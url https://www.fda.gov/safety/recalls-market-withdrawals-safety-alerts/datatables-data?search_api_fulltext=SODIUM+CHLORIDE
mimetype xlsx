--- v0 (2026-07-06)
+++ v1 (2026-10-11)
@@ -12,181 +12,214 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="recall solr index" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Brand-Names</t>
   </si>
   <si>
     <t>Product-Description</t>
   </si>
   <si>
     <t>Product-Types</t>
   </si>
   <si>
     <t>Recall-Reason-Description</t>
   </si>
   <si>
     <t>Company-Name</t>
   </si>
   <si>
     <t>Terminated Recall</t>
   </si>
   <si>
+    <t>09/21/2026</t>
+  </si>
+  <si>
+    <t>ICU Medical LLC</t>
+  </si>
+  <si>
+    <t>0.9% Sodium Chloride Injection, USP, 100 mL</t>
+  </si>
+  <si>
+    <t>Drugs</t>
+  </si>
+  <si>
+    <t>Product mix-up where 0.9% Sodium Chloride Injection, USP overwrap may contain 10 mEq Potassium Chloride Injection</t>
+  </si>
+  <si>
+    <t>Otsuka ICU Medical LLC</t>
+  </si>
+  <si>
     <t>08/06/2024</t>
   </si>
   <si>
     <t>Baxter</t>
   </si>
   <si>
     <t>Heparin Sodium in 0.9% Sodium Chloride Injection</t>
   </si>
   <si>
-    <t>Drugs</t>
-[...1 lines deleted...]
-  <si>
     <t>Elevated endotoxin levels</t>
   </si>
   <si>
     <t>Baxter International Inc</t>
   </si>
   <si>
-    <t>03/13/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Multiple Brand Names</t>
   </si>
   <si>
     <t>Chicken Feed, Swine Feed, Cattle Feed, Horse Feed</t>
   </si>
   <si>
     <t>Animal &amp; Veterinary, Animal Feed</t>
   </si>
   <si>
     <t>Specific lots may contain elevated levels of calcium, phosphorus, magnesium, sodium and/or chloride and may harm chickens, swine, beef cattle and equine.</t>
   </si>
   <si>
     <t>ADM Animal Nutrition</t>
   </si>
   <si>
     <t>03/24/2026</t>
   </si>
   <si>
     <t>Amneal</t>
   </si>
   <si>
     <t>Magnesium Sulfate in Water for Injection, USP, 4g/100mL, IV bag</t>
   </si>
   <si>
     <t>A Magnesium Sulfate in Water for Injection pouch was found to contain an IV bag of Tranexamic Acid in 0.7% Sodium Chloride Injection, 10 mg/mL.</t>
   </si>
   <si>
     <t>Amneal Pharmaceuticals LLC</t>
   </si>
   <si>
+    <t>08/26/2026</t>
+  </si>
+  <si>
+    <t>0.9% Sodium Chloride Injection, USP, 500 mL VIAFLEX Plastic Container</t>
+  </si>
+  <si>
+    <t>Potential presence of particulate matter identified as fiberglass in the solution.</t>
+  </si>
+  <si>
+    <t>Baxter International Inc.</t>
+  </si>
+  <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>B Braun</t>
   </si>
   <si>
     <t>0.9% Sodium Chloride for Injection USP 1000 mL in E3 containers</t>
   </si>
   <si>
     <t>Potential for particulate matter and fluid leakage of the containers</t>
   </si>
   <si>
     <t>B. Braun Medical Inc.</t>
   </si>
   <si>
+    <t>09/03/2026</t>
+  </si>
+  <si>
+    <t>B. Braun</t>
+  </si>
+  <si>
+    <t>0.9% Sodium Chloride Injection USP, 100 mL, in a 150 mL PAB® Container</t>
+  </si>
+  <si>
+    <t>Presence of particulate matter identified as iron oxide</t>
+  </si>
+  <si>
     <t>08/19/2025</t>
   </si>
   <si>
-    <t>B. Braun</t>
-[...1 lines deleted...]
-  <si>
     <t>Lactated Ringer’s Injection USP 1000 mL/0.9% Sodium Chloride Injection USP 1000 mL</t>
   </si>
   <si>
     <t>Due to the presence of particulate matter.</t>
   </si>
   <si>
     <t>B. Braun Medical, Inc.</t>
   </si>
   <si>
     <t>02/25/2025</t>
   </si>
   <si>
     <t>CAPS</t>
   </si>
   <si>
     <t>Phenylephrine 40 mg added to 0.9% Sodium Chloride 250 mL in 250 mL Excel Bag</t>
   </si>
   <si>
     <t>Due to visible black particulate matter</t>
   </si>
   <si>
+    <t>Par Pharmaceutical</t>
+  </si>
+  <si>
+    <t>Dexmedetomidine HCl in 0.9% Sodium Chloride Injection 400 mcg/100 mL (4 mcg/mL) for Intravenous Infusion</t>
+  </si>
+  <si>
+    <t>Presence of particulate matter identified as cellulose or stopper material</t>
+  </si>
+  <si>
+    <t>Par Health</t>
+  </si>
+  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>Grostrong, MoorMan's, MaxLean, Roughage Buster, Pen Pals, Patriot, Goat Power, Juniorglo, Rack Plus, Seniorglo</t>
   </si>
   <si>
     <t>Animal Feed Products</t>
   </si>
   <si>
     <t>Animal &amp; Veterinary</t>
   </si>
   <si>
     <t>Specific lots may contain elevated levels of magnesium, sodium, calcium and/or phosphorus</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>Leiters, Compounding Health</t>
   </si>
   <si>
     <t>Vancomycin IV Bags, Phenylephrine IV Bags, and Fentanyl IV Bags</t>
   </si>
   <si>
     <t>Potential for superpotent drug</t>
@@ -254,75 +287,75 @@
   <si>
     <t>Hikma Pharmaceuticals PLC</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>Covidien and Cardinal Health</t>
   </si>
   <si>
     <t>Urology and OR room specific kits and trays</t>
   </si>
   <si>
     <t>Potential lack of sterility assurance which could result in non-sterile product</t>
   </si>
   <si>
     <t>Cardinal Health</t>
   </si>
   <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>Expanded list of Urology and OR room specific kits and trays</t>
   </si>
   <si>
+    <t>04/08/2024</t>
+  </si>
+  <si>
+    <t>Medline and Centurion</t>
+  </si>
+  <si>
+    <t>Convenience kits</t>
+  </si>
+  <si>
+    <t>The potential for a lack of sterility</t>
+  </si>
+  <si>
+    <t>Medline Industries, LP</t>
+  </si>
+  <si>
     <t>12/20/2023</t>
   </si>
   <si>
     <t>Busse Hospital Disposals</t>
   </si>
   <si>
     <t>Medical Device Kits and Trays</t>
   </si>
   <si>
     <t>Device &amp; Drug Safety - Potential Lack of Sterility</t>
-  </si>
-[...13 lines deleted...]
-    <t>Medline Industries, LP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -626,61 +659,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="130.825" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="123.827" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="181.527" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -755,317 +788,380 @@
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
         <v>44</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F14" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" t="s">
         <v>78</v>
       </c>
-      <c r="B16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
         <v>80</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>81</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
         <v>82</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>85</v>
       </c>
       <c r="C18" t="s">
         <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" t="s">
+        <v>87</v>
+      </c>
+      <c r="F19" t="s">
+        <v>88</v>
+      </c>
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" t="s">
+        <v>99</v>
+      </c>
+      <c r="F21" t="s">
+        <v>97</v>
+      </c>
+      <c r="G21"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>