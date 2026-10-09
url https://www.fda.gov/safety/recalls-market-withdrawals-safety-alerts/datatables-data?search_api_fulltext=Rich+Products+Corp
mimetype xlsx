--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -53,105 +53,105 @@
   <si>
     <t>Company-Name</t>
   </si>
   <si>
     <t>Terminated Recall</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>No Brand</t>
   </si>
   <si>
     <t>Uneviscerated Salted Smoked Split Herring</t>
   </si>
   <si>
     <t>Food &amp; Beverages, Foodborne Illness</t>
   </si>
   <si>
     <t>Potential Foodborne Illness – Clostridium Botulinum</t>
   </si>
   <si>
     <t>P. East Trading Corp Distributors</t>
   </si>
   <si>
+    <t>02/19/2021</t>
+  </si>
+  <si>
+    <t>El Abuelito, Rio Grande, Rio Lindo</t>
+  </si>
+  <si>
+    <t>Queso Fresco</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Cheese/Cheese Product</t>
+  </si>
+  <si>
+    <t>Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>El Abuelito Cheese</t>
+  </si>
+  <si>
+    <t>Terminated</t>
+  </si>
+  <si>
+    <t>02/06/2024</t>
+  </si>
+  <si>
+    <t>Rizo Brothers California Creamery</t>
+  </si>
+  <si>
+    <t>Cheese, Yogurt, Sour cream</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Dairy</t>
+  </si>
+  <si>
+    <t>Expanded recall for potential Listeria monocytogenes contamination</t>
+  </si>
+  <si>
+    <t>Rizo Lopez Foods, Inc.</t>
+  </si>
+  <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>MadeGood</t>
   </si>
   <si>
     <t>Granola bars</t>
   </si>
   <si>
     <t>Food &amp; Beverages</t>
   </si>
   <si>
     <t>Potential Metal Contaminant</t>
   </si>
   <si>
     <t>Riverside Natural Foods Inc.</t>
-  </si>
-[...37 lines deleted...]
-    <t>Terminated</t>
   </si>
   <si>
     <t>06/28/2024</t>
   </si>
   <si>
     <t>Diamond Shruumz</t>
   </si>
   <si>
     <t>Infused Cones, Chocolate Bars, and Gummies</t>
   </si>
   <si>
     <t>Toxic levels of muscimol</t>
   </si>
   <si>
     <t>Prophet Premium Blends</t>
   </si>
   <si>
     <t>10/21/2021</t>
   </si>
   <si>
     <t>Big Bull, Peak Fresh Produce, Sierra Madre, Markon First Crop., Markon Essentials, Rio Blue, ProSource, Rio Valley, and Sysco Imperial</t>
   </si>
   <si>
     <t>Whole raw red, yellow, white onions</t>
   </si>
@@ -586,138 +586,138 @@
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="G3"/>
+      <c r="G3" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G5" t="s">
         <v>31</v>
       </c>
+      <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>46</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>