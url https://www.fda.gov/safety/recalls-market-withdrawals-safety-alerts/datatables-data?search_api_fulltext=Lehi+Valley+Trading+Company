--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -53,69 +53,69 @@
   <si>
     <t>Company-Name</t>
   </si>
   <si>
     <t>Terminated Recall</t>
   </si>
   <si>
     <t>06/25/2026</t>
   </si>
   <si>
     <t>High Valley Orchard</t>
   </si>
   <si>
     <t>Chocolate Covered Raisins</t>
   </si>
   <si>
     <t>Food &amp; Beverages, Allergens</t>
   </si>
   <si>
     <t>May Contain Undeclared Peanuts</t>
   </si>
   <si>
     <t>Lehi Valley Trading Company</t>
   </si>
   <si>
+    <t>Terminated</t>
+  </si>
+  <si>
     <t>10/21/2021</t>
   </si>
   <si>
     <t>Big Bull, Peak Fresh Produce, Sierra Madre, Markon First Crop., Markon Essentials, Rio Blue, ProSource, Rio Valley, and Sysco Imperial</t>
   </si>
   <si>
     <t>Whole raw red, yellow, white onions</t>
   </si>
   <si>
     <t>Food &amp; Beverages, Foodborne Illness, Produce</t>
   </si>
   <si>
     <t>Potential Salmonella Contamination</t>
   </si>
   <si>
     <t>ProSource Produce LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>Terminated</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -478,73 +478,75 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="G2"/>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
         <v>13</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">