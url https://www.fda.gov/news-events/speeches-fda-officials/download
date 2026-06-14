--- v0 (2026-03-21)
+++ v1 (2026-06-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Speeches by FDA Officials" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Speech</t>
   </si>
   <si>
     <t>Speaker</t>
   </si>
   <si>
     <t>05/29/2024</t>
   </si>
   <si>
     <t>Remarks by Commissioner Califf to the 2024 FDA Regulatory Education for Industry Annual Conference (REdI) - 05/29/2024</t>
   </si>
   <si>
     <t>Robert Califf</t>
   </si>
   <si>
     <t>09/16/2024</t>
   </si>
   <si>
     <t>Dr. Califf's opening remarks to the 26th session of the International Medical Device Regulators Forum (IMDRF) - 09/16/2024</t>
   </si>
   <si>
@@ -77,72 +77,63 @@
   <si>
     <t>Remarks by Commissioner Robert Califf to the AIRIS Workshop - 02/26/2024</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>Remarks by FDA Commissioner Robert M. Califf to the Coalition for Health AI (CHAI) - 03/05/2024</t>
   </si>
   <si>
     <t>06/13/2024</t>
   </si>
   <si>
     <t>Remarks by Dr. Califf and Dr. Bumpus at the FDA Public Meeting: Optimizing FDA’s Use of and Processes for Advisory Committees - 06/13/2024</t>
   </si>
   <si>
     <t>05/16/2025</t>
   </si>
   <si>
     <t>Grace Graham Keynote Address at the Food and Drug Law (FDLI) 2025 Annual Conference, Washington, D.C. - 05/16/2025</t>
   </si>
   <si>
     <t>Grace Graham</t>
   </si>
   <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>FDA Online Controlled Substances Summit, Washington, D.C. - 09/11/2025</t>
+  </si>
+  <si>
     <t>09/23/2025</t>
   </si>
   <si>
     <t>Regulatory Submissions with Real-World Evidence: Successes, Challenges, and Lessons Learned - 09/23/2025</t>
   </si>
   <si>
     <t>Sara Brenner</t>
-  </si>
-[...13 lines deleted...]
-    <t>Mark Abdoo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -446,51 +437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C12"/>
+  <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="163.817" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -566,73 +557,62 @@
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>24</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>25</v>
-      </c>
-[...12 lines deleted...]
-        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">