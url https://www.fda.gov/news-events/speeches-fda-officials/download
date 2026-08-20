--- v1 (2026-06-14)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Speeches by FDA Officials" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Speech</t>
   </si>
   <si>
     <t>Speaker</t>
   </si>
   <si>
     <t>05/29/2024</t>
   </si>
   <si>
     <t>Remarks by Commissioner Califf to the 2024 FDA Regulatory Education for Industry Annual Conference (REdI) - 05/29/2024</t>
   </si>
   <si>
     <t>Robert Califf</t>
   </si>
   <si>
     <t>09/16/2024</t>
   </si>
   <si>
     <t>Dr. Califf's opening remarks to the 26th session of the International Medical Device Regulators Forum (IMDRF) - 09/16/2024</t>
   </si>
   <si>
@@ -90,50 +90,59 @@
     <t>Remarks by Dr. Califf and Dr. Bumpus at the FDA Public Meeting: Optimizing FDA’s Use of and Processes for Advisory Committees - 06/13/2024</t>
   </si>
   <si>
     <t>05/16/2025</t>
   </si>
   <si>
     <t>Grace Graham Keynote Address at the Food and Drug Law (FDLI) 2025 Annual Conference, Washington, D.C. - 05/16/2025</t>
   </si>
   <si>
     <t>Grace Graham</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>FDA Online Controlled Substances Summit, Washington, D.C. - 09/11/2025</t>
   </si>
   <si>
     <t>09/23/2025</t>
   </si>
   <si>
     <t>Regulatory Submissions with Real-World Evidence: Successes, Challenges, and Lessons Learned - 09/23/2025</t>
   </si>
   <si>
     <t>Sara Brenner</t>
+  </si>
+  <si>
+    <t>07/21/2026</t>
+  </si>
+  <si>
+    <t>Reagan-Udall Foundation 2026 Annual Public Meeting of the Board of Directors - 07/21/2026</t>
+  </si>
+  <si>
+    <t>Kyle Diamantas,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -437,61 +446,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C11"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="163.817" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -569,50 +578,61 @@
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">