--- v0 (2026-06-24)
+++ v1 (2026-07-15)
@@ -287,60 +287,60 @@
   <si>
     <t>Addressing New Variants: A Federal Perspective On The Covid-19 Response - 01/11/2022</t>
   </si>
   <si>
     <t>11/04/2021</t>
   </si>
   <si>
     <t>Next Steps: The Road Ahead for the COVID-19 Response - 11/04/2021</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>Reauthorization of the Over-the-Counter Monograph Drug User Fee Program - 06/04/2025</t>
   </si>
   <si>
     <t>07/25/2019</t>
   </si>
   <si>
     <t>Hemp Production and the 2018 Farm Bill - 07/25/2019</t>
   </si>
   <si>
     <t>Amy Abernethy</t>
   </si>
   <si>
+    <t>03/30/2023</t>
+  </si>
+  <si>
+    <t>Reauthorization of the Animal Drug User Fee Programs - 03/30/2023</t>
+  </si>
+  <si>
     <t>10/02/2018</t>
   </si>
   <si>
     <t>Stopping the Poison Pills: Combatting The Trafficking Of Illegal Fentanyl From China - 10/02/2018</t>
-  </si>
-[...4 lines deleted...]
-    <t>Reauthorization of the Animal Drug User Fee Programs - 03/30/2023</t>
   </si>
   <si>
     <t>05/22/2025</t>
   </si>
   <si>
     <t>A Review of the President’s Fiscal Year 2026 Budget Request for the Food and Drug Administration - Senate Testimony - 05/22/2025</t>
   </si>
   <si>
     <t>Martin Makary</t>
   </si>
   <si>
     <t>07/16/2025</t>
   </si>
   <si>
     <t>Legislative Proposals to Maintain and Improve the Public Health Workforce, Rural Health, and Over-The-Counter Medicines - 07/16/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>