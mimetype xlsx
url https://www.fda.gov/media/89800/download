--- v1 (2026-02-27)
+++ v2 (2026-09-23)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/depaolae_fda_gov/Documents/Documents/Facilities/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C18C2265-DD30-42C2-93F4-D6243D0609B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC018686-9D14-4044-82FE-9805B979713E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="150" xr2:uid="{ABA981CC-1150-4224-8ADE-CC3C161B203A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="150" xr2:uid="{61372A32-BC09-4107-84FA-86C565824BEE}"/>
   </bookViews>
   <sheets>
     <sheet name="FY26 Non Arrears List Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="126">
-[...1 lines deleted...]
-    <t>Friday, February 20, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="902" uniqueCount="128">
+  <si>
+    <t>Thursday, September 17, 2026</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>FEI</t>
   </si>
   <si>
     <t>Foreign or Domestic</t>
   </si>
   <si>
     <t>FY2013</t>
   </si>
   <si>
     <t>FY2014</t>
   </si>
   <si>
     <t>FY2015</t>
   </si>
   <si>
     <t>FY2016</t>
   </si>
   <si>
     <t>FY2017</t>
   </si>
@@ -287,50 +287,56 @@
     <t>3004153149</t>
   </si>
   <si>
     <t>MERRO PHARMACEUTICAL CORPORATION LTD</t>
   </si>
   <si>
     <t>3004826096</t>
   </si>
   <si>
     <t>MITHRA PHARMACEUTICALS CDMO SA</t>
   </si>
   <si>
     <t>3011415209</t>
   </si>
   <si>
     <t>N.V. Organon</t>
   </si>
   <si>
     <t>3002806821</t>
   </si>
   <si>
     <t>Nanjing Pharmaceutical Factory Co., Ltd</t>
   </si>
   <si>
     <t>3004674350</t>
+  </si>
+  <si>
+    <t>NOSTRUM LABORATORIES INC.</t>
+  </si>
+  <si>
+    <t>1518957</t>
   </si>
   <si>
     <t>NOSTRUM LABORATORIES, INC.</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Orgsyn Laboratory Inc.</t>
   </si>
   <si>
     <t>3006725670</t>
   </si>
   <si>
     <t>PKU HEALTHCARE CORP., LTD.</t>
   </si>
   <si>
     <t>3003094545</t>
   </si>
   <si>
     <t>RECIPHARM MONTS</t>
   </si>
   <si>
     <t>1000171152</t>
   </si>
@@ -1298,70 +1304,70 @@
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D5BEB561-7A57-478D-84A0-5826B13F0B41}" name="Table1" displayName="Table1" ref="A2:Q53" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
-  <autoFilter ref="A2:Q53" xr:uid="{D5BEB561-7A57-478D-84A0-5826B13F0B41}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0FBF07A3-FA7D-4BDF-9768-9923DE549459}" name="Table1" displayName="Table1" ref="A2:Q54" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" tableBorderDxfId="17">
+  <autoFilter ref="A2:Q54" xr:uid="{0FBF07A3-FA7D-4BDF-9768-9923DE549459}"/>
   <tableColumns count="17">
-    <tableColumn id="1" xr3:uid="{EF59300A-C5DD-4155-9912-C3C74BF341E4}" name="Facility Name" dataDxfId="16"/>
-[...15 lines deleted...]
-    <tableColumn id="17" xr3:uid="{0F25BFCE-78D3-4507-9FFD-01178200015D}" name="FY2026" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{A5471215-49B2-49F4-B216-5AB2ED31F5B7}" name="Facility Name" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{CA62A0E4-2312-418F-A6C4-0873075B382E}" name="FEI" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{E99F35B6-B0E7-4498-A244-D7DA8E75EFA0}" name="Foreign or Domestic" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{43B2F02D-CF39-4468-8815-11B62EABA2FF}" name="FY2013" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{B214FD78-83A4-46AC-AAB3-5EEA48BA2AF8}" name="FY2014" dataDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{5EAB4514-5AC4-48F8-9289-D6E2FBEAA320}" name="FY2015" dataDxfId="11"/>
+    <tableColumn id="7" xr3:uid="{136A14AD-34FB-47AE-A7EB-E739DB01D2F0}" name="FY2016" dataDxfId="10"/>
+    <tableColumn id="8" xr3:uid="{D4386516-7D67-4119-9637-DE8EAA6A1910}" name="FY2017" dataDxfId="9"/>
+    <tableColumn id="9" xr3:uid="{E1DEA461-8E48-4B2D-A035-B026440EA576}" name="FY2018" dataDxfId="8"/>
+    <tableColumn id="10" xr3:uid="{8E212DEC-FBCC-4D02-B87B-6901EAE0C57F}" name="FY2019" dataDxfId="7"/>
+    <tableColumn id="11" xr3:uid="{9ADE6A80-F304-4DAC-A61A-E2FFBB19396B}" name="FY2020" dataDxfId="6"/>
+    <tableColumn id="12" xr3:uid="{61492F07-0427-4AD1-8016-A2D5C7F94B91}" name="FY2021" dataDxfId="5"/>
+    <tableColumn id="13" xr3:uid="{F744E066-3FBF-4C26-9572-424C4FC2B2F9}" name="FY2022" dataDxfId="4"/>
+    <tableColumn id="14" xr3:uid="{D87DB3A8-39CB-44C3-BD34-88F6E2879EB1}" name="FY2023" dataDxfId="3"/>
+    <tableColumn id="15" xr3:uid="{E6C9BDD2-6893-4742-A626-EAD252A86D01}" name="FY2024" dataDxfId="2"/>
+    <tableColumn id="16" xr3:uid="{5A8273A0-DB44-41BF-AA7D-71C1728E3734}" name="FY2025" dataDxfId="1"/>
+    <tableColumn id="17" xr3:uid="{EAD7FE4E-CDD5-4FF7-93BA-74F945E44371}" name="FY2026" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1643,63 +1649,63 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8C0FC8B-BEBC-40F1-B0D4-02707C0F47C1}">
-  <dimension ref="A1:Q53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B40C758-5C41-4FB9-A5D0-83C03E12DAAC}">
+  <dimension ref="A1:Q54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.85546875" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
-    <col min="3" max="3" width="20.7109375" customWidth="1"/>
-    <col min="4" max="17" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="21.42578125" customWidth="1"/>
+    <col min="4" max="17" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
     </row>
     <row r="2" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
@@ -3545,646 +3551,646 @@
       </c>
       <c r="N36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P37" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q39" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N40" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="O40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P40" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P41" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q41" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P42" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q42" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P43" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q43" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q44" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P45" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q45" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q46" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>113</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P47" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O48" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>21</v>
       </c>
@@ -4193,157 +4199,157 @@
       </c>
     </row>
     <row r="49" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O51" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P51" s="2" t="s">
         <v>21</v>
       </c>
@@ -4352,130 +4358,183 @@
       </c>
     </row>
     <row r="52" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="O52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="P52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="Q52" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="5" t="s">
+      <c r="A53" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="B53" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="C53" s="3" t="s">
+      <c r="C53" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D53" s="3" t="s">
-[...38 lines deleted...]
-      <c r="Q53" s="3" t="s">
+      <c r="D53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="O53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="P53" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q53" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="N54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q54" s="3" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>