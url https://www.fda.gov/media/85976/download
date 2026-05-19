--- v0 (2026-02-07)
+++ v1 (2026-05-19)
@@ -1,93 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/denise_benton_fda_gov/Documents/Desktop/Temp-Files/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/michael_hong_fda_gov/Documents/HomeDrive/my doc/Work/CVM_OSC_DPS/PVWorks/Veddra/Update site/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{61090813-2967-4AA2-B4BC-6C976CFC9EAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{8D9FCBCC-8F51-4B33-BD81-20F6D9D36C5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{863BB5DA-20FE-4699-B9A3-86211DE81709}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="655" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="45" windowWidth="29040" windowHeight="15720" tabRatio="655" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Version Details" sheetId="5" r:id="rId1"/>
     <sheet name="Change History" sheetId="4" r:id="rId2"/>
     <sheet name="Adverse Event Terms" sheetId="14" r:id="rId3"/>
     <sheet name="Prod Prob,Med Error Terms" sheetId="15" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Adverse Event Terms'!$A$3:$P$199</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Adverse Event Terms'!$A$3:$P$154</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Prod Prob,Med Error Terms'!$A$3:$O$116</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2220" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1998" uniqueCount="581">
   <si>
     <t>VEDDRA_CLASS</t>
   </si>
   <si>
     <t>SOC_CODE</t>
   </si>
   <si>
     <t>SOC_NAME</t>
   </si>
   <si>
     <t>HLT_CODE</t>
   </si>
   <si>
     <t>HLT_NAME</t>
   </si>
   <si>
     <t>PT_CODE</t>
   </si>
   <si>
     <t>PT_NAME</t>
   </si>
   <si>
     <t>LLT_CODE</t>
   </si>
   <si>
@@ -399,242 +400,131 @@
   <si>
     <t>Mixed Product</t>
   </si>
   <si>
     <t>Mixed Product Strength</t>
   </si>
   <si>
     <t>Mixed Product Other</t>
   </si>
   <si>
     <t>Underfilling, Container</t>
   </si>
   <si>
     <t>Underfilling, Buckets/Pails</t>
   </si>
   <si>
     <t>Containers, Leaking</t>
   </si>
   <si>
     <t>Systemic disorders</t>
   </si>
   <si>
     <t>Lack of efficacy</t>
   </si>
   <si>
-    <t>INEFFECTIVE, ABORTION</t>
-[...22 lines deleted...]
-  <si>
     <t>INEFFECTIVE, BOTS</t>
   </si>
   <si>
-    <t>INEFFECTIVE, COGNITIVE DYSFUNC</t>
-[...25 lines deleted...]
-  <si>
     <t>INEFFECTIVE, GRUBS</t>
   </si>
   <si>
-    <t>INEFFECTIVE, HEARTWORM ADULTS</t>
-[...4 lines deleted...]
-  <si>
     <t>INEFFECTIVE, KIDNEY WORMS</t>
   </si>
   <si>
     <t>INEFFECTIVE, LARGE STRONGYLES</t>
   </si>
   <si>
-    <t>INEFFECTIVE, LEAN CARCASS</t>
-[...1 lines deleted...]
-  <si>
     <t>INEFFECTIVE, LOSS OF EFFECT</t>
   </si>
   <si>
-    <t>INEFFECTIVE, MILK LETDOWN</t>
-[...10 lines deleted...]
-  <si>
     <t>INEFFECTIVE, PINWORMS</t>
   </si>
   <si>
-    <t>INEFFECTIVE, PREGNANCY</t>
-[...16 lines deleted...]
-  <si>
     <t>INEFFECTIVE, SMALL STRONGYLES</t>
   </si>
   <si>
-    <t>INEFFECTIVE, STERILIZATION</t>
-[...1 lines deleted...]
-  <si>
     <t>INEFFECTIVE, STRONGYLE LARVAE</t>
   </si>
   <si>
     <t>INEFFECTIVE, STRONGYLES</t>
   </si>
   <si>
     <t>INEFFECTIVE, STRONGYLOIDS</t>
   </si>
   <si>
-    <t>INEFFECTIVE, SUPEROVULATION</t>
-[...7 lines deleted...]
-  <si>
     <t>A/G RATIO HI, BLD</t>
   </si>
   <si>
     <t>ALBUMIN/GLOBULIN RATIO HI, BLD</t>
   </si>
   <si>
     <t>A/G RATIO LO, BLD</t>
   </si>
   <si>
     <t>ALBUMIN/GLOBULIN RATIO LO, BLD</t>
   </si>
   <si>
     <t>ALBUMIN HIGH, URINE</t>
   </si>
   <si>
-    <t>AMMONIA HI, BLD</t>
-[...4 lines deleted...]
-  <si>
     <t>ANION GAP HI, BLD</t>
   </si>
   <si>
     <t>BILE ACIDS ABN, BLD</t>
   </si>
   <si>
     <t>BILE ACIDS ABNORMAL, BLOOD</t>
   </si>
   <si>
     <t>BILIRUBIN(DIRECT) HIGH, BLOOD</t>
   </si>
   <si>
     <t>BILIRUBIN(INDIRECT) HIGH, BLD</t>
   </si>
   <si>
     <t>HYPERBILIRUBINEMIA</t>
   </si>
   <si>
     <t>BSP RETENTION HI, BLD</t>
   </si>
   <si>
     <t>BROMSULPHALEIN RETENTION HIGH</t>
   </si>
   <si>
     <t>CA/P RATIO HI, BLD</t>
   </si>
   <si>
     <t>CALCIUM/PHOSPHORUS RATIO HI, B</t>
   </si>
   <si>
     <t>CA/P RATIO LO, BLD</t>
   </si>
   <si>
     <t>CALCIUM/PHOSPHORUS RATIO LO, B</t>
   </si>
   <si>
-    <t>CAT SCAN ABN</t>
-[...1 lines deleted...]
-  <si>
     <t>CHE HI, SERUM</t>
   </si>
   <si>
     <t>CHOLINESTERASE(CHE) HI, SERUM</t>
   </si>
   <si>
     <t>CHE LO, BRAIN</t>
   </si>
   <si>
     <t>CHOLINESTERASE(CHE) LOW, BRAIN</t>
   </si>
   <si>
     <t>CHE LO, RBC</t>
   </si>
   <si>
     <t>CHOLINESTERASE(CHE) LOW, RBC</t>
   </si>
   <si>
     <t>CHE LO, SERUM</t>
   </si>
   <si>
     <t>CHOLINESTERASE(CHE) LOW, SERUM</t>
   </si>
   <si>
     <t>CO2 HI, BLD</t>
@@ -699,98 +589,77 @@
   <si>
     <t>K HI, URINE</t>
   </si>
   <si>
     <t>POTASSIUM HIGH, URINE</t>
   </si>
   <si>
     <t>MAST CELLS HI, BODY</t>
   </si>
   <si>
     <t>MAST CELLS HIGH, BODY</t>
   </si>
   <si>
     <t>MG HI, BLD</t>
   </si>
   <si>
     <t>MAGNESIUM HIGH, BLOOD</t>
   </si>
   <si>
     <t>MG LO, BLD</t>
   </si>
   <si>
     <t>MG LOW, BLOOD</t>
   </si>
   <si>
-    <t>MICROORANISMS, URINE</t>
-[...10 lines deleted...]
-  <si>
     <t>P HI, URINE</t>
   </si>
   <si>
     <t>PHOSPHORUS HIGH, URINE</t>
   </si>
   <si>
     <t>ERYTHROCYTOSIS</t>
   </si>
   <si>
     <t>POLYCYTHEMIA, ABSOLUTE</t>
   </si>
   <si>
-    <t>POLYCYTHEMIA, RELATIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>Pathology Reports</t>
   </si>
   <si>
     <t>Abnormal Pathology Reports</t>
   </si>
   <si>
     <t>PR-BONE(S), LESION(S)</t>
   </si>
   <si>
     <t>PR-JOINT(S), LESION(S)</t>
   </si>
   <si>
     <t>PR-LYMPH NODE(S), LESI</t>
   </si>
   <si>
-    <t>RBC, ANISO</t>
-[...4 lines deleted...]
-  <si>
     <t>MICROCYTOSIS</t>
   </si>
   <si>
     <t>RBC, NUCLEATED</t>
   </si>
   <si>
     <t>RED BLOOD CELLS(RBC) NUCLEATED</t>
   </si>
   <si>
     <t>RBC, POLYCHROM</t>
   </si>
   <si>
     <t>POLYCHROMASIA</t>
   </si>
   <si>
     <t>RESIDUE, URINE</t>
   </si>
   <si>
     <t>SKIN SCRAPING ABNORMAL</t>
   </si>
   <si>
     <t>UDDER, CMT ABN</t>
   </si>
   <si>
     <t>UDDER/QUARTER, CA MAST TEST AB</t>
@@ -1080,53 +949,50 @@
   <si>
     <t>PR-VAGINA/VULVA, LESION(S)</t>
   </si>
   <si>
     <t>PR-WHOLE BODY, LESION(S)</t>
   </si>
   <si>
     <t>Neoplasia NOS</t>
   </si>
   <si>
     <t>Death</t>
   </si>
   <si>
     <t>Reproductive system disorders</t>
   </si>
   <si>
     <t>Pregnancy and parturition</t>
   </si>
   <si>
     <t>INEFFECTIVE, WEIGHT LOSS</t>
   </si>
   <si>
     <t>Systemic disorder NOS</t>
   </si>
   <si>
-    <t>CAT SCAN ABNORMAL</t>
-[...1 lines deleted...]
-  <si>
     <t>NEOPLASM ABSCESS</t>
   </si>
   <si>
     <t>NEOPLASM BLEEDING</t>
   </si>
   <si>
     <t>NEOPLASM NECROSIS</t>
   </si>
   <si>
     <t>NEOPLASM RUPTURE</t>
   </si>
   <si>
     <t>PARTURITION PROLONGED</t>
   </si>
   <si>
     <t>UNPALATABLE</t>
   </si>
   <si>
     <t>INEFFECTIVE, ESTRUS INDUCTION</t>
   </si>
   <si>
     <t>Adverse Event Terms</t>
   </si>
   <si>
     <t>Drug label incomplete</t>
@@ -1197,53 +1063,50 @@
   <si>
     <t>Date of FDA CVM Implementation</t>
   </si>
   <si>
     <t>CVM Internal Terms for Voluntary Use in ADE Reporting</t>
   </si>
   <si>
     <t>1 term</t>
   </si>
   <si>
     <t xml:space="preserve">Modified </t>
   </si>
   <si>
     <t>corrected LLT on 2 terms</t>
   </si>
   <si>
     <t>3 terms</t>
   </si>
   <si>
     <t>TSH LOW, SERUM</t>
   </si>
   <si>
     <t>Remapped</t>
   </si>
   <si>
-    <t>INEFFECTIVE, NEOPLASIA</t>
-[...1 lines deleted...]
-  <si>
     <t>Product tampering</t>
   </si>
   <si>
     <t>Solution/Suspension, crystals</t>
   </si>
   <si>
     <t>Stopper, abnormal</t>
   </si>
   <si>
     <t>Deprecated</t>
   </si>
   <si>
     <t>DEATH-SLAUGHTERED</t>
   </si>
   <si>
     <t>DEATH-TREATMENT FAILURE</t>
   </si>
   <si>
     <t>57 LLTs</t>
   </si>
   <si>
     <t>57 PTs</t>
   </si>
   <si>
     <t>4 PTs</t>
@@ -1659,59 +1522,50 @@
   <si>
     <t>IGA release into environment</t>
   </si>
   <si>
     <t>IGA Animal mortality greater than expected</t>
   </si>
   <si>
     <t>IGA Animal morbidity greater than expected</t>
   </si>
   <si>
     <t>Genotypic test failure (IGA)</t>
   </si>
   <si>
     <t>Phenotypic test failure (IGA)</t>
   </si>
   <si>
     <t>8 LLTs</t>
   </si>
   <si>
     <t>9 PTs</t>
   </si>
   <si>
     <t>5 HLTs</t>
   </si>
   <si>
-    <t>INEFFECTIVE, ASCARIDS NOS</t>
-[...7 lines deleted...]
-  <si>
     <t>Incorrect dose administered NOS</t>
   </si>
   <si>
     <t xml:space="preserve">Lack of efficacy </t>
   </si>
   <si>
     <t>1 PT</t>
   </si>
   <si>
     <t>4 LLTs</t>
   </si>
   <si>
     <t>3 PTs</t>
   </si>
   <si>
     <t>2 PTs</t>
   </si>
   <si>
     <t>21 LLTs</t>
   </si>
   <si>
     <t>Inactivate and map to existing VeDDRA LLT</t>
   </si>
   <si>
     <t>Inactive with no mapping</t>
@@ -1761,53 +1615,50 @@
   <si>
     <t>Administration device NOS, leaking</t>
   </si>
   <si>
     <t>Drug device design confusion</t>
   </si>
   <si>
     <t>Administration device NOS, missing component</t>
   </si>
   <si>
     <t>Administration device NOS, damaged</t>
   </si>
   <si>
     <t>Administration device NOS, dose indicator malfunction</t>
   </si>
   <si>
     <t>Administration device NOS, priming issue</t>
   </si>
   <si>
     <t>Administration device NOS, breakage</t>
   </si>
   <si>
     <t>Adaptor, leaking</t>
   </si>
   <si>
-    <t>INEFFECTIVE, WORMS NOS</t>
-[...1 lines deleted...]
-  <si>
     <t>BLOOD CHEMISTRY ABNORMAL NOS</t>
   </si>
   <si>
     <t>Oedema NOS</t>
   </si>
   <si>
     <t>EDEMA, MULTIPLE SITES</t>
   </si>
   <si>
     <t>Fluid in abdomen</t>
   </si>
   <si>
     <t>PERITONEAL EFFUSION</t>
   </si>
   <si>
     <t xml:space="preserve">16 LLTs   </t>
   </si>
   <si>
     <t>11 PTs</t>
   </si>
   <si>
     <t>Administration device NOS, malfunction</t>
   </si>
   <si>
     <t>Product defects</t>
@@ -1866,140 +1717,131 @@
   <si>
     <t>No sign</t>
   </si>
   <si>
     <t>Inactivate and map to existing VeDDRA PT</t>
   </si>
   <si>
     <t xml:space="preserve">7 LLTs </t>
   </si>
   <si>
     <t xml:space="preserve">Activated </t>
   </si>
   <si>
     <t>Inactivate and map to existing VeDDRA SOC</t>
   </si>
   <si>
     <t>2 SOCs</t>
   </si>
   <si>
     <t>Inactivate and map to existing VeDDRA HLT</t>
   </si>
   <si>
     <t>7  LLTs</t>
   </si>
   <si>
-    <t>SOC Status Version 10</t>
-[...13 lines deleted...]
-  <si>
     <t>Remap to existing VeDDRA PT</t>
   </si>
   <si>
     <t>Setting of error</t>
   </si>
   <si>
     <t>Error occurred in clinic</t>
   </si>
   <si>
     <t>Error occurred in pharmacy</t>
   </si>
   <si>
     <t>Error occurred in home</t>
   </si>
   <si>
-    <t>Adverse Event Terms Version 10</t>
-[...1 lines deleted...]
-  <si>
     <t>Product Problem, Manufacturing Problem, and Medication Error Terms Version 11</t>
   </si>
   <si>
     <t>SOC Status Version 11</t>
   </si>
   <si>
     <t>HLT Status Version 11</t>
   </si>
   <si>
     <t>PT Status Version 11</t>
   </si>
   <si>
     <t>Notes Version 11</t>
   </si>
   <si>
     <t>LLT Status Version 11</t>
   </si>
   <si>
     <t>Underfilling, Syringes</t>
   </si>
   <si>
     <t>TOXICITY NOS</t>
   </si>
   <si>
     <t>Disorder of red blood cell NOS</t>
   </si>
   <si>
     <t>Inactivate and map to existing VeDDRA term</t>
   </si>
   <si>
     <t>7 LLTs</t>
   </si>
   <si>
     <t>7 PTs</t>
   </si>
   <si>
     <t xml:space="preserve">Rename </t>
   </si>
   <si>
     <t>Rename</t>
   </si>
   <si>
     <t>Remap to existing VeDDRA HLT</t>
   </si>
   <si>
     <t xml:space="preserve">2 PTs </t>
+  </si>
+  <si>
+    <t>Inactive and map to existing VeDDRA term</t>
+  </si>
+  <si>
+    <t>47 LLTS</t>
+  </si>
+  <si>
+    <t>Adverse Event Terms Version 11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2021,93 +1863,106 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
@@ -2131,112 +1986,128 @@
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Hyperlink 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 5 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 5 2 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 5 3" xfId="14" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 6" xfId="1" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 6 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 7" xfId="12" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 8" xfId="4" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Standard_Tabelle1" xfId="5" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2490,12888 +2361,11597 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L7"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="51" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="35" style="15" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="15" customWidth="1"/>
+    <col min="2" max="2" width="51" style="40" customWidth="1"/>
+    <col min="3" max="3" width="35" style="15" customWidth="1"/>
+    <col min="4" max="4" width="24.85546875" style="15" customWidth="1"/>
+    <col min="5" max="5" width="20.85546875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="29.85546875" style="15" customWidth="1"/>
+    <col min="7" max="7" width="26.85546875" style="15" customWidth="1"/>
+    <col min="8" max="8" width="28.42578125" style="15" customWidth="1"/>
+    <col min="9" max="9" width="21.85546875" customWidth="1"/>
+    <col min="10" max="10" width="26.28515625" customWidth="1"/>
+    <col min="11" max="11" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="B1" s="2"/>
+        <v>332</v>
+      </c>
+      <c r="B1" s="3"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J2" s="2"/>
+      <c r="J1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="K2" s="2"/>
-    </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="B3" s="1"/>
+        <v>326</v>
+      </c>
+      <c r="B3" s="41"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="2"/>
+      <c r="J3" s="1"/>
       <c r="K3" s="2"/>
-    </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="L3" s="2"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>489</v>
-[...1 lines deleted...]
-      <c r="B4" s="2">
+        <v>443</v>
+      </c>
+      <c r="B4" s="44">
+        <v>12</v>
+      </c>
+      <c r="C4" s="2">
         <v>11</v>
       </c>
-      <c r="C4" s="2">
+      <c r="D4" s="2">
         <v>10</v>
       </c>
-      <c r="D4" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="2">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2">
         <v>8</v>
       </c>
-      <c r="F4" s="2">
+      <c r="G4" s="2">
         <v>7</v>
       </c>
-      <c r="G4" s="2">
+      <c r="H4" s="2">
         <v>6</v>
       </c>
-      <c r="H4" s="2">
+      <c r="I4" s="2">
         <v>5</v>
       </c>
-      <c r="I4" s="2">
+      <c r="J4" s="2">
         <v>4</v>
       </c>
-      <c r="J4" s="2">
+      <c r="K4" s="2">
         <v>3</v>
       </c>
-      <c r="K4" s="2">
+      <c r="L4" s="2">
         <v>2</v>
       </c>
-      <c r="L4" s="2">
+      <c r="M4" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-      <c r="C5" s="3">
+        <v>328</v>
+      </c>
+      <c r="B5" s="45">
+        <v>45905</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="3">
         <v>45166</v>
       </c>
-      <c r="D5" s="20">
+      <c r="E5" s="20">
         <v>44835</v>
       </c>
-      <c r="E5" s="20">
+      <c r="F5" s="20">
         <v>44456</v>
       </c>
-      <c r="F5" s="3">
+      <c r="G5" s="3">
         <v>44075</v>
       </c>
-      <c r="G5" s="3">
+      <c r="H5" s="3">
         <v>43343</v>
       </c>
-      <c r="H5" s="20">
+      <c r="I5" s="20">
         <v>43040</v>
       </c>
-      <c r="I5" s="3">
+      <c r="J5" s="3">
         <v>42733</v>
       </c>
-      <c r="J5" s="3">
+      <c r="K5" s="3">
         <v>41548</v>
-      </c>
-[...1 lines deleted...]
-        <v>41446</v>
       </c>
       <c r="L5" s="3">
         <v>41446</v>
       </c>
-    </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="M5" s="3">
+        <v>41446</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>329</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>330</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>375</v>
+        <v>330</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+        <v>330</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-      <c r="C7" s="21">
+        <v>331</v>
+      </c>
+      <c r="B7" s="45">
+        <v>46125</v>
+      </c>
+      <c r="C7" s="42">
+        <v>45723</v>
+      </c>
+      <c r="D7" s="21">
         <v>45416</v>
       </c>
-      <c r="D7" s="21">
+      <c r="E7" s="21">
         <v>45234</v>
       </c>
-      <c r="E7" s="21">
+      <c r="F7" s="21">
         <v>44635</v>
       </c>
-      <c r="F7" s="21">
+      <c r="G7" s="21">
         <v>44244</v>
       </c>
-      <c r="G7" s="4">
+      <c r="H7" s="4">
         <v>43413</v>
       </c>
-      <c r="H7" s="21">
+      <c r="I7" s="21">
         <v>43112</v>
       </c>
-      <c r="I7" s="4">
+      <c r="J7" s="4">
         <v>42919</v>
       </c>
-      <c r="J7" s="4">
+      <c r="K7" s="4">
         <v>41607</v>
-      </c>
-[...1 lines deleted...]
-        <v>41446</v>
       </c>
       <c r="L7" s="3">
         <v>41446</v>
       </c>
+      <c r="M7" s="3">
+        <v>41446</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B8" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E103"/>
+  <dimension ref="A1:E104"/>
   <sheetViews>
-    <sheetView topLeftCell="A81" workbookViewId="0">
-      <selection activeCell="A93" sqref="A93"/>
+    <sheetView tabSelected="1" topLeftCell="A81" workbookViewId="0">
+      <selection activeCell="D104" sqref="A104:D104"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="49.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="14.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="34.85546875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="49.5703125" style="7" customWidth="1"/>
     <col min="4" max="4" width="29" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.109375" style="7"/>
+    <col min="5" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>363</v>
+        <v>318</v>
       </c>
       <c r="B2" s="9" t="s">
-        <v>364</v>
+        <v>319</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>365</v>
+        <v>320</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>366</v>
+        <v>321</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <v>41548</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D3" s="10" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="11">
         <v>42436</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="11">
         <v>42436</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>379</v>
+        <v>334</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="11">
         <v>42436</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="11">
         <v>42488</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B8" s="6"/>
       <c r="C8" s="7" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B9" s="6"/>
       <c r="C9" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B10" s="6"/>
       <c r="C10" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B11" s="6"/>
       <c r="C11" s="7" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B12" s="6"/>
       <c r="C12" s="7" t="s">
-        <v>395</v>
+        <v>349</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="11">
         <v>42488</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C14" s="7" t="s">
-        <v>396</v>
+        <v>350</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C15" s="7" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B16" s="6"/>
       <c r="C16" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B17" s="6"/>
       <c r="C17" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C18" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="11">
         <v>42576</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="17">
         <v>43112</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="14"/>
       <c r="B21" s="12"/>
       <c r="C21" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="12"/>
       <c r="B22" s="12"/>
       <c r="C22" s="13" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="12"/>
       <c r="B23" s="12"/>
       <c r="C23" s="13" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="12"/>
       <c r="B24" s="12"/>
       <c r="C24" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="18">
         <v>43112</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="12"/>
       <c r="B26" s="12"/>
       <c r="C26" s="13" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="12"/>
       <c r="B27" s="12"/>
       <c r="C27" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="12"/>
       <c r="B28" s="12"/>
       <c r="C28" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
       <c r="B29" s="12"/>
       <c r="C29" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="12"/>
       <c r="B30" s="12"/>
       <c r="C30" s="13" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="12"/>
       <c r="B31" s="12"/>
       <c r="C31" s="13" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="12"/>
       <c r="B32" s="12"/>
       <c r="C32" s="13" t="s">
-        <v>368</v>
+        <v>323</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C33" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C34" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C35" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" x14ac:dyDescent="0.3">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C36" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" x14ac:dyDescent="0.3">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="22">
         <v>43413</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4" x14ac:dyDescent="0.3">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C38" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4" x14ac:dyDescent="0.3">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C39" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:4" s="13" customFormat="1" x14ac:dyDescent="0.3">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C40" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:4" x14ac:dyDescent="0.3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C41" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C42" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4" x14ac:dyDescent="0.3">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C43" s="13" t="s">
-        <v>516</v>
+        <v>470</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:4" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C44" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4" x14ac:dyDescent="0.3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C45" s="13" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4" x14ac:dyDescent="0.3">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C46" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:4" x14ac:dyDescent="0.3">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C47" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:4" x14ac:dyDescent="0.3">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C48" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:4" x14ac:dyDescent="0.3">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C49" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:4" x14ac:dyDescent="0.3">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C50" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:4" x14ac:dyDescent="0.3">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="22">
         <v>43413</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" x14ac:dyDescent="0.3">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C52" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" x14ac:dyDescent="0.3">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="22">
         <v>44244</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="13"/>
       <c r="B54" s="13"/>
       <c r="C54" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="13"/>
       <c r="B55" s="13"/>
       <c r="C55" s="13" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="13"/>
       <c r="B56" s="13"/>
       <c r="C56" s="13" t="s">
-        <v>388</v>
+        <v>342</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:4" x14ac:dyDescent="0.3">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="13"/>
       <c r="B57" s="13"/>
       <c r="C57" s="13" t="s">
-        <v>516</v>
+        <v>470</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:4" x14ac:dyDescent="0.3">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="11">
         <v>44244</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:4" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="16"/>
       <c r="B59" s="13"/>
       <c r="C59" s="13" t="s">
-        <v>467</v>
+        <v>421</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:4" x14ac:dyDescent="0.3">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="22">
         <v>44635</v>
       </c>
       <c r="B60" s="15" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:4" x14ac:dyDescent="0.3">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B61" s="15"/>
       <c r="C61" s="15" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B62" s="15"/>
       <c r="C62" s="15" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:4" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B63" s="15"/>
       <c r="C63" s="15" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:4" x14ac:dyDescent="0.3">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B64" s="15"/>
       <c r="C64" s="15" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:4" x14ac:dyDescent="0.3">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B65" s="15"/>
       <c r="C65" s="15" t="s">
-        <v>549</v>
+        <v>500</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:4" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="22">
         <v>44635</v>
       </c>
       <c r="B66" s="15" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:4" x14ac:dyDescent="0.3">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B67" s="15"/>
       <c r="C67" s="15" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:4" x14ac:dyDescent="0.3">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B68" s="15"/>
       <c r="C68" s="15" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:4" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B69" s="15"/>
       <c r="C69" s="15" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:4" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="22">
         <v>45234</v>
       </c>
       <c r="B70" s="15" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:4" x14ac:dyDescent="0.3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="16"/>
       <c r="B71" s="15"/>
       <c r="C71" s="15" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:4" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="16"/>
       <c r="B72" s="15"/>
       <c r="C72" s="15" t="s">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" s="16"/>
       <c r="B73" s="15"/>
       <c r="C73" s="15" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:4" x14ac:dyDescent="0.3">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" s="16"/>
       <c r="B74" s="15"/>
       <c r="C74" s="15" t="s">
-        <v>602</v>
+        <v>552</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:4" x14ac:dyDescent="0.3">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" s="16"/>
       <c r="B75" s="15"/>
       <c r="C75" s="15" t="s">
-        <v>467</v>
+        <v>421</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:4" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" s="16"/>
       <c r="B76" s="15"/>
       <c r="C76" s="15" t="s">
-        <v>467</v>
+        <v>421</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" s="16"/>
       <c r="B77" s="15"/>
       <c r="C77" s="15" t="s">
-        <v>467</v>
+        <v>421</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" s="22">
         <v>45234</v>
       </c>
       <c r="B78" s="15" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>603</v>
+        <v>553</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:4" x14ac:dyDescent="0.3">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B79" s="15"/>
       <c r="C79" s="15" t="s">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:4" x14ac:dyDescent="0.3">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B80" s="15"/>
       <c r="C80" s="15" t="s">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:4" x14ac:dyDescent="0.3">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B81" s="15"/>
       <c r="C81" s="15" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:4" x14ac:dyDescent="0.3">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B82" s="15"/>
       <c r="C82" s="15" t="s">
-        <v>443</v>
+        <v>397</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:4" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B83" s="15"/>
       <c r="C83" s="15" t="s">
-        <v>602</v>
+        <v>552</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:4" x14ac:dyDescent="0.3">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B84" s="15"/>
       <c r="C84" s="15" t="s">
-        <v>467</v>
+        <v>421</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:4" x14ac:dyDescent="0.3">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="22">
         <v>45416</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:4" x14ac:dyDescent="0.3">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C86" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:4" x14ac:dyDescent="0.3">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C87" s="13" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:4" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C88" s="13" t="s">
-        <v>612</v>
+        <v>557</v>
       </c>
       <c r="D88" s="13" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C89" s="13" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="22">
         <v>45416</v>
       </c>
       <c r="B90" s="15" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C90" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:4" x14ac:dyDescent="0.3">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C91" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C92" s="13" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:4" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="22">
         <v>45723</v>
       </c>
       <c r="B93" s="13" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>627</v>
+        <v>571</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:4" x14ac:dyDescent="0.3">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C94" s="15" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:4" x14ac:dyDescent="0.3">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C95" s="15" t="s">
-        <v>630</v>
+        <v>574</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:4" x14ac:dyDescent="0.3">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C96" s="15" t="s">
-        <v>631</v>
+        <v>575</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C97" s="15" t="s">
-        <v>612</v>
+        <v>557</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" s="22">
         <v>45723</v>
       </c>
       <c r="B98" s="15" t="s">
-        <v>370</v>
+        <v>325</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>521</v>
+        <v>475</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:4" x14ac:dyDescent="0.3">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C99" s="15" t="s">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:4" x14ac:dyDescent="0.3">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C100" s="15" t="s">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:4" x14ac:dyDescent="0.3">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C101" s="15" t="s">
-        <v>548</v>
+        <v>499</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:4" x14ac:dyDescent="0.3">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C102" s="15" t="s">
-        <v>612</v>
+        <v>557</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:4" x14ac:dyDescent="0.3">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C103" s="15" t="s">
-        <v>632</v>
+        <v>576</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>633</v>
+        <v>577</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A104" s="11">
+        <v>46125</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="D104" s="13" t="s">
+        <v>579</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3AA0CE9-6F07-4291-8336-F26367193324}">
-  <dimension ref="A1:P199"/>
+  <dimension ref="A1:P154"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B84" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B123" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="C2" sqref="C2"/>
+      <selection pane="bottomRight" activeCell="L1" sqref="L1:L1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.5546875" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="10.6640625" style="15" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="14.28515625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="40" style="15" customWidth="1"/>
-    <col min="5" max="5" width="21.88671875" style="15" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="15"/>
+    <col min="5" max="5" width="21.85546875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" style="15" customWidth="1"/>
+    <col min="7" max="7" width="30.28515625" style="15" customWidth="1"/>
+    <col min="8" max="8" width="39.140625" style="47" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="45.7109375" style="15" customWidth="1"/>
+    <col min="11" max="11" width="15.140625" style="47" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="15" customWidth="1"/>
+    <col min="13" max="13" width="48.28515625" style="15" customWidth="1"/>
+    <col min="14" max="14" width="65.28515625" style="19" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B1" s="1" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="C2" s="44">
+        <v>501</v>
+      </c>
+      <c r="C2" s="39">
         <v>45723</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:14" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="25" t="s">
-        <v>607</v>
+      <c r="B3" s="50" t="s">
+        <v>563</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="25" t="s">
-        <v>608</v>
+      <c r="E3" s="50" t="s">
+        <v>564</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="37" t="s">
-        <v>609</v>
+      <c r="H3" s="49" t="s">
+        <v>565</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="38" t="s">
-        <v>610</v>
+      <c r="K3" s="48" t="s">
+        <v>567</v>
       </c>
       <c r="L3" s="31" t="s">
         <v>7</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="N3" s="35" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="N3" s="43"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C4" s="15">
         <v>19</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F4" s="15">
         <v>155</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I4" s="15">
         <v>614</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L4" s="24">
-        <v>99080</v>
+        <v>99091</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C5" s="15">
         <v>19</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F5" s="15">
         <v>155</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I5" s="15">
         <v>614</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L5" s="24">
-        <v>99081</v>
+        <v>99111</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C6" s="15">
         <v>19</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F6" s="15">
         <v>155</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I6" s="15">
         <v>614</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L6" s="24">
-        <v>99082</v>
+        <v>99119</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C7" s="15">
         <v>19</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F7" s="15">
         <v>155</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I7" s="15">
         <v>614</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L7" s="24">
-        <v>99084</v>
+        <v>99120</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C8" s="15">
         <v>19</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F8" s="15">
         <v>155</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I8" s="15">
         <v>614</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L8" s="24">
-        <v>99085</v>
+        <v>99125</v>
       </c>
       <c r="M8" s="15" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C9" s="15">
         <v>19</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F9" s="15">
         <v>155</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I9" s="15">
         <v>614</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L9" s="24">
-        <v>99086</v>
+        <v>99136</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C10" s="15">
         <v>19</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F10" s="15">
         <v>155</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I10" s="15">
         <v>614</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L10" s="24">
-        <v>99087</v>
+        <v>99147</v>
       </c>
       <c r="M10" s="15" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C11" s="15">
         <v>19</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F11" s="15">
         <v>155</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I11" s="15">
         <v>614</v>
       </c>
       <c r="J11" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L11" s="24">
-        <v>99088</v>
+        <v>99150</v>
       </c>
       <c r="M11" s="15" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C12" s="15">
         <v>19</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F12" s="15">
         <v>155</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I12" s="15">
         <v>614</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L12" s="24">
-        <v>99090</v>
+        <v>99151</v>
       </c>
       <c r="M12" s="15" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C13" s="15">
         <v>19</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>116</v>
       </c>
       <c r="F13" s="15">
         <v>155</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>117</v>
       </c>
       <c r="I13" s="15">
         <v>614</v>
       </c>
       <c r="J13" s="15" t="s">
         <v>117</v>
       </c>
       <c r="L13" s="24">
-        <v>99091</v>
+        <v>99152</v>
       </c>
       <c r="M13" s="15" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C14" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F14" s="15">
+        <v>251</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="I14" s="15">
+        <v>99153</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="L14" s="24">
+        <v>99162</v>
+      </c>
+      <c r="M14" s="15" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="15">
+        <v>34</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F15" s="15">
+        <v>251</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="I15" s="15">
+        <v>99154</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="L15" s="24">
+        <v>99164</v>
+      </c>
+      <c r="M15" s="15" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="15">
+        <v>34</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F16" s="15">
+        <v>262</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="I16" s="15">
+        <v>1083</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="L16" s="24">
+        <v>99174</v>
+      </c>
+      <c r="M16" s="15" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="15">
+        <v>34</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F17" s="15">
+        <v>260</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="I17" s="15">
+        <v>99166</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="L17" s="24">
+        <v>99188</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="15">
+        <v>34</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F18" s="15">
+        <v>258</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="I18" s="15">
+        <v>99169</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="L18" s="24">
+        <v>99193</v>
+      </c>
+      <c r="M18" s="15" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="15">
+        <v>34</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F19" s="15">
+        <v>259</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="I19" s="15">
+        <v>1055</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="L19" s="24">
+        <v>99196</v>
+      </c>
+      <c r="M19" s="15" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="15">
+        <v>34</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F20" s="15">
+        <v>259</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="I20" s="15">
+        <v>1055</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="L20" s="24">
+        <v>99197</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="15">
+        <v>34</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F21" s="15">
+        <v>259</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="I21" s="15">
+        <v>1055</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="L21" s="24">
+        <v>99201</v>
+      </c>
+      <c r="M21" s="15" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="15">
+        <v>34</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F22" s="15">
+        <v>258</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="I22" s="15">
+        <v>99175</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="L22" s="24">
+        <v>99206</v>
+      </c>
+      <c r="M22" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="15">
+        <v>34</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F23" s="15">
+        <v>260</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="I23" s="15">
+        <v>99178</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="L23" s="24">
+        <v>99213</v>
+      </c>
+      <c r="M23" s="15" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="15">
+        <v>34</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F24" s="15">
+        <v>260</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="I24" s="15">
+        <v>99179</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="24">
+        <v>99215</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="15">
+        <v>34</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F25" s="15">
+        <v>267</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="I25" s="15">
+        <v>99181</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" s="24">
+        <v>99217</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="15">
+        <v>34</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F26" s="15">
+        <v>267</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="I26" s="15">
+        <v>99182</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="L26" s="24">
+        <v>99218</v>
+      </c>
+      <c r="M26" s="15" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="15">
+        <v>34</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F27" s="15">
+        <v>267</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="I27" s="15">
+        <v>99183</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="L27" s="24">
+        <v>99219</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="15">
+        <v>34</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F28" s="15">
+        <v>267</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="I28" s="15">
+        <v>99184</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="24">
+        <v>99220</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="15">
+        <v>34</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F29" s="15">
+        <v>259</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="I29" s="15">
+        <v>99185</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="L29" s="24">
+        <v>99223</v>
+      </c>
+      <c r="M29" s="15" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="15">
+        <v>34</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F30" s="15">
+        <v>259</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="I30" s="15">
+        <v>99190</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="L30" s="24">
+        <v>99229</v>
+      </c>
+      <c r="M30" s="15" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="15">
+        <v>34</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="F31" s="15">
+        <v>259</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="I31" s="15">
+        <v>99191</v>
+      </c>
+      <c r="J31" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="G14" s="15" t="s">
-[...500 lines deleted...]
-      </c>
       <c r="L31" s="24">
-        <v>99132</v>
+        <v>99231</v>
       </c>
       <c r="M31" s="15" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C32" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F32" s="15">
-        <v>155</v>
+        <v>262</v>
       </c>
       <c r="G32" s="15" t="s">
-        <v>117</v>
+        <v>452</v>
       </c>
       <c r="I32" s="15">
-        <v>614</v>
+        <v>99193</v>
       </c>
       <c r="J32" s="15" t="s">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="L32" s="24">
-        <v>99133</v>
+        <v>99234</v>
       </c>
       <c r="M32" s="15" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C33" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F33" s="15">
-        <v>155</v>
+        <v>93116</v>
       </c>
       <c r="G33" s="15" t="s">
-        <v>117</v>
+        <v>460</v>
       </c>
       <c r="I33" s="15">
-        <v>614</v>
+        <v>99197</v>
       </c>
       <c r="J33" s="15" t="s">
-        <v>117</v>
+        <v>159</v>
       </c>
       <c r="L33" s="24">
-        <v>99134</v>
+        <v>99239</v>
       </c>
       <c r="M33" s="15" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C34" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F34" s="15">
-        <v>155</v>
+        <v>267</v>
       </c>
       <c r="G34" s="15" t="s">
-        <v>117</v>
+        <v>461</v>
       </c>
       <c r="I34" s="15">
-        <v>614</v>
+        <v>99198</v>
       </c>
       <c r="J34" s="15" t="s">
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="L34" s="24">
-        <v>99135</v>
+        <v>99241</v>
       </c>
       <c r="M34" s="15" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C35" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F35" s="15">
-        <v>155</v>
+        <v>259</v>
       </c>
       <c r="G35" s="15" t="s">
-        <v>117</v>
+        <v>454</v>
       </c>
       <c r="I35" s="15">
-        <v>614</v>
+        <v>99201</v>
       </c>
       <c r="J35" s="15" t="s">
-        <v>117</v>
+        <v>163</v>
       </c>
       <c r="L35" s="24">
-        <v>99136</v>
+        <v>99247</v>
       </c>
       <c r="M35" s="15" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C36" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F36" s="15">
-        <v>155</v>
+        <v>259</v>
       </c>
       <c r="G36" s="15" t="s">
-        <v>117</v>
+        <v>454</v>
       </c>
       <c r="I36" s="15">
-        <v>614</v>
+        <v>99202</v>
       </c>
       <c r="J36" s="15" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="L36" s="24">
-        <v>99137</v>
+        <v>99249</v>
       </c>
       <c r="M36" s="15" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C37" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F37" s="15">
-        <v>155</v>
+        <v>252</v>
       </c>
       <c r="G37" s="15" t="s">
-        <v>117</v>
+        <v>451</v>
       </c>
       <c r="I37" s="15">
-        <v>614</v>
+        <v>99205</v>
       </c>
       <c r="J37" s="15" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="L37" s="24">
-        <v>99138</v>
+        <v>99252</v>
       </c>
       <c r="M37" s="15" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C38" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F38" s="15">
-        <v>155</v>
+        <v>260</v>
       </c>
       <c r="G38" s="15" t="s">
-        <v>117</v>
+        <v>455</v>
       </c>
       <c r="I38" s="15">
-        <v>614</v>
+        <v>99210</v>
       </c>
       <c r="J38" s="15" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="L38" s="24">
-        <v>99140</v>
+        <v>99261</v>
       </c>
       <c r="M38" s="15" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C39" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F39" s="15">
-        <v>155</v>
+        <v>260</v>
       </c>
       <c r="G39" s="15" t="s">
-        <v>117</v>
+        <v>455</v>
       </c>
       <c r="I39" s="15">
-        <v>614</v>
+        <v>99211</v>
       </c>
       <c r="J39" s="15" t="s">
-        <v>117</v>
+        <v>171</v>
       </c>
       <c r="L39" s="24">
-        <v>99142</v>
+        <v>99262</v>
       </c>
       <c r="M39" s="15" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C40" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F40" s="15">
-        <v>155</v>
+        <v>262</v>
       </c>
       <c r="G40" s="15" t="s">
-        <v>117</v>
+        <v>452</v>
       </c>
       <c r="I40" s="15">
-        <v>614</v>
+        <v>99215</v>
       </c>
       <c r="J40" s="15" t="s">
-        <v>117</v>
+        <v>173</v>
       </c>
       <c r="L40" s="24">
-        <v>99145</v>
+        <v>99268</v>
       </c>
       <c r="M40" s="15" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C41" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F41" s="15">
-        <v>155</v>
+        <v>267</v>
       </c>
       <c r="G41" s="15" t="s">
-        <v>117</v>
+        <v>461</v>
       </c>
       <c r="I41" s="15">
-        <v>614</v>
+        <v>99225</v>
       </c>
       <c r="J41" s="15" t="s">
-        <v>117</v>
+        <v>175</v>
       </c>
       <c r="L41" s="24">
-        <v>99146</v>
+        <v>99281</v>
       </c>
       <c r="M41" s="15" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C42" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F42" s="15">
-        <v>155</v>
+        <v>260</v>
       </c>
       <c r="G42" s="15" t="s">
-        <v>117</v>
+        <v>455</v>
       </c>
       <c r="I42" s="15">
-        <v>614</v>
+        <v>99226</v>
       </c>
       <c r="J42" s="15" t="s">
-        <v>117</v>
+        <v>177</v>
       </c>
       <c r="L42" s="24">
-        <v>99147</v>
+        <v>99282</v>
       </c>
       <c r="M42" s="15" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C43" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F43" s="15">
-        <v>155</v>
+        <v>260</v>
       </c>
       <c r="G43" s="15" t="s">
-        <v>117</v>
+        <v>455</v>
       </c>
       <c r="I43" s="15">
-        <v>614</v>
+        <v>99227</v>
       </c>
       <c r="J43" s="15" t="s">
-        <v>117</v>
+        <v>179</v>
       </c>
       <c r="L43" s="24">
-        <v>99148</v>
+        <v>99283</v>
       </c>
       <c r="M43" s="15" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C44" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F44" s="15">
-        <v>155</v>
+        <v>262</v>
       </c>
       <c r="G44" s="15" t="s">
-        <v>117</v>
+        <v>452</v>
       </c>
       <c r="I44" s="15">
-        <v>614</v>
+        <v>99238</v>
       </c>
       <c r="J44" s="15" t="s">
-        <v>117</v>
+        <v>181</v>
       </c>
       <c r="L44" s="24">
-        <v>99149</v>
+        <v>99299</v>
       </c>
       <c r="M44" s="15" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C45" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F45" s="15">
-        <v>155</v>
+        <v>249</v>
       </c>
       <c r="G45" s="15" t="s">
-        <v>117</v>
+        <v>456</v>
       </c>
       <c r="I45" s="15">
-        <v>614</v>
+        <v>1028</v>
       </c>
       <c r="J45" s="15" t="s">
-        <v>117</v>
+        <v>444</v>
       </c>
       <c r="L45" s="24">
-        <v>99150</v>
+        <v>99307</v>
       </c>
       <c r="M45" s="15" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C46" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F46" s="15">
-        <v>155</v>
+        <v>249</v>
       </c>
       <c r="G46" s="15" t="s">
-        <v>117</v>
+        <v>456</v>
       </c>
       <c r="I46" s="15">
-        <v>614</v>
+        <v>1028</v>
       </c>
       <c r="J46" s="15" t="s">
-        <v>117</v>
+        <v>444</v>
       </c>
       <c r="L46" s="24">
-        <v>99151</v>
+        <v>99312</v>
       </c>
       <c r="M46" s="15" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C47" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F47" s="15">
-        <v>155</v>
+        <v>249</v>
       </c>
       <c r="G47" s="15" t="s">
-        <v>117</v>
+        <v>456</v>
       </c>
       <c r="I47" s="15">
-        <v>614</v>
+        <v>745</v>
       </c>
       <c r="J47" s="15" t="s">
-        <v>117</v>
+        <v>570</v>
       </c>
       <c r="L47" s="24">
-        <v>99152</v>
+        <v>99334</v>
       </c>
       <c r="M47" s="15" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C48" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F48" s="15">
-        <v>155</v>
+        <v>249</v>
       </c>
       <c r="G48" s="15" t="s">
-        <v>117</v>
+        <v>456</v>
       </c>
       <c r="I48" s="15">
-        <v>614</v>
+        <v>99256</v>
       </c>
       <c r="J48" s="15" t="s">
-        <v>117</v>
+        <v>191</v>
       </c>
       <c r="L48" s="24">
-        <v>99153</v>
+        <v>99336</v>
       </c>
       <c r="M48" s="15" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C49" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F49" s="15">
-        <v>155</v>
+        <v>249</v>
       </c>
       <c r="G49" s="15" t="s">
-        <v>117</v>
+        <v>456</v>
       </c>
       <c r="I49" s="15">
-        <v>614</v>
+        <v>99257</v>
       </c>
       <c r="J49" s="15" t="s">
-        <v>117</v>
+        <v>193</v>
       </c>
       <c r="L49" s="24">
-        <v>99156</v>
+        <v>99337</v>
       </c>
       <c r="M49" s="15" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F50" s="15">
-        <v>155</v>
+        <v>269</v>
       </c>
       <c r="G50" s="15" t="s">
-        <v>117</v>
+        <v>462</v>
       </c>
       <c r="I50" s="15">
-        <v>614</v>
+        <v>99259</v>
       </c>
       <c r="J50" s="15" t="s">
-        <v>117</v>
+        <v>195</v>
       </c>
       <c r="L50" s="24">
-        <v>99157</v>
+        <v>99340</v>
       </c>
       <c r="M50" s="15" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="C51" s="15">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>116</v>
+        <v>448</v>
       </c>
       <c r="F51" s="15">
-        <v>155</v>
+        <v>93117</v>
       </c>
       <c r="G51" s="15" t="s">
-        <v>117</v>
+        <v>463</v>
       </c>
       <c r="I51" s="15">
-        <v>614</v>
+        <v>99265</v>
       </c>
       <c r="J51" s="15" t="s">
-        <v>117</v>
+        <v>196</v>
       </c>
       <c r="L51" s="24">
-        <v>99160</v>
+        <v>99353</v>
       </c>
       <c r="M51" s="15" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="15">
         <v>34</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F52" s="15">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G52" s="15" t="s">
-        <v>499</v>
+        <v>461</v>
       </c>
       <c r="I52" s="15">
-        <v>99153</v>
+        <v>99269</v>
       </c>
       <c r="J52" s="15" t="s">
-        <v>162</v>
+        <v>569</v>
       </c>
       <c r="L52" s="24">
-        <v>99162</v>
+        <v>99359</v>
       </c>
       <c r="M52" s="15" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="15">
         <v>34</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F53" s="15">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="G53" s="15" t="s">
-        <v>499</v>
+        <v>461</v>
       </c>
       <c r="I53" s="15">
-        <v>99154</v>
+        <v>99272</v>
       </c>
       <c r="J53" s="15" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="L53" s="24">
-        <v>99164</v>
+        <v>99362</v>
       </c>
       <c r="M53" s="15" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="15">
         <v>34</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F54" s="15">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="G54" s="15" t="s">
-        <v>498</v>
+        <v>454</v>
       </c>
       <c r="I54" s="15">
-        <v>1083</v>
+        <v>99273</v>
       </c>
       <c r="J54" s="15" t="s">
-        <v>491</v>
+        <v>199</v>
       </c>
       <c r="L54" s="24">
-        <v>99174</v>
+        <v>99363</v>
       </c>
       <c r="M54" s="15" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="15">
         <v>34</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F55" s="15">
         <v>259</v>
       </c>
       <c r="G55" s="15" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="I55" s="15">
-        <v>99165</v>
+        <v>99274</v>
       </c>
       <c r="J55" s="15" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="L55" s="24">
-        <v>99186</v>
+        <v>99364</v>
       </c>
       <c r="M55" s="15" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="15">
         <v>34</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F56" s="15">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G56" s="15" t="s">
-        <v>501</v>
+        <v>452</v>
       </c>
       <c r="I56" s="15">
-        <v>99166</v>
+        <v>99275</v>
       </c>
       <c r="J56" s="15" t="s">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="L56" s="24">
-        <v>99188</v>
+        <v>99366</v>
       </c>
       <c r="M56" s="15" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="15">
         <v>34</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F57" s="15">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="G57" s="15" t="s">
-        <v>503</v>
+        <v>452</v>
       </c>
       <c r="I57" s="15">
-        <v>99169</v>
+        <v>99276</v>
       </c>
       <c r="J57" s="15" t="s">
-        <v>170</v>
+        <v>205</v>
       </c>
       <c r="L57" s="24">
-        <v>99193</v>
+        <v>99367</v>
       </c>
       <c r="M57" s="15" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="15">
         <v>34</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>494</v>
+        <v>448</v>
       </c>
       <c r="F58" s="15">
+        <v>266</v>
+      </c>
+      <c r="G58" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="I58" s="15">
+        <v>99278</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="L58" s="24">
+        <v>99369</v>
+      </c>
+      <c r="M58" s="15" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F59" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I59" s="15">
+        <v>99407</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="L59" s="24">
+        <v>99588</v>
+      </c>
+      <c r="M59" s="15" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F60" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G60" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I60" s="15">
+        <v>99409</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="L60" s="24">
+        <v>99590</v>
+      </c>
+      <c r="M60" s="15" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A61" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F61" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G61" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I61" s="15">
+        <v>99410</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="L61" s="24">
+        <v>99591</v>
+      </c>
+      <c r="M61" s="15" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F62" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I62" s="15">
+        <v>99411</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="L62" s="24">
+        <v>99593</v>
+      </c>
+      <c r="M62" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F63" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G63" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I63" s="15">
+        <v>99411</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="L63" s="24">
+        <v>99594</v>
+      </c>
+      <c r="M63" s="15" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F64" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G64" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I64" s="15">
+        <v>99413</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="L64" s="24">
+        <v>99595</v>
+      </c>
+      <c r="M64" s="15" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F65" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G65" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I65" s="15">
+        <v>99414</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="L65" s="24">
+        <v>99596</v>
+      </c>
+      <c r="M65" s="15" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F66" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G66" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I66" s="15">
+        <v>99411</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="L66" s="24">
+        <v>99597</v>
+      </c>
+      <c r="M66" s="15" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F67" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G67" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I67" s="15">
+        <v>99416</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="L67" s="24">
+        <v>99600</v>
+      </c>
+      <c r="M67" s="15" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F68" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G68" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I68" s="15">
+        <v>99413</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="L68" s="24">
+        <v>99602</v>
+      </c>
+      <c r="M68" s="15" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F69" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G69" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I69" s="15">
+        <v>99413</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="L69" s="24">
+        <v>99604</v>
+      </c>
+      <c r="M69" s="15" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F70" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G70" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I70" s="15">
+        <v>99416</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="L70" s="24">
+        <v>99607</v>
+      </c>
+      <c r="M70" s="15" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F71" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I71" s="15">
+        <v>99420</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="L71" s="24">
+        <v>99609</v>
+      </c>
+      <c r="M71" s="15" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F72" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G72" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I72" s="15">
+        <v>99421</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="L72" s="24">
+        <v>99610</v>
+      </c>
+      <c r="M72" s="15" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F73" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G73" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I73" s="15">
+        <v>99422</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="L73" s="24">
+        <v>99611</v>
+      </c>
+      <c r="M73" s="15" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F74" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G74" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I74" s="15">
+        <v>99423</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="L74" s="24">
+        <v>99612</v>
+      </c>
+      <c r="M74" s="15" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I75" s="15">
+        <v>99424</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="L75" s="24">
+        <v>99613</v>
+      </c>
+      <c r="M75" s="15" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F76" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I76" s="15">
+        <v>99425</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="L76" s="24">
+        <v>99614</v>
+      </c>
+      <c r="M76" s="15" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F77" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G77" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I77" s="15">
+        <v>99416</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="L77" s="24">
+        <v>99615</v>
+      </c>
+      <c r="M77" s="15" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F78" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I78" s="15">
+        <v>99428</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="L78" s="24">
+        <v>99619</v>
+      </c>
+      <c r="M78" s="15" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F79" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G79" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I79" s="15">
+        <v>99430</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="L79" s="24">
+        <v>99622</v>
+      </c>
+      <c r="M79" s="15" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F80" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G80" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I80" s="15">
+        <v>99416</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="L80" s="24">
+        <v>99623</v>
+      </c>
+      <c r="M80" s="15" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F81" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G81" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I81" s="15">
+        <v>99432</v>
+      </c>
+      <c r="J81" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="L81" s="24">
+        <v>99624</v>
+      </c>
+      <c r="M81" s="15" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F82" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G82" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I82" s="15">
+        <v>99434</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="L82" s="24">
+        <v>99627</v>
+      </c>
+      <c r="M82" s="15" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F83" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G83" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I83" s="15">
+        <v>99435</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="L83" s="24">
+        <v>99628</v>
+      </c>
+      <c r="M83" s="15" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F84" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I84" s="15">
+        <v>99436</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="L84" s="24">
+        <v>99629</v>
+      </c>
+      <c r="M84" s="15" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A85" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F85" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G85" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I85" s="15">
+        <v>99438</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="L85" s="24">
+        <v>99631</v>
+      </c>
+      <c r="M85" s="15" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A86" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F86" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I86" s="15">
+        <v>99439</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="L86" s="24">
+        <v>99632</v>
+      </c>
+      <c r="M86" s="15" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F87" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G87" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I87" s="15">
+        <v>99413</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="L87" s="24">
+        <v>99633</v>
+      </c>
+      <c r="M87" s="15" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F88" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G88" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I88" s="15">
+        <v>99413</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="L88" s="24">
+        <v>99635</v>
+      </c>
+      <c r="M88" s="15" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F89" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G89" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I89" s="15">
+        <v>99442</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="L89" s="24">
+        <v>99637</v>
+      </c>
+      <c r="M89" s="15" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A90" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F90" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G90" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I90" s="15">
+        <v>99413</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="L90" s="24">
+        <v>99638</v>
+      </c>
+      <c r="M90" s="15" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F91" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G91" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I91" s="15">
+        <v>99444</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="L91" s="24">
+        <v>99640</v>
+      </c>
+      <c r="M91" s="15" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A92" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F92" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G92" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I92" s="15">
+        <v>99445</v>
+      </c>
+      <c r="J92" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="L92" s="24">
+        <v>99643</v>
+      </c>
+      <c r="M92" s="15" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F93" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I93" s="15">
+        <v>99445</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="L93" s="24">
+        <v>99646</v>
+      </c>
+      <c r="M93" s="15" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F94" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G94" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I94" s="15">
+        <v>609</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="L94" s="24">
+        <v>99649</v>
+      </c>
+      <c r="M94" s="15" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F95" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I95" s="15">
+        <v>99449</v>
+      </c>
+      <c r="J95" s="32" t="s">
+        <v>248</v>
+      </c>
+      <c r="L95" s="24">
+        <v>99653</v>
+      </c>
+      <c r="M95" s="15" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A96" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F96" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G96" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I96" s="15">
+        <v>99450</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="L96" s="24">
+        <v>99654</v>
+      </c>
+      <c r="M96" s="15" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F97" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G97" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I97" s="15">
+        <v>99451</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="L97" s="24">
+        <v>99655</v>
+      </c>
+      <c r="M97" s="15" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F98" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G98" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I98" s="15">
+        <v>99452</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="L98" s="24">
+        <v>99656</v>
+      </c>
+      <c r="M98" s="15" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F99" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G99" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I99" s="15">
+        <v>99453</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="L99" s="24">
+        <v>99657</v>
+      </c>
+      <c r="M99" s="15" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A100" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F100" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G100" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I100" s="15">
+        <v>99454</v>
+      </c>
+      <c r="J100" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="L100" s="24">
+        <v>99658</v>
+      </c>
+      <c r="M100" s="15" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A101" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F101" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I101" s="15">
+        <v>99455</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="L101" s="24">
+        <v>99659</v>
+      </c>
+      <c r="M101" s="15" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" s="15">
+        <v>99004</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="F102" s="15">
+        <v>99008</v>
+      </c>
+      <c r="G102" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="I102" s="15">
+        <v>99456</v>
+      </c>
+      <c r="J102" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="G58" s="15" t="s">
-[...25 lines deleted...]
-      <c r="F59" s="15">
+      <c r="L102" s="24">
+        <v>99660</v>
+      </c>
+      <c r="M102" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="G59" s="15" t="s">
-[...1262 lines deleted...]
-    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="15">
         <v>99004</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F103" s="15">
         <v>99008</v>
       </c>
       <c r="G103" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I103" s="15">
-        <v>99407</v>
+        <v>627</v>
       </c>
       <c r="J103" s="15" t="s">
-        <v>253</v>
+        <v>526</v>
       </c>
       <c r="L103" s="24">
-        <v>99588</v>
+        <v>99663</v>
       </c>
       <c r="M103" s="15" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="15">
         <v>99004</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F104" s="15">
         <v>99008</v>
       </c>
       <c r="G104" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I104" s="15">
-        <v>99409</v>
+        <v>99459</v>
       </c>
       <c r="J104" s="15" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L104" s="24">
-        <v>99590</v>
+        <v>99664</v>
       </c>
       <c r="M104" s="15" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="15">
         <v>99004</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F105" s="15">
         <v>99008</v>
       </c>
       <c r="G105" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I105" s="15">
-        <v>99410</v>
+        <v>99460</v>
       </c>
       <c r="J105" s="15" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="L105" s="24">
-        <v>99591</v>
+        <v>99665</v>
       </c>
       <c r="M105" s="15" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="15">
         <v>99004</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F106" s="15">
         <v>99008</v>
       </c>
       <c r="G106" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I106" s="15">
-        <v>99411</v>
+        <v>99461</v>
       </c>
       <c r="J106" s="15" t="s">
-        <v>229</v>
+        <v>263</v>
       </c>
       <c r="L106" s="24">
-        <v>99593</v>
+        <v>99666</v>
       </c>
       <c r="M106" s="15" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="15">
         <v>99004</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F107" s="15">
         <v>99008</v>
       </c>
       <c r="G107" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I107" s="15">
-        <v>99411</v>
+        <v>99462</v>
       </c>
       <c r="J107" s="15" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="L107" s="24">
-        <v>99594</v>
+        <v>99667</v>
       </c>
       <c r="M107" s="15" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="15">
         <v>99004</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F108" s="15">
         <v>99008</v>
       </c>
       <c r="G108" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I108" s="15">
-        <v>99413</v>
+        <v>99463</v>
       </c>
       <c r="J108" s="15" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="L108" s="24">
-        <v>99595</v>
+        <v>99668</v>
       </c>
       <c r="M108" s="15" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="15">
         <v>99004</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F109" s="15">
         <v>99008</v>
       </c>
       <c r="G109" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I109" s="15">
-        <v>99414</v>
+        <v>99464</v>
       </c>
       <c r="J109" s="15" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="L109" s="24">
-        <v>99596</v>
+        <v>99669</v>
       </c>
       <c r="M109" s="15" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C110" s="15">
         <v>99004</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F110" s="15">
         <v>99008</v>
       </c>
       <c r="G110" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I110" s="15">
-        <v>99411</v>
+        <v>99416</v>
       </c>
       <c r="J110" s="15" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="L110" s="24">
-        <v>99597</v>
+        <v>99670</v>
       </c>
       <c r="M110" s="15" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C111" s="15">
         <v>99004</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F111" s="15">
         <v>99008</v>
       </c>
       <c r="G111" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I111" s="15">
         <v>99416</v>
       </c>
       <c r="J111" s="15" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
       <c r="L111" s="24">
-        <v>99600</v>
+        <v>99672</v>
       </c>
       <c r="M111" s="15" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:13" x14ac:dyDescent="0.3">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C112" s="15">
         <v>99004</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F112" s="15">
         <v>99008</v>
       </c>
       <c r="G112" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I112" s="15">
-        <v>99413</v>
+        <v>99466</v>
       </c>
       <c r="J112" s="15" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="L112" s="24">
-        <v>99602</v>
+        <v>99673</v>
       </c>
       <c r="M112" s="15" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:13" x14ac:dyDescent="0.3">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="15">
         <v>99004</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F113" s="15">
         <v>99008</v>
       </c>
       <c r="G113" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I113" s="15">
-        <v>99413</v>
+        <v>99416</v>
       </c>
       <c r="J113" s="15" t="s">
-        <v>258</v>
+        <v>217</v>
       </c>
       <c r="L113" s="24">
-        <v>99604</v>
+        <v>99674</v>
       </c>
       <c r="M113" s="15" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:13" x14ac:dyDescent="0.3">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="15">
         <v>99004</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F114" s="15">
         <v>99008</v>
       </c>
       <c r="G114" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I114" s="15">
         <v>99416</v>
       </c>
       <c r="J114" s="15" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
       <c r="L114" s="24">
-        <v>99607</v>
+        <v>99676</v>
       </c>
       <c r="M114" s="15" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:13" x14ac:dyDescent="0.3">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C115" s="15">
         <v>99004</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F115" s="15">
         <v>99008</v>
       </c>
       <c r="G115" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I115" s="15">
-        <v>99420</v>
+        <v>99468</v>
       </c>
       <c r="J115" s="15" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="L115" s="24">
-        <v>99609</v>
+        <v>99678</v>
       </c>
       <c r="M115" s="15" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:13" x14ac:dyDescent="0.3">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C116" s="15">
         <v>99004</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F116" s="15">
         <v>99008</v>
       </c>
       <c r="G116" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I116" s="15">
-        <v>99421</v>
+        <v>99469</v>
       </c>
       <c r="J116" s="15" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="L116" s="24">
-        <v>99610</v>
+        <v>99679</v>
       </c>
       <c r="M116" s="15" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:13" x14ac:dyDescent="0.3">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="15">
         <v>99004</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F117" s="15">
         <v>99008</v>
       </c>
       <c r="G117" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I117" s="15">
-        <v>99422</v>
+        <v>99470</v>
       </c>
       <c r="J117" s="15" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="L117" s="24">
-        <v>99611</v>
+        <v>99680</v>
       </c>
       <c r="M117" s="15" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:13" x14ac:dyDescent="0.3">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="15">
         <v>99004</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F118" s="15">
         <v>99008</v>
       </c>
       <c r="G118" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I118" s="15">
-        <v>99423</v>
+        <v>99416</v>
       </c>
       <c r="J118" s="15" t="s">
-        <v>270</v>
+        <v>217</v>
       </c>
       <c r="L118" s="24">
-        <v>99612</v>
+        <v>99681</v>
       </c>
       <c r="M118" s="15" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:13" x14ac:dyDescent="0.3">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="15">
         <v>99004</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F119" s="15">
         <v>99008</v>
       </c>
       <c r="G119" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I119" s="15">
-        <v>99424</v>
+        <v>99416</v>
       </c>
       <c r="J119" s="15" t="s">
-        <v>272</v>
+        <v>217</v>
       </c>
       <c r="L119" s="24">
-        <v>99613</v>
+        <v>99682</v>
       </c>
       <c r="M119" s="15" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:13" x14ac:dyDescent="0.3">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C120" s="15">
         <v>99004</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F120" s="15">
         <v>99008</v>
       </c>
       <c r="G120" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I120" s="15">
-        <v>99425</v>
+        <v>99416</v>
       </c>
       <c r="J120" s="15" t="s">
-        <v>273</v>
+        <v>217</v>
       </c>
       <c r="L120" s="24">
-        <v>99614</v>
+        <v>99683</v>
       </c>
       <c r="M120" s="15" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:13" x14ac:dyDescent="0.3">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C121" s="15">
         <v>99004</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F121" s="15">
         <v>99008</v>
       </c>
       <c r="G121" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I121" s="15">
-        <v>99416</v>
+        <v>99472</v>
       </c>
       <c r="J121" s="15" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="L121" s="24">
-        <v>99615</v>
+        <v>99685</v>
       </c>
       <c r="M121" s="15" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:13" x14ac:dyDescent="0.3">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="15">
         <v>99004</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F122" s="15">
         <v>99008</v>
       </c>
       <c r="G122" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I122" s="15">
-        <v>99428</v>
+        <v>99473</v>
       </c>
       <c r="J122" s="15" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="L122" s="24">
-        <v>99619</v>
+        <v>99686</v>
       </c>
       <c r="M122" s="15" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:13" x14ac:dyDescent="0.3">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="15">
         <v>99004</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F123" s="15">
         <v>99008</v>
       </c>
       <c r="G123" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I123" s="15">
-        <v>99430</v>
+        <v>99474</v>
       </c>
       <c r="J123" s="15" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="L123" s="24">
-        <v>99622</v>
+        <v>99687</v>
       </c>
       <c r="M123" s="15" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:13" x14ac:dyDescent="0.3">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C124" s="15">
         <v>99004</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F124" s="15">
         <v>99008</v>
       </c>
       <c r="G124" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I124" s="15">
-        <v>99416</v>
+        <v>99475</v>
       </c>
       <c r="J124" s="15" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="L124" s="24">
-        <v>99623</v>
+        <v>99688</v>
       </c>
       <c r="M124" s="15" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:13" x14ac:dyDescent="0.3">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C125" s="15">
         <v>99004</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F125" s="15">
         <v>99008</v>
       </c>
       <c r="G125" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I125" s="15">
-        <v>99432</v>
+        <v>99476</v>
       </c>
       <c r="J125" s="15" t="s">
-        <v>230</v>
+        <v>285</v>
       </c>
       <c r="L125" s="24">
-        <v>99624</v>
+        <v>99689</v>
       </c>
       <c r="M125" s="15" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:13" x14ac:dyDescent="0.3">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="15">
         <v>99004</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F126" s="15">
         <v>99008</v>
       </c>
       <c r="G126" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I126" s="15">
-        <v>99434</v>
+        <v>99477</v>
       </c>
       <c r="J126" s="15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="L126" s="24">
-        <v>99627</v>
+        <v>99690</v>
       </c>
       <c r="M126" s="15" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:13" x14ac:dyDescent="0.3">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="15">
         <v>99004</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F127" s="15">
         <v>99008</v>
       </c>
       <c r="G127" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I127" s="15">
-        <v>99435</v>
+        <v>99478</v>
       </c>
       <c r="J127" s="15" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="L127" s="24">
-        <v>99628</v>
+        <v>99691</v>
       </c>
       <c r="M127" s="15" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:13" x14ac:dyDescent="0.3">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="15">
         <v>99004</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F128" s="15">
         <v>99008</v>
       </c>
       <c r="G128" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I128" s="15">
-        <v>99436</v>
+        <v>99479</v>
       </c>
       <c r="J128" s="15" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="L128" s="24">
-        <v>99629</v>
+        <v>99692</v>
       </c>
       <c r="M128" s="15" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:13" x14ac:dyDescent="0.3">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A129" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="15">
         <v>99004</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F129" s="15">
         <v>99008</v>
       </c>
       <c r="G129" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I129" s="15">
-        <v>99438</v>
+        <v>99480</v>
       </c>
       <c r="J129" s="15" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="L129" s="24">
-        <v>99631</v>
+        <v>99693</v>
       </c>
       <c r="M129" s="15" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:13" x14ac:dyDescent="0.3">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A130" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="15">
         <v>99004</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F130" s="15">
         <v>99008</v>
       </c>
       <c r="G130" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I130" s="15">
-        <v>99439</v>
+        <v>99481</v>
       </c>
       <c r="J130" s="15" t="s">
-        <v>231</v>
+        <v>291</v>
       </c>
       <c r="L130" s="24">
-        <v>99632</v>
+        <v>99694</v>
       </c>
       <c r="M130" s="15" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:13" x14ac:dyDescent="0.3">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A131" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="15">
         <v>99004</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F131" s="15">
         <v>99008</v>
       </c>
       <c r="G131" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I131" s="15">
-        <v>99413</v>
+        <v>99482</v>
       </c>
       <c r="J131" s="15" t="s">
-        <v>258</v>
+        <v>292</v>
       </c>
       <c r="L131" s="24">
-        <v>99633</v>
+        <v>99695</v>
       </c>
       <c r="M131" s="15" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:13" x14ac:dyDescent="0.3">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C132" s="15">
         <v>99004</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="F132" s="15">
         <v>99008</v>
       </c>
       <c r="G132" s="15" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="I132" s="15">
-        <v>99413</v>
+        <v>99445</v>
       </c>
       <c r="J132" s="15" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="L132" s="24">
-        <v>99635</v>
+        <v>99696</v>
       </c>
       <c r="M132" s="15" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:13" x14ac:dyDescent="0.3">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C133" s="15">
-        <v>99004</v>
+        <v>2913</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>227</v>
+        <v>547</v>
       </c>
       <c r="F133" s="15">
-        <v>99008</v>
+        <v>240</v>
       </c>
       <c r="G133" s="15" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="I133" s="15">
-        <v>99442</v>
+        <v>895</v>
       </c>
       <c r="J133" s="15" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="L133" s="24">
-        <v>99637</v>
+        <v>99937</v>
       </c>
       <c r="M133" s="15" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:13" x14ac:dyDescent="0.3">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="15">
-        <v>99004</v>
+        <v>2913</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>227</v>
+        <v>547</v>
       </c>
       <c r="F134" s="15">
-        <v>99008</v>
+        <v>240</v>
       </c>
       <c r="G134" s="15" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="I134" s="15">
-        <v>99413</v>
+        <v>895</v>
       </c>
       <c r="J134" s="15" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
       <c r="L134" s="24">
-        <v>99638</v>
+        <v>99938</v>
       </c>
       <c r="M134" s="15" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:13" x14ac:dyDescent="0.3">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="15">
-        <v>99004</v>
+        <v>2913</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>227</v>
+        <v>547</v>
       </c>
       <c r="F135" s="15">
-        <v>99008</v>
+        <v>240</v>
       </c>
       <c r="G135" s="15" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="I135" s="15">
-        <v>99444</v>
+        <v>895</v>
       </c>
       <c r="J135" s="15" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="L135" s="24">
-        <v>99640</v>
+        <v>99939</v>
       </c>
       <c r="M135" s="15" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:13" x14ac:dyDescent="0.3">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="15">
-        <v>99004</v>
+        <v>2913</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>227</v>
+        <v>547</v>
       </c>
       <c r="F136" s="15">
-        <v>99008</v>
+        <v>240</v>
       </c>
       <c r="G136" s="15" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="I136" s="15">
-        <v>99445</v>
+        <v>895</v>
       </c>
       <c r="J136" s="15" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="L136" s="24">
-        <v>99643</v>
+        <v>99940</v>
       </c>
       <c r="M136" s="15" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:13" x14ac:dyDescent="0.3">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C137" s="15">
-        <v>99004</v>
+        <v>19</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="F137" s="15">
-        <v>99008</v>
+        <v>151</v>
       </c>
       <c r="G137" s="15" t="s">
-        <v>228</v>
+        <v>296</v>
       </c>
       <c r="I137" s="15">
-        <v>99445</v>
+        <v>592</v>
       </c>
       <c r="J137" s="15" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="L137" s="24">
-        <v>99646</v>
+        <v>99941</v>
       </c>
       <c r="M137" s="15" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:13" x14ac:dyDescent="0.3">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C138" s="15">
-        <v>99004</v>
+        <v>19</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="F138" s="15">
-        <v>99008</v>
+        <v>151</v>
       </c>
       <c r="G138" s="15" t="s">
-        <v>228</v>
+        <v>296</v>
       </c>
       <c r="I138" s="15">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="J138" s="15" t="s">
-        <v>574</v>
+        <v>296</v>
       </c>
       <c r="L138" s="24">
-        <v>99649</v>
+        <v>99942</v>
       </c>
       <c r="M138" s="15" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:13" x14ac:dyDescent="0.3">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C139" s="15">
-        <v>99004</v>
+        <v>16</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="F139" s="15">
-        <v>99008</v>
+        <v>125</v>
       </c>
       <c r="G139" s="15" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="I139" s="15">
-        <v>99449</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>99665</v>
+      </c>
+      <c r="J139" s="15" t="s">
+        <v>305</v>
       </c>
       <c r="L139" s="24">
-        <v>99653</v>
+        <v>99948</v>
       </c>
       <c r="M139" s="15" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:13" x14ac:dyDescent="0.3">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C140" s="15">
-        <v>99004</v>
+        <v>19</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="F140" s="15">
-        <v>99008</v>
+        <v>155</v>
       </c>
       <c r="G140" s="15" t="s">
-        <v>228</v>
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H140" s="13"/>
       <c r="I140" s="15">
-        <v>99450</v>
+        <v>614</v>
       </c>
       <c r="J140" s="15" t="s">
-        <v>296</v>
+        <v>493</v>
       </c>
       <c r="L140" s="24">
-        <v>99654</v>
+        <v>99949</v>
       </c>
       <c r="M140" s="15" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:13" x14ac:dyDescent="0.3">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C141" s="15">
-        <v>99004</v>
+        <v>19</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="F141" s="15">
-        <v>99008</v>
+        <v>158</v>
       </c>
       <c r="G141" s="15" t="s">
-        <v>228</v>
+        <v>300</v>
       </c>
       <c r="I141" s="15">
-        <v>99451</v>
+        <v>622</v>
       </c>
       <c r="J141" s="15" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="L141" s="24">
-        <v>99655</v>
+        <v>99951</v>
       </c>
       <c r="M141" s="15" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:13" x14ac:dyDescent="0.3">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="C142" s="15">
-        <v>99004</v>
+        <v>19</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>227</v>
+        <v>116</v>
       </c>
       <c r="F142" s="15">
-        <v>99008</v>
+        <v>155</v>
       </c>
       <c r="G142" s="15" t="s">
-        <v>228</v>
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H142" s="13"/>
       <c r="I142" s="15">
-        <v>99452</v>
+        <v>614</v>
       </c>
       <c r="J142" s="15" t="s">
-        <v>298</v>
+        <v>493</v>
       </c>
       <c r="L142" s="24">
-        <v>99656</v>
+        <v>99954</v>
       </c>
       <c r="M142" s="15" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:13" x14ac:dyDescent="0.3">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="15">
-        <v>99004</v>
+        <v>34</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>227</v>
+        <v>448</v>
       </c>
       <c r="F143" s="15">
-        <v>99008</v>
+        <v>256</v>
       </c>
       <c r="G143" s="15" t="s">
-        <v>228</v>
+        <v>450</v>
       </c>
       <c r="I143" s="15">
-        <v>99453</v>
+        <v>1049</v>
       </c>
       <c r="J143" s="15" t="s">
-        <v>299</v>
+        <v>446</v>
       </c>
       <c r="L143" s="24">
-        <v>99657</v>
+        <v>93016</v>
       </c>
       <c r="M143" s="15" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:13" x14ac:dyDescent="0.3">
+        <v>337</v>
+      </c>
+      <c r="O143" s="28"/>
+      <c r="P143" s="33"/>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="15">
-        <v>99004</v>
+        <v>34</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>227</v>
+        <v>448</v>
       </c>
       <c r="F144" s="15">
-        <v>99008</v>
+        <v>253</v>
       </c>
       <c r="G144" s="15" t="s">
-        <v>228</v>
+        <v>449</v>
       </c>
       <c r="I144" s="15">
-        <v>99454</v>
+        <v>93006</v>
       </c>
       <c r="J144" s="15" t="s">
-        <v>300</v>
+        <v>387</v>
       </c>
       <c r="L144" s="24">
-        <v>99658</v>
+        <v>93017</v>
       </c>
       <c r="M144" s="15" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:13" x14ac:dyDescent="0.3">
+        <v>387</v>
+      </c>
+      <c r="O144" s="28"/>
+    </row>
+    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="15">
-        <v>99004</v>
+        <v>34</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>227</v>
+        <v>448</v>
       </c>
       <c r="F145" s="15">
-        <v>99008</v>
+        <v>256</v>
       </c>
       <c r="G145" s="15" t="s">
-        <v>228</v>
+        <v>450</v>
       </c>
       <c r="I145" s="15">
-        <v>99455</v>
+        <v>93007</v>
       </c>
       <c r="J145" s="15" t="s">
-        <v>301</v>
+        <v>388</v>
       </c>
       <c r="L145" s="24">
-        <v>99659</v>
+        <v>93018</v>
       </c>
       <c r="M145" s="15" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:13" x14ac:dyDescent="0.3">
+        <v>388</v>
+      </c>
+      <c r="O145" s="28"/>
+    </row>
+    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="15">
-        <v>99004</v>
+        <v>34</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>227</v>
+        <v>448</v>
       </c>
       <c r="F146" s="15">
-        <v>99008</v>
+        <v>252</v>
       </c>
       <c r="G146" s="15" t="s">
-        <v>228</v>
+        <v>451</v>
       </c>
       <c r="I146" s="15">
-        <v>99456</v>
+        <v>93106</v>
       </c>
       <c r="J146" s="15" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>99660</v>
+        <v>442</v>
+      </c>
+      <c r="L146" s="30">
+        <v>93047</v>
       </c>
       <c r="M146" s="15" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:13" x14ac:dyDescent="0.3">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C147" s="15">
-        <v>99004</v>
+        <v>8</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>227</v>
+        <v>467</v>
       </c>
       <c r="F147" s="15">
-        <v>99008</v>
+        <v>62</v>
       </c>
       <c r="G147" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>466</v>
+      </c>
+      <c r="I147" s="19">
+        <v>93107</v>
       </c>
       <c r="J147" s="15" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>99663</v>
+        <v>464</v>
+      </c>
+      <c r="L147" s="19">
+        <v>93098</v>
       </c>
       <c r="M147" s="15" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:13" x14ac:dyDescent="0.3">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99004</v>
+        <v>103</v>
+      </c>
+      <c r="C148" s="19">
+        <v>93115</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>99008</v>
+        <v>479</v>
+      </c>
+      <c r="F148" s="19">
+        <v>93118</v>
       </c>
       <c r="G148" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>99459</v>
+        <v>480</v>
+      </c>
+      <c r="I148" s="19">
+        <v>93109</v>
       </c>
       <c r="J148" s="15" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>99664</v>
+        <v>483</v>
+      </c>
+      <c r="L148" s="19">
+        <v>93100</v>
       </c>
       <c r="M148" s="15" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:13" x14ac:dyDescent="0.3">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A149" s="15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99004</v>
+        <v>103</v>
+      </c>
+      <c r="C149" s="19">
+        <v>93115</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>99008</v>
+        <v>479</v>
+      </c>
+      <c r="F149" s="19">
+        <v>93118</v>
       </c>
       <c r="G149" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>99460</v>
+        <v>480</v>
+      </c>
+      <c r="I149" s="19">
+        <v>93110</v>
       </c>
       <c r="J149" s="15" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>99665</v>
+        <v>484</v>
+      </c>
+      <c r="L149" s="19">
+        <v>93101</v>
       </c>
       <c r="M149" s="15" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:13" x14ac:dyDescent="0.3">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A150" s="15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99004</v>
+        <v>103</v>
+      </c>
+      <c r="C150" s="19">
+        <v>93115</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>99008</v>
+        <v>479</v>
+      </c>
+      <c r="F150" s="19">
+        <v>93119</v>
       </c>
       <c r="G150" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>99461</v>
+        <v>481</v>
+      </c>
+      <c r="I150" s="19">
+        <v>93111</v>
       </c>
       <c r="J150" s="15" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>99666</v>
+        <v>485</v>
+      </c>
+      <c r="L150" s="19">
+        <v>93102</v>
       </c>
       <c r="M150" s="15" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:13" x14ac:dyDescent="0.3">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A151" s="15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99004</v>
+        <v>103</v>
+      </c>
+      <c r="C151" s="19">
+        <v>93115</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>99008</v>
+        <v>479</v>
+      </c>
+      <c r="F151" s="19">
+        <v>93119</v>
       </c>
       <c r="G151" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>99462</v>
+        <v>481</v>
+      </c>
+      <c r="I151" s="19">
+        <v>93112</v>
       </c>
       <c r="J151" s="15" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>99667</v>
+        <v>486</v>
+      </c>
+      <c r="L151" s="19">
+        <v>93103</v>
       </c>
       <c r="M151" s="15" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:13" x14ac:dyDescent="0.3">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A152" s="15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99004</v>
+        <v>103</v>
+      </c>
+      <c r="C152" s="19">
+        <v>93115</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>99008</v>
+        <v>479</v>
+      </c>
+      <c r="F152" s="19">
+        <v>93120</v>
       </c>
       <c r="G152" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>99463</v>
+        <v>482</v>
+      </c>
+      <c r="I152" s="19">
+        <v>93113</v>
       </c>
       <c r="J152" s="15" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>99668</v>
+        <v>487</v>
+      </c>
+      <c r="L152" s="19">
+        <v>93104</v>
       </c>
       <c r="M152" s="15" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:13" x14ac:dyDescent="0.3">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A153" s="15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99004</v>
+        <v>103</v>
+      </c>
+      <c r="C153" s="19">
+        <v>93115</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>99008</v>
+        <v>479</v>
+      </c>
+      <c r="F153" s="19">
+        <v>93120</v>
       </c>
       <c r="G153" s="15" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>99464</v>
+        <v>482</v>
+      </c>
+      <c r="I153" s="19">
+        <v>93114</v>
       </c>
       <c r="J153" s="15" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>99669</v>
+        <v>488</v>
+      </c>
+      <c r="L153" s="19">
+        <v>93105</v>
       </c>
       <c r="M153" s="15" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:13" x14ac:dyDescent="0.3">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A154" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="15">
-        <v>99004</v>
+        <v>93160</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>227</v>
+        <v>548</v>
       </c>
       <c r="F154" s="15">
-        <v>99008</v>
+        <v>93159</v>
       </c>
       <c r="G154" s="15" t="s">
-        <v>228</v>
+        <v>548</v>
       </c>
       <c r="I154" s="15">
-        <v>99416</v>
+        <v>93158</v>
       </c>
       <c r="J154" s="15" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>99670</v>
+        <v>549</v>
+      </c>
+      <c r="L154" s="15">
+        <v>93157</v>
       </c>
       <c r="M154" s="15" t="s">
-        <v>312</v>
-[...1313 lines deleted...]
-        <v>599</v>
+        <v>549</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:P199" xr:uid="{B3AA0CE9-6F07-4291-8336-F26367193324}"/>
+  <autoFilter ref="A3:P154" xr:uid="{B3AA0CE9-6F07-4291-8336-F26367193324}"/>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2860D2CE-1A97-4F82-90A5-F377F2642D01}">
   <dimension ref="A1:O196"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.6640625" style="15" customWidth="1"/>
+    <col min="1" max="1" width="15.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="23" style="15" customWidth="1"/>
-    <col min="3" max="3" width="18.6640625" style="15" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="12.88671875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="15" customWidth="1"/>
+    <col min="4" max="4" width="34.28515625" style="15" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" style="15" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7" max="7" width="29.42578125" style="15" customWidth="1"/>
+    <col min="8" max="8" width="27.42578125" style="23" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="15"/>
+    <col min="10" max="10" width="40.5703125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="19.7109375" style="23" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" style="15" customWidth="1"/>
     <col min="13" max="13" width="63" style="15" customWidth="1"/>
-    <col min="14" max="14" width="58.109375" style="15" customWidth="1"/>
-    <col min="15" max="16384" width="8.88671875" style="15"/>
+    <col min="14" max="14" width="58.140625" style="15" customWidth="1"/>
+    <col min="15" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B1" s="1" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="C2" s="44">
+        <v>501</v>
+      </c>
+      <c r="C2" s="39">
         <v>45723</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="15" t="s">
-        <v>619</v>
+        <v>563</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="15" t="s">
-        <v>620</v>
+        <v>564</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="23" t="s">
-        <v>621</v>
+        <v>565</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="23" t="s">
-        <v>623</v>
+        <v>567</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>7</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="N3" s="15" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="15">
         <v>32</v>
       </c>
       <c r="D4" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F4" s="15">
         <v>99000</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="15">
         <v>99000</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="15">
         <v>99000</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="15">
         <v>32</v>
       </c>
       <c r="D5" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F5" s="15">
         <v>99000</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="15">
         <v>99001</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="15">
         <v>99001</v>
       </c>
       <c r="M5" s="15" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="15">
         <v>32</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F6" s="15">
         <v>99000</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="15">
         <v>99002</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="15">
         <v>99002</v>
       </c>
       <c r="M6" s="15" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="15">
         <v>32</v>
       </c>
       <c r="D7" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F7" s="15">
         <v>99000</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="15">
         <v>99036</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>14</v>
       </c>
       <c r="L7" s="15">
         <v>99003</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="15">
         <v>32</v>
       </c>
       <c r="D8" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F8" s="15">
         <v>99001</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="15">
         <v>99004</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>17</v>
       </c>
       <c r="L8" s="15">
         <v>99004</v>
       </c>
       <c r="M8" s="15" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="15">
         <v>32</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F9" s="15">
         <v>99001</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="15">
         <v>99005</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="15">
         <v>99005</v>
       </c>
       <c r="M9" s="15" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15">
         <v>32</v>
       </c>
       <c r="D10" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F10" s="15">
         <v>99002</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="15">
         <v>99008</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="24">
         <v>99006</v>
       </c>
       <c r="M10" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="15">
         <v>32</v>
       </c>
       <c r="D11" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F11" s="15">
         <v>99002</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="15">
         <v>99008</v>
       </c>
       <c r="J11" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="24">
         <v>99007</v>
       </c>
       <c r="M11" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="15">
         <v>32</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F12" s="15">
         <v>99002</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="15">
         <v>99008</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="24">
         <v>99008</v>
       </c>
       <c r="M12" s="15" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="15">
         <v>32</v>
       </c>
       <c r="D13" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F13" s="15">
         <v>99000</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="15">
         <v>99009</v>
       </c>
       <c r="J13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="L13" s="15">
         <v>99009</v>
       </c>
       <c r="M13" s="15" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="15">
         <v>32</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F14" s="15">
         <v>99000</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="15">
         <v>99010</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="15">
         <v>99010</v>
       </c>
       <c r="M14" s="15" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="15">
         <v>32</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F15" s="15">
         <v>99000</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="15">
         <v>99011</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="15">
         <v>99011</v>
       </c>
       <c r="M15" s="15" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="15">
         <v>32</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F16" s="15">
         <v>99000</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="15">
         <v>99012</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>25</v>
       </c>
       <c r="L16" s="15">
         <v>99012</v>
       </c>
       <c r="M16" s="15" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="15">
         <v>32</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F17" s="15">
         <v>99000</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="15">
         <v>99013</v>
       </c>
       <c r="J17" s="15" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="15">
         <v>99013</v>
       </c>
       <c r="M17" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="15">
         <v>32</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F18" s="15">
         <v>99000</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="15">
         <v>99014</v>
       </c>
       <c r="J18" s="15" t="s">
         <v>27</v>
       </c>
       <c r="L18" s="15">
         <v>99014</v>
       </c>
       <c r="M18" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="15">
         <v>32</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F19" s="15">
         <v>99000</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="15">
         <v>99015</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>28</v>
       </c>
       <c r="L19" s="15">
         <v>99015</v>
       </c>
       <c r="M19" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="15">
         <v>32</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F20" s="15">
         <v>99000</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="15">
         <v>99016</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>29</v>
       </c>
       <c r="L20" s="15">
         <v>99016</v>
       </c>
       <c r="M20" s="15" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="15">
         <v>32</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F21" s="15">
         <v>99000</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="15">
         <v>99017</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L21" s="15">
         <v>99017</v>
       </c>
       <c r="M21" s="15" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="15">
         <v>32</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F22" s="15">
         <v>99000</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="15">
         <v>99018</v>
       </c>
       <c r="J22" s="15" t="s">
         <v>31</v>
       </c>
       <c r="L22" s="15">
         <v>99018</v>
       </c>
       <c r="M22" s="15" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="15">
         <v>32</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F23" s="15">
         <v>99000</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="15">
         <v>99019</v>
       </c>
       <c r="J23" s="15" t="s">
         <v>32</v>
       </c>
       <c r="L23" s="15">
         <v>99019</v>
       </c>
       <c r="M23" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="15">
         <v>32</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F24" s="15">
         <v>99000</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="15">
         <v>99020</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="L24" s="15">
         <v>99020</v>
       </c>
       <c r="M24" s="15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="15">
         <v>32</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F25" s="15">
         <v>99000</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="15">
         <v>99022</v>
       </c>
       <c r="J25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="15">
         <v>99022</v>
       </c>
       <c r="M25" s="15" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="15">
         <v>32</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F26" s="15">
         <v>99000</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="15">
         <v>99023</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>35</v>
       </c>
       <c r="L26" s="15">
         <v>99023</v>
       </c>
       <c r="M26" s="15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="15">
         <v>32</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F27" s="15">
         <v>99000</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="15">
         <v>99024</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>36</v>
       </c>
       <c r="L27" s="15">
         <v>99024</v>
       </c>
       <c r="M27" s="15" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="15">
         <v>32</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F28" s="15">
         <v>99000</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="15">
         <v>99625</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>37</v>
       </c>
       <c r="L28" s="15">
         <v>99025</v>
       </c>
       <c r="M28" s="15" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="15">
         <v>32</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F29" s="15">
         <v>99000</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="15">
         <v>99026</v>
       </c>
       <c r="J29" s="15" t="s">
         <v>38</v>
       </c>
       <c r="L29" s="15">
         <v>99026</v>
       </c>
       <c r="M29" s="15" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="15">
         <v>32</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F30" s="15">
         <v>99000</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="15">
         <v>99027</v>
       </c>
       <c r="J30" s="15" t="s">
         <v>39</v>
       </c>
       <c r="L30" s="15">
         <v>99027</v>
       </c>
       <c r="M30" s="15" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="15">
         <v>32</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F31" s="15">
         <v>99000</v>
       </c>
       <c r="G31" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="15">
         <v>99028</v>
       </c>
       <c r="J31" s="15" t="s">
         <v>40</v>
       </c>
       <c r="L31" s="15">
         <v>99028</v>
       </c>
       <c r="M31" s="15" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="15">
         <v>32</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F32" s="15">
         <v>99000</v>
       </c>
       <c r="G32" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="15">
         <v>99029</v>
       </c>
       <c r="J32" s="15" t="s">
         <v>41</v>
       </c>
       <c r="L32" s="15">
         <v>99029</v>
       </c>
       <c r="M32" s="15" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="15">
         <v>32</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F33" s="15">
         <v>99000</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="15">
         <v>99030</v>
       </c>
       <c r="J33" s="15" t="s">
         <v>42</v>
       </c>
       <c r="L33" s="15">
         <v>99030</v>
       </c>
       <c r="M33" s="15" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="15">
         <v>32</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F34" s="15">
         <v>99000</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="15">
         <v>99031</v>
       </c>
       <c r="J34" s="15" t="s">
         <v>43</v>
       </c>
       <c r="L34" s="15">
         <v>99031</v>
       </c>
       <c r="M34" s="15" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="15">
         <v>32</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F35" s="15">
         <v>99000</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="15">
         <v>99032</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>44</v>
       </c>
       <c r="L35" s="15">
         <v>99032</v>
       </c>
       <c r="M35" s="15" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="15">
         <v>32</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F36" s="15">
         <v>99000</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="15">
         <v>99033</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>45</v>
       </c>
       <c r="L36" s="15">
         <v>99033</v>
       </c>
       <c r="M36" s="15" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="15">
         <v>32</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F37" s="15">
         <v>99000</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="15">
         <v>99034</v>
       </c>
       <c r="J37" s="15" t="s">
         <v>46</v>
       </c>
       <c r="L37" s="15">
         <v>99034</v>
       </c>
       <c r="M37" s="15" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="15">
         <v>32</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F38" s="15">
         <v>99000</v>
       </c>
       <c r="G38" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="15">
         <v>99035</v>
       </c>
       <c r="J38" s="15" t="s">
         <v>47</v>
       </c>
       <c r="L38" s="15">
         <v>99035</v>
       </c>
       <c r="M38" s="15" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="15">
         <v>32</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F39" s="15">
         <v>99000</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="15">
         <v>99036</v>
       </c>
       <c r="J39" s="15" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="15">
         <v>99036</v>
       </c>
       <c r="M39" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="15">
         <v>32</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F40" s="15">
         <v>99000</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="15">
         <v>99037</v>
       </c>
       <c r="J40" s="15" t="s">
         <v>48</v>
       </c>
       <c r="L40" s="15">
         <v>99037</v>
       </c>
       <c r="M40" s="15" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="15">
         <v>32</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F41" s="15">
         <v>99000</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="15">
         <v>99038</v>
       </c>
       <c r="J41" s="15" t="s">
         <v>49</v>
       </c>
       <c r="L41" s="15">
         <v>99038</v>
       </c>
       <c r="M41" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="15">
         <v>32</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F42" s="15">
         <v>99000</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="15">
         <v>99039</v>
       </c>
       <c r="J42" s="15" t="s">
         <v>50</v>
       </c>
       <c r="L42" s="15">
         <v>99039</v>
       </c>
       <c r="M42" s="15" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C43" s="39">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A43" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="35"/>
+      <c r="C43" s="35">
         <v>20</v>
       </c>
-      <c r="D43" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="39"/>
+      <c r="D43" s="35" t="s">
+        <v>409</v>
+      </c>
+      <c r="E43" s="35"/>
       <c r="F43" s="19">
         <v>3018</v>
       </c>
       <c r="G43" s="15" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="I43" s="39">
+        <v>538</v>
+      </c>
+      <c r="I43" s="35">
         <v>99565</v>
       </c>
-      <c r="J43" s="39" t="s">
+      <c r="J43" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="K43" s="41"/>
-      <c r="L43" s="39">
+      <c r="K43" s="37"/>
+      <c r="L43" s="35">
         <v>99810</v>
       </c>
-      <c r="M43" s="39" t="s">
+      <c r="M43" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="N43" s="39"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="N43" s="35"/>
+      <c r="O43" s="35"/>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="15">
         <v>32</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F44" s="19">
         <v>99000</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="15">
         <v>99617</v>
       </c>
       <c r="J44" s="15" t="s">
         <v>53</v>
       </c>
       <c r="L44" s="15">
         <v>99811</v>
       </c>
       <c r="M44" s="15" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="15">
         <v>32</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F45" s="19">
         <v>99000</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="15">
         <v>99617</v>
       </c>
       <c r="J45" s="15" t="s">
         <v>53</v>
       </c>
       <c r="L45" s="15">
         <v>99812</v>
       </c>
       <c r="M45" s="15" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="15">
         <v>20</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F46" s="19">
         <v>3020</v>
       </c>
       <c r="G46" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I46" s="15">
         <v>99607</v>
       </c>
       <c r="J46" s="15" t="s">
         <v>55</v>
       </c>
       <c r="L46" s="15">
         <v>99813</v>
       </c>
       <c r="M46" s="15" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="15">
         <v>20</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F47" s="19">
         <v>93059</v>
       </c>
       <c r="G47" s="15" t="s">
-        <v>457</v>
+        <v>411</v>
       </c>
       <c r="I47" s="15">
         <v>99567</v>
       </c>
       <c r="J47" s="15" t="s">
         <v>57</v>
       </c>
       <c r="L47" s="15">
         <v>99814</v>
       </c>
       <c r="M47" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="15">
         <v>32</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F48" s="19">
         <v>99000</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="15">
         <v>99619</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>58</v>
       </c>
       <c r="L48" s="15">
         <v>99815</v>
       </c>
       <c r="M48" s="15" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="15">
         <v>20</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F49" s="19">
         <v>3020</v>
       </c>
       <c r="G49" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I49" s="15">
         <v>3028</v>
       </c>
       <c r="J49" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L49" s="15">
         <v>99816</v>
       </c>
       <c r="M49" s="15" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="15">
         <v>20</v>
       </c>
       <c r="D50" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F50" s="19">
         <v>3020</v>
       </c>
       <c r="G50" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I50" s="15">
         <v>99589</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>60</v>
       </c>
       <c r="L50" s="15">
         <v>99817</v>
       </c>
       <c r="M50" s="15" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="15">
         <v>20</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F51" s="19">
         <v>3020</v>
       </c>
       <c r="G51" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I51" s="15">
         <v>99589</v>
       </c>
       <c r="J51" s="15" t="s">
         <v>60</v>
       </c>
       <c r="L51" s="15">
         <v>99818</v>
       </c>
       <c r="M51" s="15" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="15">
         <v>20</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F52" s="19">
         <v>3020</v>
       </c>
       <c r="G52" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I52" s="15">
         <v>99591</v>
       </c>
       <c r="J52" s="15" t="s">
         <v>63</v>
       </c>
       <c r="L52" s="15">
         <v>99820</v>
       </c>
       <c r="M52" s="15" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="15">
         <v>20</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F53" s="19">
         <v>3020</v>
       </c>
       <c r="G53" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I53" s="15">
         <v>99591</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>63</v>
       </c>
       <c r="L53" s="15">
         <v>99821</v>
       </c>
       <c r="M53" s="15" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="15">
         <v>20</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F54" s="19">
         <v>93053</v>
       </c>
       <c r="G54" s="15" t="s">
-        <v>458</v>
+        <v>412</v>
       </c>
       <c r="I54" s="15">
         <v>99573</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>66</v>
       </c>
       <c r="L54" s="15">
         <v>99822</v>
       </c>
       <c r="M54" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="15">
         <v>20</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F55" s="19">
         <v>3020</v>
       </c>
       <c r="G55" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I55" s="15">
         <v>99585</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>67</v>
       </c>
       <c r="L55" s="15">
         <v>99823</v>
       </c>
       <c r="M55" s="15" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="15">
         <v>20</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F56" s="19">
         <v>3020</v>
       </c>
       <c r="G56" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I56" s="15">
         <v>99585</v>
       </c>
       <c r="J56" s="15" t="s">
         <v>67</v>
       </c>
       <c r="L56" s="15">
         <v>99824</v>
       </c>
       <c r="M56" s="15" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="15">
         <v>20</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F57" s="19">
         <v>3020</v>
       </c>
       <c r="G57" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I57" s="15">
         <v>3028</v>
       </c>
       <c r="J57" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L57" s="15">
         <v>99825</v>
       </c>
       <c r="M57" s="15" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="15">
         <v>20</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F58" s="19">
         <v>3025</v>
       </c>
       <c r="G58" s="15" t="s">
-        <v>586</v>
+        <v>536</v>
       </c>
       <c r="I58" s="15">
         <v>3033</v>
       </c>
       <c r="J58" s="15" t="s">
-        <v>585</v>
+        <v>535</v>
       </c>
       <c r="L58" s="15">
         <v>99829</v>
       </c>
       <c r="M58" s="15" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="15">
         <v>20</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F59" s="19">
         <v>3020</v>
       </c>
       <c r="G59" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I59" s="15">
         <v>99607</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>55</v>
       </c>
       <c r="L59" s="15">
         <v>99830</v>
       </c>
       <c r="M59" s="15" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="15">
         <v>20</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F60" s="19">
         <v>93057</v>
       </c>
       <c r="G60" s="15" t="s">
-        <v>460</v>
+        <v>414</v>
       </c>
       <c r="I60" s="19">
         <v>93066</v>
       </c>
       <c r="J60" s="15" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
       <c r="L60" s="15">
         <v>99831</v>
       </c>
       <c r="M60" s="15" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="15">
         <v>20</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F61" s="19">
         <v>3020</v>
       </c>
       <c r="G61" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I61" s="15">
         <v>99585</v>
       </c>
       <c r="J61" s="15" t="s">
         <v>67</v>
       </c>
       <c r="L61" s="15">
         <v>99832</v>
       </c>
       <c r="M61" s="15" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="15">
         <v>20</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F62" s="19">
         <v>3020</v>
       </c>
       <c r="G62" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I62" s="15">
         <v>99587</v>
       </c>
       <c r="J62" s="15" t="s">
-        <v>541</v>
+        <v>492</v>
       </c>
       <c r="L62" s="15">
         <v>99833</v>
       </c>
       <c r="M62" s="15" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C63" s="15">
         <v>20</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F63" s="19">
         <v>3020</v>
       </c>
       <c r="G63" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I63" s="15">
         <v>99589</v>
       </c>
       <c r="J63" s="15" t="s">
         <v>60</v>
       </c>
       <c r="L63" s="15">
         <v>99834</v>
       </c>
       <c r="M63" s="15" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="15">
         <v>20</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F64" s="19">
         <v>3020</v>
       </c>
       <c r="G64" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I64" s="15">
         <v>99591</v>
       </c>
       <c r="J64" s="15" t="s">
         <v>63</v>
       </c>
       <c r="L64" s="15">
         <v>99835</v>
       </c>
       <c r="M64" s="15" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="15">
         <v>20</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F65" s="19">
         <v>3020</v>
       </c>
       <c r="G65" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I65" s="15">
         <v>3028</v>
       </c>
       <c r="J65" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L65" s="15">
         <v>99836</v>
       </c>
       <c r="M65" s="15" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="66" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="15">
         <v>20</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F66" s="19">
         <v>3020</v>
       </c>
       <c r="G66" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I66" s="15">
         <v>3028</v>
       </c>
       <c r="J66" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L66" s="15">
         <v>99837</v>
       </c>
       <c r="M66" s="15" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C67" s="39">
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="35"/>
+      <c r="C67" s="35">
         <v>20</v>
       </c>
-      <c r="D67" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="39"/>
+      <c r="D67" s="35" t="s">
+        <v>409</v>
+      </c>
+      <c r="E67" s="35"/>
       <c r="F67" s="19">
         <v>3018</v>
       </c>
       <c r="G67" s="15" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="I67" s="39">
+        <v>538</v>
+      </c>
+      <c r="I67" s="35">
         <v>99597</v>
       </c>
-      <c r="J67" s="39" t="s">
+      <c r="J67" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="K67" s="41"/>
-      <c r="L67" s="39">
+      <c r="K67" s="37"/>
+      <c r="L67" s="35">
         <v>99838</v>
       </c>
-      <c r="M67" s="39" t="s">
+      <c r="M67" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="N67" s="39"/>
-[...7 lines deleted...]
-      <c r="C68" s="39">
+      <c r="N67" s="35"/>
+      <c r="O67" s="35"/>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="35"/>
+      <c r="C68" s="35">
         <v>20</v>
       </c>
-      <c r="D68" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="39"/>
+      <c r="D68" s="35" t="s">
+        <v>409</v>
+      </c>
+      <c r="E68" s="35"/>
       <c r="F68" s="19">
         <v>3018</v>
       </c>
       <c r="G68" s="15" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="I68" s="40">
+        <v>538</v>
+      </c>
+      <c r="I68" s="36">
         <v>93067</v>
       </c>
-      <c r="J68" s="39" t="s">
-[...3 lines deleted...]
-      <c r="L68" s="39">
+      <c r="J68" s="35" t="s">
+        <v>416</v>
+      </c>
+      <c r="K68" s="37"/>
+      <c r="L68" s="35">
         <v>99839</v>
       </c>
-      <c r="M68" s="39" t="s">
+      <c r="M68" s="35" t="s">
         <v>80</v>
       </c>
-      <c r="N68" s="39"/>
-[...7 lines deleted...]
-      <c r="C69" s="39">
+      <c r="N68" s="35"/>
+      <c r="O68" s="35"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="35"/>
+      <c r="C69" s="35">
         <v>20</v>
       </c>
-      <c r="D69" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="39"/>
+      <c r="D69" s="35" t="s">
+        <v>409</v>
+      </c>
+      <c r="E69" s="35"/>
       <c r="F69" s="19">
         <v>3018</v>
       </c>
       <c r="G69" s="15" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="I69" s="40">
+        <v>538</v>
+      </c>
+      <c r="I69" s="36">
         <v>93067</v>
       </c>
-      <c r="J69" s="39" t="s">
-[...3 lines deleted...]
-      <c r="L69" s="39">
+      <c r="J69" s="35" t="s">
+        <v>416</v>
+      </c>
+      <c r="K69" s="37"/>
+      <c r="L69" s="35">
         <v>99840</v>
       </c>
-      <c r="M69" s="39" t="s">
+      <c r="M69" s="35" t="s">
         <v>81</v>
       </c>
-      <c r="N69" s="39"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="N69" s="35"/>
+      <c r="O69" s="35"/>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="15">
         <v>20</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F70" s="19">
         <v>93059</v>
       </c>
       <c r="G70" s="15" t="s">
-        <v>457</v>
+        <v>411</v>
       </c>
       <c r="I70" s="15">
         <v>99603</v>
       </c>
       <c r="J70" s="15" t="s">
         <v>82</v>
       </c>
       <c r="L70" s="15">
         <v>99841</v>
       </c>
       <c r="M70" s="15" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="15">
         <v>20</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F71" s="19">
         <v>93059</v>
       </c>
       <c r="G71" s="15" t="s">
-        <v>457</v>
+        <v>411</v>
       </c>
       <c r="I71" s="15">
         <v>99605</v>
       </c>
       <c r="J71" s="15" t="s">
         <v>83</v>
       </c>
       <c r="L71" s="15">
         <v>99842</v>
       </c>
       <c r="M71" s="15" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="72" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="15">
         <v>32</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F72" s="19">
         <v>99000</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="15">
         <v>99623</v>
       </c>
       <c r="J72" s="15" t="s">
         <v>84</v>
       </c>
       <c r="L72" s="15">
         <v>99843</v>
       </c>
       <c r="M72" s="15" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="73" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="15">
         <v>32</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F73" s="19">
         <v>99000</v>
       </c>
       <c r="G73" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="15">
         <v>99623</v>
       </c>
       <c r="J73" s="15" t="s">
         <v>84</v>
       </c>
       <c r="L73" s="15">
         <v>99844</v>
       </c>
       <c r="M73" s="15" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="15">
         <v>32</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F74" s="19">
         <v>99000</v>
       </c>
       <c r="G74" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="15">
         <v>99623</v>
       </c>
       <c r="J74" s="15" t="s">
         <v>84</v>
       </c>
       <c r="L74" s="15">
         <v>99845</v>
       </c>
       <c r="M74" s="15" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A75" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C75" s="15">
         <v>32</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F75" s="19">
         <v>99002</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I75" s="15">
         <v>99008</v>
       </c>
       <c r="J75" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L75" s="24">
         <v>99846</v>
       </c>
       <c r="M75" s="15" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A76" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="15">
         <v>32</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F76" s="19">
         <v>99000</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="15">
         <v>99621</v>
       </c>
       <c r="J76" s="15" t="s">
         <v>88</v>
       </c>
       <c r="L76" s="15">
         <v>99847</v>
       </c>
       <c r="M76" s="15" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A77" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="15">
         <v>32</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F77" s="19">
         <v>99000</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="15">
         <v>99621</v>
       </c>
       <c r="J77" s="15" t="s">
         <v>88</v>
       </c>
       <c r="L77" s="15">
         <v>99848</v>
       </c>
       <c r="M77" s="15" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="78" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A78" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="15">
         <v>32</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F78" s="19">
         <v>99000</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="15">
         <v>99621</v>
       </c>
       <c r="J78" s="15" t="s">
         <v>88</v>
       </c>
       <c r="L78" s="15">
         <v>99849</v>
       </c>
       <c r="M78" s="15" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="79" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A79" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="15">
         <v>32</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F79" s="19">
         <v>99000</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="15">
         <v>99621</v>
       </c>
       <c r="J79" s="15" t="s">
         <v>88</v>
       </c>
       <c r="L79" s="15">
         <v>99850</v>
       </c>
       <c r="M79" s="15" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="80" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A80" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="15">
         <v>20</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F80" s="19">
         <v>3020</v>
       </c>
       <c r="G80" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I80" s="15">
         <v>99607</v>
       </c>
       <c r="J80" s="15" t="s">
         <v>55</v>
       </c>
       <c r="L80" s="15">
         <v>99851</v>
       </c>
       <c r="M80" s="15" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="15">
         <v>32</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F81" s="19">
         <v>99000</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="15">
         <v>99619</v>
       </c>
       <c r="J81" s="15" t="s">
         <v>58</v>
       </c>
       <c r="L81" s="15">
         <v>99852</v>
       </c>
       <c r="M81" s="15" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="82" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="15">
         <v>32</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F82" s="19">
         <v>99000</v>
       </c>
       <c r="G82" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="15">
         <v>99619</v>
       </c>
       <c r="J82" s="15" t="s">
         <v>58</v>
       </c>
       <c r="L82" s="15">
         <v>99853</v>
       </c>
       <c r="M82" s="15" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="15">
         <v>32</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F83" s="19">
         <v>99000</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="15">
         <v>99619</v>
       </c>
       <c r="J83" s="15" t="s">
         <v>58</v>
       </c>
       <c r="L83" s="15">
         <v>99854</v>
       </c>
       <c r="M83" s="15" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="15">
         <v>32</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F84" s="19">
         <v>99000</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="15">
         <v>99619</v>
       </c>
       <c r="J84" s="15" t="s">
         <v>58</v>
       </c>
       <c r="L84" s="15">
         <v>99855</v>
       </c>
       <c r="M84" s="15" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="15">
         <v>32</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F85" s="19">
         <v>99000</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="15">
         <v>99623</v>
       </c>
       <c r="J85" s="15" t="s">
         <v>84</v>
       </c>
       <c r="L85" s="15">
         <v>99856</v>
       </c>
       <c r="M85" s="15" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="15">
         <v>32</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F86" s="19">
         <v>99000</v>
       </c>
       <c r="G86" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="15">
         <v>99623</v>
       </c>
       <c r="J86" s="15" t="s">
         <v>84</v>
       </c>
       <c r="L86" s="15">
         <v>99857</v>
       </c>
       <c r="M86" s="15" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="15">
         <v>32</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F87" s="19">
         <v>99000</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="15">
         <v>99625</v>
       </c>
       <c r="J87" s="15" t="s">
         <v>37</v>
       </c>
       <c r="L87" s="15">
         <v>99858</v>
       </c>
       <c r="M87" s="15" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C88" s="15">
         <v>32</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F88" s="19">
         <v>99000</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="15">
         <v>99625</v>
       </c>
       <c r="J88" s="15" t="s">
         <v>37</v>
       </c>
       <c r="L88" s="15">
         <v>99859</v>
       </c>
       <c r="M88" s="15" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C89" s="15">
         <v>32</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F89" s="19">
         <v>99000</v>
       </c>
       <c r="G89" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="15">
         <v>99625</v>
       </c>
       <c r="J89" s="15" t="s">
         <v>37</v>
       </c>
       <c r="L89" s="15">
         <v>99860</v>
       </c>
       <c r="M89" s="15" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C90" s="15">
         <v>32</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F90" s="19">
         <v>99000</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="15">
         <v>99625</v>
       </c>
       <c r="J90" s="15" t="s">
         <v>37</v>
       </c>
       <c r="L90" s="15">
         <v>99861</v>
       </c>
       <c r="M90" s="15" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="15">
         <v>20</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F91" s="19">
         <v>3020</v>
       </c>
       <c r="G91" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I91" s="15">
         <v>3028</v>
       </c>
       <c r="J91" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L91" s="15">
         <v>99863</v>
       </c>
       <c r="M91" s="15" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="15">
         <v>20</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F92" s="19">
         <v>3020</v>
       </c>
       <c r="G92" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I92" s="15">
         <v>3028</v>
       </c>
       <c r="J92" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L92" s="15">
         <v>99864</v>
       </c>
       <c r="M92" s="15" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="15">
         <v>20</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F93" s="19">
         <v>93057</v>
       </c>
       <c r="G93" s="15" t="s">
-        <v>460</v>
+        <v>414</v>
       </c>
       <c r="I93" s="19">
         <v>93066</v>
       </c>
       <c r="J93" s="15" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
       <c r="L93" s="15">
         <v>99865</v>
       </c>
       <c r="M93" s="15" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="15">
         <v>20</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F94" s="19">
         <v>3019</v>
       </c>
       <c r="G94" s="15" t="s">
-        <v>456</v>
+        <v>410</v>
       </c>
       <c r="I94" s="15">
         <v>3027</v>
       </c>
       <c r="J94" s="15" t="s">
         <v>51</v>
       </c>
       <c r="L94" s="15">
         <v>99908</v>
       </c>
       <c r="M94" s="15" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="15">
         <v>32</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F95" s="19">
         <v>99002</v>
       </c>
       <c r="G95" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I95" s="15">
         <v>99008</v>
       </c>
       <c r="J95" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L95" s="24">
         <v>99946</v>
       </c>
       <c r="M95" s="15" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C96" s="15">
         <v>32</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F96" s="19">
         <v>99000</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="15">
         <v>99036</v>
       </c>
       <c r="J96" s="15" t="s">
         <v>14</v>
       </c>
       <c r="L96" s="15">
         <v>99953</v>
       </c>
       <c r="M96" s="15" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="15">
         <v>32</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F97" s="19">
         <v>3041</v>
       </c>
       <c r="G97" s="15" t="s">
-        <v>582</v>
+        <v>532</v>
       </c>
       <c r="I97" s="15">
         <v>3044</v>
       </c>
       <c r="J97" s="15" t="s">
-        <v>582</v>
+        <v>532</v>
       </c>
       <c r="L97" s="15">
         <v>99955</v>
       </c>
       <c r="M97" s="15" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="15">
         <v>32</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F98" s="19">
         <v>99000</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="15">
         <v>99678</v>
       </c>
       <c r="J98" s="15" t="s">
         <v>110</v>
       </c>
       <c r="L98" s="15">
         <v>99956</v>
       </c>
       <c r="M98" s="15" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C99" s="15">
         <v>32</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F99" s="19">
         <v>99000</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="15">
         <v>99678</v>
       </c>
       <c r="J99" s="15" t="s">
         <v>110</v>
       </c>
       <c r="L99" s="15">
         <v>99957</v>
       </c>
       <c r="M99" s="15" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="15">
         <v>32</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F100" s="19">
         <v>99000</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="15">
         <v>99678</v>
       </c>
       <c r="J100" s="15" t="s">
         <v>110</v>
       </c>
       <c r="L100" s="15">
         <v>99958</v>
       </c>
       <c r="M100" s="15" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="15">
         <v>32</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F101" s="19">
         <v>99000</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="15">
         <v>99680</v>
       </c>
       <c r="J101" s="15" t="s">
         <v>113</v>
       </c>
       <c r="L101" s="15">
         <v>99959</v>
       </c>
       <c r="M101" s="15" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="15">
         <v>32</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F102" s="19">
         <v>99000</v>
       </c>
       <c r="G102" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="15">
         <v>99679</v>
       </c>
       <c r="J102" s="15" t="s">
         <v>114</v>
       </c>
       <c r="L102" s="15">
         <v>99960</v>
       </c>
       <c r="M102" s="15" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="15">
         <v>32</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F103" s="19">
         <v>99001</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I103" s="15">
         <v>99676</v>
       </c>
       <c r="J103" s="15" t="s">
         <v>115</v>
       </c>
       <c r="L103" s="15">
         <v>99961</v>
       </c>
       <c r="M103" s="15" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="15">
         <v>32</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F104" s="19">
         <v>99000</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="15">
         <v>99036</v>
       </c>
       <c r="J104" s="15" t="s">
         <v>14</v>
       </c>
       <c r="L104" s="15">
         <v>99962</v>
       </c>
       <c r="M104" s="15" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="15">
         <v>20</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F105" s="19">
         <v>93059</v>
       </c>
       <c r="G105" s="15" t="s">
-        <v>457</v>
+        <v>411</v>
       </c>
       <c r="I105" s="15">
         <v>99677</v>
       </c>
       <c r="J105" s="15" t="s">
         <v>107</v>
       </c>
       <c r="L105" s="15">
         <v>99963</v>
       </c>
       <c r="M105" s="15" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="15">
         <v>20</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F106" s="19">
         <v>3018</v>
       </c>
       <c r="G106" s="15" t="s">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="I106" s="19">
         <v>93068</v>
       </c>
       <c r="J106" s="15" t="s">
-        <v>464</v>
+        <v>418</v>
       </c>
       <c r="L106" s="15">
         <v>99967</v>
       </c>
       <c r="M106" s="15" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="15">
         <v>20</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F107" s="19">
         <v>3239</v>
       </c>
       <c r="G107" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I107" s="19">
         <v>3205</v>
       </c>
       <c r="J107" s="15" t="s">
         <v>71</v>
       </c>
       <c r="L107" s="15">
         <v>99969</v>
       </c>
       <c r="M107" s="15" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="15">
         <v>20</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F108" s="19">
         <v>3239</v>
       </c>
       <c r="G108" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I108" s="19">
         <v>3205</v>
       </c>
       <c r="J108" s="15" t="s">
         <v>71</v>
       </c>
       <c r="L108" s="15">
         <v>99970</v>
       </c>
       <c r="M108" s="15" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="15">
         <v>20</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F109" s="19">
         <v>3239</v>
       </c>
       <c r="G109" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I109" s="19">
         <v>3207</v>
       </c>
       <c r="J109" s="15" t="s">
         <v>72</v>
       </c>
       <c r="L109" s="15">
         <v>99971</v>
       </c>
       <c r="M109" s="15" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C110" s="15">
         <v>20</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F110" s="19">
         <v>3239</v>
       </c>
       <c r="G110" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I110" s="19">
         <v>3207</v>
       </c>
       <c r="J110" s="15" t="s">
         <v>72</v>
       </c>
       <c r="L110" s="15">
         <v>99972</v>
       </c>
       <c r="M110" s="15" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C111" s="15">
         <v>32</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F111" s="19">
         <v>99000</v>
       </c>
       <c r="G111" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="19">
         <v>99013</v>
       </c>
       <c r="J111" s="15" t="s">
         <v>26</v>
       </c>
       <c r="L111" s="15">
         <v>99973</v>
       </c>
       <c r="M111" s="15" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:13" x14ac:dyDescent="0.3">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C112" s="15">
         <v>20</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F112" s="19">
         <v>3239</v>
       </c>
       <c r="G112" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I112" s="19">
         <v>93062</v>
       </c>
       <c r="J112" s="15" t="s">
-        <v>466</v>
+        <v>420</v>
       </c>
       <c r="L112" s="15">
         <v>99974</v>
       </c>
       <c r="M112" s="15" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:15" x14ac:dyDescent="0.3">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="15">
         <v>32</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F113" s="19">
         <v>99000</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="19">
         <v>99683</v>
       </c>
       <c r="J113" s="26" t="s">
-        <v>360</v>
+        <v>315</v>
       </c>
       <c r="L113" s="15">
         <v>99975</v>
       </c>
       <c r="M113" s="15" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:15" x14ac:dyDescent="0.3">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="15">
         <v>32</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F114" s="19">
         <v>99000</v>
       </c>
       <c r="G114" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="19">
         <v>99683</v>
       </c>
       <c r="J114" s="26" t="s">
-        <v>360</v>
+        <v>315</v>
       </c>
       <c r="L114" s="15">
         <v>99976</v>
       </c>
       <c r="M114" s="15" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:15" x14ac:dyDescent="0.3">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C115" s="15">
         <v>20</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F115" s="19">
         <v>3023</v>
       </c>
       <c r="G115" s="15" t="s">
-        <v>589</v>
+        <v>539</v>
       </c>
       <c r="I115" s="19">
         <v>3031</v>
       </c>
       <c r="J115" s="15" t="s">
-        <v>590</v>
+        <v>540</v>
       </c>
       <c r="L115" s="15">
         <v>99977</v>
       </c>
       <c r="M115" s="15" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:15" x14ac:dyDescent="0.3">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C116" s="15">
         <v>20</v>
       </c>
       <c r="D116" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F116" s="19">
         <v>93053</v>
       </c>
       <c r="G116" s="15" t="s">
-        <v>458</v>
+        <v>412</v>
       </c>
       <c r="I116" s="15">
         <v>99573</v>
       </c>
       <c r="J116" s="15" t="s">
         <v>66</v>
       </c>
       <c r="L116" s="15">
         <v>99979</v>
       </c>
       <c r="M116" s="15" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:15" x14ac:dyDescent="0.3">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="15">
         <v>32</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F117" s="19">
         <v>99000</v>
       </c>
       <c r="G117" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="27">
         <v>93003</v>
       </c>
       <c r="J117" s="15" t="s">
-        <v>387</v>
+        <v>341</v>
       </c>
       <c r="L117" s="15">
         <v>93005</v>
       </c>
       <c r="M117" s="15" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:15" x14ac:dyDescent="0.3">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="15">
         <v>32</v>
       </c>
       <c r="D118" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F118" s="19">
         <v>99000</v>
       </c>
       <c r="G118" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="15">
         <v>99036</v>
       </c>
       <c r="J118" s="15" t="s">
         <v>14</v>
       </c>
       <c r="L118" s="15">
         <v>93008</v>
       </c>
       <c r="M118" s="15" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:15" x14ac:dyDescent="0.3">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="15">
         <v>33</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>592</v>
+        <v>542</v>
       </c>
       <c r="F119" s="19">
         <v>243</v>
       </c>
       <c r="G119" s="15" t="s">
-        <v>592</v>
+        <v>542</v>
       </c>
       <c r="I119" s="15">
         <v>93161</v>
       </c>
       <c r="J119" s="15" t="s">
-        <v>385</v>
+        <v>339</v>
       </c>
       <c r="L119" s="15">
         <v>93009</v>
       </c>
       <c r="M119" s="15" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:15" x14ac:dyDescent="0.3">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C120" s="15">
         <v>93002</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F120" s="19">
         <v>93002</v>
       </c>
       <c r="G120" s="15" t="s">
-        <v>399</v>
+        <v>353</v>
       </c>
       <c r="I120" s="15">
         <v>93008</v>
       </c>
       <c r="J120" s="15" t="s">
-        <v>413</v>
+        <v>367</v>
       </c>
       <c r="L120" s="15">
         <v>93019</v>
       </c>
       <c r="M120" s="15" t="s">
-        <v>412</v>
+        <v>366</v>
       </c>
       <c r="O120" s="29"/>
     </row>
-    <row r="121" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C121" s="15">
         <v>93002</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F121" s="19">
         <v>93002</v>
       </c>
       <c r="G121" s="15" t="s">
-        <v>399</v>
+        <v>353</v>
       </c>
       <c r="I121" s="15">
         <v>93008</v>
       </c>
       <c r="J121" s="15" t="s">
-        <v>413</v>
+        <v>367</v>
       </c>
       <c r="L121" s="15">
         <v>93020</v>
       </c>
       <c r="M121" s="15" t="s">
-        <v>400</v>
+        <v>354</v>
       </c>
       <c r="O121" s="29"/>
     </row>
-    <row r="122" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="15">
         <v>93002</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F122" s="19">
         <v>93002</v>
       </c>
       <c r="G122" s="15" t="s">
-        <v>399</v>
+        <v>353</v>
       </c>
       <c r="I122" s="15">
         <v>93008</v>
       </c>
       <c r="J122" s="15" t="s">
-        <v>413</v>
+        <v>367</v>
       </c>
       <c r="L122" s="15">
         <v>93021</v>
       </c>
       <c r="M122" s="15" t="s">
-        <v>401</v>
+        <v>355</v>
       </c>
       <c r="O122" s="29"/>
     </row>
-    <row r="123" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="15">
         <v>93002</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F123" s="19">
         <v>93003</v>
       </c>
       <c r="G123" s="15" t="s">
-        <v>430</v>
+        <v>384</v>
       </c>
       <c r="I123" s="15">
         <v>93009</v>
       </c>
       <c r="J123" s="15" t="s">
-        <v>430</v>
+        <v>384</v>
       </c>
       <c r="L123" s="15">
         <v>93022</v>
       </c>
       <c r="M123" s="15" t="s">
-        <v>430</v>
+        <v>384</v>
       </c>
       <c r="O123" s="29"/>
     </row>
-    <row r="124" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C124" s="15">
         <v>93002</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F124" s="19">
         <v>93004</v>
       </c>
       <c r="G124" s="15" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="I124" s="15">
         <v>93010</v>
       </c>
       <c r="J124" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="L124" s="15">
         <v>93023</v>
       </c>
       <c r="M124" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="O124" s="29"/>
     </row>
-    <row r="125" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A125" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C125" s="15">
         <v>93002</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F125" s="19">
         <v>93004</v>
       </c>
       <c r="G125" s="15" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="I125" s="15">
         <v>93010</v>
       </c>
       <c r="J125" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="L125" s="15">
         <v>93024</v>
       </c>
       <c r="M125" s="15" t="s">
-        <v>404</v>
+        <v>358</v>
       </c>
       <c r="O125" s="29"/>
     </row>
-    <row r="126" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A126" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="15">
         <v>93002</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F126" s="19">
         <v>93004</v>
       </c>
       <c r="G126" s="15" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="I126" s="15">
         <v>93010</v>
       </c>
       <c r="J126" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="L126" s="15">
         <v>93025</v>
       </c>
       <c r="M126" s="15" t="s">
-        <v>405</v>
+        <v>359</v>
       </c>
       <c r="O126" s="29"/>
     </row>
-    <row r="127" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A127" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="15">
         <v>93002</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F127" s="19">
         <v>93004</v>
       </c>
       <c r="G127" s="15" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="I127" s="15">
         <v>93010</v>
       </c>
       <c r="J127" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="L127" s="15">
         <v>93026</v>
       </c>
       <c r="M127" s="15" t="s">
-        <v>406</v>
+        <v>360</v>
       </c>
       <c r="O127" s="29"/>
     </row>
-    <row r="128" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A128" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="15">
         <v>93002</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F128" s="19">
         <v>93004</v>
       </c>
       <c r="G128" s="15" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="I128" s="15">
         <v>93010</v>
       </c>
       <c r="J128" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="L128" s="15">
         <v>93027</v>
       </c>
       <c r="M128" s="15" t="s">
-        <v>407</v>
+        <v>361</v>
       </c>
       <c r="O128" s="29"/>
     </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A129" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="15">
         <v>93002</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F129" s="19">
         <v>93004</v>
       </c>
       <c r="G129" s="15" t="s">
-        <v>402</v>
+        <v>356</v>
       </c>
       <c r="I129" s="15">
         <v>93010</v>
       </c>
       <c r="J129" s="15" t="s">
-        <v>403</v>
+        <v>357</v>
       </c>
       <c r="L129" s="15">
         <v>93028</v>
       </c>
       <c r="M129" s="15" t="s">
-        <v>408</v>
+        <v>362</v>
       </c>
       <c r="O129" s="29"/>
     </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A130" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="15">
         <v>93002</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F130" s="19">
         <v>93005</v>
       </c>
       <c r="G130" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I130" s="15">
         <v>93011</v>
       </c>
       <c r="J130" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L130" s="15">
         <v>93029</v>
       </c>
       <c r="M130" s="15" t="s">
-        <v>411</v>
+        <v>365</v>
       </c>
       <c r="O130" s="29"/>
     </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A131" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="15">
         <v>93002</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F131" s="19">
         <v>93005</v>
       </c>
       <c r="G131" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I131" s="15">
         <v>93011</v>
       </c>
       <c r="J131" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L131" s="15">
         <v>93030</v>
       </c>
       <c r="M131" s="15" t="s">
-        <v>414</v>
+        <v>368</v>
       </c>
       <c r="O131" s="29"/>
     </row>
-    <row r="132" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A132" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C132" s="15">
         <v>93002</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F132" s="19">
         <v>93005</v>
       </c>
       <c r="G132" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I132" s="15">
         <v>93011</v>
       </c>
       <c r="J132" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L132" s="15">
         <v>93031</v>
       </c>
       <c r="M132" s="15" t="s">
-        <v>435</v>
+        <v>389</v>
       </c>
       <c r="O132" s="29"/>
     </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A133" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C133" s="15">
         <v>93002</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F133" s="19">
         <v>93005</v>
       </c>
       <c r="G133" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I133" s="15">
         <v>93011</v>
       </c>
       <c r="J133" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L133" s="15">
         <v>93032</v>
       </c>
       <c r="M133" s="15" t="s">
-        <v>432</v>
+        <v>386</v>
       </c>
       <c r="O133" s="29"/>
     </row>
-    <row r="134" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A134" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="15">
         <v>93002</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F134" s="19">
         <v>93005</v>
       </c>
       <c r="G134" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I134" s="15">
         <v>93011</v>
       </c>
       <c r="J134" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L134" s="15">
         <v>93033</v>
       </c>
       <c r="M134" s="15" t="s">
-        <v>415</v>
+        <v>369</v>
       </c>
       <c r="O134" s="29"/>
     </row>
-    <row r="135" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A135" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="15">
         <v>93002</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F135" s="19">
         <v>93005</v>
       </c>
       <c r="G135" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I135" s="15">
         <v>93011</v>
       </c>
       <c r="J135" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L135" s="15">
         <v>93034</v>
       </c>
       <c r="M135" s="15" t="s">
-        <v>416</v>
+        <v>370</v>
       </c>
       <c r="O135" s="29"/>
     </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="15">
         <v>93002</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F136" s="19">
         <v>93005</v>
       </c>
       <c r="G136" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I136" s="15">
         <v>93011</v>
       </c>
       <c r="J136" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L136" s="15">
         <v>93035</v>
       </c>
       <c r="M136" s="15" t="s">
-        <v>417</v>
+        <v>371</v>
       </c>
       <c r="O136" s="29"/>
     </row>
-    <row r="137" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="15">
         <v>93002</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F137" s="19">
         <v>93005</v>
       </c>
       <c r="G137" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I137" s="15">
         <v>93011</v>
       </c>
       <c r="J137" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L137" s="15">
         <v>93036</v>
       </c>
       <c r="M137" s="15" t="s">
-        <v>418</v>
+        <v>372</v>
       </c>
       <c r="O137" s="29"/>
     </row>
-    <row r="138" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="15">
         <v>93002</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F138" s="19">
         <v>93005</v>
       </c>
       <c r="G138" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I138" s="15">
         <v>93011</v>
       </c>
       <c r="J138" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L138" s="15">
         <v>93037</v>
       </c>
       <c r="M138" s="15" t="s">
-        <v>419</v>
+        <v>373</v>
       </c>
       <c r="O138" s="29"/>
     </row>
-    <row r="139" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="15">
         <v>93002</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F139" s="19">
         <v>93005</v>
       </c>
       <c r="G139" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I139" s="15">
         <v>93011</v>
       </c>
       <c r="J139" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L139" s="15">
         <v>93038</v>
       </c>
       <c r="M139" s="15" t="s">
-        <v>420</v>
+        <v>374</v>
       </c>
       <c r="O139" s="29"/>
     </row>
-    <row r="140" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="15">
         <v>93002</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F140" s="19">
         <v>93005</v>
       </c>
       <c r="G140" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I140" s="15">
         <v>93011</v>
       </c>
       <c r="J140" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L140" s="15">
         <v>93040</v>
       </c>
       <c r="M140" s="15" t="s">
-        <v>421</v>
+        <v>375</v>
       </c>
       <c r="O140" s="29"/>
     </row>
-    <row r="141" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A141" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="15">
         <v>93002</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F141" s="19">
         <v>93005</v>
       </c>
       <c r="G141" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I141" s="15">
         <v>93011</v>
       </c>
       <c r="J141" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L141" s="15">
         <v>93041</v>
       </c>
       <c r="M141" s="15" t="s">
-        <v>422</v>
+        <v>376</v>
       </c>
       <c r="O141" s="29"/>
     </row>
-    <row r="142" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A142" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="15">
         <v>93002</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F142" s="19">
         <v>93005</v>
       </c>
       <c r="G142" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I142" s="15">
         <v>93011</v>
       </c>
       <c r="J142" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L142" s="15">
         <v>93042</v>
       </c>
       <c r="M142" s="15" t="s">
-        <v>423</v>
+        <v>377</v>
       </c>
       <c r="O142" s="29"/>
     </row>
-    <row r="143" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A143" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="15">
         <v>93002</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F143" s="19">
         <v>93005</v>
       </c>
       <c r="G143" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I143" s="15">
         <v>93011</v>
       </c>
       <c r="J143" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L143" s="15">
         <v>93043</v>
       </c>
       <c r="M143" s="15" t="s">
-        <v>424</v>
+        <v>378</v>
       </c>
       <c r="O143" s="29"/>
     </row>
-    <row r="144" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A144" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="15">
         <v>93002</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>398</v>
+        <v>352</v>
       </c>
       <c r="F144" s="19">
         <v>93005</v>
       </c>
       <c r="G144" s="15" t="s">
-        <v>409</v>
+        <v>363</v>
       </c>
       <c r="I144" s="15">
         <v>93011</v>
       </c>
       <c r="J144" s="15" t="s">
-        <v>410</v>
+        <v>364</v>
       </c>
       <c r="L144" s="15">
         <v>93044</v>
       </c>
       <c r="M144" s="15" t="s">
-        <v>425</v>
+        <v>379</v>
       </c>
       <c r="O144" s="29"/>
     </row>
-    <row r="145" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A145" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="15">
         <v>32</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F145" s="19">
         <v>99002</v>
       </c>
       <c r="G145" s="15" t="s">
         <v>19</v>
       </c>
       <c r="I145" s="15">
         <v>99008</v>
       </c>
       <c r="J145" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L145" s="30">
         <v>93074</v>
       </c>
       <c r="M145" s="15" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:15" x14ac:dyDescent="0.3">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A146" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="15">
         <v>20</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F146" s="19">
         <v>3025</v>
       </c>
       <c r="G146" s="15" t="s">
-        <v>586</v>
+        <v>536</v>
       </c>
       <c r="I146" s="15">
         <v>3033</v>
       </c>
       <c r="J146" s="15" t="s">
-        <v>585</v>
+        <v>535</v>
       </c>
       <c r="L146" s="30">
         <v>93075</v>
       </c>
       <c r="M146" s="15" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:15" x14ac:dyDescent="0.3">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A147" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C147" s="15">
         <v>20</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F147" s="19">
         <v>3025</v>
       </c>
       <c r="G147" s="15" t="s">
-        <v>586</v>
+        <v>536</v>
       </c>
       <c r="I147" s="15">
         <v>3033</v>
       </c>
       <c r="J147" s="15" t="s">
-        <v>585</v>
+        <v>535</v>
       </c>
       <c r="L147" s="30">
         <v>93076</v>
       </c>
       <c r="M147" s="15" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:15" x14ac:dyDescent="0.3">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A148" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="15">
         <v>20</v>
       </c>
       <c r="D148" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F148" s="19">
         <v>3025</v>
       </c>
       <c r="G148" s="15" t="s">
-        <v>586</v>
+        <v>536</v>
       </c>
       <c r="I148" s="15">
         <v>3033</v>
       </c>
       <c r="J148" s="15" t="s">
-        <v>585</v>
+        <v>535</v>
       </c>
       <c r="L148" s="30">
         <v>93077</v>
       </c>
       <c r="M148" s="15" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:15" x14ac:dyDescent="0.3">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A149" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="15">
         <v>20</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E149" s="24"/>
       <c r="F149" s="19">
         <v>93053</v>
       </c>
       <c r="G149" s="15" t="s">
-        <v>458</v>
+        <v>412</v>
       </c>
       <c r="I149" s="15">
         <v>99573</v>
       </c>
       <c r="J149" s="15" t="s">
         <v>66</v>
       </c>
       <c r="L149" s="30">
         <v>93078</v>
       </c>
       <c r="M149" s="15" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:15" x14ac:dyDescent="0.3">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A150" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="15">
         <v>20</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E150" s="24"/>
       <c r="F150" s="19">
         <v>93053</v>
       </c>
       <c r="G150" s="15" t="s">
-        <v>458</v>
+        <v>412</v>
       </c>
       <c r="I150" s="15">
         <v>99573</v>
       </c>
       <c r="J150" s="15" t="s">
         <v>66</v>
       </c>
       <c r="L150" s="30">
         <v>93079</v>
       </c>
       <c r="M150" s="15" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:15" x14ac:dyDescent="0.3">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A151" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C151" s="15">
         <v>20</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F151" s="19">
         <v>3020</v>
       </c>
       <c r="G151" s="15" t="s">
-        <v>583</v>
+        <v>533</v>
       </c>
       <c r="I151" s="15">
         <v>3028</v>
       </c>
       <c r="J151" s="15" t="s">
-        <v>584</v>
+        <v>534</v>
       </c>
       <c r="L151" s="30">
         <v>93080</v>
       </c>
       <c r="M151" s="15" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:15" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A152" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="15">
         <v>20</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E152" s="24"/>
       <c r="F152" s="19">
         <v>3239</v>
       </c>
       <c r="G152" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I152" s="15">
         <v>3205</v>
       </c>
       <c r="J152" s="15" t="s">
         <v>71</v>
       </c>
       <c r="L152" s="30">
         <v>93081</v>
       </c>
       <c r="M152" s="15" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:15" x14ac:dyDescent="0.3">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A153" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="15">
         <v>20</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E153" s="24"/>
       <c r="F153" s="19">
         <v>3239</v>
       </c>
       <c r="G153" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I153" s="19">
         <v>93062</v>
       </c>
       <c r="J153" s="15" t="s">
-        <v>466</v>
+        <v>420</v>
       </c>
       <c r="L153" s="30">
         <v>93082</v>
       </c>
       <c r="M153" s="15" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:15" x14ac:dyDescent="0.3">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A154" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="15">
         <v>20</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E154" s="24"/>
       <c r="F154" s="19">
         <v>3239</v>
       </c>
       <c r="G154" s="15" t="s">
-        <v>459</v>
+        <v>413</v>
       </c>
       <c r="I154" s="19">
         <v>93063</v>
       </c>
       <c r="J154" s="15" t="s">
-        <v>476</v>
+        <v>430</v>
       </c>
       <c r="L154" s="30">
         <v>93083</v>
       </c>
       <c r="M154" s="15" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:15" x14ac:dyDescent="0.3">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A155" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C155" s="15">
         <v>20</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F155" s="19">
         <v>3018</v>
       </c>
       <c r="G155" s="15" t="s">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="I155" s="19">
         <v>93064</v>
       </c>
       <c r="J155" s="15" t="s">
-        <v>477</v>
+        <v>431</v>
       </c>
       <c r="L155" s="30">
         <v>93084</v>
       </c>
       <c r="M155" s="15" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:15" s="39" customFormat="1" x14ac:dyDescent="0.3">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B156" s="15"/>
       <c r="C156" s="15">
         <v>20</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E156" s="15"/>
       <c r="F156" s="19">
         <v>3018</v>
       </c>
       <c r="G156" s="15" t="s">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="H156" s="23"/>
       <c r="I156" s="19">
         <v>93065</v>
       </c>
       <c r="J156" s="15" t="s">
-        <v>478</v>
+        <v>432</v>
       </c>
       <c r="K156" s="23"/>
       <c r="L156" s="30">
         <v>93085</v>
       </c>
       <c r="M156" s="15" t="s">
-        <v>478</v>
+        <v>432</v>
       </c>
       <c r="N156" s="15"/>
       <c r="O156" s="15"/>
     </row>
-    <row r="157" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A157" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="15">
         <v>20</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E157" s="24"/>
       <c r="F157" s="19">
         <v>93057</v>
       </c>
       <c r="G157" s="15" t="s">
-        <v>460</v>
+        <v>414</v>
       </c>
       <c r="I157" s="19">
         <v>93066</v>
       </c>
       <c r="J157" s="15" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
       <c r="L157" s="30">
         <v>93086</v>
       </c>
       <c r="M157" s="15" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:15" x14ac:dyDescent="0.3">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A158" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="15">
         <v>20</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E158" s="24"/>
       <c r="F158" s="19">
         <v>93057</v>
       </c>
       <c r="G158" s="15" t="s">
-        <v>460</v>
+        <v>414</v>
       </c>
       <c r="I158" s="19">
         <v>93066</v>
       </c>
       <c r="J158" s="15" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
       <c r="L158" s="30">
         <v>93087</v>
       </c>
       <c r="M158" s="15" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:15" x14ac:dyDescent="0.3">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A159" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="15">
         <v>20</v>
       </c>
       <c r="D159" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F159" s="19">
         <v>3018</v>
       </c>
       <c r="G159" s="15" t="s">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="I159" s="19">
         <v>93067</v>
       </c>
       <c r="J159" s="15" t="s">
-        <v>462</v>
+        <v>416</v>
       </c>
       <c r="L159" s="30">
         <v>93088</v>
       </c>
       <c r="M159" s="15" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:15" x14ac:dyDescent="0.3">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A160" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="15">
         <v>20</v>
       </c>
       <c r="D160" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F160" s="19">
         <v>3018</v>
       </c>
       <c r="G160" s="15" t="s">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="I160" s="19">
         <v>93068</v>
       </c>
       <c r="J160" s="15" t="s">
-        <v>464</v>
+        <v>418</v>
       </c>
       <c r="L160" s="30">
         <v>93089</v>
       </c>
       <c r="M160" s="15" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:14" x14ac:dyDescent="0.3">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A161" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="15">
         <v>20</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F161" s="19">
         <v>3023</v>
       </c>
       <c r="G161" s="15" t="s">
-        <v>589</v>
+        <v>539</v>
       </c>
       <c r="I161" s="15">
         <v>3031</v>
       </c>
       <c r="J161" s="15" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="K161" s="36"/>
+        <v>540</v>
+      </c>
+      <c r="K161" s="34"/>
       <c r="L161" s="30">
         <v>93090</v>
       </c>
       <c r="M161" s="15" t="s">
-        <v>551</v>
+        <v>502</v>
       </c>
       <c r="N161" s="19"/>
     </row>
-    <row r="162" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A162" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C162" s="15">
         <v>20</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F162" s="19">
         <v>3023</v>
       </c>
       <c r="G162" s="15" t="s">
-        <v>589</v>
+        <v>539</v>
       </c>
       <c r="I162" s="15">
         <v>3031</v>
       </c>
       <c r="J162" s="15" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="K162" s="36"/>
+        <v>540</v>
+      </c>
+      <c r="K162" s="34"/>
       <c r="L162" s="30">
         <v>93091</v>
       </c>
       <c r="M162" s="15" t="s">
-        <v>552</v>
+        <v>503</v>
       </c>
       <c r="N162" s="19"/>
     </row>
-    <row r="163" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A163" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="15">
         <v>20</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E163" s="24"/>
       <c r="F163" s="19">
         <v>93059</v>
       </c>
       <c r="G163" s="15" t="s">
-        <v>457</v>
+        <v>411</v>
       </c>
       <c r="I163" s="19">
         <v>93070</v>
       </c>
       <c r="J163" s="15" t="s">
-        <v>482</v>
+        <v>436</v>
       </c>
       <c r="L163" s="30">
         <v>93092</v>
       </c>
       <c r="M163" s="15" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:14" x14ac:dyDescent="0.3">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A164" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="15">
         <v>20</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E164" s="24"/>
       <c r="F164" s="19">
         <v>93060</v>
       </c>
       <c r="G164" s="15" t="s">
-        <v>483</v>
+        <v>437</v>
       </c>
       <c r="I164" s="19">
         <v>93071</v>
       </c>
       <c r="J164" s="15" t="s">
-        <v>484</v>
+        <v>438</v>
       </c>
       <c r="L164" s="30">
         <v>93093</v>
       </c>
       <c r="M164" s="15" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:14" x14ac:dyDescent="0.3">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A165" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C165" s="15">
         <v>20</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E165" s="24"/>
       <c r="F165" s="19">
         <v>93060</v>
       </c>
       <c r="G165" s="15" t="s">
-        <v>483</v>
+        <v>437</v>
       </c>
       <c r="I165" s="19">
         <v>93072</v>
       </c>
       <c r="J165" s="15" t="s">
-        <v>485</v>
+        <v>439</v>
       </c>
       <c r="L165" s="30">
         <v>93094</v>
       </c>
       <c r="M165" s="15" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:14" x14ac:dyDescent="0.3">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A166" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="15">
         <v>20</v>
       </c>
       <c r="D166" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="E166" s="24"/>
       <c r="F166" s="19">
         <v>93060</v>
       </c>
       <c r="G166" s="15" t="s">
-        <v>483</v>
+        <v>437</v>
       </c>
       <c r="I166" s="19">
         <v>93072</v>
       </c>
       <c r="J166" s="15" t="s">
-        <v>485</v>
+        <v>439</v>
       </c>
       <c r="L166" s="30">
         <v>93095</v>
       </c>
       <c r="M166" s="15" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:14" x14ac:dyDescent="0.3">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A167" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="15">
         <v>20</v>
       </c>
       <c r="D167" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F167" s="19">
         <v>3018</v>
       </c>
       <c r="G167" s="15" t="s">
-        <v>588</v>
+        <v>538</v>
       </c>
       <c r="I167" s="19">
         <v>93073</v>
       </c>
       <c r="J167" s="15" t="s">
-        <v>487</v>
+        <v>441</v>
       </c>
       <c r="L167" s="30">
         <v>93096</v>
       </c>
       <c r="M167" s="15" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:14" x14ac:dyDescent="0.3">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
       <c r="C168" s="15">
         <v>32</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F168" s="19">
         <v>99000</v>
       </c>
       <c r="G168" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="19">
         <v>93121</v>
       </c>
       <c r="J168" s="15" t="s">
-        <v>511</v>
+        <v>465</v>
       </c>
       <c r="L168" s="19">
         <v>93097</v>
       </c>
       <c r="M168" s="15" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:14" x14ac:dyDescent="0.3">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A169" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="15">
         <v>32</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F169" s="15">
         <v>99000</v>
       </c>
       <c r="G169" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="15">
         <v>93127</v>
       </c>
       <c r="J169" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="L169" s="15">
         <v>93131</v>
       </c>
       <c r="M169" s="15" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:14" x14ac:dyDescent="0.3">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A170" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C170" s="15">
         <v>32</v>
       </c>
       <c r="D170" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F170" s="15">
         <v>99000</v>
       </c>
       <c r="G170" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="15">
         <v>93128</v>
       </c>
       <c r="J170" s="15" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="L170" s="15">
         <v>93132</v>
       </c>
       <c r="M170" s="15" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:14" x14ac:dyDescent="0.3">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A171" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="15">
         <v>32</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F171" s="15">
         <v>99000</v>
       </c>
       <c r="G171" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="15">
         <v>93128</v>
       </c>
       <c r="J171" s="15" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="L171" s="15">
         <v>93133</v>
       </c>
       <c r="M171" s="15" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:14" x14ac:dyDescent="0.3">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A172" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="15">
         <v>32</v>
       </c>
       <c r="D172" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F172" s="15">
         <v>99000</v>
       </c>
       <c r="G172" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="15">
         <v>93128</v>
       </c>
       <c r="J172" s="15" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="L172" s="15">
         <v>93134</v>
       </c>
       <c r="M172" s="15" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:14" x14ac:dyDescent="0.3">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A173" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="15">
         <v>32</v>
       </c>
       <c r="D173" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F173" s="15">
         <v>99000</v>
       </c>
       <c r="G173" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="15">
         <v>93128</v>
       </c>
       <c r="J173" s="15" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="L173" s="15">
         <v>93135</v>
       </c>
       <c r="M173" s="15" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:14" x14ac:dyDescent="0.3">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A174" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C174" s="15">
         <v>32</v>
       </c>
       <c r="D174" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F174" s="15">
         <v>99000</v>
       </c>
       <c r="G174" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="15">
         <v>93129</v>
       </c>
       <c r="J174" s="15" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="L174" s="15">
         <v>93136</v>
       </c>
       <c r="M174" s="15" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:14" x14ac:dyDescent="0.3">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A175" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C175" s="15">
         <v>32</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F175" s="15">
         <v>99000</v>
       </c>
       <c r="G175" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="15">
         <v>93129</v>
       </c>
       <c r="J175" s="15" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="L175" s="15">
         <v>93137</v>
       </c>
       <c r="M175" s="15" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:14" x14ac:dyDescent="0.3">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A176" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C176" s="15">
         <v>32</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F176" s="15">
         <v>99000</v>
       </c>
       <c r="G176" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="15">
         <v>93129</v>
       </c>
       <c r="J176" s="15" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="L176" s="15">
         <v>93138</v>
       </c>
       <c r="M176" s="15" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:15" x14ac:dyDescent="0.3">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A177" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C177" s="15">
         <v>32</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F177" s="15">
         <v>99000</v>
       </c>
       <c r="G177" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="15">
         <v>93129</v>
       </c>
       <c r="J177" s="15" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="L177" s="15">
         <v>93139</v>
       </c>
       <c r="M177" s="15" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:15" x14ac:dyDescent="0.3">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A178" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="15">
         <v>32</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F178" s="15">
         <v>99000</v>
       </c>
       <c r="G178" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="15">
         <v>93129</v>
       </c>
       <c r="J178" s="15" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="L178" s="15">
         <v>93140</v>
       </c>
       <c r="M178" s="15" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:15" x14ac:dyDescent="0.3">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A179" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="15">
         <v>32</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F179" s="15">
         <v>99000</v>
       </c>
       <c r="G179" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="15">
         <v>93129</v>
       </c>
       <c r="J179" s="15" t="s">
-        <v>558</v>
+        <v>509</v>
       </c>
       <c r="L179" s="15">
         <v>93141</v>
       </c>
       <c r="M179" s="15" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:15" x14ac:dyDescent="0.3">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A180" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C180" s="15">
         <v>32</v>
       </c>
       <c r="D180" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F180" s="15">
         <v>99000</v>
       </c>
       <c r="G180" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="15">
         <v>93127</v>
       </c>
       <c r="J180" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="L180" s="15">
         <v>93142</v>
       </c>
       <c r="M180" s="15" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:15" x14ac:dyDescent="0.3">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A181" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C181" s="15">
         <v>20</v>
       </c>
       <c r="D181" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F181" s="19">
         <v>3023</v>
       </c>
       <c r="G181" s="15" t="s">
-        <v>589</v>
+        <v>539</v>
       </c>
       <c r="I181" s="15">
         <v>3031</v>
       </c>
       <c r="J181" s="15" t="s">
-        <v>590</v>
+        <v>540</v>
       </c>
       <c r="L181" s="15">
         <v>93143</v>
       </c>
       <c r="M181" s="15" t="s">
-        <v>565</v>
+        <v>516</v>
       </c>
       <c r="N181" s="19"/>
     </row>
-    <row r="182" spans="1:15" s="39" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:15" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B182" s="15"/>
       <c r="C182" s="15">
         <v>32</v>
       </c>
       <c r="D182" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="E182" s="15"/>
       <c r="F182" s="15">
         <v>99000</v>
       </c>
       <c r="G182" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H182" s="23"/>
       <c r="I182" s="15">
         <v>93127</v>
       </c>
       <c r="J182" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="K182" s="23"/>
       <c r="L182" s="15">
         <v>93145</v>
       </c>
       <c r="M182" s="15" t="s">
-        <v>566</v>
+        <v>517</v>
       </c>
       <c r="N182" s="15"/>
       <c r="O182" s="15"/>
     </row>
-    <row r="183" spans="1:15" s="39" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:15" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B183" s="15"/>
       <c r="C183" s="15">
         <v>32</v>
       </c>
       <c r="D183" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="E183" s="15"/>
       <c r="F183" s="15">
         <v>99000</v>
       </c>
       <c r="G183" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H183" s="23"/>
       <c r="I183" s="15">
         <v>93127</v>
       </c>
       <c r="J183" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="K183" s="23"/>
       <c r="L183" s="15">
         <v>93146</v>
       </c>
       <c r="M183" s="15" t="s">
-        <v>567</v>
+        <v>518</v>
       </c>
       <c r="N183" s="15"/>
       <c r="O183" s="15"/>
     </row>
-    <row r="184" spans="1:15" s="39" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:15" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B184" s="15"/>
       <c r="C184" s="15">
         <v>32</v>
       </c>
       <c r="D184" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="E184" s="15"/>
       <c r="F184" s="15">
         <v>99000</v>
       </c>
       <c r="G184" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H184" s="23"/>
       <c r="I184" s="15">
         <v>93127</v>
       </c>
       <c r="J184" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="K184" s="23"/>
       <c r="L184" s="15">
         <v>93147</v>
       </c>
       <c r="M184" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="N184" s="15"/>
       <c r="O184" s="15"/>
     </row>
-    <row r="185" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A185" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="15">
         <v>32</v>
       </c>
       <c r="D185" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F185" s="15">
         <v>99000</v>
       </c>
       <c r="G185" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="15">
         <v>93127</v>
       </c>
       <c r="J185" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="L185" s="15">
         <v>93148</v>
       </c>
       <c r="M185" s="15" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:15" x14ac:dyDescent="0.3">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A186" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C186" s="15">
         <v>32</v>
       </c>
       <c r="D186" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F186" s="15">
         <v>99000</v>
       </c>
       <c r="G186" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="15">
         <v>93127</v>
       </c>
       <c r="J186" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="L186" s="15">
         <v>93149</v>
       </c>
       <c r="M186" s="15" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:15" x14ac:dyDescent="0.3">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A187" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="15">
         <v>32</v>
       </c>
       <c r="D187" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F187" s="15">
         <v>99000</v>
       </c>
       <c r="G187" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="15">
         <v>93127</v>
       </c>
       <c r="J187" s="15" t="s">
-        <v>553</v>
+        <v>504</v>
       </c>
       <c r="L187" s="15">
         <v>93150</v>
       </c>
       <c r="M187" s="15" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:15" x14ac:dyDescent="0.3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A188" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="15">
         <v>32</v>
       </c>
       <c r="D188" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F188" s="15">
         <v>99000</v>
       </c>
       <c r="G188" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="15">
         <v>93128</v>
       </c>
       <c r="J188" s="15" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="L188" s="15">
         <v>93151</v>
       </c>
       <c r="M188" s="15" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:15" x14ac:dyDescent="0.3">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A189" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="15">
         <v>32</v>
       </c>
       <c r="D189" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F189" s="15">
         <v>99000</v>
       </c>
       <c r="G189" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="15">
         <v>96156</v>
       </c>
       <c r="J189" s="15" t="s">
-        <v>593</v>
+        <v>543</v>
       </c>
       <c r="L189" s="15">
         <v>93152</v>
       </c>
       <c r="M189" s="15" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:15" x14ac:dyDescent="0.3">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A190" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="15">
         <v>32</v>
       </c>
       <c r="D190" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F190" s="15">
         <v>99000</v>
       </c>
       <c r="G190" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="15">
         <v>96156</v>
       </c>
       <c r="J190" s="15" t="s">
-        <v>593</v>
+        <v>543</v>
       </c>
       <c r="L190" s="15">
         <v>93153</v>
       </c>
       <c r="M190" s="15" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:15" x14ac:dyDescent="0.3">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A191" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="15">
         <v>32</v>
       </c>
       <c r="D191" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F191" s="15">
         <v>99000</v>
       </c>
       <c r="G191" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="15">
         <v>96156</v>
       </c>
       <c r="J191" s="15" t="s">
-        <v>593</v>
+        <v>543</v>
       </c>
       <c r="L191" s="15">
         <v>93154</v>
       </c>
       <c r="M191" s="15" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:15" x14ac:dyDescent="0.3">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A192" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="15">
         <v>32</v>
       </c>
       <c r="D192" s="15" t="s">
-        <v>581</v>
+        <v>531</v>
       </c>
       <c r="F192" s="15">
         <v>99000</v>
       </c>
       <c r="G192" s="15" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="15">
         <v>96156</v>
       </c>
       <c r="J192" s="15" t="s">
-        <v>593</v>
+        <v>543</v>
       </c>
       <c r="L192" s="15">
         <v>93155</v>
       </c>
       <c r="M192" s="15" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:13" x14ac:dyDescent="0.3">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A193" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C193" s="15">
         <v>20</v>
       </c>
       <c r="D193" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F193" s="15">
         <v>93173</v>
       </c>
       <c r="G193" s="15" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="I193" s="15">
         <v>93172</v>
       </c>
       <c r="J193" s="15" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="L193" s="15">
         <v>93169</v>
       </c>
       <c r="M193" s="15" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:13" x14ac:dyDescent="0.3">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="C194" s="15">
         <v>20</v>
       </c>
       <c r="D194" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F194" s="15">
         <v>93173</v>
       </c>
       <c r="G194" s="15" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="I194" s="15">
         <v>93172</v>
       </c>
       <c r="J194" s="15" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="L194" s="15">
         <v>93170</v>
       </c>
       <c r="M194" s="15" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:13" x14ac:dyDescent="0.3">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" x14ac:dyDescent="0.25">
       <c r="C195" s="15">
         <v>20</v>
       </c>
       <c r="D195" s="15" t="s">
-        <v>455</v>
+        <v>409</v>
       </c>
       <c r="F195" s="15">
         <v>93173</v>
       </c>
       <c r="G195" s="15" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="I195" s="15">
         <v>93172</v>
       </c>
       <c r="J195" s="15" t="s">
-        <v>613</v>
+        <v>558</v>
       </c>
       <c r="L195" s="15">
         <v>93171</v>
       </c>
       <c r="M195" s="15" t="s">
-        <v>616</v>
-[...6 lines deleted...]
-      <c r="C196" s="39">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" s="35">
         <v>32</v>
       </c>
-      <c r="D196" s="39" t="s">
-[...2 lines deleted...]
-      <c r="F196" s="39">
+      <c r="D196" s="35" t="s">
+        <v>531</v>
+      </c>
+      <c r="F196" s="35">
         <v>99000</v>
       </c>
-      <c r="G196" s="39" t="s">
+      <c r="G196" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="H196" s="41"/>
-      <c r="I196" s="39">
+      <c r="H196" s="37"/>
+      <c r="I196" s="35">
         <v>99031</v>
       </c>
-      <c r="J196" s="39" t="s">
+      <c r="J196" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="K196" s="41"/>
-      <c r="L196" s="39">
+      <c r="K196" s="37"/>
+      <c r="L196" s="35">
         <v>93174</v>
       </c>
-      <c r="M196" s="39" t="s">
-        <v>624</v>
+      <c r="M196" s="35" t="s">
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A3:O116" xr:uid="{2860D2CE-1A97-4F82-90A5-F377F2642D01}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:O116">
     <sortCondition ref="L4:L116"/>
   </sortState>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -15441,85 +14021,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DE9D14D-C02B-44DB-9C6F-FCDEFB7AF279}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84282F67-DB33-43AF-A4F8-E3AE50769841}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4126F2D1-9A06-4A90-881A-11BA3ADC4933}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84282F67-DB33-43AF-A4F8-E3AE50769841}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DE9D14D-C02B-44DB-9C6F-FCDEFB7AF279}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>