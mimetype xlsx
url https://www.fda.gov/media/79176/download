--- v0 (2026-02-07)
+++ v1 (2026-07-02)
@@ -1,111 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/alan_dudley_fda_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/aja_preston_fda_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C4786C06-B24C-4F86-8667-48B617BB1888}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{3DACE394-3FC0-4430-A62D-91DF469D64EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3A59E6B5-FDCA-4E99-BBA8-2C1ED36A391D}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
+    <sheet name="Sheet3" sheetId="3" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...16 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
+    <customWorkbookView name="SJeffrey - Personal View" guid="{3971D8DE-B455-43ED-8318-AE81AE2815D5}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1148" windowHeight="688" activeSheetId="1"/>
+    <customWorkbookView name="jgotthar - Personal View" guid="{20C95CAC-4EF0-4A30-9834-36E969576B8F}" mergeInterval="0" personalView="1" maximized="1" windowWidth="998" windowHeight="518" activeSheetId="1"/>
+    <customWorkbookView name="margaret oeller - Personal View" guid="{351E525A-6814-4E49-9FE8-38790B13F4FC}" mergeInterval="0" personalView="1" xWindow="31" yWindow="21" windowWidth="942" windowHeight="542" activeSheetId="1" showComments="commIndAndComment"/>
+    <customWorkbookView name="moeller - Personal View" guid="{29137F8B-6840-422D-8E11-E3E8FE435D22}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1009" windowHeight="558" activeSheetId="1" showComments="commIndAndComment"/>
     <customWorkbookView name="Jeffrey, Stuart - Personal View" guid="{BC6ADB57-4F04-4078-83FA-85DAC9830890}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1280" windowHeight="798" activeSheetId="1"/>
-    <customWorkbookView name="moeller - Personal View" guid="{29137F8B-6840-422D-8E11-E3E8FE435D22}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1009" windowHeight="558" activeSheetId="1" showComments="commIndAndComment"/>
-[...2 lines deleted...]
-    <customWorkbookView name="SJeffrey - Personal View" guid="{3971D8DE-B455-43ED-8318-AE81AE2815D5}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1148" windowHeight="688" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1356" uniqueCount="672">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="893" uniqueCount="429">
   <si>
     <t>Dosage Form</t>
   </si>
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Intended Use</t>
   </si>
   <si>
     <t>Designation</t>
   </si>
   <si>
     <t>Modified</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Catfish</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">For the control of mortality in catfish due to enteric septicemia of catfish associated with </t>
     </r>
@@ -572,98 +549,86 @@
   <si>
     <t>Freshwater reared finfish</t>
   </si>
   <si>
     <t>Deep Scleral Lamellar Cyclosporine Implant</t>
   </si>
   <si>
     <t>Horses</t>
   </si>
   <si>
     <t>For the management of severe equine recurrent uveitis (ERU) that is refractive to standard treatment and in the absence of blindness, cataract, glaucoma, or active inflammation in the affected eye or eyes</t>
   </si>
   <si>
     <t>Finfish</t>
   </si>
   <si>
     <t>For the euthanasia of finfish not intended for food</t>
   </si>
   <si>
     <t>Salmonids</t>
   </si>
   <si>
     <t>For palliation of clinical signs associated with transitional cell carcinoma (TCC) of the bladder in dogs</t>
   </si>
   <si>
-    <t>Status</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Freshwater-reared coolwater finfish </t>
   </si>
   <si>
     <t>To sedate all freshwater-reared coolwater finfish to handleable condition</t>
   </si>
   <si>
     <t>To lightly sedate all freshwater-reared coolwater finfish for transport purposes</t>
   </si>
   <si>
     <t>Freshwater-reared salmonid finfish</t>
   </si>
   <si>
     <t>To sedate all freshwater-reared salmonid finfish to handleable condition</t>
   </si>
   <si>
     <t>To lightly sedate all freshwater-reared salmonid finfish for transport purposes</t>
   </si>
   <si>
     <t>Freshwater-reared warmwater finfish, except freshwater-reared channel catfish</t>
   </si>
   <si>
     <t>To sedate all freshwater-reared warmwater finfish, except freshwater-reared channel catfish, to handleable condition</t>
   </si>
   <si>
     <t>To lightly sedate all freshwater-reared warmwater finfish, except freshwater-reared channel catfish, for transport purposes</t>
   </si>
   <si>
     <t>Saltwater-reared salmonid finfish</t>
   </si>
   <si>
     <t>To sedate all saltwater-reared salmonid finfish to handleable condition</t>
   </si>
   <si>
     <t>To lightly sedate all saltwater-reared salmonid finfish for transport purposes</t>
   </si>
   <si>
-    <t>Designation terminated at sponsor's request 12/30/08</t>
-[...4 lines deleted...]
-  <si>
     <t>Implantation</t>
   </si>
   <si>
     <t>For the local treatment of equine sarcoids up to 3 cm in diameter, excluding lesions that are flat, or those that are located within 1.5 cm of a vital anatomical structure, such as the eye, urethra, or rectum</t>
   </si>
   <si>
     <t>Immersion</t>
   </si>
   <si>
     <t>For anesthesia of freshwater-reared finfish</t>
   </si>
   <si>
     <t>For sedation during transport of freshwater-reared finfish</t>
   </si>
   <si>
     <t>For use as a short-term sedative for the purposes of handling freshwater-reared finfish</t>
   </si>
   <si>
     <t>For sedation to handleable condition for all saltwater-reared salmonids</t>
   </si>
   <si>
     <t>For sedation during transport of all saltwater-reared salmonids</t>
   </si>
   <si>
     <t>Freshwater-reared channel catfish</t>
@@ -671,218 +636,100 @@
   <si>
     <t>To lightly sedate all freshwater-reared channel catfish for transport purposes</t>
   </si>
   <si>
     <t>To sedate all freshwater-reared channel catfish to handleable condition</t>
   </si>
   <si>
     <t>Freshwater-reared coolwater finfish</t>
   </si>
   <si>
     <t>Freshwater-reared warmwater finfish</t>
   </si>
   <si>
     <t>Honey bees</t>
   </si>
   <si>
     <t>For the control of mortality associated with Israeli Acute Paralysis Virus (IAPV) in honey bees</t>
   </si>
   <si>
     <t>For control of mortality in freshwater-reared salmonids due to saprolegniasis associated with fungi in the family Saprolegniaceae</t>
   </si>
   <si>
     <t>Freshwater-reared warmwater finfish, except catfish</t>
   </si>
   <si>
-    <t>Designation terminated at sponsor's request 05/28/2010</t>
-[...1 lines deleted...]
-  <si>
     <t>Channel catfish eggs</t>
   </si>
   <si>
     <t xml:space="preserve">For the control of mortality in channel catfish eggs due to saprolegniasis associated with fungi of the family Saprolegniaceae                                   </t>
   </si>
   <si>
     <t>Non-lactating goats</t>
   </si>
   <si>
-    <t>Designation terminated at sponsor's request 10/28/2008</t>
-[...1 lines deleted...]
-  <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Honey Bees</t>
   </si>
   <si>
     <t>For the control of American Foulbrood (Paenibacillus larvae) in honey bees</t>
   </si>
   <si>
-    <t>INAD</t>
-[...22 lines deleted...]
-  <si>
     <t>For the treatment of primary malignant brain tumors in dogs</t>
   </si>
   <si>
-    <t>I-011839</t>
-[...1 lines deleted...]
-  <si>
     <t>Pheasants</t>
-  </si>
-[...7 lines deleted...]
-    <t>I-008519</t>
   </si>
   <si>
     <t xml:space="preserve">Masitinib
 KINAVET CA-1         </t>
   </si>
   <si>
-    <t>Designation terminated 2/17/2011</t>
-[...13 lines deleted...]
-  <si>
     <t>Saltwater-reared Atlantic salmon</t>
   </si>
   <si>
-    <t>I-010981</t>
-[...7 lines deleted...]
-  <si>
     <t>Ivermectin</t>
   </si>
   <si>
     <t>Beef cattle</t>
   </si>
   <si>
-    <t>I-011368</t>
-[...1 lines deleted...]
-  <si>
     <t>Alpha-neurotoxoid PANAVIRA</t>
   </si>
   <si>
-    <t>I-012035</t>
-[...17 lines deleted...]
-  <si>
     <t>Luteinizing Hormone-Releasing Hormone analog (LHRHa)</t>
   </si>
   <si>
     <t>Female channel catfish</t>
-  </si>
-[...25 lines deleted...]
-Princeton, NJ 08540</t>
   </si>
   <si>
     <t>Tylvalosin
 AIVLOSIN</t>
   </si>
   <si>
-    <t>I-012063</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Florfenicol
 AQUAFLOR          </t>
   </si>
   <si>
     <t>Moxidectin
 CYDECTIN</t>
   </si>
   <si>
     <t>Florfenicol
 AQUAFLOR</t>
   </si>
   <si>
     <t>Hydrogen peroxide
 35% PEROX-AID</t>
   </si>
   <si>
     <t>Progesterone
 EAZI-BREED CIDR Sheep Insert</t>
   </si>
   <si>
     <t>Calcein
 SE-MARK</t>
   </si>
   <si>
     <t>17α-methyl testosterone
@@ -935,3302 +782,2501 @@
   <si>
     <t xml:space="preserve">Oxytetracycline HCL
 TERRAMYCIN 343 </t>
   </si>
   <si>
     <t>Oxytetracycline HCL
 TERRAMYCIN 343</t>
   </si>
   <si>
     <t>Trilostane
 VETORYL</t>
   </si>
   <si>
     <t>Ondansetron
 VML-028</t>
   </si>
   <si>
     <t>Formalin
 PARASITE-S</t>
   </si>
   <si>
     <t>Tricaine methanesulfonate
 TRICAINE-S</t>
   </si>
   <si>
-    <t>I-011956
-[...32 lines deleted...]
-  <si>
     <t>Doxorubicin
 DOXOPHOS VET</t>
   </si>
   <si>
-    <t>I-011910</t>
-[...1 lines deleted...]
-  <si>
     <t>For the treatment of lymphoma in dogs</t>
   </si>
   <si>
     <t>Monepantel
 ZOLVIX</t>
   </si>
   <si>
-    <t>I-011746</t>
-[...4 lines deleted...]
-  <si>
     <t>Gonadotropin Releasing Factor Analog-Diphtheria Toxoid conjugate
 IMPROVEST</t>
   </si>
   <si>
-    <t>I-010479</t>
-[...1 lines deleted...]
-  <si>
     <t>Swine
 (Boars)</t>
   </si>
   <si>
     <t>For the immunological castration and reduction of male aggressive and sexual behavior in cull adult breeding boars intended for slaughter</t>
-  </si>
-[...1 lines deleted...]
-    <t>Designation terminated at sponsor's request 8/9/2012</t>
   </si>
   <si>
     <t>Imidacloprid/
 Moxidectin
 ADVANTAGE MULTI for Cats</t>
   </si>
   <si>
-    <t>I-011733</t>
-[...1 lines deleted...]
-  <si>
     <t>Topical</t>
   </si>
   <si>
     <t>Ferrets</t>
-  </si>
-[...1 lines deleted...]
-    <t>I-011785</t>
   </si>
   <si>
     <t>For the prevention of diabetic cataracts in dogs with diabetes mellitus</t>
   </si>
   <si>
     <t>2-MS
 KINOSTAT</t>
   </si>
   <si>
     <t>Lasalocid sodium
 AVATEC</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">For the control of coccidiosis associated with </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Eimeria</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> spp. In pheasants </t>
     </r>
   </si>
   <si>
     <t>Decoquinate/
 Levamisole
 OROGIN</t>
   </si>
   <si>
-    <t>Hybrid Catfish Company
-[...3 lines deleted...]
-  <si>
     <t>Catfish pituitary</t>
   </si>
   <si>
     <t xml:space="preserve">For use as a spawning aid for female channel catfish </t>
   </si>
   <si>
-    <t>I-012117</t>
-[...34 lines deleted...]
-  <si>
     <t>For the control of residual or recurrent clinical signs due to inflammation associated with Equine Protozoal Myeloencephalitis (EPM) following anti-protozoal therapy</t>
   </si>
   <si>
-    <t>I-011444
-[...6 lines deleted...]
-  <si>
     <t>Replication competent amphotropic murine leukemia virus with a cytosine deaminase gene (TOCA 511) and oral flucytosine (5-FC)</t>
-  </si>
-[...29 lines deleted...]
-    <t>Designation terminated at sponsor's request 7/25/2013</t>
   </si>
   <si>
     <t>Oxytetracycline HCl
 PENNOX 343</t>
   </si>
   <si>
     <t>RC-2B
 (geroxane)</t>
   </si>
   <si>
-    <t>I-012235</t>
-[...4 lines deleted...]
-  <si>
     <t>Ornamental finfish</t>
   </si>
   <si>
     <t>Freshwater-reared salmonid fry and fingerlings</t>
   </si>
   <si>
     <t>Fry and fingerling freshwater-reared nonsalmonid finfish, excluding ornamental finfish</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>For the treatment of nonresectable Grade II and III mast cell tumors in dogs that have not received previous therapy except corticosteroids</t>
   </si>
   <si>
-    <t>I-012091
-[...1 lines deleted...]
-I-011468</t>
+    <t>Intravaginal</t>
+  </si>
+  <si>
+    <t>Generic &amp; Proprietary Name</t>
+  </si>
+  <si>
+    <t>Paclitaxel
+PACCAL VET</t>
+  </si>
+  <si>
+    <t>Cisplatin
+MIII Cisplatin Beads</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dibotermin alfa
+TRUSCIENT </t>
+  </si>
+  <si>
+    <t>Benzocaine
+BENZOAK</t>
+  </si>
+  <si>
+    <t>Israeli Acute Paralysis Virus specific dsRNA
+REMEBEE</t>
+  </si>
+  <si>
+    <t>Lauryl methyl pyrifrin
+AQUAFRIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tulathromycin 
+DRAXXIN Injectable Solution </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lincomycin Hydrochloride 
+LINCOMIX Soluble Powder </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fenbendazole
+SAFE-GUARD </t>
+  </si>
+  <si>
+    <t>Hydrogen peroxide 50% 
+INTEROX PARAMOVE 50</t>
+  </si>
+  <si>
+    <t>Injectable (intracranial) TOCA 511 followed by oral flucytosine three weeks later</t>
+  </si>
+  <si>
+    <t>Type C medicated feed</t>
+  </si>
+  <si>
+    <t>Ophthalmic</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to external columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in freshwater-reared ornamental finfish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to coldwater disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium psychrophilum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in freshwater-reared salmonid fry and fingerlings</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to bacterial gill disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> spp. in fry and fingerling freshwater-reared nonsalmonid finfish, excluding ornamental finfish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to external columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in fry and fingerling freshwater-reared nonsalmonid finfish, excluding ornamental finfish</t>
+    </r>
+  </si>
+  <si>
+    <t>Piroxicam</t>
+  </si>
+  <si>
+    <t>For the treatment of transitional cell carcinoma (TCC) of the bladder in dogs</t>
+  </si>
+  <si>
+    <t>Strontium chloride hexahydrate</t>
+  </si>
+  <si>
+    <t>Pacific salmon fry</t>
+  </si>
+  <si>
+    <t>For the skeletal marking of Pacific salmon fry in freshwater</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the prevention of heartworm disease in ferrets caused by </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dirofilaria immitis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>; ADVANTAGE MULTI for Cats kills adult fleas (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ctenocephalides felis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) and is indicated for the treatment of flea infestations on ferrets</t>
+    </r>
+  </si>
+  <si>
+    <t>For the treatment of nonresectable stage III, IV or V mammary carcinoma in dogs that have not received previous chemotherapy or radiotherapy</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment of equine protozoal myeloencephalitis caused by </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sarcocystis neurona</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in horses</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">For the treatment of resectable and nonresectable squamous cell carcinoma in dogs that have not received previous chemotherapy or radiotherapy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benzocaine
+BENZOAK
+</t>
+  </si>
+  <si>
+    <t>Emamectin benzoate
+SLICE</t>
+  </si>
+  <si>
+    <t>Eugenol 
+AQUI-S 20E</t>
+  </si>
+  <si>
+    <t>Piroxicam
+VML-030</t>
+  </si>
+  <si>
+    <t>Saltwater finfish</t>
+  </si>
+  <si>
+    <t>To sedate saltwater finfish, except for saltwater salmonids, to handleable condition</t>
+  </si>
+  <si>
+    <t>Levamisole HCl
+NEUROQUEL</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in freshwater-reared warmwater finfish due to streptococcal septicemia associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Streptococcus iniae</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>For the treatment of adult liver flukes (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fasciola hepatica</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) in nonlactating goats</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Oncorhynchus mykiss</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> due to columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in all freshwater-reared warmwater finfish due to external columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in freshwater-reared finfish (except freshwater-reared salmonids) due to bacterial gill disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium spp</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>For the treatment of ichthyophthiriasis (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyophthirius multifilis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) on channel catfish cultured in earthen ponds</t>
+    </r>
+  </si>
+  <si>
+    <t>For the treatment of recurrent (post-surgery) or nonresectable Grade II or III cutaneous mast cell tumors in dogs that have not previously received radiotherapy and/or chemotherapy except corticosteroids</t>
+  </si>
+  <si>
+    <t>5/3/2011; 2/7/2013</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyophthirius multifiliis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared salmonids</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyophthirius multifiliis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared coolwater finfish species</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyophthirius multifiliis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared warmwater finfish species</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyobodo necator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared salmonids</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyobodo necator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared coolwater finfish species</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ichthyobodo necator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared warmwater finfish species</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Gyrodactylus </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>spp. on freshwater-reared coolwater finfish species</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Gyrodactylus </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>spp. on freshwater-reared warmwater finfish species</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment of respiratory disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mannheimia haemolytica</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in non-lactating goats</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment of respiratory disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mannheimia haemolytica</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in sheep</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the removal and control of adult </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Syngamus trachea</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (gapeworm) in pheasants</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For treatment of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Lepeophtherius salmonis </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>sea lice on saltwater-reared Atlantic salmon (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Salmo salar</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>For the control of cattle fever ticks (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Rhipicephalus microplus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>R. annulatus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) in beef cattle as part of the US Cattle Fever Tick Eradication Program</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in freshwater-reared salmonids due to bacterial kidney disease (BKD) associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Renibacterium salmoninarum </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of respiratory infections associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mycoplasma gallisepticum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in pheasants</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment and control of adult and pre-adult </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Lepeophtheirus salmonis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> sea lice on saltwater-reared Atlantic salmon (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Salmo salar</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>For use as a spawning aid for female channel catfish (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ictalurus punctatus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment and control of gastrointestinal nematodes in sheep at the adult stage, including </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Haemonchus contortus, Teladorsagia circumcincta, Trichostrongylus colubriformis, Trichostrongylus axei, and Cooperia curticei.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment and control of gastrointestinal nematodes in goats at the adult stage, including </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Haemonchus contortus, Teladorsagia circumcincta, Trichostrongylus colubriformis, Trichostrongylus axei, and Cooperia curticei.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in all freshwater-reared coolwater finfish (except walleye) due to external columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+  </si>
+  <si>
+    <t>Rabacfosadine succinate
+TANOVEA</t>
+  </si>
+  <si>
+    <r>
+      <t>For treatment of amoebic gill disease (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Neoparamoeba </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>spp.) on saltwater-reared Atlantic salmon (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Salmo salar</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Asparaginase</t>
+  </si>
+  <si>
+    <t>For the induction of remission of multicentric lymphoma in dogs</t>
+  </si>
+  <si>
+    <t>ACTH 1-24 Adrenocorticotropic hormone</t>
+  </si>
+  <si>
+    <t>For use as a diagnostic aid in testing for adrenal insufficiency in dogs</t>
+  </si>
+  <si>
+    <t>Freshwater-reared warmwater finfish (except channel catfish)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in freshwater-reared finfish (except freshwater-reared coolwater finfish and warmwater finfish) due to external columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+  </si>
+  <si>
+    <t>Atlantic salmon</t>
+  </si>
+  <si>
+    <t>Resiniferatoxin</t>
+  </si>
+  <si>
+    <t>For the control of pain associated with bone cancer in dogs</t>
+  </si>
+  <si>
+    <t>SP-SAP
+(Substance P 
+&amp; Saporin)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">To prevent and control sea lice, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Lepeophtheirus salmonis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Caligus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> spp., on Atlantic salmon</t>
+    </r>
+  </si>
+  <si>
+    <t>Type A medicated article</t>
+  </si>
+  <si>
+    <r>
+      <t>RV1001
+[a PI3K</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>δ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> inhibitor]</t>
+    </r>
+  </si>
+  <si>
+    <t>Chlorambucil</t>
+  </si>
+  <si>
+    <t>Quail</t>
+  </si>
+  <si>
+    <t>For the treatment of chemotherapy-induced diarrhea in dogs</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment and control of adult </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Heterakis gallinae</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Capillaria</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> spp. in quail</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to vibriosis associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Vibrio harveyi, V. penaeicida or V. parahaemolyticus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in penaeid shrimp</t>
+    </r>
+  </si>
+  <si>
+    <t>Estradiol</t>
+  </si>
+  <si>
+    <t>American eels</t>
+  </si>
+  <si>
+    <t>Dactinomycin</t>
+  </si>
+  <si>
+    <t>For the treatment of relapsed or refractory lymphoma in dogs</t>
+  </si>
+  <si>
+    <t>Freshwater salmonids</t>
+  </si>
+  <si>
+    <t>For marking the skeletal tissue of freshwater-reared salmonids weighing up to 55 grams</t>
+  </si>
+  <si>
+    <t>For maintenance therapy in dogs with chronic lymphocytic leukemia following an induction protocol of chemotherapy</t>
+  </si>
+  <si>
+    <t>Azamethiphos SALMOSAN VET</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to bacterial hemorrhagic septicemia associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Aeromonas hydrophila</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in catfish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to enteric redmouth disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Yersinia ruckeri </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">in freshwater salmonids. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For treatment of American Foulbrood (AFB) caused by </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Paenibacillus larvae</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in honey bees (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Apis mellifera</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For prevention of American Foulbrood (AFB) caused by </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Paenibacillus larvae</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in honey bees (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Apis mellifera</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) in hives at high risk for AFB</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Fenbendazole
+SAFE-GUARD
+</t>
+  </si>
+  <si>
+    <t>VDC-597</t>
+  </si>
+  <si>
+    <t>For the adjuvant treatment of splenic hemangiosarcoma following splenectomy in dogs</t>
+  </si>
+  <si>
+    <t>For increased rate of weight gain in American eels fed in recirculating aquaculture systems</t>
+  </si>
+  <si>
+    <t>For the treatment of local disease in stage II and III oral malignant melanoma in dogs</t>
+  </si>
+  <si>
+    <t>For the treatment of diaphyseal fractures as an adjunct to standard surgical care using open fracture reduction in dogs</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Paenibacillus larvae</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>-specific bacteriophage cocktail
+BROODSAFE</t>
+    </r>
+  </si>
+  <si>
+    <t>Crofelemer
+CANALEVIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the control of clinical signs associated with polyneuritis equi (PNE) in horses </t>
+  </si>
+  <si>
+    <t>Lufenuron
+IMVIXA</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to bacterial kidney disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Renibacterium salmoninarum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in freshwater-reared salmonids </t>
+    </r>
+  </si>
+  <si>
+    <t>For the control of mortality in freshwater‐reared coldwater finfish (all life stages) due to saprolegniasis associated with fungi in the family Saprolegniaceae</t>
+  </si>
+  <si>
+    <t>For the control of mortality in freshwater-reared coolwater and warmwater finfish fingerlings and adults due to saprolegniasis associated with fungi in the family Saprolegniaceae</t>
+  </si>
+  <si>
+    <t>Freshwater-reared coolwater and warmwater finfish fingerlings and adults</t>
+  </si>
+  <si>
+    <t>Anti-equine tumor necrosis factor (TNF) antibody</t>
+  </si>
+  <si>
+    <t>Horses (neonatal foals)</t>
+  </si>
+  <si>
+    <t>As an adjunctive therapy to improve survival in neonatal foals being treated for sepsis</t>
+  </si>
+  <si>
+    <t>5/22/2015
+1/25/2019</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Salmincola californiensis</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> on freshwater-reared </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Oncorhynchus mykiss</t>
+    </r>
+  </si>
+  <si>
+    <t>6/25/2010
+3/11/2019</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality in freshwater-reared warmwater finfish (except channel catfish) due to external columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+  </si>
+  <si>
+    <t>Mycophenolate sodium</t>
+  </si>
+  <si>
+    <t>Dogs at least 12 months of age</t>
+  </si>
+  <si>
+    <t>For adjunctive therapy for the treatment of newly-diagnosed idiopathic (non-associative) immune-mediated hemolytic anemia (IMHA) in dogs at least 12 months of age</t>
+  </si>
+  <si>
+    <t>Prucalopride</t>
+  </si>
+  <si>
+    <t>For the treatment of post-operative ileus in horses following abdominal surgery</t>
+  </si>
+  <si>
+    <t>Female ictalurids</t>
+  </si>
+  <si>
+    <t>For use as a spawning aid for female ictalurids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17alpha-methyltestosterone </t>
+  </si>
+  <si>
+    <t>For the production of predominantly (&gt;80%) male populations of tilapia</t>
+  </si>
+  <si>
+    <t>Gonadotropin Releasing-Hormone (GnRH) IIa</t>
+  </si>
+  <si>
+    <t>Verdinexor 
+LAVERDIA</t>
+  </si>
+  <si>
+    <t>Enrofloxacin
+BAYTRIL 100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the treatment of clinical anaplasmosis associated with Anaplasma marginale in replacement dairy heifers under 20 months of age and all classes of beef cattle except beef calves less than 2 months of age and beef bulls intended for breeding (any age). Not for use in any other class of dairy cattle or in veal calves. </t>
+  </si>
+  <si>
+    <t>Cattle: replacement dairy heifers under 20 months of age and all classes of beef cattle except beef calves less than 2 months of age and beef bulls intended for breeding (any age)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Epidermal Growth Factor bispecific angiotoxin (eBAT) </t>
+  </si>
+  <si>
+    <t>Carboplatin</t>
+  </si>
+  <si>
+    <t>For the treatment of splenic hemangiosarcoma after splenectomy and prior to anthracycline treatment in dogs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the treatment of non-metastatic squamous cell carcinoma in dogs that have not received previous chemotherapy or radiotherapy </t>
+  </si>
+  <si>
+    <t>Injectable intra-tumoral</t>
+  </si>
+  <si>
+    <t>Recombinant ovine follicle-stimulating hormone analog</t>
+  </si>
+  <si>
+    <t>For the induction of superovulation in sheep</t>
+  </si>
+  <si>
+    <t>Sulfadimethoxine
+&amp; ormetoprim
+ROMET 30</t>
+  </si>
+  <si>
+    <t>Naronapride</t>
+  </si>
+  <si>
+    <t>For the management of acute laminitis in horses</t>
+  </si>
+  <si>
+    <t>For the management of post-operative ileus following abdominal surgery in horses</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in catfish and freshwater-reared salmonids (except </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Oncorhynchus mykiss</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">) </t>
+    </r>
+  </si>
+  <si>
+    <t>3/20/2008
+4/15/2021</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Clostridium botulinum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> toxin type A</t>
+    </r>
+  </si>
+  <si>
+    <t>Doxorubicin</t>
+  </si>
+  <si>
+    <t>Saltwater-reared finfish</t>
+  </si>
+  <si>
+    <t>For the treatment of multiple myeloma in dogs</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to yellowmouth associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Tenacibaculum maritimum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in saltwater-reared finfish</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due  to hemorrhagic septicemia associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Aeromonas hydrophila</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in catfish</t>
+    </r>
+  </si>
+  <si>
+    <t>5/28/2010
+1/10/2022</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment and control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Aulonocephalus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> spp. in wild quail</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Tulathromycin 
+DRAXXIN 25 Injectable Solution </t>
+  </si>
+  <si>
+    <t>Freshwater-reared finfish fry and fingerlings</t>
+  </si>
+  <si>
+    <t>MT0321
+((sulfoquinovosyl-acylpropanediol calcium salt hydrate)</t>
+  </si>
+  <si>
+    <t>For the treatment of nasal adenocarcinoma in conjunction with radiotherapy in dogs</t>
+  </si>
+  <si>
+    <t>Paclitaxel</t>
+  </si>
+  <si>
+    <t>For the treatment of malignant melanoma in dogs that have not previously received corticosteroids, chemotherapy, immunotherapy, or radiation</t>
+  </si>
+  <si>
+    <r>
+      <t>For the treatment of caprine respiratory disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mannheimia haemolytica, 
+Bibersteinia trehalosi,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pasteurella multocida</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> in goats except breeding and lactating goats</t>
+    </r>
+  </si>
+  <si>
+    <t>Saltwater-reared</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the treatment and control of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Gyrodactylus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> spp. in freshwater-reared salmonids</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For the control of mortality due to columnaris disease associated with </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Flavobacterium columnare</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> in freshwater-reared finfish, except catfish</t>
+    </r>
+  </si>
+  <si>
+    <t>Cats</t>
+  </si>
+  <si>
+    <t>For the treatment of splenic hemangiosarcoma following splenectomy in dogs</t>
+  </si>
+  <si>
+    <r>
+      <t>For the treatment of </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Neobenedenia</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> spp. on saltwater-reared </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Seriola</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> spp.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ondansetron</t>
+  </si>
+  <si>
+    <t>Transdermal gel</t>
+  </si>
+  <si>
+    <t>For prevention of vomiting and clinical signs of nausea due to anthracycline administration in dogs</t>
+  </si>
+  <si>
+    <t>Freshwater-reared coldwater finfish</t>
+  </si>
+  <si>
+    <t>For control of mortality due to external columnaris disease associatd with Flavobacterium columnare in freshwater-reared coldwater finfish</t>
+  </si>
+  <si>
+    <t>Saltwater-reared finfish except for salwater-reared salmonids</t>
+  </si>
+  <si>
+    <t>To lightly sedate all saltwater-reared finfish, except saltwater-reared salmonids, for transport purposes</t>
+  </si>
+  <si>
+    <t>for the sedation to a handleable condition in freshwater-reared salmonids</t>
+  </si>
+  <si>
+    <t>freshwater-reared salmonids</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benzocaine immersion solution </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Varespladib methyl </t>
+  </si>
+  <si>
+    <t>Tablet</t>
+  </si>
+  <si>
+    <t>For the treatment of primary, steroid-refractory or relapsing immune-mediated hemolytic anemia in dogs</t>
+  </si>
+  <si>
+    <t>For the management of clinical signs
+associated with refractory feline chronic
+gingivostomatitis in cats.</t>
+  </si>
+  <si>
+    <t>Lapatinib ditosylate</t>
+  </si>
+  <si>
+    <t>Allogeneic canine adipose-derived mesenchymal stem cells (cAD-MSC)</t>
+  </si>
+  <si>
+    <t>Sponsor Name &amp; Address</t>
+  </si>
+  <si>
+    <t>Intervet Inc. (d/b/a Merck Animal Health)
+126 E. Lincoln Ave
+Rahway, NJ 07065</t>
+  </si>
+  <si>
+    <t>Intervet Inc. (d/b/a Merck Animal Health)
+126 E. Lincoln Ave                     
+Rahway, NJ 07065</t>
   </si>
   <si>
     <t>Boehringer Ingelheim Vetmedica, Inc.
 2621 North Belt Highway
 St. Joseph, MO 64506</t>
   </si>
   <si>
+    <t>Syndel USA
+1441 W. Smith Road
+Ferndale, WA 98248</t>
+  </si>
+  <si>
+    <t>Zoetis Inc.
+333 Portage Street
+Kalamazoo, MI 49007</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rangen, Inc.
 115 13th Avenue South
 Buhl, ID 83316                     </t>
   </si>
   <si>
-    <t>Intravaginal</t>
+    <t>AQUI-S New Zealand Ltd
+Unit 5, 6 Aglionby Street
+P.O. Box 44-269
+Lower Hutt, New Zealand</t>
   </si>
   <si>
     <t xml:space="preserve">GB Research, Inc.
 (US agent Kent SeaTech Corp.)
 11125 Flintkote Avenue, Suite J
 San Diego, CA 92121                           </t>
   </si>
   <si>
     <t>Phibro Animal Health
 Glenpointe Centre East, 3rd Fl.
 300 Frank W. Burr Boulevard
 Suite 21
 Teaneck, NJ 07666</t>
   </si>
   <si>
+    <t>Axcentive SARL
+Chemin de Champouse
+13320 Bouc Bel Air
+France</t>
+  </si>
+  <si>
     <t>Carus Chemical Co.
 315 Fifth Street
 P.O. Box 599
 Peru, IL 61354</t>
   </si>
   <si>
+    <t xml:space="preserve">Chem One Ltd
+14140 Westfair East Drive
+Houston, TX 77041
+</t>
+  </si>
+  <si>
     <t>Bimeda, A Division of Cross Vetpharm Group, Ltd.
 2836 Dolliver Park Avenue
 Lehigh, IA 50557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syndel USA
+1441 W. Smith Road
+Ferndale, WA 98248  </t>
   </si>
   <si>
     <t xml:space="preserve">Dechra Veterinary Products
 7015 College Boulevard
 Suite 525
 Overland Park, KS 66211                                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">PetMedicus Laboratories, Inc.
 101 South Main Avenue
 Fourth Floor
 Sioux Falls, SD 57104                                                              </t>
   </si>
   <si>
     <t>Acrivet, Inc.
 9071 South 1300 West
 Suite 102
 Salt Lake City, UT 84088</t>
   </si>
   <si>
     <t>AB Science
 3, Avenue George V
 75008 Paris, France</t>
   </si>
   <si>
-    <t>Generic &amp; Proprietary Name</t>
-[...226 lines deleted...]
-  <si>
     <t>Oasmia Pharmaceutical AB
 Vallongatan 1
 SE-752 28 Uppsala
 Sweden</t>
   </si>
   <si>
-    <t>For the treatment of nonresectable stage III, IV or V mammary carcinoma in dogs that have not received previous chemotherapy or radiotherapy</t>
-[...34 lines deleted...]
-</t>
+    <t>Royer Biomedical Inc.
+5716 Industry Avenue
+Suite G, 2nd Floor
+Frederick, MD 21704</t>
+  </si>
+  <si>
+    <t>Frontier Scientific, Inc.
+P.O. Box 31
+Logan, UT 84323</t>
   </si>
   <si>
     <t>ACD Pharmaceuticals AS 
 Serviceboks 9-6025 
 Alesund, Norway</t>
-  </si>
-[...651 lines deleted...]
-    <t xml:space="preserve">Designation terminated at sponsor's request 6/12/2014 </t>
   </si>
   <si>
     <t>Beeologics, Inc.
 Office 1306
 13th Floor, Tower II
 Al Fattan Currency House
 DIFC Dubai
 United Arab Emirates</t>
   </si>
   <si>
-    <t>Designation terminated at sponsor's request 7/3/2014</t>
-[...109 lines deleted...]
-    <t>Atlantic salmon</t>
+    <t xml:space="preserve">Frontier Scientific, Inc.
+P.O. Box 31
+Logan, UT 84323                        </t>
+  </si>
+  <si>
+    <t>Chem One Ltd
+14140 Westfair East Drive
+Houston, TX 77041</t>
+  </si>
+  <si>
+    <t>Tocagen, Inc.
+3030 Bunker Hill Street #230
+San Diego, CA 92109</t>
+  </si>
+  <si>
+    <t>Aqua Pharma U.S., Inc.
+12015 115th Avenue NE
+Suite 120
+Kirkland, WA 98034</t>
+  </si>
+  <si>
+    <t>Postive Feed, Ltd.
+P. O. Box 1049
+Sealy, TX 77474</t>
+  </si>
+  <si>
+    <t>Cygnos Biotech, LLC
+P.O. Box 160471
+Miami, FL 33316</t>
+  </si>
+  <si>
+    <t>ECO Animal Health
+344 Nassau Street
+Princeton, NJ 08540</t>
+  </si>
+  <si>
+    <t>FVG Ltd.
+22 Carsegate Road
+Inverness, Scotland IV3 8EX</t>
+  </si>
+  <si>
+    <t>Eagle Aquaculture, Inc.
+300 North Dean Road, Suite 5
+Auburn, AL 36830</t>
+  </si>
+  <si>
+    <t>Pathogenes, Inc.
+P.O. Box 970
+Fairfield, FL 32634</t>
+  </si>
+  <si>
+    <t>Elanco US Inc.
+2500 Innovation Way
+Greenfield, IN 46140</t>
+  </si>
+  <si>
+    <t>Therapeutic Vision, Inc.
+38 Clover Ridge Road
+Meredith, NH 03253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zoetis Inc.
+333 Portage Street
+Kalamazoo, MI 49007
+</t>
+  </si>
+  <si>
+    <t>Hybrid Catfish Company
+1233 Montgomery Drive
+Inverness, MS 38753</t>
+  </si>
+  <si>
+    <t>VetDC, Inc.
+320 E. Vine Drive, Suite 101
+Fort Collins, CO 80524</t>
+  </si>
+  <si>
+    <t>Anivive Lifesciences, Inc.
+3777 Worsham Avenue
+Long Beach, CA 90808</t>
+  </si>
+  <si>
+    <t>Pharmgate LLC
+1800 Sir Tyler Drive
+Wilmington, NC 28405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Torquin, LLC
+508 Kodiak Trail
+Cedar Park, TX 78613
+</t>
+  </si>
+  <si>
+    <t>Torquin, LLC
+508 Kodiak Trail
+Cedar Park, TX 78613</t>
+  </si>
+  <si>
+    <t>Compan Pharmaceuticals, LLC
+78-6827 Kuhinanui Street
+Kailua Kona, HI 96740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assisi Research Laboratories, LLC
+220 Pinewood Drive
+Michigan City, IN 46360
+</t>
+  </si>
+  <si>
+    <t>Nexcyon Pharmaceuticals, Inc.
+P.O. Box 259158
+Madison, WI 53725</t>
   </si>
   <si>
     <t>ARK Animal Health
 6042 Cornerstone Court, Suite D
 San Diego, CA 92121</t>
   </si>
   <si>
-    <t>Resiniferatoxin</t>
-[...58 lines deleted...]
-    </r>
+    <t xml:space="preserve">Veiove Animal Health, Inc.
+10451 Roselle Street #200
+San Diego, CA 92121
+</t>
   </si>
   <si>
     <t>Rhizen Pharmaceutical, SA
 Fritz-Courvoisier 40
 CH-2300 La Chax-de-Fonds
 Switzerland</t>
-  </si>
-[...35 lines deleted...]
-    <t>Designation terminated 8/12/2015</t>
   </si>
   <si>
     <t xml:space="preserve">EirGen Pharma Ltd.
 Westside Business Park
 Old Kilmeaden Road
 Waterford, Ireland
 </t>
   </si>
   <si>
-    <t>Chlorambucil</t>
-[...139 lines deleted...]
-Madison, WI 53725</t>
+    <t>Jaguar Animal Health, Inc.
+200 Pine Street, Suite 400
+San Francisco, CA 94104</t>
   </si>
   <si>
     <t>Nova Eel, Inc.
 2161 Armcrescent Drive
 Halifax, Nova Scotia B3L 3C8
 Canada</t>
-  </si>
-[...50 lines deleted...]
-    <t>Designation terminated at sponsor's request 2/20/2018</t>
   </si>
   <si>
     <t xml:space="preserve">PHARMAQ AS
 Harbitzalleen 5
 P.O. Box 267 Skoyen
 N-0213 Oslo, Norway
 </t>
   </si>
   <si>
-    <t>For marking the skeletal tissue of freshwater-reared salmonids weighing up to 55 grams</t>
-[...75 lines deleted...]
-  <si>
     <t xml:space="preserve">Esplin Organic Solutions LLC
 2500 South State Street, D240
 Salt Lake City, UT 84115
 </t>
   </si>
   <si>
-    <t>I-012783</t>
-[...319 lines deleted...]
-    <t>For adjunctive therapy for the treatment of newly-diagnosed idiopathic (non-associative) immune-mediated hemolytic anemia (IMHA) in dogs at least 12 months of age</t>
+    <t>Bimeda Animal Health Ltd
+1B The Herbert Building,
+The Park, Carrickmines
+Dublin, Dublin, 18, IRELAND</t>
   </si>
   <si>
     <t xml:space="preserve">Okava Pharmaceuticals, Inc.
 2047 Polk Street
 Unit A
 San Francisco, CA 94109
 </t>
   </si>
   <si>
     <t>Renexxion LLC
 120 Hatona Drive
 Santa Rosa, CA 95403</t>
   </si>
   <si>
-    <t>Prucalopride</t>
-[...68 lines deleted...]
-</t>
+    <t>DelTaq Fish Health, LLC
+126 Deer Creek Drive
+Scott, MS 38772</t>
   </si>
   <si>
     <t>Armada Animal Health, LLC
 345 E. 94th Street #PHE
 New York, NY 10128</t>
   </si>
   <si>
-    <t>Carboplatin</t>
-[...24 lines deleted...]
-  <si>
     <t>Trophogen, Inc.
 9430 Key West Ave., Suite 155
 Rockville, MD 20850</t>
   </si>
   <si>
-    <t>Recombinant ovine follicle-stimulating hormone analog</t>
-[...44 lines deleted...]
-  <si>
     <t>VetMed Therapeutics, Inc.
 224 North Cliff Drive
 Gulf Breeze, FL 32561</t>
   </si>
   <si>
-    <t>For the management of post-operative ileus following abdominal surgery in horses</t>
-[...242 lines deleted...]
-((sulfoquinovosyl-acylpropanediol calcium salt hydrate)</t>
+    <t>Intervet Inc. (d/b/a Merck Animal Health)
+126 E. Lincoln Ave                          
+Rahway, NJ 07065</t>
   </si>
   <si>
     <t>MT3 USA
 8354 Northfield Blvd.
 Suite 3700, Unit 317
 Denver, CO 80238</t>
   </si>
   <si>
-    <t>Anivive Lifesciences, Inc.
-[...13 lines deleted...]
-  <si>
     <t>TaxolCur LLC
 113 Quiet Road
 Sicklerville, NJ 08081</t>
-  </si>
-[...133 lines deleted...]
-    <t>I-013493</t>
   </si>
   <si>
     <t>Gallant Pet Inc
 10865 Road to the Cure
 Suite 101
 San Diego, CA 92121</t>
   </si>
   <si>
-    <t>Feline allogeneic uterine-derived cells</t>
-[...75 lines deleted...]
-  <si>
     <t>Verte Therapeutics LLC
 345 Park Avenue South
 New York, NY 10010</t>
-  </si>
-[...6 lines deleted...]
-Meredith, NH 03253</t>
   </si>
   <si>
     <t>Vivesto AB
 Box:3061
 Solna,Stockholm, 16903
 Sweden</t>
   </si>
   <si>
-    <t>Designation terminated 4/15/2024</t>
-[...171 lines deleted...]
-  <si>
     <t>STIM AS                          Riverence Brood LLC
 PO Box 361
 Rochester, WA 98579</t>
   </si>
   <si>
-    <t>I-013970</t>
-[...10 lines deleted...]
-  <si>
     <t>Ophirex Inc
 5643 Paradise Dr., #2
 Corte Madera, California, 94925</t>
   </si>
   <si>
-    <t>Tablet</t>
-[...46 lines deleted...]
-    <t>first due 12/8/2026</t>
+    <t>OneHealthCompany
+228 Hamilton Ave Fl. 3
+Palo Alto, California, 94301</t>
+  </si>
+  <si>
+    <t>Safari Stem Cell Inc
+2402 Marina Bay Drive
+League City, Texas, 77573</t>
+  </si>
+  <si>
+    <t>Sonruvetcel injectable suspension 
+VALLIGEN</t>
   </si>
   <si>
     <t>AB Science
 3 Avenue George V
-Paris, Île-de-France, 75008 FRANCE</t>
+Paris, Île-de-France, 75008</t>
+  </si>
+  <si>
+    <t>Masitinib mesylate            KINAVET</t>
+  </si>
+  <si>
+    <t>For the treatment of non-resectable Grade II or III cutaneous mast cell tumors (MCT) with a c-kit mutation in dogs that have not previously received radiotherapy and/or chemotherapy except corticosteroids</t>
+  </si>
+  <si>
+    <t>Varespladib methyl for the treatment of snakebite in dogs when antivenom is not immediately available</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4482,6606 +3528,4536 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N184"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:H183"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H175" sqref="A174:H175"/>
+    <sheetView tabSelected="1" topLeftCell="A170" workbookViewId="0">
+      <selection activeCell="M174" sqref="M174"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="3" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="27.33203125" customWidth="1"/>
+    <col min="1" max="1" width="6.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="29" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="20.28515625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>353</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A2" s="8">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E2" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="F2" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2" s="9">
+        <v>38582</v>
+      </c>
+      <c r="H2" s="7"/>
+    </row>
+    <row r="3" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A3" s="8">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="G3" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H3" s="9">
+        <v>40326</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="8">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H4" s="9">
+        <v>38966</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="8">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H5" s="9">
+        <v>38966</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="8">
+        <v>5</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H6" s="9">
+        <v>38966</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="8">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H7" s="9">
+        <v>38966</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="8">
+        <v>7</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H8" s="9">
+        <v>39091</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="8">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="G9" s="13">
+        <v>38614</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="8">
+        <v>9</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="13">
+        <v>38614</v>
+      </c>
+      <c r="H10" s="13">
+        <v>39091</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="8">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H11" s="9">
+        <v>39093</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="8">
+        <v>11</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" s="9">
+        <v>38614</v>
+      </c>
+      <c r="H12" s="9">
+        <v>39093</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="318.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="8">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="9">
+        <v>38639</v>
+      </c>
+      <c r="H13" s="7"/>
+    </row>
+    <row r="14" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A14" s="8">
+        <v>13</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="9">
+        <v>38687</v>
+      </c>
+      <c r="H14" s="7"/>
+    </row>
+    <row r="15" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="8">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="9">
+        <v>38687</v>
+      </c>
+      <c r="H15" s="7"/>
+    </row>
+    <row r="16" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="8">
+        <v>15</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="9">
+        <v>38687</v>
+      </c>
+      <c r="H16" s="7"/>
+    </row>
+    <row r="17" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A17" s="8">
+        <v>16</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="9">
+        <v>38700</v>
+      </c>
+      <c r="H17" s="7"/>
+    </row>
+    <row r="18" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="8">
+        <v>17</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="G18" s="9">
+        <v>38706</v>
+      </c>
+      <c r="H18" s="9">
+        <v>42146</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="8">
+        <v>18</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="G19" s="9">
+        <v>38706</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A20" s="8">
+        <v>19</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="9">
+        <v>38743</v>
+      </c>
+      <c r="H20" s="7"/>
+    </row>
+    <row r="21" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A21" s="8">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="9">
+        <v>38744</v>
+      </c>
+      <c r="H21" s="7"/>
+    </row>
+    <row r="22" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A22" s="8">
+        <v>21</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="9">
+        <v>38754</v>
+      </c>
+      <c r="H22" s="7"/>
+    </row>
+    <row r="23" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A23" s="8">
+        <v>22</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="9">
+        <v>38754</v>
+      </c>
+      <c r="H23" s="7"/>
+    </row>
+    <row r="24" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="8">
+        <v>23</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="9">
+        <v>38762</v>
+      </c>
+      <c r="H24" s="7"/>
+    </row>
+    <row r="25" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A25" s="8">
+        <v>24</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="9">
+        <v>38789</v>
+      </c>
+      <c r="H25" s="9"/>
+    </row>
+    <row r="26" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A26" s="8">
+        <v>25</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="9">
+        <v>38797</v>
+      </c>
+      <c r="H26" s="7"/>
+    </row>
+    <row r="27" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A27" s="8">
+        <v>26</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="9">
+        <v>38797</v>
+      </c>
+      <c r="H27" s="7"/>
+    </row>
+    <row r="28" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A28" s="8">
+        <v>27</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="G28" s="9">
+        <v>38800</v>
+      </c>
+      <c r="H28" s="7"/>
+    </row>
+    <row r="29" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="8">
+        <v>28</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="G29" s="13">
+        <v>38834</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="8">
+        <v>29</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="G30" s="9">
+        <v>38834</v>
+      </c>
+      <c r="H30" s="9">
+        <v>39527</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="8">
+        <v>30</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G31" s="13">
+        <v>38834</v>
+      </c>
+      <c r="H31" s="11"/>
+    </row>
+    <row r="32" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="8">
+        <v>31</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G32" s="13">
+        <v>38834</v>
+      </c>
+      <c r="H32" s="11"/>
+    </row>
+    <row r="33" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="8">
+        <v>32</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G33" s="9">
+        <v>38834</v>
+      </c>
+      <c r="H33" s="7"/>
+    </row>
+    <row r="34" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="8">
+        <v>33</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G34" s="9">
+        <v>38881</v>
+      </c>
+      <c r="H34" s="7"/>
+    </row>
+    <row r="35" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="8">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="9">
+        <v>38881</v>
+      </c>
+      <c r="H35" s="7"/>
+    </row>
+    <row r="36" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A36" s="8">
+        <v>35</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="G36" s="9">
+        <v>38881</v>
+      </c>
+      <c r="H36" s="9">
+        <v>41663</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="8">
+        <v>36</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G37" s="9">
+        <v>38925</v>
+      </c>
+      <c r="H37" s="7"/>
+    </row>
+    <row r="38" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="8">
+        <v>37</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" s="9">
+        <v>38972</v>
+      </c>
+      <c r="H38" s="7"/>
+    </row>
+    <row r="39" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="8">
+        <v>38</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="9">
+        <v>38972</v>
+      </c>
+      <c r="H39" s="7"/>
+    </row>
+    <row r="40" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="8">
+        <v>39</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G40" s="9">
+        <v>38972</v>
+      </c>
+      <c r="H40" s="7"/>
+    </row>
+    <row r="41" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A41" s="8">
+        <v>40</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="G41" s="9">
+        <v>38975</v>
+      </c>
+      <c r="H41" s="7"/>
+    </row>
+    <row r="42" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A42" s="17">
+        <v>41</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>173</v>
+      </c>
+      <c r="E42" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" s="20">
+        <v>38993</v>
+      </c>
+      <c r="H42" s="18"/>
+    </row>
+    <row r="43" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="8">
+        <v>42</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="G43" s="9">
+        <v>39020</v>
+      </c>
+      <c r="H43" s="7"/>
+    </row>
+    <row r="44" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A44" s="8">
+        <v>43</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="G44" s="9">
+        <v>39034</v>
+      </c>
+      <c r="H44" s="7"/>
+    </row>
+    <row r="45" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="8">
+        <v>44</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="9">
+        <v>39086</v>
+      </c>
+      <c r="H45" s="7"/>
+    </row>
+    <row r="46" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>45</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G46" s="9">
+        <v>39227</v>
+      </c>
+      <c r="H46" s="7"/>
+    </row>
+    <row r="47" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>46</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="G47" s="9">
+        <v>39240</v>
+      </c>
+      <c r="H47" s="7"/>
+    </row>
+    <row r="48" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>47</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="9">
+        <v>39240</v>
+      </c>
+      <c r="H48" s="7"/>
+    </row>
+    <row r="49" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>48</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="G49" s="9">
+        <v>39240</v>
+      </c>
+      <c r="H49" s="7"/>
+    </row>
+    <row r="50" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>49</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="G50" s="9">
+        <v>39315</v>
+      </c>
+      <c r="H50" s="7"/>
+    </row>
+    <row r="51" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>50</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="G51" s="9">
+        <v>39318</v>
+      </c>
+      <c r="H51" s="7"/>
+    </row>
+    <row r="52" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="8">
+        <v>51</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="9">
+        <v>39435</v>
+      </c>
+      <c r="H52" s="7"/>
+    </row>
+    <row r="53" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A53" s="8">
+        <v>52</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="G53" s="9">
+        <v>39432</v>
+      </c>
+      <c r="H53" s="7"/>
+    </row>
+    <row r="54" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A54" s="8">
+        <v>53</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="G54" s="9">
+        <v>39451</v>
+      </c>
+      <c r="H54" s="7"/>
+    </row>
+    <row r="55" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A55" s="8">
+        <v>54</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="G55" s="13">
+        <v>39500</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="8">
+        <v>55</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="G56" s="9">
+        <v>39710</v>
+      </c>
+      <c r="H56" s="7"/>
+    </row>
+    <row r="57" spans="1:8" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A57" s="8">
+        <v>56</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="G57" s="9">
+        <v>39730</v>
+      </c>
+      <c r="H57" s="9">
+        <v>40900</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A58" s="8">
+        <v>57</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G58" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H58" s="11"/>
+    </row>
+    <row r="59" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A59" s="8">
+        <v>58</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="G59" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H59" s="11"/>
+    </row>
+    <row r="60" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A60" s="8">
+        <v>59</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="G60" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H60" s="11"/>
+    </row>
+    <row r="61" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A61" s="8">
+        <v>60</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="G61" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H61" s="11"/>
+    </row>
+    <row r="62" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A62" s="8">
+        <v>61</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E62" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="F62" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="G62" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H62" s="11"/>
+    </row>
+    <row r="63" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A63" s="8">
+        <v>62</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="G63" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H63" s="11"/>
+    </row>
+    <row r="64" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A64" s="8">
+        <v>63</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="F64" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="G64" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H64" s="11"/>
+    </row>
+    <row r="65" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A65" s="8">
+        <v>64</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G65" s="13">
+        <v>39812</v>
+      </c>
+      <c r="H65" s="11"/>
+    </row>
+    <row r="66" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A66" s="8">
+        <v>65</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="G66" s="9">
+        <v>39909</v>
+      </c>
+      <c r="H66" s="7"/>
+    </row>
+    <row r="67" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A67" s="8">
+        <v>66</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F67" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="G67" s="13">
+        <v>39934</v>
+      </c>
+      <c r="H67" s="11"/>
+    </row>
+    <row r="68" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A68" s="8">
+        <v>67</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="G68" s="9">
+        <v>39948</v>
+      </c>
+      <c r="H68" s="9" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A69" s="8">
+        <v>68</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="G69" s="9">
+        <v>39960</v>
+      </c>
+      <c r="H69" s="7"/>
+    </row>
+    <row r="70" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A70" s="8">
+        <v>69</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="G70" s="9">
+        <v>39960</v>
+      </c>
+      <c r="H70" s="7"/>
+    </row>
+    <row r="71" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A71" s="8">
+        <v>70</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="G71" s="9">
+        <v>39960</v>
+      </c>
+      <c r="H71" s="7"/>
+    </row>
+    <row r="72" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A72" s="8">
+        <v>71</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="G72" s="9">
+        <v>39986</v>
+      </c>
+      <c r="H72" s="7"/>
+    </row>
+    <row r="73" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A73" s="8">
+        <v>72</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="G73" s="9">
+        <v>39986</v>
+      </c>
+      <c r="H73" s="7"/>
+    </row>
+    <row r="74" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A74" s="8">
+        <v>73</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="F74" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="G74" s="13">
+        <v>40000</v>
+      </c>
+      <c r="H74" s="11"/>
+    </row>
+    <row r="75" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A75" s="8">
+        <v>74</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="F75" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="G75" s="13">
+        <v>40000</v>
+      </c>
+      <c r="H75" s="11"/>
+    </row>
+    <row r="76" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A76" s="8">
+        <v>75</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="G76" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H76" s="7"/>
+    </row>
+    <row r="77" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A77" s="8">
+        <v>76</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="G77" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H77" s="7"/>
+    </row>
+    <row r="78" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A78" s="8">
+        <v>77</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="G78" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H78" s="7"/>
+    </row>
+    <row r="79" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A79" s="8">
+        <v>78</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="G79" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H79" s="7"/>
+    </row>
+    <row r="80" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="8">
+        <v>79</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="G80" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H80" s="7"/>
+    </row>
+    <row r="81" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="8">
+        <v>80</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="G81" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H81" s="7"/>
+    </row>
+    <row r="82" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="8">
+        <v>81</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="G82" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H82" s="9">
+        <v>42146</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A83" s="8">
+        <v>82</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="G83" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H83" s="7"/>
+    </row>
+    <row r="84" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="8">
+        <v>83</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="G84" s="9">
+        <v>40073</v>
+      </c>
+      <c r="H84" s="7"/>
+    </row>
+    <row r="85" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A85" s="8">
+        <v>84</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E85" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="G85" s="9">
+        <v>40119</v>
+      </c>
+      <c r="H85" s="7"/>
+    </row>
+    <row r="86" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A86" s="8">
+        <v>85</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="G86" s="9">
+        <v>40256</v>
+      </c>
+      <c r="H86" s="7"/>
+    </row>
+    <row r="87" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A87" s="8">
+        <v>86</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E87" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="G87" s="9">
+        <v>40326</v>
+      </c>
+      <c r="H87" s="9">
+        <v>40816</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A88" s="8">
+        <v>87</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="G88" s="9">
+        <v>40374</v>
+      </c>
+      <c r="H88" s="7"/>
+    </row>
+    <row r="89" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A89" s="8">
+        <v>88</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E89" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="G89" s="9">
+        <v>40401</v>
+      </c>
+      <c r="H89" s="7"/>
+    </row>
+    <row r="90" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A90" s="8">
+        <v>89</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="G90" s="9">
+        <v>40490</v>
+      </c>
+      <c r="H90" s="7"/>
+    </row>
+    <row r="91" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A91" s="8">
+        <v>90</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="G91" s="9">
+        <v>40508</v>
+      </c>
+      <c r="H91" s="7"/>
+    </row>
+    <row r="92" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A92" s="8">
+        <v>91</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G92" s="9">
+        <v>40569</v>
+      </c>
+      <c r="H92" s="7"/>
+    </row>
+    <row r="93" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A93" s="8">
+        <v>92</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="D93" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E93" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="F93" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="G93" s="13">
+        <v>40575</v>
+      </c>
+      <c r="H93" s="11"/>
+    </row>
+    <row r="94" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A94" s="8">
+        <v>93</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="F94" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="G94" s="13">
+        <v>40659</v>
+      </c>
+      <c r="H94" s="11"/>
+    </row>
+    <row r="95" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A95" s="8">
+        <v>94</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="G95" s="9">
+        <v>40682</v>
+      </c>
+      <c r="H95" s="9">
+        <v>41537</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A96" s="8">
+        <v>95</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="G96" s="9">
+        <v>40683</v>
+      </c>
+      <c r="H96" s="7"/>
+    </row>
+    <row r="97" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A97" s="8">
+        <v>96</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E97" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F97" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="G97" s="13">
+        <v>40751</v>
+      </c>
+      <c r="H97" s="11"/>
+    </row>
+    <row r="98" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A98" s="8">
+        <v>97</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="G98" s="9">
+        <v>40758</v>
+      </c>
+      <c r="H98" s="7"/>
+    </row>
+    <row r="99" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A99" s="8">
+        <v>98</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="G99" s="9">
+        <v>40814</v>
+      </c>
+      <c r="H99" s="7"/>
+    </row>
+    <row r="100" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A100" s="8">
+        <v>99</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="G100" s="9">
+        <v>40816</v>
+      </c>
+      <c r="H100" s="7"/>
+    </row>
+    <row r="101" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A101" s="8">
+        <v>100</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="G101" s="9">
+        <v>40822</v>
+      </c>
+      <c r="H101" s="7"/>
+    </row>
+    <row r="102" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A102" s="8">
+        <v>101</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="G102" s="9">
+        <v>40822</v>
+      </c>
+      <c r="H102" s="7"/>
+    </row>
+    <row r="103" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A103" s="8">
+        <v>102</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E103" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="G103" s="9">
+        <v>40899</v>
+      </c>
+      <c r="H103" s="9">
+        <v>41527</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A104" s="8">
+        <v>103</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E104" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="G104" s="9">
+        <v>41036</v>
+      </c>
+      <c r="H104" s="7"/>
+    </row>
+    <row r="105" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A105" s="8">
+        <v>104</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="G105" s="9">
+        <v>41087</v>
+      </c>
+      <c r="H105" s="7"/>
+    </row>
+    <row r="106" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A106" s="8">
+        <v>105</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E106" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="G106" s="9">
+        <v>41093</v>
+      </c>
+      <c r="H106" s="7"/>
+    </row>
+    <row r="107" spans="1:8" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A107" s="8">
+        <v>106</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E107" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F107" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="G107" s="9">
+        <v>41093</v>
+      </c>
+      <c r="H107" s="7"/>
+    </row>
+    <row r="108" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A108" s="8">
+        <v>107</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="G108" s="9">
+        <v>41135</v>
+      </c>
+      <c r="H108" s="7"/>
+    </row>
+    <row r="109" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A109" s="8">
+        <v>108</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="G109" s="9">
+        <v>41150</v>
+      </c>
+      <c r="H109" s="7"/>
+    </row>
+    <row r="110" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A110" s="8">
+        <v>109</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="E110" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F110" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="G110" s="13">
+        <v>41162</v>
+      </c>
+      <c r="H110" s="11"/>
+    </row>
+    <row r="111" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A111" s="8">
+        <v>110</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="G111" s="9">
+        <v>41207</v>
+      </c>
+      <c r="H111" s="7"/>
+    </row>
+    <row r="112" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A112" s="8">
+        <v>111</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G112" s="9">
+        <v>41221</v>
+      </c>
+      <c r="H112" s="7"/>
+    </row>
+    <row r="113" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A113" s="8">
+        <v>112</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="G113" s="9">
+        <v>41233</v>
+      </c>
+      <c r="H113" s="9">
+        <v>41443</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A114" s="8">
+        <v>113</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E114" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F114" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="G114" s="13">
+        <v>41338</v>
+      </c>
+      <c r="H114" s="11"/>
+    </row>
+    <row r="115" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A115" s="8">
+        <v>114</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="G115" s="9">
+        <v>41367</v>
+      </c>
+      <c r="H115" s="7"/>
+    </row>
+    <row r="116" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A116" s="14">
+        <v>115</v>
+      </c>
+      <c r="B116" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="G116" s="9">
+        <v>41458</v>
+      </c>
+      <c r="H116" s="7"/>
+    </row>
+    <row r="117" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A117" s="14">
+        <v>116</v>
+      </c>
+      <c r="B117" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G117" s="9">
+        <v>41458</v>
+      </c>
+      <c r="H117" s="7"/>
+    </row>
+    <row r="118" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A118" s="14">
+        <v>117</v>
+      </c>
+      <c r="B118" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="G118" s="9">
+        <v>41463</v>
+      </c>
+      <c r="H118" s="7"/>
+    </row>
+    <row r="119" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A119" s="14">
+        <v>118</v>
+      </c>
+      <c r="B119" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="G119" s="9">
+        <v>41463</v>
+      </c>
+      <c r="H119" s="7"/>
+    </row>
+    <row r="120" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A120" s="14">
+        <v>119</v>
+      </c>
+      <c r="B120" s="22" t="s">
+        <v>394</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="G120" s="9">
+        <v>41491</v>
+      </c>
+      <c r="H120" s="7"/>
+    </row>
+    <row r="121" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A121" s="14">
+        <v>120</v>
+      </c>
+      <c r="B121" s="22" t="s">
+        <v>395</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="G121" s="9">
+        <v>41491</v>
+      </c>
+      <c r="H121" s="7"/>
+    </row>
+    <row r="122" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A122" s="8">
+        <v>121</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="G122" s="9">
+        <v>41569</v>
+      </c>
+      <c r="H122" s="7"/>
+    </row>
+    <row r="123" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A123" s="8">
+        <v>122</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E123" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="G123" s="9">
+        <v>41585</v>
+      </c>
+      <c r="H123" s="7"/>
+    </row>
+    <row r="124" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A124" s="8">
+        <v>123</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G124" s="13">
+        <v>41701</v>
+      </c>
+      <c r="H124" s="11"/>
+    </row>
+    <row r="125" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A125" s="8">
+        <v>124</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="G125" s="9">
+        <v>41715</v>
+      </c>
+      <c r="H125" s="7"/>
+    </row>
+    <row r="126" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A126" s="8">
+        <v>125</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="F126" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="G126" s="13">
+        <v>41815</v>
+      </c>
+      <c r="H126" s="11"/>
+    </row>
+    <row r="127" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A127" s="8">
+        <v>126</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C127" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="D127" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E127" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G127" s="13">
+        <v>42041</v>
+      </c>
+      <c r="H127" s="11"/>
+    </row>
+    <row r="128" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A128" s="8">
+        <v>127</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="G128" s="9">
+        <v>42139</v>
+      </c>
+      <c r="H128" s="7"/>
+    </row>
+    <row r="129" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A129" s="8">
+        <v>128</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="G129" s="9">
+        <v>42146</v>
+      </c>
+      <c r="H129" s="7"/>
+    </row>
+    <row r="130" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A130" s="8">
+        <v>129</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="G130" s="9">
+        <v>42164</v>
+      </c>
+      <c r="H130" s="7"/>
+    </row>
+    <row r="131" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A131" s="8">
+        <v>130</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="C131" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E131" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G131" s="13">
+        <v>42174</v>
+      </c>
+      <c r="H131" s="11"/>
+    </row>
+    <row r="132" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A132" s="8">
+        <v>131</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="G132" s="9">
+        <v>42194</v>
+      </c>
+      <c r="H132" s="7"/>
+    </row>
+    <row r="133" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A133" s="8">
+        <v>132</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C133" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D133" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E133" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F133" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="G133" s="13">
+        <v>42209</v>
+      </c>
+      <c r="H133" s="11"/>
+    </row>
+    <row r="134" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A134" s="8">
+        <v>133</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="G134" s="9">
+        <v>42214</v>
+      </c>
+      <c r="H134" s="7"/>
+    </row>
+    <row r="135" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A135" s="8">
+        <v>134</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E135" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="G135" s="9">
+        <v>42263</v>
+      </c>
+      <c r="H135" s="9">
+        <v>43063</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A136" s="8">
+        <v>135</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E136" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G136" s="13">
+        <v>42410</v>
+      </c>
+      <c r="H136" s="11"/>
+    </row>
+    <row r="137" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A137" s="8">
+        <v>136</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C137" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="D137" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E137" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G137" s="13">
+        <v>42410</v>
+      </c>
+      <c r="H137" s="13">
+        <v>44630</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A138" s="8">
+        <v>137</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="G138" s="9">
+        <v>42419</v>
+      </c>
+      <c r="H138" s="7"/>
+    </row>
+    <row r="139" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A139" s="8">
+        <v>138</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E139" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="F139" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="G139" s="13">
+        <v>42942</v>
+      </c>
+      <c r="H139" s="13">
+        <v>43322</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A140" s="8">
+        <v>139</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="G140" s="9">
+        <v>42965</v>
+      </c>
+      <c r="H140" s="7"/>
+    </row>
+    <row r="141" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A141" s="8">
+        <v>140</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E141" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="G141" s="9">
+        <v>43122</v>
+      </c>
+      <c r="H141" s="7"/>
+    </row>
+    <row r="142" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A142" s="8">
+        <v>141</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E142" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...33 lines deleted...]
-      <c r="C2" s="12" t="s">
+      <c r="F142" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="G142" s="9">
+        <v>43122</v>
+      </c>
+      <c r="H142" s="7"/>
+    </row>
+    <row r="143" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A143" s="8">
+        <v>142</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C143" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E143" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="F143" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="G143" s="13">
+        <v>43179</v>
+      </c>
+      <c r="H143" s="11"/>
+    </row>
+    <row r="144" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A144" s="8">
+        <v>143</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E144" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="G144" s="9">
+        <v>43259</v>
+      </c>
+      <c r="H144" s="7"/>
+    </row>
+    <row r="145" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A145" s="8">
+        <v>144</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E145" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="G145" s="9">
+        <v>43259</v>
+      </c>
+      <c r="H145" s="7"/>
+    </row>
+    <row r="146" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A146" s="8">
+        <v>145</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E146" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="G146" s="9">
+        <v>43328</v>
+      </c>
+      <c r="H146" s="7"/>
+    </row>
+    <row r="147" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A147" s="8">
+        <v>146</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="D147" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E147" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="F147" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="G147" s="13">
+        <v>43369</v>
+      </c>
+      <c r="H147" s="11"/>
+    </row>
+    <row r="148" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A148" s="8">
+        <v>147</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E148" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="G148" s="13">
+        <v>43404</v>
+      </c>
+      <c r="H148" s="11"/>
+    </row>
+    <row r="149" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A149" s="8">
+        <v>148</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="G149" s="9">
+        <v>43494</v>
+      </c>
+      <c r="H149" s="7"/>
+    </row>
+    <row r="150" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A150" s="8">
+        <v>149</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E150" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="G150" s="9">
+        <v>43550</v>
+      </c>
+      <c r="H150" s="7"/>
+    </row>
+    <row r="151" spans="1:8" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A151" s="8">
+        <v>150</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C151" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="D151" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E151" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="F151" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="G151" s="13">
+        <v>43777</v>
+      </c>
+      <c r="H151" s="11"/>
+    </row>
+    <row r="152" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A152" s="8">
+        <v>151</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E152" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="G152" s="9">
+        <v>43795</v>
+      </c>
+      <c r="H152" s="7"/>
+    </row>
+    <row r="153" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A153" s="8">
+        <v>152</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E153" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="F153" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="G153" s="13">
+        <v>43825</v>
+      </c>
+      <c r="H153" s="11"/>
+    </row>
+    <row r="154" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A154" s="8">
+        <v>153</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E154" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="G154" s="13">
+        <v>43857</v>
+      </c>
+      <c r="H154" s="11"/>
+    </row>
+    <row r="155" spans="1:8" ht="204" x14ac:dyDescent="0.2">
+      <c r="A155" s="8">
+        <v>154</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E155" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="G155" s="9">
+        <v>43893</v>
+      </c>
+      <c r="H155" s="7"/>
+    </row>
+    <row r="156" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A156" s="17">
+        <v>155</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="C156" s="18" t="s">
+        <v>303</v>
+      </c>
+      <c r="D156" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E156" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F156" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="G156" s="20">
+        <v>43952</v>
+      </c>
+      <c r="H156" s="18"/>
+    </row>
+    <row r="157" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A157" s="8">
+        <v>156</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="D157" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E157" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F157" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="G157" s="13">
+        <v>44084</v>
+      </c>
+      <c r="H157" s="11"/>
+    </row>
+    <row r="158" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A158" s="8">
+        <v>157</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="C158" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="D158" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E158" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F158" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="G158" s="13">
+        <v>44132</v>
+      </c>
+      <c r="H158" s="11"/>
+    </row>
+    <row r="159" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A159" s="8">
+        <v>158</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E159" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F159" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="G159" s="9">
+        <v>44250</v>
+      </c>
+      <c r="H159" s="7"/>
+    </row>
+    <row r="160" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A160" s="8">
+        <v>159</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="E160" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="G160" s="9">
+        <v>44285</v>
+      </c>
+      <c r="H160" s="7"/>
+    </row>
+    <row r="161" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A161" s="17">
+        <v>160</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="C161" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="D161" s="18" t="s">
+        <v>171</v>
+      </c>
+      <c r="E161" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F161" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="G161" s="20">
+        <v>44391</v>
+      </c>
+      <c r="H161" s="18"/>
+    </row>
+    <row r="162" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A162" s="8">
+        <v>161</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C162" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="D162" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="E162" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="F162" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="G162" s="13">
+        <v>44568</v>
+      </c>
+      <c r="H162" s="11"/>
+    </row>
+    <row r="163" spans="1:8" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A163" s="17">
+        <v>162</v>
+      </c>
+      <c r="B163" s="24" t="s">
+        <v>392</v>
+      </c>
+      <c r="C163" s="18" t="s">
+        <v>299</v>
+      </c>
+      <c r="D163" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="E163" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F163" s="19" t="s">
+        <v>319</v>
+      </c>
+      <c r="G163" s="20">
+        <v>44635</v>
+      </c>
+      <c r="H163" s="18"/>
+    </row>
+    <row r="164" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A164" s="8">
+        <v>163</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C164" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="D164" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E164" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F164" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="G164" s="13">
+        <v>44718</v>
+      </c>
+      <c r="H164" s="11"/>
+    </row>
+    <row r="165" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A165" s="8">
+        <v>164</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C165" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E165" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F165" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="G165" s="13">
+        <v>44771</v>
+      </c>
+      <c r="H165" s="11"/>
+    </row>
+    <row r="166" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A166" s="8">
+        <v>165</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E166" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F166" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="G166" s="13">
+        <v>44839</v>
+      </c>
+      <c r="H166" s="11"/>
+    </row>
+    <row r="167" spans="1:8" ht="102" x14ac:dyDescent="0.2">
+      <c r="A167" s="8">
+        <v>166</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C167" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="D167" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E167" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="F167" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="G167" s="13">
+        <v>45063</v>
+      </c>
+      <c r="H167" s="11"/>
+    </row>
+    <row r="168" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A168" s="8">
         <v>167</v>
       </c>
-      <c r="D2" s="12" t="s">
-[...15 lines deleted...]
-      <c r="J2" s="12" t="s">
+      <c r="B168" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E168" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="F168" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="G168" s="13">
+        <v>45114</v>
+      </c>
+      <c r="H168" s="11"/>
+    </row>
+    <row r="169" spans="1:8" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A169" s="8">
+        <v>168</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E169" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="F169" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="G169" s="13">
+        <v>45197</v>
+      </c>
+      <c r="H169" s="13">
+        <v>45985</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A170" s="8">
+        <v>169</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="E170" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F170" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="G170" s="13">
+        <v>45223</v>
+      </c>
+      <c r="H170" s="11"/>
+    </row>
+    <row r="171" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A171" s="8">
+        <v>170</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E171" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F171" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="G171" s="13">
+        <v>45280</v>
+      </c>
+      <c r="H171" s="11"/>
+    </row>
+    <row r="172" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A172" s="8">
+        <v>171</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C172" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E172" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="F172" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="G172" s="13">
+        <v>45485</v>
+      </c>
+      <c r="H172" s="11"/>
+    </row>
+    <row r="173" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A173" s="8">
+        <v>172</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E173" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="F173" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="G173" s="9">
+        <v>45700</v>
+      </c>
+      <c r="H173" s="7"/>
+    </row>
+    <row r="174" spans="1:8" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A174" s="8">
+        <v>173</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E174" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F174" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="G174" s="9">
+        <v>45891</v>
+      </c>
+      <c r="H174" s="7"/>
+    </row>
+    <row r="175" spans="1:8" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A175" s="8">
+        <v>174</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E175" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F175" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="G175" s="9">
+        <v>45938</v>
+      </c>
+      <c r="H175" s="7"/>
+    </row>
+    <row r="176" spans="1:8" ht="51" x14ac:dyDescent="0.2">
+      <c r="A176" s="8">
+        <v>175</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C176" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="K2" s="7" t="s">
-[...148 lines deleted...]
-      <c r="J6" s="12" t="s">
+      <c r="D176" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F176" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="G176" s="9">
+        <v>46079</v>
+      </c>
+      <c r="H176" s="7"/>
+    </row>
+    <row r="177" spans="1:8" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A177" s="8">
+        <v>176</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="C177" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="K6" s="7" t="s">
-[...527 lines deleted...]
-      <c r="C21" s="12" t="s">
+      <c r="D177" s="7" t="s">
         <v>171</v>
       </c>
-      <c r="D21" s="12" t="s">
-[...997 lines deleted...]
-      <c r="G49" s="11" t="s">
+      <c r="E177" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="H49" s="14">
-[...2780 lines deleted...]
-      <c r="G127" s="9" t="s">
+      <c r="F177" s="6" t="s">
         <v>349</v>
       </c>
-      <c r="H127" s="19">
-[...1810 lines deleted...]
-      <c r="M184" s="27"/>
+      <c r="G177" s="9">
+        <v>46100</v>
+      </c>
+      <c r="H177" s="7"/>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A178" s="8"/>
+      <c r="B178" s="4"/>
+      <c r="C178" s="16"/>
+      <c r="D178" s="7"/>
+      <c r="E178" s="7"/>
+      <c r="F178" s="7"/>
+      <c r="G178" s="7"/>
+      <c r="H178" s="7"/>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A179" s="8"/>
+      <c r="B179" s="4"/>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7"/>
+      <c r="E179" s="7"/>
+      <c r="F179" s="7"/>
+      <c r="G179" s="7"/>
+      <c r="H179" s="7"/>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A180" s="8"/>
+      <c r="B180" s="4"/>
+      <c r="C180" s="7"/>
+      <c r="D180" s="7"/>
+      <c r="E180" s="7"/>
+      <c r="F180" s="7"/>
+      <c r="G180" s="7"/>
+      <c r="H180" s="7"/>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A181" s="8"/>
+      <c r="B181" s="4"/>
+      <c r="C181" s="7"/>
+      <c r="D181" s="7"/>
+      <c r="E181" s="7"/>
+      <c r="F181" s="7"/>
+      <c r="G181" s="7"/>
+      <c r="H181" s="7"/>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A182" s="8"/>
+      <c r="B182" s="4"/>
+      <c r="C182" s="7"/>
+      <c r="D182" s="7"/>
+      <c r="E182" s="7"/>
+      <c r="F182" s="7"/>
+      <c r="G182" s="7"/>
+      <c r="H182" s="7"/>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A183" s="8"/>
+      <c r="B183" s="4"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7"/>
+      <c r="E183" s="7"/>
+      <c r="F183" s="7"/>
+      <c r="G183" s="7"/>
+      <c r="H183" s="7"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{BC6ADB57-4F04-4078-83FA-85DAC9830890}" showPageBreaks="1" showAutoFilter="1">
-[...60 lines deleted...]
-    <customSheetView guid="{BC6ADB57-4F04-4078-83FA-85DAC9830890}">
+    <customSheetView guid="{3971D8DE-B455-43ED-8318-AE81AE2815D5}" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{29137F8B-6840-422D-8E11-E3E8FE435D22}" showRuler="0">
+    <customSheetView guid="{20C95CAC-4EF0-4A30-9834-36E969576B8F}" showPageBreaks="1" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId2"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
     <customSheetView guid="{351E525A-6814-4E49-9FE8-38790B13F4FC}" showPageBreaks="1" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId3"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{20C95CAC-4EF0-4A30-9834-36E969576B8F}" showPageBreaks="1" showRuler="0">
+    <customSheetView guid="{29137F8B-6840-422D-8E11-E3E8FE435D22}" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId4"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{3971D8DE-B455-43ED-8318-AE81AE2815D5}" showRuler="0">
+    <customSheetView guid="{BC6ADB57-4F04-4078-83FA-85DAC9830890}">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId5"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId6"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <customSheetViews>
-    <customSheetView guid="{BC6ADB57-4F04-4078-83FA-85DAC9830890}">
+    <customSheetView guid="{3971D8DE-B455-43ED-8318-AE81AE2815D5}" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{29137F8B-6840-422D-8E11-E3E8FE435D22}" showRuler="0">
+    <customSheetView guid="{20C95CAC-4EF0-4A30-9834-36E969576B8F}" showPageBreaks="1" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId2"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
     <customSheetView guid="{351E525A-6814-4E49-9FE8-38790B13F4FC}" showPageBreaks="1" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId3"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{20C95CAC-4EF0-4A30-9834-36E969576B8F}" showPageBreaks="1" showRuler="0">
+    <customSheetView guid="{29137F8B-6840-422D-8E11-E3E8FE435D22}" showRuler="0">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId4"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
-    <customSheetView guid="{3971D8DE-B455-43ED-8318-AE81AE2815D5}" showRuler="0">
+    <customSheetView guid="{BC6ADB57-4F04-4078-83FA-85DAC9830890}">
       <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="portrait" r:id="rId5"/>
       <headerFooter alignWithMargins="0"/>
     </customSheetView>
   </customSheetViews>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId6"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>8</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet3</vt:lpstr>
-      <vt:lpstr>Sheet1!_Hlk115712055</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Sheet1!SponsorCo1bLine</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>US FDA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Designation list</dc:title>
   <dc:creator>margaret oeller</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>