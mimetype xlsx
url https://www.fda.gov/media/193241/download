--- v0 (2026-07-05)
+++ v1 (2026-08-25)
@@ -7,308 +7,81 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="266" documentId="8_{F7CE9746-94C7-49C3-BCB5-C64458293CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FDE3CA27-3A51-47FB-B50E-C94A1D87CDF4}"/>
+  <xr:revisionPtr revIDLastSave="267" documentId="8_{F7CE9746-94C7-49C3-BCB5-C64458293CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{88367D40-B312-403D-9EB6-599068A28705}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Meeting Management" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Meeting Management'!$A$1:$O$307</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I253" i="1" l="1"/>
-[...226 lines deleted...]
-  <c r="H145" i="1"/>
+  <c r="H145" i="1" l="1"/>
   <c r="L145" i="1" s="1"/>
   <c r="G145" i="1"/>
   <c r="O145" i="1" s="1"/>
   <c r="H144" i="1"/>
   <c r="L144" i="1" s="1"/>
   <c r="G144" i="1"/>
   <c r="O144" i="1" s="1"/>
   <c r="H143" i="1"/>
   <c r="L143" i="1" s="1"/>
   <c r="G143" i="1"/>
   <c r="M143" i="1" s="1"/>
   <c r="H142" i="1"/>
   <c r="L142" i="1" s="1"/>
   <c r="G142" i="1"/>
   <c r="H141" i="1"/>
   <c r="L141" i="1" s="1"/>
   <c r="G141" i="1"/>
   <c r="O141" i="1" s="1"/>
   <c r="H140" i="1"/>
   <c r="L140" i="1" s="1"/>
   <c r="G140" i="1"/>
   <c r="H139" i="1"/>
   <c r="L139" i="1" s="1"/>
   <c r="G139" i="1"/>
   <c r="O139" i="1" s="1"/>
@@ -678,375 +451,296 @@
   <c r="O10" i="1" s="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="O9" i="1" s="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="M10" i="1" s="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="O7" i="1" s="1"/>
   <c r="H6" i="1"/>
   <c r="G6" i="1"/>
   <c r="O6" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="O5" i="1" s="1"/>
   <c r="H4" i="1"/>
   <c r="G4" i="1"/>
   <c r="O4" i="1" s="1"/>
   <c r="H3" i="1"/>
   <c r="G3" i="1"/>
   <c r="O3" i="1" s="1"/>
   <c r="H2" i="1"/>
   <c r="G2" i="1"/>
   <c r="M2" i="1" s="1"/>
-  <c r="L217" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="L190" i="1"/>
+  <c r="I67" i="1" l="1"/>
   <c r="I127" i="1"/>
-  <c r="L202" i="1"/>
-[...1 lines deleted...]
-  <c r="L249" i="1"/>
   <c r="I63" i="1"/>
   <c r="M63" i="1"/>
   <c r="I135" i="1"/>
   <c r="M145" i="1"/>
-  <c r="L234" i="1"/>
   <c r="M131" i="1"/>
   <c r="M99" i="1"/>
   <c r="I132" i="1"/>
   <c r="I4" i="1"/>
   <c r="M106" i="1"/>
   <c r="M4" i="1"/>
   <c r="M132" i="1"/>
   <c r="M66" i="1"/>
-  <c r="L154" i="1"/>
-  <c r="L160" i="1"/>
   <c r="I16" i="1"/>
   <c r="M91" i="1"/>
   <c r="I96" i="1"/>
   <c r="I65" i="1"/>
   <c r="M16" i="1"/>
   <c r="I118" i="1"/>
   <c r="I97" i="1"/>
   <c r="O65" i="1"/>
   <c r="I7" i="1"/>
   <c r="I51" i="1"/>
   <c r="M62" i="1"/>
   <c r="I88" i="1"/>
   <c r="M134" i="1"/>
-  <c r="L201" i="1"/>
   <c r="M7" i="1"/>
   <c r="M51" i="1"/>
   <c r="I66" i="1"/>
   <c r="M88" i="1"/>
   <c r="I145" i="1"/>
   <c r="O47" i="1"/>
-  <c r="L149" i="1"/>
   <c r="I48" i="1"/>
   <c r="I114" i="1"/>
   <c r="M48" i="1"/>
   <c r="I98" i="1"/>
   <c r="M129" i="1"/>
   <c r="I3" i="1"/>
   <c r="I6" i="1"/>
   <c r="M9" i="1"/>
   <c r="I13" i="1"/>
   <c r="M22" i="1"/>
   <c r="M57" i="1"/>
   <c r="M98" i="1"/>
   <c r="M137" i="1"/>
-  <c r="L151" i="1"/>
-  <c r="L216" i="1"/>
   <c r="O113" i="1"/>
   <c r="O2" i="1"/>
   <c r="M60" i="1"/>
   <c r="M3" i="1"/>
   <c r="M85" i="1"/>
   <c r="O98" i="1"/>
   <c r="M111" i="1"/>
-  <c r="L200" i="1"/>
   <c r="I61" i="1"/>
-  <c r="L176" i="1"/>
-  <c r="L192" i="1"/>
   <c r="I9" i="1"/>
   <c r="I22" i="1"/>
   <c r="I57" i="1"/>
   <c r="I10" i="1"/>
   <c r="I54" i="1"/>
   <c r="I69" i="1"/>
   <c r="I138" i="1"/>
   <c r="M5" i="1"/>
   <c r="I60" i="1"/>
-  <c r="L215" i="1"/>
   <c r="M6" i="1"/>
   <c r="M13" i="1"/>
   <c r="I115" i="1"/>
   <c r="I19" i="1"/>
   <c r="M50" i="1"/>
   <c r="M54" i="1"/>
   <c r="M58" i="1"/>
   <c r="I99" i="1"/>
   <c r="O134" i="1"/>
   <c r="M138" i="1"/>
   <c r="M19" i="1"/>
   <c r="I27" i="1"/>
   <c r="O17" i="1"/>
   <c r="M20" i="1"/>
   <c r="M27" i="1"/>
   <c r="M61" i="1"/>
   <c r="I64" i="1"/>
   <c r="M110" i="1"/>
   <c r="M116" i="1"/>
   <c r="M119" i="1"/>
   <c r="I130" i="1"/>
   <c r="I136" i="1"/>
   <c r="I139" i="1"/>
   <c r="I143" i="1"/>
-  <c r="L178" i="1"/>
-[...1 lines deleted...]
-  <c r="L207" i="1"/>
   <c r="M17" i="1"/>
   <c r="M112" i="1"/>
   <c r="O20" i="1"/>
   <c r="I55" i="1"/>
   <c r="M64" i="1"/>
   <c r="I87" i="1"/>
   <c r="I90" i="1"/>
   <c r="M93" i="1"/>
   <c r="O110" i="1"/>
   <c r="I124" i="1"/>
   <c r="M133" i="1"/>
   <c r="M139" i="1"/>
-  <c r="L168" i="1"/>
   <c r="O92" i="1"/>
   <c r="I110" i="1"/>
   <c r="M15" i="1"/>
   <c r="I49" i="1"/>
   <c r="I52" i="1"/>
   <c r="M67" i="1"/>
   <c r="M87" i="1"/>
   <c r="M90" i="1"/>
-  <c r="L158" i="1"/>
-[...1 lines deleted...]
-  <c r="L235" i="1"/>
   <c r="O44" i="1"/>
   <c r="I17" i="1"/>
   <c r="M41" i="1"/>
   <c r="I20" i="1"/>
   <c r="I15" i="1"/>
   <c r="I12" i="1"/>
   <c r="I24" i="1"/>
   <c r="I46" i="1"/>
   <c r="I18" i="1"/>
   <c r="M46" i="1"/>
   <c r="M49" i="1"/>
   <c r="M52" i="1"/>
   <c r="I62" i="1"/>
   <c r="I84" i="1"/>
   <c r="I117" i="1"/>
   <c r="I131" i="1"/>
   <c r="I137" i="1"/>
-  <c r="L166" i="1"/>
-[...2 lines deleted...]
-  <c r="L233" i="1"/>
   <c r="O41" i="1"/>
   <c r="M84" i="1"/>
   <c r="I94" i="1"/>
   <c r="I111" i="1"/>
   <c r="M117" i="1"/>
-  <c r="L175" i="1"/>
   <c r="M45" i="1"/>
   <c r="I21" i="1"/>
   <c r="M28" i="1"/>
   <c r="I43" i="1"/>
   <c r="I91" i="1"/>
   <c r="M100" i="1"/>
   <c r="O131" i="1"/>
-  <c r="L159" i="1"/>
-[...6 lines deleted...]
-  <c r="L171" i="1"/>
   <c r="M142" i="1"/>
   <c r="I140" i="1"/>
   <c r="M141" i="1"/>
   <c r="I141" i="1"/>
-  <c r="L170" i="1"/>
   <c r="I105" i="1"/>
   <c r="M105" i="1"/>
   <c r="O104" i="1"/>
   <c r="M107" i="1"/>
   <c r="M108" i="1"/>
   <c r="I108" i="1"/>
   <c r="O107" i="1"/>
   <c r="I107" i="1"/>
-  <c r="L157" i="1"/>
-[...1 lines deleted...]
-  <c r="L165" i="1"/>
   <c r="M140" i="1"/>
-  <c r="L187" i="1"/>
-[...2 lines deleted...]
-  <c r="L238" i="1"/>
   <c r="M102" i="1"/>
   <c r="I103" i="1"/>
   <c r="I102" i="1"/>
   <c r="I104" i="1"/>
   <c r="M123" i="1"/>
   <c r="I123" i="1"/>
   <c r="I126" i="1"/>
   <c r="M126" i="1"/>
   <c r="O125" i="1"/>
   <c r="M125" i="1"/>
   <c r="O140" i="1"/>
-  <c r="L155" i="1"/>
-[...11 lines deleted...]
-  <c r="L251" i="1"/>
   <c r="I101" i="1"/>
   <c r="M104" i="1"/>
   <c r="I122" i="1"/>
   <c r="I125" i="1"/>
-  <c r="L188" i="1"/>
-[...2 lines deleted...]
-  <c r="L245" i="1"/>
   <c r="M101" i="1"/>
   <c r="M121" i="1"/>
   <c r="I119" i="1"/>
   <c r="I121" i="1"/>
   <c r="M120" i="1"/>
   <c r="I120" i="1"/>
   <c r="M122" i="1"/>
-  <c r="L173" i="1"/>
-[...1 lines deleted...]
-  <c r="L240" i="1"/>
   <c r="O101" i="1"/>
   <c r="I109" i="1"/>
   <c r="O122" i="1"/>
   <c r="I142" i="1"/>
-  <c r="L148" i="1"/>
-[...2 lines deleted...]
-  <c r="L189" i="1"/>
   <c r="M144" i="1"/>
   <c r="I144" i="1"/>
   <c r="O143" i="1"/>
   <c r="M130" i="1"/>
   <c r="M25" i="1"/>
   <c r="I25" i="1"/>
   <c r="M70" i="1"/>
   <c r="I70" i="1"/>
   <c r="M94" i="1"/>
   <c r="M115" i="1"/>
   <c r="I128" i="1"/>
-  <c r="L153" i="1"/>
-  <c r="L161" i="1"/>
   <c r="M11" i="1"/>
   <c r="I11" i="1"/>
   <c r="I26" i="1"/>
   <c r="M56" i="1"/>
   <c r="I56" i="1"/>
   <c r="I83" i="1"/>
   <c r="I86" i="1"/>
   <c r="O128" i="1"/>
-  <c r="L167" i="1"/>
   <c r="O8" i="1"/>
   <c r="M8" i="1"/>
   <c r="M14" i="1"/>
   <c r="I23" i="1"/>
   <c r="M26" i="1"/>
   <c r="M42" i="1"/>
   <c r="I42" i="1"/>
   <c r="O53" i="1"/>
   <c r="M53" i="1"/>
   <c r="M59" i="1"/>
   <c r="I68" i="1"/>
   <c r="M83" i="1"/>
   <c r="M86" i="1"/>
   <c r="I89" i="1"/>
   <c r="I92" i="1"/>
   <c r="O95" i="1"/>
   <c r="M95" i="1"/>
   <c r="M97" i="1"/>
   <c r="I113" i="1"/>
   <c r="M136" i="1"/>
-  <c r="L152" i="1"/>
-  <c r="L242" i="1"/>
   <c r="I2" i="1"/>
   <c r="O11" i="1"/>
   <c r="O14" i="1"/>
   <c r="M23" i="1"/>
   <c r="O26" i="1"/>
   <c r="I44" i="1"/>
   <c r="I47" i="1"/>
   <c r="O56" i="1"/>
   <c r="O59" i="1"/>
   <c r="M68" i="1"/>
   <c r="O83" i="1"/>
   <c r="M89" i="1"/>
   <c r="M118" i="1"/>
-  <c r="L177" i="1"/>
   <c r="I5" i="1"/>
   <c r="I8" i="1"/>
   <c r="O23" i="1"/>
   <c r="I41" i="1"/>
   <c r="M44" i="1"/>
   <c r="I50" i="1"/>
   <c r="I53" i="1"/>
   <c r="O68" i="1"/>
   <c r="M92" i="1"/>
   <c r="I95" i="1"/>
   <c r="M113" i="1"/>
   <c r="I116" i="1"/>
   <c r="I129" i="1"/>
   <c r="I134" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1914" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2010" uniqueCount="115">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>BsUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
@@ -1271,114 +965,126 @@
   <si>
     <t>67 of 72</t>
   </si>
   <si>
     <t>55 of 58</t>
   </si>
   <si>
     <t>21 of 21</t>
   </si>
   <si>
     <t>Preliminary Response for BPD Type 2b Meetings</t>
   </si>
   <si>
     <t>Will Meet Goal</t>
   </si>
   <si>
     <t>7 of 7</t>
   </si>
   <si>
     <t>Currently Meeting, Pending</t>
   </si>
   <si>
     <t>2 of 4</t>
   </si>
   <si>
-    <t>3 of 6</t>
-[...4 lines deleted...]
-  <si>
     <t>Currently Not Meeting, Pending</t>
-  </si>
-[...7 lines deleted...]
-    <t>8 of 9</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>0 of 3</t>
-[...1 lines deleted...]
-  <si>
     <t>N/A</t>
   </si>
   <si>
-    <t>0 of 18</t>
-[...1 lines deleted...]
-  <si>
     <t>Preliminary Response for BPD Type 2b Meetings**</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 of 8</t>
   </si>
   <si>
     <t>29 of 29</t>
   </si>
   <si>
     <t>22 of 22</t>
   </si>
   <si>
     <t>9 of 9</t>
   </si>
   <si>
     <t>54 of 54</t>
   </si>
   <si>
     <t>27 of 27</t>
   </si>
   <si>
     <t>82 of 82</t>
   </si>
   <si>
     <t>58 of 58</t>
   </si>
   <si>
-    <t>71 of 79</t>
+    <t>26 of 26</t>
   </si>
   <si>
-    <t>57 of 58</t>
+    <t>77 of 77</t>
   </si>
   <si>
-    <t>25 of 26</t>
+    <t>16 of 16</t>
+  </si>
+  <si>
+    <t>5 of 5</t>
+  </si>
+  <si>
+    <t>8 of 11</t>
+  </si>
+  <si>
+    <t>4 of 12</t>
+  </si>
+  <si>
+    <t>3 of 12</t>
+  </si>
+  <si>
+    <t>32 of 35</t>
+  </si>
+  <si>
+    <t>17 of 21</t>
+  </si>
+  <si>
+    <t>74 of 76</t>
+  </si>
+  <si>
+    <t>58 of 60</t>
+  </si>
+  <si>
+    <t>10 of 16</t>
+  </si>
+  <si>
+    <t>11 of 11</t>
+  </si>
+  <si>
+    <t>26 of 68</t>
+  </si>
+  <si>
+    <t>32 of 58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -1832,74 +1538,70 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -2223,51 +1925,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O307"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L313" sqref="L313"/>
+      <selection activeCell="C314" sqref="C314"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="34.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="17.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="26" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="28.7109375" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="15.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -9728,9158 +9430,7679 @@
       <c r="M145" t="str">
         <f>IF(K143="Y",(E143+E145) &amp; " of " &amp; G143,E143 &amp; " of " &amp; G143)</f>
         <v>1 of 1</v>
       </c>
       <c r="N145" s="1">
         <v>45565</v>
       </c>
       <c r="O145" s="4">
         <f>IFERROR(E145/G145,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>2024</v>
       </c>
       <c r="B146" t="s">
         <v>16</v>
       </c>
       <c r="C146" t="s">
         <v>22</v>
       </c>
       <c r="D146" t="s">
         <v>13</v>
       </c>
-      <c r="E146">
+      <c r="E146" s="8">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>61</v>
       </c>
-      <c r="G146">
+      <c r="G146" s="8">
         <v>18</v>
       </c>
-      <c r="H146" s="4">
-        <f>IFERROR(E146/(E146+E148),"")</f>
+      <c r="H146" s="7">
         <v>1</v>
       </c>
       <c r="I146" s="4">
-        <f>IFERROR((E146+E147)/(G146),"")</f>
         <v>1</v>
       </c>
       <c r="J146" s="4">
         <v>0.9</v>
       </c>
       <c r="K146" t="s">
         <v>14</v>
       </c>
-      <c r="L146" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L146" t="s">
+        <v>15</v>
       </c>
       <c r="M146" t="s">
         <v>69</v>
       </c>
       <c r="N146" s="1">
         <v>45930</v>
       </c>
       <c r="O146" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>2024</v>
       </c>
       <c r="B147" t="s">
         <v>16</v>
       </c>
       <c r="C147" t="s">
         <v>22</v>
       </c>
       <c r="D147" t="s">
         <v>20</v>
       </c>
-      <c r="E147">
+      <c r="E147" s="8">
         <v>0</v>
       </c>
       <c r="F147" t="s">
         <v>61</v>
       </c>
-      <c r="G147">
+      <c r="G147" s="8">
         <v>18</v>
       </c>
-      <c r="H147" s="4">
-        <f>IFERROR(E146/(E146+E148),"")</f>
+      <c r="H147" s="7">
         <v>1</v>
       </c>
       <c r="I147" s="4">
-        <f>IFERROR((E146+E147)/(G146),"")</f>
         <v>1</v>
       </c>
       <c r="J147" s="4">
         <v>0.9</v>
       </c>
       <c r="K147" t="s">
         <v>14</v>
       </c>
-      <c r="L147" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L147" t="s">
+        <v>15</v>
       </c>
       <c r="M147" t="s">
         <v>69</v>
       </c>
       <c r="N147" s="1">
         <v>45930</v>
       </c>
       <c r="O147" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>2024</v>
       </c>
       <c r="B148" t="s">
         <v>16</v>
       </c>
       <c r="C148" t="s">
         <v>22</v>
       </c>
       <c r="D148" t="s">
         <v>21</v>
       </c>
-      <c r="E148">
+      <c r="E148" s="8">
         <v>0</v>
       </c>
       <c r="F148" t="s">
         <v>61</v>
       </c>
-      <c r="G148">
+      <c r="G148" s="8">
         <v>18</v>
       </c>
-      <c r="H148" s="4">
-        <f>IFERROR(E146/(E146+E148),"")</f>
+      <c r="H148" s="7">
         <v>1</v>
       </c>
       <c r="I148" s="4">
-        <f>IFERROR((E146+E147)/(G146),"")</f>
         <v>1</v>
       </c>
       <c r="J148" s="4">
         <v>0.9</v>
       </c>
       <c r="K148" t="s">
         <v>14</v>
       </c>
-      <c r="L148" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L148" t="s">
+        <v>15</v>
       </c>
       <c r="M148" t="s">
         <v>69</v>
       </c>
       <c r="N148" s="1">
         <v>45930</v>
       </c>
       <c r="O148" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>2024</v>
       </c>
       <c r="B149" t="s">
         <v>16</v>
       </c>
       <c r="C149" t="s">
         <v>27</v>
       </c>
       <c r="D149" t="s">
         <v>13</v>
       </c>
-      <c r="E149">
+      <c r="E149" s="8">
         <v>8</v>
       </c>
       <c r="F149" t="s">
         <v>62</v>
       </c>
       <c r="G149">
         <v>8</v>
       </c>
-      <c r="H149" s="4">
-        <f>IFERROR(E149/(E149+E151),"")</f>
+      <c r="H149" s="7">
         <v>1</v>
       </c>
       <c r="I149" s="4">
-        <f>IFERROR((E149+E150)/(G149),"")</f>
         <v>1</v>
       </c>
       <c r="J149" s="4">
         <v>0.9</v>
       </c>
       <c r="K149" t="s">
         <v>14</v>
       </c>
-      <c r="L149" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L149" t="s">
+        <v>15</v>
       </c>
       <c r="M149" t="s">
         <v>53</v>
       </c>
       <c r="N149" s="1">
         <v>45930</v>
       </c>
       <c r="O149" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>2024</v>
       </c>
       <c r="B150" t="s">
         <v>16</v>
       </c>
       <c r="C150" t="s">
         <v>27</v>
       </c>
       <c r="D150" t="s">
         <v>20</v>
       </c>
-      <c r="E150">
+      <c r="E150" s="8">
         <v>0</v>
       </c>
       <c r="F150" t="s">
         <v>62</v>
       </c>
       <c r="G150">
         <v>8</v>
       </c>
-      <c r="H150" s="4">
-        <f>IFERROR(E149/(E149+E151),"")</f>
+      <c r="H150" s="7">
         <v>1</v>
       </c>
       <c r="I150" s="4">
-        <f>IFERROR((E149+E150)/(G149),"")</f>
         <v>1</v>
       </c>
       <c r="J150" s="4">
         <v>0.9</v>
       </c>
       <c r="K150" t="s">
         <v>14</v>
       </c>
-      <c r="L150" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L150" t="s">
+        <v>15</v>
       </c>
       <c r="M150" t="s">
         <v>53</v>
       </c>
       <c r="N150" s="1">
         <v>45930</v>
       </c>
       <c r="O150" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>2024</v>
       </c>
       <c r="B151" t="s">
         <v>16</v>
       </c>
       <c r="C151" t="s">
         <v>27</v>
       </c>
       <c r="D151" t="s">
         <v>21</v>
       </c>
-      <c r="E151">
+      <c r="E151" s="8">
         <v>0</v>
       </c>
       <c r="F151" t="s">
         <v>62</v>
       </c>
       <c r="G151">
         <v>8</v>
       </c>
-      <c r="H151" s="4">
-        <f>IFERROR(E149/(E149+E151),"")</f>
+      <c r="H151" s="7">
         <v>1</v>
       </c>
       <c r="I151" s="4">
-        <f>IFERROR((E149+E150)/(G149),"")</f>
         <v>1</v>
       </c>
       <c r="J151" s="4">
         <v>0.9</v>
       </c>
       <c r="K151" t="s">
         <v>14</v>
       </c>
-      <c r="L151" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L151" t="s">
+        <v>15</v>
       </c>
       <c r="M151" t="s">
         <v>53</v>
       </c>
       <c r="N151" s="1">
         <v>45930</v>
       </c>
       <c r="O151" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>2024</v>
       </c>
       <c r="B152" t="s">
         <v>16</v>
       </c>
       <c r="C152" t="s">
         <v>42</v>
       </c>
       <c r="D152" t="s">
         <v>13</v>
       </c>
-      <c r="E152">
+      <c r="E152" s="8">
         <v>9</v>
       </c>
       <c r="F152" t="s">
         <v>62</v>
       </c>
       <c r="G152">
         <v>10</v>
       </c>
-      <c r="H152" s="4">
-        <f>IFERROR(E152/(E152+E154),"")</f>
+      <c r="H152" s="7">
         <v>0.9</v>
       </c>
       <c r="I152" s="4">
-        <f>IFERROR((E152+E153)/(G152),"")</f>
         <v>0.9</v>
       </c>
       <c r="J152" s="4">
         <v>0.9</v>
       </c>
       <c r="K152" t="s">
         <v>14</v>
       </c>
-      <c r="L152" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L152" t="s">
+        <v>15</v>
       </c>
       <c r="M152" t="s">
         <v>70</v>
       </c>
       <c r="N152" s="1">
         <v>45930</v>
       </c>
       <c r="O152" s="4">
         <v>0.9</v>
       </c>
     </row>
     <row r="153" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>2024</v>
       </c>
       <c r="B153" t="s">
         <v>16</v>
       </c>
       <c r="C153" t="s">
         <v>42</v>
       </c>
       <c r="D153" t="s">
         <v>20</v>
       </c>
-      <c r="E153">
+      <c r="E153" s="8">
         <v>0</v>
       </c>
       <c r="F153" t="s">
         <v>62</v>
       </c>
       <c r="G153">
         <v>10</v>
       </c>
-      <c r="H153" s="4">
-        <f>IFERROR(E152/(E152+E154),"")</f>
+      <c r="H153" s="7">
         <v>0.9</v>
       </c>
       <c r="I153" s="4">
-        <f>IFERROR((E152+E153)/(G152),"")</f>
         <v>0.9</v>
       </c>
       <c r="J153" s="4">
         <v>0.9</v>
       </c>
       <c r="K153" t="s">
         <v>14</v>
       </c>
-      <c r="L153" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L153" t="s">
+        <v>15</v>
       </c>
       <c r="M153" t="s">
         <v>70</v>
       </c>
       <c r="N153" s="1">
         <v>45930</v>
       </c>
       <c r="O153" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>2024</v>
       </c>
       <c r="B154" t="s">
         <v>16</v>
       </c>
       <c r="C154" t="s">
         <v>42</v>
       </c>
       <c r="D154" t="s">
         <v>21</v>
       </c>
-      <c r="E154">
+      <c r="E154" s="8">
         <v>1</v>
       </c>
       <c r="F154" t="s">
         <v>62</v>
       </c>
       <c r="G154">
         <v>10</v>
       </c>
-      <c r="H154" s="4">
-        <f>IFERROR(E152/(E152+E154),"")</f>
+      <c r="H154" s="7">
         <v>0.9</v>
       </c>
       <c r="I154" s="4">
-        <f>IFERROR((E152+E153)/(G152),"")</f>
         <v>0.9</v>
       </c>
       <c r="J154" s="4">
         <v>0.9</v>
       </c>
       <c r="K154" t="s">
         <v>14</v>
       </c>
-      <c r="L154" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L154" t="s">
+        <v>15</v>
       </c>
       <c r="M154" t="s">
         <v>70</v>
       </c>
       <c r="N154" s="1">
         <v>45930</v>
       </c>
       <c r="O154" s="4">
         <v>0.1</v>
       </c>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>2024</v>
       </c>
       <c r="B155" t="s">
         <v>16</v>
       </c>
       <c r="C155" t="s">
         <v>23</v>
       </c>
       <c r="D155" t="s">
         <v>13</v>
       </c>
-      <c r="E155">
+      <c r="E155" s="8">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>63</v>
       </c>
-      <c r="G155">
+      <c r="G155" s="8">
         <v>10</v>
       </c>
-      <c r="H155" s="4">
-        <f>IFERROR(E155/(E155+E157),"")</f>
+      <c r="H155" s="7">
         <v>1</v>
       </c>
       <c r="I155" s="4">
-        <f>IFERROR((E155+E156)/(G155),"")</f>
         <v>1</v>
       </c>
       <c r="J155" s="4">
         <v>0.9</v>
       </c>
       <c r="K155" t="s">
         <v>14</v>
       </c>
-      <c r="L155" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L155" t="s">
+        <v>15</v>
       </c>
       <c r="M155" t="s">
         <v>71</v>
       </c>
       <c r="N155" s="1">
         <v>45930</v>
       </c>
       <c r="O155" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>2024</v>
       </c>
       <c r="B156" t="s">
         <v>16</v>
       </c>
       <c r="C156" t="s">
         <v>23</v>
       </c>
       <c r="D156" t="s">
         <v>20</v>
       </c>
-      <c r="E156">
+      <c r="E156" s="8">
         <v>0</v>
       </c>
       <c r="F156" t="s">
         <v>63</v>
       </c>
-      <c r="G156">
+      <c r="G156" s="8">
         <v>10</v>
       </c>
-      <c r="H156" s="4">
-        <f>IFERROR(E155/(E155+E157),"")</f>
+      <c r="H156" s="7">
         <v>1</v>
       </c>
       <c r="I156" s="4">
-        <f>IFERROR((E155+E156)/(G155),"")</f>
         <v>1</v>
       </c>
       <c r="J156" s="4">
         <v>0.9</v>
       </c>
       <c r="K156" t="s">
         <v>14</v>
       </c>
-      <c r="L156" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L156" t="s">
+        <v>15</v>
       </c>
       <c r="M156" t="s">
         <v>71</v>
       </c>
       <c r="N156" s="1">
         <v>45930</v>
       </c>
       <c r="O156" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>2024</v>
       </c>
       <c r="B157" t="s">
         <v>16</v>
       </c>
       <c r="C157" t="s">
         <v>23</v>
       </c>
       <c r="D157" t="s">
         <v>21</v>
       </c>
-      <c r="E157">
+      <c r="E157" s="8">
         <v>0</v>
       </c>
       <c r="F157" t="s">
         <v>63</v>
       </c>
-      <c r="G157">
+      <c r="G157" s="8">
         <v>10</v>
       </c>
-      <c r="H157" s="4">
-        <f>IFERROR(E155/(E155+E157),"")</f>
+      <c r="H157" s="7">
         <v>1</v>
       </c>
       <c r="I157" s="4">
-        <f>IFERROR((E155+E156)/(G155),"")</f>
         <v>1</v>
       </c>
       <c r="J157" s="4">
         <v>0.9</v>
       </c>
       <c r="K157" t="s">
         <v>14</v>
       </c>
-      <c r="L157" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L157" t="s">
+        <v>15</v>
       </c>
       <c r="M157" t="s">
         <v>71</v>
       </c>
       <c r="N157" s="1">
         <v>45930</v>
       </c>
       <c r="O157" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>2024</v>
       </c>
       <c r="B158" t="s">
         <v>16</v>
       </c>
       <c r="C158" t="s">
         <v>28</v>
       </c>
       <c r="D158" t="s">
         <v>13</v>
       </c>
-      <c r="E158">
+      <c r="E158" s="8">
         <v>7</v>
       </c>
       <c r="F158" t="s">
         <v>64</v>
       </c>
-      <c r="G158">
+      <c r="G158" s="8">
         <v>9</v>
       </c>
-      <c r="H158" s="4">
-        <f>IFERROR(E158/(E158+E160),"")</f>
+      <c r="H158" s="7">
         <v>0.77777777777777779</v>
       </c>
       <c r="I158" s="4">
-        <f>IFERROR((E158+E159)/(G158),"")</f>
         <v>0.77777777777777779</v>
       </c>
       <c r="J158" s="4">
         <v>0.9</v>
       </c>
       <c r="K158" t="s">
         <v>14</v>
       </c>
-      <c r="L158" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L158" t="s">
+        <v>17</v>
       </c>
       <c r="M158" t="s">
         <v>72</v>
       </c>
       <c r="N158" s="1">
         <v>45930</v>
       </c>
       <c r="O158" s="4">
         <v>0.77777777777777779</v>
       </c>
     </row>
     <row r="159" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>2024</v>
       </c>
       <c r="B159" t="s">
         <v>16</v>
       </c>
       <c r="C159" t="s">
         <v>28</v>
       </c>
       <c r="D159" t="s">
         <v>20</v>
       </c>
-      <c r="E159">
+      <c r="E159" s="8">
         <v>0</v>
       </c>
       <c r="F159" t="s">
         <v>64</v>
       </c>
-      <c r="G159">
+      <c r="G159" s="8">
         <v>9</v>
       </c>
-      <c r="H159" s="4">
-        <f>IFERROR(E158/(E158+E160),"")</f>
+      <c r="H159" s="7">
         <v>0.77777777777777779</v>
       </c>
       <c r="I159" s="4">
-        <f>IFERROR((E158+E159)/(G158),"")</f>
         <v>0.77777777777777779</v>
       </c>
       <c r="J159" s="4">
         <v>0.9</v>
       </c>
       <c r="K159" t="s">
         <v>14</v>
       </c>
-      <c r="L159" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L159" t="s">
+        <v>17</v>
       </c>
       <c r="M159" t="s">
         <v>72</v>
       </c>
       <c r="N159" s="1">
         <v>45930</v>
       </c>
       <c r="O159" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>2024</v>
       </c>
       <c r="B160" t="s">
         <v>16</v>
       </c>
       <c r="C160" t="s">
         <v>28</v>
       </c>
       <c r="D160" t="s">
         <v>21</v>
       </c>
-      <c r="E160">
+      <c r="E160" s="8">
         <v>2</v>
       </c>
       <c r="F160" t="s">
         <v>64</v>
       </c>
-      <c r="G160">
+      <c r="G160" s="8">
         <v>9</v>
       </c>
-      <c r="H160" s="4">
-        <f>IFERROR(E158/(E158+E160),"")</f>
+      <c r="H160" s="7">
         <v>0.77777777777777779</v>
       </c>
       <c r="I160" s="4">
-        <f>IFERROR((E158+E159)/(G158),"")</f>
         <v>0.77777777777777779</v>
       </c>
       <c r="J160" s="4">
         <v>0.9</v>
       </c>
       <c r="K160" t="s">
         <v>14</v>
       </c>
-      <c r="L160" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L160" t="s">
+        <v>17</v>
       </c>
       <c r="M160" t="s">
         <v>72</v>
       </c>
       <c r="N160" s="1">
         <v>45930</v>
       </c>
       <c r="O160" s="4">
         <v>0.22222222222222221</v>
       </c>
     </row>
     <row r="161" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>2024</v>
       </c>
       <c r="B161" t="s">
         <v>16</v>
       </c>
       <c r="C161" t="s">
         <v>50</v>
       </c>
       <c r="D161" t="s">
         <v>13</v>
       </c>
-      <c r="E161">
+      <c r="E161" s="8">
         <v>43</v>
       </c>
       <c r="F161" t="s">
         <v>61</v>
       </c>
-      <c r="G161">
+      <c r="G161" s="8">
         <v>45</v>
       </c>
-      <c r="H161" s="4">
-        <f>IFERROR(E161/(E161+E163),"")</f>
+      <c r="H161" s="7">
         <v>0.9555555555555556</v>
       </c>
       <c r="I161" s="4">
-        <f>IFERROR((E161+E162)/(G161),"")</f>
         <v>0.9555555555555556</v>
       </c>
       <c r="J161" s="4">
         <v>0.9</v>
       </c>
       <c r="K161" t="s">
         <v>14</v>
       </c>
-      <c r="L161" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L161" t="s">
+        <v>15</v>
       </c>
       <c r="M161" t="s">
         <v>73</v>
       </c>
       <c r="N161" s="1">
         <v>45930</v>
       </c>
       <c r="O161" s="4">
         <v>0.9555555555555556</v>
       </c>
     </row>
     <row r="162" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>2024</v>
       </c>
       <c r="B162" t="s">
         <v>16</v>
       </c>
       <c r="C162" t="s">
         <v>50</v>
       </c>
       <c r="D162" t="s">
         <v>20</v>
       </c>
-      <c r="E162">
+      <c r="E162" s="8">
         <v>0</v>
       </c>
       <c r="F162" t="s">
         <v>61</v>
       </c>
-      <c r="G162">
+      <c r="G162" s="8">
         <v>45</v>
       </c>
-      <c r="H162" s="4">
-        <f>IFERROR(E161/(E161+E163),"")</f>
+      <c r="H162" s="7">
         <v>0.9555555555555556</v>
       </c>
       <c r="I162" s="4">
-        <f>IFERROR((E161+E162)/(G161),"")</f>
         <v>0.9555555555555556</v>
       </c>
       <c r="J162" s="4">
         <v>0.9</v>
       </c>
       <c r="K162" t="s">
         <v>14</v>
       </c>
-      <c r="L162" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L162" t="s">
+        <v>15</v>
       </c>
       <c r="M162" t="s">
         <v>73</v>
       </c>
       <c r="N162" s="1">
         <v>45930</v>
       </c>
       <c r="O162" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>2024</v>
       </c>
       <c r="B163" t="s">
         <v>16</v>
       </c>
       <c r="C163" t="s">
         <v>50</v>
       </c>
       <c r="D163" t="s">
         <v>21</v>
       </c>
-      <c r="E163">
+      <c r="E163" s="8">
         <v>2</v>
       </c>
       <c r="F163" t="s">
         <v>61</v>
       </c>
-      <c r="G163">
+      <c r="G163" s="8">
         <v>45</v>
       </c>
-      <c r="H163" s="4">
-        <f>IFERROR(E161/(E161+E163),"")</f>
+      <c r="H163" s="7">
         <v>0.9555555555555556</v>
       </c>
       <c r="I163" s="4">
-        <f>IFERROR((E161+E162)/(G161),"")</f>
         <v>0.9555555555555556</v>
       </c>
       <c r="J163" s="4">
         <v>0.9</v>
       </c>
       <c r="K163" t="s">
         <v>14</v>
       </c>
-      <c r="L163" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L163" t="s">
+        <v>15</v>
       </c>
       <c r="M163" t="s">
         <v>73</v>
       </c>
       <c r="N163" s="1">
         <v>45930</v>
       </c>
       <c r="O163" s="4">
         <v>4.4444444444444446E-2</v>
       </c>
     </row>
     <row r="164" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>2024</v>
       </c>
       <c r="B164" t="s">
         <v>16</v>
       </c>
       <c r="C164" t="s">
         <v>51</v>
       </c>
       <c r="D164" t="s">
         <v>13</v>
       </c>
-      <c r="E164">
+      <c r="E164" s="8">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>65</v>
       </c>
-      <c r="G164">
-[...3 lines deleted...]
-        <f>IFERROR(E164/(E164+E166),"")</f>
+      <c r="G164" s="8">
+        <v>16</v>
+      </c>
+      <c r="H164" s="7">
         <v>0.8125</v>
       </c>
       <c r="I164" s="4">
-        <f>IFERROR((E164+E165)/(G164),"")</f>
         <v>0.8125</v>
       </c>
       <c r="J164" s="4">
         <v>0.6</v>
       </c>
       <c r="K164" t="s">
         <v>14</v>
       </c>
-      <c r="L164" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L164" t="s">
+        <v>15</v>
       </c>
       <c r="M164" t="s">
         <v>74</v>
       </c>
       <c r="N164" s="1">
         <v>45930</v>
       </c>
       <c r="O164" s="4">
         <v>0.8125</v>
       </c>
     </row>
     <row r="165" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>2024</v>
       </c>
       <c r="B165" t="s">
         <v>16</v>
       </c>
       <c r="C165" t="s">
         <v>51</v>
       </c>
       <c r="D165" t="s">
         <v>20</v>
       </c>
-      <c r="E165">
+      <c r="E165" s="8">
         <v>0</v>
       </c>
       <c r="F165" t="s">
         <v>65</v>
       </c>
-      <c r="G165">
-[...3 lines deleted...]
-        <f>IFERROR(E164/(E164+E166),"")</f>
+      <c r="G165" s="8">
+        <v>16</v>
+      </c>
+      <c r="H165" s="7">
         <v>0.8125</v>
       </c>
       <c r="I165" s="4">
-        <f>IFERROR((E164+E165)/(G164),"")</f>
         <v>0.8125</v>
       </c>
       <c r="J165" s="4">
         <v>0.6</v>
       </c>
       <c r="K165" t="s">
         <v>14</v>
       </c>
-      <c r="L165" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L165" t="s">
+        <v>15</v>
       </c>
       <c r="M165" t="s">
         <v>74</v>
       </c>
       <c r="N165" s="1">
         <v>45930</v>
       </c>
       <c r="O165" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>2024</v>
       </c>
       <c r="B166" t="s">
         <v>16</v>
       </c>
       <c r="C166" t="s">
         <v>51</v>
       </c>
       <c r="D166" t="s">
         <v>21</v>
       </c>
-      <c r="E166">
+      <c r="E166" s="8">
         <v>3</v>
       </c>
       <c r="F166" t="s">
         <v>65</v>
       </c>
-      <c r="G166">
-[...3 lines deleted...]
-        <f>IFERROR(E164/(E164+E166),"")</f>
+      <c r="G166" s="8">
+        <v>16</v>
+      </c>
+      <c r="H166" s="7">
         <v>0.8125</v>
       </c>
       <c r="I166" s="4">
-        <f>IFERROR((E164+E165)/(G164),"")</f>
         <v>0.8125</v>
       </c>
       <c r="J166" s="4">
         <v>0.6</v>
       </c>
       <c r="K166" t="s">
         <v>14</v>
       </c>
-      <c r="L166" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L166" t="s">
+        <v>15</v>
       </c>
       <c r="M166" t="s">
         <v>74</v>
       </c>
       <c r="N166" s="1">
         <v>45930</v>
       </c>
       <c r="O166" s="4">
         <v>0.1875</v>
       </c>
     </row>
     <row r="167" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>2024</v>
       </c>
       <c r="B167" t="s">
         <v>16</v>
       </c>
       <c r="C167" t="s">
         <v>46</v>
       </c>
       <c r="D167" t="s">
         <v>13</v>
       </c>
-      <c r="E167">
+      <c r="E167" s="8">
         <v>27</v>
       </c>
       <c r="F167" t="s">
         <v>65</v>
       </c>
-      <c r="G167">
+      <c r="G167" s="8">
         <v>29</v>
       </c>
-      <c r="H167" s="4">
-        <f>IFERROR(E167/(E167+E169),"")</f>
+      <c r="H167" s="7">
         <v>0.93103448275862066</v>
       </c>
       <c r="I167" s="4">
-        <f>IFERROR((E167+E168)/(G167),"")</f>
         <v>0.93103448275862066</v>
       </c>
       <c r="J167" s="4">
         <v>0.6</v>
       </c>
       <c r="K167" t="s">
         <v>14</v>
       </c>
-      <c r="L167" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L167" t="s">
+        <v>15</v>
       </c>
       <c r="M167" t="s">
         <v>75</v>
       </c>
       <c r="N167" s="1">
         <v>45930</v>
       </c>
       <c r="O167" s="4">
         <v>0.93103448275862066</v>
       </c>
     </row>
     <row r="168" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>2024</v>
       </c>
       <c r="B168" t="s">
         <v>16</v>
       </c>
       <c r="C168" t="s">
         <v>46</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
-      <c r="E168">
+      <c r="E168" s="8">
         <v>0</v>
       </c>
       <c r="F168" t="s">
         <v>65</v>
       </c>
-      <c r="G168">
+      <c r="G168" s="8">
         <v>29</v>
       </c>
-      <c r="H168" s="4">
-        <f>IFERROR(E167/(E167+E169),"")</f>
+      <c r="H168" s="7">
         <v>0.93103448275862066</v>
       </c>
       <c r="I168" s="4">
-        <f>IFERROR((E167+E168)/(G167),"")</f>
         <v>0.93103448275862066</v>
       </c>
       <c r="J168" s="4">
         <v>0.6</v>
       </c>
       <c r="K168" t="s">
         <v>14</v>
       </c>
-      <c r="L168" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L168" t="s">
+        <v>15</v>
       </c>
       <c r="M168" t="s">
         <v>75</v>
       </c>
       <c r="N168" s="1">
         <v>45930</v>
       </c>
       <c r="O168" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>2024</v>
       </c>
       <c r="B169" t="s">
         <v>16</v>
       </c>
       <c r="C169" t="s">
         <v>46</v>
       </c>
       <c r="D169" t="s">
         <v>21</v>
       </c>
-      <c r="E169">
+      <c r="E169" s="8">
         <v>2</v>
       </c>
       <c r="F169" t="s">
         <v>65</v>
       </c>
-      <c r="G169">
+      <c r="G169" s="8">
         <v>29</v>
       </c>
-      <c r="H169" s="4">
-        <f>IFERROR(E167/(E167+E169),"")</f>
+      <c r="H169" s="7">
         <v>0.93103448275862066</v>
       </c>
       <c r="I169" s="4">
-        <f>IFERROR((E167+E168)/(G167),"")</f>
         <v>0.93103448275862066</v>
       </c>
       <c r="J169" s="4">
         <v>0.6</v>
       </c>
       <c r="K169" t="s">
         <v>14</v>
       </c>
-      <c r="L169" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L169" t="s">
+        <v>15</v>
       </c>
       <c r="M169" t="s">
         <v>75</v>
       </c>
       <c r="N169" s="1">
         <v>45930</v>
       </c>
       <c r="O169" s="4">
         <v>6.8965517241379309E-2</v>
       </c>
     </row>
     <row r="170" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>2024</v>
       </c>
       <c r="B170" t="s">
         <v>16</v>
       </c>
       <c r="C170" t="s">
         <v>47</v>
       </c>
       <c r="D170" t="s">
         <v>13</v>
       </c>
-      <c r="E170">
+      <c r="E170" s="8">
         <v>73</v>
       </c>
       <c r="F170" t="s">
         <v>61</v>
       </c>
-      <c r="G170">
+      <c r="G170" s="8">
         <v>74</v>
       </c>
-      <c r="H170" s="4">
-        <f>IFERROR(E170/(E170+E172),"")</f>
+      <c r="H170" s="7">
         <v>0.98648648648648651</v>
       </c>
       <c r="I170" s="4">
-        <f>IFERROR((E170+E171)/(G170),"")</f>
         <v>0.98648648648648651</v>
       </c>
       <c r="J170" s="4">
         <v>0.9</v>
       </c>
       <c r="K170" t="s">
         <v>14</v>
       </c>
-      <c r="L170" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L170" t="s">
+        <v>15</v>
       </c>
       <c r="M170" t="s">
         <v>76</v>
       </c>
       <c r="N170" s="1">
         <v>45930</v>
       </c>
       <c r="O170" s="4">
         <v>0.98648648648648651</v>
       </c>
     </row>
     <row r="171" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>2024</v>
       </c>
       <c r="B171" t="s">
         <v>16</v>
       </c>
       <c r="C171" t="s">
         <v>47</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
-      <c r="E171">
+      <c r="E171" s="8">
         <v>0</v>
       </c>
       <c r="F171" t="s">
         <v>61</v>
       </c>
-      <c r="G171">
+      <c r="G171" s="8">
         <v>74</v>
       </c>
-      <c r="H171" s="4">
-        <f>IFERROR(E170/(E170+E172),"")</f>
+      <c r="H171" s="7">
         <v>0.98648648648648651</v>
       </c>
       <c r="I171" s="4">
-        <f>IFERROR((E170+E171)/(G170),"")</f>
         <v>0.98648648648648651</v>
       </c>
       <c r="J171" s="4">
         <v>0.9</v>
       </c>
       <c r="K171" t="s">
         <v>14</v>
       </c>
-      <c r="L171" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L171" t="s">
+        <v>15</v>
       </c>
       <c r="M171" t="s">
         <v>76</v>
       </c>
       <c r="N171" s="1">
         <v>45930</v>
       </c>
       <c r="O171" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>2024</v>
       </c>
       <c r="B172" t="s">
         <v>16</v>
       </c>
       <c r="C172" t="s">
         <v>47</v>
       </c>
       <c r="D172" t="s">
         <v>21</v>
       </c>
-      <c r="E172">
+      <c r="E172" s="8">
         <v>1</v>
       </c>
       <c r="F172" t="s">
         <v>61</v>
       </c>
-      <c r="G172">
+      <c r="G172" s="8">
         <v>74</v>
       </c>
-      <c r="H172" s="4">
-        <f>IFERROR(E170/(E170+E172),"")</f>
+      <c r="H172" s="7">
         <v>0.98648648648648651</v>
       </c>
       <c r="I172" s="4">
-        <f>IFERROR((E170+E171)/(G170),"")</f>
         <v>0.98648648648648651</v>
       </c>
       <c r="J172" s="4">
         <v>0.9</v>
       </c>
       <c r="K172" t="s">
         <v>14</v>
       </c>
-      <c r="L172" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L172" t="s">
+        <v>15</v>
       </c>
       <c r="M172" t="s">
         <v>76</v>
       </c>
       <c r="N172" s="1">
         <v>45930</v>
       </c>
       <c r="O172" s="4">
         <v>1.3513513513513514E-2</v>
       </c>
     </row>
     <row r="173" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>2024</v>
       </c>
       <c r="B173" t="s">
         <v>16</v>
       </c>
       <c r="C173" t="s">
         <v>48</v>
       </c>
       <c r="D173" t="s">
         <v>13</v>
       </c>
-      <c r="E173">
+      <c r="E173" s="8">
         <v>53</v>
       </c>
       <c r="F173" t="s">
         <v>66</v>
       </c>
-      <c r="G173">
+      <c r="G173" s="8">
         <v>59</v>
       </c>
-      <c r="H173" s="4">
-        <f>IFERROR(E173/(E173+E175),"")</f>
+      <c r="H173" s="7">
         <v>0.89830508474576276</v>
       </c>
       <c r="I173" s="4">
-        <f>IFERROR((E173+E174)/(G173),"")</f>
         <v>0.89830508474576276</v>
       </c>
       <c r="J173" s="4">
         <v>0.9</v>
       </c>
       <c r="K173" t="s">
         <v>14</v>
       </c>
-      <c r="L173" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L173" t="s">
+        <v>15</v>
       </c>
       <c r="M173" t="s">
         <v>77</v>
       </c>
       <c r="N173" s="1">
         <v>45930</v>
       </c>
       <c r="O173" s="4">
         <v>0.89830508474576276</v>
       </c>
     </row>
     <row r="174" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>2024</v>
       </c>
       <c r="B174" t="s">
         <v>16</v>
       </c>
       <c r="C174" t="s">
         <v>48</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
-      <c r="E174">
+      <c r="E174" s="8">
         <v>0</v>
       </c>
       <c r="F174" t="s">
         <v>66</v>
       </c>
-      <c r="G174">
+      <c r="G174" s="8">
         <v>59</v>
       </c>
-      <c r="H174" s="4">
-        <f>IFERROR(E173/(E173+E175),"")</f>
+      <c r="H174" s="7">
         <v>0.89830508474576276</v>
       </c>
       <c r="I174" s="4">
-        <f>IFERROR((E173+E174)/(G173),"")</f>
         <v>0.89830508474576276</v>
       </c>
       <c r="J174" s="4">
         <v>0.9</v>
       </c>
       <c r="K174" t="s">
         <v>14</v>
       </c>
-      <c r="L174" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L174" t="s">
+        <v>15</v>
       </c>
       <c r="M174" t="s">
         <v>77</v>
       </c>
       <c r="N174" s="1">
         <v>45930</v>
       </c>
       <c r="O174" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>2024</v>
       </c>
       <c r="B175" t="s">
         <v>16</v>
       </c>
       <c r="C175" t="s">
         <v>48</v>
       </c>
       <c r="D175" t="s">
         <v>21</v>
       </c>
-      <c r="E175">
+      <c r="E175" s="8">
         <v>6</v>
       </c>
       <c r="F175" t="s">
         <v>66</v>
       </c>
-      <c r="G175">
+      <c r="G175" s="8">
         <v>59</v>
       </c>
-      <c r="H175" s="4">
-        <f>IFERROR(E173/(E173+E175),"")</f>
+      <c r="H175" s="7">
         <v>0.89830508474576276</v>
       </c>
       <c r="I175" s="4">
-        <f>IFERROR((E173+E174)/(G173),"")</f>
         <v>0.89830508474576276</v>
       </c>
       <c r="J175" s="4">
         <v>0.9</v>
       </c>
       <c r="K175" t="s">
         <v>14</v>
       </c>
-      <c r="L175" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L175" t="s">
+        <v>15</v>
       </c>
       <c r="M175" t="s">
         <v>77</v>
       </c>
       <c r="N175" s="1">
         <v>45930</v>
       </c>
       <c r="O175" s="4">
         <v>0.10169491525423729</v>
       </c>
     </row>
     <row r="176" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>2024</v>
       </c>
       <c r="B176" t="s">
         <v>16</v>
       </c>
       <c r="C176" t="s">
         <v>49</v>
       </c>
       <c r="D176" t="s">
         <v>13</v>
       </c>
-      <c r="E176">
+      <c r="E176" s="8">
         <v>14</v>
       </c>
       <c r="F176" t="s">
         <v>66</v>
       </c>
-      <c r="G176">
-[...3 lines deleted...]
-        <f>IFERROR(E176/(E176+E178),"")</f>
+      <c r="G176" s="8">
+        <v>14</v>
+      </c>
+      <c r="H176" s="7">
         <v>1</v>
       </c>
       <c r="I176" s="4">
-        <f>IFERROR((E176+E177)/(G176),"")</f>
         <v>1</v>
       </c>
       <c r="J176" s="4">
         <v>0.9</v>
       </c>
       <c r="K176" t="s">
         <v>14</v>
       </c>
-      <c r="L176" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L176" t="s">
+        <v>15</v>
       </c>
       <c r="M176" t="s">
         <v>78</v>
       </c>
       <c r="N176" s="1">
         <v>45930</v>
       </c>
       <c r="O176" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>2024</v>
       </c>
       <c r="B177" t="s">
         <v>16</v>
       </c>
       <c r="C177" t="s">
         <v>49</v>
       </c>
       <c r="D177" t="s">
         <v>20</v>
       </c>
-      <c r="E177">
+      <c r="E177" s="8">
         <v>0</v>
       </c>
       <c r="F177" t="s">
         <v>66</v>
       </c>
-      <c r="G177">
-[...3 lines deleted...]
-        <f>IFERROR(E176/(E176+E178),"")</f>
+      <c r="G177" s="8">
+        <v>14</v>
+      </c>
+      <c r="H177" s="7">
         <v>1</v>
       </c>
       <c r="I177" s="4">
-        <f>IFERROR((E176+E177)/(G176),"")</f>
         <v>1</v>
       </c>
       <c r="J177" s="4">
         <v>0.9</v>
       </c>
       <c r="K177" t="s">
         <v>14</v>
       </c>
-      <c r="L177" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L177" t="s">
+        <v>15</v>
       </c>
       <c r="M177" t="s">
         <v>78</v>
       </c>
       <c r="N177" s="1">
         <v>45930</v>
       </c>
       <c r="O177" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>2024</v>
       </c>
       <c r="B178" t="s">
         <v>16</v>
       </c>
       <c r="C178" t="s">
         <v>49</v>
       </c>
       <c r="D178" t="s">
         <v>21</v>
       </c>
-      <c r="E178">
+      <c r="E178" s="8">
         <v>0</v>
       </c>
       <c r="F178" t="s">
         <v>66</v>
       </c>
-      <c r="G178">
-[...3 lines deleted...]
-        <f>IFERROR(E176/(E176+E178),"")</f>
+      <c r="G178" s="8">
+        <v>14</v>
+      </c>
+      <c r="H178" s="7">
         <v>1</v>
       </c>
       <c r="I178" s="4">
-        <f>IFERROR((E176+E177)/(G176),"")</f>
         <v>1</v>
       </c>
       <c r="J178" s="4">
         <v>0.9</v>
       </c>
       <c r="K178" t="s">
         <v>14</v>
       </c>
-      <c r="L178" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L178" t="s">
+        <v>15</v>
       </c>
       <c r="M178" t="s">
         <v>78</v>
       </c>
       <c r="N178" s="1">
         <v>45930</v>
       </c>
       <c r="O178" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>2024</v>
       </c>
       <c r="B179" t="s">
         <v>16</v>
       </c>
       <c r="C179" t="s">
         <v>25</v>
       </c>
       <c r="D179" t="s">
         <v>13</v>
       </c>
-      <c r="E179">
+      <c r="E179" s="8">
         <v>0</v>
       </c>
       <c r="F179" t="s">
         <v>61</v>
       </c>
-      <c r="G179">
-[...8 lines deleted...]
-        <v/>
+      <c r="G179" s="8">
+        <v>0</v>
+      </c>
+      <c r="H179" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I179" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J179" s="4">
         <v>0.9</v>
       </c>
       <c r="K179" t="s">
         <v>14</v>
       </c>
-      <c r="L179" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L179" t="s">
+        <v>91</v>
       </c>
       <c r="M179" t="s">
         <v>79</v>
       </c>
       <c r="N179" s="1">
         <v>45930</v>
       </c>
       <c r="O179" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>2024</v>
       </c>
       <c r="B180" t="s">
         <v>16</v>
       </c>
       <c r="C180" t="s">
         <v>25</v>
       </c>
       <c r="D180" t="s">
         <v>20</v>
       </c>
-      <c r="E180">
+      <c r="E180" s="8">
         <v>0</v>
       </c>
       <c r="F180" t="s">
         <v>61</v>
       </c>
-      <c r="G180">
-[...8 lines deleted...]
-        <v/>
+      <c r="G180" s="8">
+        <v>0</v>
+      </c>
+      <c r="H180" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I180" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J180" s="4">
         <v>0.9</v>
       </c>
       <c r="K180" t="s">
         <v>14</v>
       </c>
-      <c r="L180" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L180" t="s">
+        <v>91</v>
       </c>
       <c r="M180" t="s">
         <v>79</v>
       </c>
       <c r="N180" s="1">
         <v>45930</v>
       </c>
       <c r="O180" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>2024</v>
       </c>
       <c r="B181" t="s">
         <v>16</v>
       </c>
       <c r="C181" t="s">
         <v>25</v>
       </c>
       <c r="D181" t="s">
         <v>21</v>
       </c>
-      <c r="E181">
+      <c r="E181" s="8">
         <v>0</v>
       </c>
       <c r="F181" t="s">
         <v>61</v>
       </c>
-      <c r="G181">
-[...8 lines deleted...]
-        <v/>
+      <c r="G181" s="8">
+        <v>0</v>
+      </c>
+      <c r="H181" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I181" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J181" s="4">
         <v>0.9</v>
       </c>
       <c r="K181" t="s">
         <v>14</v>
       </c>
-      <c r="L181" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L181" t="s">
+        <v>91</v>
       </c>
       <c r="M181" t="s">
         <v>79</v>
       </c>
       <c r="N181" s="1">
         <v>45930</v>
       </c>
       <c r="O181" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>2024</v>
       </c>
       <c r="B182" t="s">
         <v>16</v>
       </c>
       <c r="C182" t="s">
         <v>30</v>
       </c>
       <c r="D182" t="s">
         <v>13</v>
       </c>
-      <c r="E182">
+      <c r="E182" s="8">
         <v>0</v>
       </c>
       <c r="F182" t="s">
         <v>67</v>
       </c>
-      <c r="G182">
-[...8 lines deleted...]
-        <v/>
+      <c r="G182" s="8">
+        <v>0</v>
+      </c>
+      <c r="H182" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I182" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J182" s="4">
         <v>0.9</v>
       </c>
       <c r="K182" t="s">
         <v>14</v>
       </c>
-      <c r="L182" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L182" t="s">
+        <v>91</v>
       </c>
       <c r="M182" t="s">
         <v>79</v>
       </c>
       <c r="N182" s="1">
         <v>45930</v>
       </c>
       <c r="O182" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>2024</v>
       </c>
       <c r="B183" t="s">
         <v>16</v>
       </c>
       <c r="C183" t="s">
         <v>30</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
-      <c r="E183">
+      <c r="E183" s="8">
         <v>0</v>
       </c>
       <c r="F183" t="s">
         <v>67</v>
       </c>
-      <c r="G183">
-[...8 lines deleted...]
-        <v/>
+      <c r="G183" s="8">
+        <v>0</v>
+      </c>
+      <c r="H183" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I183" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J183" s="4">
         <v>0.9</v>
       </c>
       <c r="K183" t="s">
         <v>14</v>
       </c>
-      <c r="L183" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L183" t="s">
+        <v>91</v>
       </c>
       <c r="M183" t="s">
         <v>79</v>
       </c>
       <c r="N183" s="1">
         <v>45930</v>
       </c>
       <c r="O183" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>2024</v>
       </c>
       <c r="B184" t="s">
         <v>16</v>
       </c>
       <c r="C184" t="s">
         <v>30</v>
       </c>
       <c r="D184" t="s">
         <v>21</v>
       </c>
-      <c r="E184">
+      <c r="E184" s="8">
         <v>0</v>
       </c>
       <c r="F184" t="s">
         <v>67</v>
       </c>
-      <c r="G184">
-[...8 lines deleted...]
-        <v/>
+      <c r="G184" s="8">
+        <v>0</v>
+      </c>
+      <c r="H184" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I184" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J184" s="4">
         <v>0.9</v>
       </c>
       <c r="K184" t="s">
         <v>14</v>
       </c>
-      <c r="L184" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L184" t="s">
+        <v>91</v>
       </c>
       <c r="M184" t="s">
         <v>79</v>
       </c>
       <c r="N184" s="1">
         <v>45930</v>
       </c>
       <c r="O184" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>2024</v>
       </c>
       <c r="B185" t="s">
         <v>16</v>
       </c>
       <c r="C185" t="s">
         <v>26</v>
       </c>
       <c r="D185" t="s">
         <v>13</v>
       </c>
-      <c r="E185">
+      <c r="E185" s="8">
         <v>14</v>
       </c>
       <c r="F185" t="s">
         <v>61</v>
       </c>
-      <c r="G185">
-[...3 lines deleted...]
-        <f>IFERROR(E185/(E185+E187),"")</f>
+      <c r="G185" s="8">
+        <v>16</v>
+      </c>
+      <c r="H185" s="7">
         <v>0.875</v>
       </c>
       <c r="I185" s="4">
-        <f>IFERROR((E185+E186)/(G185),"")</f>
         <v>0.875</v>
       </c>
       <c r="J185" s="4">
         <v>0.9</v>
       </c>
       <c r="K185" t="s">
         <v>14</v>
       </c>
-      <c r="L185" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L185" t="s">
+        <v>17</v>
       </c>
       <c r="M185" t="s">
         <v>80</v>
       </c>
       <c r="N185" s="1">
         <v>45930</v>
       </c>
       <c r="O185" s="4">
         <v>0.875</v>
       </c>
     </row>
     <row r="186" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>2024</v>
       </c>
       <c r="B186" t="s">
         <v>16</v>
       </c>
       <c r="C186" t="s">
         <v>26</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
-      <c r="E186">
+      <c r="E186" s="8">
         <v>0</v>
       </c>
       <c r="F186" t="s">
         <v>61</v>
       </c>
-      <c r="G186">
-[...3 lines deleted...]
-        <f>IFERROR(E185/(E185+E187),"")</f>
+      <c r="G186" s="8">
+        <v>16</v>
+      </c>
+      <c r="H186" s="7">
         <v>0.875</v>
       </c>
       <c r="I186" s="4">
-        <f>IFERROR((E185+E186)/(G185),"")</f>
         <v>0.875</v>
       </c>
       <c r="J186" s="4">
         <v>0.9</v>
       </c>
       <c r="K186" t="s">
         <v>14</v>
       </c>
-      <c r="L186" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L186" t="s">
+        <v>17</v>
       </c>
       <c r="M186" t="s">
         <v>80</v>
       </c>
       <c r="N186" s="1">
         <v>45930</v>
       </c>
       <c r="O186" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>2024</v>
       </c>
       <c r="B187" t="s">
         <v>16</v>
       </c>
       <c r="C187" t="s">
         <v>26</v>
       </c>
       <c r="D187" t="s">
         <v>21</v>
       </c>
-      <c r="E187">
+      <c r="E187" s="8">
         <v>2</v>
       </c>
       <c r="F187" t="s">
         <v>61</v>
       </c>
-      <c r="G187">
-[...3 lines deleted...]
-        <f>IFERROR(E185/(E185+E187),"")</f>
+      <c r="G187" s="8">
+        <v>16</v>
+      </c>
+      <c r="H187" s="7">
         <v>0.875</v>
       </c>
       <c r="I187" s="4">
-        <f>IFERROR((E185+E186)/(G185),"")</f>
         <v>0.875</v>
       </c>
       <c r="J187" s="4">
         <v>0.9</v>
       </c>
       <c r="K187" t="s">
         <v>14</v>
       </c>
-      <c r="L187" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L187" t="s">
+        <v>17</v>
       </c>
       <c r="M187" t="s">
         <v>80</v>
       </c>
       <c r="N187" s="1">
         <v>45930</v>
       </c>
       <c r="O187" s="4">
         <v>0.12</v>
       </c>
     </row>
     <row r="188" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>2024</v>
       </c>
       <c r="B188" t="s">
         <v>16</v>
       </c>
       <c r="C188" t="s">
         <v>31</v>
       </c>
       <c r="D188" t="s">
         <v>13</v>
       </c>
-      <c r="E188">
+      <c r="E188" s="8">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>65</v>
       </c>
-      <c r="G188">
-[...3 lines deleted...]
-        <f>IFERROR(E188/(E188+E190),"")</f>
+      <c r="G188" s="8">
+        <v>16</v>
+      </c>
+      <c r="H188" s="7">
         <v>0.8125</v>
       </c>
       <c r="I188" s="4">
-        <f>IFERROR((E188+E189)/(G188),"")</f>
         <v>0.8125</v>
       </c>
       <c r="J188" s="4">
         <v>0.9</v>
       </c>
       <c r="K188" t="s">
         <v>14</v>
       </c>
-      <c r="L188" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L188" t="s">
+        <v>17</v>
       </c>
       <c r="M188" t="s">
         <v>74</v>
       </c>
       <c r="N188" s="1">
         <v>45930</v>
       </c>
       <c r="O188" s="4">
         <v>0.8125</v>
       </c>
     </row>
     <row r="189" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>2024</v>
       </c>
       <c r="B189" t="s">
         <v>16</v>
       </c>
       <c r="C189" t="s">
         <v>31</v>
       </c>
       <c r="D189" t="s">
         <v>20</v>
       </c>
-      <c r="E189">
+      <c r="E189" s="8">
         <v>0</v>
       </c>
       <c r="F189" t="s">
         <v>65</v>
       </c>
-      <c r="G189">
-[...3 lines deleted...]
-        <f>IFERROR(E188/(E188+E190),"")</f>
+      <c r="G189" s="8">
+        <v>16</v>
+      </c>
+      <c r="H189" s="7">
         <v>0.8125</v>
       </c>
       <c r="I189" s="4">
-        <f>IFERROR((E188+E189)/(G188),"")</f>
         <v>0.8125</v>
       </c>
       <c r="J189" s="4">
         <v>0.9</v>
       </c>
       <c r="K189" t="s">
         <v>14</v>
       </c>
-      <c r="L189" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L189" t="s">
+        <v>17</v>
       </c>
       <c r="M189" t="s">
         <v>74</v>
       </c>
       <c r="N189" s="1">
         <v>45930</v>
       </c>
       <c r="O189" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>2024</v>
       </c>
       <c r="B190" t="s">
         <v>16</v>
       </c>
       <c r="C190" t="s">
         <v>31</v>
       </c>
       <c r="D190" t="s">
         <v>21</v>
       </c>
-      <c r="E190">
+      <c r="E190" s="8">
         <v>3</v>
       </c>
       <c r="F190" t="s">
         <v>65</v>
       </c>
-      <c r="G190">
-[...3 lines deleted...]
-        <f>IFERROR(E188/(E188+E190),"")</f>
+      <c r="G190" s="8">
+        <v>16</v>
+      </c>
+      <c r="H190" s="7">
         <v>0.8125</v>
       </c>
       <c r="I190" s="4">
-        <f>IFERROR((E188+E189)/(G188),"")</f>
         <v>0.8125</v>
       </c>
       <c r="J190" s="4">
         <v>0.9</v>
       </c>
       <c r="K190" t="s">
         <v>14</v>
       </c>
-      <c r="L190" t="str">
-[...14 lines deleted...]
-        <v>Goal Not Met</v>
+      <c r="L190" t="s">
+        <v>17</v>
       </c>
       <c r="M190" t="s">
         <v>74</v>
       </c>
       <c r="N190" s="1">
         <v>45930</v>
       </c>
       <c r="O190" s="4">
         <v>0.1875</v>
       </c>
     </row>
     <row r="191" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>2024</v>
       </c>
       <c r="B191" t="s">
         <v>16</v>
       </c>
       <c r="C191" t="s">
         <v>32</v>
       </c>
       <c r="D191" t="s">
         <v>13</v>
       </c>
-      <c r="E191">
+      <c r="E191" s="8">
         <v>67</v>
       </c>
       <c r="F191" t="s">
         <v>64</v>
       </c>
-      <c r="G191">
+      <c r="G191" s="8">
         <v>72</v>
       </c>
-      <c r="H191" s="4">
-        <f>IFERROR(E191/(E191+E193),"")</f>
+      <c r="H191" s="7">
         <v>0.93055555555555558</v>
       </c>
       <c r="I191" s="4">
-        <f>IFERROR((E191+E192)/(G191),"")</f>
         <v>0.93055555555555558</v>
       </c>
       <c r="J191" s="4">
         <v>0.9</v>
       </c>
       <c r="K191" t="s">
         <v>14</v>
       </c>
-      <c r="L191" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L191" t="s">
+        <v>15</v>
       </c>
       <c r="M191" t="s">
         <v>81</v>
       </c>
       <c r="N191" s="1">
         <v>45930</v>
       </c>
       <c r="O191" s="4">
         <v>0.93055555555555558</v>
       </c>
     </row>
     <row r="192" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>2024</v>
       </c>
       <c r="B192" t="s">
         <v>16</v>
       </c>
       <c r="C192" t="s">
         <v>32</v>
       </c>
       <c r="D192" t="s">
         <v>20</v>
       </c>
-      <c r="E192">
+      <c r="E192" s="8">
         <v>0</v>
       </c>
       <c r="F192" t="s">
         <v>64</v>
       </c>
-      <c r="G192">
+      <c r="G192" s="8">
         <v>72</v>
       </c>
-      <c r="H192" s="4">
-        <f>IFERROR(E191/(E191+E193),"")</f>
+      <c r="H192" s="7">
         <v>0.93055555555555558</v>
       </c>
       <c r="I192" s="4">
-        <f>IFERROR((E191+E192)/(G191),"")</f>
         <v>0.93055555555555558</v>
       </c>
       <c r="J192" s="4">
         <v>0.9</v>
       </c>
       <c r="K192" t="s">
         <v>14</v>
       </c>
-      <c r="L192" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L192" t="s">
+        <v>15</v>
       </c>
       <c r="M192" t="s">
         <v>81</v>
       </c>
       <c r="N192" s="1">
         <v>45930</v>
       </c>
       <c r="O192" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>2024</v>
       </c>
       <c r="B193" t="s">
         <v>16</v>
       </c>
       <c r="C193" t="s">
         <v>32</v>
       </c>
       <c r="D193" t="s">
         <v>21</v>
       </c>
-      <c r="E193">
+      <c r="E193" s="8">
         <v>5</v>
       </c>
       <c r="F193" t="s">
         <v>64</v>
       </c>
-      <c r="G193">
+      <c r="G193" s="8">
         <v>72</v>
       </c>
-      <c r="H193" s="4">
-        <f>IFERROR(E191/(E191+E193),"")</f>
+      <c r="H193" s="7">
         <v>0.93055555555555558</v>
       </c>
       <c r="I193" s="4">
-        <f>IFERROR((E191+E192)/(G191),"")</f>
         <v>0.93055555555555558</v>
       </c>
       <c r="J193" s="4">
         <v>0.9</v>
       </c>
       <c r="K193" t="s">
         <v>14</v>
       </c>
-      <c r="L193" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L193" t="s">
+        <v>15</v>
       </c>
       <c r="M193" t="s">
         <v>81</v>
       </c>
       <c r="N193" s="1">
         <v>45930</v>
       </c>
       <c r="O193" s="4">
         <v>6.9444444444444448E-2</v>
       </c>
     </row>
     <row r="194" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>2024</v>
       </c>
       <c r="B194" t="s">
         <v>16</v>
       </c>
       <c r="C194" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D194" t="s">
         <v>13</v>
       </c>
-      <c r="E194">
+      <c r="E194" s="8">
         <v>55</v>
       </c>
       <c r="F194" t="s">
         <v>68</v>
       </c>
-      <c r="G194">
+      <c r="G194" s="8">
         <v>58</v>
       </c>
-      <c r="H194" s="4">
-        <f>IFERROR(E194/(E194+E196),"")</f>
+      <c r="H194" s="7">
         <v>0.94827586206896552</v>
       </c>
       <c r="I194" s="4">
-        <f>IFERROR((E194+E195)/(G194),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="J194" s="4">
         <v>0.9</v>
       </c>
       <c r="K194" t="s">
         <v>14</v>
       </c>
-      <c r="L194" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L194" t="s">
+        <v>15</v>
       </c>
       <c r="M194" t="s">
         <v>82</v>
       </c>
       <c r="N194" s="1">
         <v>45930</v>
       </c>
       <c r="O194" s="4">
         <v>0.94827586206896552</v>
       </c>
     </row>
     <row r="195" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>2024</v>
       </c>
       <c r="B195" t="s">
         <v>16</v>
       </c>
       <c r="C195" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D195" t="s">
         <v>20</v>
       </c>
-      <c r="E195">
+      <c r="E195" s="8">
         <v>0</v>
       </c>
       <c r="F195" t="s">
         <v>68</v>
       </c>
-      <c r="G195">
+      <c r="G195" s="8">
         <v>58</v>
       </c>
-      <c r="H195" s="4">
-        <f>IFERROR(E194/(E194+E196),"")</f>
+      <c r="H195" s="7">
         <v>0.94827586206896552</v>
       </c>
       <c r="I195" s="4">
-        <f>IFERROR((E194+E195)/(G194),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="J195" s="4">
         <v>0.9</v>
       </c>
       <c r="K195" t="s">
         <v>14</v>
       </c>
-      <c r="L195" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L195" t="s">
+        <v>15</v>
       </c>
       <c r="M195" t="s">
         <v>82</v>
       </c>
       <c r="N195" s="1">
         <v>45930</v>
       </c>
       <c r="O195" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>2024</v>
       </c>
       <c r="B196" t="s">
         <v>16</v>
       </c>
       <c r="C196" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D196" t="s">
         <v>21</v>
       </c>
-      <c r="E196">
+      <c r="E196" s="8">
         <v>3</v>
       </c>
       <c r="F196" t="s">
         <v>68</v>
       </c>
-      <c r="G196">
+      <c r="G196" s="8">
         <v>58</v>
       </c>
-      <c r="H196" s="4">
-        <f>IFERROR(E194/(E194+E196),"")</f>
+      <c r="H196" s="7">
         <v>0.94827586206896552</v>
       </c>
       <c r="I196" s="4">
-        <f>IFERROR((E194+E195)/(G194),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="J196" s="4">
         <v>0.9</v>
       </c>
       <c r="K196" t="s">
         <v>14</v>
       </c>
-      <c r="L196" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L196" t="s">
+        <v>15</v>
       </c>
       <c r="M196" t="s">
         <v>82</v>
       </c>
       <c r="N196" s="1">
         <v>45930</v>
       </c>
       <c r="O196" s="4">
         <v>5.1724137931034482E-2</v>
       </c>
     </row>
     <row r="197" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>2024</v>
       </c>
       <c r="B197" t="s">
         <v>16</v>
       </c>
       <c r="C197" t="s">
         <v>45</v>
       </c>
       <c r="D197" t="s">
         <v>13</v>
       </c>
-      <c r="E197">
+      <c r="E197" s="8">
         <v>0</v>
       </c>
       <c r="F197" t="s">
         <v>68</v>
       </c>
-      <c r="G197">
-[...8 lines deleted...]
-        <v/>
+      <c r="G197" s="8">
+        <v>0</v>
+      </c>
+      <c r="H197" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I197" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J197" s="4">
         <v>0.9</v>
       </c>
       <c r="K197" t="s">
         <v>14</v>
       </c>
-      <c r="L197" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L197" t="s">
+        <v>91</v>
       </c>
       <c r="M197" t="s">
         <v>79</v>
       </c>
       <c r="N197" s="1">
         <v>45930</v>
       </c>
       <c r="O197" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>2024</v>
       </c>
       <c r="B198" t="s">
         <v>16</v>
       </c>
       <c r="C198" t="s">
         <v>45</v>
       </c>
       <c r="D198" t="s">
         <v>20</v>
       </c>
-      <c r="E198">
+      <c r="E198" s="8">
         <v>0</v>
       </c>
       <c r="F198" t="s">
         <v>68</v>
       </c>
-      <c r="G198">
-[...8 lines deleted...]
-        <v/>
+      <c r="G198" s="8">
+        <v>0</v>
+      </c>
+      <c r="H198" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I198" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J198" s="4">
         <v>0.9</v>
       </c>
       <c r="K198" t="s">
         <v>14</v>
       </c>
-      <c r="L198" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L198" t="s">
+        <v>91</v>
       </c>
       <c r="M198" t="s">
         <v>79</v>
       </c>
       <c r="N198" s="1">
         <v>45930</v>
       </c>
       <c r="O198" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>2024</v>
       </c>
       <c r="B199" t="s">
         <v>16</v>
       </c>
       <c r="C199" t="s">
         <v>45</v>
       </c>
       <c r="D199" t="s">
         <v>21</v>
       </c>
-      <c r="E199">
+      <c r="E199" s="8">
         <v>0</v>
       </c>
       <c r="F199" t="s">
         <v>68</v>
       </c>
-      <c r="G199">
-[...8 lines deleted...]
-        <v/>
+      <c r="G199" s="8">
+        <v>0</v>
+      </c>
+      <c r="H199" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I199" s="4" t="s">
+        <v>90</v>
       </c>
       <c r="J199" s="4">
         <v>0.9</v>
       </c>
       <c r="K199" t="s">
         <v>14</v>
       </c>
-      <c r="L199" t="str">
-[...14 lines deleted...]
-        <v>N/A</v>
+      <c r="L199" t="s">
+        <v>91</v>
       </c>
       <c r="M199" t="s">
         <v>79</v>
       </c>
       <c r="N199" s="1">
         <v>45930</v>
       </c>
       <c r="O199" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>2025</v>
       </c>
       <c r="B200" t="s">
         <v>16</v>
       </c>
       <c r="C200" t="s">
         <v>22</v>
       </c>
       <c r="D200" t="s">
         <v>13</v>
       </c>
-      <c r="E200">
+      <c r="E200" s="8">
         <v>27</v>
       </c>
       <c r="F200" t="s">
         <v>61</v>
       </c>
-      <c r="G200">
-[...3 lines deleted...]
-        <f>IFERROR(E200/(E200+E202),"")</f>
+      <c r="G200" s="9">
+        <v>27</v>
+      </c>
+      <c r="H200" s="7">
         <v>0.93103448275862066</v>
       </c>
       <c r="I200" s="4">
-        <f>IFERROR((E200+E201)/(G200),"")</f>
-        <v>0.93103448275862066</v>
+        <v>1</v>
       </c>
       <c r="J200" s="4">
         <v>0.9</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
-      <c r="L200" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L200" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M200" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N200" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O200" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O200" s="6">
         <v>0.93103448275862066</v>
       </c>
     </row>
     <row r="201" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>2025</v>
       </c>
       <c r="B201" t="s">
         <v>16</v>
       </c>
       <c r="C201" t="s">
         <v>22</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
-      <c r="E201">
+      <c r="E201" s="8">
         <v>0</v>
       </c>
       <c r="F201" t="s">
         <v>61</v>
       </c>
-      <c r="G201">
-[...3 lines deleted...]
-        <f>IFERROR(E200/(E200+E202),"")</f>
+      <c r="G201" s="9">
+        <v>0</v>
+      </c>
+      <c r="H201" s="7">
         <v>0.93103448275862066</v>
       </c>
       <c r="I201" s="4">
-        <f>IFERROR((E200+E201)/(G200),"")</f>
-        <v>0.93103448275862066</v>
+        <v>1</v>
       </c>
       <c r="J201" s="4">
         <v>0.9</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
-      <c r="L201" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L201" t="s">
+        <v>85</v>
       </c>
       <c r="M201" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N201" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O201" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O201" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>2025</v>
       </c>
       <c r="B202" t="s">
         <v>16</v>
       </c>
       <c r="C202" t="s">
         <v>22</v>
       </c>
       <c r="D202" t="s">
         <v>21</v>
       </c>
-      <c r="E202">
+      <c r="E202" s="8">
         <v>2</v>
       </c>
       <c r="F202" t="s">
         <v>61</v>
       </c>
-      <c r="G202">
-[...3 lines deleted...]
-        <f>IFERROR(E200/(E200+E202),"")</f>
+      <c r="G202" s="9">
+        <v>2</v>
+      </c>
+      <c r="H202" s="7">
         <v>0.93103448275862066</v>
       </c>
       <c r="I202" s="4">
-        <f>IFERROR((E200+E201)/(G200),"")</f>
-        <v>0.93103448275862066</v>
+        <v>1</v>
       </c>
       <c r="J202" s="4">
         <v>0.9</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
-      <c r="L202" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L202" t="s">
+        <v>85</v>
       </c>
       <c r="M202" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N202" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O202" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O202" s="6">
         <v>6.8965517241379309E-2</v>
       </c>
     </row>
     <row r="203" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>2025</v>
       </c>
       <c r="B203" t="s">
         <v>16</v>
       </c>
       <c r="C203" t="s">
         <v>27</v>
       </c>
       <c r="D203" t="s">
         <v>13</v>
       </c>
-      <c r="E203">
+      <c r="E203" s="8">
         <v>19</v>
       </c>
       <c r="F203" t="s">
         <v>62</v>
       </c>
-      <c r="G203">
-[...3 lines deleted...]
-        <f>IFERROR(E203/(E203+E205),"")</f>
+      <c r="G203" s="9">
+        <v>19</v>
+      </c>
+      <c r="H203" s="7">
         <v>0.86363636363636365</v>
       </c>
       <c r="I203" s="4">
-        <f>IFERROR((E203+E204)/(G203),"")</f>
-        <v>0.86363636363636365</v>
+        <v>1</v>
       </c>
       <c r="J203" s="4">
         <v>0.9</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
-      <c r="L203" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L203" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="M203" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="N203" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O203" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O203" s="6">
         <v>0.86363636363636365</v>
       </c>
     </row>
     <row r="204" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>2025</v>
       </c>
       <c r="B204" t="s">
         <v>16</v>
       </c>
       <c r="C204" t="s">
         <v>27</v>
       </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
-      <c r="E204">
+      <c r="E204" s="8">
         <v>0</v>
       </c>
       <c r="F204" t="s">
         <v>62</v>
       </c>
-      <c r="G204">
-[...3 lines deleted...]
-        <f>IFERROR(E203/(E203+E205),"")</f>
+      <c r="G204" s="9">
+        <v>0</v>
+      </c>
+      <c r="H204" s="7">
         <v>0.86363636363636365</v>
       </c>
       <c r="I204" s="4">
-        <f>IFERROR((E203+E204)/(G203),"")</f>
-        <v>0.86363636363636365</v>
+        <v>1</v>
       </c>
       <c r="J204" s="4">
         <v>0.9</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
-      <c r="L204" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L204" t="s">
+        <v>19</v>
       </c>
       <c r="M204" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="N204" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O204" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O204" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>2025</v>
       </c>
       <c r="B205" t="s">
         <v>16</v>
       </c>
       <c r="C205" t="s">
         <v>27</v>
       </c>
       <c r="D205" t="s">
         <v>21</v>
       </c>
-      <c r="E205">
+      <c r="E205" s="8">
         <v>3</v>
       </c>
       <c r="F205" t="s">
         <v>62</v>
       </c>
-      <c r="G205">
-[...3 lines deleted...]
-        <f>IFERROR(E203/(E203+E205),"")</f>
+      <c r="G205" s="9">
+        <v>3</v>
+      </c>
+      <c r="H205" s="7">
         <v>0.86363636363636365</v>
       </c>
       <c r="I205" s="4">
-        <f>IFERROR((E203+E204)/(G203),"")</f>
-        <v>0.86363636363636365</v>
+        <v>1</v>
       </c>
       <c r="J205" s="4">
         <v>0.9</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
-      <c r="L205" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L205" t="s">
+        <v>19</v>
       </c>
       <c r="M205" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="N205" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O205" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O205" s="6">
         <v>0.13636363636363635</v>
       </c>
     </row>
     <row r="206" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>2025</v>
       </c>
       <c r="B206" t="s">
         <v>16</v>
       </c>
       <c r="C206" t="s">
         <v>42</v>
       </c>
       <c r="D206" t="s">
         <v>13</v>
       </c>
-      <c r="E206">
+      <c r="E206" s="8">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>62</v>
       </c>
-      <c r="G206">
+      <c r="G206" s="9">
         <v>7</v>
       </c>
-      <c r="H206" s="4">
-        <f>IFERROR(E206/(E206+E208),"")</f>
+      <c r="H206" s="7">
         <v>1</v>
       </c>
       <c r="I206" s="4">
-        <f>IFERROR((E206+E207)/(G206),"")</f>
         <v>1</v>
       </c>
       <c r="J206" s="4">
         <v>0.9</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
-      <c r="L206" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L206" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M206" t="s">
         <v>86</v>
       </c>
       <c r="N206" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O206" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O206" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>2025</v>
       </c>
       <c r="B207" t="s">
         <v>16</v>
       </c>
       <c r="C207" t="s">
         <v>42</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
-      <c r="E207">
+      <c r="E207" s="8">
         <v>0</v>
       </c>
       <c r="F207" t="s">
         <v>62</v>
       </c>
-      <c r="G207">
-[...3 lines deleted...]
-        <f>IFERROR(E206/(E206+E208),"")</f>
+      <c r="G207" s="9">
+        <v>0</v>
+      </c>
+      <c r="H207" s="7">
         <v>1</v>
       </c>
       <c r="I207" s="4">
-        <f>IFERROR((E206+E207)/(G206),"")</f>
         <v>1</v>
       </c>
       <c r="J207" s="4">
         <v>0.9</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
-      <c r="L207" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L207" t="s">
+        <v>85</v>
       </c>
       <c r="M207" t="s">
         <v>86</v>
       </c>
       <c r="N207" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O207" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O207" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>2025</v>
       </c>
       <c r="B208" t="s">
         <v>16</v>
       </c>
       <c r="C208" t="s">
         <v>42</v>
       </c>
       <c r="D208" t="s">
         <v>21</v>
       </c>
-      <c r="E208">
+      <c r="E208" s="8">
         <v>0</v>
       </c>
       <c r="F208" t="s">
         <v>62</v>
       </c>
-      <c r="G208">
-[...3 lines deleted...]
-        <f>IFERROR(E206/(E206+E208),"")</f>
+      <c r="G208" s="9">
+        <v>0</v>
+      </c>
+      <c r="H208" s="7">
         <v>1</v>
       </c>
       <c r="I208" s="4">
-        <f>IFERROR((E206+E207)/(G206),"")</f>
         <v>1</v>
       </c>
       <c r="J208" s="4">
         <v>0.9</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
-      <c r="L208" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L208" t="s">
+        <v>85</v>
       </c>
       <c r="M208" t="s">
         <v>86</v>
       </c>
       <c r="N208" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O208" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O208" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>2025</v>
       </c>
       <c r="B209" t="s">
         <v>16</v>
       </c>
       <c r="C209" t="s">
         <v>23</v>
       </c>
       <c r="D209" t="s">
         <v>13</v>
       </c>
-      <c r="E209">
+      <c r="E209" s="8">
         <v>9</v>
       </c>
       <c r="F209" t="s">
         <v>63</v>
       </c>
-      <c r="G209">
+      <c r="G209" s="9">
         <v>9</v>
       </c>
-      <c r="H209" s="4">
-        <f>IFERROR(E209/(E209+E211),"")</f>
+      <c r="H209" s="7">
         <v>1</v>
       </c>
       <c r="I209" s="4">
-        <f>IFERROR((E209+E210)/(G209),"")</f>
         <v>1</v>
       </c>
       <c r="J209" s="4">
         <v>0.9</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
-      <c r="L209" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L209" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M209" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N209" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O209" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O209" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>2025</v>
       </c>
       <c r="B210" t="s">
         <v>16</v>
       </c>
       <c r="C210" t="s">
         <v>23</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
-      <c r="E210">
+      <c r="E210" s="8">
         <v>0</v>
       </c>
       <c r="F210" t="s">
         <v>63</v>
       </c>
-      <c r="G210">
-[...3 lines deleted...]
-        <f>IFERROR(E209/(E209+E211),"")</f>
+      <c r="G210" s="9">
+        <v>0</v>
+      </c>
+      <c r="H210" s="7">
         <v>1</v>
       </c>
       <c r="I210" s="4">
-        <f>IFERROR((E209+E210)/(G209),"")</f>
         <v>1</v>
       </c>
       <c r="J210" s="4">
         <v>0.9</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
-      <c r="L210" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L210" t="s">
+        <v>85</v>
       </c>
       <c r="M210" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N210" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O210" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O210" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>2025</v>
       </c>
       <c r="B211" t="s">
         <v>16</v>
       </c>
       <c r="C211" t="s">
         <v>23</v>
       </c>
       <c r="D211" t="s">
         <v>21</v>
       </c>
-      <c r="E211">
+      <c r="E211" s="8">
         <v>0</v>
       </c>
       <c r="F211" t="s">
         <v>63</v>
       </c>
-      <c r="G211">
-[...3 lines deleted...]
-        <f>IFERROR(E209/(E209+E211),"")</f>
+      <c r="G211" s="9">
+        <v>0</v>
+      </c>
+      <c r="H211" s="7">
         <v>1</v>
       </c>
       <c r="I211" s="4">
-        <f>IFERROR((E209+E210)/(G209),"")</f>
         <v>1</v>
       </c>
       <c r="J211" s="4">
         <v>0.9</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
-      <c r="L211" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L211" t="s">
+        <v>85</v>
       </c>
       <c r="M211" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N211" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O211" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O211" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>2025</v>
       </c>
       <c r="B212" t="s">
         <v>16</v>
       </c>
       <c r="C212" t="s">
         <v>28</v>
       </c>
       <c r="D212" t="s">
         <v>13</v>
       </c>
-      <c r="E212">
+      <c r="E212" s="8">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>64</v>
       </c>
-      <c r="G212">
-[...3 lines deleted...]
-        <f>IFERROR(E212/(E212+E214),"")</f>
+      <c r="G212" s="9">
+        <v>7</v>
+      </c>
+      <c r="H212" s="7">
         <v>0.77777777777777779</v>
       </c>
       <c r="I212" s="4">
-        <f>IFERROR((E212+E213)/(G212),"")</f>
-        <v>0.77777777777777779</v>
+        <v>1</v>
       </c>
       <c r="J212" s="4">
         <v>0.9</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
-      <c r="L212" t="s">
+      <c r="L212" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M212" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N212" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O212" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O212" s="6">
         <v>0.77777777777777779</v>
       </c>
     </row>
     <row r="213" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>2025</v>
       </c>
       <c r="B213" t="s">
         <v>16</v>
       </c>
       <c r="C213" t="s">
         <v>28</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
-      <c r="E213">
+      <c r="E213" s="8">
         <v>0</v>
       </c>
       <c r="F213" t="s">
         <v>64</v>
       </c>
-      <c r="G213">
-[...3 lines deleted...]
-        <f>IFERROR(E212/(E212+E214),"")</f>
+      <c r="G213" s="9">
+        <v>0</v>
+      </c>
+      <c r="H213" s="7">
         <v>0.77777777777777779</v>
       </c>
       <c r="I213" s="4">
-        <f>IFERROR((E212+E213)/(G212),"")</f>
-        <v>0.77777777777777779</v>
+        <v>1</v>
       </c>
       <c r="J213" s="4">
         <v>0.9</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
         <v>19</v>
       </c>
       <c r="M213" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N213" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O213" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O213" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>2025</v>
       </c>
       <c r="B214" t="s">
         <v>16</v>
       </c>
       <c r="C214" t="s">
         <v>28</v>
       </c>
       <c r="D214" t="s">
         <v>21</v>
       </c>
-      <c r="E214">
+      <c r="E214" s="8">
         <v>2</v>
       </c>
       <c r="F214" t="s">
         <v>64</v>
       </c>
-      <c r="G214">
-[...3 lines deleted...]
-        <f>IFERROR(E212/(E212+E214),"")</f>
+      <c r="G214" s="9">
+        <v>2</v>
+      </c>
+      <c r="H214" s="7">
         <v>0.77777777777777779</v>
       </c>
       <c r="I214" s="4">
-        <f>IFERROR((E212+E213)/(G212),"")</f>
-        <v>0.77777777777777779</v>
+        <v>1</v>
       </c>
       <c r="J214" s="4">
         <v>0.9</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
         <v>19</v>
       </c>
       <c r="M214" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N214" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O214" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O214" s="6">
         <v>0.22222222222222221</v>
       </c>
     </row>
     <row r="215" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>2025</v>
       </c>
       <c r="B215" t="s">
         <v>16</v>
       </c>
       <c r="C215" t="s">
         <v>50</v>
       </c>
       <c r="D215" t="s">
         <v>13</v>
       </c>
-      <c r="E215">
+      <c r="E215" s="8">
         <v>48</v>
       </c>
       <c r="F215" t="s">
         <v>61</v>
       </c>
-      <c r="G215">
-[...3 lines deleted...]
-        <f>IFERROR(E215/(E215+E217),"")</f>
+      <c r="G215" s="9">
+        <v>48</v>
+      </c>
+      <c r="H215" s="7">
         <v>0.88888888888888884</v>
       </c>
       <c r="I215" s="4">
-        <f>IFERROR((E215+E216)/(G215),"")</f>
-        <v>0.88888888888888884</v>
+        <v>1</v>
       </c>
       <c r="J215" s="4">
         <v>0.9</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
-      <c r="L215" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L215" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="M215" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="N215" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.90740740740740744</v>
+        <v>46203</v>
+      </c>
+      <c r="O215" s="6">
+        <v>0.88888888888888884</v>
       </c>
     </row>
     <row r="216" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>2025</v>
       </c>
       <c r="B216" t="s">
         <v>16</v>
       </c>
       <c r="C216" t="s">
         <v>50</v>
       </c>
       <c r="D216" t="s">
         <v>20</v>
       </c>
-      <c r="E216">
+      <c r="E216" s="8">
         <v>0</v>
       </c>
       <c r="F216" t="s">
         <v>61</v>
       </c>
-      <c r="G216">
-[...3 lines deleted...]
-        <f>IFERROR(E215/(E215+E217),"")</f>
+      <c r="G216" s="9">
+        <v>0</v>
+      </c>
+      <c r="H216" s="7">
         <v>0.88888888888888884</v>
       </c>
       <c r="I216" s="4">
-        <f>IFERROR((E215+E216)/(G215),"")</f>
-        <v>0.88888888888888884</v>
+        <v>1</v>
       </c>
       <c r="J216" s="4">
         <v>0.9</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
-      <c r="L216" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L216" t="s">
+        <v>19</v>
       </c>
       <c r="M216" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="N216" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O216" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O216" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>2025</v>
       </c>
       <c r="B217" t="s">
         <v>16</v>
       </c>
       <c r="C217" t="s">
         <v>50</v>
       </c>
       <c r="D217" t="s">
         <v>21</v>
       </c>
-      <c r="E217">
+      <c r="E217" s="8">
         <v>6</v>
       </c>
       <c r="F217" t="s">
         <v>61</v>
       </c>
-      <c r="G217">
-[...3 lines deleted...]
-        <f>IFERROR(E215/(E215+E217),"")</f>
+      <c r="G217" s="9">
+        <v>6</v>
+      </c>
+      <c r="H217" s="7">
         <v>0.88888888888888884</v>
       </c>
       <c r="I217" s="4">
-        <f>IFERROR((E215+E216)/(G215),"")</f>
-        <v>0.88888888888888884</v>
+        <v>1</v>
       </c>
       <c r="J217" s="4">
         <v>0.9</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
-      <c r="L217" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L217" t="s">
+        <v>19</v>
       </c>
       <c r="M217" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="N217" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>9.2592592592592587E-2</v>
+        <v>46203</v>
+      </c>
+      <c r="O217" s="6">
+        <v>0.1111111111111111</v>
       </c>
     </row>
     <row r="218" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>2025</v>
       </c>
       <c r="B218" t="s">
         <v>16</v>
       </c>
       <c r="C218" t="s">
         <v>51</v>
       </c>
       <c r="D218" t="s">
         <v>13</v>
       </c>
-      <c r="E218">
+      <c r="E218" s="8">
         <v>25</v>
       </c>
       <c r="F218" t="s">
         <v>65</v>
       </c>
-      <c r="G218">
-[...3 lines deleted...]
-        <f>IFERROR(E218/(E218+E220),"")</f>
+      <c r="G218" s="9">
+        <v>25</v>
+      </c>
+      <c r="H218" s="7">
         <v>0.92592592592592593</v>
       </c>
       <c r="I218" s="4">
-        <f>IFERROR((E218+E219)/(G218),"")</f>
-        <v>0.92592592592592593</v>
+        <v>1</v>
       </c>
       <c r="J218" s="4">
         <v>0.7</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
-      <c r="L218" t="s">
+      <c r="L218" s="10" t="s">
         <v>85</v>
       </c>
       <c r="M218" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N218" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O218" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O218" s="6">
         <v>0.92592592592592593</v>
       </c>
     </row>
     <row r="219" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>2025</v>
       </c>
       <c r="B219" t="s">
         <v>16</v>
       </c>
       <c r="C219" t="s">
         <v>51</v>
       </c>
       <c r="D219" t="s">
         <v>20</v>
       </c>
-      <c r="E219">
+      <c r="E219" s="8">
         <v>0</v>
       </c>
       <c r="F219" t="s">
         <v>65</v>
       </c>
-      <c r="G219">
-[...3 lines deleted...]
-        <f>IFERROR(E218/(E218+E220),"")</f>
+      <c r="G219" s="9">
+        <v>0</v>
+      </c>
+      <c r="H219" s="7">
         <v>0.92592592592592593</v>
       </c>
       <c r="I219" s="4">
-        <f>IFERROR((E218+E219)/(G218),"")</f>
-        <v>0.92592592592592593</v>
+        <v>1</v>
       </c>
       <c r="J219" s="4">
         <v>0.7</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
         <v>85</v>
       </c>
       <c r="M219" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N219" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O219" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O219" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>2025</v>
       </c>
       <c r="B220" t="s">
         <v>16</v>
       </c>
       <c r="C220" t="s">
         <v>51</v>
       </c>
       <c r="D220" t="s">
         <v>21</v>
       </c>
-      <c r="E220">
+      <c r="E220" s="8">
         <v>2</v>
       </c>
       <c r="F220" t="s">
         <v>65</v>
       </c>
-      <c r="G220">
-[...3 lines deleted...]
-        <f>IFERROR(E218/(E218+E220),"")</f>
+      <c r="G220" s="9">
+        <v>2</v>
+      </c>
+      <c r="H220" s="7">
         <v>0.92592592592592593</v>
       </c>
       <c r="I220" s="4">
-        <f>IFERROR((E218+E219)/(G218),"")</f>
-        <v>0.92592592592592593</v>
+        <v>1</v>
       </c>
       <c r="J220" s="4">
         <v>0.7</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
         <v>85</v>
       </c>
       <c r="M220" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N220" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O220" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O220" s="6">
         <v>7.407407407407407E-2</v>
       </c>
     </row>
     <row r="221" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>2025</v>
       </c>
       <c r="B221" t="s">
         <v>16</v>
       </c>
       <c r="C221" t="s">
         <v>46</v>
       </c>
       <c r="D221" t="s">
         <v>13</v>
       </c>
-      <c r="E221">
+      <c r="E221" s="8">
         <v>25</v>
       </c>
       <c r="F221" t="s">
         <v>65</v>
       </c>
-      <c r="G221">
-[...3 lines deleted...]
-        <f>IFERROR(E221/(E221+E223),"")</f>
+      <c r="G221" s="9">
+        <v>25</v>
+      </c>
+      <c r="H221" s="7">
         <v>0.96153846153846156</v>
       </c>
       <c r="I221" s="4">
-        <f>IFERROR((E221+E222)/(G221),"")</f>
-        <v>0.96153846153846156</v>
+        <v>1</v>
       </c>
       <c r="J221" s="4">
         <v>0.7</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
-      <c r="L221" t="s">
+      <c r="L221" s="10" t="s">
         <v>85</v>
       </c>
       <c r="M221" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="N221" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.96296296296296291</v>
+        <v>46203</v>
+      </c>
+      <c r="O221" s="6">
+        <v>0.96153846153846156</v>
       </c>
     </row>
     <row r="222" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>2025</v>
       </c>
       <c r="B222" t="s">
         <v>16</v>
       </c>
       <c r="C222" t="s">
         <v>46</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
-      <c r="E222">
+      <c r="E222" s="8">
         <v>0</v>
       </c>
       <c r="F222" t="s">
         <v>65</v>
       </c>
-      <c r="G222">
-[...3 lines deleted...]
-        <f>IFERROR(E221/(E221+E223),"")</f>
+      <c r="G222" s="9">
+        <v>0</v>
+      </c>
+      <c r="H222" s="7">
         <v>0.96153846153846156</v>
       </c>
       <c r="I222" s="4">
-        <f>IFERROR((E221+E222)/(G221),"")</f>
-        <v>0.96153846153846156</v>
+        <v>1</v>
       </c>
       <c r="J222" s="4">
         <v>0.7</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
         <v>85</v>
       </c>
       <c r="M222" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="N222" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>3.7037037037037035E-2</v>
+        <v>46203</v>
+      </c>
+      <c r="O222" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>2025</v>
       </c>
       <c r="B223" t="s">
         <v>16</v>
       </c>
       <c r="C223" t="s">
         <v>46</v>
       </c>
       <c r="D223" t="s">
         <v>21</v>
       </c>
-      <c r="E223">
+      <c r="E223" s="8">
         <v>1</v>
       </c>
       <c r="F223" t="s">
         <v>65</v>
       </c>
-      <c r="G223">
-[...3 lines deleted...]
-        <f>IFERROR(E221/(E221+E223),"")</f>
+      <c r="G223" s="9">
+        <v>1</v>
+      </c>
+      <c r="H223" s="7">
         <v>0.96153846153846156</v>
       </c>
       <c r="I223" s="4">
-        <f>IFERROR((E221+E222)/(G221),"")</f>
-        <v>0.96153846153846156</v>
+        <v>1</v>
       </c>
       <c r="J223" s="4">
         <v>0.7</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
         <v>85</v>
       </c>
       <c r="M223" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="N223" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46203</v>
+      </c>
+      <c r="O223" s="6">
+        <v>3.8461538461538464E-2</v>
       </c>
     </row>
     <row r="224" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>2025</v>
       </c>
       <c r="B224" t="s">
         <v>16</v>
       </c>
       <c r="C224" t="s">
         <v>47</v>
       </c>
       <c r="D224" t="s">
         <v>13</v>
       </c>
-      <c r="E224">
+      <c r="E224" s="8">
         <v>75</v>
       </c>
       <c r="F224" t="s">
         <v>61</v>
       </c>
-      <c r="G224">
-[...3 lines deleted...]
-        <f>IFERROR(E224/(E224+E226),"")</f>
+      <c r="G224" s="9">
+        <v>75</v>
+      </c>
+      <c r="H224" s="7">
         <v>0.91463414634146345</v>
       </c>
       <c r="I224" s="4">
-        <f>IFERROR((E224+E225)/(G224),"")</f>
-        <v>0.91463414634146345</v>
+        <v>1</v>
       </c>
       <c r="J224" s="4">
         <v>0.9</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
-      <c r="L224" t="s">
+      <c r="L224" s="10" t="s">
         <v>85</v>
       </c>
       <c r="M224" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="N224" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.90243902439024393</v>
+        <v>46203</v>
+      </c>
+      <c r="O224" s="6">
+        <v>0.91463414634146345</v>
       </c>
     </row>
     <row r="225" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>2025</v>
       </c>
       <c r="B225" t="s">
         <v>16</v>
       </c>
       <c r="C225" t="s">
         <v>47</v>
       </c>
       <c r="D225" t="s">
         <v>20</v>
       </c>
-      <c r="E225">
+      <c r="E225" s="8">
         <v>0</v>
       </c>
       <c r="F225" t="s">
         <v>61</v>
       </c>
-      <c r="G225">
-[...3 lines deleted...]
-        <f>IFERROR(E224/(E224+E226),"")</f>
+      <c r="G225" s="9">
+        <v>0</v>
+      </c>
+      <c r="H225" s="7">
         <v>0.91463414634146345</v>
       </c>
       <c r="I225" s="4">
-        <f>IFERROR((E224+E225)/(G224),"")</f>
-        <v>0.91463414634146345</v>
+        <v>1</v>
       </c>
       <c r="J225" s="4">
         <v>0.9</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
         <v>85</v>
       </c>
       <c r="M225" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="N225" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O225" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O225" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>2025</v>
       </c>
       <c r="B226" t="s">
         <v>16</v>
       </c>
       <c r="C226" t="s">
         <v>47</v>
       </c>
       <c r="D226" t="s">
         <v>21</v>
       </c>
-      <c r="E226">
+      <c r="E226" s="8">
         <v>7</v>
       </c>
       <c r="F226" t="s">
         <v>61</v>
       </c>
-      <c r="G226">
-[...3 lines deleted...]
-        <f>IFERROR(E224/(E224+E226),"")</f>
+      <c r="G226" s="9">
+        <v>7</v>
+      </c>
+      <c r="H226" s="7">
         <v>0.91463414634146345</v>
       </c>
       <c r="I226" s="4">
-        <f>IFERROR((E224+E225)/(G224),"")</f>
-        <v>0.91463414634146345</v>
+        <v>1</v>
       </c>
       <c r="J226" s="4">
         <v>0.9</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
         <v>85</v>
       </c>
       <c r="M226" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="N226" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>9.7560975609756101E-2</v>
+        <v>46203</v>
+      </c>
+      <c r="O226" s="6">
+        <v>8.5365853658536592E-2</v>
       </c>
     </row>
     <row r="227" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>2025</v>
       </c>
       <c r="B227" t="s">
         <v>16</v>
       </c>
       <c r="C227" t="s">
         <v>48</v>
       </c>
       <c r="D227" t="s">
         <v>13</v>
       </c>
-      <c r="E227">
+      <c r="E227" s="8">
         <v>53</v>
       </c>
       <c r="F227" t="s">
         <v>66</v>
       </c>
-      <c r="G227">
-[...3 lines deleted...]
-        <f>IFERROR(E227/(E227+E229),"")</f>
+      <c r="G227" s="9">
+        <v>53</v>
+      </c>
+      <c r="H227" s="7">
         <v>0.91379310344827591</v>
       </c>
       <c r="I227" s="4">
-        <f>IFERROR((E227+E228)/(G227),"")</f>
-        <v>0.91379310344827591</v>
+        <v>1</v>
       </c>
       <c r="J227" s="4">
         <v>0.9</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
-      <c r="L227" t="s">
+      <c r="L227" s="10" t="s">
         <v>85</v>
       </c>
       <c r="M227" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="N227" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O227" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O227" s="6">
         <v>0.91379310344827591</v>
       </c>
     </row>
     <row r="228" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>2025</v>
       </c>
       <c r="B228" t="s">
         <v>16</v>
       </c>
       <c r="C228" t="s">
         <v>48</v>
       </c>
       <c r="D228" t="s">
         <v>20</v>
       </c>
-      <c r="E228">
+      <c r="E228" s="8">
         <v>0</v>
       </c>
       <c r="F228" t="s">
         <v>66</v>
       </c>
-      <c r="G228">
-[...3 lines deleted...]
-        <f>IFERROR(E227/(E227+E229),"")</f>
+      <c r="G228" s="9">
+        <v>0</v>
+      </c>
+      <c r="H228" s="7">
         <v>0.91379310344827591</v>
       </c>
       <c r="I228" s="4">
-        <f>IFERROR((E227+E228)/(G227),"")</f>
-        <v>0.91379310344827591</v>
+        <v>1</v>
       </c>
       <c r="J228" s="4">
         <v>0.9</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
         <v>85</v>
       </c>
       <c r="M228" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="N228" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O228" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O228" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>2025</v>
       </c>
       <c r="B229" t="s">
         <v>16</v>
       </c>
       <c r="C229" t="s">
         <v>48</v>
       </c>
       <c r="D229" t="s">
         <v>21</v>
       </c>
-      <c r="E229">
+      <c r="E229" s="8">
         <v>5</v>
       </c>
       <c r="F229" t="s">
         <v>66</v>
       </c>
-      <c r="G229">
-[...3 lines deleted...]
-        <f>IFERROR(E227/(E227+E229),"")</f>
+      <c r="G229" s="9">
+        <v>5</v>
+      </c>
+      <c r="H229" s="7">
         <v>0.91379310344827591</v>
       </c>
       <c r="I229" s="4">
-        <f>IFERROR((E227+E228)/(G227),"")</f>
-        <v>0.91379310344827591</v>
+        <v>1</v>
       </c>
       <c r="J229" s="4">
         <v>0.9</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
         <v>85</v>
       </c>
       <c r="M229" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="N229" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O229" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O229" s="6">
         <v>8.6206896551724144E-2</v>
       </c>
     </row>
     <row r="230" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>2025</v>
       </c>
       <c r="B230" t="s">
         <v>16</v>
       </c>
       <c r="C230" t="s">
         <v>49</v>
       </c>
       <c r="D230" t="s">
         <v>13</v>
       </c>
-      <c r="E230">
+      <c r="E230" s="8">
         <v>19</v>
       </c>
       <c r="F230" t="s">
         <v>66</v>
       </c>
-      <c r="G230">
-[...3 lines deleted...]
-        <f>IFERROR(E230/(E230+E232),"")</f>
+      <c r="G230" s="9">
+        <v>19</v>
+      </c>
+      <c r="H230" s="7">
         <v>0.90476190476190477</v>
       </c>
       <c r="I230" s="4">
-        <f>IFERROR((E230+E231)/(G230),"")</f>
-        <v>0.90476190476190477</v>
+        <v>1</v>
       </c>
       <c r="J230" s="4">
         <v>0.9</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
-      <c r="L230" t="s">
-        <v>19</v>
+      <c r="L230" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M230" t="s">
         <v>83</v>
       </c>
       <c r="N230" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.8571428571428571</v>
+        <v>46203</v>
+      </c>
+      <c r="O230" s="6">
+        <v>0.90476190476190477</v>
       </c>
     </row>
     <row r="231" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>2025</v>
       </c>
       <c r="B231" t="s">
         <v>16</v>
       </c>
       <c r="C231" t="s">
         <v>49</v>
       </c>
       <c r="D231" t="s">
         <v>20</v>
       </c>
-      <c r="E231">
+      <c r="E231" s="8">
         <v>0</v>
       </c>
       <c r="F231" t="s">
         <v>66</v>
       </c>
-      <c r="G231">
-[...3 lines deleted...]
-        <f>IFERROR(E230/(E230+E232),"")</f>
+      <c r="G231" s="9">
+        <v>0</v>
+      </c>
+      <c r="H231" s="7">
         <v>0.90476190476190477</v>
       </c>
       <c r="I231" s="4">
-        <f>IFERROR((E230+E231)/(G230),"")</f>
-        <v>0.90476190476190477</v>
+        <v>1</v>
       </c>
       <c r="J231" s="4">
         <v>0.9</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="M231" t="s">
         <v>83</v>
       </c>
       <c r="N231" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O231" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O231" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>2025</v>
       </c>
       <c r="B232" t="s">
         <v>16</v>
       </c>
       <c r="C232" t="s">
         <v>49</v>
       </c>
       <c r="D232" t="s">
         <v>21</v>
       </c>
-      <c r="E232">
+      <c r="E232" s="8">
         <v>2</v>
       </c>
       <c r="F232" t="s">
         <v>66</v>
       </c>
-      <c r="G232">
-[...3 lines deleted...]
-        <f>IFERROR(E230/(E230+E232),"")</f>
+      <c r="G232" s="9">
+        <v>2</v>
+      </c>
+      <c r="H232" s="7">
         <v>0.90476190476190477</v>
       </c>
       <c r="I232" s="4">
-        <f>IFERROR((E230+E231)/(G230),"")</f>
-        <v>0.90476190476190477</v>
+        <v>1</v>
       </c>
       <c r="J232" s="4">
         <v>0.9</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="M232" t="s">
         <v>83</v>
       </c>
       <c r="N232" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.14285714285714285</v>
+        <v>46203</v>
+      </c>
+      <c r="O232" s="6">
+        <v>9.5238095238095233E-2</v>
       </c>
     </row>
     <row r="233" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>2025</v>
       </c>
       <c r="B233" t="s">
         <v>16</v>
       </c>
       <c r="C233" t="s">
         <v>25</v>
       </c>
       <c r="D233" t="s">
         <v>13</v>
       </c>
-      <c r="E233">
+      <c r="E233" s="8">
         <v>4</v>
       </c>
       <c r="F233" t="s">
         <v>61</v>
       </c>
-      <c r="G233">
+      <c r="G233" s="9">
         <v>4</v>
       </c>
-      <c r="H233" s="4">
-        <f>IFERROR(E233/(E233+E235),"")</f>
+      <c r="H233" s="7">
         <v>1</v>
       </c>
       <c r="I233" s="4">
-        <f>IFERROR((E233+E234)/(G233),"")</f>
         <v>1</v>
       </c>
       <c r="J233" s="4">
         <v>0.9</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
-      <c r="L233" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L233" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M233" t="s">
         <v>54</v>
       </c>
       <c r="N233" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O233" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O233" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>2025</v>
       </c>
       <c r="B234" t="s">
         <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>25</v>
       </c>
       <c r="D234" t="s">
         <v>20</v>
       </c>
-      <c r="E234">
+      <c r="E234" s="8">
         <v>0</v>
       </c>
       <c r="F234" t="s">
         <v>61</v>
       </c>
-      <c r="G234">
-[...3 lines deleted...]
-        <f>IFERROR(E233/(E233+E235),"")</f>
+      <c r="G234" s="9">
+        <v>0</v>
+      </c>
+      <c r="H234" s="7">
         <v>1</v>
       </c>
       <c r="I234" s="4">
-        <f>IFERROR((E233+E234)/(G233),"")</f>
         <v>1</v>
       </c>
       <c r="J234" s="4">
         <v>0.9</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
-      <c r="L234" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L234" t="s">
+        <v>85</v>
       </c>
       <c r="M234" t="s">
         <v>54</v>
       </c>
       <c r="N234" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O234" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O234" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>2025</v>
       </c>
       <c r="B235" t="s">
         <v>16</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
         <v>21</v>
       </c>
-      <c r="E235">
+      <c r="E235" s="8">
         <v>0</v>
       </c>
       <c r="F235" t="s">
         <v>61</v>
       </c>
-      <c r="G235">
-[...3 lines deleted...]
-        <f>IFERROR(E233/(E233+E235),"")</f>
+      <c r="G235" s="9">
+        <v>0</v>
+      </c>
+      <c r="H235" s="7">
         <v>1</v>
       </c>
       <c r="I235" s="4">
-        <f>IFERROR((E233+E234)/(G233),"")</f>
         <v>1</v>
       </c>
       <c r="J235" s="4">
         <v>0.9</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
-      <c r="L235" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L235" t="s">
+        <v>85</v>
       </c>
       <c r="M235" t="s">
         <v>54</v>
       </c>
       <c r="N235" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O235" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O235" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>2025</v>
       </c>
       <c r="B236" t="s">
         <v>16</v>
       </c>
       <c r="C236" t="s">
         <v>30</v>
       </c>
       <c r="D236" t="s">
         <v>13</v>
       </c>
-      <c r="E236">
+      <c r="E236" s="8">
         <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>67</v>
       </c>
-      <c r="G236">
+      <c r="G236" s="9">
         <v>4</v>
       </c>
-      <c r="H236" s="4">
-        <f>IFERROR(E236/(E236+E238),"")</f>
+      <c r="H236" s="7">
         <v>1</v>
       </c>
       <c r="I236" s="4">
-        <f>IFERROR((E236+E237)/(G236),"")</f>
         <v>1</v>
       </c>
       <c r="J236" s="4">
         <v>0.9</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
-      <c r="L236" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L236" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M236" t="s">
         <v>54</v>
       </c>
       <c r="N236" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O236" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O236" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>2025</v>
       </c>
       <c r="B237" t="s">
         <v>16</v>
       </c>
       <c r="C237" t="s">
         <v>30</v>
       </c>
       <c r="D237" t="s">
         <v>20</v>
       </c>
-      <c r="E237">
+      <c r="E237" s="8">
         <v>0</v>
       </c>
       <c r="F237" t="s">
         <v>67</v>
       </c>
-      <c r="G237">
-[...3 lines deleted...]
-        <f>IFERROR(E236/(E236+E238),"")</f>
+      <c r="G237" s="9">
+        <v>0</v>
+      </c>
+      <c r="H237" s="7">
         <v>1</v>
       </c>
       <c r="I237" s="4">
-        <f>IFERROR((E236+E237)/(G236),"")</f>
         <v>1</v>
       </c>
       <c r="J237" s="4">
         <v>0.9</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
-      <c r="L237" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L237" t="s">
+        <v>85</v>
       </c>
       <c r="M237" t="s">
         <v>54</v>
       </c>
       <c r="N237" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O237" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O237" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>2025</v>
       </c>
       <c r="B238" t="s">
         <v>16</v>
       </c>
       <c r="C238" t="s">
         <v>30</v>
       </c>
       <c r="D238" t="s">
         <v>21</v>
       </c>
-      <c r="E238">
+      <c r="E238" s="8">
         <v>0</v>
       </c>
       <c r="F238" t="s">
         <v>67</v>
       </c>
-      <c r="G238">
-[...3 lines deleted...]
-        <f>IFERROR(E236/(E236+E238),"")</f>
+      <c r="G238" s="9">
+        <v>0</v>
+      </c>
+      <c r="H238" s="7">
         <v>1</v>
       </c>
       <c r="I238" s="4">
-        <f>IFERROR((E236+E237)/(G236),"")</f>
         <v>1</v>
       </c>
       <c r="J238" s="4">
         <v>0.9</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
-      <c r="L238" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L238" t="s">
+        <v>85</v>
       </c>
       <c r="M238" t="s">
         <v>54</v>
       </c>
       <c r="N238" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O238" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O238" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>2025</v>
       </c>
       <c r="B239" t="s">
         <v>16</v>
       </c>
       <c r="C239" t="s">
         <v>26</v>
       </c>
       <c r="D239" t="s">
         <v>13</v>
       </c>
-      <c r="E239">
+      <c r="E239" s="8">
         <v>13</v>
       </c>
       <c r="F239" t="s">
         <v>61</v>
       </c>
-      <c r="G239">
+      <c r="G239" s="9">
         <v>13</v>
       </c>
-      <c r="H239" s="4">
-        <f>IFERROR(E239/(E239+E241),"")</f>
+      <c r="H239" s="7">
         <v>1</v>
       </c>
       <c r="I239" s="4">
-        <f>IFERROR((E239+E240)/(G239),"")</f>
         <v>1</v>
       </c>
       <c r="J239" s="4">
         <v>0.9</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
-      <c r="L239" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L239" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M239" t="s">
         <v>60</v>
       </c>
       <c r="N239" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O239" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O239" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>2025</v>
       </c>
       <c r="B240" t="s">
         <v>16</v>
       </c>
       <c r="C240" t="s">
         <v>26</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
-      <c r="E240">
+      <c r="E240" s="8">
         <v>0</v>
       </c>
       <c r="F240" t="s">
         <v>61</v>
       </c>
-      <c r="G240">
-[...3 lines deleted...]
-        <f>IFERROR(E239/(E239+E241),"")</f>
+      <c r="G240" s="9">
+        <v>0</v>
+      </c>
+      <c r="H240" s="7">
         <v>1</v>
       </c>
       <c r="I240" s="4">
-        <f>IFERROR((E239+E240)/(G239),"")</f>
         <v>1</v>
       </c>
       <c r="J240" s="4">
         <v>0.9</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
-      <c r="L240" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L240" t="s">
+        <v>85</v>
       </c>
       <c r="M240" t="s">
         <v>60</v>
       </c>
       <c r="N240" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O240" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O240" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>2025</v>
       </c>
       <c r="B241" t="s">
         <v>16</v>
       </c>
       <c r="C241" t="s">
         <v>26</v>
       </c>
       <c r="D241" t="s">
         <v>21</v>
       </c>
-      <c r="E241">
+      <c r="E241" s="8">
         <v>0</v>
       </c>
       <c r="F241" t="s">
         <v>61</v>
       </c>
-      <c r="G241">
-[...3 lines deleted...]
-        <f>IFERROR(E239/(E239+E241),"")</f>
+      <c r="G241" s="9">
+        <v>0</v>
+      </c>
+      <c r="H241" s="7">
         <v>1</v>
       </c>
       <c r="I241" s="4">
-        <f>IFERROR((E239+E240)/(G239),"")</f>
         <v>1</v>
       </c>
       <c r="J241" s="4">
         <v>0.9</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
-      <c r="L241" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L241" t="s">
+        <v>85</v>
       </c>
       <c r="M241" t="s">
         <v>60</v>
       </c>
       <c r="N241" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O241" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O241" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>2025</v>
       </c>
       <c r="B242" t="s">
         <v>16</v>
       </c>
       <c r="C242" t="s">
         <v>31</v>
       </c>
       <c r="D242" t="s">
         <v>13</v>
       </c>
-      <c r="E242">
+      <c r="E242" s="8">
         <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>65</v>
       </c>
-      <c r="G242">
-[...3 lines deleted...]
-        <f>IFERROR(E242/(E242+E244),"")</f>
+      <c r="G242" s="9">
+        <v>12</v>
+      </c>
+      <c r="H242" s="7">
         <v>0.92307692307692313</v>
       </c>
       <c r="I242" s="4">
-        <f>IFERROR((E242+E243)/(G242),"")</f>
-        <v>0.92307692307692313</v>
+        <v>1</v>
       </c>
       <c r="J242" s="4">
         <v>0.9</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
-      <c r="L242" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L242" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M242" t="s">
         <v>60</v>
       </c>
       <c r="N242" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O242" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O242" s="6">
         <v>0.92307692307692313</v>
       </c>
     </row>
     <row r="243" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>2025</v>
       </c>
       <c r="B243" t="s">
         <v>16</v>
       </c>
       <c r="C243" t="s">
         <v>31</v>
       </c>
       <c r="D243" t="s">
         <v>20</v>
       </c>
-      <c r="E243">
+      <c r="E243" s="8">
         <v>0</v>
       </c>
       <c r="F243" t="s">
         <v>65</v>
       </c>
-      <c r="G243">
-[...3 lines deleted...]
-        <f>IFERROR(E242/(E242+E244),"")</f>
+      <c r="G243" s="9">
+        <v>0</v>
+      </c>
+      <c r="H243" s="7">
         <v>0.92307692307692313</v>
       </c>
       <c r="I243" s="4">
-        <f>IFERROR((E242+E243)/(G242),"")</f>
-        <v>0.92307692307692313</v>
+        <v>1</v>
       </c>
       <c r="J243" s="4">
         <v>0.9</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
-      <c r="L243" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L243" t="s">
+        <v>85</v>
       </c>
       <c r="M243" t="s">
         <v>60</v>
       </c>
       <c r="N243" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O243" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O243" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>2025</v>
       </c>
       <c r="B244" t="s">
         <v>16</v>
       </c>
       <c r="C244" t="s">
         <v>31</v>
       </c>
       <c r="D244" t="s">
         <v>21</v>
       </c>
-      <c r="E244">
+      <c r="E244" s="8">
         <v>1</v>
       </c>
       <c r="F244" t="s">
         <v>65</v>
       </c>
-      <c r="G244">
-[...3 lines deleted...]
-        <f>IFERROR(E242/(E242+E244),"")</f>
+      <c r="G244" s="9">
+        <v>1</v>
+      </c>
+      <c r="H244" s="7">
         <v>0.92307692307692313</v>
       </c>
       <c r="I244" s="4">
-        <f>IFERROR((E242+E243)/(G242),"")</f>
-        <v>0.92307692307692313</v>
+        <v>1</v>
       </c>
       <c r="J244" s="4">
         <v>0.9</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
-      <c r="L244" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L244" t="s">
+        <v>85</v>
       </c>
       <c r="M244" t="s">
         <v>60</v>
       </c>
       <c r="N244" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O244" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O244" s="6">
         <v>7.6923076923076927E-2</v>
       </c>
     </row>
     <row r="245" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>2025</v>
       </c>
       <c r="B245" t="s">
         <v>16</v>
       </c>
       <c r="C245" t="s">
         <v>32</v>
       </c>
       <c r="D245" t="s">
         <v>13</v>
       </c>
-      <c r="E245">
+      <c r="E245" s="8">
         <v>74</v>
       </c>
       <c r="F245" t="s">
         <v>64</v>
       </c>
-      <c r="G245">
-[...3 lines deleted...]
-        <f>IFERROR(E245/(E245+E247),"")</f>
+      <c r="G245" s="9">
+        <v>74</v>
+      </c>
+      <c r="H245" s="7">
         <v>0.96103896103896103</v>
       </c>
       <c r="I245" s="4">
-        <f>IFERROR((E245+E246)/(G245),"")</f>
-        <v>0.93670886075949367</v>
+        <v>1</v>
       </c>
       <c r="J245" s="4">
         <v>0.9</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
-      <c r="L245" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L245" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M245" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="N245" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.87341772151898733</v>
+        <v>46203</v>
+      </c>
+      <c r="O245" s="6">
+        <v>0.96103896103896103</v>
       </c>
     </row>
     <row r="246" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>2025</v>
       </c>
       <c r="B246" t="s">
         <v>16</v>
       </c>
       <c r="C246" t="s">
         <v>32</v>
       </c>
       <c r="D246" t="s">
         <v>20</v>
       </c>
-      <c r="E246">
+      <c r="E246" s="8">
         <v>0</v>
       </c>
       <c r="F246" t="s">
         <v>64</v>
       </c>
-      <c r="G246">
-[...3 lines deleted...]
-        <f>IFERROR(E245/(E245+E247),"")</f>
+      <c r="G246" s="9">
+        <v>0</v>
+      </c>
+      <c r="H246" s="7">
         <v>0.96103896103896103</v>
       </c>
       <c r="I246" s="4">
-        <f>IFERROR((E245+E246)/(G245),"")</f>
-        <v>0.93670886075949367</v>
+        <v>1</v>
       </c>
       <c r="J246" s="4">
         <v>0.9</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
-      <c r="L246" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L246" t="s">
+        <v>85</v>
       </c>
       <c r="M246" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="N246" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.10126582278481013</v>
+        <v>46203</v>
+      </c>
+      <c r="O246" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>2025</v>
       </c>
       <c r="B247" t="s">
         <v>16</v>
       </c>
       <c r="C247" t="s">
         <v>32</v>
       </c>
       <c r="D247" t="s">
         <v>21</v>
       </c>
-      <c r="E247">
+      <c r="E247" s="8">
         <v>3</v>
       </c>
       <c r="F247" t="s">
         <v>64</v>
       </c>
-      <c r="G247">
-[...3 lines deleted...]
-        <f>IFERROR(E245/(E245+E247),"")</f>
+      <c r="G247" s="9">
+        <v>3</v>
+      </c>
+      <c r="H247" s="7">
         <v>0.96103896103896103</v>
       </c>
       <c r="I247" s="4">
-        <f>IFERROR((E245+E246)/(G245),"")</f>
-        <v>0.93670886075949367</v>
+        <v>1</v>
       </c>
       <c r="J247" s="4">
         <v>0.9</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
-      <c r="L247" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L247" t="s">
+        <v>85</v>
       </c>
       <c r="M247" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="N247" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>2.5316455696202531E-2</v>
+        <v>46203</v>
+      </c>
+      <c r="O247" s="6">
+        <v>3.896103896103896E-2</v>
       </c>
     </row>
     <row r="248" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>2025</v>
       </c>
       <c r="B248" t="s">
         <v>16</v>
       </c>
       <c r="C248" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D248" t="s">
         <v>13</v>
       </c>
-      <c r="E248">
+      <c r="E248" s="8">
         <v>56</v>
       </c>
       <c r="F248" t="s">
         <v>68</v>
       </c>
-      <c r="G248">
-[...3 lines deleted...]
-        <f>IFERROR(E248/(E248+E250),"")</f>
+      <c r="G248" s="9">
+        <v>56</v>
+      </c>
+      <c r="H248" s="7">
         <v>0.96551724137931039</v>
       </c>
       <c r="I248" s="4">
-        <f>IFERROR((E248+E249)/(G248),"")</f>
-        <v>0.96551724137931039</v>
+        <v>1</v>
       </c>
       <c r="J248" s="4">
         <v>0.9</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
-      <c r="L248" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L248" s="10" t="s">
+        <v>85</v>
       </c>
       <c r="M248" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="N248" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.94827586206896552</v>
+        <v>46203</v>
+      </c>
+      <c r="O248" s="6">
+        <v>0.96551724137931039</v>
       </c>
     </row>
     <row r="249" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>2025</v>
       </c>
       <c r="B249" t="s">
         <v>16</v>
       </c>
       <c r="C249" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D249" t="s">
         <v>20</v>
       </c>
-      <c r="E249">
+      <c r="E249" s="8">
         <v>0</v>
       </c>
       <c r="F249" t="s">
         <v>68</v>
       </c>
-      <c r="G249">
-[...3 lines deleted...]
-        <f>IFERROR(E248/(E248+E250),"")</f>
+      <c r="G249" s="9">
+        <v>0</v>
+      </c>
+      <c r="H249" s="7">
         <v>0.96551724137931039</v>
       </c>
       <c r="I249" s="4">
-        <f>IFERROR((E248+E249)/(G248),"")</f>
-        <v>0.96551724137931039</v>
+        <v>1</v>
       </c>
       <c r="J249" s="4">
         <v>0.9</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
-      <c r="L249" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L249" t="s">
+        <v>85</v>
       </c>
       <c r="M249" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="N249" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>1.7241379310344827E-2</v>
+        <v>46203</v>
+      </c>
+      <c r="O249" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>2025</v>
       </c>
       <c r="B250" t="s">
         <v>16</v>
       </c>
       <c r="C250" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D250" t="s">
         <v>21</v>
       </c>
-      <c r="E250">
+      <c r="E250" s="8">
         <v>2</v>
       </c>
       <c r="F250" t="s">
         <v>68</v>
       </c>
-      <c r="G250">
-[...3 lines deleted...]
-        <f>IFERROR(E248/(E248+E250),"")</f>
+      <c r="G250" s="9">
+        <v>2</v>
+      </c>
+      <c r="H250" s="7">
         <v>0.96551724137931039</v>
       </c>
       <c r="I250" s="4">
-        <f>IFERROR((E248+E249)/(G248),"")</f>
-        <v>0.96551724137931039</v>
+        <v>1</v>
       </c>
       <c r="J250" s="4">
         <v>0.9</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
-      <c r="L250" t="str">
-[...14 lines deleted...]
-        <v>Will Meet Goal</v>
+      <c r="L250" t="s">
+        <v>85</v>
       </c>
       <c r="M250" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="N250" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O250" s="4">
+        <v>46203</v>
+      </c>
+      <c r="O250" s="6">
         <v>3.4482758620689655E-2</v>
       </c>
     </row>
     <row r="251" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>2025</v>
       </c>
       <c r="B251" t="s">
         <v>16</v>
       </c>
       <c r="C251" t="s">
         <v>45</v>
       </c>
       <c r="D251" t="s">
         <v>13</v>
       </c>
-      <c r="E251">
+      <c r="E251" s="8">
         <v>3</v>
       </c>
       <c r="F251" t="s">
         <v>68</v>
       </c>
-      <c r="G251">
-[...3 lines deleted...]
-        <f>IFERROR(E251/(E251+E253),"")</f>
+      <c r="G251" s="9">
+        <v>3</v>
+      </c>
+      <c r="H251" s="7">
         <v>0.75</v>
       </c>
       <c r="I251" s="4">
-        <f>IFERROR((E251+E252)/(G251),"")</f>
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="J251" s="4">
         <v>0.9</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
-      <c r="L251" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L251" s="10" t="s">
+        <v>19</v>
       </c>
       <c r="M251" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="N251" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>46203</v>
+      </c>
+      <c r="O251" s="6">
+        <v>0.75</v>
       </c>
     </row>
     <row r="252" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>2025</v>
       </c>
       <c r="B252" t="s">
         <v>16</v>
       </c>
       <c r="C252" t="s">
         <v>45</v>
       </c>
       <c r="D252" t="s">
         <v>20</v>
       </c>
-      <c r="E252">
+      <c r="E252" s="8">
         <v>0</v>
       </c>
       <c r="F252" t="s">
         <v>68</v>
       </c>
-      <c r="G252">
-[...3 lines deleted...]
-        <f>IFERROR(E251/(E251+E253),"")</f>
+      <c r="G252" s="9">
+        <v>0</v>
+      </c>
+      <c r="H252" s="7">
         <v>0.75</v>
       </c>
       <c r="I252" s="4">
-        <f>IFERROR((E251+E252)/(G251),"")</f>
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="J252" s="4">
         <v>0.9</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
-      <c r="L252" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L252" t="s">
+        <v>19</v>
       </c>
       <c r="M252" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="N252" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>46203</v>
+      </c>
+      <c r="O252" s="6">
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>2025</v>
       </c>
       <c r="B253" t="s">
         <v>16</v>
       </c>
       <c r="C253" t="s">
         <v>45</v>
       </c>
       <c r="D253" t="s">
         <v>21</v>
       </c>
-      <c r="E253">
+      <c r="E253" s="8">
         <v>1</v>
       </c>
       <c r="F253" t="s">
         <v>68</v>
       </c>
-      <c r="G253">
-[...3 lines deleted...]
-        <f>IFERROR(E251/(E251+E253),"")</f>
+      <c r="G253" s="9">
+        <v>1</v>
+      </c>
+      <c r="H253" s="7">
         <v>0.75</v>
       </c>
       <c r="I253" s="4">
-        <f>IFERROR((E251+E252)/(G251),"")</f>
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="J253" s="4">
         <v>0.9</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
-      <c r="L253" t="str">
-[...14 lines deleted...]
-        <v>Will Not Meet Goal</v>
+      <c r="L253" t="s">
+        <v>19</v>
       </c>
       <c r="M253" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="N253" s="1">
-        <v>46112</v>
-[...6 lines deleted...]
-      <c r="A254" s="9">
+        <v>46203</v>
+      </c>
+      <c r="O253" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A254">
         <v>2026</v>
       </c>
-      <c r="B254" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C254" s="9" t="s">
+      <c r="B254" t="s">
+        <v>16</v>
+      </c>
+      <c r="C254" t="s">
         <v>22</v>
       </c>
-      <c r="D254" s="9" t="s">
+      <c r="D254" t="s">
         <v>13</v>
       </c>
-      <c r="E254" s="10">
+      <c r="E254" s="9">
         <v>8</v>
       </c>
-      <c r="F254" s="9" t="s">
+      <c r="F254" t="s">
         <v>33</v>
       </c>
       <c r="G254" s="9">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="H254" s="6">
+        <v>15</v>
+      </c>
+      <c r="H254" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="I254" s="6">
         <v>0.8571428571428571</v>
       </c>
-      <c r="I254" s="7">
+      <c r="J254" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K254" t="s">
+        <v>18</v>
+      </c>
+      <c r="L254" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M254" t="s">
+        <v>102</v>
+      </c>
+      <c r="N254" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O254" s="6">
+        <v>0.9375</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A255">
+        <v>2026</v>
+      </c>
+      <c r="B255" t="s">
+        <v>16</v>
+      </c>
+      <c r="C255" t="s">
+        <v>22</v>
+      </c>
+      <c r="D255" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="9">
+        <v>0</v>
+      </c>
+      <c r="F255" t="s">
+        <v>33</v>
+      </c>
+      <c r="G255" s="9">
+        <v>0</v>
+      </c>
+      <c r="H255" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="I255" s="6">
         <v>0.8571428571428571</v>
       </c>
-      <c r="J254" s="8">
-[...2 lines deleted...]
-      <c r="K254" s="9" t="s">
+      <c r="J255" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K255" t="s">
         <v>18</v>
       </c>
-      <c r="L254" s="11" t="s">
+      <c r="L255" t="s">
+        <v>85</v>
+      </c>
+      <c r="M255" t="s">
+        <v>102</v>
+      </c>
+      <c r="N255" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O255" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A256">
+        <v>2026</v>
+      </c>
+      <c r="B256" t="s">
+        <v>16</v>
+      </c>
+      <c r="C256" t="s">
+        <v>22</v>
+      </c>
+      <c r="D256" t="s">
+        <v>21</v>
+      </c>
+      <c r="E256" s="9">
+        <v>1</v>
+      </c>
+      <c r="F256" t="s">
+        <v>33</v>
+      </c>
+      <c r="G256" s="9">
+        <v>1</v>
+      </c>
+      <c r="H256" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="I256" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J256" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K256" t="s">
+        <v>18</v>
+      </c>
+      <c r="L256" t="s">
+        <v>85</v>
+      </c>
+      <c r="M256" t="s">
+        <v>102</v>
+      </c>
+      <c r="N256" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O256" s="6">
+        <v>6.25E-2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A257">
+        <v>2026</v>
+      </c>
+      <c r="B257" t="s">
+        <v>16</v>
+      </c>
+      <c r="C257" t="s">
+        <v>27</v>
+      </c>
+      <c r="D257" t="s">
+        <v>13</v>
+      </c>
+      <c r="E257" s="9">
+        <v>3</v>
+      </c>
+      <c r="F257" t="s">
+        <v>37</v>
+      </c>
+      <c r="G257" s="9">
+        <v>5</v>
+      </c>
+      <c r="H257" s="7">
+        <v>1</v>
+      </c>
+      <c r="I257" s="6">
+        <v>1</v>
+      </c>
+      <c r="J257" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K257" t="s">
+        <v>18</v>
+      </c>
+      <c r="L257" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M257" t="s">
+        <v>103</v>
+      </c>
+      <c r="N257" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O257" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A258">
+        <v>2026</v>
+      </c>
+      <c r="B258" t="s">
+        <v>16</v>
+      </c>
+      <c r="C258" t="s">
+        <v>27</v>
+      </c>
+      <c r="D258" t="s">
+        <v>20</v>
+      </c>
+      <c r="E258" s="9">
+        <v>0</v>
+      </c>
+      <c r="F258" t="s">
+        <v>37</v>
+      </c>
+      <c r="G258" s="9">
+        <v>0</v>
+      </c>
+      <c r="H258" s="7">
+        <v>1</v>
+      </c>
+      <c r="I258" s="6">
+        <v>1</v>
+      </c>
+      <c r="J258" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K258" t="s">
+        <v>18</v>
+      </c>
+      <c r="L258" t="s">
+        <v>85</v>
+      </c>
+      <c r="M258" t="s">
+        <v>103</v>
+      </c>
+      <c r="N258" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O258" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A259">
+        <v>2026</v>
+      </c>
+      <c r="B259" t="s">
+        <v>16</v>
+      </c>
+      <c r="C259" t="s">
+        <v>27</v>
+      </c>
+      <c r="D259" t="s">
+        <v>21</v>
+      </c>
+      <c r="E259" s="9">
+        <v>0</v>
+      </c>
+      <c r="F259" t="s">
+        <v>37</v>
+      </c>
+      <c r="G259" s="9">
+        <v>0</v>
+      </c>
+      <c r="H259" s="7">
+        <v>1</v>
+      </c>
+      <c r="I259" s="6">
+        <v>1</v>
+      </c>
+      <c r="J259" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K259" t="s">
+        <v>18</v>
+      </c>
+      <c r="L259" t="s">
+        <v>85</v>
+      </c>
+      <c r="M259" t="s">
+        <v>103</v>
+      </c>
+      <c r="N259" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O259" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A260">
+        <v>2026</v>
+      </c>
+      <c r="B260" t="s">
+        <v>16</v>
+      </c>
+      <c r="C260" t="s">
+        <v>42</v>
+      </c>
+      <c r="D260" t="s">
+        <v>13</v>
+      </c>
+      <c r="E260" s="9">
+        <v>6</v>
+      </c>
+      <c r="F260" t="s">
+        <v>37</v>
+      </c>
+      <c r="G260" s="9">
+        <v>8</v>
+      </c>
+      <c r="H260" s="7">
+        <v>1</v>
+      </c>
+      <c r="I260" s="6">
+        <v>1</v>
+      </c>
+      <c r="J260" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K260" t="s">
+        <v>18</v>
+      </c>
+      <c r="L260" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M260" t="s">
+        <v>104</v>
+      </c>
+      <c r="N260" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O260" s="6">
+        <v>0.72727272727272729</v>
+      </c>
+    </row>
+    <row r="261" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A261">
+        <v>2026</v>
+      </c>
+      <c r="B261" t="s">
+        <v>16</v>
+      </c>
+      <c r="C261" t="s">
+        <v>42</v>
+      </c>
+      <c r="D261" t="s">
+        <v>20</v>
+      </c>
+      <c r="E261" s="9">
+        <v>0</v>
+      </c>
+      <c r="F261" t="s">
+        <v>37</v>
+      </c>
+      <c r="G261" s="9">
+        <v>3</v>
+      </c>
+      <c r="H261" s="7">
+        <v>1</v>
+      </c>
+      <c r="I261" s="6">
+        <v>1</v>
+      </c>
+      <c r="J261" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K261" t="s">
+        <v>18</v>
+      </c>
+      <c r="L261" t="s">
+        <v>87</v>
+      </c>
+      <c r="M261" t="s">
+        <v>104</v>
+      </c>
+      <c r="N261" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O261" s="6">
+        <v>0.27272727272727271</v>
+      </c>
+    </row>
+    <row r="262" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A262">
+        <v>2026</v>
+      </c>
+      <c r="B262" t="s">
+        <v>16</v>
+      </c>
+      <c r="C262" t="s">
+        <v>42</v>
+      </c>
+      <c r="D262" t="s">
+        <v>21</v>
+      </c>
+      <c r="E262" s="9">
+        <v>0</v>
+      </c>
+      <c r="F262" t="s">
+        <v>37</v>
+      </c>
+      <c r="G262" s="9">
+        <v>0</v>
+      </c>
+      <c r="H262" s="7">
+        <v>1</v>
+      </c>
+      <c r="I262" s="6">
+        <v>1</v>
+      </c>
+      <c r="J262" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K262" t="s">
+        <v>18</v>
+      </c>
+      <c r="L262" t="s">
+        <v>87</v>
+      </c>
+      <c r="M262" t="s">
+        <v>104</v>
+      </c>
+      <c r="N262" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O262" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A263">
+        <v>2026</v>
+      </c>
+      <c r="B263" t="s">
+        <v>16</v>
+      </c>
+      <c r="C263" t="s">
+        <v>23</v>
+      </c>
+      <c r="D263" t="s">
+        <v>13</v>
+      </c>
+      <c r="E263" s="9">
+        <v>3</v>
+      </c>
+      <c r="F263" t="s">
+        <v>34</v>
+      </c>
+      <c r="G263" s="9">
+        <v>3</v>
+      </c>
+      <c r="H263" s="7">
+        <v>1</v>
+      </c>
+      <c r="I263" s="6">
+        <v>1</v>
+      </c>
+      <c r="J263" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K263" t="s">
+        <v>18</v>
+      </c>
+      <c r="L263" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M263" t="s">
+        <v>105</v>
+      </c>
+      <c r="N263" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O263" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A264">
+        <v>2026</v>
+      </c>
+      <c r="B264" t="s">
+        <v>16</v>
+      </c>
+      <c r="C264" t="s">
+        <v>23</v>
+      </c>
+      <c r="D264" t="s">
+        <v>20</v>
+      </c>
+      <c r="E264" s="9">
+        <v>9</v>
+      </c>
+      <c r="F264" t="s">
+        <v>34</v>
+      </c>
+      <c r="G264" s="9">
+        <v>8</v>
+      </c>
+      <c r="H264" s="7">
+        <v>1</v>
+      </c>
+      <c r="I264" s="6">
+        <v>1</v>
+      </c>
+      <c r="J264" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K264" t="s">
+        <v>18</v>
+      </c>
+      <c r="L264" t="s">
+        <v>89</v>
+      </c>
+      <c r="M264" t="s">
+        <v>105</v>
+      </c>
+      <c r="N264" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O264" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="265" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A265">
+        <v>2026</v>
+      </c>
+      <c r="B265" t="s">
+        <v>16</v>
+      </c>
+      <c r="C265" t="s">
+        <v>23</v>
+      </c>
+      <c r="D265" t="s">
+        <v>21</v>
+      </c>
+      <c r="E265" s="9">
+        <v>0</v>
+      </c>
+      <c r="F265" t="s">
+        <v>34</v>
+      </c>
+      <c r="G265" s="9">
+        <v>1</v>
+      </c>
+      <c r="H265" s="7">
+        <v>1</v>
+      </c>
+      <c r="I265" s="6">
+        <v>1</v>
+      </c>
+      <c r="J265" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K265" t="s">
+        <v>18</v>
+      </c>
+      <c r="L265" t="s">
+        <v>89</v>
+      </c>
+      <c r="M265" t="s">
+        <v>105</v>
+      </c>
+      <c r="N265" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O265" s="6">
+        <v>8.3333333333333329E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A266">
+        <v>2026</v>
+      </c>
+      <c r="B266" t="s">
+        <v>16</v>
+      </c>
+      <c r="C266" t="s">
+        <v>28</v>
+      </c>
+      <c r="D266" t="s">
+        <v>13</v>
+      </c>
+      <c r="E266" s="9">
+        <v>3</v>
+      </c>
+      <c r="F266" t="s">
+        <v>36</v>
+      </c>
+      <c r="G266" s="9">
+        <v>3</v>
+      </c>
+      <c r="H266" s="7">
+        <v>1</v>
+      </c>
+      <c r="I266" s="6">
+        <v>1</v>
+      </c>
+      <c r="J266" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K266" t="s">
+        <v>18</v>
+      </c>
+      <c r="L266" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M266" t="s">
+        <v>106</v>
+      </c>
+      <c r="N266" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O266" s="6">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A267">
+        <v>2026</v>
+      </c>
+      <c r="B267" t="s">
+        <v>16</v>
+      </c>
+      <c r="C267" t="s">
+        <v>28</v>
+      </c>
+      <c r="D267" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" s="9">
+        <v>9</v>
+      </c>
+      <c r="F267" t="s">
+        <v>36</v>
+      </c>
+      <c r="G267" s="9">
+        <v>9</v>
+      </c>
+      <c r="H267" s="7">
+        <v>1</v>
+      </c>
+      <c r="I267" s="6">
+        <v>1</v>
+      </c>
+      <c r="J267" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K267" t="s">
+        <v>18</v>
+      </c>
+      <c r="L267" t="s">
+        <v>87</v>
+      </c>
+      <c r="M267" t="s">
+        <v>106</v>
+      </c>
+      <c r="N267" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O267" s="6">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A268">
+        <v>2026</v>
+      </c>
+      <c r="B268" t="s">
+        <v>16</v>
+      </c>
+      <c r="C268" t="s">
+        <v>28</v>
+      </c>
+      <c r="D268" t="s">
+        <v>21</v>
+      </c>
+      <c r="E268" s="9">
+        <v>0</v>
+      </c>
+      <c r="F268" t="s">
+        <v>36</v>
+      </c>
+      <c r="G268" s="9">
+        <v>0</v>
+      </c>
+      <c r="H268" s="7">
+        <v>1</v>
+      </c>
+      <c r="I268" s="6">
+        <v>1</v>
+      </c>
+      <c r="J268" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K268" t="s">
+        <v>18</v>
+      </c>
+      <c r="L268" t="s">
+        <v>87</v>
+      </c>
+      <c r="M268" t="s">
+        <v>106</v>
+      </c>
+      <c r="N268" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O268" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A269">
+        <v>2026</v>
+      </c>
+      <c r="B269" t="s">
+        <v>16</v>
+      </c>
+      <c r="C269" t="s">
+        <v>50</v>
+      </c>
+      <c r="D269" t="s">
+        <v>13</v>
+      </c>
+      <c r="E269" s="9">
+        <v>20</v>
+      </c>
+      <c r="F269" t="s">
+        <v>33</v>
+      </c>
+      <c r="G269" s="9">
+        <v>30</v>
+      </c>
+      <c r="H269" s="7">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="I269" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J269" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K269" t="s">
+        <v>18</v>
+      </c>
+      <c r="L269" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M269" t="s">
+        <v>107</v>
+      </c>
+      <c r="N269" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O269" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+    </row>
+    <row r="270" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A270">
+        <v>2026</v>
+      </c>
+      <c r="B270" t="s">
+        <v>16</v>
+      </c>
+      <c r="C270" t="s">
+        <v>50</v>
+      </c>
+      <c r="D270" t="s">
+        <v>20</v>
+      </c>
+      <c r="E270" s="9">
+        <v>0</v>
+      </c>
+      <c r="F270" t="s">
+        <v>33</v>
+      </c>
+      <c r="G270" s="9">
+        <v>3</v>
+      </c>
+      <c r="H270" s="7">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="I270" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J270" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K270" t="s">
+        <v>18</v>
+      </c>
+      <c r="L270" t="s">
+        <v>87</v>
+      </c>
+      <c r="M270" t="s">
+        <v>107</v>
+      </c>
+      <c r="N270" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O270" s="6">
+        <v>8.5714285714285715E-2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A271">
+        <v>2026</v>
+      </c>
+      <c r="B271" t="s">
+        <v>16</v>
+      </c>
+      <c r="C271" t="s">
+        <v>50</v>
+      </c>
+      <c r="D271" t="s">
+        <v>21</v>
+      </c>
+      <c r="E271" s="9">
+        <v>1</v>
+      </c>
+      <c r="F271" t="s">
+        <v>33</v>
+      </c>
+      <c r="G271" s="9">
+        <v>2</v>
+      </c>
+      <c r="H271" s="7">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="I271" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J271" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K271" t="s">
+        <v>18</v>
+      </c>
+      <c r="L271" t="s">
+        <v>87</v>
+      </c>
+      <c r="M271" t="s">
+        <v>107</v>
+      </c>
+      <c r="N271" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O271" s="6">
+        <v>5.7142857142857141E-2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A272">
+        <v>2026</v>
+      </c>
+      <c r="B272" t="s">
+        <v>16</v>
+      </c>
+      <c r="C272" t="s">
+        <v>51</v>
+      </c>
+      <c r="D272" t="s">
+        <v>13</v>
+      </c>
+      <c r="E272" s="9">
+        <v>4</v>
+      </c>
+      <c r="F272" t="s">
+        <v>35</v>
+      </c>
+      <c r="G272" s="9">
+        <v>11</v>
+      </c>
+      <c r="H272" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I272" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J272" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="K272" t="s">
+        <v>18</v>
+      </c>
+      <c r="L272" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="M254" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A255" s="9">
+      <c r="M272" t="s">
+        <v>78</v>
+      </c>
+      <c r="N272" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O272" s="6">
+        <v>0.7857142857142857</v>
+      </c>
+    </row>
+    <row r="273" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A273">
         <v>2026</v>
       </c>
-      <c r="B255" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D255" s="9" t="s">
+      <c r="B273" t="s">
+        <v>16</v>
+      </c>
+      <c r="C273" t="s">
+        <v>51</v>
+      </c>
+      <c r="D273" t="s">
         <v>20</v>
       </c>
-      <c r="E255" s="10">
-[...17 lines deleted...]
-      <c r="K255" s="9" t="s">
+      <c r="E273" s="9">
+        <v>0</v>
+      </c>
+      <c r="F273" t="s">
+        <v>35</v>
+      </c>
+      <c r="G273" s="9">
+        <v>0</v>
+      </c>
+      <c r="H273" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I273" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J273" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="K273" t="s">
         <v>18</v>
       </c>
-      <c r="L255" s="9" t="s">
+      <c r="L273" t="s">
         <v>19</v>
       </c>
-      <c r="M255" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A256" s="9">
+      <c r="M273" t="s">
+        <v>78</v>
+      </c>
+      <c r="N273" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O273" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A274">
         <v>2026</v>
       </c>
-      <c r="B256" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D256" s="9" t="s">
+      <c r="B274" t="s">
+        <v>16</v>
+      </c>
+      <c r="C274" t="s">
+        <v>51</v>
+      </c>
+      <c r="D274" t="s">
         <v>21</v>
       </c>
-      <c r="E256" s="10">
-[...845 lines deleted...]
-      <c r="E274" s="10">
+      <c r="E274" s="9">
         <v>2</v>
       </c>
-      <c r="F274" s="9" t="s">
+      <c r="F274" t="s">
         <v>35</v>
       </c>
       <c r="G274" s="9">
         <v>3</v>
       </c>
-      <c r="H274" s="6">
+      <c r="H274" s="7">
         <v>0.66666666666666663</v>
       </c>
-      <c r="I274" s="7">
+      <c r="I274" s="6">
         <v>0.66666666666666663</v>
       </c>
-      <c r="J274" s="8">
+      <c r="J274" s="7">
         <v>0.8</v>
       </c>
-      <c r="K274" s="9" t="s">
+      <c r="K274" t="s">
         <v>18</v>
       </c>
-      <c r="L274" s="9" t="s">
+      <c r="L274" t="s">
         <v>19</v>
       </c>
-      <c r="M274" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A275" s="9">
+      <c r="M274" t="s">
+        <v>78</v>
+      </c>
+      <c r="N274" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O274" s="6">
+        <v>0.21428571428571427</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A275">
         <v>2026</v>
       </c>
-      <c r="B275" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C275" s="9" t="s">
+      <c r="B275" t="s">
+        <v>16</v>
+      </c>
+      <c r="C275" t="s">
         <v>46</v>
       </c>
-      <c r="D275" s="9" t="s">
+      <c r="D275" t="s">
         <v>13</v>
       </c>
-      <c r="E275" s="10">
+      <c r="E275" s="9">
         <v>13</v>
       </c>
-      <c r="F275" s="9" t="s">
+      <c r="F275" t="s">
         <v>39</v>
       </c>
       <c r="G275" s="9">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="I275" s="7">
+        <v>16</v>
+      </c>
+      <c r="H275" s="7">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I275" s="6">
         <v>0.88888888888888884</v>
       </c>
-      <c r="J275" s="8">
+      <c r="J275" s="7">
         <v>0.8</v>
       </c>
-      <c r="K275" s="9" t="s">
+      <c r="K275" t="s">
         <v>18</v>
       </c>
-      <c r="L275" s="11" t="s">
-[...2 lines deleted...]
-      <c r="M275" s="9" t="s">
+      <c r="L275" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M275" t="s">
+        <v>108</v>
+      </c>
+      <c r="N275" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O275" s="6">
+        <v>0.76190476190476186</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A276">
+        <v>2026</v>
+      </c>
+      <c r="B276" t="s">
+        <v>16</v>
+      </c>
+      <c r="C276" t="s">
+        <v>46</v>
+      </c>
+      <c r="D276" t="s">
+        <v>20</v>
+      </c>
+      <c r="E276" s="9">
+        <v>1</v>
+      </c>
+      <c r="F276" t="s">
+        <v>39</v>
+      </c>
+      <c r="G276" s="9">
+        <v>4</v>
+      </c>
+      <c r="H276" s="7">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I276" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J276" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="K276" t="s">
+        <v>18</v>
+      </c>
+      <c r="L276" t="s">
+        <v>87</v>
+      </c>
+      <c r="M276" t="s">
+        <v>108</v>
+      </c>
+      <c r="N276" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O276" s="6">
+        <v>0.19047619047619047</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A277">
+        <v>2026</v>
+      </c>
+      <c r="B277" t="s">
+        <v>16</v>
+      </c>
+      <c r="C277" t="s">
+        <v>46</v>
+      </c>
+      <c r="D277" t="s">
+        <v>21</v>
+      </c>
+      <c r="E277" s="9">
+        <v>1</v>
+      </c>
+      <c r="F277" t="s">
+        <v>39</v>
+      </c>
+      <c r="G277" s="9">
+        <v>1</v>
+      </c>
+      <c r="H277" s="7">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I277" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J277" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="K277" t="s">
+        <v>18</v>
+      </c>
+      <c r="L277" t="s">
+        <v>87</v>
+      </c>
+      <c r="M277" t="s">
+        <v>108</v>
+      </c>
+      <c r="N277" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O277" s="6">
+        <v>4.7619047619047616E-2</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A278">
+        <v>2026</v>
+      </c>
+      <c r="B278" t="s">
+        <v>16</v>
+      </c>
+      <c r="C278" t="s">
+        <v>47</v>
+      </c>
+      <c r="D278" t="s">
+        <v>13</v>
+      </c>
+      <c r="E278" s="9">
+        <v>30</v>
+      </c>
+      <c r="F278" t="s">
+        <v>33</v>
+      </c>
+      <c r="G278" s="9">
+        <v>72</v>
+      </c>
+      <c r="H278" s="7">
+        <v>0.9375</v>
+      </c>
+      <c r="I278" s="6">
+        <v>1</v>
+      </c>
+      <c r="J278" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K278" t="s">
+        <v>18</v>
+      </c>
+      <c r="L278" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M278" t="s">
+        <v>109</v>
+      </c>
+      <c r="N278" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O278" s="6">
+        <v>0.94736842105263153</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A279">
+        <v>2026</v>
+      </c>
+      <c r="B279" t="s">
+        <v>16</v>
+      </c>
+      <c r="C279" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279" t="s">
+        <v>20</v>
+      </c>
+      <c r="E279" s="9">
+        <v>0</v>
+      </c>
+      <c r="F279" t="s">
+        <v>33</v>
+      </c>
+      <c r="G279" s="9">
+        <v>2</v>
+      </c>
+      <c r="H279" s="7">
+        <v>0.9375</v>
+      </c>
+      <c r="I279" s="6">
+        <v>1</v>
+      </c>
+      <c r="J279" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K279" t="s">
+        <v>18</v>
+      </c>
+      <c r="L279" t="s">
+        <v>87</v>
+      </c>
+      <c r="M279" t="s">
+        <v>109</v>
+      </c>
+      <c r="N279" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O279" s="6">
+        <v>2.6315789473684209E-2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A280">
+        <v>2026</v>
+      </c>
+      <c r="B280" t="s">
+        <v>16</v>
+      </c>
+      <c r="C280" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280" t="s">
+        <v>21</v>
+      </c>
+      <c r="E280" s="9">
+        <v>2</v>
+      </c>
+      <c r="F280" t="s">
+        <v>33</v>
+      </c>
+      <c r="G280" s="9">
+        <v>2</v>
+      </c>
+      <c r="H280" s="7">
+        <v>0.9375</v>
+      </c>
+      <c r="I280" s="6">
+        <v>1</v>
+      </c>
+      <c r="J280" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K280" t="s">
+        <v>18</v>
+      </c>
+      <c r="L280" t="s">
+        <v>87</v>
+      </c>
+      <c r="M280" t="s">
+        <v>109</v>
+      </c>
+      <c r="N280" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O280" s="6">
+        <v>2.6315789473684209E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A281">
+        <v>2026</v>
+      </c>
+      <c r="B281" t="s">
+        <v>16</v>
+      </c>
+      <c r="C281" t="s">
+        <v>48</v>
+      </c>
+      <c r="D281" t="s">
+        <v>13</v>
+      </c>
+      <c r="E281" s="9">
+        <v>22</v>
+      </c>
+      <c r="F281" t="s">
+        <v>35</v>
+      </c>
+      <c r="G281" s="9">
+        <v>51</v>
+      </c>
+      <c r="H281" s="7">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="I281" s="6">
+        <v>1</v>
+      </c>
+      <c r="J281" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K281" t="s">
+        <v>18</v>
+      </c>
+      <c r="L281" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M281" t="s">
+        <v>110</v>
+      </c>
+      <c r="N281" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O281" s="6">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A282">
+        <v>2026</v>
+      </c>
+      <c r="B282" t="s">
+        <v>16</v>
+      </c>
+      <c r="C282" t="s">
+        <v>48</v>
+      </c>
+      <c r="D282" t="s">
+        <v>20</v>
+      </c>
+      <c r="E282" s="9">
+        <v>2</v>
+      </c>
+      <c r="F282" t="s">
+        <v>35</v>
+      </c>
+      <c r="G282" s="9">
+        <v>2</v>
+      </c>
+      <c r="H282" s="7">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="I282" s="6">
+        <v>1</v>
+      </c>
+      <c r="J282" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K282" t="s">
+        <v>18</v>
+      </c>
+      <c r="L282" t="s">
+        <v>89</v>
+      </c>
+      <c r="M282" t="s">
+        <v>110</v>
+      </c>
+      <c r="N282" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O282" s="6">
+        <v>3.3333333333333333E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A283">
+        <v>2026</v>
+      </c>
+      <c r="B283" t="s">
+        <v>16</v>
+      </c>
+      <c r="C283" t="s">
+        <v>48</v>
+      </c>
+      <c r="D283" t="s">
+        <v>21</v>
+      </c>
+      <c r="E283" s="9">
+        <v>1</v>
+      </c>
+      <c r="F283" t="s">
+        <v>35</v>
+      </c>
+      <c r="G283" s="9">
+        <v>7</v>
+      </c>
+      <c r="H283" s="7">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="I283" s="6">
+        <v>1</v>
+      </c>
+      <c r="J283" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K283" t="s">
+        <v>18</v>
+      </c>
+      <c r="L283" t="s">
+        <v>89</v>
+      </c>
+      <c r="M283" t="s">
+        <v>110</v>
+      </c>
+      <c r="N283" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O283" s="6">
+        <v>0.11666666666666667</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A284">
+        <v>2026</v>
+      </c>
+      <c r="B284" t="s">
+        <v>16</v>
+      </c>
+      <c r="C284" t="s">
+        <v>49</v>
+      </c>
+      <c r="D284" t="s">
+        <v>13</v>
+      </c>
+      <c r="E284" s="9">
+        <v>4</v>
+      </c>
+      <c r="F284" t="s">
+        <v>35</v>
+      </c>
+      <c r="G284" s="9">
+        <v>8</v>
+      </c>
+      <c r="H284" s="7">
+        <v>1</v>
+      </c>
+      <c r="I284" s="6">
+        <v>1</v>
+      </c>
+      <c r="J284" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K284" t="s">
+        <v>18</v>
+      </c>
+      <c r="L284" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M284" t="s">
+        <v>111</v>
+      </c>
+      <c r="N284" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O284" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A285">
+        <v>2026</v>
+      </c>
+      <c r="B285" t="s">
+        <v>16</v>
+      </c>
+      <c r="C285" t="s">
+        <v>49</v>
+      </c>
+      <c r="D285" t="s">
+        <v>20</v>
+      </c>
+      <c r="E285" s="9">
+        <v>3</v>
+      </c>
+      <c r="F285" t="s">
+        <v>35</v>
+      </c>
+      <c r="G285" s="9">
+        <v>6</v>
+      </c>
+      <c r="H285" s="7">
+        <v>1</v>
+      </c>
+      <c r="I285" s="6">
+        <v>1</v>
+      </c>
+      <c r="J285" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K285" t="s">
+        <v>18</v>
+      </c>
+      <c r="L285" t="s">
+        <v>89</v>
+      </c>
+      <c r="M285" t="s">
+        <v>111</v>
+      </c>
+      <c r="N285" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O285" s="6">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A286">
+        <v>2026</v>
+      </c>
+      <c r="B286" t="s">
+        <v>16</v>
+      </c>
+      <c r="C286" t="s">
+        <v>49</v>
+      </c>
+      <c r="D286" t="s">
+        <v>21</v>
+      </c>
+      <c r="E286" s="9">
+        <v>0</v>
+      </c>
+      <c r="F286" t="s">
+        <v>35</v>
+      </c>
+      <c r="G286" s="9">
+        <v>2</v>
+      </c>
+      <c r="H286" s="7">
+        <v>1</v>
+      </c>
+      <c r="I286" s="6">
+        <v>1</v>
+      </c>
+      <c r="J286" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K286" t="s">
+        <v>18</v>
+      </c>
+      <c r="L286" t="s">
+        <v>89</v>
+      </c>
+      <c r="M286" t="s">
+        <v>111</v>
+      </c>
+      <c r="N286" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O286" s="6">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A287">
+        <v>2026</v>
+      </c>
+      <c r="B287" t="s">
+        <v>16</v>
+      </c>
+      <c r="C287" t="s">
+        <v>25</v>
+      </c>
+      <c r="D287" t="s">
+        <v>13</v>
+      </c>
+      <c r="E287" s="9">
+        <v>1</v>
+      </c>
+      <c r="F287" t="s">
+        <v>33</v>
+      </c>
+      <c r="G287" s="9">
+        <v>5</v>
+      </c>
+      <c r="H287" s="7">
+        <v>1</v>
+      </c>
+      <c r="I287" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J287" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K287" t="s">
+        <v>18</v>
+      </c>
+      <c r="L287" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M287" t="s">
+        <v>103</v>
+      </c>
+      <c r="N287" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O287" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A288">
+        <v>2026</v>
+      </c>
+      <c r="B288" t="s">
+        <v>16</v>
+      </c>
+      <c r="C288" t="s">
+        <v>25</v>
+      </c>
+      <c r="D288" t="s">
+        <v>20</v>
+      </c>
+      <c r="E288" s="9">
+        <v>0</v>
+      </c>
+      <c r="F288" t="s">
+        <v>33</v>
+      </c>
+      <c r="G288" s="9">
+        <v>0</v>
+      </c>
+      <c r="H288" s="7">
+        <v>1</v>
+      </c>
+      <c r="I288" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J288" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K288" t="s">
+        <v>18</v>
+      </c>
+      <c r="L288" t="s">
+        <v>85</v>
+      </c>
+      <c r="M288" t="s">
+        <v>103</v>
+      </c>
+      <c r="N288" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O288" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A289">
+        <v>2026</v>
+      </c>
+      <c r="B289" t="s">
+        <v>16</v>
+      </c>
+      <c r="C289" t="s">
+        <v>25</v>
+      </c>
+      <c r="D289" t="s">
+        <v>21</v>
+      </c>
+      <c r="E289" s="9">
+        <v>0</v>
+      </c>
+      <c r="F289" t="s">
+        <v>33</v>
+      </c>
+      <c r="G289" s="9">
+        <v>0</v>
+      </c>
+      <c r="H289" s="7">
+        <v>1</v>
+      </c>
+      <c r="I289" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J289" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K289" t="s">
+        <v>18</v>
+      </c>
+      <c r="L289" t="s">
+        <v>85</v>
+      </c>
+      <c r="M289" t="s">
+        <v>103</v>
+      </c>
+      <c r="N289" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O289" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A290">
+        <v>2026</v>
+      </c>
+      <c r="B290" t="s">
+        <v>16</v>
+      </c>
+      <c r="C290" t="s">
+        <v>30</v>
+      </c>
+      <c r="D290" t="s">
+        <v>13</v>
+      </c>
+      <c r="E290" s="9">
+        <v>1</v>
+      </c>
+      <c r="F290" t="s">
+        <v>38</v>
+      </c>
+      <c r="G290" s="9">
+        <v>4</v>
+      </c>
+      <c r="H290" s="7">
+        <v>1</v>
+      </c>
+      <c r="I290" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J290" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K290" t="s">
+        <v>18</v>
+      </c>
+      <c r="L290" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M290" t="s">
+        <v>54</v>
+      </c>
+      <c r="N290" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O290" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A291">
+        <v>2026</v>
+      </c>
+      <c r="B291" t="s">
+        <v>16</v>
+      </c>
+      <c r="C291" t="s">
+        <v>30</v>
+      </c>
+      <c r="D291" t="s">
+        <v>20</v>
+      </c>
+      <c r="E291" s="9">
+        <v>0</v>
+      </c>
+      <c r="F291" t="s">
+        <v>38</v>
+      </c>
+      <c r="G291" s="9">
+        <v>0</v>
+      </c>
+      <c r="H291" s="7">
+        <v>1</v>
+      </c>
+      <c r="I291" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J291" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K291" t="s">
+        <v>18</v>
+      </c>
+      <c r="L291" t="s">
+        <v>85</v>
+      </c>
+      <c r="M291" t="s">
+        <v>54</v>
+      </c>
+      <c r="N291" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O291" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A292">
+        <v>2026</v>
+      </c>
+      <c r="B292" t="s">
+        <v>16</v>
+      </c>
+      <c r="C292" t="s">
+        <v>30</v>
+      </c>
+      <c r="D292" t="s">
+        <v>21</v>
+      </c>
+      <c r="E292" s="9">
+        <v>0</v>
+      </c>
+      <c r="F292" t="s">
+        <v>38</v>
+      </c>
+      <c r="G292" s="9">
+        <v>0</v>
+      </c>
+      <c r="H292" s="7">
+        <v>1</v>
+      </c>
+      <c r="I292" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J292" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K292" t="s">
+        <v>18</v>
+      </c>
+      <c r="L292" t="s">
+        <v>85</v>
+      </c>
+      <c r="M292" t="s">
+        <v>54</v>
+      </c>
+      <c r="N292" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O292" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A293">
+        <v>2026</v>
+      </c>
+      <c r="B293" t="s">
+        <v>16</v>
+      </c>
+      <c r="C293" t="s">
+        <v>26</v>
+      </c>
+      <c r="D293" t="s">
+        <v>13</v>
+      </c>
+      <c r="E293" s="9">
+        <v>8</v>
+      </c>
+      <c r="F293" t="s">
+        <v>33</v>
+      </c>
+      <c r="G293" s="9">
+        <v>11</v>
+      </c>
+      <c r="H293" s="7">
+        <v>1</v>
+      </c>
+      <c r="I293" s="6">
+        <v>1</v>
+      </c>
+      <c r="J293" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K293" t="s">
+        <v>18</v>
+      </c>
+      <c r="L293" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M293" t="s">
+        <v>112</v>
+      </c>
+      <c r="N293" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O293" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A294">
+        <v>2026</v>
+      </c>
+      <c r="B294" t="s">
+        <v>16</v>
+      </c>
+      <c r="C294" t="s">
+        <v>26</v>
+      </c>
+      <c r="D294" t="s">
+        <v>20</v>
+      </c>
+      <c r="E294" s="9">
+        <v>1</v>
+      </c>
+      <c r="F294" t="s">
+        <v>33</v>
+      </c>
+      <c r="G294" s="9">
+        <v>0</v>
+      </c>
+      <c r="H294" s="7">
+        <v>1</v>
+      </c>
+      <c r="I294" s="6">
+        <v>1</v>
+      </c>
+      <c r="J294" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K294" t="s">
+        <v>18</v>
+      </c>
+      <c r="L294" t="s">
+        <v>85</v>
+      </c>
+      <c r="M294" t="s">
+        <v>112</v>
+      </c>
+      <c r="N294" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O294" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A295">
+        <v>2026</v>
+      </c>
+      <c r="B295" t="s">
+        <v>16</v>
+      </c>
+      <c r="C295" t="s">
+        <v>26</v>
+      </c>
+      <c r="D295" t="s">
+        <v>21</v>
+      </c>
+      <c r="E295" s="9">
+        <v>0</v>
+      </c>
+      <c r="F295" t="s">
+        <v>33</v>
+      </c>
+      <c r="G295" s="9">
+        <v>0</v>
+      </c>
+      <c r="H295" s="7">
+        <v>1</v>
+      </c>
+      <c r="I295" s="6">
+        <v>1</v>
+      </c>
+      <c r="J295" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K295" t="s">
+        <v>18</v>
+      </c>
+      <c r="L295" t="s">
+        <v>85</v>
+      </c>
+      <c r="M295" t="s">
+        <v>112</v>
+      </c>
+      <c r="N295" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O295" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A296">
+        <v>2026</v>
+      </c>
+      <c r="B296" t="s">
+        <v>16</v>
+      </c>
+      <c r="C296" t="s">
+        <v>31</v>
+      </c>
+      <c r="D296" t="s">
+        <v>13</v>
+      </c>
+      <c r="E296" s="9">
+        <v>7</v>
+      </c>
+      <c r="F296" t="s">
+        <v>39</v>
+      </c>
+      <c r="G296" s="9">
+        <v>10</v>
+      </c>
+      <c r="H296" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="I296" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J296" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K296" t="s">
+        <v>18</v>
+      </c>
+      <c r="L296" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="M296" t="s">
+        <v>112</v>
+      </c>
+      <c r="N296" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O296" s="6">
+        <v>0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A297">
+        <v>2026</v>
+      </c>
+      <c r="B297" t="s">
+        <v>16</v>
+      </c>
+      <c r="C297" t="s">
+        <v>31</v>
+      </c>
+      <c r="D297" t="s">
+        <v>20</v>
+      </c>
+      <c r="E297" s="9">
+        <v>1</v>
+      </c>
+      <c r="F297" t="s">
+        <v>39</v>
+      </c>
+      <c r="G297" s="9">
+        <v>0</v>
+      </c>
+      <c r="H297" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="I297" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J297" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K297" t="s">
+        <v>18</v>
+      </c>
+      <c r="L297" t="s">
+        <v>85</v>
+      </c>
+      <c r="M297" t="s">
+        <v>112</v>
+      </c>
+      <c r="N297" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O297" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A298">
+        <v>2026</v>
+      </c>
+      <c r="B298" t="s">
+        <v>16</v>
+      </c>
+      <c r="C298" t="s">
+        <v>31</v>
+      </c>
+      <c r="D298" t="s">
+        <v>21</v>
+      </c>
+      <c r="E298" s="9">
+        <v>1</v>
+      </c>
+      <c r="F298" t="s">
+        <v>39</v>
+      </c>
+      <c r="G298" s="9">
+        <v>1</v>
+      </c>
+      <c r="H298" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="I298" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J298" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K298" t="s">
+        <v>18</v>
+      </c>
+      <c r="L298" t="s">
+        <v>85</v>
+      </c>
+      <c r="M298" t="s">
+        <v>112</v>
+      </c>
+      <c r="N298" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O298" s="6">
+        <v>9.0909090909090912E-2</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A299">
+        <v>2026</v>
+      </c>
+      <c r="B299" t="s">
+        <v>16</v>
+      </c>
+      <c r="C299" t="s">
+        <v>32</v>
+      </c>
+      <c r="D299" t="s">
+        <v>13</v>
+      </c>
+      <c r="E299" s="9">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>36</v>
+      </c>
+      <c r="G299" s="9">
+        <v>23</v>
+      </c>
+      <c r="H299" s="7">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="I299" s="6">
+        <v>1</v>
+      </c>
+      <c r="J299" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K299" t="s">
+        <v>18</v>
+      </c>
+      <c r="L299" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="M299" t="s">
+        <v>113</v>
+      </c>
+      <c r="N299" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O299" s="6">
+        <v>0.33823529411764708</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A300">
+        <v>2026</v>
+      </c>
+      <c r="B300" t="s">
+        <v>16</v>
+      </c>
+      <c r="C300" t="s">
+        <v>32</v>
+      </c>
+      <c r="D300" t="s">
+        <v>20</v>
+      </c>
+      <c r="E300" s="9">
+        <v>19</v>
+      </c>
+      <c r="F300" t="s">
+        <v>36</v>
+      </c>
+      <c r="G300" s="9">
+        <v>42</v>
+      </c>
+      <c r="H300" s="7">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="I300" s="6">
+        <v>1</v>
+      </c>
+      <c r="J300" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K300" t="s">
+        <v>18</v>
+      </c>
+      <c r="L300" t="s">
+        <v>89</v>
+      </c>
+      <c r="M300" t="s">
+        <v>113</v>
+      </c>
+      <c r="N300" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O300" s="6">
+        <v>0.61764705882352944</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A301">
+        <v>2026</v>
+      </c>
+      <c r="B301" t="s">
+        <v>16</v>
+      </c>
+      <c r="C301" t="s">
+        <v>32</v>
+      </c>
+      <c r="D301" t="s">
+        <v>21</v>
+      </c>
+      <c r="E301" s="9">
+        <v>1</v>
+      </c>
+      <c r="F301" t="s">
+        <v>36</v>
+      </c>
+      <c r="G301" s="9">
+        <v>3</v>
+      </c>
+      <c r="H301" s="7">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="I301" s="6">
+        <v>1</v>
+      </c>
+      <c r="J301" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K301" t="s">
+        <v>18</v>
+      </c>
+      <c r="L301" t="s">
+        <v>89</v>
+      </c>
+      <c r="M301" t="s">
+        <v>113</v>
+      </c>
+      <c r="N301" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O301" s="6">
+        <v>4.4117647058823532E-2</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A302">
+        <v>2026</v>
+      </c>
+      <c r="B302" t="s">
+        <v>16</v>
+      </c>
+      <c r="C302" t="s">
         <v>92</v>
       </c>
-      <c r="N275" s="12">
-[...7 lines deleted...]
-      <c r="A276" s="9">
+      <c r="D302" t="s">
+        <v>13</v>
+      </c>
+      <c r="E302" s="9">
+        <v>13</v>
+      </c>
+      <c r="F302" t="s">
+        <v>40</v>
+      </c>
+      <c r="G302" s="9">
+        <v>32</v>
+      </c>
+      <c r="H302" s="7">
+        <v>1</v>
+      </c>
+      <c r="I302" s="6">
+        <v>1</v>
+      </c>
+      <c r="J302" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K302" t="s">
+        <v>18</v>
+      </c>
+      <c r="L302" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M302" t="s">
+        <v>114</v>
+      </c>
+      <c r="N302" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O302" s="6">
+        <v>0.55172413793103448</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A303">
         <v>2026</v>
       </c>
-      <c r="B276" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D276" s="9" t="s">
+      <c r="B303" t="s">
+        <v>16</v>
+      </c>
+      <c r="C303" t="s">
+        <v>92</v>
+      </c>
+      <c r="D303" t="s">
         <v>20</v>
       </c>
-      <c r="E276" s="10">
-[...17 lines deleted...]
-      <c r="K276" s="9" t="s">
+      <c r="E303" s="9">
+        <v>10</v>
+      </c>
+      <c r="F303" t="s">
+        <v>40</v>
+      </c>
+      <c r="G303" s="9">
+        <v>26</v>
+      </c>
+      <c r="H303" s="7">
+        <v>1</v>
+      </c>
+      <c r="I303" s="6">
+        <v>1</v>
+      </c>
+      <c r="J303" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K303" t="s">
         <v>18</v>
       </c>
-      <c r="L276" s="9" t="s">
-[...2 lines deleted...]
-      <c r="M276" s="9" t="s">
+      <c r="L303" t="s">
+        <v>87</v>
+      </c>
+      <c r="M303" t="s">
+        <v>114</v>
+      </c>
+      <c r="N303" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O303" s="6">
+        <v>0.44827586206896552</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A304">
+        <v>2026</v>
+      </c>
+      <c r="B304" t="s">
+        <v>16</v>
+      </c>
+      <c r="C304" t="s">
         <v>92</v>
       </c>
-      <c r="N276" s="12">
-[...7 lines deleted...]
-      <c r="A277" s="9">
+      <c r="D304" t="s">
+        <v>21</v>
+      </c>
+      <c r="E304" s="9">
+        <v>0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>40</v>
+      </c>
+      <c r="G304" s="9">
+        <v>0</v>
+      </c>
+      <c r="H304" s="7">
+        <v>1</v>
+      </c>
+      <c r="I304" s="6">
+        <v>1</v>
+      </c>
+      <c r="J304" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K304" t="s">
+        <v>18</v>
+      </c>
+      <c r="L304" t="s">
+        <v>87</v>
+      </c>
+      <c r="M304" t="s">
+        <v>114</v>
+      </c>
+      <c r="N304" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O304" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A305">
         <v>2026</v>
       </c>
-      <c r="B277" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D277" s="9" t="s">
+      <c r="B305" t="s">
+        <v>16</v>
+      </c>
+      <c r="C305" t="s">
+        <v>45</v>
+      </c>
+      <c r="D305" t="s">
+        <v>13</v>
+      </c>
+      <c r="E305" s="9">
+        <v>0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>40</v>
+      </c>
+      <c r="G305" s="9">
+        <v>2</v>
+      </c>
+      <c r="H305" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I305" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J305" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K305" t="s">
+        <v>18</v>
+      </c>
+      <c r="L305" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="M305" t="s">
+        <v>88</v>
+      </c>
+      <c r="N305" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O305" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A306">
+        <v>2026</v>
+      </c>
+      <c r="B306" t="s">
+        <v>16</v>
+      </c>
+      <c r="C306" t="s">
+        <v>45</v>
+      </c>
+      <c r="D306" t="s">
+        <v>20</v>
+      </c>
+      <c r="E306" s="9">
+        <v>1</v>
+      </c>
+      <c r="F306" t="s">
+        <v>40</v>
+      </c>
+      <c r="G306" s="9">
+        <v>2</v>
+      </c>
+      <c r="H306" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I306" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J306" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K306" t="s">
+        <v>18</v>
+      </c>
+      <c r="L306" t="s">
+        <v>87</v>
+      </c>
+      <c r="M306" t="s">
+        <v>88</v>
+      </c>
+      <c r="N306" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O306" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A307">
+        <v>2026</v>
+      </c>
+      <c r="B307" t="s">
+        <v>16</v>
+      </c>
+      <c r="C307" t="s">
+        <v>45</v>
+      </c>
+      <c r="D307" t="s">
         <v>21</v>
       </c>
-      <c r="E277" s="10">
-[...17 lines deleted...]
-      <c r="K277" s="9" t="s">
+      <c r="E307" s="9">
+        <v>0</v>
+      </c>
+      <c r="F307" t="s">
+        <v>40</v>
+      </c>
+      <c r="G307" s="9">
+        <v>0</v>
+      </c>
+      <c r="H307" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="I307" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="J307" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K307" t="s">
         <v>18</v>
       </c>
-      <c r="L277" s="9" t="s">
-[...46 lines deleted...]
-      <c r="L278" s="11" t="s">
+      <c r="L307" t="s">
         <v>87</v>
       </c>
-      <c r="M278" s="9" t="s">
-[...1368 lines deleted...]
-      <c r="O307" s="8">
+      <c r="M307" t="s">
+        <v>88</v>
+      </c>
+      <c r="N307" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O307" s="6">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G2:G28 G41:G70 G83:G145" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -19085,100 +17308,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E079C23F-6570-4DF1-A75C-B73AD67DEF54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599BB177-A97E-4CEF-B51D-038388F42BD1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE2DDB1-F98C-40F8-B5C2-7AB1AD8A92A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599BB177-A97E-4CEF-B51D-038388F42BD1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E079C23F-6570-4DF1-A75C-B73AD67DEF54}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Meeting Management</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>