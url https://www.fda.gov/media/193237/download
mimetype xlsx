--- v0 (2026-07-26)
+++ v1 (2026-10-03)
@@ -7,132 +7,81 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="57" documentId="8_{E470B368-0C52-4DDD-AAC3-85699E97C941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D2E9C3D9-D080-414B-B03B-090A50AC1EC9}"/>
+  <xr:revisionPtr revIDLastSave="58" documentId="8_{E470B368-0C52-4DDD-AAC3-85699E97C941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5CF74C6F-A7D4-4E59-BD6D-3DAFA5B08161}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Procedural Notifications" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Procedural Notifications'!$A$1:$O$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I61" i="1" l="1"/>
-[...50 lines deleted...]
-  <c r="H37" i="1"/>
+  <c r="H37" i="1" l="1"/>
   <c r="G37" i="1"/>
   <c r="O37" i="1" s="1"/>
   <c r="H36" i="1"/>
   <c r="G36" i="1"/>
   <c r="O36" i="1" s="1"/>
   <c r="H35" i="1"/>
   <c r="G35" i="1"/>
   <c r="I35" i="1" s="1"/>
   <c r="H34" i="1"/>
   <c r="G34" i="1"/>
   <c r="H33" i="1"/>
   <c r="G33" i="1"/>
   <c r="O33" i="1" s="1"/>
   <c r="H32" i="1"/>
   <c r="G32" i="1"/>
   <c r="I32" i="1" s="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="O31" i="1" s="1"/>
   <c r="H30" i="1"/>
   <c r="G30" i="1"/>
   <c r="O30" i="1" s="1"/>
   <c r="H29" i="1"/>
   <c r="G29" i="1"/>
   <c r="M29" i="1" s="1"/>
@@ -176,136 +125,115 @@
   <c r="O10" i="1" s="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="O9" i="1" s="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="M9" i="1" s="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="O7" i="1" s="1"/>
   <c r="H6" i="1"/>
   <c r="G6" i="1"/>
   <c r="O6" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="M6" i="1" s="1"/>
   <c r="H4" i="1"/>
   <c r="G4" i="1"/>
   <c r="O4" i="1" s="1"/>
   <c r="H3" i="1"/>
   <c r="G3" i="1"/>
   <c r="O3" i="1" s="1"/>
   <c r="H2" i="1"/>
   <c r="G2" i="1"/>
   <c r="M3" i="1" s="1"/>
-  <c r="L53" i="1" l="1"/>
-  <c r="M19" i="1"/>
+  <c r="M19" i="1" l="1"/>
   <c r="I33" i="1"/>
   <c r="M12" i="1"/>
   <c r="I7" i="1"/>
   <c r="I19" i="1"/>
-  <c r="L55" i="1"/>
-  <c r="L51" i="1"/>
   <c r="I37" i="1"/>
   <c r="M37" i="1"/>
-  <c r="L39" i="1"/>
   <c r="M4" i="1"/>
   <c r="M18" i="1"/>
   <c r="M31" i="1"/>
-  <c r="L43" i="1"/>
-[...1 lines deleted...]
-  <c r="L52" i="1"/>
   <c r="I15" i="1"/>
   <c r="I28" i="1"/>
   <c r="I36" i="1"/>
   <c r="M15" i="1"/>
   <c r="M28" i="1"/>
-  <c r="L57" i="1"/>
   <c r="M7" i="1"/>
   <c r="I30" i="1"/>
   <c r="I34" i="1"/>
   <c r="M34" i="1"/>
   <c r="I27" i="1"/>
   <c r="I4" i="1"/>
   <c r="I18" i="1"/>
   <c r="M27" i="1"/>
   <c r="I31" i="1"/>
-  <c r="L40" i="1"/>
-  <c r="L48" i="1"/>
   <c r="M32" i="1"/>
-  <c r="L38" i="1"/>
-  <c r="L49" i="1"/>
   <c r="I13" i="1"/>
   <c r="M16" i="1"/>
   <c r="O29" i="1"/>
   <c r="O32" i="1"/>
   <c r="O35" i="1"/>
-  <c r="L46" i="1"/>
-  <c r="L58" i="1"/>
   <c r="I16" i="1"/>
   <c r="M35" i="1"/>
   <c r="M13" i="1"/>
   <c r="I10" i="1"/>
   <c r="M30" i="1"/>
   <c r="M33" i="1"/>
   <c r="M36" i="1"/>
   <c r="M10" i="1"/>
-  <c r="L42" i="1"/>
-  <c r="L44" i="1"/>
   <c r="I2" i="1"/>
   <c r="M2" i="1"/>
   <c r="I5" i="1"/>
   <c r="O2" i="1"/>
   <c r="M5" i="1"/>
   <c r="I8" i="1"/>
-  <c r="L45" i="1"/>
-  <c r="L59" i="1"/>
   <c r="O5" i="1"/>
   <c r="M8" i="1"/>
   <c r="I11" i="1"/>
-  <c r="L50" i="1"/>
   <c r="O8" i="1"/>
   <c r="M11" i="1"/>
   <c r="I14" i="1"/>
-  <c r="L41" i="1"/>
   <c r="I3" i="1"/>
   <c r="O11" i="1"/>
   <c r="M14" i="1"/>
   <c r="I17" i="1"/>
-  <c r="L60" i="1"/>
   <c r="I6" i="1"/>
   <c r="M17" i="1"/>
   <c r="I26" i="1"/>
   <c r="I9" i="1"/>
   <c r="M26" i="1"/>
   <c r="I29" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="51">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>BsUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
@@ -389,79 +317,82 @@
   <si>
     <t>60 days</t>
   </si>
   <si>
     <t>90 days</t>
   </si>
   <si>
     <t>180 days</t>
   </si>
   <si>
     <t>11 of 11</t>
   </si>
   <si>
     <t>4 of 4</t>
   </si>
   <si>
     <t>40 of 40</t>
   </si>
   <si>
     <t>3 of 3</t>
   </si>
   <si>
     <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>5 of 6</t>
-[...13 lines deleted...]
-  <si>
     <t>25 of 25</t>
   </si>
   <si>
     <t>2 of 2</t>
   </si>
   <si>
     <t>41 of 41</t>
   </si>
+  <si>
+    <t>Will Meet Goal</t>
+  </si>
+  <si>
+    <t>13 of 13</t>
+  </si>
+  <si>
+    <t>Currently Not Meeting, Pending</t>
+  </si>
+  <si>
+    <t>3 of 6</t>
+  </si>
+  <si>
+    <t>15 of 25</t>
+  </si>
+  <si>
+    <t>5 of 11</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -557,50 +488,55 @@
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -901,72 +837,80 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1290,51 +1234,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L79" sqref="L79"/>
+      <selection activeCell="C78" sqref="C78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="133" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="32.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="21.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="29.140625" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="19.7109375" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -3221,2138 +3165,1742 @@
         <v>5.5555555555555552E-2</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>2024</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="6">
         <v>11</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G38" s="6">
         <v>11</v>
       </c>
-      <c r="H38" s="7">
-[...7 lines deleted...]
-      <c r="J38" s="7">
+      <c r="H38" s="12">
+        <v>1</v>
+      </c>
+      <c r="I38" s="12">
+        <v>1</v>
+      </c>
+      <c r="J38" s="11">
         <v>0.9</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L38" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L38" s="13" t="s">
+        <v>15</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="8">
         <v>45930</v>
       </c>
-      <c r="O38" s="7">
+      <c r="O38" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
         <v>2024</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G39" s="6">
         <v>11</v>
       </c>
-      <c r="H39" s="7">
-[...7 lines deleted...]
-      <c r="J39" s="7">
+      <c r="H39" s="12">
+        <v>1</v>
+      </c>
+      <c r="I39" s="12">
+        <v>1</v>
+      </c>
+      <c r="J39" s="11">
         <v>0.9</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L39" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L39" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N39" s="8">
         <v>45930</v>
       </c>
-      <c r="O39" s="7">
+      <c r="O39" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>2024</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G40" s="6">
         <v>11</v>
       </c>
-      <c r="H40" s="7">
-[...7 lines deleted...]
-      <c r="J40" s="7">
+      <c r="H40" s="12">
+        <v>1</v>
+      </c>
+      <c r="I40" s="12">
+        <v>1</v>
+      </c>
+      <c r="J40" s="11">
         <v>0.9</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L40" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L40" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N40" s="8">
         <v>45930</v>
       </c>
-      <c r="O40" s="7">
+      <c r="O40" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
         <v>2024</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="6">
         <v>4</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="6">
         <v>4</v>
       </c>
-      <c r="H41" s="7">
-[...7 lines deleted...]
-      <c r="J41" s="7">
+      <c r="H41" s="12">
+        <v>1</v>
+      </c>
+      <c r="I41" s="12">
+        <v>1</v>
+      </c>
+      <c r="J41" s="11">
         <v>0.9</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L41" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L41" s="13" t="s">
+        <v>15</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N41" s="8">
         <v>45930</v>
       </c>
-      <c r="O41" s="7">
+      <c r="O41" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
         <v>2024</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G42" s="6">
         <v>4</v>
       </c>
-      <c r="H42" s="7">
-[...7 lines deleted...]
-      <c r="J42" s="7">
+      <c r="H42" s="12">
+        <v>1</v>
+      </c>
+      <c r="I42" s="12">
+        <v>1</v>
+      </c>
+      <c r="J42" s="11">
         <v>0.9</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L42" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L42" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N42" s="8">
         <v>45930</v>
       </c>
-      <c r="O42" s="7">
+      <c r="O42" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
         <v>2024</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="6">
         <v>4</v>
       </c>
-      <c r="H43" s="7">
-[...7 lines deleted...]
-      <c r="J43" s="7">
+      <c r="H43" s="12">
+        <v>1</v>
+      </c>
+      <c r="I43" s="12">
+        <v>1</v>
+      </c>
+      <c r="J43" s="11">
         <v>0.9</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L43" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L43" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N43" s="8">
         <v>45930</v>
       </c>
-      <c r="O43" s="7">
+      <c r="O43" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
         <v>2024</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="6">
         <v>40</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G44" s="6">
         <v>40</v>
       </c>
-      <c r="H44" s="7">
-[...7 lines deleted...]
-      <c r="J44" s="7">
+      <c r="H44" s="12">
+        <v>1</v>
+      </c>
+      <c r="I44" s="12">
+        <v>1</v>
+      </c>
+      <c r="J44" s="11">
         <v>0.9</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L44" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L44" s="13" t="s">
+        <v>15</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="8">
         <v>45930</v>
       </c>
-      <c r="O44" s="7">
+      <c r="O44" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
         <v>2024</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G45" s="6">
         <v>40</v>
       </c>
-      <c r="H45" s="7">
-[...7 lines deleted...]
-      <c r="J45" s="7">
+      <c r="H45" s="12">
+        <v>1</v>
+      </c>
+      <c r="I45" s="12">
+        <v>1</v>
+      </c>
+      <c r="J45" s="11">
         <v>0.9</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L45" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L45" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N45" s="8">
         <v>45930</v>
       </c>
-      <c r="O45" s="7">
+      <c r="O45" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
         <v>2024</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G46" s="6">
         <v>40</v>
       </c>
-      <c r="H46" s="7">
-[...7 lines deleted...]
-      <c r="J46" s="7">
+      <c r="H46" s="12">
+        <v>1</v>
+      </c>
+      <c r="I46" s="12">
+        <v>1</v>
+      </c>
+      <c r="J46" s="11">
         <v>0.9</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L46" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L46" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N46" s="8">
         <v>45930</v>
       </c>
-      <c r="O46" s="7">
+      <c r="O46" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
         <v>2024</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="6">
         <v>3</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="6">
         <v>3</v>
       </c>
-      <c r="H47" s="7">
-[...7 lines deleted...]
-      <c r="J47" s="7">
+      <c r="H47" s="12">
+        <v>1</v>
+      </c>
+      <c r="I47" s="12">
+        <v>1</v>
+      </c>
+      <c r="J47" s="11">
         <v>0.9</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L47" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L47" s="13" t="s">
+        <v>15</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N47" s="8">
         <v>45930</v>
       </c>
-      <c r="O47" s="7">
+      <c r="O47" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
         <v>2024</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G48" s="6">
         <v>3</v>
       </c>
-      <c r="H48" s="7">
-[...7 lines deleted...]
-      <c r="J48" s="7">
+      <c r="H48" s="12">
+        <v>1</v>
+      </c>
+      <c r="I48" s="12">
+        <v>1</v>
+      </c>
+      <c r="J48" s="11">
         <v>0.9</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L48" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L48" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N48" s="8">
         <v>45930</v>
       </c>
-      <c r="O48" s="7">
+      <c r="O48" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
         <v>2024</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G49" s="6">
         <v>3</v>
       </c>
-      <c r="H49" s="7">
-[...7 lines deleted...]
-      <c r="J49" s="7">
+      <c r="H49" s="12">
+        <v>1</v>
+      </c>
+      <c r="I49" s="12">
+        <v>1</v>
+      </c>
+      <c r="J49" s="11">
         <v>0.9</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="L49" s="6" t="str">
-[...14 lines deleted...]
-        <v>Goal Met</v>
+      <c r="L49" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N49" s="8">
         <v>45930</v>
       </c>
-      <c r="O49" s="7">
+      <c r="O49" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
         <v>2025</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E50" s="6">
-[...2 lines deleted...]
-      <c r="F50" s="6" t="s">
+      <c r="E50" s="10">
+        <v>25</v>
+      </c>
+      <c r="F50" t="s">
         <v>34</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="15">
         <v>25</v>
       </c>
-      <c r="H50" s="7">
-[...7 lines deleted...]
-      <c r="J50" s="7">
+      <c r="H50" s="12">
+        <v>1</v>
+      </c>
+      <c r="I50" s="12">
+        <v>1</v>
+      </c>
+      <c r="J50" s="11">
         <v>0.9</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L50" s="6" t="str">
-[...23 lines deleted...]
-        <v>0.96</v>
+      <c r="L50" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M50" t="s">
+        <v>42</v>
+      </c>
+      <c r="N50" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O50" s="16">
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
         <v>2025</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E51" s="6">
-[...2 lines deleted...]
-      <c r="F51" s="6" t="s">
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
         <v>34</v>
       </c>
-      <c r="G51" s="6">
+      <c r="G51" s="15">
         <v>25</v>
       </c>
-      <c r="H51" s="7">
-[...7 lines deleted...]
-      <c r="J51" s="7">
+      <c r="H51" s="12">
+        <v>1</v>
+      </c>
+      <c r="I51" s="12">
+        <v>1</v>
+      </c>
+      <c r="J51" s="11">
         <v>0.9</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L51" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O51" s="7">
+      <c r="L51" t="s">
+        <v>45</v>
+      </c>
+      <c r="M51" t="s">
+        <v>42</v>
+      </c>
+      <c r="N51" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O51" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
         <v>2025</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E52" s="6">
-[...2 lines deleted...]
-      <c r="F52" s="6" t="s">
+      <c r="E52" s="10">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
         <v>34</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="15">
         <v>25</v>
       </c>
-      <c r="H52" s="7">
-[...7 lines deleted...]
-      <c r="J52" s="7">
+      <c r="H52" s="12">
+        <v>1</v>
+      </c>
+      <c r="I52" s="12">
+        <v>1</v>
+      </c>
+      <c r="J52" s="11">
         <v>0.9</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L52" s="6" t="str">
-[...23 lines deleted...]
-        <v>0.04</v>
+      <c r="L52" t="s">
+        <v>45</v>
+      </c>
+      <c r="M52" t="s">
+        <v>42</v>
+      </c>
+      <c r="N52" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O52" s="16">
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
         <v>2025</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E53" s="6">
+      <c r="E53" s="10">
         <v>2</v>
       </c>
-      <c r="F53" s="6" t="s">
+      <c r="F53" t="s">
         <v>33</v>
       </c>
-      <c r="G53" s="6">
+      <c r="G53" s="15">
         <v>2</v>
       </c>
-      <c r="H53" s="7">
-[...7 lines deleted...]
-      <c r="J53" s="7">
+      <c r="H53" s="12">
+        <v>1</v>
+      </c>
+      <c r="I53" s="12">
+        <v>1</v>
+      </c>
+      <c r="J53" s="11">
         <v>0.9</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L53" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O53" s="7">
+      <c r="L53" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M53" t="s">
+        <v>43</v>
+      </c>
+      <c r="N53" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O53" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
         <v>2025</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E54" s="6">
-[...2 lines deleted...]
-      <c r="F54" s="6" t="s">
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
         <v>33</v>
       </c>
-      <c r="G54" s="6">
+      <c r="G54" s="15">
         <v>2</v>
       </c>
-      <c r="H54" s="7">
-[...7 lines deleted...]
-      <c r="J54" s="7">
+      <c r="H54" s="12">
+        <v>1</v>
+      </c>
+      <c r="I54" s="12">
+        <v>1</v>
+      </c>
+      <c r="J54" s="11">
         <v>0.9</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L54" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O54" s="7">
+      <c r="L54" t="s">
+        <v>45</v>
+      </c>
+      <c r="M54" t="s">
+        <v>43</v>
+      </c>
+      <c r="N54" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O54" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
         <v>2025</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E55" s="6">
-[...2 lines deleted...]
-      <c r="F55" s="6" t="s">
+      <c r="E55" s="10">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
         <v>33</v>
       </c>
-      <c r="G55" s="6">
+      <c r="G55" s="15">
         <v>2</v>
       </c>
-      <c r="H55" s="7">
-[...7 lines deleted...]
-      <c r="J55" s="7">
+      <c r="H55" s="12">
+        <v>1</v>
+      </c>
+      <c r="I55" s="12">
+        <v>1</v>
+      </c>
+      <c r="J55" s="11">
         <v>0.9</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L55" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O55" s="7">
+      <c r="L55" t="s">
+        <v>45</v>
+      </c>
+      <c r="M55" t="s">
+        <v>43</v>
+      </c>
+      <c r="N55" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O55" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E56" s="6">
+      <c r="E56" s="10">
         <v>40</v>
       </c>
-      <c r="F56" s="6" t="s">
+      <c r="F56" t="s">
         <v>35</v>
       </c>
-      <c r="G56" s="6">
+      <c r="G56" s="15">
         <v>41</v>
       </c>
-      <c r="H56" s="7">
-        <f>IFERROR(E56/(E56+E58),"")</f>
+      <c r="H56" s="12">
         <v>0.97560975609756095</v>
       </c>
-      <c r="I56" s="7">
-        <f>IFERROR((E56+E57)/(G56),"")</f>
+      <c r="I56" s="12">
         <v>0.97560975609756095</v>
       </c>
-      <c r="J56" s="7">
+      <c r="J56" s="11">
         <v>0.9</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L56" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O56" s="7">
+      <c r="L56" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M56" t="s">
+        <v>44</v>
+      </c>
+      <c r="N56" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O56" s="16">
         <v>0.97560975609756095</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
         <v>2025</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E57" s="6">
-[...2 lines deleted...]
-      <c r="F57" s="6" t="s">
+      <c r="E57" s="10">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
         <v>35</v>
       </c>
-      <c r="G57" s="6">
+      <c r="G57" s="15">
         <v>41</v>
       </c>
-      <c r="H57" s="7">
-        <f>IFERROR(E56/(E56+E58),"")</f>
+      <c r="H57" s="12">
         <v>0.97560975609756095</v>
       </c>
-      <c r="I57" s="7">
-        <f>IFERROR((E56+E57)/(G56),"")</f>
+      <c r="I57" s="12">
         <v>0.97560975609756095</v>
       </c>
-      <c r="J57" s="7">
+      <c r="J57" s="11">
         <v>0.9</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L57" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O57" s="7">
+      <c r="L57" t="s">
+        <v>45</v>
+      </c>
+      <c r="M57" t="s">
+        <v>44</v>
+      </c>
+      <c r="N57" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O57" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
         <v>2025</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E58" s="6">
-[...2 lines deleted...]
-      <c r="F58" s="6" t="s">
+      <c r="E58" s="10">
+        <v>1</v>
+      </c>
+      <c r="F58" t="s">
         <v>35</v>
       </c>
-      <c r="G58" s="6">
+      <c r="G58" s="15">
         <v>41</v>
       </c>
-      <c r="H58" s="7">
-        <f>IFERROR(E56/(E56+E58),"")</f>
+      <c r="H58" s="12">
         <v>0.97560975609756095</v>
       </c>
-      <c r="I58" s="7">
-        <f>IFERROR((E56+E57)/(G56),"")</f>
+      <c r="I58" s="12">
         <v>0.97560975609756095</v>
       </c>
-      <c r="J58" s="7">
+      <c r="J58" s="11">
         <v>0.9</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L58" s="6" t="str">
-[...22 lines deleted...]
-      <c r="O58" s="7">
+      <c r="L58" t="s">
+        <v>45</v>
+      </c>
+      <c r="M58" t="s">
+        <v>44</v>
+      </c>
+      <c r="N58" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O58" s="16">
         <v>2.4390243902439025E-2</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
         <v>2025</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="E59" s="6">
+      <c r="E59" s="10">
         <v>8</v>
       </c>
-      <c r="F59" s="6" t="s">
+      <c r="F59" t="s">
         <v>36</v>
       </c>
-      <c r="G59" s="6">
+      <c r="G59" s="15">
         <v>8</v>
       </c>
-      <c r="H59" s="7">
-[...7 lines deleted...]
-      <c r="J59" s="7">
+      <c r="H59" s="12">
+        <v>1</v>
+      </c>
+      <c r="I59" s="12">
+        <v>1</v>
+      </c>
+      <c r="J59" s="11">
         <v>0.9</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L59" s="6" t="str">
-[...16 lines deleted...]
-      <c r="M59" s="6" t="s">
+      <c r="L59" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M59" t="s">
         <v>32</v>
       </c>
-      <c r="N59" s="8">
-[...2 lines deleted...]
-      <c r="O59" s="7">
+      <c r="N59" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O59" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
         <v>2025</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E60" s="6">
-[...2 lines deleted...]
-      <c r="F60" s="6" t="s">
+      <c r="E60" s="10">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
         <v>36</v>
       </c>
-      <c r="G60" s="6">
+      <c r="G60" s="15">
         <v>8</v>
       </c>
-      <c r="H60" s="7">
-[...7 lines deleted...]
-      <c r="J60" s="7">
+      <c r="H60" s="12">
+        <v>1</v>
+      </c>
+      <c r="I60" s="12">
+        <v>1</v>
+      </c>
+      <c r="J60" s="11">
         <v>0.9</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L60" s="6" t="str">
-[...16 lines deleted...]
-      <c r="M60" s="6" t="s">
+      <c r="L60" t="s">
+        <v>45</v>
+      </c>
+      <c r="M60" t="s">
         <v>32</v>
       </c>
-      <c r="N60" s="8">
-[...2 lines deleted...]
-      <c r="O60" s="7">
+      <c r="N60" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O60" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
         <v>2025</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="E61" s="6">
-[...2 lines deleted...]
-      <c r="F61" s="6" t="s">
+      <c r="E61" s="10">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
         <v>36</v>
       </c>
-      <c r="G61" s="6">
+      <c r="G61" s="15">
         <v>8</v>
       </c>
-      <c r="H61" s="7">
-[...7 lines deleted...]
-      <c r="J61" s="7">
+      <c r="H61" s="12">
+        <v>1</v>
+      </c>
+      <c r="I61" s="12">
+        <v>1</v>
+      </c>
+      <c r="J61" s="11">
         <v>0.9</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L61" s="6" t="str">
-[...16 lines deleted...]
-      <c r="M61" s="6" t="s">
+      <c r="L61" t="s">
+        <v>45</v>
+      </c>
+      <c r="M61" t="s">
         <v>32</v>
       </c>
-      <c r="N61" s="8">
-[...2 lines deleted...]
-      <c r="O61" s="7">
+      <c r="N61" s="1">
+        <v>46203</v>
+      </c>
+      <c r="O61" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>2026</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="10">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
-      <c r="G62">
-[...8 lines deleted...]
-      <c r="J62" s="12">
+      <c r="G62" s="15">
+        <v>13</v>
+      </c>
+      <c r="H62" s="12">
+        <v>1</v>
+      </c>
+      <c r="I62" s="12">
+        <v>1</v>
+      </c>
+      <c r="J62" s="11">
         <v>0.9</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L62" t="s">
-        <v>41</v>
+      <c r="L62" s="6" t="s">
+        <v>45</v>
       </c>
       <c r="M62" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N62" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.83333333333333337</v>
+        <v>46203</v>
+      </c>
+      <c r="O62" s="16">
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>2026</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
-      <c r="G63">
-[...8 lines deleted...]
-      <c r="J63" s="12">
+      <c r="G63" s="15">
+        <v>13</v>
+      </c>
+      <c r="H63" s="12">
+        <v>1</v>
+      </c>
+      <c r="I63" s="12">
+        <v>1</v>
+      </c>
+      <c r="J63" s="11">
         <v>0.9</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L63" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M63" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N63" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.16666666666666666</v>
+        <v>46203</v>
+      </c>
+      <c r="O63" s="16">
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>2026</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
-      <c r="G64">
-[...8 lines deleted...]
-      <c r="J64" s="12">
+      <c r="G64" s="15">
+        <v>13</v>
+      </c>
+      <c r="H64" s="12">
+        <v>1</v>
+      </c>
+      <c r="I64" s="12">
+        <v>1</v>
+      </c>
+      <c r="J64" s="11">
         <v>0.9</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L64" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M64" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N64" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O64" s="11">
+        <v>46203</v>
+      </c>
+      <c r="O64" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>2026</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F65" t="s">
         <v>33</v>
       </c>
-      <c r="G65">
-[...8 lines deleted...]
-      <c r="J65" s="12">
+      <c r="G65" s="15">
+        <v>6</v>
+      </c>
+      <c r="H65" s="12">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I65" s="12">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="J65" s="11">
         <v>0.9</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L65" t="s">
-        <v>41</v>
+      <c r="L65" s="6" t="s">
+        <v>47</v>
       </c>
       <c r="M65" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N65" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46203</v>
+      </c>
+      <c r="O65" s="16">
+        <v>0.33333333333333331</v>
       </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>2026</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D66" t="s">
         <v>18</v>
       </c>
       <c r="E66" s="10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F66" t="s">
         <v>33</v>
       </c>
-      <c r="G66">
-[...8 lines deleted...]
-      <c r="J66" s="12">
+      <c r="G66" s="15">
+        <v>6</v>
+      </c>
+      <c r="H66" s="12">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I66" s="12">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="J66" s="11">
         <v>0.9</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L66" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M66" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N66" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>46203</v>
+      </c>
+      <c r="O66" s="16">
+        <v>0.5</v>
       </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>2026</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D67" t="s">
         <v>19</v>
       </c>
       <c r="E67" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" t="s">
         <v>33</v>
       </c>
-      <c r="G67">
-[...8 lines deleted...]
-      <c r="J67" s="12">
+      <c r="G67" s="15">
+        <v>6</v>
+      </c>
+      <c r="H67" s="12">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I67" s="12">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="J67" s="11">
         <v>0.9</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L67" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M67" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N67" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46203</v>
+      </c>
+      <c r="O67" s="16">
+        <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>2026</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D68" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="10">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>35</v>
       </c>
-      <c r="G68">
-[...8 lines deleted...]
-      <c r="J68" s="12">
+      <c r="G68" s="15">
+        <v>25</v>
+      </c>
+      <c r="H68" s="12">
+        <v>1</v>
+      </c>
+      <c r="I68" s="12">
+        <v>1</v>
+      </c>
+      <c r="J68" s="11">
         <v>0.9</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L68" t="s">
+      <c r="L68" s="6" t="s">
         <v>41</v>
       </c>
       <c r="M68" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N68" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.1</v>
+        <v>46203</v>
+      </c>
+      <c r="O68" s="16">
+        <v>0.6</v>
       </c>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>2026</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D69" t="s">
         <v>18</v>
       </c>
       <c r="E69" s="10">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>35</v>
       </c>
-      <c r="G69">
-[...8 lines deleted...]
-      <c r="J69" s="12">
+      <c r="G69" s="15">
+        <v>25</v>
+      </c>
+      <c r="H69" s="12">
+        <v>1</v>
+      </c>
+      <c r="I69" s="12">
+        <v>1</v>
+      </c>
+      <c r="J69" s="11">
         <v>0.9</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L69" t="s">
         <v>41</v>
       </c>
       <c r="M69" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N69" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0.9</v>
+        <v>46203</v>
+      </c>
+      <c r="O69" s="16">
+        <v>0.4</v>
       </c>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>2026</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D70" t="s">
         <v>19</v>
       </c>
       <c r="E70" s="10">
         <v>0</v>
       </c>
       <c r="F70" t="s">
         <v>35</v>
       </c>
-      <c r="G70">
-[...8 lines deleted...]
-      <c r="J70" s="12">
+      <c r="G70" s="15">
+        <v>25</v>
+      </c>
+      <c r="H70" s="12">
+        <v>1</v>
+      </c>
+      <c r="I70" s="12">
+        <v>1</v>
+      </c>
+      <c r="J70" s="11">
         <v>0.9</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L70" t="s">
         <v>41</v>
       </c>
       <c r="M70" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N70" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O70" s="11">
+        <v>46203</v>
+      </c>
+      <c r="O70" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>2026</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D71" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F71" t="s">
         <v>36</v>
       </c>
-      <c r="G71">
-[...8 lines deleted...]
-      <c r="J71" s="12">
+      <c r="G71" s="15">
+        <v>11</v>
+      </c>
+      <c r="H71" s="12">
+        <v>1</v>
+      </c>
+      <c r="I71" s="12">
+        <v>1</v>
+      </c>
+      <c r="J71" s="11">
         <v>0.9</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="L71" t="s">
+      <c r="L71" s="6" t="s">
         <v>41</v>
       </c>
       <c r="M71" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N71" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>46203</v>
+      </c>
+      <c r="O71" s="16">
+        <v>0.45454545454545453</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>2026</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D72" t="s">
         <v>18</v>
       </c>
       <c r="E72" s="10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F72" t="s">
         <v>36</v>
       </c>
-      <c r="G72">
-[...8 lines deleted...]
-      <c r="J72" s="12">
+      <c r="G72" s="15">
+        <v>11</v>
+      </c>
+      <c r="H72" s="12">
+        <v>1</v>
+      </c>
+      <c r="I72" s="12">
+        <v>1</v>
+      </c>
+      <c r="J72" s="11">
         <v>0.9</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L72" t="s">
         <v>41</v>
       </c>
       <c r="M72" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N72" s="1">
-        <v>46112</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>46203</v>
+      </c>
+      <c r="O72" s="16">
+        <v>0.54545454545454541</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>2026</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D73" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="10">
         <v>0</v>
       </c>
       <c r="F73" t="s">
         <v>36</v>
       </c>
-      <c r="G73">
-[...8 lines deleted...]
-      <c r="J73" s="12">
+      <c r="G73" s="15">
+        <v>11</v>
+      </c>
+      <c r="H73" s="12">
+        <v>1</v>
+      </c>
+      <c r="I73" s="12">
+        <v>1</v>
+      </c>
+      <c r="J73" s="11">
         <v>0.9</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L73" t="s">
         <v>41</v>
       </c>
       <c r="M73" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N73" s="1">
-        <v>46112</v>
-[...1 lines deleted...]
-      <c r="O73" s="11">
+        <v>46203</v>
+      </c>
+      <c r="O73" s="16">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G2:G19 G26:G37" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5554,93 +5102,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BA7E783-6263-456B-AC3B-248D995001E9}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25D9263-7905-47CA-BA30-1668FD37A033}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BA7E783-6263-456B-AC3B-248D995001E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{973730D2-DBC3-4DB8-9327-3DB2FB6A768A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>