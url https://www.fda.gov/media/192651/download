--- v0 (2026-06-06)
+++ v1 (2026-08-23)
@@ -11,53 +11,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/CBER/3 - Datasets/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{E07BFC51-C8D9-463D-A528-44E548B61C17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F5BC23A-A115-491C-84C2-867DBA07636A}"/>
+  <xr:revisionPtr revIDLastSave="35" documentId="13_ncr:1_{E07BFC51-C8D9-463D-A528-44E548B61C17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07FD29A9-C72B-4EFE-840F-E2239C4FBE2F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" activeTab="1" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
   </bookViews>
   <sheets>
     <sheet name="Goal 3 MCM Data" sheetId="2" r:id="rId1"/>
     <sheet name="Goal 3 IGT Testing" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -911,86 +911,85 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2BBB1AD-E0B7-4BA5-8A8C-391FC7CEC011}">
-  <dimension ref="A1:AJ3"/>
+  <dimension ref="A1:AK3"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="V2" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="AB2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AN27" sqref="AN27"/>
+      <selection pane="bottomRight" activeCell="AK1" sqref="AK1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" style="3" customWidth="1"/>
     <col min="2" max="2" width="100.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
-    <col min="32" max="33" width="10.140625" style="3" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="10.7109375" style="3" customWidth="1"/>
+    <col min="32" max="34" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
-    <col min="36" max="36" width="13.5703125" style="3" customWidth="1"/>
-    <col min="37" max="16384" width="9.140625" style="3"/>
+    <col min="36" max="37" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:37" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2">
         <v>43100</v>
       </c>
       <c r="D1" s="2">
         <v>43190</v>
       </c>
       <c r="E1" s="2">
         <v>43281</v>
       </c>
       <c r="F1" s="2">
         <v>43373</v>
       </c>
       <c r="G1" s="2">
         <v>43465</v>
       </c>
       <c r="H1" s="2">
         <v>43555</v>
       </c>
       <c r="I1" s="2">
@@ -1055,52 +1054,55 @@
       </c>
       <c r="AC1" s="2">
         <v>45473</v>
       </c>
       <c r="AD1" s="2">
         <v>45565</v>
       </c>
       <c r="AE1" s="2">
         <v>45657</v>
       </c>
       <c r="AF1" s="41">
         <v>45747</v>
       </c>
       <c r="AG1" s="41">
         <v>45838</v>
       </c>
       <c r="AH1" s="42">
         <v>45930</v>
       </c>
       <c r="AI1" s="42">
         <v>46022</v>
       </c>
       <c r="AJ1" s="2">
         <v>46112</v>
       </c>
-    </row>
-    <row r="2" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="AK1" s="42">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4">
         <v>8</v>
       </c>
       <c r="D2" s="4">
         <v>8</v>
       </c>
       <c r="E2" s="4">
         <v>12</v>
       </c>
       <c r="F2" s="4">
         <v>12</v>
       </c>
       <c r="G2" s="4">
         <v>9</v>
       </c>
       <c r="H2" s="4">
         <v>7</v>
       </c>
       <c r="I2" s="4">
@@ -1165,52 +1167,55 @@
       </c>
       <c r="AC2" s="3">
         <v>5</v>
       </c>
       <c r="AD2" s="3">
         <v>5</v>
       </c>
       <c r="AE2" s="3">
         <v>4</v>
       </c>
       <c r="AF2" s="3">
         <v>11</v>
       </c>
       <c r="AG2" s="3">
         <v>12</v>
       </c>
       <c r="AH2" s="3">
         <v>7</v>
       </c>
       <c r="AI2" s="3">
         <v>3</v>
       </c>
       <c r="AJ2" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="3" spans="1:36" x14ac:dyDescent="0.2">
+      <c r="AK2" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="4">
         <v>16</v>
       </c>
       <c r="D3" s="4">
         <v>5</v>
       </c>
       <c r="E3" s="4">
         <v>9</v>
       </c>
       <c r="F3" s="4">
         <v>15</v>
       </c>
       <c r="G3" s="4">
         <v>11</v>
       </c>
       <c r="H3" s="4">
         <v>7</v>
       </c>
       <c r="I3" s="4">
@@ -1274,71 +1279,74 @@
         <v>3</v>
       </c>
       <c r="AC3" s="3">
         <v>9</v>
       </c>
       <c r="AD3" s="3">
         <v>26</v>
       </c>
       <c r="AE3" s="3">
         <v>6</v>
       </c>
       <c r="AF3" s="3">
         <v>2</v>
       </c>
       <c r="AG3" s="3">
         <v>9</v>
       </c>
       <c r="AH3" s="3">
         <v>8</v>
       </c>
       <c r="AI3" s="3">
         <v>1</v>
       </c>
       <c r="AJ3" s="3">
         <v>3</v>
+      </c>
+      <c r="AK3" s="3">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="wOfbxymocOlgVkTywx4ilPISQjEkA+KO4eJKXVedPMxtG9HlPaglaYXP2ndL8Szy29qjjUHHAkLOT1UgcJLB4g==" saltValue="Htf473oNW1M7G4lqewCNkw==" spinCount="100000" sqref="AB3" name="Row 57"/>
   </protectedRanges>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CD32630-BFDF-438C-A30A-D7E2FDA8C346}">
   <dimension ref="A1:G50"/>
   <sheetViews>
-    <sheetView zoomScale="102" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C41" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="102" workbookViewId="0">
+      <pane xSplit="2" ySplit="1" topLeftCell="D43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="Q50" sqref="Q50"/>
+      <selection pane="bottomRight" activeCell="G50" sqref="G50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="147.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="3" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>8</v>
@@ -2722,112 +2730,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3CECED7-104B-4BC5-8324-FEC6C6C7DA11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C4CA4-90D9-43A4-A710-8DC1EA95B0BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403C806A-6FE1-4B21-B4E3-BAB2850D8268}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>