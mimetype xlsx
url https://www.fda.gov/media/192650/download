--- v0 (2026-06-06)
+++ v1 (2026-08-25)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/CBER/3 - Datasets/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="57" documentId="106_{A44B54F4-F14A-41B5-A6C0-A6A916C13542}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{52103901-17C6-4B2A-BBCD-25E7EBE9C26B}"/>
+  <xr:revisionPtr revIDLastSave="61" documentId="106_{A44B54F4-F14A-41B5-A6C0-A6A916C13542}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B99F3EAD-A475-41D5-97BC-F64F399EC6A7}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
   </bookViews>
   <sheets>
     <sheet name="Goal 2 Data" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Goal 2 Data'!$A$1:$R$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -482,86 +482,87 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2BBB1AD-E0B7-4BA5-8A8C-391FC7CEC011}">
-  <dimension ref="A1:AJ3"/>
+  <dimension ref="A1:AK3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AI10" sqref="AI10"/>
+      <pane xSplit="2" topLeftCell="W1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AK1" sqref="AK1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="43.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="10" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="3" customWidth="1"/>
     <col min="30" max="30" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.28515625" style="3" customWidth="1"/>
     <col min="32" max="33" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.5703125" style="3" customWidth="1"/>
-    <col min="37" max="16384" width="9.140625" style="3"/>
+    <col min="37" max="37" width="10.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:37" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2">
         <v>43100</v>
       </c>
       <c r="D1" s="2">
         <v>43190</v>
       </c>
       <c r="E1" s="2">
         <v>43281</v>
       </c>
       <c r="F1" s="2">
         <v>43373</v>
       </c>
       <c r="G1" s="2">
         <v>43465</v>
       </c>
       <c r="H1" s="2">
         <v>43555</v>
       </c>
       <c r="I1" s="2">
@@ -626,52 +627,55 @@
       </c>
       <c r="AC1" s="2">
         <v>45473</v>
       </c>
       <c r="AD1" s="2">
         <v>45565</v>
       </c>
       <c r="AE1" s="2">
         <v>45657</v>
       </c>
       <c r="AF1" s="7">
         <v>45747</v>
       </c>
       <c r="AG1" s="7">
         <v>45838</v>
       </c>
       <c r="AH1" s="8">
         <v>45930</v>
       </c>
       <c r="AI1" s="8">
         <v>46022</v>
       </c>
       <c r="AJ1" s="2">
         <v>46112</v>
       </c>
+      <c r="AK1" s="8">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="2" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4">
         <v>2</v>
       </c>
       <c r="D2" s="4">
         <v>1</v>
       </c>
       <c r="E2" s="4">
         <v>1</v>
       </c>
       <c r="F2" s="4">
         <v>1</v>
       </c>
       <c r="G2" s="4">
         <v>1</v>
       </c>
       <c r="H2" s="4">
         <v>0</v>
       </c>
       <c r="I2" s="4">
@@ -736,52 +740,55 @@
       </c>
       <c r="AC2" s="6">
         <v>1</v>
       </c>
       <c r="AD2" s="3">
         <v>1</v>
       </c>
       <c r="AE2" s="3">
         <v>1</v>
       </c>
       <c r="AF2" s="3">
         <v>0</v>
       </c>
       <c r="AG2" s="3">
         <v>0</v>
       </c>
       <c r="AH2" s="3">
         <v>0</v>
       </c>
       <c r="AI2" s="3">
         <v>0</v>
       </c>
       <c r="AJ2" s="3">
         <v>0</v>
       </c>
+      <c r="AK2" s="3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="3" spans="1:36" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="4">
         <v>0</v>
       </c>
       <c r="D3" s="4">
         <v>1</v>
       </c>
       <c r="E3" s="4">
         <v>2</v>
       </c>
       <c r="F3" s="4">
         <v>0</v>
       </c>
       <c r="G3" s="4">
         <v>1</v>
       </c>
       <c r="H3" s="4">
         <v>2</v>
       </c>
       <c r="I3" s="4">
@@ -844,94 +851,76 @@
       <c r="AB3" s="6">
         <v>0</v>
       </c>
       <c r="AC3" s="6">
         <v>0</v>
       </c>
       <c r="AD3" s="3">
         <v>1</v>
       </c>
       <c r="AE3" s="3">
         <v>4</v>
       </c>
       <c r="AF3" s="3">
         <v>0</v>
       </c>
       <c r="AG3" s="3">
         <v>0</v>
       </c>
       <c r="AH3" s="3">
         <v>0</v>
       </c>
       <c r="AI3" s="3">
         <v>0</v>
       </c>
       <c r="AJ3" s="3">
+        <v>0</v>
+      </c>
+      <c r="AK3" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -1133,92 +1122,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403C806A-6FE1-4B21-B4E3-BAB2850D8268}">
-[...24 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D32D4B-61CF-4A8C-BC98-EFFA8E558FE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C4CA4-90D9-43A4-A710-8DC1EA95B0BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403C806A-6FE1-4B21-B4E3-BAB2850D8268}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Goal 2 Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>