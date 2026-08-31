--- v0 (2026-06-06)
+++ v1 (2026-08-31)
@@ -11,53 +11,53 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/CBER/3 - Datasets/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="214" documentId="8_{983F8C7E-1570-4931-9368-CCBB58208D42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{61EDFE29-BC48-434C-9C5A-DE726213D8C6}"/>
+  <xr:revisionPtr revIDLastSave="226" documentId="8_{983F8C7E-1570-4931-9368-CCBB58208D42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F079AD32-F6AE-4B97-9551-41A449890F0B}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
   </bookViews>
   <sheets>
     <sheet name="Goal 1 Data" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -164,53 +164,53 @@
   <c r="J4" i="2"/>
   <c r="K4" i="2"/>
   <c r="L4" i="2"/>
   <c r="M4" i="2"/>
   <c r="N4" i="2"/>
   <c r="O4" i="2"/>
   <c r="P4" i="2"/>
   <c r="Q4" i="2"/>
   <c r="R4" i="2"/>
   <c r="U4" i="2"/>
   <c r="V4" i="2"/>
   <c r="W4" i="2"/>
   <c r="X4" i="2"/>
   <c r="Y4" i="2"/>
   <c r="Z4" i="2"/>
   <c r="AA4" i="2"/>
   <c r="AB4" i="2"/>
   <c r="AC4" i="2"/>
   <c r="AD4" i="2"/>
   <c r="AE4" i="2"/>
   <c r="AF4" i="2"/>
   <c r="AG4" i="2"/>
   <c r="AH4" i="2"/>
   <c r="AI4" i="2"/>
   <c r="AJ48" i="2"/>
-  <c r="AJ47" i="2"/>
+  <c r="AJ47" i="2" s="1"/>
   <c r="AJ43" i="2"/>
-  <c r="AJ42" i="2"/>
+  <c r="AJ42" i="2" s="1"/>
   <c r="AJ41" i="2"/>
   <c r="AJ37" i="2"/>
   <c r="AJ34" i="2"/>
   <c r="AJ19" i="2"/>
   <c r="AJ14" i="2"/>
   <c r="AJ9" i="2"/>
   <c r="AJ4" i="2"/>
   <c r="Y37" i="2"/>
   <c r="Z37" i="2"/>
   <c r="AA37" i="2"/>
   <c r="AB37" i="2"/>
   <c r="AC37" i="2"/>
   <c r="AD37" i="2"/>
   <c r="AE37" i="2"/>
   <c r="AF37" i="2"/>
   <c r="AG37" i="2"/>
   <c r="AH37" i="2"/>
   <c r="AI37" i="2"/>
   <c r="J37" i="2"/>
   <c r="K37" i="2"/>
   <c r="L37" i="2"/>
   <c r="M37" i="2"/>
   <c r="N37" i="2"/>
   <c r="O37" i="2"/>
   <c r="P37" i="2"/>
@@ -332,51 +332,51 @@
   <c r="V41" i="2"/>
   <c r="W41" i="2"/>
   <c r="X41" i="2"/>
   <c r="Y41" i="2"/>
   <c r="Z41" i="2"/>
   <c r="AA41" i="2"/>
   <c r="AC41" i="2"/>
   <c r="AD41" i="2"/>
   <c r="AE41" i="2"/>
   <c r="AF41" i="2"/>
   <c r="AG41" i="2"/>
   <c r="AH41" i="2"/>
   <c r="AI41" i="2"/>
   <c r="AB41" i="2"/>
   <c r="AI42" i="2"/>
   <c r="AB51" i="2"/>
   <c r="AB47" i="2"/>
   <c r="AA54" i="2"/>
   <c r="AA50" i="2"/>
   <c r="AA45" i="2"/>
   <c r="AA36" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="58">
   <si>
     <t>Strategic Goal</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Goal 1</t>
   </si>
   <si>
     <t>Number of Original INDs received in the quarter</t>
   </si>
   <si>
     <t>Number of Original IDEs received in the quarter</t>
   </si>
   <si>
     <t>Number of actions taken on Original INDs and IDEs in the quarter</t>
   </si>
   <si>
     <t>Number of actions taken on Original investigational applications in the quarter that were past goal dates</t>
   </si>
   <si>
@@ -731,103 +731,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma 2 2" xfId="2" xr:uid="{B2CB116E-0C2B-4BE4-B2A2-2667DB3BD6B0}"/>
     <cellStyle name="Comma 3" xfId="4" xr:uid="{53729C22-DFD4-47F0-B923-EB769CD64881}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{0686B80D-6117-4AA1-B7CB-141A43B8020F}"/>
     <cellStyle name="Percent" xfId="6" builtinId="5"/>
     <cellStyle name="Percent 2 2" xfId="1" xr:uid="{5F736CA8-A6AA-4B9B-A1B6-E56281911C1E}"/>
     <cellStyle name="Percent 3" xfId="3" xr:uid="{6BE5E1DF-B8DD-4627-86AF-4E414775ECEA}"/>
   </cellStyles>
-  <dxfs count="15">
-[...51 lines deleted...]
-    </dxf>
+  <dxfs count="8">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.59996337778862885"/>
@@ -1158,89 +1106,91 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2BBB1AD-E0B7-4BA5-8A8C-391FC7CEC011}">
-  <dimension ref="A1:AK58"/>
+  <dimension ref="A1:AL58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="AC26" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="AD2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AK61" sqref="AK61"/>
+      <selection pane="bottomRight" activeCell="AL2" sqref="AL2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="95.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="11" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="15" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="5" customWidth="1"/>
     <col min="17" max="19" width="10.140625" style="5" customWidth="1"/>
     <col min="20" max="20" width="11.28515625" style="5" customWidth="1"/>
     <col min="21" max="23" width="10.140625" style="5" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="5" customWidth="1"/>
     <col min="25" max="27" width="10.140625" style="5" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="5" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="15" customWidth="1"/>
     <col min="30" max="30" width="10.140625" style="5" customWidth="1"/>
     <col min="31" max="31" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="10" bestFit="1" customWidth="1"/>
-    <col min="33" max="34" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="10.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="10.28515625" style="5" customWidth="1"/>
     <col min="35" max="35" width="10.28515625" style="15" customWidth="1"/>
-    <col min="36" max="36" width="11.28515625" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="5"/>
+    <col min="36" max="36" width="11.28515625" style="5" customWidth="1"/>
+    <col min="37" max="37" width="10.28515625" style="40" customWidth="1"/>
+    <col min="38" max="38" width="10.28515625" style="5" customWidth="1"/>
+    <col min="39" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:38" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2">
         <v>43100</v>
       </c>
       <c r="E1" s="2">
         <v>43190</v>
       </c>
       <c r="F1" s="2">
         <v>43281</v>
       </c>
       <c r="G1" s="2">
         <v>43373</v>
       </c>
       <c r="H1" s="2">
         <v>43465</v>
       </c>
       <c r="I1" s="2">
@@ -1308,52 +1258,55 @@
       </c>
       <c r="AD1" s="2">
         <v>45473</v>
       </c>
       <c r="AE1" s="3">
         <v>45565</v>
       </c>
       <c r="AF1" s="4">
         <v>45657</v>
       </c>
       <c r="AG1" s="4">
         <v>45747</v>
       </c>
       <c r="AH1" s="4">
         <v>45838</v>
       </c>
       <c r="AI1" s="3">
         <v>45930</v>
       </c>
       <c r="AJ1" s="3">
         <v>46022</v>
       </c>
       <c r="AK1" s="39">
         <v>46112</v>
       </c>
+      <c r="AL1" s="39">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="6">
         <v>141</v>
       </c>
       <c r="E2" s="6">
         <v>194</v>
       </c>
       <c r="F2" s="6">
         <v>162</v>
       </c>
       <c r="G2" s="6">
         <v>178</v>
       </c>
       <c r="H2" s="6">
         <v>154</v>
       </c>
       <c r="I2" s="6">
         <v>167</v>
       </c>
       <c r="J2" s="6">
@@ -1418,52 +1371,55 @@
       </c>
       <c r="AD2" s="5">
         <v>169</v>
       </c>
       <c r="AE2" s="5">
         <v>186</v>
       </c>
       <c r="AF2" s="27">
         <v>212</v>
       </c>
       <c r="AG2" s="28">
         <v>185</v>
       </c>
       <c r="AH2" s="28">
         <v>220</v>
       </c>
       <c r="AI2" s="29">
         <v>216</v>
       </c>
       <c r="AJ2" s="9">
         <v>252</v>
       </c>
       <c r="AK2" s="40">
         <v>244</v>
       </c>
+      <c r="AL2" s="40">
+        <v>145</v>
+      </c>
     </row>
-    <row r="3" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="6">
         <v>2</v>
       </c>
       <c r="E3" s="6">
         <v>6</v>
       </c>
       <c r="F3" s="6">
         <v>3</v>
       </c>
       <c r="G3" s="6">
         <v>2</v>
       </c>
       <c r="H3" s="6">
         <v>3</v>
       </c>
       <c r="I3" s="6">
         <v>1</v>
       </c>
       <c r="J3" s="6">
@@ -1528,52 +1484,55 @@
       </c>
       <c r="AD3" s="5">
         <v>9</v>
       </c>
       <c r="AE3" s="5">
         <v>2</v>
       </c>
       <c r="AF3" s="27">
         <v>9</v>
       </c>
       <c r="AG3" s="28">
         <v>3</v>
       </c>
       <c r="AH3" s="28">
         <v>2</v>
       </c>
       <c r="AI3" s="29">
         <v>1</v>
       </c>
       <c r="AJ3" s="9">
         <v>5</v>
       </c>
       <c r="AK3" s="40">
         <v>1</v>
       </c>
+      <c r="AL3" s="40">
+        <v>6</v>
+      </c>
     </row>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="9">
         <f t="shared" ref="D4" si="0">SUM(D5:D7)</f>
         <v>267</v>
       </c>
       <c r="E4" s="9">
         <f t="shared" ref="E4" si="1">SUM(E5:E7)</f>
         <v>275</v>
       </c>
       <c r="F4" s="9">
         <f t="shared" ref="F4" si="2">SUM(F5:F7)</f>
         <v>288</v>
       </c>
       <c r="G4" s="9">
         <f t="shared" ref="G4" si="3">SUM(G5:G7)</f>
         <v>394</v>
       </c>
       <c r="H4" s="9">
         <f t="shared" ref="H4" si="4">SUM(H5:H7)</f>
         <v>300</v>
@@ -1669,52 +1628,55 @@
         <v>370</v>
       </c>
       <c r="AF4" s="9">
         <f t="shared" ref="AF4" si="26">SUM(AF5:AF7)</f>
         <v>321</v>
       </c>
       <c r="AG4" s="9">
         <f t="shared" ref="AG4" si="27">SUM(AG5:AG7)</f>
         <v>364</v>
       </c>
       <c r="AH4" s="9">
         <f t="shared" ref="AH4" si="28">SUM(AH5:AH7)</f>
         <v>384</v>
       </c>
       <c r="AI4" s="9">
         <f t="shared" ref="AI4" si="29">SUM(AI5:AI7)</f>
         <v>337</v>
       </c>
       <c r="AJ4" s="9">
         <f t="shared" ref="AJ4" si="30">SUM(AJ5:AJ7)</f>
         <v>359</v>
       </c>
       <c r="AK4" s="40">
         <v>356</v>
       </c>
+      <c r="AL4" s="40">
+        <v>365</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="6">
         <v>0</v>
       </c>
       <c r="E5" s="6">
         <v>0</v>
       </c>
       <c r="F5" s="6">
         <v>0</v>
       </c>
       <c r="G5" s="6">
         <v>0</v>
       </c>
       <c r="H5" s="6">
         <v>0</v>
       </c>
       <c r="I5" s="6">
         <v>0</v>
       </c>
       <c r="J5" s="6">
@@ -1779,52 +1741,55 @@
       </c>
       <c r="AD5" s="5">
         <v>0</v>
       </c>
       <c r="AE5" s="5">
         <v>0</v>
       </c>
       <c r="AF5" s="27">
         <v>0</v>
       </c>
       <c r="AG5" s="28">
         <v>0</v>
       </c>
       <c r="AH5" s="28">
         <v>0</v>
       </c>
       <c r="AI5" s="9">
         <v>0</v>
       </c>
       <c r="AJ5" s="9">
         <v>0</v>
       </c>
       <c r="AK5" s="40">
         <v>0</v>
       </c>
+      <c r="AL5" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="6">
         <v>267</v>
       </c>
       <c r="E6" s="6">
         <v>275</v>
       </c>
       <c r="F6" s="6">
         <v>288</v>
       </c>
       <c r="G6" s="6">
         <v>394</v>
       </c>
       <c r="H6" s="6">
         <v>300</v>
       </c>
       <c r="I6" s="6">
         <v>263</v>
       </c>
       <c r="J6" s="6">
@@ -1889,52 +1854,55 @@
       </c>
       <c r="AD6" s="5">
         <v>299</v>
       </c>
       <c r="AE6" s="5">
         <v>370</v>
       </c>
       <c r="AF6" s="27">
         <v>321</v>
       </c>
       <c r="AG6" s="30">
         <v>364</v>
       </c>
       <c r="AH6" s="30">
         <v>384</v>
       </c>
       <c r="AI6" s="14">
         <v>337</v>
       </c>
       <c r="AJ6" s="9">
         <v>359</v>
       </c>
       <c r="AK6" s="40">
         <v>356</v>
       </c>
+      <c r="AL6" s="40">
+        <v>365</v>
+      </c>
     </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="6">
         <v>0</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="6">
         <v>0</v>
       </c>
       <c r="G7" s="6">
         <v>0</v>
       </c>
       <c r="H7" s="6">
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <v>0</v>
       </c>
       <c r="J7" s="6">
@@ -1999,52 +1967,55 @@
       </c>
       <c r="AD7" s="5">
         <v>0</v>
       </c>
       <c r="AE7" s="5">
         <v>0</v>
       </c>
       <c r="AF7" s="27">
         <v>0</v>
       </c>
       <c r="AG7" s="30">
         <v>0</v>
       </c>
       <c r="AH7" s="30">
         <v>0</v>
       </c>
       <c r="AI7" s="14">
         <v>0</v>
       </c>
       <c r="AJ7" s="9">
         <v>0</v>
       </c>
       <c r="AK7" s="40">
         <v>0</v>
       </c>
+      <c r="AL7" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6">
         <v>22</v>
       </c>
       <c r="E8" s="6">
         <v>12</v>
       </c>
       <c r="F8" s="6">
         <v>25</v>
       </c>
       <c r="G8" s="6">
         <v>31</v>
       </c>
       <c r="H8" s="6">
         <v>24</v>
       </c>
       <c r="I8" s="6">
         <v>17</v>
       </c>
       <c r="J8" s="6">
@@ -2109,52 +2080,55 @@
       </c>
       <c r="AD8" s="5">
         <v>19</v>
       </c>
       <c r="AE8" s="15">
         <v>22</v>
       </c>
       <c r="AF8" s="31">
         <v>17</v>
       </c>
       <c r="AG8" s="28">
         <v>26</v>
       </c>
       <c r="AH8" s="28">
         <v>30</v>
       </c>
       <c r="AI8" s="9">
         <v>25</v>
       </c>
       <c r="AJ8" s="9">
         <v>27</v>
       </c>
       <c r="AK8" s="40">
         <v>13</v>
       </c>
+      <c r="AL8" s="40">
+        <v>17</v>
+      </c>
     </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="9">
         <f>SUM(D10:D12)</f>
         <v>46</v>
       </c>
       <c r="E9" s="9">
         <f>SUM(E10:E12)</f>
         <v>49</v>
       </c>
       <c r="F9" s="9">
         <f>SUM(F10:F12)</f>
         <v>28</v>
       </c>
       <c r="G9" s="9">
         <v>29</v>
       </c>
       <c r="H9" s="9">
         <f t="shared" ref="H9:P9" si="31">SUM(H10:H12)</f>
         <v>31</v>
       </c>
@@ -2249,52 +2223,55 @@
         <v>15</v>
       </c>
       <c r="AF9" s="9">
         <f t="shared" si="32"/>
         <v>23</v>
       </c>
       <c r="AG9" s="9">
         <f t="shared" si="32"/>
         <v>22</v>
       </c>
       <c r="AH9" s="9">
         <f t="shared" si="32"/>
         <v>26</v>
       </c>
       <c r="AI9" s="9">
         <f t="shared" si="32"/>
         <v>28</v>
       </c>
       <c r="AJ9" s="9">
         <f t="shared" si="32"/>
         <v>37</v>
       </c>
       <c r="AK9" s="40">
         <v>24</v>
       </c>
+      <c r="AL9" s="40">
+        <v>26</v>
+      </c>
     </row>
-    <row r="10" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="6">
         <v>46</v>
       </c>
       <c r="E10" s="6">
         <v>49</v>
       </c>
       <c r="F10" s="6">
         <v>28</v>
       </c>
       <c r="G10" s="6">
         <v>27</v>
       </c>
       <c r="H10" s="6">
         <v>31</v>
       </c>
       <c r="I10" s="6">
         <v>28</v>
       </c>
       <c r="J10" s="6">
@@ -2359,52 +2336,55 @@
       </c>
       <c r="AD10" s="5">
         <v>23</v>
       </c>
       <c r="AE10" s="15">
         <v>15</v>
       </c>
       <c r="AF10" s="31">
         <v>18</v>
       </c>
       <c r="AG10" s="28">
         <v>22</v>
       </c>
       <c r="AH10" s="28">
         <v>26</v>
       </c>
       <c r="AI10" s="9">
         <v>28</v>
       </c>
       <c r="AJ10" s="9">
         <v>37</v>
       </c>
       <c r="AK10" s="40">
         <v>24</v>
       </c>
+      <c r="AL10" s="40">
+        <v>25</v>
+      </c>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="6">
         <v>0</v>
       </c>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="6">
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <v>0</v>
       </c>
       <c r="J11" s="6">
@@ -2469,52 +2449,55 @@
       </c>
       <c r="AD11" s="5">
         <v>0</v>
       </c>
       <c r="AE11" s="15">
         <v>0</v>
       </c>
       <c r="AF11" s="31">
         <v>5</v>
       </c>
       <c r="AG11" s="28">
         <v>0</v>
       </c>
       <c r="AH11" s="28">
         <v>0</v>
       </c>
       <c r="AI11" s="9">
         <v>0</v>
       </c>
       <c r="AJ11" s="9">
         <v>0</v>
       </c>
       <c r="AK11" s="40">
         <v>0</v>
       </c>
+      <c r="AL11" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>0</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="6">
@@ -2579,52 +2562,55 @@
       </c>
       <c r="AD12" s="5">
         <v>0</v>
       </c>
       <c r="AE12" s="15">
         <v>0</v>
       </c>
       <c r="AF12" s="31">
         <v>0</v>
       </c>
       <c r="AG12" s="28">
         <v>0</v>
       </c>
       <c r="AH12" s="28">
         <v>0</v>
       </c>
       <c r="AI12" s="9">
         <v>0</v>
       </c>
       <c r="AJ12" s="9">
         <v>0</v>
       </c>
       <c r="AK12" s="40">
         <v>0</v>
       </c>
+      <c r="AL12" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="6">
         <v>8</v>
       </c>
       <c r="E13" s="6">
         <v>10</v>
       </c>
       <c r="F13" s="6">
         <v>1</v>
       </c>
       <c r="G13" s="6">
         <v>2</v>
       </c>
       <c r="H13" s="6">
         <v>3</v>
       </c>
       <c r="I13" s="6">
         <v>6</v>
       </c>
       <c r="J13" s="6">
@@ -2689,52 +2675,55 @@
       </c>
       <c r="AD13" s="5">
         <v>5</v>
       </c>
       <c r="AE13" s="15">
         <v>8</v>
       </c>
       <c r="AF13" s="31">
         <v>11</v>
       </c>
       <c r="AG13" s="28">
         <v>7</v>
       </c>
       <c r="AH13" s="28">
         <v>12</v>
       </c>
       <c r="AI13" s="9">
         <v>7</v>
       </c>
       <c r="AJ13" s="9">
         <v>3</v>
       </c>
       <c r="AK13" s="40">
         <v>1</v>
       </c>
+      <c r="AL13" s="40">
+        <v>4</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="9">
         <f t="shared" ref="D14" si="33">SUM(D15:D17)</f>
         <v>3</v>
       </c>
       <c r="E14" s="9">
         <f t="shared" ref="E14" si="34">SUM(E15:E17)</f>
         <v>2</v>
       </c>
       <c r="F14" s="9">
         <f t="shared" ref="F14" si="35">SUM(F15:F17)</f>
         <v>9</v>
       </c>
       <c r="G14" s="9">
         <f t="shared" ref="G14" si="36">SUM(G15:G17)</f>
         <v>3</v>
       </c>
       <c r="H14" s="9">
         <f t="shared" ref="H14" si="37">SUM(H15:H17)</f>
         <v>13</v>
@@ -2832,52 +2821,55 @@
         <v>12</v>
       </c>
       <c r="AF14" s="9">
         <f t="shared" ref="AF14" si="61">SUM(AF15:AF17)</f>
         <v>4</v>
       </c>
       <c r="AG14" s="9">
         <f t="shared" ref="AG14" si="62">SUM(AG15:AG17)</f>
         <v>5</v>
       </c>
       <c r="AH14" s="9">
         <f t="shared" ref="AH14" si="63">SUM(AH15:AH17)</f>
         <v>6</v>
       </c>
       <c r="AI14" s="9">
         <f t="shared" ref="AI14" si="64">SUM(AI15:AI17)</f>
         <v>15</v>
       </c>
       <c r="AJ14" s="9">
         <f t="shared" ref="AJ14" si="65">SUM(AJ15:AJ17)</f>
         <v>5</v>
       </c>
       <c r="AK14" s="40">
         <v>10</v>
       </c>
+      <c r="AL14" s="40">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="6">
         <v>3</v>
       </c>
       <c r="E15" s="6">
         <v>2</v>
       </c>
       <c r="F15" s="6">
         <v>9</v>
       </c>
       <c r="G15" s="6">
         <v>3</v>
       </c>
       <c r="H15" s="6">
         <v>13</v>
       </c>
       <c r="I15" s="6">
         <v>2</v>
       </c>
       <c r="J15" s="6">
@@ -2942,52 +2934,55 @@
       </c>
       <c r="AD15" s="5">
         <v>8</v>
       </c>
       <c r="AE15" s="15">
         <v>12</v>
       </c>
       <c r="AF15" s="31">
         <v>4</v>
       </c>
       <c r="AG15" s="28">
         <v>5</v>
       </c>
       <c r="AH15" s="28">
         <v>6</v>
       </c>
       <c r="AI15" s="9">
         <v>15</v>
       </c>
       <c r="AJ15" s="9">
         <v>5</v>
       </c>
       <c r="AK15" s="40">
         <v>10</v>
       </c>
+      <c r="AL15" s="40">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6">
         <v>0</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6">
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6">
@@ -3052,52 +3047,55 @@
       </c>
       <c r="AD16" s="5">
         <v>1</v>
       </c>
       <c r="AE16" s="15">
         <v>0</v>
       </c>
       <c r="AF16" s="31">
         <v>0</v>
       </c>
       <c r="AG16" s="28">
         <v>0</v>
       </c>
       <c r="AH16" s="28">
         <v>0</v>
       </c>
       <c r="AI16" s="9">
         <v>0</v>
       </c>
       <c r="AJ16" s="9">
         <v>0</v>
       </c>
       <c r="AK16" s="40">
         <v>0</v>
       </c>
+      <c r="AL16" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6">
         <v>0</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6">
         <v>0</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6">
@@ -3162,52 +3160,55 @@
       </c>
       <c r="AD17" s="5">
         <v>0</v>
       </c>
       <c r="AE17" s="15">
         <v>0</v>
       </c>
       <c r="AF17" s="31">
         <v>0</v>
       </c>
       <c r="AG17" s="28">
         <v>0</v>
       </c>
       <c r="AH17" s="28">
         <v>0</v>
       </c>
       <c r="AI17" s="9">
         <v>0</v>
       </c>
       <c r="AJ17" s="9">
         <v>0</v>
       </c>
       <c r="AK17" s="40">
         <v>0</v>
       </c>
+      <c r="AL17" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D18" s="6">
         <v>240</v>
       </c>
       <c r="E18" s="6">
         <v>177</v>
       </c>
       <c r="F18" s="6">
         <v>203</v>
       </c>
       <c r="G18" s="6">
         <v>206</v>
       </c>
       <c r="H18" s="6">
         <v>221</v>
       </c>
       <c r="I18" s="6">
         <v>201</v>
       </c>
       <c r="J18" s="6">
@@ -3272,52 +3273,55 @@
       </c>
       <c r="AD18" s="5">
         <v>274</v>
       </c>
       <c r="AE18" s="15">
         <v>433</v>
       </c>
       <c r="AF18" s="31">
         <v>277</v>
       </c>
       <c r="AG18" s="28">
         <v>278</v>
       </c>
       <c r="AH18" s="28">
         <v>327</v>
       </c>
       <c r="AI18" s="9">
         <v>317</v>
       </c>
       <c r="AJ18" s="9">
         <v>329</v>
       </c>
       <c r="AK18" s="40">
         <v>267</v>
       </c>
+      <c r="AL18" s="40">
+        <v>287</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="9">
         <f t="shared" ref="D19" si="66">SUM(D20:D22)</f>
         <v>288</v>
       </c>
       <c r="E19" s="9">
         <f t="shared" ref="E19" si="67">SUM(E20:E22)</f>
         <v>282</v>
       </c>
       <c r="F19" s="9">
         <f t="shared" ref="F19" si="68">SUM(F20:F22)</f>
         <v>229</v>
       </c>
       <c r="G19" s="9">
         <f t="shared" ref="G19" si="69">SUM(G20:G22)</f>
         <v>249</v>
       </c>
       <c r="H19" s="9">
         <f t="shared" ref="H19" si="70">SUM(H20:H22)</f>
         <v>214</v>
@@ -3415,52 +3419,55 @@
         <v>270</v>
       </c>
       <c r="AF19" s="9">
         <f t="shared" ref="AF19" si="94">SUM(AF20:AF22)</f>
         <v>350</v>
       </c>
       <c r="AG19" s="9">
         <f t="shared" ref="AG19" si="95">SUM(AG20:AG22)</f>
         <v>285</v>
       </c>
       <c r="AH19" s="9">
         <f t="shared" ref="AH19" si="96">SUM(AH20:AH22)</f>
         <v>268</v>
       </c>
       <c r="AI19" s="9">
         <f t="shared" ref="AI19" si="97">SUM(AI20:AI22)</f>
         <v>368</v>
       </c>
       <c r="AJ19" s="9">
         <f t="shared" ref="AJ19" si="98">SUM(AJ20:AJ22)</f>
         <v>277</v>
       </c>
       <c r="AK19" s="40">
         <v>295</v>
       </c>
+      <c r="AL19" s="40">
+        <v>336</v>
+      </c>
     </row>
-    <row r="20" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="6">
         <v>285</v>
       </c>
       <c r="E20" s="6">
         <v>278</v>
       </c>
       <c r="F20" s="6">
         <v>226</v>
       </c>
       <c r="G20" s="6">
         <v>245</v>
       </c>
       <c r="H20" s="6">
         <v>209</v>
       </c>
       <c r="I20" s="6">
         <v>215</v>
       </c>
       <c r="J20" s="6">
@@ -3525,52 +3532,55 @@
       </c>
       <c r="AD20" s="5">
         <v>286</v>
       </c>
       <c r="AE20" s="15">
         <v>266</v>
       </c>
       <c r="AF20" s="31">
         <v>347</v>
       </c>
       <c r="AG20" s="28">
         <v>285</v>
       </c>
       <c r="AH20" s="28">
         <v>262</v>
       </c>
       <c r="AI20" s="9">
         <v>362</v>
       </c>
       <c r="AJ20" s="9">
         <v>273</v>
       </c>
       <c r="AK20" s="40">
         <v>291</v>
       </c>
+      <c r="AL20" s="40">
+        <v>329</v>
+      </c>
     </row>
-    <row r="21" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="6">
         <v>3</v>
       </c>
       <c r="E21" s="6">
         <v>4</v>
       </c>
       <c r="F21" s="6">
         <v>3</v>
       </c>
       <c r="G21" s="6">
         <v>4</v>
       </c>
       <c r="H21" s="6">
         <v>5</v>
       </c>
       <c r="I21" s="6">
         <v>3</v>
       </c>
       <c r="J21" s="6">
@@ -3635,52 +3645,55 @@
       </c>
       <c r="AD21" s="5">
         <v>6</v>
       </c>
       <c r="AE21" s="15">
         <v>4</v>
       </c>
       <c r="AF21" s="31">
         <v>3</v>
       </c>
       <c r="AG21" s="28">
         <v>0</v>
       </c>
       <c r="AH21" s="28">
         <v>6</v>
       </c>
       <c r="AI21" s="9">
         <v>6</v>
       </c>
       <c r="AJ21" s="9">
         <v>4</v>
       </c>
       <c r="AK21" s="40">
         <v>4</v>
       </c>
+      <c r="AL21" s="40">
+        <v>7</v>
+      </c>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="6">
         <v>0</v>
       </c>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="6">
         <v>0</v>
       </c>
       <c r="I22" s="6">
         <v>0</v>
       </c>
       <c r="J22" s="6">
@@ -3745,52 +3758,55 @@
       </c>
       <c r="AD22" s="5">
         <v>0</v>
       </c>
       <c r="AE22" s="16">
         <v>0</v>
       </c>
       <c r="AF22" s="32">
         <v>0</v>
       </c>
       <c r="AG22" s="28">
         <v>0</v>
       </c>
       <c r="AH22" s="28">
         <v>0</v>
       </c>
       <c r="AI22" s="9">
         <v>0</v>
       </c>
       <c r="AJ22" s="9">
         <v>0</v>
       </c>
       <c r="AK22" s="40">
         <v>0</v>
       </c>
+      <c r="AL22" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="6">
         <v>7</v>
       </c>
       <c r="E23" s="6">
         <v>4</v>
       </c>
       <c r="F23" s="6">
         <v>10</v>
       </c>
       <c r="G23" s="6">
         <v>6</v>
       </c>
       <c r="H23" s="6">
         <v>13</v>
       </c>
       <c r="I23" s="6">
         <v>8</v>
       </c>
       <c r="J23" s="6">
@@ -3855,52 +3871,55 @@
       </c>
       <c r="AD23" s="5">
         <v>18</v>
       </c>
       <c r="AE23" s="16">
         <v>19</v>
       </c>
       <c r="AF23" s="32">
         <v>23</v>
       </c>
       <c r="AG23" s="28">
         <v>24</v>
       </c>
       <c r="AH23" s="28">
         <v>22</v>
       </c>
       <c r="AI23" s="9">
         <v>29</v>
       </c>
       <c r="AJ23" s="9">
         <v>26</v>
       </c>
       <c r="AK23" s="40">
         <v>26</v>
       </c>
+      <c r="AL23" s="40">
+        <v>24</v>
+      </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6">
         <v>1</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6">
         <v>0</v>
       </c>
       <c r="I24" s="6">
         <v>0</v>
       </c>
       <c r="J24" s="6">
@@ -3965,52 +3984,55 @@
       </c>
       <c r="AD24" s="5">
         <v>0</v>
       </c>
       <c r="AE24" s="16">
         <v>1</v>
       </c>
       <c r="AF24" s="32">
         <v>1</v>
       </c>
       <c r="AG24" s="28">
         <v>0</v>
       </c>
       <c r="AH24" s="28">
         <v>0</v>
       </c>
       <c r="AI24" s="9">
         <v>0</v>
       </c>
       <c r="AJ24" s="9">
         <v>0</v>
       </c>
       <c r="AK24" s="40">
         <v>1</v>
       </c>
+      <c r="AL24" s="40">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="6">
         <v>3</v>
       </c>
       <c r="E25" s="6">
         <v>2</v>
       </c>
       <c r="F25" s="6">
         <v>3</v>
       </c>
       <c r="G25" s="6">
         <v>1</v>
       </c>
       <c r="H25" s="6">
         <v>1</v>
       </c>
       <c r="I25" s="6">
         <v>0</v>
       </c>
       <c r="J25" s="6">
@@ -4075,52 +4097,55 @@
       </c>
       <c r="AD25" s="5">
         <v>2</v>
       </c>
       <c r="AE25" s="16">
         <v>1</v>
       </c>
       <c r="AF25" s="32">
         <v>3</v>
       </c>
       <c r="AG25" s="28">
         <v>2</v>
       </c>
       <c r="AH25" s="28">
         <v>2</v>
       </c>
       <c r="AI25" s="9">
         <v>1</v>
       </c>
       <c r="AJ25" s="9">
         <v>2</v>
       </c>
       <c r="AK25" s="40">
         <v>1</v>
       </c>
+      <c r="AL25" s="40">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="6">
         <v>3</v>
       </c>
       <c r="E26" s="6">
         <v>1</v>
       </c>
       <c r="F26" s="6">
         <v>5</v>
       </c>
       <c r="G26" s="6">
         <v>1</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>0</v>
       </c>
       <c r="J26" s="6">
@@ -4185,52 +4210,55 @@
       </c>
       <c r="AD26" s="5">
         <v>1</v>
       </c>
       <c r="AE26" s="16">
         <v>1</v>
       </c>
       <c r="AF26" s="32">
         <v>3</v>
       </c>
       <c r="AG26" s="28">
         <v>1</v>
       </c>
       <c r="AH26" s="28">
         <v>1</v>
       </c>
       <c r="AI26" s="9">
         <v>2</v>
       </c>
       <c r="AJ26" s="9">
         <v>3</v>
       </c>
       <c r="AK26" s="40">
         <v>1</v>
       </c>
+      <c r="AL26" s="40">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="6">
         <v>8</v>
       </c>
       <c r="E27" s="6">
         <v>4</v>
       </c>
       <c r="F27" s="6">
         <v>4</v>
       </c>
       <c r="G27" s="6">
         <v>2</v>
       </c>
       <c r="H27" s="6">
         <v>4</v>
       </c>
       <c r="I27" s="6">
         <v>4</v>
       </c>
       <c r="J27" s="6">
@@ -4295,52 +4323,55 @@
       </c>
       <c r="AD27" s="5">
         <v>7</v>
       </c>
       <c r="AE27" s="16">
         <v>7</v>
       </c>
       <c r="AF27" s="32">
         <v>8</v>
       </c>
       <c r="AG27" s="28">
         <v>7</v>
       </c>
       <c r="AH27" s="28">
         <v>7</v>
       </c>
       <c r="AI27" s="9">
         <v>7</v>
       </c>
       <c r="AJ27" s="9">
         <v>15</v>
       </c>
       <c r="AK27" s="40">
         <v>5</v>
       </c>
+      <c r="AL27" s="40">
+        <v>12</v>
+      </c>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="6">
         <v>4</v>
       </c>
       <c r="E28" s="6">
         <v>1</v>
       </c>
       <c r="F28" s="6">
         <v>3</v>
       </c>
       <c r="G28" s="6">
         <v>1</v>
       </c>
       <c r="H28" s="6">
         <v>2</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="6">
@@ -4405,52 +4436,55 @@
       </c>
       <c r="AD28" s="5">
         <v>1</v>
       </c>
       <c r="AE28" s="16">
         <v>1</v>
       </c>
       <c r="AF28" s="32">
         <v>4</v>
       </c>
       <c r="AG28" s="28">
         <v>3</v>
       </c>
       <c r="AH28" s="28">
         <v>2</v>
       </c>
       <c r="AI28" s="9">
         <v>2</v>
       </c>
       <c r="AJ28" s="9">
         <v>1</v>
       </c>
       <c r="AK28" s="40">
         <v>6</v>
       </c>
+      <c r="AL28" s="40">
+        <v>3</v>
+      </c>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="6">
         <v>0</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6">
         <v>0</v>
       </c>
       <c r="I29" s="6">
         <v>0</v>
       </c>
       <c r="J29" s="6">
@@ -4515,52 +4549,55 @@
       </c>
       <c r="AD29" s="5">
         <v>0</v>
       </c>
       <c r="AE29" s="16">
         <v>0</v>
       </c>
       <c r="AF29" s="32">
         <v>0</v>
       </c>
       <c r="AG29" s="28">
         <v>0</v>
       </c>
       <c r="AH29" s="28">
         <v>0</v>
       </c>
       <c r="AI29" s="9">
         <v>0</v>
       </c>
       <c r="AJ29" s="9">
         <v>0</v>
       </c>
       <c r="AK29" s="40">
         <v>0</v>
       </c>
+      <c r="AL29" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="6">
         <v>10</v>
       </c>
       <c r="E30" s="6">
         <v>2</v>
       </c>
       <c r="F30" s="6">
         <v>10</v>
       </c>
       <c r="G30" s="6">
         <v>13</v>
       </c>
       <c r="H30" s="6">
         <v>6</v>
       </c>
       <c r="I30" s="6">
         <v>17</v>
       </c>
       <c r="J30" s="6">
@@ -4625,52 +4662,55 @@
       </c>
       <c r="AD30" s="5">
         <v>31</v>
       </c>
       <c r="AE30" s="16">
         <v>33</v>
       </c>
       <c r="AF30" s="32">
         <v>38</v>
       </c>
       <c r="AG30" s="28">
         <v>32</v>
       </c>
       <c r="AH30" s="28">
         <v>34</v>
       </c>
       <c r="AI30" s="9">
         <v>39</v>
       </c>
       <c r="AJ30" s="9">
         <v>43</v>
       </c>
       <c r="AK30" s="40">
         <v>26</v>
       </c>
+      <c r="AL30" s="40">
+        <v>58</v>
+      </c>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A31" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="6">
         <v>13</v>
       </c>
       <c r="E31" s="6">
         <v>19</v>
       </c>
       <c r="F31" s="6">
         <v>17</v>
       </c>
       <c r="G31" s="6">
         <v>15</v>
       </c>
       <c r="H31" s="6">
         <v>20</v>
       </c>
       <c r="I31" s="6">
         <v>14</v>
       </c>
       <c r="J31" s="6">
@@ -4735,52 +4775,55 @@
       </c>
       <c r="AD31" s="5">
         <v>27</v>
       </c>
       <c r="AE31" s="16">
         <v>19</v>
       </c>
       <c r="AF31" s="32">
         <v>22</v>
       </c>
       <c r="AG31" s="28">
         <v>18</v>
       </c>
       <c r="AH31" s="28">
         <v>24</v>
       </c>
       <c r="AI31" s="9">
         <v>20</v>
       </c>
       <c r="AJ31" s="9">
         <v>23</v>
       </c>
       <c r="AK31" s="40">
         <v>27</v>
       </c>
+      <c r="AL31" s="40">
+        <v>36</v>
+      </c>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A32" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="6">
         <v>67</v>
       </c>
       <c r="E32" s="6">
         <v>61</v>
       </c>
       <c r="F32" s="6">
         <v>62</v>
       </c>
       <c r="G32" s="6">
         <v>64</v>
       </c>
       <c r="H32" s="6">
         <v>95</v>
       </c>
       <c r="I32" s="6">
         <v>81</v>
       </c>
       <c r="J32" s="6">
@@ -4845,52 +4888,55 @@
       </c>
       <c r="AD32" s="5">
         <v>161</v>
       </c>
       <c r="AE32" s="16">
         <v>187</v>
       </c>
       <c r="AF32" s="32">
         <v>224</v>
       </c>
       <c r="AG32" s="28">
         <v>158</v>
       </c>
       <c r="AH32" s="28">
         <v>194</v>
       </c>
       <c r="AI32" s="9">
         <v>133</v>
       </c>
       <c r="AJ32" s="9">
         <v>235</v>
       </c>
       <c r="AK32" s="40">
         <v>176</v>
       </c>
+      <c r="AL32" s="40">
+        <v>242</v>
+      </c>
     </row>
-    <row r="33" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A33" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="6">
         <v>15</v>
       </c>
       <c r="E33" s="6">
         <v>16</v>
       </c>
       <c r="F33" s="6">
         <v>18</v>
       </c>
       <c r="G33" s="6">
         <v>18</v>
       </c>
       <c r="H33" s="6">
         <v>24</v>
       </c>
       <c r="I33" s="6">
         <v>8</v>
       </c>
       <c r="J33" s="6">
@@ -4955,52 +5001,55 @@
       </c>
       <c r="AD33" s="5">
         <v>27</v>
       </c>
       <c r="AE33" s="16">
         <v>45</v>
       </c>
       <c r="AF33" s="32">
         <v>62</v>
       </c>
       <c r="AG33" s="28">
         <v>58</v>
       </c>
       <c r="AH33" s="28">
         <v>59</v>
       </c>
       <c r="AI33" s="9">
         <v>51</v>
       </c>
       <c r="AJ33" s="9">
         <v>48</v>
       </c>
       <c r="AK33" s="40">
         <v>41</v>
       </c>
+      <c r="AL33" s="40">
+        <v>43</v>
+      </c>
     </row>
-    <row r="34" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>36</v>
       </c>
       <c r="D34" s="6">
         <v>69</v>
       </c>
       <c r="E34" s="6">
         <v>61</v>
       </c>
       <c r="F34" s="6">
         <v>65</v>
       </c>
       <c r="G34" s="6">
         <v>70</v>
       </c>
       <c r="H34" s="6">
         <v>84</v>
       </c>
       <c r="I34" s="6">
         <v>78</v>
       </c>
       <c r="J34" s="6">
@@ -5066,52 +5115,55 @@
       <c r="AD34" s="5">
         <v>76</v>
       </c>
       <c r="AE34" s="16">
         <v>109</v>
       </c>
       <c r="AF34" s="32">
         <v>128</v>
       </c>
       <c r="AG34" s="28">
         <v>104</v>
       </c>
       <c r="AH34" s="28">
         <v>104</v>
       </c>
       <c r="AI34" s="9">
         <v>121</v>
       </c>
       <c r="AJ34" s="9">
         <f t="shared" ref="AJ34" si="99">SUM(AJ35:AJ36)</f>
         <v>115</v>
       </c>
       <c r="AK34" s="40">
         <v>88</v>
       </c>
+      <c r="AL34" s="40">
+        <v>121</v>
+      </c>
     </row>
-    <row r="35" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="6">
         <v>2</v>
       </c>
       <c r="E35" s="6">
         <v>2</v>
       </c>
       <c r="F35" s="6">
         <v>5</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="6">
         <v>0</v>
       </c>
       <c r="I35" s="6">
         <v>3</v>
       </c>
       <c r="J35" s="6">
@@ -5176,52 +5228,55 @@
       </c>
       <c r="AD35" s="5">
         <v>0</v>
       </c>
       <c r="AE35" s="16">
         <v>2</v>
       </c>
       <c r="AF35" s="32">
         <v>0</v>
       </c>
       <c r="AG35" s="28">
         <v>0</v>
       </c>
       <c r="AH35" s="28">
         <v>0</v>
       </c>
       <c r="AI35" s="9">
         <v>1</v>
       </c>
       <c r="AJ35" s="9">
         <v>0</v>
       </c>
       <c r="AK35" s="40">
         <v>0</v>
       </c>
+      <c r="AL35" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="36" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A36" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="6">
         <v>67</v>
       </c>
       <c r="E36" s="6">
         <v>59</v>
       </c>
       <c r="F36" s="6">
         <v>60</v>
       </c>
       <c r="G36" s="6">
         <v>70</v>
       </c>
       <c r="H36" s="6">
         <v>84</v>
       </c>
       <c r="I36" s="6">
         <v>75</v>
       </c>
       <c r="J36" s="6">
@@ -5285,52 +5340,55 @@
       </c>
       <c r="AD36" s="5">
         <v>76</v>
       </c>
       <c r="AE36" s="16">
         <v>107</v>
       </c>
       <c r="AF36" s="32">
         <v>128</v>
       </c>
       <c r="AG36" s="28">
         <v>104</v>
       </c>
       <c r="AH36" s="28">
         <v>104</v>
       </c>
       <c r="AI36" s="9">
         <v>120</v>
       </c>
       <c r="AJ36" s="9">
         <v>115</v>
       </c>
       <c r="AK36" s="40">
         <v>88</v>
       </c>
+      <c r="AL36" s="40">
+        <v>121</v>
+      </c>
     </row>
-    <row r="37" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A37" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D37" s="20">
         <f t="shared" ref="D37:H37" si="100">D39/D38</f>
         <v>1</v>
       </c>
       <c r="E37" s="20">
         <f t="shared" si="100"/>
         <v>1</v>
       </c>
       <c r="F37" s="20">
         <f t="shared" si="100"/>
         <v>1</v>
       </c>
       <c r="G37" s="20">
         <f t="shared" si="100"/>
         <v>1</v>
       </c>
       <c r="H37" s="20">
         <f t="shared" si="100"/>
         <v>1</v>
@@ -5428,52 +5486,55 @@
         <v>1</v>
       </c>
       <c r="AF37" s="20">
         <f t="shared" si="101"/>
         <v>0.96</v>
       </c>
       <c r="AG37" s="20">
         <f t="shared" si="101"/>
         <v>0.95</v>
       </c>
       <c r="AH37" s="36">
         <f t="shared" si="101"/>
         <v>0.875</v>
       </c>
       <c r="AI37" s="20">
         <f t="shared" si="101"/>
         <v>0.97499999999999998</v>
       </c>
       <c r="AJ37" s="38">
         <f>AJ39/AJ38</f>
         <v>1</v>
       </c>
       <c r="AK37" s="41">
         <v>1</v>
       </c>
+      <c r="AL37" s="41">
+        <v>1</v>
+      </c>
     </row>
-    <row r="38" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A38" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="6">
         <v>11</v>
       </c>
       <c r="E38" s="6">
         <v>16</v>
       </c>
       <c r="F38" s="6">
         <v>19</v>
       </c>
       <c r="G38" s="6">
         <v>14</v>
       </c>
       <c r="H38" s="6">
         <v>15</v>
       </c>
       <c r="I38" s="6">
         <v>18</v>
       </c>
       <c r="J38" s="6">
@@ -5538,52 +5599,55 @@
       </c>
       <c r="AD38" s="5">
         <v>30</v>
       </c>
       <c r="AE38" s="16">
         <v>33</v>
       </c>
       <c r="AF38" s="32">
         <v>25</v>
       </c>
       <c r="AG38" s="28">
         <v>20</v>
       </c>
       <c r="AH38" s="28">
         <v>16</v>
       </c>
       <c r="AI38" s="9">
         <v>40</v>
       </c>
       <c r="AJ38" s="9">
         <v>42</v>
       </c>
       <c r="AK38" s="40">
         <v>57</v>
       </c>
+      <c r="AL38" s="40">
+        <v>40</v>
+      </c>
     </row>
-    <row r="39" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A39" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="6">
         <v>11</v>
       </c>
       <c r="E39" s="6">
         <v>16</v>
       </c>
       <c r="F39" s="6">
         <v>19</v>
       </c>
       <c r="G39" s="6">
         <v>14</v>
       </c>
       <c r="H39" s="6">
         <v>15</v>
       </c>
       <c r="I39" s="6">
         <v>14</v>
       </c>
       <c r="J39" s="6">
@@ -5648,52 +5712,55 @@
       </c>
       <c r="AD39" s="5">
         <v>30</v>
       </c>
       <c r="AE39" s="16">
         <v>33</v>
       </c>
       <c r="AF39" s="32">
         <v>24</v>
       </c>
       <c r="AG39" s="28">
         <v>19</v>
       </c>
       <c r="AH39" s="28">
         <v>14</v>
       </c>
       <c r="AI39" s="9">
         <v>39</v>
       </c>
       <c r="AJ39" s="9">
         <v>42</v>
       </c>
       <c r="AK39" s="40">
         <v>57</v>
       </c>
+      <c r="AL39" s="40">
+        <v>40</v>
+      </c>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A40" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="6">
         <v>0</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6">
         <v>0</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="6">
         <v>0</v>
       </c>
       <c r="I40" s="6">
         <v>4</v>
       </c>
       <c r="J40" s="6">
@@ -5758,52 +5825,55 @@
       </c>
       <c r="AD40" s="5">
         <v>0</v>
       </c>
       <c r="AE40" s="16">
         <v>0</v>
       </c>
       <c r="AF40" s="32">
         <v>1</v>
       </c>
       <c r="AG40" s="28">
         <v>1</v>
       </c>
       <c r="AH40" s="28">
         <v>2</v>
       </c>
       <c r="AI40" s="9">
         <v>1</v>
       </c>
       <c r="AJ40" s="9">
         <v>0</v>
       </c>
       <c r="AK40" s="40">
         <v>0</v>
       </c>
+      <c r="AL40" s="40">
+        <v>0</v>
+      </c>
     </row>
-    <row r="41" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A41" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="22">
         <v>0.9</v>
       </c>
       <c r="D41" s="23">
         <f t="shared" ref="D41:AA41" si="102">D39/D38</f>
         <v>1</v>
       </c>
       <c r="E41" s="23">
         <f t="shared" si="102"/>
         <v>1</v>
       </c>
       <c r="F41" s="23">
         <f t="shared" si="102"/>
         <v>1</v>
       </c>
       <c r="G41" s="23">
         <f t="shared" si="102"/>
         <v>1</v>
       </c>
@@ -5904,52 +5974,55 @@
         <v>1</v>
       </c>
       <c r="AF41" s="23">
         <f t="shared" si="103"/>
         <v>0.96</v>
       </c>
       <c r="AG41" s="23">
         <f t="shared" si="103"/>
         <v>0.95</v>
       </c>
       <c r="AH41" s="37">
         <f t="shared" si="103"/>
         <v>0.875</v>
       </c>
       <c r="AI41" s="23">
         <f t="shared" si="103"/>
         <v>0.97499999999999998</v>
       </c>
       <c r="AJ41" s="33">
         <f>AJ39/AJ38</f>
         <v>1</v>
       </c>
       <c r="AK41" s="42">
         <v>1</v>
       </c>
+      <c r="AL41" s="42">
+        <v>1</v>
+      </c>
     </row>
-    <row r="42" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="22">
         <v>0.65</v>
       </c>
       <c r="D42" s="33">
         <f t="shared" ref="D42:AH42" si="104">D44/D43</f>
         <v>0.98342541436464093</v>
       </c>
       <c r="E42" s="33">
         <f t="shared" si="104"/>
         <v>0.95</v>
       </c>
       <c r="F42" s="33">
         <f t="shared" si="104"/>
         <v>0.98726114649681529</v>
       </c>
       <c r="G42" s="33">
         <f t="shared" si="104"/>
         <v>0.984375</v>
       </c>
@@ -6049,52 +6122,55 @@
         <v>0.82278481012658233</v>
       </c>
       <c r="AF42" s="33">
         <f t="shared" si="104"/>
         <v>0.79047619047619044</v>
       </c>
       <c r="AG42" s="33">
         <f t="shared" si="104"/>
         <v>0.77777777777777779</v>
       </c>
       <c r="AH42" s="33">
         <f t="shared" si="104"/>
         <v>0.80232558139534882</v>
       </c>
       <c r="AI42" s="33">
         <f>AI44/AI43</f>
         <v>0.89743589743589747</v>
       </c>
       <c r="AJ42" s="33">
         <f t="shared" ref="AJ42" si="105">AJ44/AJ43</f>
         <v>0.9</v>
       </c>
       <c r="AK42" s="42">
         <v>0.30769230769230771</v>
       </c>
+      <c r="AL42" s="42">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="43" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D43" s="6">
         <v>181</v>
       </c>
       <c r="E43" s="6">
         <v>140</v>
       </c>
       <c r="F43" s="6">
         <v>157</v>
       </c>
       <c r="G43" s="6">
         <v>128</v>
       </c>
       <c r="H43" s="6">
         <v>177</v>
       </c>
       <c r="I43" s="6">
         <v>188</v>
       </c>
       <c r="J43" s="6">
@@ -6160,52 +6236,55 @@
       <c r="AD43" s="5">
         <v>76</v>
       </c>
       <c r="AE43" s="16">
         <v>79</v>
       </c>
       <c r="AF43" s="32">
         <v>105</v>
       </c>
       <c r="AG43" s="9">
         <v>72</v>
       </c>
       <c r="AH43" s="28">
         <v>86</v>
       </c>
       <c r="AI43" s="29">
         <v>39</v>
       </c>
       <c r="AJ43" s="9">
         <f t="shared" ref="AJ43" si="106">SUM(AJ44:AJ45)</f>
         <v>10</v>
       </c>
       <c r="AK43" s="40">
         <v>13</v>
       </c>
+      <c r="AL43" s="40">
+        <v>45</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A44" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="6">
         <v>178</v>
       </c>
       <c r="E44" s="6">
         <v>133</v>
       </c>
       <c r="F44" s="6">
         <v>155</v>
       </c>
       <c r="G44" s="6">
         <v>126</v>
       </c>
       <c r="H44" s="6">
         <v>173</v>
       </c>
       <c r="I44" s="6">
         <v>142</v>
       </c>
       <c r="J44" s="6">
@@ -6270,52 +6349,55 @@
       </c>
       <c r="AD44" s="5">
         <v>70</v>
       </c>
       <c r="AE44" s="16">
         <v>65</v>
       </c>
       <c r="AF44" s="32">
         <v>83</v>
       </c>
       <c r="AG44" s="9">
         <v>56</v>
       </c>
       <c r="AH44" s="28">
         <v>69</v>
       </c>
       <c r="AI44" s="29">
         <v>35</v>
       </c>
       <c r="AJ44" s="9">
         <v>9</v>
       </c>
       <c r="AK44" s="40">
         <v>4</v>
       </c>
+      <c r="AL44" s="40">
+        <v>36</v>
+      </c>
     </row>
-    <row r="45" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D45" s="6">
         <v>3</v>
       </c>
       <c r="E45" s="6">
         <v>7</v>
       </c>
       <c r="F45" s="6">
         <v>2</v>
       </c>
       <c r="G45" s="6">
         <v>2</v>
       </c>
       <c r="H45" s="6">
         <v>4</v>
       </c>
       <c r="I45" s="6">
         <v>46</v>
       </c>
       <c r="J45" s="6">
@@ -6381,52 +6463,55 @@
       </c>
       <c r="AD45" s="5">
         <v>6</v>
       </c>
       <c r="AE45" s="16">
         <v>14</v>
       </c>
       <c r="AF45" s="32">
         <v>22</v>
       </c>
       <c r="AG45" s="9">
         <v>16</v>
       </c>
       <c r="AH45" s="28">
         <v>17</v>
       </c>
       <c r="AI45" s="29">
         <v>4</v>
       </c>
       <c r="AJ45" s="9">
         <v>1</v>
       </c>
       <c r="AK45" s="40">
         <v>9</v>
       </c>
+      <c r="AL45" s="40">
+        <v>9</v>
+      </c>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A46" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D46" s="6">
         <v>17</v>
       </c>
       <c r="E46" s="6">
         <v>26</v>
       </c>
       <c r="F46" s="6">
         <v>22</v>
       </c>
       <c r="G46" s="6">
         <v>26</v>
       </c>
       <c r="H46" s="6">
         <v>13</v>
       </c>
       <c r="I46" s="6">
         <v>19</v>
       </c>
       <c r="J46" s="6">
@@ -6491,52 +6576,55 @@
       </c>
       <c r="AD46" s="5">
         <v>16</v>
       </c>
       <c r="AE46" s="16">
         <v>32</v>
       </c>
       <c r="AF46" s="32">
         <v>28</v>
       </c>
       <c r="AG46" s="9">
         <v>33</v>
       </c>
       <c r="AH46" s="28">
         <v>27</v>
       </c>
       <c r="AI46" s="29">
         <v>12</v>
       </c>
       <c r="AJ46" s="9">
         <v>19</v>
       </c>
       <c r="AK46" s="40">
         <v>228</v>
       </c>
+      <c r="AL46" s="40">
+        <v>36</v>
+      </c>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A47" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="22">
         <v>0.85</v>
       </c>
       <c r="D47" s="24">
         <f t="shared" ref="D47:AA47" si="107">D49/D48</f>
         <v>1</v>
       </c>
       <c r="E47" s="24">
         <f t="shared" si="107"/>
         <v>1</v>
       </c>
       <c r="F47" s="24">
         <f t="shared" si="107"/>
         <v>1</v>
       </c>
       <c r="G47" s="24">
         <f t="shared" si="107"/>
         <v>1</v>
       </c>
@@ -6636,52 +6724,55 @@
         <v>0.98333333333333328</v>
       </c>
       <c r="AF47" s="24">
         <f t="shared" si="108"/>
         <v>0.96825396825396826</v>
       </c>
       <c r="AG47" s="24">
         <f t="shared" si="108"/>
         <v>0.98165137614678899</v>
       </c>
       <c r="AH47" s="24">
         <f t="shared" si="108"/>
         <v>0.95604395604395609</v>
       </c>
       <c r="AI47" s="24">
         <f t="shared" si="108"/>
         <v>0.96402877697841727</v>
       </c>
       <c r="AJ47" s="38">
         <f>AJ49/AJ48</f>
         <v>0.98630136986301364</v>
       </c>
       <c r="AK47" s="41">
         <v>0.73880597014925375</v>
       </c>
+      <c r="AL47" s="41">
+        <v>0.74</v>
+      </c>
     </row>
-    <row r="48" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A48" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="6">
         <v>59</v>
       </c>
       <c r="E48" s="6">
         <v>111</v>
       </c>
       <c r="F48" s="6">
         <v>34</v>
       </c>
       <c r="G48" s="6">
         <v>47</v>
       </c>
       <c r="H48" s="6">
         <v>66</v>
       </c>
       <c r="I48" s="6">
         <v>107</v>
       </c>
       <c r="J48" s="6">
@@ -6747,52 +6838,55 @@
       <c r="AD48" s="5">
         <v>83</v>
       </c>
       <c r="AE48" s="16">
         <v>120</v>
       </c>
       <c r="AF48" s="32">
         <v>63</v>
       </c>
       <c r="AG48" s="28">
         <v>109</v>
       </c>
       <c r="AH48" s="28">
         <v>91</v>
       </c>
       <c r="AI48" s="34">
         <v>139</v>
       </c>
       <c r="AJ48" s="9">
         <f t="shared" ref="AJ48" si="109">SUM(AJ49:AJ50)</f>
         <v>73</v>
       </c>
       <c r="AK48" s="40">
         <v>134</v>
       </c>
+      <c r="AL48" s="40">
+        <v>68</v>
+      </c>
     </row>
-    <row r="49" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="6">
         <v>59</v>
       </c>
       <c r="E49" s="6">
         <v>111</v>
       </c>
       <c r="F49" s="6">
         <v>34</v>
       </c>
       <c r="G49" s="6">
         <v>47</v>
       </c>
       <c r="H49" s="6">
         <v>65</v>
       </c>
       <c r="I49" s="6">
         <v>106</v>
       </c>
       <c r="J49" s="6">
@@ -6857,52 +6951,55 @@
       </c>
       <c r="AD49" s="5">
         <v>82</v>
       </c>
       <c r="AE49" s="16">
         <v>118</v>
       </c>
       <c r="AF49" s="32">
         <v>61</v>
       </c>
       <c r="AG49" s="28">
         <v>107</v>
       </c>
       <c r="AH49" s="28">
         <v>87</v>
       </c>
       <c r="AI49" s="34">
         <v>134</v>
       </c>
       <c r="AJ49" s="9">
         <v>72</v>
       </c>
       <c r="AK49" s="40">
         <v>99</v>
       </c>
+      <c r="AL49" s="40">
+        <v>50</v>
+      </c>
     </row>
-    <row r="50" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A50" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="6">
         <v>0</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="6">
         <v>0</v>
       </c>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="6">
         <v>1</v>
       </c>
       <c r="I50" s="6">
         <v>1</v>
       </c>
       <c r="J50" s="6">
@@ -6968,52 +7065,55 @@
       </c>
       <c r="AD50" s="5">
         <v>1</v>
       </c>
       <c r="AE50" s="16">
         <v>2</v>
       </c>
       <c r="AF50" s="32">
         <v>2</v>
       </c>
       <c r="AG50" s="28">
         <v>2</v>
       </c>
       <c r="AH50" s="28">
         <v>4</v>
       </c>
       <c r="AI50" s="34">
         <v>5</v>
       </c>
       <c r="AJ50" s="9">
         <v>1</v>
       </c>
       <c r="AK50" s="40">
         <v>35</v>
       </c>
+      <c r="AL50" s="40">
+        <v>18</v>
+      </c>
     </row>
-    <row r="51" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A51" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="22">
         <v>0.9</v>
       </c>
       <c r="D51" s="21">
         <f t="shared" ref="D51:N51" si="110">D53/D52</f>
         <v>1</v>
       </c>
       <c r="E51" s="21">
         <f t="shared" si="110"/>
         <v>0.9642857142857143</v>
       </c>
       <c r="F51" s="21">
         <f t="shared" si="110"/>
         <v>0.92233009708737868</v>
       </c>
       <c r="G51" s="21">
         <f t="shared" si="110"/>
         <v>0.87654320987654322</v>
       </c>
@@ -7105,52 +7205,55 @@
         <v>0.41743119266055045</v>
       </c>
       <c r="AE51" s="21">
         <f t="shared" si="112"/>
         <v>0.41908713692946059</v>
       </c>
       <c r="AF51" s="21">
         <f t="shared" si="112"/>
         <v>0.43795620437956206</v>
       </c>
       <c r="AG51" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AH51" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AI51" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AJ51" s="9" t="s">
         <v>54</v>
       </c>
       <c r="AK51" s="9" t="s">
         <v>54</v>
       </c>
+      <c r="AL51" s="9" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="52" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D52" s="6">
         <v>146</v>
       </c>
       <c r="E52" s="6">
         <v>168</v>
       </c>
       <c r="F52" s="6">
         <v>103</v>
       </c>
       <c r="G52" s="6">
         <v>162</v>
       </c>
       <c r="H52" s="6">
         <v>190</v>
       </c>
       <c r="I52" s="6">
         <v>202</v>
       </c>
       <c r="J52" s="6">
@@ -7215,52 +7318,55 @@
       </c>
       <c r="AD52" s="5">
         <v>218</v>
       </c>
       <c r="AE52" s="16">
         <v>241</v>
       </c>
       <c r="AF52" s="32">
         <v>274</v>
       </c>
       <c r="AG52" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AH52" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AI52" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AJ52" s="9" t="s">
         <v>54</v>
       </c>
       <c r="AK52" s="9" t="s">
         <v>54</v>
       </c>
+      <c r="AL52" s="9" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="53" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A53" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D53" s="6">
         <v>146</v>
       </c>
       <c r="E53" s="6">
         <v>162</v>
       </c>
       <c r="F53" s="6">
         <v>95</v>
       </c>
       <c r="G53" s="6">
         <v>142</v>
       </c>
       <c r="H53" s="6">
         <v>157</v>
       </c>
       <c r="I53" s="6">
         <v>183</v>
       </c>
       <c r="J53" s="6">
@@ -7325,52 +7431,55 @@
       </c>
       <c r="AD53" s="5">
         <v>91</v>
       </c>
       <c r="AE53" s="16">
         <v>101</v>
       </c>
       <c r="AF53" s="32">
         <v>120</v>
       </c>
       <c r="AG53" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AH53" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AI53" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AJ53" s="9" t="s">
         <v>54</v>
       </c>
       <c r="AK53" s="9" t="s">
         <v>54</v>
       </c>
+      <c r="AL53" s="9" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="54" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A54" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D54" s="6">
         <v>0</v>
       </c>
       <c r="E54" s="6">
         <v>6</v>
       </c>
       <c r="F54" s="6">
         <v>8</v>
       </c>
       <c r="G54" s="6">
         <v>20</v>
       </c>
       <c r="H54" s="6">
         <v>33</v>
       </c>
       <c r="I54" s="6">
         <v>19</v>
       </c>
       <c r="J54" s="6">
@@ -7436,158 +7545,131 @@
       </c>
       <c r="AD54" s="5">
         <v>127</v>
       </c>
       <c r="AE54" s="16">
         <v>140</v>
       </c>
       <c r="AF54" s="32">
         <v>154</v>
       </c>
       <c r="AG54" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AH54" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AI54" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AJ54" s="9" t="s">
         <v>54</v>
       </c>
       <c r="AK54" s="9" t="s">
         <v>54</v>
       </c>
+      <c r="AL54" s="9" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="55" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:38" x14ac:dyDescent="0.2">
       <c r="AK55" s="43"/>
     </row>
-    <row r="56" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:38" x14ac:dyDescent="0.2">
       <c r="AK56" s="44"/>
     </row>
-    <row r="57" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:38" x14ac:dyDescent="0.2">
       <c r="AK57" s="43"/>
     </row>
-    <row r="58" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:38" x14ac:dyDescent="0.2">
       <c r="AK58" s="43"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="IQm8eIf71f6Hb03KqUWwBV4knoo0qkLIbmBmgXUx+xIBPVmKwUziSJTHswgTK7mP2AcqApMyEnVC9TfIprWz0g==" saltValue="760Glh9wYDNWllbI9eW5Nw==" spinCount="100000" sqref="C47" name="Row 62_2"/>
     <protectedRange algorithmName="SHA-512" hashValue="3/Scno15sW8WYvtVl4kxSxAkYKvalHwkZpHoTCx4t8U9QeTsXpx9J8e2Ht9pgcTPw6NZw8w2vVzHONL+T3yQaA==" saltValue="n3COmhkyd6INaD5MEMzSmg==" spinCount="100000" sqref="C51" name="Row 66_2"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="X31 D33:W33" name="Row 48_3"/>
     <protectedRange algorithmName="SHA-512" hashValue="wOfbxymocOlgVkTywx4ilPISQjEkA+KO4eJKXVedPMxtG9HlPaglaYXP2ndL8Szy29qjjUHHAkLOT1UgcJLB4g==" saltValue="Htf473oNW1M7G4lqewCNkw==" spinCount="100000" sqref="X40" name="Row 57_3"/>
     <protectedRange algorithmName="SHA-512" hashValue="IQm8eIf71f6Hb03KqUWwBV4knoo0qkLIbmBmgXUx+xIBPVmKwUziSJTHswgTK7mP2AcqApMyEnVC9TfIprWz0g==" saltValue="760Glh9wYDNWllbI9eW5Nw==" spinCount="100000" sqref="X45" name="Row 62_3"/>
     <protectedRange algorithmName="SHA-512" hashValue="3/Scno15sW8WYvtVl4kxSxAkYKvalHwkZpHoTCx4t8U9QeTsXpx9J8e2Ht9pgcTPw6NZw8w2vVzHONL+T3yQaA==" saltValue="n3COmhkyd6INaD5MEMzSmg==" spinCount="100000" sqref="X49" name="Row 66_3"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AA6" name="Row 6"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AA49" name="Row 48"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AB6" name="Row 6_3"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AB49:AC49" name="Row 48_6"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AD49" name="Row 48_4"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AE49" name="Row 48_5"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AF6" name="Row 6_1"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AF49" name="Row 48_7"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AG6:AH6" name="Row 6_2"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AG49:AH49" name="Row 48_8"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AI6" name="Row 6_4"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AI49" name="Row 48_9"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AJ6 D4:AJ4" name="Row 6_5"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AJ49" name="Row 48_10"/>
     <protectedRange algorithmName="SHA-512" hashValue="d7j/IpJiffSZoMWB3fJ9rMwQ6zozOwPhHG2SOlo3Vce1YhoQVUrHHpw72OJvAVwGEiRzeWVbX5NM9fXFGIrdBA==" saltValue="O1eOT8/i8fSbqIXtPAhScg==" spinCount="100000" sqref="AK6 AK4" name="Row 6_7"/>
     <protectedRange algorithmName="SHA-512" hashValue="YTgRQ8Rl+tWOl8Z/DuSCgmpiTt47IBCb7MmCjZYqSMmaZHcFTDKU2VDNUwCAvAUvSqQ6du8R8DGmYZTT5v1obQ==" saltValue="6G46TjEDwl6UKbw4RyhcbQ==" spinCount="100000" sqref="AK49" name="Row 48_12"/>
     <protectedRange algorithmName="SHA-512" hashValue="wOfbxymocOlgVkTywx4ilPISQjEkA+KO4eJKXVedPMxtG9HlPaglaYXP2ndL8Szy29qjjUHHAkLOT1UgcJLB4g==" saltValue="Htf473oNW1M7G4lqewCNkw==" spinCount="100000" sqref="AK61" name="Row 57_1"/>
   </protectedRanges>
   <phoneticPr fontId="2" type="noConversion"/>
-  <conditionalFormatting sqref="D9:AJ9">
-    <cfRule type="containsBlanks" dxfId="14" priority="20">
+  <conditionalFormatting sqref="D9:AL9">
+    <cfRule type="containsBlanks" dxfId="7" priority="6">
       <formula>LEN(TRIM(D9))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D14:AJ14">
-    <cfRule type="containsBlanks" dxfId="13" priority="16">
+  <conditionalFormatting sqref="D14:AL14">
+    <cfRule type="containsBlanks" dxfId="6" priority="2">
       <formula>LEN(TRIM(D14))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D19:AJ19">
-    <cfRule type="containsBlanks" dxfId="12" priority="15">
+  <conditionalFormatting sqref="D19:AL19">
+    <cfRule type="containsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(D19))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AC2:AC3 AC5:AC6 AC38:AC40 AC43:AC44">
-    <cfRule type="containsBlanks" dxfId="11" priority="33">
+    <cfRule type="containsBlanks" dxfId="4" priority="33">
       <formula>LEN(TRIM(AC2))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AC8 AC10:AC13 AC15:AC18 AC20:AC34">
-    <cfRule type="containsBlanks" dxfId="10" priority="31">
+    <cfRule type="containsBlanks" dxfId="3" priority="31">
       <formula>LEN(TRIM(AC8))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AJ34">
-    <cfRule type="containsBlanks" dxfId="9" priority="19">
+  <conditionalFormatting sqref="AJ34:AL34">
+    <cfRule type="containsBlanks" dxfId="2" priority="5">
       <formula>LEN(TRIM(AJ34))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AJ43">
-    <cfRule type="containsBlanks" dxfId="8" priority="18">
+  <conditionalFormatting sqref="AJ43:AL43">
+    <cfRule type="containsBlanks" dxfId="1" priority="4">
       <formula>LEN(TRIM(AJ43))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AJ48">
-    <cfRule type="containsBlanks" dxfId="7" priority="17">
+  <conditionalFormatting sqref="AJ48:AL48">
+    <cfRule type="containsBlanks" dxfId="0" priority="3">
       <formula>LEN(TRIM(AJ48))=0</formula>
-    </cfRule>
-[...28 lines deleted...]
-      <formula>LEN(TRIM(AK48))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="U4:AJ4 AH9:AJ9 AJ14 AJ19 AJ43 D4:H4 AA9:AG9 Y9:Z9 D9:F9 H9:P9 S9:X9 P4:R4 I4:O4 D14:AI14 D19:AI19" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>