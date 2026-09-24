--- v0 (2026-05-23)
+++ v1 (2026-09-24)
@@ -1,2946 +1,3480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/FDARA 903/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1695" documentId="14_{4A76E672-A907-4280-8B73-561F131E04D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{60592C6E-FF4C-4637-BC4E-50B82F949917}"/>
+  <xr:revisionPtr revIDLastSave="1915" documentId="14_{4A76E672-A907-4280-8B73-561F131E04D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4894E93C-CE88-4434-80E1-973264384BAB}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Biosimilars" sheetId="1" r:id="rId1"/>
     <sheet name="Generic Drugs" sheetId="2" r:id="rId2"/>
     <sheet name="Medical Devices" sheetId="4" r:id="rId3"/>
     <sheet name="Prescription Drugs" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Biosimilars!$A$1:$H$19</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Prescription Drugs'!$A$1:$I$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Biosimilars!$A$1:$H$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Generic Drugs'!$A$1:$H$438</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Medical Devices'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Prescription Drugs'!$A$1:$I$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2670" uniqueCount="841">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3294" uniqueCount="1019">
+  <si>
+    <t>Measure</t>
+  </si>
   <si>
     <r>
       <t>Number</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
-  </si>
-[...68 lines deleted...]
-    <t>Public Meetings</t>
   </si>
   <si>
     <r>
       <t>Quarter Issued</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/ Held</t>
     </r>
   </si>
   <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Website Link </t>
+  </si>
+  <si>
     <r>
       <t>Date Issued</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> / Held</t>
     </r>
   </si>
   <si>
     <r>
       <t>Issued / Held as Required by Statute or Pursuant to Commitment Letter</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
     <r>
-      <t>Website Link</t>
+      <t>Statutory or Commitment Letter Citation (if applicable)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
-    <t>11 </t>
-[...8 lines deleted...]
-    <t>14 </t>
+    <t>Guidance Documents</t>
+  </si>
+  <si>
+    <t>1 </t>
+  </si>
+  <si>
+    <t>Q1 </t>
+  </si>
+  <si>
+    <t>Scientific Considerations in Demonstrating Biosimilarity to a Reference Product: Updated Recommendations for Assessing the Need for Comparative Efficacy Studies; Draft Guidance for Industry </t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/189366/download  </t>
+  </si>
+  <si>
+    <t>No </t>
+  </si>
+  <si>
+    <t>N/A </t>
+  </si>
+  <si>
+    <t>2 </t>
+  </si>
+  <si>
+    <t>Q3E Guideline for Extractables and Leachables: Supporting Documentation: Class 3 Leachable Monographs; Draft Guidance for Industry </t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/189891/download  </t>
+  </si>
+  <si>
+    <t>3 </t>
+  </si>
+  <si>
+    <t>Q3E Guideline for Extractables and Leachables; Draft Guidance for Industry </t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/189890/download  </t>
+  </si>
+  <si>
+    <t>4 </t>
+  </si>
+  <si>
+    <t>Promotional Labeling and Advertising Considerations for Prescription Biological Reference Products, Biosimilar Products, and Interchangeable Biosimilar Products: Questions and Answers; Final Guidance for Industry </t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/134862/download  </t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>BsUFA III Commitment; II.D.2.c. </t>
+  </si>
+  <si>
+    <t>Q2</t>
+  </si>
+  <si>
+    <t>E22 General Considerations for Patient Preference Studies; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/190946/download</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>E2D(R1) Post-Approval Safety Data: Definitions and Standards for Management and Reporting of Individual Case Safety Reports; Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/176977/download</t>
+  </si>
+  <si>
+    <t>M14 General Principles on Planning, Designing, Analyzing, and Reporting of Non-interventional Studies That Utilize Real-World Data for Safety Assessment of Medicines; Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/179795/download</t>
+  </si>
+  <si>
+    <t>Responding to FDA Form 483 Observations at the Conclusion of a Drug CGMP Inspection; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/191427/download</t>
+  </si>
+  <si>
+    <t>New and Revised Draft Q&amp;As on Biosimilar Development and the BPCI Act (Revision 4): Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/119278/download</t>
+  </si>
+  <si>
+    <t>New and Revised Draft Q&amp;As on Biosimilar Development and the Biologics Price Competition and Innovation Act (Revision 4)</t>
+  </si>
+  <si>
+    <t>Questions and Answers on Biosimilar Development and the BPCI Act (Revision 3)</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/119258/download</t>
+  </si>
+  <si>
+    <t>Pyrogen and Endotoxins Testing: Questions and Answers: Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/83477/download</t>
+  </si>
+  <si>
+    <t>General Considerations for the Use of New Approach Methodologies in Drug Development: Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/191589/download</t>
+  </si>
+  <si>
+    <t>Q3</t>
+  </si>
+  <si>
+    <t>Submitting Continuous Glucose Monitoring Data in Clinical Trials</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/192367/download</t>
+  </si>
+  <si>
+    <t>Postapproval Pregnancy Safety Studies</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/124746/download</t>
+  </si>
+  <si>
+    <t>Q8, Q9, Q10 Questions and Answers (R5)</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/78668/download</t>
+  </si>
+  <si>
+    <t>M15 General Principlaes for Model-Informed Drug Development</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/184747/download</t>
+  </si>
+  <si>
+    <t>Drug and Device Manufacturer Communications With Payors, Formulary Committees, and Similar Entities - Questions and Answers: Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/133620/download</t>
+  </si>
+  <si>
+    <t>Demonstrating Substantial Evidence of Effectiveness for Human Drug and Biological Products: Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/133660/download </t>
+  </si>
+  <si>
+    <t>Master Protocols for Drug and Biological Product Development</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/174976/download </t>
+  </si>
+  <si>
+    <t>Public Meetings</t>
+  </si>
+  <si>
+    <t>Public Meeting on the Reauthorization of the Biosimilar User Fee Act (BsUFA) </t>
+  </si>
+  <si>
+    <t>www.fda.gov/industry/public-meeting-reauthorization-biosimilar-user-fee-act-bsufa-12032025  </t>
+  </si>
+  <si>
+    <t>Quality and Regulatory Predictability: Shaping USP Standards </t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025  </t>
+  </si>
+  <si>
+    <t>Financial Transparency and Efficiency of the Prescription Drug User Fee Act, Biosimilar User Fee Act, and Generic Drug User Fee Amendments</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/financial-transparency-and-efficiency-prescription-drug-user-fee-act-biosimilar-user-fee-act-and-1</t>
   </si>
   <si>
     <r>
       <t>Quarter</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Issued / Held</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Website Link</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Date Issued</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/ Held</t>
     </r>
   </si>
   <si>
     <r>
       <t>Issued / Held as Required by Statute or Pursuant to Commitment</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Letter</t>
     </r>
   </si>
   <si>
+    <t>Q1</t>
+  </si>
+  <si>
+    <t>Abiraterone Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202379.pdf</t>
+  </si>
+  <si>
+    <t>Abiraterone Acetate; Niraparib Tosylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216793.pdf</t>
+  </si>
+  <si>
+    <t>Acetaminophen; Butalbital; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_088831.pdf </t>
+  </si>
+  <si>
+    <t>Albuterol Sulfate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205636.pdf </t>
+  </si>
+  <si>
+    <t>Alectinib Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208434.pdf </t>
+  </si>
+  <si>
+    <t>Amantadine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208944.pdf </t>
+  </si>
+  <si>
+    <t>Amifampridine Phosphate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208078.pdf </t>
+  </si>
+  <si>
+    <t>Aspirin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200671.pdf </t>
+  </si>
+  <si>
+    <t>Azilsartan Kamedoxomil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200796.pdf </t>
+  </si>
+  <si>
     <r>
-      <t>Number</t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Azilsartan Kamedoxomil; Chlorthalidone; Revised Draft Guidance for Industry</t>
+    </r>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202331.pdf</t>
+  </si>
+  <si>
+    <t>Betamethasone Acetate; Betamethasone Sodium Phosphate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_014602.pdf </t>
+  </si>
+  <si>
+    <t>Betaxolol Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019845.pdf </t>
+  </si>
+  <si>
+    <t>Brimonidine Tartrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021262.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021770.pdf </t>
+  </si>
+  <si>
+    <t>Brimonidine Tartrate; Brinzolamide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204251.pdf</t>
+  </si>
+  <si>
+    <t>Brinzolamide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020816.pdf </t>
+  </si>
+  <si>
+    <t>Bupivacaine; Meloxicam; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211988.pdf </t>
+  </si>
+  <si>
+    <t>Cabotegravir; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215499.pdf </t>
+  </si>
+  <si>
+    <t>Cabotegravir; Rilpivirine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212888.pdf </t>
+  </si>
+  <si>
+    <t>Capivasertib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218197.pdf </t>
+  </si>
+  <si>
+    <t>Section III.C.2.c of GDUFA III Commitment Letter</t>
+  </si>
+  <si>
+    <t>Carglumic Acid; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022562.pdf </t>
+  </si>
+  <si>
+    <t>Clevidipine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022156.pdf </t>
+  </si>
+  <si>
+    <t>Clotrimazole; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017619.pdf </t>
+  </si>
+  <si>
+    <t>Cobicistat; Elvitegravir; Emtricitabine; Tenofovir Disoproxil Fumarate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203100.pdf </t>
+  </si>
+  <si>
+    <t>Crizotinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217581.pdf </t>
+  </si>
+  <si>
+    <t>Cyclobenzaprine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021777.pdf  </t>
+  </si>
+  <si>
+    <t>Dexmedetomidine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215390.pdf </t>
+  </si>
+  <si>
+    <t>Dorzolamide Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020408.pdf </t>
+  </si>
+  <si>
+    <t>Ensifentrine; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217389.pdf </t>
+  </si>
+  <si>
+    <t>Section III.C.2.a of GDUFA III Commitment Letter</t>
+  </si>
+  <si>
+    <t>Fluticasone Furoate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205625.pdf </t>
+  </si>
+  <si>
+    <t>Fluticasone Furoate; Umeclidinium Bromide; Vilanterol Trifenatate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209482.pdf </t>
+  </si>
+  <si>
+    <t>Fluticasone Furoate; Vilanterol Trifenatate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204275.pdf </t>
+  </si>
+  <si>
+    <t>Fluticasone Propionate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208798.pdf </t>
+  </si>
+  <si>
+    <t>Fluticasone Propionate; Salmeterol Xinafoate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208799.pdf </t>
+  </si>
+  <si>
+    <t>Fruquintinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217564.pdf </t>
+  </si>
+  <si>
+    <t>Glatiramer Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020622.pdf </t>
+  </si>
+  <si>
+    <t>Glycopyrrolate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215019.pdf </t>
+  </si>
+  <si>
+    <t>Hydroxyurea; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208843.pdf </t>
+  </si>
+  <si>
+    <t>Ibrutinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217003.pdf </t>
+  </si>
+  <si>
+    <t>Isavuconazonium Sulfate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207500.pdf </t>
+  </si>
+  <si>
+    <t>Lasmiditan Succinate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211280.pdf </t>
+  </si>
+  <si>
+    <t>Latanoprost; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206185.pdf </t>
+  </si>
+  <si>
+    <t>Levomilnacipran Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204168.pdf </t>
+  </si>
+  <si>
+    <t>Lumateperone Tosylate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209500.pdf </t>
+  </si>
+  <si>
+    <t>Medroxyprogesterone Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012541.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020246.pdf </t>
+  </si>
+  <si>
+    <t>Metformin Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212595.pdf </t>
+  </si>
+  <si>
+    <t>Methylprednisolone Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_011757.pdf </t>
+  </si>
+  <si>
+    <t>Metoprolol Succinate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210428.pdf </t>
+  </si>
+  <si>
+    <t>Miconazole Nitrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017450.pdf </t>
+  </si>
+  <si>
+    <t>Naftifine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019356.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019599.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204286.pdf </t>
+  </si>
+  <si>
+    <t>Nalmefene Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218590.pdf </t>
+  </si>
+  <si>
+    <t>Naloxone Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215487.pdf </t>
+  </si>
+  <si>
+    <t>Nirogacestat Hydrobromide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217677.pdf </t>
+  </si>
+  <si>
+    <t>Oxiconazole Nitrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019828.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020209.pdf </t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207946.pdf </t>
+  </si>
+  <si>
+    <t>Pemetrexed Dipotassium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210661.pdf </t>
+  </si>
+  <si>
+    <t>Penicillin G Benzathine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050141.pdf </t>
+  </si>
+  <si>
+    <t>Phentermine Hydrochloride; Topiramate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022580.pdf </t>
+  </si>
+  <si>
+    <t>Ponatinib Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203469.pdf </t>
+  </si>
+  <si>
+    <t>Posaconazole; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022003.pdf </t>
+  </si>
+  <si>
+    <t>Prednisolone Acetate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017100.pdf </t>
+  </si>
+  <si>
+    <t>Progesterone; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022057.pdf </t>
+  </si>
+  <si>
+    <t>Ranitidine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020251.pdf </t>
+  </si>
+  <si>
+    <t>Risperidone; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021346.pdf </t>
+  </si>
+  <si>
+    <t>Sapropterin Dihydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205065.pdf </t>
+  </si>
+  <si>
+    <t>Semaglutide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213051.pdf </t>
+  </si>
+  <si>
+    <t>Sofpironium Bromide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217347.pdf </t>
+  </si>
+  <si>
+    <t>Topiramate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_201635.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205122.pdf </t>
+  </si>
+  <si>
+    <t>Torsemide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213218.pdf </t>
+  </si>
+  <si>
+    <t>Trazodone Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022411.pdf </t>
+  </si>
+  <si>
+    <t>Triamcinolone Acetonide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012041.pdf </t>
+  </si>
+  <si>
+    <t>Umeclidinium Bromide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205382.pdf </t>
+  </si>
+  <si>
+    <t>Umeclidinium Bromide; Vilanterol Trifenatate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203975.pdf </t>
+  </si>
+  <si>
+    <t>Venlafaxine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020699.pdf </t>
+  </si>
+  <si>
+    <t>Vonoprazan Fumarate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215151.pdf </t>
+  </si>
+  <si>
+    <t>Zonisamide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020789.pdf </t>
+  </si>
+  <si>
+    <t>Estrogens, Conjugated; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020216.pdf </t>
+  </si>
+  <si>
+    <t>Aclidinium Bromide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202450.pdf </t>
+  </si>
+  <si>
+    <t>Formoterol Fumarate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210595.pdf</t>
+  </si>
+  <si>
+    <t>Ambrisentan; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022081.pdf </t>
+  </si>
+  <si>
+    <t>Amino Acids; Calcium Chloride; Dextrose; Magnesium Sulfate; Potassium Chloride; Sodium Acetate; Sodium Glycerophosphate; Soyb; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200656.pdf </t>
+  </si>
+  <si>
+    <t>Amphetamine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204326.pdf </t>
+  </si>
+  <si>
+    <t>Aprocitentan; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217686.PDF </t>
+  </si>
+  <si>
+    <t>Asciminib Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215358.pdf </t>
+  </si>
+  <si>
+    <t>Beclomethasone Dipropionate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207921.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020911.pdf </t>
+  </si>
+  <si>
+    <t>Berdazimer Sodium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217424.pdf </t>
+  </si>
+  <si>
+    <t>Bosentan; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209279.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021290.pdf </t>
+  </si>
+  <si>
+    <t>Budesonide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213976.pdf </t>
+  </si>
+  <si>
+    <t>Budesonide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021949.pdf </t>
+  </si>
+  <si>
+    <t>Buprenorphine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207932.pdf </t>
+  </si>
+  <si>
+    <t>Carbidopa; Levodopa; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214869.PDF </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217186.PDF </t>
+  </si>
+  <si>
+    <t>Ciclesonide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021658.pdf </t>
+  </si>
+  <si>
+    <t>Copper Cu-64 Dotatate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213227.pdf </t>
+  </si>
+  <si>
+    <t>Crofelemer; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202292.pdf </t>
+  </si>
+  <si>
+    <t>Danicopan; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218037.pdf </t>
+  </si>
+  <si>
+    <t>Dasatinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216099.pdf </t>
+  </si>
+  <si>
+    <t>Deuruxolitinib Phosphate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217900.pdf </t>
+  </si>
+  <si>
+    <t>Dexamethasone; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022315.pdf </t>
+  </si>
+  <si>
+    <t>Diazepam; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_013263.pdf </t>
+  </si>
+  <si>
+    <t>Eltrombopag Choline; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216774.pdf </t>
+  </si>
+  <si>
+    <t>Epinephrine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020800.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207534.pdf </t>
+  </si>
+  <si>
+    <t>Fish Oil Triglycerides; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210589.pdf </t>
+  </si>
+  <si>
+    <t>Fish Oil; Medium Chain Triglycerides; Olive Oil; Soybean Oil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207648.pdf </t>
+  </si>
+  <si>
+    <t>Fludrocortisone Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_010060.pdf </t>
+  </si>
+  <si>
+    <t>Flunisolide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021247.pdf </t>
+  </si>
+  <si>
+    <t>Gabapentin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020882.pdf </t>
+  </si>
+  <si>
+    <t>Gallium Ga-68 Edotreotide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210828.pdf </t>
+  </si>
+  <si>
+    <t>Givinostat Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217865.pdf </t>
+  </si>
+  <si>
+    <t>Glucagon; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020928.pdf </t>
+  </si>
+  <si>
+    <t>Glycopyrrolate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207923.pdf </t>
+  </si>
+  <si>
+    <t>Indacaterol Maleate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207930.pdf</t>
+  </si>
+  <si>
+    <t>Hydroxychloroquine Sulfate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009768.pdf </t>
+  </si>
+  <si>
+    <t>Inavolisib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219249.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022383.pdf </t>
+  </si>
+  <si>
+    <t>Ipratropium Bromide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021527.pdf </t>
+  </si>
+  <si>
+    <t>Iron Dextran; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017441.pdf </t>
+  </si>
+  <si>
+    <t>Isotretinoin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018662.pdf </t>
+  </si>
+  <si>
+    <t>Lazertinib Mesylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219008.pdf </t>
+  </si>
+  <si>
+    <t>Macitentan; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204410.pdf </t>
+  </si>
+  <si>
+    <t>Macitentan; Tadalafil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218490.pdf </t>
+  </si>
+  <si>
+    <t>Mavorixafor; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218709.pdf </t>
+  </si>
+  <si>
+    <t>Metronidazole; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216755.pdf </t>
+  </si>
+  <si>
+    <t>Metronidazole; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012623.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020334.pdf </t>
+  </si>
+  <si>
+    <t>Minocycline Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219015.pdf </t>
+  </si>
+  <si>
+    <t>Minocycline Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050781.pdf </t>
+  </si>
+  <si>
+    <t>Mometasone Furoate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021067.pdf </t>
+  </si>
+  <si>
+    <t>Neratinib maleate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208051.pdf </t>
+  </si>
+  <si>
+    <t>Nilotinib Tartrate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219293.pdf </t>
+  </si>
+  <si>
+    <t>Olive Oil; Soybean Oil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204508.pdf </t>
+  </si>
+  <si>
+    <t>Oxaprozin; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217927.pdf </t>
+  </si>
+  <si>
+    <t>Palbociclib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212436.pdf </t>
+  </si>
+  <si>
+    <t>Pexidartinib Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211810.pdf </t>
+  </si>
+  <si>
+    <t>Probenecid; Sulopenem Etzadroxil; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213972.pdf </t>
+  </si>
+  <si>
+    <t>Resmetirom; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217785.pdf </t>
+  </si>
+  <si>
+    <t>Rifampin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050420.pdf </t>
+  </si>
+  <si>
+    <t>Sacubitril; Valsartan; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218591.pdf </t>
+  </si>
+  <si>
+    <t>Seladelpar Lysine; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217899.pdf </t>
+  </si>
+  <si>
+    <t>Sodium Ferric Gluconate Complex; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020955.pdf </t>
+  </si>
+  <si>
+    <t>Soybean Oil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017643.pdf </t>
+  </si>
+  <si>
+    <t>Tirzepatide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217806.pdf </t>
+  </si>
+  <si>
+    <t>Tovorafenib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217700.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218033.pdf </t>
+  </si>
+  <si>
+    <t>Travoprost; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218010.pdf </t>
+  </si>
+  <si>
+    <t>Trospium Chloride; Xanomeline Tartrate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216158.pdf </t>
+  </si>
+  <si>
+    <t>Vadadustat; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215192.pdf </t>
+  </si>
+  <si>
+    <t>Valbenazine Tosylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218390.pdf </t>
+  </si>
+  <si>
+    <t>Valbenazine Tosylate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209241.pdf </t>
+  </si>
+  <si>
+    <t>Vorasidenib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218784.pdf </t>
+  </si>
+  <si>
+    <t>Considerations for Waiver Requests for pH Adjusters in Generic Drug Products Intended for Parenteral, Ophthalmic, or Otic Use; Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/157655/download </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Q3E Guideline for Extractables and Leachables: Supporting Documentation: Class 3 Leachable Monographs; Draft Guidance for Industry</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/189891/download </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Q3E Guideline for Extractables and Leachables; Draft Guidance for Industry</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/189890/download </t>
+  </si>
+  <si>
+    <t>Medical Gases — Current Good Manufacturing Practice: Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/70973/download </t>
+  </si>
+  <si>
+    <t>Acoramidis Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216540.pdf </t>
+  </si>
+  <si>
+    <t>Apomorphine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214056.pdf </t>
+  </si>
+  <si>
+    <t>Arimoclomol Citrate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214927.pdf </t>
+  </si>
+  <si>
+    <t>Baclofen; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017851.pdf </t>
+  </si>
+  <si>
+    <t>Baricitinib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207924.pdf </t>
+  </si>
+  <si>
+    <t>Birch Triterpenes; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215064.pdf </t>
+  </si>
+  <si>
+    <t>Brigatinib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208772.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215935-REV-2025-12.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020929.pdf </t>
+  </si>
+  <si>
+    <t>Bupropion Hydrochloride; Dextromethorphan Hydrobromide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215430.pdf </t>
+  </si>
+  <si>
+    <t>Cabergoline; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020664.pdf </t>
+  </si>
+  <si>
+    <t>Calcitonin Salmon; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017808.pdf </t>
+  </si>
+  <si>
+    <t>Carbinoxamine Maleate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022556.pdf </t>
+  </si>
+  <si>
+    <t>Carvedilol Phosphate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022012.pdf </t>
+  </si>
+  <si>
+    <t>Cefepime Hydrochloride; Enmetazobactam; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216165.pdf </t>
+  </si>
+  <si>
+    <t>Cenobamate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212839.pdf </t>
+  </si>
+  <si>
+    <t>Crinecerfont; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218808.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218820.pdf </t>
+  </si>
+  <si>
+    <t>Dabrafenib Mesylate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202806.pdf </t>
+  </si>
+  <si>
+    <t>Dasiglucagon Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214231.pdf </t>
+  </si>
+  <si>
+    <t>Desmopressin Acetate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017922.pdf </t>
+  </si>
+  <si>
+    <t>Deutivacaftor; Tezacaftor; Vanzacaftor Calcium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218730.pdf </t>
+  </si>
+  <si>
+    <t>Diltiazem Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020062.pdf </t>
+  </si>
+  <si>
+    <t>Docetaxel; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218711.pdf </t>
+  </si>
+  <si>
+    <t>Elafibranor; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218860.pdf </t>
+  </si>
+  <si>
+    <t>Elexacaftor, Ivacaftor, Tezacaftor; Ivacaftor; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217660.pdf </t>
+  </si>
+  <si>
+    <t>Ensartinib Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218171.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019430.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214697.pdf </t>
+  </si>
+  <si>
+    <t>Escitalopram Oxalate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021323-ODT.pdf </t>
+  </si>
+  <si>
+    <t>Estradiol; Norethindrone Acetate; Relugolix; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214846.pdf </t>
+  </si>
+  <si>
+    <t>Estradiol; Progesterone; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210132.pdf </t>
+  </si>
+  <si>
+    <t>Etodolac; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018922-Tab.pdf </t>
+  </si>
+  <si>
+    <t>Fenfluramine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212102.pdf </t>
+  </si>
+  <si>
+    <t>Flurpiridaz F-18; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215168.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020121.pdf </t>
+  </si>
+  <si>
+    <t>Gepotidacin Mesylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218230.pdf </t>
+  </si>
+  <si>
+    <t>Glucagon; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212097.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210134.pdf </t>
+  </si>
+  <si>
+    <t>Hydrochlorothiazide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219141.pdf </t>
+  </si>
+  <si>
+    <t>Hydrochlorothiazide; Metoprolol Tartrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018303.pdf </t>
+  </si>
+  <si>
+    <t>Hydroxychloroquine Sulfate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214581.pdf </t>
+  </si>
+  <si>
+    <t>Iomeprol; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216016.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216017.pdf </t>
+  </si>
+  <si>
+    <t>Isotretinoin; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211913.pdf </t>
+  </si>
+  <si>
+    <t>Ixazomib Citrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208462.pdf </t>
+  </si>
+  <si>
+    <t>Ketorolac Tromethamine; Phenylephrine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205388.pdf </t>
+  </si>
+  <si>
+    <t>Levacetylleucine; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219132.pdf </t>
+  </si>
+  <si>
+    <t>Liraglutide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022341.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206321.pdf </t>
+  </si>
+  <si>
+    <t>Mesalamine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022000.pdf </t>
+  </si>
+  <si>
+    <t>Omeprazole; Sodium Bicarbonate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213593.pdf </t>
+  </si>
+  <si>
+    <t>Omeprazole; Sodium Bicarbonate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021636.pdf </t>
+  </si>
+  <si>
+    <t>Pegcetacoplan; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215014.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217171.pdf </t>
+  </si>
+  <si>
+    <t>Pegulicianine Acetate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214511.pdf </t>
+  </si>
+  <si>
+    <t>Pivmecillinam Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216483.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214770.pdf </t>
+  </si>
+  <si>
+    <t>Potassium Chloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019561.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017469.pdf </t>
+  </si>
+  <si>
+    <t>Primidone; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009170-ODT.pdf </t>
+  </si>
+  <si>
+    <t>Pyridostigmine Bromide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_015193.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217604.pdf </t>
+  </si>
+  <si>
+    <t>Pyridostigmine Bromide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009829.pdf </t>
+  </si>
+  <si>
+    <t>Revumenib Citrate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218944.pdf </t>
+  </si>
+  <si>
+    <t>Roflumilast; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217242.pdf </t>
+  </si>
+  <si>
+    <t>Selpercatinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218160.pdf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215256.pdf </t>
+  </si>
+  <si>
+    <t>Sunitinib Malate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021938.pdf </t>
+  </si>
+  <si>
+    <t>Suzetrigine; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219209.pdf </t>
+  </si>
+  <si>
+    <t>Talazoparib Tosylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217439.pdf </t>
+  </si>
+  <si>
+    <t>Tapinarof; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215272.pdf </t>
+  </si>
+  <si>
+    <t>Tenapanor Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213931.pdf </t>
+  </si>
+  <si>
+    <t>Teriparatide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021318.pdf </t>
+  </si>
+  <si>
+    <t>Testosterone Undecanoate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208088.pdf </t>
+  </si>
+  <si>
+    <t>Tirzepatide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215866.pdf </t>
+  </si>
+  <si>
+    <t>Treosulfan; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214759.pdf </t>
+  </si>
+  <si>
+    <t>Treprostinil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214324.pdf </t>
+  </si>
+  <si>
+    <t>Tretinoin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017340.pdf </t>
+  </si>
+  <si>
+    <t>Trospium Chloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022103.pdf </t>
+  </si>
+  <si>
+    <t>Vosoritide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214938.pdf </t>
+  </si>
+  <si>
+    <t>Estradiol; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208564.pdf </t>
+  </si>
+  <si>
+    <t>Estradiol; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020908.pdf </t>
+  </si>
+  <si>
+    <t>ANDA Submissions – Amendments and Requests for Final Approval to Tentatively Approved ANDAs; Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/media/119718/download </t>
+  </si>
+  <si>
+    <t>Aceclidine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218585.pdf</t>
+  </si>
+  <si>
+    <t>Acetaminophen; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206968.pdf</t>
+  </si>
+  <si>
+    <t>Acetaminophen; Ibuprofen; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211733.pdf</t>
+  </si>
+  <si>
+    <t>Acoltremon; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217370.pdf</t>
+  </si>
+  <si>
+    <t>Alpelisib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218466.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215039.pdf</t>
+  </si>
+  <si>
+    <t>Alpelisib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212526.pdf</t>
+  </si>
+  <si>
+    <t>Amoxicillin; Omeprazole Magnesium; Rifabutin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213004.pdf</t>
+  </si>
+  <si>
+    <t>Apixaban; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_220073.pdf</t>
+  </si>
+  <si>
+    <t>Apixaban; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202155.pdf</t>
+  </si>
+  <si>
+    <t>Asenapine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212268.pdf</t>
+  </si>
+  <si>
+    <t>Avacincaptad Pegol Sodium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217225.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215602.pdf</t>
+  </si>
+  <si>
+    <t>Baloxavir Marboxil; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214410.pdf</t>
+  </si>
+  <si>
+    <t>Barium Sulfate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208036.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208143.pdf</t>
+  </si>
+  <si>
+    <t>Bisoprolol Fumarate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019982.pdf</t>
+  </si>
+  <si>
+    <t>Buprenorphine; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210136.pdf</t>
+  </si>
+  <si>
+    <t>Buprenorphine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021306.pdf</t>
+  </si>
+  <si>
+    <t>Buspirone Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018731.pdf</t>
+  </si>
+  <si>
+    <t>Capsaicin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022395.pdf</t>
+  </si>
+  <si>
+    <t>Cephalexin; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050440.pdf</t>
+  </si>
+  <si>
+    <t>Chlorthalidone; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012283.pdf</t>
+  </si>
+  <si>
+    <t>Clonidine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018891.pdf</t>
+  </si>
+  <si>
+    <t>Clozapine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203479.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019758.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021590.pdf</t>
+  </si>
+  <si>
+    <t>Cobicistat; Darunavir; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205395.pdf</t>
+  </si>
+  <si>
+    <t>Dabrafenib Mesylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217514.pdf</t>
+  </si>
+  <si>
+    <t>Dasatinib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021986.pdf</t>
+  </si>
+  <si>
+    <t>Dextroamphetamine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215401.pdf</t>
+  </si>
+  <si>
+    <t>Diazoxide Choline; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216665.pdf</t>
+  </si>
+  <si>
+    <t>Diclofenac Epolamine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021234.pdf</t>
+  </si>
+  <si>
+    <t>Donepezil Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212304.pdf</t>
+  </si>
+  <si>
+    <t>Duloxetine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021427.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212516.pdf</t>
+  </si>
+  <si>
+    <t>Entrectinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218550.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020538.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019081.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020375.pdf</t>
+  </si>
+  <si>
+    <t>Estradiol; Levonorgestrel; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021258.pdf</t>
+  </si>
+  <si>
+    <t>Estradiol; Norethindrone Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020870.pdf</t>
+  </si>
+  <si>
+    <t>Ethinyl Estradiol; Levonorgestrel; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204017.pdf</t>
+  </si>
+  <si>
+    <t>Ethinyl Estradiol; Norelgestromin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021180.pdf</t>
+  </si>
+  <si>
+    <t>Fentanyl; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019813.pdf</t>
+  </si>
+  <si>
+    <t>Ferric Derisomaltose; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208171.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020831.pdf</t>
+  </si>
+  <si>
+    <t>Foscarbidopa; Foslevodopa; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216962.pdf</t>
+  </si>
+  <si>
+    <t>Glecaprevir; Pibrentasvir; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215110.pdf</t>
+  </si>
+  <si>
+    <t>Granisetron; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022198.pdf</t>
+  </si>
+  <si>
+    <t>Imatinib Mesylate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219097.pdf</t>
+  </si>
+  <si>
+    <t>Imatinib Mesylate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021588.pdf</t>
+  </si>
+  <si>
+    <t>Ketoconazole; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019927.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020310.pdf</t>
+  </si>
+  <si>
+    <t>Landiolol Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217202.pdf</t>
+  </si>
+  <si>
+    <t>Letermovir; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219104.pdf</t>
+  </si>
+  <si>
+    <t>Lidocaine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207962.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020612.pdf</t>
+  </si>
+  <si>
+    <t>Lorazepam; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214826.pdf</t>
+  </si>
+  <si>
+    <t>Lorlatinib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210868.pdf</t>
+  </si>
+  <si>
+    <t>Loxapine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022549.pdf</t>
+  </si>
+  <si>
+    <t>Meloxicam; Rizatriptan Benzoate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215431.pdf</t>
+  </si>
+  <si>
+    <t>Menthol; Methyl Salicylate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022029.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020357-TabC.pdf</t>
+  </si>
+  <si>
+    <t>Methylphenidate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021514.pdf</t>
+  </si>
+  <si>
+    <t>Mometasone Furoate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209310.pdf</t>
+  </si>
+  <si>
+    <t>Nicotine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020076.pdf</t>
+  </si>
+  <si>
+    <t>Nitroglycerin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020145.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020144.pdf</t>
+  </si>
+  <si>
+    <t>Octreotide Acetate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213224.pdf</t>
+  </si>
+  <si>
+    <t>Oxybutynin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202211.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021351.pdf</t>
+  </si>
+  <si>
+    <t>Paliperidone Palmitate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216352.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022264.pdf</t>
+  </si>
+  <si>
+    <t>Perfluorohexyloctane; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216675.pdf</t>
+  </si>
+  <si>
+    <t>Phenylephrine Hydrochloride; Tropicamide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215352.pdf</t>
+  </si>
+  <si>
+    <t>Ribavirin; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018859.pdf</t>
+  </si>
+  <si>
+    <t>Rilpivirine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219016.pdf</t>
+  </si>
+  <si>
+    <t>Rivastigmine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022083.pdf</t>
+  </si>
+  <si>
+    <t>Rotigotine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021829.pdf</t>
+  </si>
+  <si>
+    <t>Sacubitril; Valsartan; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207620.pdf</t>
+  </si>
+  <si>
+    <t>Scopolamine; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017874.pdf</t>
+  </si>
+  <si>
+    <t>Selegiline; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021336.pdf</t>
+  </si>
+  <si>
+    <t>Selinexor; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212306.pdf</t>
+  </si>
+  <si>
+    <t>Semaglutide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218316.pdf</t>
+  </si>
+  <si>
+    <t>Sofosbuvir; Velpatasvir; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214187.pdf</t>
+  </si>
+  <si>
+    <t>Tadalafil; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214522.pdf</t>
+  </si>
+  <si>
+    <t>Testosterone; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020489.pdf</t>
+  </si>
+  <si>
+    <t>Testosterone Cypionate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216318.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_085635.pdf</t>
+  </si>
+  <si>
+    <t>Testosterone Undecanoate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213953.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206089.pdf</t>
+  </si>
+  <si>
+    <t>Tiopronin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211843.pdf</t>
+  </si>
+  <si>
+    <t>Tizanidine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021447.pdf</t>
+  </si>
+  <si>
+    <t>Tolmetin Sodium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017628.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018084.pdf</t>
+  </si>
+  <si>
+    <t>Venlafaxine Besylate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215429.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020151.pdf</t>
+  </si>
+  <si>
+    <t>New Clinical Investigation Exclusivity (3-Year Exclusivity) for Drug Products: Questions and Answers Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/191368/download</t>
+  </si>
+  <si>
+    <t>Physicochemical and Structural (Q3) Characterization of Topical Drug Products Submitted in ANDAs Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/162471/download</t>
+  </si>
+  <si>
+    <t>General Considerations for the Use of New Approach Methodologies in Drug Development; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>Establishing Impurity Specifications for Antibiotics</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/192017/download</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020503.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214070.pdf</t>
+  </si>
+  <si>
+    <t>Amlodipine Besylate; Indapamide; Telmisartan; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219423.pdf</t>
+  </si>
+  <si>
+    <t>Apremilast; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210745.pdf</t>
+  </si>
+  <si>
+    <t>Aripiprazole; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202971.pdf</t>
+  </si>
+  <si>
+    <t>Articaine Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218643.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219208.pdf</t>
+  </si>
+  <si>
+    <t>Avutometinib Potassium; Defactinib Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219616.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207921.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020911.pdf</t>
+  </si>
+  <si>
+    <t>Budesonide; Formoterol Fumarate Dihydrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216579.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021929.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212122.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209819.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215499.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212888.pdf</t>
+  </si>
+  <si>
+    <t>Carboplatin; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219921.pdf</t>
+  </si>
+  <si>
+    <t>Cephalexin; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050406.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021658.pdf</t>
+  </si>
+  <si>
+    <t>Clindamycin Phosphate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050767.pdf</t>
+  </si>
+  <si>
+    <t>Cysteamine Bitartrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203389.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213491.pdf</t>
+  </si>
+  <si>
+    <t>Cysteamine Bitartrate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020392.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211379.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208742.pdf</t>
+  </si>
+  <si>
+    <t>Diclofenac Sodium; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022122.pdf</t>
+  </si>
+  <si>
+    <t>Dordaviprone Hydrochloride; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219876.pdf</t>
+  </si>
+  <si>
+    <t>Doxepin Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020126.pdf</t>
+  </si>
+  <si>
+    <t>Entrectinib; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212725.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205920.pdf</t>
+  </si>
+  <si>
+    <t>Esomeprazole Magnesium; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021957.pdf</t>
+  </si>
+  <si>
+    <t>Fenfluramine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212102.pdf</t>
+  </si>
+  <si>
+    <t>Finerenone; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215341.pdf</t>
+  </si>
+  <si>
+    <t>Fitusiran Sodium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219019.pdf</t>
+  </si>
+  <si>
+    <t>Flunisolide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021247.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021433.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021254.pdf</t>
+  </si>
+  <si>
+    <t>Formoterol Fumarate; Mometasone Furoate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208294.pdf</t>
+  </si>
+  <si>
+    <t>Glycopyrrolate; Formoterol Fumarate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022518.pdf</t>
+  </si>
+  <si>
+    <t>Imetelstat Sodium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217779.pdf</t>
+  </si>
+  <si>
+    <t>pratropium Bromide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021527.pdf</t>
+  </si>
+  <si>
+    <t>Levalbuterol Tartrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021730.pdf</t>
+  </si>
+  <si>
+    <t>Lenacapavir Sodium; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215974.pdf</t>
+  </si>
+  <si>
+    <t>Lidocaine Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_008816.pdf</t>
+  </si>
+  <si>
+    <t>Magnesium Hydroxide; Omeprazole; Sodium Bicarbonate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021850.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019962.pdf</t>
+  </si>
+  <si>
+    <t>Metoprolol Tartrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017963.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219373.pdf</t>
+  </si>
+  <si>
+    <t>Mirdametinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219379.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219389.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205641.pdf</t>
+  </si>
+  <si>
+    <t>Osilodrostat Phosphate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212801.pdf</t>
+  </si>
+  <si>
+    <t>Palopegteriparatide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216490.pdf</t>
+  </si>
+  <si>
+    <t>Patiromer Sorbitex Calcium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205739.pdf</t>
+  </si>
+  <si>
+    <t>Pentamidine Isethionate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019887.pdf</t>
+  </si>
+  <si>
+    <t>Potassium Chloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019561.pdf</t>
+  </si>
+  <si>
+    <t>Protamine Sulfate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_006460.pdf</t>
+  </si>
+  <si>
+    <t>Rocuronium Bromide; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219108.pdf</t>
+  </si>
+  <si>
+    <t>Ropinirole Hydrochloride; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022008.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020658.pdf</t>
+  </si>
+  <si>
+    <t>Selumetinib Sulfate; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219943.pdf</t>
+  </si>
+  <si>
+    <t>Tacrolimus; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210115.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206406.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204096.pdf</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050708.pdf</t>
+  </si>
+  <si>
+    <t>Tiotropium Bromide; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021395.pdf</t>
+  </si>
+  <si>
+    <t>Tofacitinib Citrate; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203214.pdf</t>
+  </si>
+  <si>
+    <t>Ursodiol; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019594.pdf</t>
+  </si>
+  <si>
+    <t>Warfarin Sodium; Revised Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009218.pdf</t>
+  </si>
+  <si>
+    <t>Warfarin Sodium; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009218-Sol.pdf</t>
+  </si>
+  <si>
+    <t>Zanubrutinib; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218785.pdf</t>
+  </si>
+  <si>
+    <t>Bioequivalence Studies With Pharmacokinetic Endpoints for Drugs Submitted Under an Abbreviated New Drug Application</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/192774/download</t>
+  </si>
+  <si>
+    <t>Statistical Approaches to Establishing Bioequivalence</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/163638/download</t>
+  </si>
+  <si>
+    <t>Certain Postapproval Requirements and Resources for ANDAs</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/192866/download</t>
+  </si>
+  <si>
+    <t>Forms FDA 3542a and FDA 3542: Questions and Answers</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/193076/download</t>
+  </si>
+  <si>
+    <t>Advancing Generic Drug Development: Translating Science to Approval 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fda.gov/drugs/news-events-human-drugs/advancing-generic-drug-development-translating-science-approval-2025-10072025  </t>
+  </si>
+  <si>
+    <t>10/7/2025-10/8/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDA/Center for Research on Complex Generics (CRCG) Workshop on Modeling and Artificial Intelligence (AI) in Generic Drug Development and Product Lifecycle Management: Regulatory Insights and Future Trends </t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-modeling-and-artificial-intelligence-ai-generic  </t>
+  </si>
+  <si>
+    <t>10/15/2025-10/16/2025 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FDA/Center for Research on Complex Generics (CRCG) Workshop on Visionary Standards: Advancing Science and Regulation in Generic Ophthalmic Products  </t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-visionary-standards-advancing-science-and  </t>
+  </si>
+  <si>
+    <t>11/19/2025-11/20/2025 </t>
+  </si>
+  <si>
+    <t>Quality and Regulatory Predicatability: Shaping USP Standards</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025 </t>
+  </si>
+  <si>
+    <t>12/11/2025 </t>
+  </si>
+  <si>
+    <t>FDA Information Session on Generic Drug Research Needs &amp; Opportunities for FY 2026</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/fda-information-session-generic-drug-research-needs-opportunities-fy-2026-01212026</t>
+  </si>
+  <si>
+    <t>Generic Drugs Forum (GDF) 2026</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/generic-drugs-forum-gdf-2026-04222026</t>
+  </si>
+  <si>
+    <t>4/22/2026-4/23/2026</t>
+  </si>
+  <si>
+    <t>FDA/Center for Research on Complex Generics (CRCG) Workshop on Bioequivalence Innovations for Generic Oral Products: Biowaivers, Bridging, and Development for Oncology and Discontinued Products</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-bioequivalence-innovations-generic-oral-products</t>
+  </si>
+  <si>
+    <t>5/5/2026-5/6/2026</t>
+  </si>
+  <si>
+    <t>Fiscal Year 2026 Generic Drug Science and Research Initiatives Public Workshop</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/fiscal-year-2026-generic-drug-science-and-research-initiatives-public-workshop-06082026</t>
+  </si>
+  <si>
+    <t>6/8/2026-6/9/2026</t>
+  </si>
+  <si>
+    <t>Advancing Generic Drug Development: Bioequivalence Challenges for Patient-Centric Oral Formulations</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/advancing-generic-drug-development-bioequivalence-challenges-patient-centric-oral-formulations</t>
+  </si>
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <r>
+      <t>Quarter Issued / Held</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Date Issued</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Related to the Process for the Review of Devices</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Required by Statute or Commitment</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
-        <color rgb="FFFFFFFF"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Letter</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>A/B List</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
-    <t>Website Link</t>
+    <t>Guidance Document</t>
+  </si>
+  <si>
+    <t>Patient-Focused Drug Development: Selecting, Developing, or Modifying Fit-for-Purpose Clinical Outcome Assessments</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/patient-focused-drug-development-selecting-developing-or-modifying-fit-purpose-clinical-outcome</t>
+  </si>
+  <si>
+    <t>Section 3002 of the 21st Century Cures Act</t>
+  </si>
+  <si>
+    <t>Quality Management System Information for Certain Premarket Submission Reviews</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/quality-management-system-information-certain-premarket-submission-reviews</t>
+  </si>
+  <si>
+    <t>A-List</t>
+  </si>
+  <si>
+    <t>Menstrual Products - Performance Testing and Labeling Recommendations</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/menstrual-products-performance-testing-and-labeling-recommendations</t>
+  </si>
+  <si>
+    <t>Cross-Center Master Files: Where to Submit</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/cross-center-master-files-where-submit</t>
+  </si>
+  <si>
+    <t>eCopy Program for Medical Device Submissions</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/ecopy-program-medical-device-submissions</t>
+  </si>
+  <si>
+    <t>Study of Sex Differences in the Clinical Evaluation of Medical Products</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/study-sex-differences-clinical-evaluation-medical-products</t>
+  </si>
+  <si>
+    <t>Investigator Responsibilities - Safety Reporting for Investigational Drugs and Devices</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/investigator-responsibilities-safety-reporting-investigational-drugs-and-devices</t>
+  </si>
+  <si>
+    <t>Use of Real-World Evidence to Support Regulatory Decision-Making for Medical Devices</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/use-real-world-evidence-support-regulatory-decision-making-medical-devices</t>
+  </si>
+  <si>
+    <t>Section 3629 of the Food and Drug Omnibus Reform Act (FDORA) &amp; MDUFA V Commitment Letter V.F.</t>
+  </si>
+  <si>
+    <t>Processes and Practices Applicable to Bioresearch Monitoring Inspections</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/processes-and-practices-applicable-bioresearch-monitoring-inspections</t>
+  </si>
+  <si>
+    <t>Section 3612 of the Food and Drug Omnibus Reform Act (FDORA)</t>
+  </si>
+  <si>
+    <t>General Wellness: Policy for Low Risk Devices</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/general-wellness-policy-low-risk-devices</t>
+  </si>
+  <si>
+    <t>Minimal Residual Disease and Complete Response in Multiple Myeloma: Use as Endpoints to Support Accelerated Approval</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/minimal-residual-disease-and-complete-response-multiple-myeloma-use-endpoints-support-accelerated</t>
+  </si>
+  <si>
+    <t>Cuffless Non-invasive Blood Pressure Measuring Devices – Clinical Performance Testing and Evaluation</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/cuffless-non-invasive-blood-pressure-measuring-devices-clinical-performance-testing-and-evaluation</t>
+  </si>
+  <si>
+    <t>Clinical Decision Support Software</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/clinical-decision-support-software</t>
+  </si>
+  <si>
+    <t>Computer Software Assurance for Production and Quality Management System Software</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/computer-software-assurance-production-and-quality-management-system-software</t>
+  </si>
+  <si>
+    <t>Cybersecurity in Medical Devices: Quality Management System Considerations and Content of Premarket Submissions</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/cybersecurity-medical-devices-quality-management-system-considerations-and-content-premarket</t>
+  </si>
+  <si>
+    <t>Medical Devices with Indications Associated with Weight Loss - Premarket Considerations</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/medical-devices-indications-associated-weight-loss-premarket-considerations</t>
+  </si>
+  <si>
+    <t>B-List</t>
+  </si>
+  <si>
+    <t>Pyrogen and Endotoxins Testing: Questions and Answers</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/pyrogen-and-endotoxins-testing-questions-and-answers</t>
+  </si>
+  <si>
+    <t>Incorporating Voluntary Patient Preference Information over the Total Product Life Cycle</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/incorporating-voluntary-patient-preference-information-over-total-product-life-cycle-0</t>
+  </si>
+  <si>
+    <t>MDUFA V Commitment Letter V.E.</t>
+  </si>
+  <si>
+    <t>Compliance Policy Regarding Premarket and Other Requirements for Certain NIOSH Approved Air-Purifying Respirators</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/compliance-policy-regarding-premarket-and-other-requirements-certain-niosh-approved-air-purifying</t>
+  </si>
+  <si>
+    <t>Patient-Matched Guides for Orthopedic Implants</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/patient-matched-guides-orthopedic-implants</t>
+  </si>
+  <si>
+    <t>Content of Human Factors Information in Medical Device Marketing Submissions</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/content-human-factors-information-medical-device-marketing-submissions</t>
+  </si>
+  <si>
+    <t>Drug and Device Manufacturer Communications With Payors, Formulary Committees, and Similar Entities – Questions and Answers</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/drug-and-device-manufacturer-communications-payors-formulary-committees-and-similar-entities</t>
+  </si>
+  <si>
+    <t>Intent to Exempt Certain Unclassified Medical Devices from Premarket Notification Requirements</t>
+  </si>
+  <si>
+    <t>www.fda.gov/regulatory-information/search-fda-guidance-documents/intent-exempt-certain-unclassified-medical-devices-premarket-notification-requirements</t>
+  </si>
+  <si>
+    <t>Digital Health Advisory Committee Meeting</t>
+  </si>
+  <si>
+    <t>Circulatory System Devices Panel Advisory Committee Meeting</t>
+  </si>
+  <si>
+    <t>General Hospital and Personal Use Devices</t>
   </si>
   <si>
     <r>
-      <t>Statutory or Commitment Letter Citation (if applicable)</t>
+      <t>Number</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
     <r>
       <t>Quarter Issued</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/ Held</t>
     </r>
   </si>
   <si>
+    <t>Website Link</t>
+  </si>
+  <si>
     <r>
       <t>Date Issued</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/ Held</t>
     </r>
   </si>
   <si>
     <r>
       <t>Issued / Held as Required by Statute or Pursuant to Commitment Letter</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
-    <t>NDAs Filed</t>
-[...16 lines deleted...]
-  <si>
     <r>
-      <t>Date Issued</t>
+      <t>Statutory or Commitment Letter Citation (if applicable)</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="9"/>
+        <color rgb="FFFFFFFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
-    <r>
-[...1653 lines deleted...]
-    <t>Section III.C.2.a of GDUFA III Commitment Letter</t>
+    <t>Cumulative</t>
   </si>
   <si>
     <t xml:space="preserve">Expanded Access to Investigational Drugs for Treatment Use: Questions and Answers </t>
   </si>
   <si>
     <t>www.fda.gov/media/162793/download</t>
   </si>
   <si>
+    <t>Patient-Focused Drug Development: Selecting, Developing, or Modifying Fit-for-Purpose Clinical Outcome Assessments </t>
+  </si>
+  <si>
     <t>www.fda.gov/media/159500/download  </t>
   </si>
   <si>
-    <t>Patient-Focused Drug Development: Selecting, Developing, or Modifying Fit-for-Purpose Clinical Outcome Assessments </t>
+    <t xml:space="preserve">PFDD efforts in accordance with 21st Century Cures Act and The Food and Drug Administration Reauthorization Act of 2017 Title I and PDUFA VI commitment under section I.J.1 </t>
+  </si>
+  <si>
+    <t>5 </t>
   </si>
   <si>
     <t>Medical Gases — Current Good Manufacturing Practice: Draft Guidance for Industry; Draft Guidance for Industry </t>
   </si>
   <si>
+    <t>www.fda.gov/media/70973/download  </t>
+  </si>
+  <si>
+    <t>6 </t>
+  </si>
+  <si>
     <t>Monoclonal Antibodies: Streamlined Nonclinical Safety Studies: Draft Guidance for Industry; Draft Guidance for Industry </t>
   </si>
   <si>
-    <t>www.fda.gov/media/70973/download  </t>
-[...1 lines deleted...]
-  <si>
     <t>www.fda.gov/media/189920/download  </t>
   </si>
   <si>
-    <t xml:space="preserve">PFDD efforts in accordance with 21st Century Cures Act and The Food and Drug Administration Reauthorization Act of 2017 Title I and PDUFA VI commitment under section I.J.1 </t>
+    <t>7 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">QTc Information in Human Prescription Drug and Biological Product Labeling:  Guidance for Industry Final Guidance for Industry </t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/170814/download  </t>
+  </si>
+  <si>
+    <t>8 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Promotional Labeling and Advertising Considerations for Prescription Biological Reference Products, Biosimilar Products, and Interchangeable Biosimilar Products: Questions and Answers; Final Guidance for Industry </t>
   </si>
   <si>
     <t xml:space="preserve">Section II.D.2.c of BSUFA III Commitment Letter </t>
   </si>
   <si>
-    <t>Section 610(a)(3) of the FDA Reauthorization Act of 2017 (FDARA) (21 U.S.C. 360bbb note)</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Sponsor Responsibilities – Safety Reporting Requirements and Safety Assessment for IND and Bioavailability/Bioequivalence Studies; Final Guidance for Industry </t>
+    <t>9 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ICH E22 General considerations for patient preference studies - Scientific guideline </t>
+  </si>
+  <si>
+    <t>www.ema.europa.eu/en/ich-e22-general-considerations-patient-preference-studies-scientific-guideline  </t>
+  </si>
+  <si>
+    <t>10 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Study of Sex Differences in the Clinical Evaluation of Medical Products; Draft Guidance for Industry </t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/184907/download  </t>
+  </si>
+  <si>
+    <t>11 </t>
   </si>
   <si>
     <t xml:space="preserve">Enhancing Participation in Clinical Trials – Eligibility Criteria, Enrollment Practices, and Trial Designs Guidance </t>
-  </si>
-[...19 lines deleted...]
-    <t>www.fda.gov/media/184907/download  </t>
   </si>
   <si>
     <r>
       <t>www.fda.gov/media/190162/download</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
+    <t>Section 610(a)(3) of the FDA Reauthorization Act of 2017 (FDARA) (21 U.S.C. 360bbb note)</t>
+  </si>
+  <si>
+    <t>12 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor Responsibilities – Safety Reporting Requirements and Safety Assessment for IND and Bioavailability/Bioequivalence Studies; Final Guidance for Industry </t>
+  </si>
+  <si>
     <r>
       <t>www.fda.gov/media/150356/download</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t> </t>
     </r>
   </si>
   <si>
+    <t>13 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investigator Responsibilities – Safety Reporting for Investigational Drugs and Devices; Final Guidance for Investigators, Industry, and Institutional Review Boards </t>
+  </si>
+  <si>
     <t>www.fda.gov/media/152530/download </t>
   </si>
   <si>
+    <t>14 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formal Dispute Resolution and Administrative Hearings of Final Administrative Orders Under Section 505G of the Federal Food, Drug, and Cosmetic Act </t>
+  </si>
+  <si>
     <t>www.fda.gov/media/169628/download  </t>
   </si>
   <si>
+    <t>Use of Bayesian Methodology in Clinical Trials of Drug and Biological Products</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/190505/download</t>
+  </si>
+  <si>
+    <t>Section I.J.4.d of PDUFA VI Commitment Letter</t>
+  </si>
+  <si>
+    <t>E22 General Considerations for Patient Preference Studies; ICH</t>
+  </si>
+  <si>
+    <t>M14 General Principles on Planning, OSDesigning, Analyzing and Reporting of Noninterventional Studies That Utilize Real-World Data for Safety Assessment of Medicines</t>
+  </si>
+  <si>
+    <t>E2D(R1) Postapproval Safety Data: Definitions and Standards for Management and Reporting of Individual Case Safety Reports</t>
+  </si>
+  <si>
+    <t>General Considerations for the Use of New Approach Methodologies in Drug Development</t>
+  </si>
+  <si>
+    <t>Study Data Technical Conformance Guide - Technical Specifications Document; Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/153632/download</t>
+  </si>
+  <si>
+    <t>Questions and Answers on Biosimilar Development and the BPCI Act: Final Guidance for Industry</t>
+  </si>
+  <si>
+    <t>New Clinical Investigation Exclusivity (3-Year Exclusivity) for Drug Products: Questions and Answers; Draft Guidance for Industry</t>
+  </si>
+  <si>
+    <t>Certification Process for Designated Medical Gases 02</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/191040/download</t>
+  </si>
+  <si>
+    <t>Pulmonary Tuberculosis: Developing Drugs for Treatment</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/87194/download</t>
+  </si>
+  <si>
+    <t>Clostridioides difficile Infection: Developing Drugs for Treatment, Reduction or Recurrence, or Prevention</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/162692/download</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/174976/download</t>
+  </si>
+  <si>
+    <t>Quantitative Systems Pharmacology (QSP) – Based Dose Selection for Minimum Anticipated Biological Effect Level (MABEL) in First-in-Humans (FIH) Trials</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/193230/download</t>
+  </si>
+  <si>
+    <t>Demonstrating Substantial Evidence of Effectiveness for Human Drug and Biological Products</t>
+  </si>
+  <si>
+    <t>www.fda.gov/media/133660/download</t>
+  </si>
+  <si>
+    <t>Pediatric Developmental Safety Assessment: New Approach Methods</t>
+  </si>
+  <si>
     <t>www.fda.gov/drugs/news-events-human-drugs/pediatric-developmental-safety-assessment-new-approach-methods-12052025  </t>
   </si>
   <si>
+    <t>Quality and Regulatory Predictability: Shaping USP Standards</t>
+  </si>
+  <si>
+    <t>Improving Anaphylaxis Outcomes: Approaches for Enhancing Access to Epinephrine</t>
+  </si>
+  <si>
     <t>www.fda.gov/drugs/news-events-human-drugs/improving-anaphylaxis-outcomes-approaches-enhancing-access-epinephrine-12162025  </t>
   </si>
   <si>
-    <t>Pediatric Developmental Safety Assessment: New Approach Methods</t>
-[...7 lines deleted...]
-  <si>
     <t>OTP Town Hall: Gene Therapy Manufacturing CMC and Facility Readniness for BLAs and Post-licensure Changes</t>
   </si>
   <si>
+    <t>https://www.fda.gov/news-events/fda-meetings-conferences-and-workshops/otp-town-hall-gene-therapy-manufacturing-cmc-and-facility-readiness-blas-and-post-licensure-changes</t>
+  </si>
+  <si>
     <t>Approval of New Patch Tests for the Diagnosis of Allergic Contact Dermatitis; Public Workshop</t>
   </si>
   <si>
-    <t>https://www.fda.gov/news-events/fda-meetings-conferences-and-workshops/otp-town-hall-gene-therapy-manufacturing-cmc-and-facility-readiness-blas-and-post-licensure-changes</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.fda.gov/news-events/fda-meetings-conferences-and-workshops/approval-new-patch-tests-diagnosis-allergic-contact-dermatitis-public-workshop-10232025%22%20/l%20%22event-materials</t>
   </si>
   <si>
-    <t>Q2</t>
-[...112 lines deleted...]
-  <si>
     <t>Eco-NAMs Webinar Series | Gill Cell-Line Assay for Acute Fish Toxicity Prediction</t>
   </si>
   <si>
     <t>www.fda.gov/news-events/fda-meetings-conferences-and-workshops/eco-nams-webinar-series-gill-cell-line-assay-acute-fish-toxicity-prediction-01282026</t>
   </si>
   <si>
-    <t>Use of Bayesian Methodology in Clinical Trials of Drug and Biological Products</t>
-[...584 lines deleted...]
-    <t>Physicochemical and Structural (Q3) Characterization of Topical Drug Products Submitted in ANDAs Guidance for Industry</t>
+    <t>Expanded Access to Investigational Drugs for Treatment Use – Questions and Answers</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/expanded-access-investigational-drugs-treatment-use-questions-and-answers-04152026</t>
+  </si>
+  <si>
+    <t>Advancing Novel Surrogate Endpoints for Rare Disease Drug Development Workshop</t>
+  </si>
+  <si>
+    <t>www.fda.gov/drugs/news-events-human-drugs/advancing-novel-surrogate-endpoints-rare-disease-drug-development-workshop-05182026</t>
+  </si>
+  <si>
+    <t>NDAs Filed</t>
+  </si>
+  <si>
+    <t>BLAs Filed</t>
+  </si>
+  <si>
+    <t>NDAs Approved</t>
+  </si>
+  <si>
+    <t>BLAs Approved</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2969,282 +3503,335 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF212121"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14999847407452621"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3306,51 +3893,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3448,9900 +4035,12213 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119278/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/190946/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189890/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119258/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/176977/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189891/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189366/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/83477/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/179795/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191589/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191427/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/134862/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119278/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/industry/public-meeting-reauthorization-biosimilar-user-fee-act-bsufa-12032025" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119278/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/190946/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/133660/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189890/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/78668/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119258/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/176977/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/174976/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189891/download" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/financial-transparency-and-efficiency-prescription-drug-user-fee-act-biosimilar-user-fee-act-and-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/184747/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189366/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/83477/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/179795/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/124746/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191589/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/192367/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191427/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/133620/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/134862/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119278/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/industry/public-meeting-reauthorization-biosimilar-user-fee-act-bsufa-12032025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/78668/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217865.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020612.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022562.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203469.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/157655/download" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021234.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215935-REV-2025-12.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009829.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216318.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204275.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213218.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204410.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050440.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208434.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202806.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208088.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204168.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204508.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020076.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019927.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212268.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022081.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217806.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021323-ODT.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-modeling-and-artificial-intelligence-ai-generic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019845.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216774.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020870.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218590.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021949.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189890/download" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217171.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020151.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017619.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207923.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214522.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215401.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017100.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218709.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215430.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217242.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215352.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018731.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208799.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012041.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212436.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208078.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017922.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214759.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021514.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219097.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012541.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204326.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207534.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_220073.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218033.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210132.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208462.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018084.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021770.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217677.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020375.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214869.PDF" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009768.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216540.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216483.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215256.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fda-information-session-generic-drug-research-needs-opportunities-fy-2026-01212026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217581.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020246.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020251.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218316.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020357-TabC.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022198.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217514.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213004.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217686.PDF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210589.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012623.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218010.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017808.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018922-Tab.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205388.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214770.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017340.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204251.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020622.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019828.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017628.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022264.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019081.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210136.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203975.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217186.PDF" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213227.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219249.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213972.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214056.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020062.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212526.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200796.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219132.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021777.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021938.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191589/download" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212306.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022029.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215110.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205395.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212595.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021346.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215358.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207648.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020334.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216158.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022556.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019982.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212102.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212097.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020816.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019561.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022103.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021447.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216352.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020538.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020209.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020699.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202292.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022383.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217785.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021590.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207921.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214927.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218711.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215039.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022341.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219209.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/162471/download" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021336.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215431.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216962.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215390.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_011757.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205065.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_010060.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219015.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218550.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215151.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215192.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022012.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215168.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208143.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210134.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017469.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214938.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211843.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021351.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211988.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208843.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207946.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218037.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021527.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020831.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213051.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020911.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050420.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017851.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218860.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019758.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218466.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202379.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206321.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217439.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/83477/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020408.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210428.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021247.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017874.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022549.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207962.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210661.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020789.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050781.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218390.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216165.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020121.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212516.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208036.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219141.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009170-ODT.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208564.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215499.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217003.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206089.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202211.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017450.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216099.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017441.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218591.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207924.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217660.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208171.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203479.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217370.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217347.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217424.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022000.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215272.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216793.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217389.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191427/download" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207620.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210868.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207500.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020882.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021067.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209241.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212839.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219104.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021427.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214410.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050141.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020216.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218230.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018303.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212888.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_015193.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020908.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213953.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213224.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205625.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217900.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018662.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217899.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215064.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019813.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018891.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211733.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019356.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_201635.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209279.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218171.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_088831.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213593.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213931.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191368/download" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021829.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214826.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210828.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208051.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218784.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217202.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212304.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215602.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218197.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211280.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022580.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202450.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218808.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019430.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214581.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217604.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119718/download" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_085635.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020144.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022315.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219008.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021180.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202331.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209482.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019599.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205122.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021290.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020955.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208772.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012283.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206968.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205636.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218820.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021636.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021318.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/179795/download" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022083.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020310.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206185.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210595.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219293.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217225.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214697.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216016.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/advancing-generic-drug-development-translating-science-approval-2025-10072025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_013263.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020145.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_014602.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204286.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017643.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204017.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218585.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213976.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189891/download" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215014.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/176977/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022156.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020928.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216665.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020929.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218944.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020489.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208798.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218490.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018859.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022395.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022411.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217927.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214231.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208944.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215866.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209310.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021588.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202155.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209500.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200656.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217700.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214846.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211913.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-visionary-standards-advancing-science-and" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021262.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020800.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215429.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021258.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215487.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207932.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207930.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/70973/download" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214511.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214187.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203100.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022057.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216755.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021986.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020664.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218160.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214324.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217564.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205382.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021658.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216675.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021306.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200671.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211810.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218730.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217865.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019927.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022562.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203469.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/157655/download" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205395.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209819.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215935-REV-2025-12.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009829.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/generic-drugs-forum-gdf-2026-04222026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212306.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204275.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213218.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204410.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019982.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208742.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208434.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202806.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208088.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219389.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216352.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204168.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204508.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215431.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216962.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215039.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021433.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022081.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217806.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021323-ODT.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216017.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219943.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/162471/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019845.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216774.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218550.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202971.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218590.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021949.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189890/download" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217171.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017963.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211843.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/192774/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017619.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207923.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017874.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019758.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017100.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218709.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212888.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215430.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217242.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/financial-transparency-and-efficiency-prescription-drug-user-fee-act-biosimilar-user-fee-act-and-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202211.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208799.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012041.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212436.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219876.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208078.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017922.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214759.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208294.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212801.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191427/download" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210868.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208171.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012541.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204326.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207534.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217370.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218033.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210132.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208462.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206406.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213953.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021770.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217677.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021427.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219208.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214869.PDF" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009768.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216540.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216483.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050406.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/192866/download" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215256.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217581.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020251.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021829.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018891.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012623.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017808.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212725.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017340.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fiscal-year-2026-generic-drug-science-and-research-initiatives-public-workshop-06082026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020622.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020144.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215602.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203975.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213227.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213972.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020062.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206968.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205739.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200796.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219132.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217779.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/179795/download" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020612.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021180.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212595.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215358.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207648.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216158.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207921.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212102.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050708.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020816.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019561.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216318.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021234.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020209.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022383.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050440.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214927.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050767.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/advancing-generic-drug-development-translating-science-approval-2025-10072025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219209.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215390.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205065.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219015.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215151.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022012.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212268.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021957.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210134.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214938.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020076.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208843.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218037.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020870.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020911.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050420.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218860.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/192017/download" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021730.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019561.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206321.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020151.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210428.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021247.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219104.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210661.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020789.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050781.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218390.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216165.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020121.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215401.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202155.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216579.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212102.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203214.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219141.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009170-ODT.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208564.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-visionary-standards-advancing-science-and" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215499.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217003.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214522.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209310.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017450.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216099.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017441.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218591.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207924.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217660.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021258.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018731.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020503.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213491.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215974.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_006460.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217347.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217424.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022000.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215272.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019594.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216793.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217389.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215429.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215352.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217202.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207500.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020882.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021067.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209241.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212839.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219097.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021986.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_220073.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021929.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_050141.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020216.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218230.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018303.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215341.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212888.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_015193.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020908.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214187.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021514.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219108.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205625.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217900.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018662.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217899.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215064.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020375.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021306.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214070.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019356.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_201635.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209279.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218171.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020392.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_008816.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_088831.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213593.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213931.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018084.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216675.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020310.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219373.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009218.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210828.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208051.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218784.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022198.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217514.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218197.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211280.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022580.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202450.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218808.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212122.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019430.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214581.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217604.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/119718/download" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218316.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020357-TabC.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022008.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fda-information-session-generic-drug-research-needs-opportunities-fy-2026-01212026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022315.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219008.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019081.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202331.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209482.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019599.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205122.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021290.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020955.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208772.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210136.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219423.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211379.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021850.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205636.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218820.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021636.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021318.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017628.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022264.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219379.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009218-Sol.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215110.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206185.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210595.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219293.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212526.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021247.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214697.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216016.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191589/download" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020658.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_013263.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022029.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_014602.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204286.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017643.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020538.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210745.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019962.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213976.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189891/download" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215014.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218785.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021447.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022156.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022003.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020928.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021590.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215499.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020929.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218944.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021336.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-bioequivalence-innovations-generic-oral-products" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208798.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218490.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021351.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208143.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022411.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217927.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214231.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022122.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205641.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208944.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215866.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022549.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020831.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218466.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_209500.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200656.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217700.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021254.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214846.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211913.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/83477/download" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210115.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021262.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020800.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_206089.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212516.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215487.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207932.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207930.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218643.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/70973/download" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214511.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/163638/download" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207620.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203100.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022057.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216755.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203479.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219921.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020664.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218160.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020126.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/advancing-generic-drug-development-bioequivalence-challenges-patient-centric-oral-formulations" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214324.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217564.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205382.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021658.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213224.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214410.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200671.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211810.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218730.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022518.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216490.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/191368/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020246.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214826.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019813.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211733.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217686.PDF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_210589.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018922-Tab.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205388.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219616.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204096.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214770.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204251.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019828.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_085635.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212304.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217186.PDF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219249.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214056.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021658.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/193076/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021777.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021938.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022083.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_012283.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021346.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020334.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022556.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217225.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212097.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205920.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022103.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020145.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020699.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202292.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217785.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207921.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218711.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218585.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021527.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019887.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022341.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/176977/download" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207962.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_011757.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_010060.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216665.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215192.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215168.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020911.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021395.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017469.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020489.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211988.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_207946.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021527.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213051.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017851.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022395.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_203389.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-modeling-and-artificial-intelligence-ai-generic" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202379.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217439.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020408.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_018859.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021588.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/clinical-decision-support-software" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/incorporating-voluntary-patient-preference-information-over-total-product-life-cycle-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/menstrual-products-performance-testing-and-labeling-recommendations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/cuffless-non-invasive-blood-pressure-measuring-devices-clinical-performance-testing-and-evaluation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/pyrogen-and-endotoxins-testing-questions-and-answers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/quality-management-system-information-certain-premarket-submission-reviews" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/patient-focused-drug-development-selecting-developing-or-modifying-fit-purpose-clinical-outcome" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/minimal-residual-disease-and-complete-response-multiple-myeloma-use-endpoints-support-accelerated" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/medical-devices-indications-associated-weight-loss-premarket-considerations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/investigator-responsibilities-safety-reporting-investigational-drugs-and-devices" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/cybersecurity-medical-devices-quality-management-system-considerations-and-content-premarket" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/cross-center-master-files-where-submit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/computer-software-assurance-production-and-quality-management-system-software" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/general-wellness-policy-low-risk-devices" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/clinical-decision-support-software" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/incorporating-voluntary-patient-preference-information-over-total-product-life-cycle-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/drug-and-device-manufacturer-communications-payors-formulary-committees-and-similar-entities" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/menstrual-products-performance-testing-and-labeling-recommendations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/cuffless-non-invasive-blood-pressure-measuring-devices-clinical-performance-testing-and-evaluation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/pyrogen-and-endotoxins-testing-questions-and-answers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/content-human-factors-information-medical-device-marketing-submissions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/quality-management-system-information-certain-premarket-submission-reviews" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/patient-matched-guides-orthopedic-implants" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/patient-focused-drug-development-selecting-developing-or-modifying-fit-purpose-clinical-outcome" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/minimal-residual-disease-and-complete-response-multiple-myeloma-use-endpoints-support-accelerated" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/medical-devices-indications-associated-weight-loss-premarket-considerations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/investigator-responsibilities-safety-reporting-investigational-drugs-and-devices" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/compliance-policy-regarding-premarket-and-other-requirements-certain-niosh-approved-air-purifying" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/cybersecurity-medical-devices-quality-management-system-considerations-and-content-premarket" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/intent-exempt-certain-unclassified-medical-devices-premarket-notification-requirements" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/cross-center-master-files-where-submit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/computer-software-assurance-production-and-quality-management-system-software" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/regulatory-information/search-fda-guidance-documents/general-wellness-policy-low-risk-devices" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/134862/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/pediatric-developmental-safety-assessment-new-approach-methods-12052025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189891/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/170814/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/169628/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/fda-meetings-conferences-and-workshops/approval-new-patch-tests-diagnosis-allergic-contact-dermatitis-public-workshop-10232025%22%20/l%20%22event-materials" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/159500/download" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/fda-meetings-conferences-and-workshops/otp-town-hall-gene-therapy-manufacturing-cmc-and-facility-readiness-blas-and-post-licensure-changes" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/162793/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189920/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/152530/download&#160;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/70973/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/drugs/news-events-human-drugs/improving-anaphylaxis-outcomes-approaches-enhancing-access-epinephrine-12162025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/184907/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fda.gov/media/189890/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/ich-e22-general-considerations-patient-preference-studies-scientific-guideline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L19"/>
+  <dimension ref="A1:L24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="14"/>
+    <col min="1" max="1" width="22.5703125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="10"/>
+    <col min="3" max="3" width="17.42578125" style="10" customWidth="1"/>
+    <col min="4" max="4" width="40.7109375" style="10" customWidth="1"/>
+    <col min="5" max="5" width="35" style="16" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="10" customWidth="1"/>
+    <col min="7" max="8" width="11.85546875" style="10" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="72" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="72">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2"/>
+    </row>
+    <row r="2" spans="1:12" ht="60.75">
+      <c r="A2" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="46">
+        <v>45959</v>
+      </c>
+      <c r="G2" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="36.75">
+      <c r="A3" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="46">
+        <v>45989</v>
+      </c>
+      <c r="G3" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="24.75">
+      <c r="A4" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="C4" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="46">
+        <v>45989</v>
+      </c>
+      <c r="G4" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="60.75">
+      <c r="A5" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="2" t="s">
+      <c r="C5" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="E5" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="F5" s="46">
+        <v>46000</v>
+      </c>
+      <c r="G5" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="47" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="24">
+      <c r="A6" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="47">
+        <v>5</v>
+      </c>
+      <c r="C6" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="46">
+        <v>46059</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+    </row>
+    <row r="7" spans="1:12" ht="48">
+      <c r="A7" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="47">
+        <v>6</v>
+      </c>
+      <c r="C7" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="46">
+        <v>46084</v>
+      </c>
+      <c r="G7" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+    </row>
+    <row r="8" spans="1:12" ht="60">
+      <c r="A8" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="47">
+        <v>7</v>
+      </c>
+      <c r="C8" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="46">
+        <v>46084</v>
+      </c>
+      <c r="G8" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="9"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+    </row>
+    <row r="9" spans="1:12" ht="36">
+      <c r="A9" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="47">
+        <v>8</v>
+      </c>
+      <c r="C9" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="46">
+        <v>46087</v>
+      </c>
+      <c r="G9" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="22"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+    </row>
+    <row r="10" spans="1:12" ht="36">
+      <c r="A10" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="47">
+        <v>9</v>
+      </c>
+      <c r="C10" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="23">
+        <v>46090</v>
+      </c>
+      <c r="G10" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="22"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+    </row>
+    <row r="11" spans="1:12" ht="36.75">
+      <c r="A11" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="47">
+        <v>10</v>
+      </c>
+      <c r="C11" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="25">
+        <v>46090</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="22"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="51"/>
+      <c r="L11" s="51"/>
+    </row>
+    <row r="12" spans="1:12" ht="24.75">
+      <c r="A12" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="47">
+        <v>11</v>
+      </c>
+      <c r="C12" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="25">
+        <v>46090</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="22"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="51"/>
+    </row>
+    <row r="13" spans="1:12" ht="24.75">
+      <c r="A13" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="47">
+        <v>12</v>
+      </c>
+      <c r="C13" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="25">
+        <v>46099</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="22"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="51"/>
+    </row>
+    <row r="14" spans="1:12" ht="36.75">
+      <c r="A14" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="47">
+        <v>13</v>
+      </c>
+      <c r="C14" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="25">
+        <v>46099</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" s="22"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+    </row>
+    <row r="15" spans="1:12" ht="22.5">
+      <c r="A15" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="47">
+        <v>14</v>
+      </c>
+      <c r="C15" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="25">
+        <v>46148</v>
+      </c>
+      <c r="G15" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="22"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="47">
+        <v>15</v>
+      </c>
+      <c r="C16" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="25">
+        <v>46150</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" s="22"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="47">
+        <v>16</v>
+      </c>
+      <c r="C17" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="25">
+        <v>46171</v>
+      </c>
+      <c r="G17" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="22"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+    </row>
+    <row r="18" spans="1:12" ht="22.5">
+      <c r="A18" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="47">
+        <v>17</v>
+      </c>
+      <c r="C18" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="25">
+        <v>46175</v>
+      </c>
+      <c r="G18" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="22"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+    </row>
+    <row r="19" spans="1:12" ht="44.25">
+      <c r="A19" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="47">
+        <v>18</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="25">
+        <v>46175</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" s="22"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+    </row>
+    <row r="20" spans="1:12" ht="33">
+      <c r="A20" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="47">
+        <v>19</v>
+      </c>
+      <c r="C20" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" s="25">
+        <v>46197</v>
+      </c>
+      <c r="G20" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" s="22"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+    </row>
+    <row r="21" spans="1:12" ht="22.5">
+      <c r="A21" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="47">
+        <v>20</v>
+      </c>
+      <c r="C21" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" s="25">
+        <v>46197</v>
+      </c>
+      <c r="G21" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I21" s="22"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+    </row>
+    <row r="22" spans="1:12" ht="36">
+      <c r="A22" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" s="8">
+        <v>45994</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13"/>
+    </row>
+    <row r="23" spans="1:12" ht="36">
+      <c r="A23" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" s="8">
+        <v>46002</v>
+      </c>
+      <c r="G23" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="13"/>
+    </row>
+    <row r="24" spans="1:12" ht="48.75">
+      <c r="A24" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="52">
         <v>3</v>
       </c>
-      <c r="I1" s="2"/>
-[...463 lines deleted...]
-      <c r="L19"/>
+      <c r="C24" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="E24" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="8">
+        <v>46196</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H19" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:H24" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" display="http://www.fda.gov/media/189366/download" xr:uid="{292B4847-162C-4F97-AF72-C249A4CDFD8A}"/>
     <hyperlink ref="E3" r:id="rId2" display="http://www.fda.gov/media/189891/download" xr:uid="{BF0C2EF1-76DB-4BA9-925E-627FEDB4CE40}"/>
     <hyperlink ref="E4" r:id="rId3" display="http://www.fda.gov/media/189890/download" xr:uid="{88178079-FB10-4F00-8050-5CF933911222}"/>
     <hyperlink ref="E5" r:id="rId4" display="http://www.fda.gov/media/134862/download" xr:uid="{523D41A1-2B7D-4CFC-B59E-1FFCADC094FE}"/>
     <hyperlink ref="E14" r:id="rId5" xr:uid="{605DCA94-0D94-410F-9C3E-B2B1B8A424DB}"/>
     <hyperlink ref="E13" r:id="rId6" xr:uid="{2D762FC4-3027-492F-97B5-1354D0AA3181}"/>
     <hyperlink ref="E12" r:id="rId7" xr:uid="{97A6DD23-C424-47B5-8E23-1F07ED2AB622}"/>
     <hyperlink ref="E11" r:id="rId8" xr:uid="{F6ACB563-6176-422A-8707-2A966452956D}"/>
     <hyperlink ref="E10" r:id="rId9" xr:uid="{2769C90F-7CD3-4222-A0E1-97185928DF05}"/>
     <hyperlink ref="E9" r:id="rId10" xr:uid="{6F691C4A-4629-4CEE-AEF3-3AB2763FF7C6}"/>
     <hyperlink ref="E8" r:id="rId11" xr:uid="{6D681AE3-E883-4A58-BDC0-E9FE81B9D6E0}"/>
     <hyperlink ref="E7" r:id="rId12" xr:uid="{758360F2-5308-40E0-9298-0193DFD18EC8}"/>
     <hyperlink ref="E6" r:id="rId13" xr:uid="{499FA98F-4262-4FA1-8018-7C4AC62591DA}"/>
-    <hyperlink ref="E15" r:id="rId14" display="http://www.fda.gov/industry/public-meeting-reauthorization-biosimilar-user-fee-act-bsufa-12032025" xr:uid="{56E534A9-6E28-452C-BBC0-6A64264D3980}"/>
-    <hyperlink ref="E16" r:id="rId15" display="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" xr:uid="{C8A7328B-9456-46DE-AB46-D80481B44999}"/>
+    <hyperlink ref="E22" r:id="rId14" display="http://www.fda.gov/industry/public-meeting-reauthorization-biosimilar-user-fee-act-bsufa-12032025" xr:uid="{56E534A9-6E28-452C-BBC0-6A64264D3980}"/>
+    <hyperlink ref="E23" r:id="rId15" display="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" xr:uid="{C8A7328B-9456-46DE-AB46-D80481B44999}"/>
+    <hyperlink ref="E24" r:id="rId16" xr:uid="{62B758C4-E4F8-4632-8735-13508996E272}"/>
+    <hyperlink ref="E21" r:id="rId17" xr:uid="{3ECE09C9-95FB-46DF-B605-0B9E29DCC30A}"/>
+    <hyperlink ref="E20" r:id="rId18" xr:uid="{3C5B5FF3-D071-47F2-90C0-B257293BE385}"/>
+    <hyperlink ref="E19" r:id="rId19" xr:uid="{242D4BAC-9F07-417D-81AA-A673C973D1F1}"/>
+    <hyperlink ref="E18" r:id="rId20" xr:uid="{9C8D6F10-C431-4A98-8268-D58049471C78}"/>
+    <hyperlink ref="E17" r:id="rId21" xr:uid="{D2F5089A-AC82-4252-935B-D3FD9691D7A0}"/>
+    <hyperlink ref="E15:E16" r:id="rId22" display="www.fda.gov/media/78668/download" xr:uid="{0B4AA2DC-FF76-4C4D-AFD3-6C1E89EE93B7}"/>
+    <hyperlink ref="E15" r:id="rId23" xr:uid="{4C8EB05B-609C-40FA-8316-E44667DECDF9}"/>
+    <hyperlink ref="E16" r:id="rId24" xr:uid="{C0226FB2-5A68-4D79-8371-8F8A897B871F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8222FEF1-20D7-43A8-9FA9-EC3AE5639B6A}">
-  <dimension ref="A1:I357"/>
+  <dimension ref="A1:I438"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="20.140625" style="15" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="20.140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="17"/>
+    <col min="3" max="3" width="15.7109375" style="17" customWidth="1"/>
+    <col min="4" max="4" width="31.85546875" style="11" customWidth="1"/>
+    <col min="5" max="5" width="36.28515625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="11" customWidth="1"/>
+    <col min="7" max="8" width="20.140625" style="11" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="14" customFormat="1" ht="48" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" s="10" customFormat="1" ht="48">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="2"/>
+    </row>
+    <row r="2" spans="1:9" ht="24">
+      <c r="A2" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="44">
+        <v>1</v>
+      </c>
+      <c r="C2" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D2" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="E2" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="F2" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G2" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H2" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2" s="55"/>
+    </row>
+    <row r="3" spans="1:9" ht="24">
+      <c r="A3" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="44">
+        <v>2</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D3" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="E3" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="F3" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G3" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" s="55"/>
+    </row>
+    <row r="4" spans="1:9" ht="24">
+      <c r="A4" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="44">
+        <v>3</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="F4" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G4" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="55"/>
+    </row>
+    <row r="5" spans="1:9" ht="24">
+      <c r="A5" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="44">
+        <v>4</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="F5" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G5" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="55"/>
+    </row>
+    <row r="6" spans="1:9" ht="24">
+      <c r="A6" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="44">
+        <v>5</v>
+      </c>
+      <c r="C6" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="F6" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="55"/>
+    </row>
+    <row r="7" spans="1:9" ht="24">
+      <c r="A7" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="44">
+        <v>6</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="E7" s="45" t="s">
+        <v>84</v>
+      </c>
+      <c r="F7" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G7" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="55"/>
+    </row>
+    <row r="8" spans="1:9" ht="24">
+      <c r="A8" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="44">
+        <v>7</v>
+      </c>
+      <c r="C8" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G8" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="55"/>
+    </row>
+    <row r="9" spans="1:9" ht="24">
+      <c r="A9" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="44">
+        <v>8</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>88</v>
+      </c>
+      <c r="F9" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G9" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="55"/>
+    </row>
+    <row r="10" spans="1:9" ht="24">
+      <c r="A10" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="44">
+        <v>9</v>
+      </c>
+      <c r="C10" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="E10" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="F10" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G10" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="55"/>
+    </row>
+    <row r="11" spans="1:9" ht="36">
+      <c r="A11" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="44">
+        <v>10</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>91</v>
+      </c>
+      <c r="E11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="55"/>
+    </row>
+    <row r="12" spans="1:9" ht="36">
+      <c r="A12" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="44">
+        <v>11</v>
+      </c>
+      <c r="C12" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="55"/>
+    </row>
+    <row r="13" spans="1:9" ht="24">
+      <c r="A13" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="44">
+        <v>12</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="F13" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="55"/>
+    </row>
+    <row r="14" spans="1:9" ht="24">
+      <c r="A14" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="44">
+        <v>13</v>
+      </c>
+      <c r="C14" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="F14" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G14" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" s="55"/>
+    </row>
+    <row r="15" spans="1:9" ht="24">
+      <c r="A15" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="44">
+        <v>14</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="F15" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G15" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="55"/>
+    </row>
+    <row r="16" spans="1:9" ht="24">
+      <c r="A16" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="44">
+        <v>15</v>
+      </c>
+      <c r="C16" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="F16" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G16" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="I16" s="55"/>
+    </row>
+    <row r="17" spans="1:8" ht="24">
+      <c r="A17" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="44">
+        <v>16</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="55" t="s">
+        <v>102</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G17" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="24">
+      <c r="A18" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="44">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="F18" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G18" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="24">
+      <c r="A19" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="44">
         <v>18</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="C19" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G19" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="24">
+      <c r="A20" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="44">
+        <v>19</v>
+      </c>
+      <c r="C20" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="55" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="F20" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G20" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="36">
+      <c r="A21" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="44">
+        <v>20</v>
+      </c>
+      <c r="C21" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="F21" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G21" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="24">
+      <c r="A22" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="44">
+        <v>21</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="F22" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G22" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="24">
+      <c r="A23" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="44">
+        <v>22</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="55" t="s">
+        <v>115</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G23" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="24">
+      <c r="A24" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="44">
+        <v>23</v>
+      </c>
+      <c r="C24" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" s="55" t="s">
+        <v>117</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="F24" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G24" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="36">
+      <c r="A25" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="44">
+        <v>24</v>
+      </c>
+      <c r="C25" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="55" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="F25" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G25" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="24">
+      <c r="A26" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="44">
+        <v>25</v>
+      </c>
+      <c r="C26" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="55" t="s">
+        <v>121</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>122</v>
+      </c>
+      <c r="F26" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G26" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="24">
+      <c r="A27" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="44">
+        <v>26</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="55" t="s">
+        <v>123</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>124</v>
+      </c>
+      <c r="F27" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G27" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="24">
+      <c r="A28" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="44">
+        <v>27</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="E28" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="F28" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G28" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="24">
+      <c r="A29" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="44">
+        <v>28</v>
+      </c>
+      <c r="C29" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G29" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="36">
+      <c r="A30" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="44">
+        <v>29</v>
+      </c>
+      <c r="C30" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" s="55" t="s">
+        <v>129</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G30" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="24">
+      <c r="A31" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="44">
+        <v>30</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="E31" s="45" t="s">
+        <v>133</v>
+      </c>
+      <c r="F31" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G31" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="36">
+      <c r="A32" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="44">
+        <v>31</v>
+      </c>
+      <c r="C32" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" s="55" t="s">
+        <v>134</v>
+      </c>
+      <c r="E32" s="45" t="s">
+        <v>135</v>
+      </c>
+      <c r="F32" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G32" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="36">
+      <c r="A33" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="44">
+        <v>32</v>
+      </c>
+      <c r="C33" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" s="55" t="s">
+        <v>136</v>
+      </c>
+      <c r="E33" s="45" t="s">
+        <v>137</v>
+      </c>
+      <c r="F33" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G33" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="24">
+      <c r="A34" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="44">
+        <v>33</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="55" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" s="45" t="s">
+        <v>139</v>
+      </c>
+      <c r="F34" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G34" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="36">
+      <c r="A35" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="44">
+        <v>34</v>
+      </c>
+      <c r="C35" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" s="55" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" s="45" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G35" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="36">
+      <c r="A36" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="44">
+        <v>35</v>
+      </c>
+      <c r="C36" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="55" t="s">
+        <v>142</v>
+      </c>
+      <c r="E36" s="45" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G36" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="24">
+      <c r="A37" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="44">
+        <v>36</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="55" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="F37" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G37" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H37" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="24">
+      <c r="A38" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="44">
+        <v>37</v>
+      </c>
+      <c r="C38" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="55" t="s">
+        <v>146</v>
+      </c>
+      <c r="E38" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="F38" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G38" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="24">
+      <c r="A39" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="44">
+        <v>38</v>
+      </c>
+      <c r="C39" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="55" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G39" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="24">
+      <c r="A40" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="44">
+        <v>39</v>
+      </c>
+      <c r="C40" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D40" s="55" t="s">
+        <v>150</v>
+      </c>
+      <c r="E40" s="45" t="s">
+        <v>151</v>
+      </c>
+      <c r="F40" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G40" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="24">
+      <c r="A41" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="44">
+        <v>40</v>
+      </c>
+      <c r="C41" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" s="55" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="F41" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G41" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="24">
+      <c r="A42" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="44">
+        <v>41</v>
+      </c>
+      <c r="C42" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D42" s="55" t="s">
+        <v>154</v>
+      </c>
+      <c r="E42" s="45" t="s">
+        <v>155</v>
+      </c>
+      <c r="F42" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G42" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="24">
+      <c r="A43" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="44">
+        <v>42</v>
+      </c>
+      <c r="C43" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>156</v>
+      </c>
+      <c r="E43" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="F43" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G43" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H43" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="24">
+      <c r="A44" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="44">
+        <v>43</v>
+      </c>
+      <c r="C44" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="E44" s="45" t="s">
+        <v>159</v>
+      </c>
+      <c r="F44" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G44" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="24">
+      <c r="A45" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="44">
+        <v>44</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" s="45" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G45" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H45" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="24">
+      <c r="A46" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="44">
+        <v>45</v>
+      </c>
+      <c r="C46" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D46" s="55" t="s">
+        <v>162</v>
+      </c>
+      <c r="E46" s="45" t="s">
+        <v>163</v>
+      </c>
+      <c r="F46" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G46" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="24">
+      <c r="A47" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="44">
+        <v>46</v>
+      </c>
+      <c r="C47" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D47" s="55" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47" s="45" t="s">
+        <v>164</v>
+      </c>
+      <c r="F47" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G47" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="24">
+      <c r="A48" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="44">
+        <v>47</v>
+      </c>
+      <c r="C48" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D48" s="55" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" s="45" t="s">
+        <v>166</v>
+      </c>
+      <c r="F48" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G48" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H48" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="24">
+      <c r="A49" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="44">
+        <v>48</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" s="55" t="s">
+        <v>167</v>
+      </c>
+      <c r="E49" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G49" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="24">
+      <c r="A50" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="44">
+        <v>49</v>
+      </c>
+      <c r="C50" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D50" s="55" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" s="45" t="s">
+        <v>170</v>
+      </c>
+      <c r="F50" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G50" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="24">
+      <c r="A51" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" s="44">
+        <v>50</v>
+      </c>
+      <c r="C51" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>171</v>
+      </c>
+      <c r="E51" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F51" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G51" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H51" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="24">
+      <c r="A52" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="44">
+        <v>51</v>
+      </c>
+      <c r="C52" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D52" s="55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E52" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F52" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G52" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="24">
+      <c r="A53" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="44">
+        <v>52</v>
+      </c>
+      <c r="C53" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E53" s="45" t="s">
+        <v>175</v>
+      </c>
+      <c r="F53" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G53" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="24">
+      <c r="A54" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="44">
+        <v>53</v>
+      </c>
+      <c r="C54" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D54" s="55" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" s="45" t="s">
+        <v>176</v>
+      </c>
+      <c r="F54" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G54" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="36">
+      <c r="A55" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="44">
+        <v>54</v>
+      </c>
+      <c r="C55" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D55" s="55" t="s">
+        <v>177</v>
+      </c>
+      <c r="E55" s="45" t="s">
+        <v>178</v>
+      </c>
+      <c r="F55" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G55" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="36">
+      <c r="A56" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" s="44">
+        <v>55</v>
+      </c>
+      <c r="C56" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D56" s="55" t="s">
+        <v>179</v>
+      </c>
+      <c r="E56" s="45" t="s">
+        <v>180</v>
+      </c>
+      <c r="F56" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G56" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="36">
+      <c r="A57" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" s="44">
+        <v>56</v>
+      </c>
+      <c r="C57" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D57" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="E57" s="45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F57" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G57" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="24">
+      <c r="A58" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="44">
+        <v>57</v>
+      </c>
+      <c r="C58" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D58" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="E58" s="45" t="s">
+        <v>184</v>
+      </c>
+      <c r="F58" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G58" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="24">
+      <c r="A59" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="44">
+        <v>58</v>
+      </c>
+      <c r="C59" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D59" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="45" t="s">
+        <v>185</v>
+      </c>
+      <c r="F59" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G59" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="24">
+      <c r="A60" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="44">
+        <v>59</v>
+      </c>
+      <c r="C60" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="45" t="s">
+        <v>187</v>
+      </c>
+      <c r="F60" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G60" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="24">
+      <c r="A61" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="44">
+        <v>60</v>
+      </c>
+      <c r="C61" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D61" s="55" t="s">
+        <v>188</v>
+      </c>
+      <c r="E61" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F61" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G61" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="24">
+      <c r="A62" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="44">
+        <v>61</v>
+      </c>
+      <c r="C62" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" s="55" t="s">
+        <v>190</v>
+      </c>
+      <c r="E62" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="F62" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G62" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="36">
+      <c r="A63" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="44">
+        <v>62</v>
+      </c>
+      <c r="C63" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D63" s="55" t="s">
+        <v>192</v>
+      </c>
+      <c r="E63" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="F63" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G63" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="24">
+      <c r="A64" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="44">
+        <v>63</v>
+      </c>
+      <c r="C64" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D64" s="55" t="s">
+        <v>194</v>
+      </c>
+      <c r="E64" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="F64" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G64" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H64" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="24">
+      <c r="A65" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" s="44">
+        <v>64</v>
+      </c>
+      <c r="C65" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D65" s="55" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="F65" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G65" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H65" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="24">
+      <c r="A66" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" s="44">
+        <v>65</v>
+      </c>
+      <c r="C66" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D66" s="55" t="s">
+        <v>198</v>
+      </c>
+      <c r="E66" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="F66" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G66" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H66" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="24">
+      <c r="A67" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" s="44">
+        <v>66</v>
+      </c>
+      <c r="C67" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D67" s="55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E67" s="45" t="s">
+        <v>201</v>
+      </c>
+      <c r="F67" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G67" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H67" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="24">
+      <c r="A68" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="44">
+        <v>67</v>
+      </c>
+      <c r="C68" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D68" s="55" t="s">
+        <v>202</v>
+      </c>
+      <c r="E68" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F68" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G68" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H68" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="24">
+      <c r="A69" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="44">
+        <v>68</v>
+      </c>
+      <c r="C69" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D69" s="55" t="s">
+        <v>204</v>
+      </c>
+      <c r="E69" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="F69" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G69" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H69" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="24">
+      <c r="A70" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="44">
+        <v>69</v>
+      </c>
+      <c r="C70" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D70" s="55" t="s">
+        <v>206</v>
+      </c>
+      <c r="E70" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="F70" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="24">
+      <c r="A71" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="44">
+        <v>70</v>
+      </c>
+      <c r="C71" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D71" s="55" t="s">
+        <v>208</v>
+      </c>
+      <c r="E71" s="45" t="s">
+        <v>209</v>
+      </c>
+      <c r="F71" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G71" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H71" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="36">
+      <c r="A72" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" s="44">
+        <v>71</v>
+      </c>
+      <c r="C72" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D72" s="55" t="s">
+        <v>210</v>
+      </c>
+      <c r="E72" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="F72" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G72" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="24">
+      <c r="A73" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" s="44">
+        <v>72</v>
+      </c>
+      <c r="C73" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D73" s="55" t="s">
+        <v>212</v>
+      </c>
+      <c r="E73" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="F73" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G73" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H73" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="24">
+      <c r="A74" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" s="44">
+        <v>73</v>
+      </c>
+      <c r="C74" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D74" s="55" t="s">
+        <v>212</v>
+      </c>
+      <c r="E74" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="F74" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G74" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H74" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="24">
+      <c r="A75" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" s="44">
+        <v>74</v>
+      </c>
+      <c r="C75" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D75" s="55" t="s">
+        <v>215</v>
+      </c>
+      <c r="E75" s="45" t="s">
+        <v>216</v>
+      </c>
+      <c r="F75" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G75" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H75" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="24">
+      <c r="A76" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="44">
+        <v>75</v>
+      </c>
+      <c r="C76" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D76" s="55" t="s">
+        <v>217</v>
+      </c>
+      <c r="E76" s="45" t="s">
+        <v>218</v>
+      </c>
+      <c r="F76" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G76" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="24">
+      <c r="A77" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" s="44">
+        <v>76</v>
+      </c>
+      <c r="C77" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D77" s="55" t="s">
+        <v>219</v>
+      </c>
+      <c r="E77" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="F77" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G77" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H77" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="24">
+      <c r="A78" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" s="44">
+        <v>77</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D78" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="E78" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="F78" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G78" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H78" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="36">
+      <c r="A79" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" s="44">
+        <v>78</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D79" s="55" t="s">
+        <v>223</v>
+      </c>
+      <c r="E79" s="45" t="s">
+        <v>224</v>
+      </c>
+      <c r="F79" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G79" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="24">
+      <c r="A80" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" s="44">
+        <v>79</v>
+      </c>
+      <c r="C80" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D80" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="45" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G80" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H80" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="24">
+      <c r="A81" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B81" s="44">
+        <v>80</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D81" s="55" t="s">
+        <v>227</v>
+      </c>
+      <c r="E81" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="F81" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G81" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H81" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="24">
+      <c r="A82" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="44">
+        <v>81</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D82" s="55" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="46">
+        <v>45931</v>
+      </c>
+      <c r="G82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H82" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="24">
+      <c r="A83" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" s="44">
+        <v>82</v>
+      </c>
+      <c r="C83" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D83" s="55" t="s">
+        <v>231</v>
+      </c>
+      <c r="E83" s="45" t="s">
+        <v>232</v>
+      </c>
+      <c r="F83" s="46">
+        <v>45964</v>
+      </c>
+      <c r="G83" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H83" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="24">
+      <c r="A84" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" s="44">
+        <v>83</v>
+      </c>
+      <c r="C84" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D84" s="55" t="s">
+        <v>233</v>
+      </c>
+      <c r="E84" s="45" t="s">
+        <v>234</v>
+      </c>
+      <c r="F84" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G84" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H84" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="24">
+      <c r="A85" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" s="44">
+        <v>84</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D85" s="55" t="s">
+        <v>235</v>
+      </c>
+      <c r="E85" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F85" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G85" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H85" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="24">
+      <c r="A86" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" s="44">
+        <v>85</v>
+      </c>
+      <c r="C86" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D86" s="55" t="s">
+        <v>237</v>
+      </c>
+      <c r="E86" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="F86" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G86" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H86" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="60">
+      <c r="A87" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" s="44">
+        <v>86</v>
+      </c>
+      <c r="C87" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D87" s="55" t="s">
+        <v>239</v>
+      </c>
+      <c r="E87" s="45" t="s">
+        <v>240</v>
+      </c>
+      <c r="F87" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G87" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H87" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="24">
+      <c r="A88" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" s="44">
+        <v>87</v>
+      </c>
+      <c r="C88" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D88" s="55" t="s">
+        <v>241</v>
+      </c>
+      <c r="E88" s="45" t="s">
+        <v>242</v>
+      </c>
+      <c r="F88" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G88" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H88" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="36">
+      <c r="A89" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" s="44">
+        <v>88</v>
+      </c>
+      <c r="C89" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D89" s="55" t="s">
+        <v>243</v>
+      </c>
+      <c r="E89" s="45" t="s">
+        <v>244</v>
+      </c>
+      <c r="F89" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G89" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H89" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="24">
+      <c r="A90" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" s="44">
+        <v>89</v>
+      </c>
+      <c r="C90" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D90" s="55" t="s">
+        <v>245</v>
+      </c>
+      <c r="E90" s="45" t="s">
+        <v>246</v>
+      </c>
+      <c r="F90" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G90" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H90" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="24">
+      <c r="A91" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="44">
+        <v>90</v>
+      </c>
+      <c r="C91" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D91" s="55" t="s">
+        <v>247</v>
+      </c>
+      <c r="E91" s="45" t="s">
+        <v>248</v>
+      </c>
+      <c r="F91" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G91" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H91" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="24">
+      <c r="A92" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="44">
+        <v>91</v>
+      </c>
+      <c r="C92" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D92" s="55" t="s">
+        <v>247</v>
+      </c>
+      <c r="E92" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="F92" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G92" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H92" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="36">
+      <c r="A93" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" s="44">
+        <v>92</v>
+      </c>
+      <c r="C93" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D93" s="55" t="s">
+        <v>250</v>
+      </c>
+      <c r="E93" s="45" t="s">
+        <v>251</v>
+      </c>
+      <c r="F93" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G93" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H93" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="24">
+      <c r="A94" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="44">
+        <v>93</v>
+      </c>
+      <c r="C94" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D94" s="55" t="s">
+        <v>252</v>
+      </c>
+      <c r="E94" s="45" t="s">
+        <v>253</v>
+      </c>
+      <c r="F94" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G94" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H94" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="24">
+      <c r="A95" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" s="44">
+        <v>94</v>
+      </c>
+      <c r="C95" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D95" s="55" t="s">
+        <v>252</v>
+      </c>
+      <c r="E95" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="F95" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G95" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H95" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="36">
+      <c r="A96" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" s="44">
+        <v>95</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D96" s="55" t="s">
+        <v>255</v>
+      </c>
+      <c r="E96" s="45" t="s">
+        <v>256</v>
+      </c>
+      <c r="F96" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G96" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H96" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="24">
+      <c r="A97" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" s="44">
+        <v>96</v>
+      </c>
+      <c r="C97" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D97" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="E97" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="F97" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G97" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H97" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="24">
+      <c r="A98" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" s="44">
+        <v>97</v>
+      </c>
+      <c r="C98" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D98" s="55" t="s">
+        <v>259</v>
+      </c>
+      <c r="E98" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="F98" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G98" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H98" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="24">
+      <c r="A99" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" s="44">
+        <v>98</v>
+      </c>
+      <c r="C99" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D99" s="55" t="s">
+        <v>261</v>
+      </c>
+      <c r="E99" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="F99" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G99" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H99" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="24">
+      <c r="A100" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" s="44">
+        <v>99</v>
+      </c>
+      <c r="C100" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D100" s="55" t="s">
+        <v>261</v>
+      </c>
+      <c r="E100" s="45" t="s">
+        <v>263</v>
+      </c>
+      <c r="F100" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G100" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H100" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="24">
+      <c r="A101" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" s="44">
+        <v>100</v>
+      </c>
+      <c r="C101" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D101" s="55" t="s">
+        <v>264</v>
+      </c>
+      <c r="E101" s="45" t="s">
+        <v>265</v>
+      </c>
+      <c r="F101" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G101" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H101" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="24">
+      <c r="A102" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" s="44">
+        <v>101</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D102" s="55" t="s">
+        <v>266</v>
+      </c>
+      <c r="E102" s="45" t="s">
+        <v>267</v>
+      </c>
+      <c r="F102" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G102" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H102" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="24">
+      <c r="A103" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" s="44">
+        <v>102</v>
+      </c>
+      <c r="C103" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D103" s="55" t="s">
+        <v>268</v>
+      </c>
+      <c r="E103" s="45" t="s">
+        <v>269</v>
+      </c>
+      <c r="F103" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G103" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H103" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="36">
+      <c r="A104" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" s="44">
+        <v>103</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D104" s="55" t="s">
+        <v>270</v>
+      </c>
+      <c r="E104" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="F104" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G104" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H104" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="24">
+      <c r="A105" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B105" s="44">
+        <v>104</v>
+      </c>
+      <c r="C105" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D105" s="55" t="s">
+        <v>272</v>
+      </c>
+      <c r="E105" s="45" t="s">
+        <v>273</v>
+      </c>
+      <c r="F105" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G105" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H105" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="36">
+      <c r="A106" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" s="44">
+        <v>105</v>
+      </c>
+      <c r="C106" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D106" s="55" t="s">
+        <v>274</v>
+      </c>
+      <c r="E106" s="45" t="s">
+        <v>275</v>
+      </c>
+      <c r="F106" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G106" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H106" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="24">
+      <c r="A107" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" s="44">
+        <v>106</v>
+      </c>
+      <c r="C107" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D107" s="55" t="s">
+        <v>276</v>
+      </c>
+      <c r="E107" s="45" t="s">
+        <v>277</v>
+      </c>
+      <c r="F107" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G107" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H107" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="24">
+      <c r="A108" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B108" s="44">
+        <v>107</v>
+      </c>
+      <c r="C108" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D108" s="55" t="s">
+        <v>278</v>
+      </c>
+      <c r="E108" s="45" t="s">
+        <v>279</v>
+      </c>
+      <c r="F108" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G108" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H108" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="24">
+      <c r="A109" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B109" s="44">
+        <v>108</v>
+      </c>
+      <c r="C109" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D109" s="55" t="s">
+        <v>280</v>
+      </c>
+      <c r="E109" s="45" t="s">
+        <v>281</v>
+      </c>
+      <c r="F109" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G109" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H109" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="24">
+      <c r="A110" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B110" s="44">
+        <v>109</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D110" s="55" t="s">
+        <v>282</v>
+      </c>
+      <c r="E110" s="45" t="s">
+        <v>283</v>
+      </c>
+      <c r="F110" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G110" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H110" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="24">
+      <c r="A111" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="44">
+        <v>110</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D111" s="55" t="s">
+        <v>282</v>
+      </c>
+      <c r="E111" s="45" t="s">
+        <v>284</v>
+      </c>
+      <c r="F111" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G111" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H111" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="24">
+      <c r="A112" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B112" s="44">
+        <v>111</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D112" s="55" t="s">
+        <v>285</v>
+      </c>
+      <c r="E112" s="45" t="s">
+        <v>286</v>
+      </c>
+      <c r="F112" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G112" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H112" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="36">
+      <c r="A113" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" s="44">
+        <v>112</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D113" s="55" t="s">
+        <v>287</v>
+      </c>
+      <c r="E113" s="45" t="s">
+        <v>288</v>
+      </c>
+      <c r="F113" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G113" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H113" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="24">
+      <c r="A114" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" s="44">
+        <v>113</v>
+      </c>
+      <c r="C114" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D114" s="55" t="s">
+        <v>289</v>
+      </c>
+      <c r="E114" s="45" t="s">
+        <v>290</v>
+      </c>
+      <c r="F114" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G114" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="24">
+      <c r="A115" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" s="44">
+        <v>114</v>
+      </c>
+      <c r="C115" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D115" s="55" t="s">
+        <v>291</v>
+      </c>
+      <c r="E115" s="45" t="s">
+        <v>292</v>
+      </c>
+      <c r="F115" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G115" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H115" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="24">
+      <c r="A116" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B116" s="44">
+        <v>115</v>
+      </c>
+      <c r="C116" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D116" s="55" t="s">
+        <v>293</v>
+      </c>
+      <c r="E116" s="45" t="s">
+        <v>294</v>
+      </c>
+      <c r="F116" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G116" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H116" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="24">
+      <c r="A117" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" s="44">
+        <v>116</v>
+      </c>
+      <c r="C117" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D117" s="55" t="s">
+        <v>295</v>
+      </c>
+      <c r="E117" s="45" t="s">
+        <v>296</v>
+      </c>
+      <c r="F117" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G117" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H117" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="36">
+      <c r="A118" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" s="44">
+        <v>117</v>
+      </c>
+      <c r="C118" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D118" s="55" t="s">
+        <v>297</v>
+      </c>
+      <c r="E118" s="45" t="s">
+        <v>298</v>
+      </c>
+      <c r="F118" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G118" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H118" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="24">
+      <c r="A119" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B119" s="44">
+        <v>118</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D119" s="55" t="s">
+        <v>299</v>
+      </c>
+      <c r="E119" s="45" t="s">
+        <v>300</v>
+      </c>
+      <c r="F119" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G119" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H119" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="24">
+      <c r="A120" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" s="44">
+        <v>119</v>
+      </c>
+      <c r="C120" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D120" s="55" t="s">
+        <v>301</v>
+      </c>
+      <c r="E120" s="45" t="s">
+        <v>302</v>
+      </c>
+      <c r="F120" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G120" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H120" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="24">
+      <c r="A121" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B121" s="44">
+        <v>120</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D121" s="55" t="s">
+        <v>303</v>
+      </c>
+      <c r="E121" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="F121" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G121" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H121" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="24">
+      <c r="A122" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" s="44">
+        <v>121</v>
+      </c>
+      <c r="C122" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D122" s="55" t="s">
+        <v>305</v>
+      </c>
+      <c r="E122" s="45" t="s">
+        <v>306</v>
+      </c>
+      <c r="F122" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G122" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H122" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="36">
+      <c r="A123" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" s="44">
+        <v>122</v>
+      </c>
+      <c r="C123" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D123" s="55" t="s">
+        <v>307</v>
+      </c>
+      <c r="E123" s="45" t="s">
+        <v>308</v>
+      </c>
+      <c r="F123" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G123" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H123" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="24">
+      <c r="A124" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B124" s="44">
+        <v>123</v>
+      </c>
+      <c r="C124" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D124" s="55" t="s">
+        <v>303</v>
+      </c>
+      <c r="E124" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="F124" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G124" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H124" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="24">
+      <c r="A125" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B125" s="44">
+        <v>124</v>
+      </c>
+      <c r="C125" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D125" s="55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E125" s="45" t="s">
+        <v>311</v>
+      </c>
+      <c r="F125" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G125" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H125" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="24">
+      <c r="A126" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B126" s="44">
+        <v>125</v>
+      </c>
+      <c r="C126" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D126" s="55" t="s">
+        <v>312</v>
+      </c>
+      <c r="E126" s="45" t="s">
+        <v>313</v>
+      </c>
+      <c r="F126" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G126" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H126" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="24">
+      <c r="A127" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B127" s="44">
+        <v>126</v>
+      </c>
+      <c r="C127" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D127" s="55" t="s">
+        <v>314</v>
+      </c>
+      <c r="E127" s="45" t="s">
+        <v>315</v>
+      </c>
+      <c r="F127" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G127" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H127" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="36">
+      <c r="A128" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B128" s="44">
+        <v>127</v>
+      </c>
+      <c r="C128" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D128" s="55" t="s">
+        <v>316</v>
+      </c>
+      <c r="E128" s="45" t="s">
+        <v>317</v>
+      </c>
+      <c r="F128" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G128" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H128" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="24">
+      <c r="A129" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B129" s="44">
+        <v>128</v>
+      </c>
+      <c r="C129" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D129" s="55" t="s">
+        <v>318</v>
+      </c>
+      <c r="E129" s="45" t="s">
+        <v>319</v>
+      </c>
+      <c r="F129" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G129" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="24">
+      <c r="A130" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B130" s="44">
+        <v>129</v>
+      </c>
+      <c r="C130" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D130" s="55" t="s">
+        <v>320</v>
+      </c>
+      <c r="E130" s="45" t="s">
+        <v>321</v>
+      </c>
+      <c r="F130" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G130" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H130" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="36">
+      <c r="A131" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B131" s="44">
+        <v>130</v>
+      </c>
+      <c r="C131" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D131" s="55" t="s">
+        <v>322</v>
+      </c>
+      <c r="E131" s="45" t="s">
+        <v>323</v>
+      </c>
+      <c r="F131" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G131" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H131" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="24">
+      <c r="A132" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B132" s="44">
+        <v>131</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D132" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="E132" s="45" t="s">
+        <v>325</v>
+      </c>
+      <c r="F132" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G132" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H132" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="24">
+      <c r="A133" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B133" s="44">
+        <v>132</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D133" s="55" t="s">
+        <v>326</v>
+      </c>
+      <c r="E133" s="45" t="s">
+        <v>327</v>
+      </c>
+      <c r="F133" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G133" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H133" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="24">
+      <c r="A134" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B134" s="44">
+        <v>133</v>
+      </c>
+      <c r="C134" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D134" s="55" t="s">
+        <v>326</v>
+      </c>
+      <c r="E134" s="45" t="s">
+        <v>328</v>
+      </c>
+      <c r="F134" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G134" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H134" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="24">
+      <c r="A135" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" s="44">
+        <v>134</v>
+      </c>
+      <c r="C135" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D135" s="55" t="s">
+        <v>329</v>
+      </c>
+      <c r="E135" s="45" t="s">
+        <v>330</v>
+      </c>
+      <c r="F135" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G135" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H135" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="24">
+      <c r="A136" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B136" s="44">
+        <v>135</v>
+      </c>
+      <c r="C136" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D136" s="55" t="s">
+        <v>331</v>
+      </c>
+      <c r="E136" s="45" t="s">
+        <v>332</v>
+      </c>
+      <c r="F136" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G136" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H136" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="24">
+      <c r="A137" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B137" s="44">
+        <v>136</v>
+      </c>
+      <c r="C137" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D137" s="55" t="s">
+        <v>333</v>
+      </c>
+      <c r="E137" s="45" t="s">
+        <v>334</v>
+      </c>
+      <c r="F137" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G137" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H137" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="24">
+      <c r="A138" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" s="44">
+        <v>137</v>
+      </c>
+      <c r="C138" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D138" s="55" t="s">
+        <v>335</v>
+      </c>
+      <c r="E138" s="45" t="s">
+        <v>336</v>
+      </c>
+      <c r="F138" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G138" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H138" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="24">
+      <c r="A139" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" s="44">
+        <v>138</v>
+      </c>
+      <c r="C139" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D139" s="55" t="s">
+        <v>337</v>
+      </c>
+      <c r="E139" s="45" t="s">
+        <v>338</v>
+      </c>
+      <c r="F139" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G139" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H139" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="24">
+      <c r="A140" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" s="44">
+        <v>139</v>
+      </c>
+      <c r="C140" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D140" s="55" t="s">
+        <v>339</v>
+      </c>
+      <c r="E140" s="45" t="s">
+        <v>340</v>
+      </c>
+      <c r="F140" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G140" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H140" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="24">
+      <c r="A141" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" s="44">
+        <v>140</v>
+      </c>
+      <c r="C141" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D141" s="55" t="s">
+        <v>341</v>
+      </c>
+      <c r="E141" s="45" t="s">
+        <v>342</v>
+      </c>
+      <c r="F141" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G141" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H141" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="24">
+      <c r="A142" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" s="44">
+        <v>141</v>
+      </c>
+      <c r="C142" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D142" s="55" t="s">
+        <v>343</v>
+      </c>
+      <c r="E142" s="45" t="s">
+        <v>344</v>
+      </c>
+      <c r="F142" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G142" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H142" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="24">
+      <c r="A143" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" s="44">
+        <v>142</v>
+      </c>
+      <c r="C143" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D143" s="55" t="s">
+        <v>345</v>
+      </c>
+      <c r="E143" s="45" t="s">
+        <v>346</v>
+      </c>
+      <c r="F143" s="37">
+        <v>45967</v>
+      </c>
+      <c r="G143" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H143" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="36">
+      <c r="A144" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" s="44">
+        <v>143</v>
+      </c>
+      <c r="C144" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D144" s="55" t="s">
+        <v>347</v>
+      </c>
+      <c r="E144" s="45" t="s">
+        <v>348</v>
+      </c>
+      <c r="F144" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G144" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H144" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="36">
+      <c r="A145" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" s="44">
+        <v>144</v>
+      </c>
+      <c r="C145" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D145" s="55" t="s">
+        <v>349</v>
+      </c>
+      <c r="E145" s="45" t="s">
+        <v>350</v>
+      </c>
+      <c r="F145" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G145" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H145" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="24">
+      <c r="A146" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B146" s="44">
+        <v>145</v>
+      </c>
+      <c r="C146" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D146" s="55" t="s">
+        <v>351</v>
+      </c>
+      <c r="E146" s="45" t="s">
+        <v>352</v>
+      </c>
+      <c r="F146" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G146" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H146" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="24">
+      <c r="A147" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" s="44">
+        <v>146</v>
+      </c>
+      <c r="C147" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D147" s="55" t="s">
+        <v>353</v>
+      </c>
+      <c r="E147" s="45" t="s">
+        <v>354</v>
+      </c>
+      <c r="F147" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G147" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H147" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="36">
+      <c r="A148" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" s="44">
+        <v>147</v>
+      </c>
+      <c r="C148" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D148" s="55" t="s">
+        <v>355</v>
+      </c>
+      <c r="E148" s="45" t="s">
+        <v>356</v>
+      </c>
+      <c r="F148" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G148" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H148" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="24">
+      <c r="A149" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B149" s="44">
+        <v>148</v>
+      </c>
+      <c r="C149" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D149" s="55" t="s">
+        <v>357</v>
+      </c>
+      <c r="E149" s="45" t="s">
+        <v>358</v>
+      </c>
+      <c r="F149" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G149" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H149" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="24">
+      <c r="A150" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" s="44">
+        <v>149</v>
+      </c>
+      <c r="C150" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D150" s="55" t="s">
+        <v>359</v>
+      </c>
+      <c r="E150" s="45" t="s">
+        <v>360</v>
+      </c>
+      <c r="F150" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G150" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H150" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="36">
+      <c r="A151" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B151" s="44">
+        <v>150</v>
+      </c>
+      <c r="C151" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D151" s="55" t="s">
+        <v>361</v>
+      </c>
+      <c r="E151" s="45" t="s">
+        <v>362</v>
+      </c>
+      <c r="F151" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G151" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H151" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="36">
+      <c r="A152" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" s="44">
+        <v>151</v>
+      </c>
+      <c r="C152" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D152" s="55" t="s">
+        <v>363</v>
+      </c>
+      <c r="E152" s="45" t="s">
+        <v>364</v>
+      </c>
+      <c r="F152" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G152" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H152" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="24">
+      <c r="A153" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" s="44">
+        <v>152</v>
+      </c>
+      <c r="C153" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D153" s="55" t="s">
+        <v>363</v>
+      </c>
+      <c r="E153" s="45" t="s">
+        <v>365</v>
+      </c>
+      <c r="F153" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G153" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H153" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="36">
+      <c r="A154" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" s="44">
+        <v>153</v>
+      </c>
+      <c r="C154" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D154" s="55" t="s">
+        <v>366</v>
+      </c>
+      <c r="E154" s="45" t="s">
+        <v>367</v>
+      </c>
+      <c r="F154" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G154" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H154" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="36">
+      <c r="A155" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" s="44">
+        <v>154</v>
+      </c>
+      <c r="C155" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D155" s="55" t="s">
+        <v>368</v>
+      </c>
+      <c r="E155" s="45" t="s">
+        <v>369</v>
+      </c>
+      <c r="F155" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G155" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H155" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="36">
+      <c r="A156" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" s="44">
+        <v>155</v>
+      </c>
+      <c r="C156" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D156" s="55" t="s">
+        <v>370</v>
+      </c>
+      <c r="E156" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="F156" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G156" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H156" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="24">
+      <c r="A157" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" s="44">
+        <v>156</v>
+      </c>
+      <c r="C157" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D157" s="55" t="s">
+        <v>372</v>
+      </c>
+      <c r="E157" s="45" t="s">
+        <v>373</v>
+      </c>
+      <c r="F157" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G157" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H157" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="24">
+      <c r="A158" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" s="44">
+        <v>157</v>
+      </c>
+      <c r="C158" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D158" s="55" t="s">
+        <v>374</v>
+      </c>
+      <c r="E158" s="45" t="s">
+        <v>375</v>
+      </c>
+      <c r="F158" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G158" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H158" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="36">
+      <c r="A159" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" s="44">
+        <v>158</v>
+      </c>
+      <c r="C159" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D159" s="55" t="s">
+        <v>376</v>
+      </c>
+      <c r="E159" s="45" t="s">
+        <v>377</v>
+      </c>
+      <c r="F159" s="46">
+        <v>45967</v>
+      </c>
+      <c r="G159" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H159" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="60">
+      <c r="A160" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" s="44">
+        <v>159</v>
+      </c>
+      <c r="C160" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D160" s="55" t="s">
+        <v>378</v>
+      </c>
+      <c r="E160" s="45" t="s">
+        <v>379</v>
+      </c>
+      <c r="F160" s="46">
+        <v>45975</v>
+      </c>
+      <c r="G160" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H160" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="60">
+      <c r="A161" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" s="44">
+        <v>160</v>
+      </c>
+      <c r="C161" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D161" s="55" t="s">
+        <v>380</v>
+      </c>
+      <c r="E161" s="45" t="s">
+        <v>381</v>
+      </c>
+      <c r="F161" s="46">
+        <v>45989</v>
+      </c>
+      <c r="G161" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H161" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="36">
+      <c r="A162" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" s="44">
+        <v>161</v>
+      </c>
+      <c r="C162" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D162" s="55" t="s">
+        <v>382</v>
+      </c>
+      <c r="E162" s="45" t="s">
+        <v>383</v>
+      </c>
+      <c r="F162" s="46">
+        <v>45989</v>
+      </c>
+      <c r="G162" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H162" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="36">
+      <c r="A163" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B163" s="44">
+        <v>162</v>
+      </c>
+      <c r="C163" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D163" s="55" t="s">
+        <v>384</v>
+      </c>
+      <c r="E163" s="45" t="s">
+        <v>385</v>
+      </c>
+      <c r="F163" s="46">
+        <v>45989</v>
+      </c>
+      <c r="G163" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H163" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="36">
+      <c r="A164" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" s="44">
+        <v>163</v>
+      </c>
+      <c r="C164" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D164" s="55" t="s">
+        <v>386</v>
+      </c>
+      <c r="E164" s="45" t="s">
+        <v>387</v>
+      </c>
+      <c r="F164" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G164" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H164" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="36">
+      <c r="A165" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" s="44">
+        <v>164</v>
+      </c>
+      <c r="C165" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D165" s="55" t="s">
+        <v>388</v>
+      </c>
+      <c r="E165" s="45" t="s">
+        <v>389</v>
+      </c>
+      <c r="F165" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G165" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H165" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="36">
+      <c r="A166" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" s="44">
+        <v>165</v>
+      </c>
+      <c r="C166" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D166" s="55" t="s">
+        <v>390</v>
+      </c>
+      <c r="E166" s="45" t="s">
+        <v>391</v>
+      </c>
+      <c r="F166" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G166" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H166" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="24">
+      <c r="A167" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B167" s="44">
+        <v>166</v>
+      </c>
+      <c r="C167" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D167" s="55" t="s">
+        <v>392</v>
+      </c>
+      <c r="E167" s="45" t="s">
+        <v>393</v>
+      </c>
+      <c r="F167" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G167" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H167" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="24">
+      <c r="A168" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B168" s="44">
+        <v>167</v>
+      </c>
+      <c r="C168" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D168" s="55" t="s">
+        <v>394</v>
+      </c>
+      <c r="E168" s="45" t="s">
+        <v>395</v>
+      </c>
+      <c r="F168" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G168" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H168" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="36">
+      <c r="A169" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" s="44">
+        <v>168</v>
+      </c>
+      <c r="C169" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D169" s="55" t="s">
+        <v>396</v>
+      </c>
+      <c r="E169" s="45" t="s">
+        <v>397</v>
+      </c>
+      <c r="F169" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G169" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H169" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="24">
+      <c r="A170" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" s="44">
+        <v>169</v>
+      </c>
+      <c r="C170" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D170" s="55" t="s">
+        <v>398</v>
+      </c>
+      <c r="E170" s="45" t="s">
+        <v>399</v>
+      </c>
+      <c r="F170" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G170" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H170" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="24">
+      <c r="A171" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" s="44">
+        <v>170</v>
+      </c>
+      <c r="C171" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D171" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="E171" s="45" t="s">
+        <v>400</v>
+      </c>
+      <c r="F171" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G171" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H171" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="24">
+      <c r="A172" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="44">
+        <v>171</v>
+      </c>
+      <c r="C172" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D172" s="55" t="s">
+        <v>257</v>
+      </c>
+      <c r="E172" s="45" t="s">
+        <v>401</v>
+      </c>
+      <c r="F172" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G172" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H172" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="36">
+      <c r="A173" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B173" s="44">
+        <v>172</v>
+      </c>
+      <c r="C173" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D173" s="55" t="s">
+        <v>402</v>
+      </c>
+      <c r="E173" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="F173" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G173" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H173" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="24">
+      <c r="A174" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" s="44">
+        <v>173</v>
+      </c>
+      <c r="C174" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D174" s="55" t="s">
+        <v>404</v>
+      </c>
+      <c r="E174" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="F174" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G174" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H174" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="24">
+      <c r="A175" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" s="44">
+        <v>174</v>
+      </c>
+      <c r="C175" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D175" s="55" t="s">
+        <v>406</v>
+      </c>
+      <c r="E175" s="45" t="s">
+        <v>407</v>
+      </c>
+      <c r="F175" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G175" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H175" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="24">
+      <c r="A176" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" s="44">
+        <v>175</v>
+      </c>
+      <c r="C176" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D176" s="55" t="s">
+        <v>408</v>
+      </c>
+      <c r="E176" s="45" t="s">
+        <v>409</v>
+      </c>
+      <c r="F176" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G176" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H176" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="24">
+      <c r="A177" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" s="44">
+        <v>176</v>
+      </c>
+      <c r="C177" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D177" s="55" t="s">
+        <v>410</v>
+      </c>
+      <c r="E177" s="45" t="s">
+        <v>411</v>
+      </c>
+      <c r="F177" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G177" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H177" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="36">
+      <c r="A178" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" s="44">
+        <v>177</v>
+      </c>
+      <c r="C178" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D178" s="55" t="s">
+        <v>412</v>
+      </c>
+      <c r="E178" s="45" t="s">
+        <v>413</v>
+      </c>
+      <c r="F178" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G178" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H178" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="24">
+      <c r="A179" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" s="44">
+        <v>178</v>
+      </c>
+      <c r="C179" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D179" s="55" t="s">
+        <v>414</v>
+      </c>
+      <c r="E179" s="45" t="s">
+        <v>415</v>
+      </c>
+      <c r="F179" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G179" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H179" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="36">
+      <c r="A180" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B180" s="44">
+        <v>179</v>
+      </c>
+      <c r="C180" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D180" s="55" t="s">
+        <v>416</v>
+      </c>
+      <c r="E180" s="45" t="s">
+        <v>417</v>
+      </c>
+      <c r="F180" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G180" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H180" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="36">
+      <c r="A181" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" s="44">
+        <v>180</v>
+      </c>
+      <c r="C181" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D181" s="55" t="s">
+        <v>416</v>
+      </c>
+      <c r="E181" s="45" t="s">
+        <v>418</v>
+      </c>
+      <c r="F181" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G181" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H181" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="24">
+      <c r="A182" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B182" s="44">
+        <v>181</v>
+      </c>
+      <c r="C182" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D182" s="55" t="s">
+        <v>419</v>
+      </c>
+      <c r="E182" s="45" t="s">
+        <v>420</v>
+      </c>
+      <c r="F182" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G182" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H182" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="24">
+      <c r="A183" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B183" s="44">
+        <v>182</v>
+      </c>
+      <c r="C183" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D183" s="55" t="s">
+        <v>421</v>
+      </c>
+      <c r="E183" s="45" t="s">
+        <v>422</v>
+      </c>
+      <c r="F183" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G183" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H183" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="24">
+      <c r="A184" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B184" s="44">
+        <v>183</v>
+      </c>
+      <c r="C184" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D184" s="55" t="s">
+        <v>423</v>
+      </c>
+      <c r="E184" s="45" t="s">
+        <v>424</v>
+      </c>
+      <c r="F184" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G184" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H184" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="36">
+      <c r="A185" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B185" s="44">
+        <v>184</v>
+      </c>
+      <c r="C185" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D185" s="55" t="s">
+        <v>425</v>
+      </c>
+      <c r="E185" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="F185" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G185" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H185" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="24">
+      <c r="A186" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" s="44">
+        <v>185</v>
+      </c>
+      <c r="C186" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D186" s="55" t="s">
+        <v>427</v>
+      </c>
+      <c r="E186" s="45" t="s">
+        <v>428</v>
+      </c>
+      <c r="F186" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G186" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H186" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="24">
+      <c r="A187" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B187" s="44">
+        <v>186</v>
+      </c>
+      <c r="C187" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D187" s="55" t="s">
+        <v>429</v>
+      </c>
+      <c r="E187" s="45" t="s">
+        <v>430</v>
+      </c>
+      <c r="F187" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G187" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H187" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="36">
+      <c r="A188" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B188" s="44">
+        <v>187</v>
+      </c>
+      <c r="C188" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D188" s="55" t="s">
+        <v>431</v>
+      </c>
+      <c r="E188" s="45" t="s">
+        <v>432</v>
+      </c>
+      <c r="F188" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G188" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H188" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="24">
+      <c r="A189" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="44">
+        <v>188</v>
+      </c>
+      <c r="C189" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D189" s="55" t="s">
+        <v>433</v>
+      </c>
+      <c r="E189" s="45" t="s">
+        <v>434</v>
+      </c>
+      <c r="F189" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G189" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H189" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="36">
+      <c r="A190" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B190" s="44">
+        <v>189</v>
+      </c>
+      <c r="C190" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D190" s="55" t="s">
+        <v>435</v>
+      </c>
+      <c r="E190" s="45" t="s">
+        <v>436</v>
+      </c>
+      <c r="F190" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G190" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H190" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="24">
+      <c r="A191" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" s="44">
+        <v>190</v>
+      </c>
+      <c r="C191" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D191" s="55" t="s">
+        <v>282</v>
+      </c>
+      <c r="E191" s="45" t="s">
+        <v>437</v>
+      </c>
+      <c r="F191" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G191" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H191" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="24">
+      <c r="A192" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B192" s="44">
+        <v>191</v>
+      </c>
+      <c r="C192" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D192" s="55" t="s">
+        <v>282</v>
+      </c>
+      <c r="E192" s="45" t="s">
+        <v>438</v>
+      </c>
+      <c r="F192" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G192" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H192" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="24">
+      <c r="A193" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B193" s="44">
+        <v>192</v>
+      </c>
+      <c r="C193" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D193" s="55" t="s">
+        <v>439</v>
+      </c>
+      <c r="E193" s="45" t="s">
+        <v>440</v>
+      </c>
+      <c r="F193" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G193" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H193" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="24">
+      <c r="A194" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B194" s="44">
+        <v>193</v>
+      </c>
+      <c r="C194" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D194" s="55" t="s">
+        <v>441</v>
+      </c>
+      <c r="E194" s="45" t="s">
+        <v>442</v>
+      </c>
+      <c r="F194" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G194" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H194" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="24">
+      <c r="A195" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B195" s="44">
+        <v>194</v>
+      </c>
+      <c r="C195" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D195" s="55" t="s">
+        <v>443</v>
+      </c>
+      <c r="E195" s="45" t="s">
+        <v>444</v>
+      </c>
+      <c r="F195" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G195" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H195" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="24">
+      <c r="A196" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B196" s="44">
+        <v>195</v>
+      </c>
+      <c r="C196" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D196" s="55" t="s">
+        <v>445</v>
+      </c>
+      <c r="E196" s="45" t="s">
+        <v>446</v>
+      </c>
+      <c r="F196" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G196" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H196" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="24">
+      <c r="A197" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B197" s="44">
+        <v>196</v>
+      </c>
+      <c r="C197" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D197" s="55" t="s">
+        <v>447</v>
+      </c>
+      <c r="E197" s="45" t="s">
+        <v>448</v>
+      </c>
+      <c r="F197" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G197" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H197" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="36">
+      <c r="A198" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B198" s="44">
+        <v>197</v>
+      </c>
+      <c r="C198" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D198" s="55" t="s">
+        <v>449</v>
+      </c>
+      <c r="E198" s="45" t="s">
+        <v>450</v>
+      </c>
+      <c r="F198" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G198" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H198" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="24">
+      <c r="A199" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" s="44">
+        <v>198</v>
+      </c>
+      <c r="C199" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D199" s="55" t="s">
+        <v>138</v>
+      </c>
+      <c r="E199" s="45" t="s">
+        <v>451</v>
+      </c>
+      <c r="F199" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G199" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H199" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="36">
+      <c r="A200" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" s="44">
+        <v>199</v>
+      </c>
+      <c r="C200" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D200" s="55" t="s">
+        <v>452</v>
+      </c>
+      <c r="E200" s="45" t="s">
+        <v>453</v>
+      </c>
+      <c r="F200" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G200" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H200" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="24">
+      <c r="A201" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" s="44">
+        <v>200</v>
+      </c>
+      <c r="C201" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D201" s="55" t="s">
+        <v>454</v>
+      </c>
+      <c r="E201" s="45" t="s">
+        <v>455</v>
+      </c>
+      <c r="F201" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G201" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H201" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="24">
+      <c r="A202" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" s="44">
+        <v>201</v>
+      </c>
+      <c r="C202" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D202" s="55" t="s">
+        <v>454</v>
+      </c>
+      <c r="E202" s="45" t="s">
+        <v>456</v>
+      </c>
+      <c r="F202" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G202" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H202" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="24">
+      <c r="A203" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B203" s="44">
+        <v>202</v>
+      </c>
+      <c r="C203" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D203" s="55" t="s">
+        <v>457</v>
+      </c>
+      <c r="E203" s="45" t="s">
+        <v>458</v>
+      </c>
+      <c r="F203" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G203" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H203" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="36">
+      <c r="A204" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B204" s="44">
+        <v>203</v>
+      </c>
+      <c r="C204" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D204" s="55" t="s">
+        <v>459</v>
+      </c>
+      <c r="E204" s="45" t="s">
+        <v>460</v>
+      </c>
+      <c r="F204" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G204" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H204" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="24">
+      <c r="A205" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B205" s="44">
+        <v>204</v>
+      </c>
+      <c r="C205" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D205" s="55" t="s">
+        <v>461</v>
+      </c>
+      <c r="E205" s="45" t="s">
+        <v>462</v>
+      </c>
+      <c r="F205" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G205" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H205" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="36">
+      <c r="A206" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B206" s="44">
+        <v>205</v>
+      </c>
+      <c r="C206" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D206" s="55" t="s">
+        <v>463</v>
+      </c>
+      <c r="E206" s="45" t="s">
+        <v>464</v>
+      </c>
+      <c r="F206" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G206" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H206" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="36">
+      <c r="A207" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B207" s="44">
+        <v>206</v>
+      </c>
+      <c r="C207" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D207" s="55" t="s">
+        <v>463</v>
+      </c>
+      <c r="E207" s="45" t="s">
+        <v>465</v>
+      </c>
+      <c r="F207" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G207" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H207" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="24">
+      <c r="A208" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B208" s="44">
+        <v>207</v>
+      </c>
+      <c r="C208" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D208" s="55" t="s">
+        <v>466</v>
+      </c>
+      <c r="E208" s="45" t="s">
+        <v>467</v>
+      </c>
+      <c r="F208" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G208" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H208" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="24">
+      <c r="A209" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" s="44">
+        <v>208</v>
+      </c>
+      <c r="C209" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D209" s="55" t="s">
+        <v>468</v>
+      </c>
+      <c r="E209" s="45" t="s">
+        <v>469</v>
+      </c>
+      <c r="F209" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G209" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H209" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="36">
+      <c r="A210" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B210" s="44">
+        <v>209</v>
+      </c>
+      <c r="C210" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D210" s="55" t="s">
+        <v>470</v>
+      </c>
+      <c r="E210" s="45" t="s">
+        <v>471</v>
+      </c>
+      <c r="F210" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G210" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H210" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="36">
+      <c r="A211" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B211" s="44">
+        <v>210</v>
+      </c>
+      <c r="C211" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D211" s="55" t="s">
+        <v>472</v>
+      </c>
+      <c r="E211" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="F211" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G211" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H211" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="24">
+      <c r="A212" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B212" s="44">
+        <v>211</v>
+      </c>
+      <c r="C212" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D212" s="55" t="s">
+        <v>474</v>
+      </c>
+      <c r="E212" s="45" t="s">
+        <v>475</v>
+      </c>
+      <c r="F212" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G212" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H212" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="24">
+      <c r="A213" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B213" s="44">
+        <v>212</v>
+      </c>
+      <c r="C213" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D213" s="55" t="s">
+        <v>474</v>
+      </c>
+      <c r="E213" s="45" t="s">
+        <v>476</v>
+      </c>
+      <c r="F213" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G213" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H213" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="24">
+      <c r="A214" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B214" s="44">
+        <v>213</v>
+      </c>
+      <c r="C214" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D214" s="55" t="s">
+        <v>477</v>
+      </c>
+      <c r="E214" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="F214" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G214" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H214" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="24">
+      <c r="A215" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B215" s="44">
+        <v>214</v>
+      </c>
+      <c r="C215" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D215" s="55" t="s">
+        <v>479</v>
+      </c>
+      <c r="E215" s="45" t="s">
+        <v>480</v>
+      </c>
+      <c r="F215" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G215" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H215" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="24">
+      <c r="A216" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B216" s="44">
+        <v>215</v>
+      </c>
+      <c r="C216" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D216" s="55" t="s">
+        <v>481</v>
+      </c>
+      <c r="E216" s="45" t="s">
+        <v>482</v>
+      </c>
+      <c r="F216" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G216" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H216" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="24">
+      <c r="A217" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B217" s="44">
+        <v>216</v>
+      </c>
+      <c r="C217" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D217" s="55" t="s">
+        <v>483</v>
+      </c>
+      <c r="E217" s="45" t="s">
+        <v>484</v>
+      </c>
+      <c r="F217" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G217" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H217" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="24">
+      <c r="A218" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B218" s="44">
+        <v>217</v>
+      </c>
+      <c r="C218" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D218" s="55" t="s">
+        <v>483</v>
+      </c>
+      <c r="E218" s="45" t="s">
+        <v>485</v>
+      </c>
+      <c r="F218" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G218" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H218" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="36">
+      <c r="A219" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B219" s="44">
+        <v>218</v>
+      </c>
+      <c r="C219" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D219" s="55" t="s">
+        <v>486</v>
+      </c>
+      <c r="E219" s="45" t="s">
+        <v>487</v>
+      </c>
+      <c r="F219" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G219" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H219" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="24">
+      <c r="A220" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B220" s="44">
+        <v>219</v>
+      </c>
+      <c r="C220" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D220" s="55" t="s">
+        <v>488</v>
+      </c>
+      <c r="E220" s="45" t="s">
+        <v>489</v>
+      </c>
+      <c r="F220" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G220" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H220" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="24">
+      <c r="A221" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B221" s="44">
+        <v>220</v>
+      </c>
+      <c r="C221" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D221" s="55" t="s">
+        <v>196</v>
+      </c>
+      <c r="E221" s="45" t="s">
+        <v>490</v>
+      </c>
+      <c r="F221" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G221" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H221" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="24">
+      <c r="A222" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B222" s="44">
+        <v>221</v>
+      </c>
+      <c r="C222" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D222" s="55" t="s">
+        <v>491</v>
+      </c>
+      <c r="E222" s="45" t="s">
+        <v>492</v>
+      </c>
+      <c r="F222" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G222" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H222" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="24">
+      <c r="A223" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B223" s="44">
+        <v>222</v>
+      </c>
+      <c r="C223" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D223" s="55" t="s">
+        <v>198</v>
+      </c>
+      <c r="E223" s="45" t="s">
+        <v>493</v>
+      </c>
+      <c r="F223" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G223" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H223" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="24">
+      <c r="A224" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B224" s="44">
+        <v>223</v>
+      </c>
+      <c r="C224" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D224" s="55" t="s">
+        <v>494</v>
+      </c>
+      <c r="E224" s="45" t="s">
+        <v>495</v>
+      </c>
+      <c r="F224" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G224" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H224" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="24">
+      <c r="A225" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B225" s="44">
+        <v>224</v>
+      </c>
+      <c r="C225" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D225" s="55" t="s">
+        <v>496</v>
+      </c>
+      <c r="E225" s="45" t="s">
+        <v>497</v>
+      </c>
+      <c r="F225" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G225" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H225" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="24">
+      <c r="A226" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B226" s="44">
+        <v>225</v>
+      </c>
+      <c r="C226" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D226" s="55" t="s">
+        <v>496</v>
+      </c>
+      <c r="E226" s="45" t="s">
+        <v>498</v>
+      </c>
+      <c r="F226" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G226" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H226" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="24">
+      <c r="A227" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B227" s="44">
+        <v>226</v>
+      </c>
+      <c r="C227" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D227" s="55" t="s">
+        <v>499</v>
+      </c>
+      <c r="E227" s="45" t="s">
+        <v>500</v>
+      </c>
+      <c r="F227" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G227" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H227" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="36">
+      <c r="A228" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B228" s="44">
+        <v>227</v>
+      </c>
+      <c r="C228" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D228" s="55" t="s">
+        <v>501</v>
+      </c>
+      <c r="E228" s="45" t="s">
+        <v>502</v>
+      </c>
+      <c r="F228" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G228" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H228" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="36">
+      <c r="A229" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B229" s="44">
+        <v>228</v>
+      </c>
+      <c r="C229" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D229" s="55" t="s">
+        <v>503</v>
+      </c>
+      <c r="E229" s="45" t="s">
+        <v>504</v>
+      </c>
+      <c r="F229" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G229" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H229" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="24">
+      <c r="A230" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B230" s="44">
+        <v>229</v>
+      </c>
+      <c r="C230" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D230" s="55" t="s">
+        <v>505</v>
+      </c>
+      <c r="E230" s="45" t="s">
+        <v>506</v>
+      </c>
+      <c r="F230" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G230" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H230" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="24">
+      <c r="A231" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B231" s="44">
+        <v>230</v>
+      </c>
+      <c r="C231" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D231" s="55" t="s">
+        <v>208</v>
+      </c>
+      <c r="E231" s="45" t="s">
+        <v>507</v>
+      </c>
+      <c r="F231" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G231" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H231" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="24">
+      <c r="A232" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B232" s="44">
+        <v>231</v>
+      </c>
+      <c r="C232" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D232" s="55" t="s">
+        <v>508</v>
+      </c>
+      <c r="E232" s="45" t="s">
+        <v>509</v>
+      </c>
+      <c r="F232" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G232" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H232" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="36">
+      <c r="A233" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B233" s="44">
+        <v>232</v>
+      </c>
+      <c r="C233" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D233" s="55" t="s">
+        <v>510</v>
+      </c>
+      <c r="E233" s="45" t="s">
+        <v>511</v>
+      </c>
+      <c r="F233" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G233" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H233" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="24">
+      <c r="A234" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B234" s="44">
+        <v>233</v>
+      </c>
+      <c r="C234" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D234" s="55" t="s">
+        <v>512</v>
+      </c>
+      <c r="E234" s="45" t="s">
+        <v>513</v>
+      </c>
+      <c r="F234" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G234" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H234" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="24">
+      <c r="A235" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B235" s="44">
+        <v>234</v>
+      </c>
+      <c r="C235" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D235" s="55" t="s">
+        <v>514</v>
+      </c>
+      <c r="E235" s="45" t="s">
+        <v>515</v>
+      </c>
+      <c r="F235" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G235" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H235" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="36">
+      <c r="A236" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B236" s="44">
+        <v>235</v>
+      </c>
+      <c r="C236" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D236" s="55" t="s">
+        <v>516</v>
+      </c>
+      <c r="E236" s="45" t="s">
+        <v>517</v>
+      </c>
+      <c r="F236" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G236" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H236" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="36">
+      <c r="A237" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B237" s="44">
+        <v>236</v>
+      </c>
+      <c r="C237" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D237" s="55" t="s">
+        <v>518</v>
+      </c>
+      <c r="E237" s="45" t="s">
+        <v>519</v>
+      </c>
+      <c r="F237" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G237" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H237" s="47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="24">
+      <c r="A238" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" s="44">
+        <v>237</v>
+      </c>
+      <c r="C238" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D238" s="55" t="s">
+        <v>520</v>
+      </c>
+      <c r="E238" s="45" t="s">
+        <v>521</v>
+      </c>
+      <c r="F238" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G238" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H238" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="24">
+      <c r="A239" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B239" s="44">
+        <v>238</v>
+      </c>
+      <c r="C239" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D239" s="55" t="s">
+        <v>522</v>
+      </c>
+      <c r="E239" s="45" t="s">
+        <v>523</v>
+      </c>
+      <c r="F239" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G239" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H239" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="36">
+      <c r="A240" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B240" s="44">
+        <v>239</v>
+      </c>
+      <c r="C240" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D240" s="55" t="s">
+        <v>524</v>
+      </c>
+      <c r="E240" s="45" t="s">
+        <v>525</v>
+      </c>
+      <c r="F240" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G240" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="H240" s="47" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="24">
+      <c r="A241" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B241" s="44">
+        <v>240</v>
+      </c>
+      <c r="C241" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D241" s="55" t="s">
+        <v>526</v>
+      </c>
+      <c r="E241" s="45" t="s">
+        <v>527</v>
+      </c>
+      <c r="F241" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G241" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H241" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="24">
+      <c r="A242" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B242" s="44">
+        <v>241</v>
+      </c>
+      <c r="C242" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D242" s="55" t="s">
+        <v>528</v>
+      </c>
+      <c r="E242" s="45" t="s">
+        <v>529</v>
+      </c>
+      <c r="F242" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G242" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H242" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="24">
+      <c r="A243" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B243" s="44">
+        <v>242</v>
+      </c>
+      <c r="C243" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D243" s="55" t="s">
+        <v>530</v>
+      </c>
+      <c r="E243" s="45" t="s">
+        <v>531</v>
+      </c>
+      <c r="F243" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G243" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H243" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="24">
+      <c r="A244" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B244" s="44">
+        <v>243</v>
+      </c>
+      <c r="C244" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D244" s="55" t="s">
+        <v>532</v>
+      </c>
+      <c r="E244" s="45" t="s">
+        <v>533</v>
+      </c>
+      <c r="F244" s="46">
+        <v>45995</v>
+      </c>
+      <c r="G244" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H244" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="24">
+      <c r="A245" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B245" s="44">
+        <v>244</v>
+      </c>
+      <c r="C245" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D245" s="55" t="s">
+        <v>534</v>
+      </c>
+      <c r="E245" s="45" t="s">
+        <v>535</v>
+      </c>
+      <c r="F245" s="46">
+        <v>45999</v>
+      </c>
+      <c r="G245" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H245" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="24">
+      <c r="A246" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B246" s="44">
+        <v>245</v>
+      </c>
+      <c r="C246" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D246" s="55" t="s">
+        <v>536</v>
+      </c>
+      <c r="E246" s="45" t="s">
+        <v>537</v>
+      </c>
+      <c r="F246" s="46">
+        <v>45999</v>
+      </c>
+      <c r="G246" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H246" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="48">
+      <c r="A247" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B247" s="44">
+        <v>246</v>
+      </c>
+      <c r="C247" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D247" s="55" t="s">
+        <v>538</v>
+      </c>
+      <c r="E247" s="45" t="s">
+        <v>539</v>
+      </c>
+      <c r="F247" s="46">
+        <v>46007</v>
+      </c>
+      <c r="G247" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H247" s="47" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" customFormat="1" ht="36">
+      <c r="A248" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B248" s="52">
+        <v>247</v>
+      </c>
+      <c r="C248" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D248" s="42" t="s">
+        <v>540</v>
+      </c>
+      <c r="E248" s="57" t="s">
+        <v>541</v>
+      </c>
+      <c r="F248" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G248" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H248" s="52" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" customFormat="1" ht="24">
+      <c r="A249" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" s="52">
+        <v>248</v>
+      </c>
+      <c r="C249" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D249" s="42" t="s">
+        <v>542</v>
+      </c>
+      <c r="E249" s="57" t="s">
+        <v>543</v>
+      </c>
+      <c r="F249" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G249" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H249" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" customFormat="1" ht="24">
+      <c r="A250" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B250" s="52">
+        <v>249</v>
+      </c>
+      <c r="C250" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D250" s="42" t="s">
+        <v>544</v>
+      </c>
+      <c r="E250" s="57" t="s">
+        <v>545</v>
+      </c>
+      <c r="F250" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G250" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H250" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" customFormat="1" ht="36">
+      <c r="A251" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B251" s="52">
+        <v>250</v>
+      </c>
+      <c r="C251" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D251" s="42" t="s">
+        <v>546</v>
+      </c>
+      <c r="E251" s="57" t="s">
+        <v>547</v>
+      </c>
+      <c r="F251" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G251" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H251" s="52" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" customFormat="1" ht="24">
+      <c r="A252" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B252" s="52">
+        <v>251</v>
+      </c>
+      <c r="C252" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D252" s="42" t="s">
+        <v>548</v>
+      </c>
+      <c r="E252" s="57" t="s">
+        <v>549</v>
+      </c>
+      <c r="F252" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G252" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H252" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" customFormat="1" ht="24">
+      <c r="A253" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B253" s="52">
+        <v>252</v>
+      </c>
+      <c r="C253" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D253" s="42" t="s">
+        <v>548</v>
+      </c>
+      <c r="E253" s="57" t="s">
+        <v>550</v>
+      </c>
+      <c r="F253" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G253" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H253" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" customFormat="1" ht="24">
+      <c r="A254" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B254" s="52">
+        <v>253</v>
+      </c>
+      <c r="C254" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D254" s="42" t="s">
+        <v>551</v>
+      </c>
+      <c r="E254" s="57" t="s">
+        <v>552</v>
+      </c>
+      <c r="F254" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G254" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H254" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" customFormat="1" ht="36">
+      <c r="A255" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B255" s="52">
+        <v>254</v>
+      </c>
+      <c r="C255" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D255" s="42" t="s">
+        <v>553</v>
+      </c>
+      <c r="E255" s="57" t="s">
+        <v>554</v>
+      </c>
+      <c r="F255" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G255" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H255" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" customFormat="1" ht="24">
+      <c r="A256" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B256" s="52">
+        <v>255</v>
+      </c>
+      <c r="C256" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D256" s="42" t="s">
+        <v>555</v>
+      </c>
+      <c r="E256" s="57" t="s">
+        <v>556</v>
+      </c>
+      <c r="F256" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G256" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H256" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" customFormat="1" ht="24">
+      <c r="A257" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B257" s="52">
+        <v>256</v>
+      </c>
+      <c r="C257" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D257" s="42" t="s">
+        <v>557</v>
+      </c>
+      <c r="E257" s="57" t="s">
+        <v>558</v>
+      </c>
+      <c r="F257" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G257" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H257" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" customFormat="1" ht="24">
+      <c r="A258" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B258" s="52">
+        <v>257</v>
+      </c>
+      <c r="C258" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D258" s="42" t="s">
+        <v>559</v>
+      </c>
+      <c r="E258" s="57" t="s">
+        <v>560</v>
+      </c>
+      <c r="F258" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G258" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H258" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" customFormat="1" ht="36">
+      <c r="A259" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" s="52">
+        <v>258</v>
+      </c>
+      <c r="C259" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D259" s="42" t="s">
+        <v>561</v>
+      </c>
+      <c r="E259" s="57" t="s">
+        <v>562</v>
+      </c>
+      <c r="F259" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G259" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H259" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" customFormat="1" ht="24">
+      <c r="A260" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B260" s="52">
+        <v>259</v>
+      </c>
+      <c r="C260" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D260" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="E260" s="57" t="s">
+        <v>563</v>
+      </c>
+      <c r="F260" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G260" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H260" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" customFormat="1" ht="24">
+      <c r="A261" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B261" s="52">
+        <v>260</v>
+      </c>
+      <c r="C261" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D261" s="42" t="s">
+        <v>564</v>
+      </c>
+      <c r="E261" s="57" t="s">
+        <v>565</v>
+      </c>
+      <c r="F261" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G261" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H261" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" customFormat="1" ht="24">
+      <c r="A262" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B262" s="52">
+        <v>261</v>
+      </c>
+      <c r="C262" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D262" s="42" t="s">
+        <v>566</v>
+      </c>
+      <c r="E262" s="57" t="s">
+        <v>567</v>
+      </c>
+      <c r="F262" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G262" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H262" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" customFormat="1" ht="24">
+      <c r="A263" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B263" s="52">
+        <v>262</v>
+      </c>
+      <c r="C263" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D263" s="42" t="s">
+        <v>566</v>
+      </c>
+      <c r="E263" s="57" t="s">
+        <v>568</v>
+      </c>
+      <c r="F263" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G263" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H263" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" customFormat="1" ht="24">
+      <c r="A264" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B264" s="52">
+        <v>263</v>
+      </c>
+      <c r="C264" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D264" s="42" t="s">
+        <v>569</v>
+      </c>
+      <c r="E264" s="57" t="s">
+        <v>570</v>
+      </c>
+      <c r="F264" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G264" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H264" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" customFormat="1" ht="24">
+      <c r="A265" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B265" s="52">
+        <v>264</v>
+      </c>
+      <c r="C265" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D265" s="42" t="s">
+        <v>571</v>
+      </c>
+      <c r="E265" s="57" t="s">
+        <v>572</v>
+      </c>
+      <c r="F265" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G265" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H265" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" customFormat="1" ht="36">
+      <c r="A266" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B266" s="52">
+        <v>265</v>
+      </c>
+      <c r="C266" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D266" s="42" t="s">
+        <v>573</v>
+      </c>
+      <c r="E266" s="57" t="s">
+        <v>574</v>
+      </c>
+      <c r="F266" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G266" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H266" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" customFormat="1" ht="24">
+      <c r="A267" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B267" s="52">
+        <v>266</v>
+      </c>
+      <c r="C267" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D267" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="E267" s="57" t="s">
+        <v>576</v>
+      </c>
+      <c r="F267" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G267" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H267" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" customFormat="1" ht="24">
+      <c r="A268" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B268" s="52">
+        <v>267</v>
+      </c>
+      <c r="C268" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D268" s="42" t="s">
+        <v>577</v>
+      </c>
+      <c r="E268" s="57" t="s">
+        <v>578</v>
+      </c>
+      <c r="F268" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G268" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H268" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" customFormat="1" ht="24">
+      <c r="A269" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B269" s="52">
+        <v>268</v>
+      </c>
+      <c r="C269" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D269" s="42" t="s">
+        <v>579</v>
+      </c>
+      <c r="E269" s="57" t="s">
+        <v>580</v>
+      </c>
+      <c r="F269" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G269" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H269" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" customFormat="1" ht="24">
+      <c r="A270" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B270" s="52">
+        <v>269</v>
+      </c>
+      <c r="C270" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D270" s="42" t="s">
+        <v>581</v>
+      </c>
+      <c r="E270" s="57" t="s">
+        <v>582</v>
+      </c>
+      <c r="F270" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G270" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H270" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" customFormat="1" ht="24">
+      <c r="A271" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B271" s="52">
+        <v>270</v>
+      </c>
+      <c r="C271" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D271" s="42" t="s">
+        <v>583</v>
+      </c>
+      <c r="E271" s="57" t="s">
+        <v>584</v>
+      </c>
+      <c r="F271" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G271" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H271" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" customFormat="1" ht="24">
+      <c r="A272" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" s="52">
+        <v>271</v>
+      </c>
+      <c r="C272" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D272" s="42" t="s">
+        <v>585</v>
+      </c>
+      <c r="E272" s="57" t="s">
+        <v>586</v>
+      </c>
+      <c r="F272" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G272" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H272" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" customFormat="1" ht="24">
+      <c r="A273" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B273" s="52">
+        <v>272</v>
+      </c>
+      <c r="C273" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D273" s="42" t="s">
+        <v>585</v>
+      </c>
+      <c r="E273" s="57" t="s">
+        <v>587</v>
+      </c>
+      <c r="F273" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G273" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H273" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" customFormat="1" ht="24">
+      <c r="A274" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B274" s="52">
+        <v>273</v>
+      </c>
+      <c r="C274" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D274" s="42" t="s">
+        <v>585</v>
+      </c>
+      <c r="E274" s="57" t="s">
+        <v>588</v>
+      </c>
+      <c r="F274" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G274" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H274" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" customFormat="1" ht="24">
+      <c r="A275" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B275" s="52">
+        <v>274</v>
+      </c>
+      <c r="C275" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D275" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="E275" s="57" t="s">
+        <v>590</v>
+      </c>
+      <c r="F275" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G275" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H275" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" customFormat="1" ht="24">
+      <c r="A276" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B276" s="52">
+        <v>275</v>
+      </c>
+      <c r="C276" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D276" s="42" t="s">
+        <v>591</v>
+      </c>
+      <c r="E276" s="57" t="s">
+        <v>592</v>
+      </c>
+      <c r="F276" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G276" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H276" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" customFormat="1" ht="24">
+      <c r="A277" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B277" s="52">
+        <v>276</v>
+      </c>
+      <c r="C277" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D277" s="42" t="s">
+        <v>593</v>
+      </c>
+      <c r="E277" s="57" t="s">
+        <v>594</v>
+      </c>
+      <c r="F277" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G277" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H277" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" customFormat="1" ht="24">
+      <c r="A278" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" s="52">
+        <v>277</v>
+      </c>
+      <c r="C278" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D278" s="42" t="s">
+        <v>595</v>
+      </c>
+      <c r="E278" s="57" t="s">
+        <v>596</v>
+      </c>
+      <c r="F278" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G278" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H278" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" customFormat="1" ht="24">
+      <c r="A279" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B279" s="52">
+        <v>278</v>
+      </c>
+      <c r="C279" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D279" s="42" t="s">
+        <v>597</v>
+      </c>
+      <c r="E279" s="57" t="s">
+        <v>598</v>
+      </c>
+      <c r="F279" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G279" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H279" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" customFormat="1" ht="24">
+      <c r="A280" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" s="52">
+        <v>279</v>
+      </c>
+      <c r="C280" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D280" s="42" t="s">
+        <v>599</v>
+      </c>
+      <c r="E280" s="57" t="s">
+        <v>600</v>
+      </c>
+      <c r="F280" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G280" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H280" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" customFormat="1" ht="24">
+      <c r="A281" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B281" s="52">
+        <v>280</v>
+      </c>
+      <c r="C281" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D281" s="42" t="s">
+        <v>601</v>
+      </c>
+      <c r="E281" s="57" t="s">
+        <v>602</v>
+      </c>
+      <c r="F281" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G281" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H281" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" customFormat="1" ht="24">
+      <c r="A282" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B282" s="52">
+        <v>281</v>
+      </c>
+      <c r="C282" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D282" s="42" t="s">
+        <v>603</v>
+      </c>
+      <c r="E282" s="57" t="s">
+        <v>604</v>
+      </c>
+      <c r="F282" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G282" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H282" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" customFormat="1" ht="24">
+      <c r="A283" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B283" s="52">
+        <v>282</v>
+      </c>
+      <c r="C283" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D283" s="42" t="s">
+        <v>603</v>
+      </c>
+      <c r="E283" s="57" t="s">
+        <v>605</v>
+      </c>
+      <c r="F283" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G283" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H283" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" customFormat="1" ht="24">
+      <c r="A284" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" s="52">
+        <v>283</v>
+      </c>
+      <c r="C284" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D284" s="42" t="s">
+        <v>606</v>
+      </c>
+      <c r="E284" s="57" t="s">
+        <v>607</v>
+      </c>
+      <c r="F284" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G284" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H284" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" customFormat="1" ht="24">
+      <c r="A285" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B285" s="52">
+        <v>284</v>
+      </c>
+      <c r="C285" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D285" s="42" t="s">
+        <v>536</v>
+      </c>
+      <c r="E285" s="57" t="s">
+        <v>608</v>
+      </c>
+      <c r="F285" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G285" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H285" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" customFormat="1" ht="24">
+      <c r="A286" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B286" s="52">
+        <v>285</v>
+      </c>
+      <c r="C286" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D286" s="42" t="s">
+        <v>536</v>
+      </c>
+      <c r="E286" s="57" t="s">
+        <v>609</v>
+      </c>
+      <c r="F286" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G286" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H286" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" customFormat="1" ht="24">
+      <c r="A287" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B287" s="52">
+        <v>286</v>
+      </c>
+      <c r="C287" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D287" s="42" t="s">
+        <v>536</v>
+      </c>
+      <c r="E287" s="57" t="s">
+        <v>610</v>
+      </c>
+      <c r="F287" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G287" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H287" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" customFormat="1" ht="24">
+      <c r="A288" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B288" s="52">
+        <v>287</v>
+      </c>
+      <c r="C288" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D288" s="42" t="s">
+        <v>611</v>
+      </c>
+      <c r="E288" s="57" t="s">
+        <v>612</v>
+      </c>
+      <c r="F288" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G288" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H288" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" customFormat="1" ht="24">
+      <c r="A289" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B289" s="52">
+        <v>288</v>
+      </c>
+      <c r="C289" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D289" s="42" t="s">
+        <v>613</v>
+      </c>
+      <c r="E289" s="57" t="s">
+        <v>614</v>
+      </c>
+      <c r="F289" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G289" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H289" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" customFormat="1" ht="24">
+      <c r="A290" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B290" s="52">
+        <v>289</v>
+      </c>
+      <c r="C290" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D290" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="E290" s="57" t="s">
+        <v>616</v>
+      </c>
+      <c r="F290" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G290" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H290" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" customFormat="1" ht="24">
+      <c r="A291" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B291" s="52">
+        <v>290</v>
+      </c>
+      <c r="C291" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D291" s="42" t="s">
+        <v>617</v>
+      </c>
+      <c r="E291" s="57" t="s">
+        <v>618</v>
+      </c>
+      <c r="F291" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G291" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H291" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" customFormat="1" ht="24">
+      <c r="A292" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B292" s="52">
+        <v>291</v>
+      </c>
+      <c r="C292" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D292" s="42" t="s">
+        <v>619</v>
+      </c>
+      <c r="E292" s="57" t="s">
+        <v>620</v>
+      </c>
+      <c r="F292" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G292" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H292" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" customFormat="1" ht="24">
+      <c r="A293" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B293" s="52">
+        <v>292</v>
+      </c>
+      <c r="C293" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D293" s="42" t="s">
+        <v>621</v>
+      </c>
+      <c r="E293" s="57" t="s">
+        <v>622</v>
+      </c>
+      <c r="F293" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G293" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H293" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" customFormat="1" ht="24">
+      <c r="A294" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B294" s="52">
+        <v>293</v>
+      </c>
+      <c r="C294" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D294" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="E294" s="57" t="s">
+        <v>623</v>
+      </c>
+      <c r="F294" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G294" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H294" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" customFormat="1" ht="36">
+      <c r="A295" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B295" s="52">
+        <v>294</v>
+      </c>
+      <c r="C295" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D295" s="42" t="s">
+        <v>624</v>
+      </c>
+      <c r="E295" s="57" t="s">
+        <v>625</v>
+      </c>
+      <c r="F295" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G295" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H295" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" customFormat="1" ht="24">
+      <c r="A296" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B296" s="52">
+        <v>295</v>
+      </c>
+      <c r="C296" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D296" s="42" t="s">
+        <v>626</v>
+      </c>
+      <c r="E296" s="57" t="s">
+        <v>627</v>
+      </c>
+      <c r="F296" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G296" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H296" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" customFormat="1" ht="24">
+      <c r="A297" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B297" s="52">
+        <v>296</v>
+      </c>
+      <c r="C297" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D297" s="42" t="s">
+        <v>628</v>
+      </c>
+      <c r="E297" s="57" t="s">
+        <v>629</v>
+      </c>
+      <c r="F297" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G297" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H297" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" customFormat="1" ht="24">
+      <c r="A298" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B298" s="52">
+        <v>297</v>
+      </c>
+      <c r="C298" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D298" s="42" t="s">
+        <v>630</v>
+      </c>
+      <c r="E298" s="57" t="s">
+        <v>631</v>
+      </c>
+      <c r="F298" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G298" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H298" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" customFormat="1" ht="24">
+      <c r="A299" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B299" s="52">
+        <v>298</v>
+      </c>
+      <c r="C299" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D299" s="42" t="s">
+        <v>632</v>
+      </c>
+      <c r="E299" s="57" t="s">
+        <v>633</v>
+      </c>
+      <c r="F299" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G299" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H299" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" customFormat="1" ht="24">
+      <c r="A300" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B300" s="52">
+        <v>299</v>
+      </c>
+      <c r="C300" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D300" s="42" t="s">
+        <v>634</v>
+      </c>
+      <c r="E300" s="57" t="s">
+        <v>635</v>
+      </c>
+      <c r="F300" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G300" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H300" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" customFormat="1" ht="24">
+      <c r="A301" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B301" s="52">
+        <v>300</v>
+      </c>
+      <c r="C301" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D301" s="42" t="s">
+        <v>634</v>
+      </c>
+      <c r="E301" s="57" t="s">
+        <v>636</v>
+      </c>
+      <c r="F301" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G301" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H301" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" customFormat="1" ht="36">
+      <c r="A302" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B302" s="52">
+        <v>301</v>
+      </c>
+      <c r="C302" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D302" s="42" t="s">
+        <v>637</v>
+      </c>
+      <c r="E302" s="57" t="s">
+        <v>638</v>
+      </c>
+      <c r="F302" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G302" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H302" s="52" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" customFormat="1" ht="24">
+      <c r="A303" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B303" s="52">
+        <v>302</v>
+      </c>
+      <c r="C303" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D303" s="42" t="s">
+        <v>639</v>
+      </c>
+      <c r="E303" s="57" t="s">
+        <v>640</v>
+      </c>
+      <c r="F303" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G303" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H303" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" customFormat="1" ht="24">
+      <c r="A304" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B304" s="52">
+        <v>303</v>
+      </c>
+      <c r="C304" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D304" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E304" s="57" t="s">
+        <v>642</v>
+      </c>
+      <c r="F304" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G304" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H304" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" customFormat="1" ht="24">
+      <c r="A305" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B305" s="52">
+        <v>304</v>
+      </c>
+      <c r="C305" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D305" s="42" t="s">
+        <v>641</v>
+      </c>
+      <c r="E305" s="57" t="s">
+        <v>643</v>
+      </c>
+      <c r="F305" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G305" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H305" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" customFormat="1" ht="24">
+      <c r="A306" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B306" s="52">
+        <v>305</v>
+      </c>
+      <c r="C306" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D306" s="42" t="s">
+        <v>644</v>
+      </c>
+      <c r="E306" s="57" t="s">
+        <v>645</v>
+      </c>
+      <c r="F306" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G306" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H306" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" customFormat="1" ht="24">
+      <c r="A307" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B307" s="52">
+        <v>306</v>
+      </c>
+      <c r="C307" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D307" s="42" t="s">
+        <v>646</v>
+      </c>
+      <c r="E307" s="57" t="s">
+        <v>647</v>
+      </c>
+      <c r="F307" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G307" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H307" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" customFormat="1" ht="24">
+      <c r="A308" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B308" s="52">
+        <v>307</v>
+      </c>
+      <c r="C308" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D308" s="42" t="s">
+        <v>648</v>
+      </c>
+      <c r="E308" s="57" t="s">
+        <v>649</v>
+      </c>
+      <c r="F308" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G308" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H308" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" customFormat="1" ht="24">
+      <c r="A309" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B309" s="52">
+        <v>308</v>
+      </c>
+      <c r="C309" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D309" s="42" t="s">
+        <v>650</v>
+      </c>
+      <c r="E309" s="57" t="s">
+        <v>651</v>
+      </c>
+      <c r="F309" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G309" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H309" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" customFormat="1" ht="24">
+      <c r="A310" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B310" s="52">
+        <v>309</v>
+      </c>
+      <c r="C310" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D310" s="42" t="s">
+        <v>652</v>
+      </c>
+      <c r="E310" s="57" t="s">
+        <v>653</v>
+      </c>
+      <c r="F310" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G310" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H310" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" customFormat="1" ht="24">
+      <c r="A311" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B311" s="52">
+        <v>310</v>
+      </c>
+      <c r="C311" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D311" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="E311" s="57" t="s">
+        <v>654</v>
+      </c>
+      <c r="F311" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G311" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H311" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" customFormat="1" ht="24">
+      <c r="A312" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B312" s="52">
+        <v>311</v>
+      </c>
+      <c r="C312" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D312" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="E312" s="57" t="s">
+        <v>656</v>
+      </c>
+      <c r="F312" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G312" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H312" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" customFormat="1" ht="24">
+      <c r="A313" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B313" s="52">
+        <v>312</v>
+      </c>
+      <c r="C313" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D313" s="42" t="s">
+        <v>657</v>
+      </c>
+      <c r="E313" s="57" t="s">
+        <v>658</v>
+      </c>
+      <c r="F313" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G313" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H313" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" customFormat="1" ht="24">
+      <c r="A314" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B314" s="52">
+        <v>313</v>
+      </c>
+      <c r="C314" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D314" s="42" t="s">
+        <v>659</v>
+      </c>
+      <c r="E314" s="57" t="s">
+        <v>660</v>
+      </c>
+      <c r="F314" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G314" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H314" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" customFormat="1" ht="24">
+      <c r="A315" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B315" s="52">
+        <v>314</v>
+      </c>
+      <c r="C315" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D315" s="42" t="s">
+        <v>661</v>
+      </c>
+      <c r="E315" s="57" t="s">
+        <v>662</v>
+      </c>
+      <c r="F315" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G315" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H315" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" customFormat="1" ht="24">
+      <c r="A316" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B316" s="52">
+        <v>315</v>
+      </c>
+      <c r="C316" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D316" s="42" t="s">
+        <v>661</v>
+      </c>
+      <c r="E316" s="57" t="s">
+        <v>663</v>
+      </c>
+      <c r="F316" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G316" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H316" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" customFormat="1" ht="36">
+      <c r="A317" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B317" s="52">
+        <v>316</v>
+      </c>
+      <c r="C317" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D317" s="42" t="s">
+        <v>664</v>
+      </c>
+      <c r="E317" s="57" t="s">
+        <v>665</v>
+      </c>
+      <c r="F317" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G317" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H317" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" customFormat="1" ht="24">
+      <c r="A318" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B318" s="52">
+        <v>317</v>
+      </c>
+      <c r="C318" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D318" s="42" t="s">
+        <v>666</v>
+      </c>
+      <c r="E318" s="57" t="s">
+        <v>667</v>
+      </c>
+      <c r="F318" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G318" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H318" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" customFormat="1" ht="24">
+      <c r="A319" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" s="52">
+        <v>318</v>
+      </c>
+      <c r="C319" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D319" s="42" t="s">
+        <v>666</v>
+      </c>
+      <c r="E319" s="57" t="s">
+        <v>668</v>
+      </c>
+      <c r="F319" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G319" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H319" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" customFormat="1" ht="36">
+      <c r="A320" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B320" s="52">
+        <v>319</v>
+      </c>
+      <c r="C320" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D320" s="42" t="s">
+        <v>669</v>
+      </c>
+      <c r="E320" s="57" t="s">
+        <v>670</v>
+      </c>
+      <c r="F320" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G320" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H320" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" customFormat="1" ht="24">
+      <c r="A321" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B321" s="52">
+        <v>320</v>
+      </c>
+      <c r="C321" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D321" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="E321" s="57" t="s">
+        <v>671</v>
+      </c>
+      <c r="F321" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G321" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H321" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" customFormat="1" ht="24">
+      <c r="A322" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" s="52">
+        <v>321</v>
+      </c>
+      <c r="C322" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D322" s="42" t="s">
+        <v>672</v>
+      </c>
+      <c r="E322" s="57" t="s">
+        <v>673</v>
+      </c>
+      <c r="F322" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G322" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H322" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" customFormat="1" ht="36">
+      <c r="A323" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" s="52">
+        <v>322</v>
+      </c>
+      <c r="C323" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D323" s="42" t="s">
+        <v>674</v>
+      </c>
+      <c r="E323" s="57" t="s">
+        <v>675</v>
+      </c>
+      <c r="F323" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G323" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H323" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" customFormat="1" ht="24">
+      <c r="A324" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B324" s="52">
+        <v>323</v>
+      </c>
+      <c r="C324" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D324" s="42" t="s">
+        <v>676</v>
+      </c>
+      <c r="E324" s="57" t="s">
+        <v>677</v>
+      </c>
+      <c r="F324" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G324" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H324" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" customFormat="1" ht="24">
+      <c r="A325" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" s="52">
+        <v>324</v>
+      </c>
+      <c r="C325" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D325" s="42" t="s">
+        <v>678</v>
+      </c>
+      <c r="E325" s="57" t="s">
+        <v>679</v>
+      </c>
+      <c r="F325" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G325" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H325" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" customFormat="1" ht="24">
+      <c r="A326" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B326" s="52">
+        <v>325</v>
+      </c>
+      <c r="C326" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D326" s="42" t="s">
+        <v>680</v>
+      </c>
+      <c r="E326" s="57" t="s">
+        <v>681</v>
+      </c>
+      <c r="F326" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G326" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H326" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" customFormat="1" ht="24">
+      <c r="A327" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B327" s="52">
+        <v>326</v>
+      </c>
+      <c r="C327" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D327" s="42" t="s">
+        <v>682</v>
+      </c>
+      <c r="E327" s="57" t="s">
+        <v>683</v>
+      </c>
+      <c r="F327" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G327" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H327" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" customFormat="1" ht="24">
+      <c r="A328" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B328" s="52">
+        <v>327</v>
+      </c>
+      <c r="C328" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D328" s="42" t="s">
+        <v>684</v>
+      </c>
+      <c r="E328" s="57" t="s">
+        <v>685</v>
+      </c>
+      <c r="F328" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G328" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H328" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" customFormat="1" ht="24">
+      <c r="A329" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B329" s="52">
+        <v>328</v>
+      </c>
+      <c r="C329" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D329" s="42" t="s">
+        <v>686</v>
+      </c>
+      <c r="E329" s="57" t="s">
+        <v>687</v>
+      </c>
+      <c r="F329" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G329" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H329" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" customFormat="1" ht="24">
+      <c r="A330" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B330" s="52">
+        <v>329</v>
+      </c>
+      <c r="C330" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D330" s="42" t="s">
+        <v>688</v>
+      </c>
+      <c r="E330" s="57" t="s">
+        <v>689</v>
+      </c>
+      <c r="F330" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G330" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H330" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" customFormat="1" ht="24">
+      <c r="A331" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B331" s="52">
+        <v>330</v>
+      </c>
+      <c r="C331" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D331" s="42" t="s">
+        <v>690</v>
+      </c>
+      <c r="E331" s="57" t="s">
+        <v>691</v>
+      </c>
+      <c r="F331" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G331" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H331" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" customFormat="1" ht="36">
+      <c r="A332" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B332" s="52">
+        <v>331</v>
+      </c>
+      <c r="C332" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D332" s="42" t="s">
+        <v>692</v>
+      </c>
+      <c r="E332" s="57" t="s">
+        <v>693</v>
+      </c>
+      <c r="F332" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G332" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H332" s="52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" customFormat="1" ht="24">
+      <c r="A333" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B333" s="52">
+        <v>332</v>
+      </c>
+      <c r="C333" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D333" s="42" t="s">
+        <v>694</v>
+      </c>
+      <c r="E333" s="57" t="s">
+        <v>695</v>
+      </c>
+      <c r="F333" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G333" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H333" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" customFormat="1" ht="24">
+      <c r="A334" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B334" s="52">
+        <v>333</v>
+      </c>
+      <c r="C334" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D334" s="42" t="s">
+        <v>696</v>
+      </c>
+      <c r="E334" s="57" t="s">
+        <v>697</v>
+      </c>
+      <c r="F334" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G334" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H334" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" customFormat="1" ht="24">
+      <c r="A335" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B335" s="52">
+        <v>334</v>
+      </c>
+      <c r="C335" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D335" s="42" t="s">
+        <v>698</v>
+      </c>
+      <c r="E335" s="57" t="s">
+        <v>699</v>
+      </c>
+      <c r="F335" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G335" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H335" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" customFormat="1" ht="24">
+      <c r="A336" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B336" s="52">
+        <v>335</v>
+      </c>
+      <c r="C336" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D336" s="42" t="s">
+        <v>700</v>
+      </c>
+      <c r="E336" s="57" t="s">
+        <v>701</v>
+      </c>
+      <c r="F336" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G336" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H336" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" customFormat="1" ht="24">
+      <c r="A337" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B337" s="52">
+        <v>336</v>
+      </c>
+      <c r="C337" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D337" s="42" t="s">
+        <v>700</v>
+      </c>
+      <c r="E337" s="57" t="s">
+        <v>702</v>
+      </c>
+      <c r="F337" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G337" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H337" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" customFormat="1" ht="24">
+      <c r="A338" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B338" s="52">
+        <v>337</v>
+      </c>
+      <c r="C338" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D338" s="42" t="s">
+        <v>703</v>
+      </c>
+      <c r="E338" s="57" t="s">
+        <v>704</v>
+      </c>
+      <c r="F338" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G338" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H338" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" customFormat="1" ht="24">
+      <c r="A339" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B339" s="52">
+        <v>338</v>
+      </c>
+      <c r="C339" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D339" s="42" t="s">
+        <v>703</v>
+      </c>
+      <c r="E339" s="57" t="s">
+        <v>705</v>
+      </c>
+      <c r="F339" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G339" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H339" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" customFormat="1" ht="24">
+      <c r="A340" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B340" s="52">
+        <v>339</v>
+      </c>
+      <c r="C340" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D340" s="42" t="s">
+        <v>706</v>
+      </c>
+      <c r="E340" s="57" t="s">
+        <v>707</v>
+      </c>
+      <c r="F340" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G340" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H340" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" customFormat="1" ht="24">
+      <c r="A341" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B341" s="52">
+        <v>340</v>
+      </c>
+      <c r="C341" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D341" s="42" t="s">
+        <v>708</v>
+      </c>
+      <c r="E341" s="57" t="s">
+        <v>709</v>
+      </c>
+      <c r="F341" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G341" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H341" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" customFormat="1" ht="24">
+      <c r="A342" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" s="52">
+        <v>341</v>
+      </c>
+      <c r="C342" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D342" s="42" t="s">
+        <v>710</v>
+      </c>
+      <c r="E342" s="57" t="s">
+        <v>711</v>
+      </c>
+      <c r="F342" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G342" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H342" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" customFormat="1" ht="24">
+      <c r="A343" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B343" s="52">
+        <v>342</v>
+      </c>
+      <c r="C343" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D343" s="42" t="s">
+        <v>710</v>
+      </c>
+      <c r="E343" s="57" t="s">
+        <v>712</v>
+      </c>
+      <c r="F343" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G343" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H343" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" customFormat="1" ht="24">
+      <c r="A344" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" s="52">
+        <v>343</v>
+      </c>
+      <c r="C344" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D344" s="42" t="s">
+        <v>713</v>
+      </c>
+      <c r="E344" s="57" t="s">
+        <v>714</v>
+      </c>
+      <c r="F344" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G344" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H344" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" customFormat="1" ht="24">
+      <c r="A345" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B345" s="52">
+        <v>344</v>
+      </c>
+      <c r="C345" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D345" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="E345" s="57" t="s">
+        <v>715</v>
+      </c>
+      <c r="F345" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G345" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H345" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" customFormat="1" ht="60">
+      <c r="A346" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B346" s="52">
+        <v>345</v>
+      </c>
+      <c r="C346" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D346" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="E346" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="F346" s="8">
+        <v>46079</v>
+      </c>
+      <c r="G346" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H346" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" customFormat="1" ht="72">
+      <c r="A347" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B347" s="34">
+        <v>346</v>
+      </c>
+      <c r="C347" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D347" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="E347" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="F347" s="8">
+        <v>46084</v>
+      </c>
+      <c r="G347" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H347" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" customFormat="1" ht="48">
+      <c r="A348" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B348" s="34">
+        <v>347</v>
+      </c>
+      <c r="C348" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D348" s="42" t="s">
+        <v>716</v>
+      </c>
+      <c r="E348" s="57" t="s">
+        <v>717</v>
+      </c>
+      <c r="F348" s="8">
+        <v>46084</v>
+      </c>
+      <c r="G348" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H348" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" customFormat="1" ht="48">
+      <c r="A349" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B349" s="34">
+        <v>348</v>
+      </c>
+      <c r="C349" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D349" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="E349" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F349" s="8">
+        <v>46087</v>
+      </c>
+      <c r="G349" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H349" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" customFormat="1" ht="36">
+      <c r="A350" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B350" s="34">
+        <v>349</v>
+      </c>
+      <c r="C350" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D350" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E350" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="F350" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G350" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H350" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" customFormat="1" ht="48">
+      <c r="A351" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B351" s="36">
+        <v>350</v>
+      </c>
+      <c r="C351" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D351" s="42" t="s">
+        <v>718</v>
+      </c>
+      <c r="E351" s="57" t="s">
+        <v>719</v>
+      </c>
+      <c r="F351" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G351" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H351" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" customFormat="1" ht="48">
+      <c r="A352" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B352" s="53">
+        <v>351</v>
+      </c>
+      <c r="C352" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D352" s="42" t="s">
+        <v>720</v>
+      </c>
+      <c r="E352" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="F352" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G352" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H352" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="24">
+      <c r="A353" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B353" s="49">
+        <v>352</v>
+      </c>
+      <c r="C353" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D353" s="54" t="s">
+        <v>721</v>
+      </c>
+      <c r="E353" s="48" t="s">
+        <v>722</v>
+      </c>
+      <c r="F353" s="56">
+        <v>46132</v>
+      </c>
+      <c r="G353" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H353" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="24">
+      <c r="A354" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B354" s="49">
+        <v>353</v>
+      </c>
+      <c r="C354" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D354" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="E354" s="45" t="s">
+        <v>723</v>
+      </c>
+      <c r="F354" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G354" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H354" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="24">
+      <c r="A355" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B355" s="49">
+        <v>354</v>
+      </c>
+      <c r="C355" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D355" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="E355" s="48" t="s">
+        <v>724</v>
+      </c>
+      <c r="F355" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G355" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H355" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="36">
+      <c r="A356" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B356" s="49">
+        <v>355</v>
+      </c>
+      <c r="C356" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D356" s="54" t="s">
+        <v>725</v>
+      </c>
+      <c r="E356" s="45" t="s">
+        <v>726</v>
+      </c>
+      <c r="F356" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G356" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H356" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="24">
+      <c r="A357" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B357" s="49">
+        <v>356</v>
+      </c>
+      <c r="C357" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D357" s="54" t="s">
+        <v>727</v>
+      </c>
+      <c r="E357" s="48" t="s">
+        <v>728</v>
+      </c>
+      <c r="F357" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G357" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H357" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="24">
+      <c r="A358" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B358" s="49">
+        <v>357</v>
+      </c>
+      <c r="C358" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D358" s="54" t="s">
+        <v>729</v>
+      </c>
+      <c r="E358" s="45" t="s">
+        <v>730</v>
+      </c>
+      <c r="F358" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G358" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H358" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="24">
+      <c r="A359" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B359" s="49">
+        <v>358</v>
+      </c>
+      <c r="C359" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D359" s="54" t="s">
+        <v>731</v>
+      </c>
+      <c r="E359" s="48" t="s">
+        <v>732</v>
+      </c>
+      <c r="F359" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G359" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H359" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="36">
+      <c r="A360" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B360" s="49">
+        <v>359</v>
+      </c>
+      <c r="C360" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D360" s="54" t="s">
+        <v>731</v>
+      </c>
+      <c r="E360" s="45" t="s">
+        <v>733</v>
+      </c>
+      <c r="F360" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G360" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H360" s="53" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="36">
+      <c r="A361" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B361" s="49">
+        <v>360</v>
+      </c>
+      <c r="C361" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D361" s="54" t="s">
+        <v>734</v>
+      </c>
+      <c r="E361" s="48" t="s">
+        <v>735</v>
+      </c>
+      <c r="F361" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G361" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H361" s="53" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" ht="24">
+      <c r="A362" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B362" s="49">
+        <v>361</v>
+      </c>
+      <c r="C362" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D362" s="54" t="s">
+        <v>247</v>
+      </c>
+      <c r="E362" s="45" t="s">
+        <v>736</v>
+      </c>
+      <c r="F362" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G362" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H362" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="24">
+      <c r="A363" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B363" s="49">
+        <v>362</v>
+      </c>
+      <c r="C363" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D363" s="54" t="s">
+        <v>247</v>
+      </c>
+      <c r="E363" s="48" t="s">
+        <v>737</v>
+      </c>
+      <c r="F363" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G363" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H363" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="36">
+      <c r="A364" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B364" s="49">
+        <v>363</v>
+      </c>
+      <c r="C364" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D364" s="54" t="s">
+        <v>738</v>
+      </c>
+      <c r="E364" s="45" t="s">
+        <v>739</v>
+      </c>
+      <c r="F364" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G364" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H364" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="36">
+      <c r="A365" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B365" s="49">
+        <v>364</v>
+      </c>
+      <c r="C365" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D365" s="54" t="s">
+        <v>738</v>
+      </c>
+      <c r="E365" s="48" t="s">
+        <v>740</v>
+      </c>
+      <c r="F365" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G365" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H365" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="36">
+      <c r="A366" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B366" s="49">
+        <v>365</v>
+      </c>
+      <c r="C366" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D366" s="54" t="s">
+        <v>738</v>
+      </c>
+      <c r="E366" s="45" t="s">
+        <v>741</v>
+      </c>
+      <c r="F366" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G366" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H366" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="24">
+      <c r="A367" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B367" s="49">
+        <v>366</v>
+      </c>
+      <c r="C367" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D367" s="54" t="s">
+        <v>573</v>
+      </c>
+      <c r="E367" s="45" t="s">
+        <v>742</v>
+      </c>
+      <c r="F367" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G367" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H367" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="24">
+      <c r="A368" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B368" s="49">
+        <v>367</v>
+      </c>
+      <c r="C368" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D368" s="54" t="s">
+        <v>106</v>
+      </c>
+      <c r="E368" s="45" t="s">
+        <v>743</v>
+      </c>
+      <c r="F368" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G368" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H368" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" ht="24">
+      <c r="A369" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B369" s="49">
+        <v>368</v>
+      </c>
+      <c r="C369" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D369" s="54" t="s">
+        <v>108</v>
+      </c>
+      <c r="E369" s="45" t="s">
+        <v>744</v>
+      </c>
+      <c r="F369" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G369" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H369" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" ht="24">
+      <c r="A370" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B370" s="49">
+        <v>369</v>
+      </c>
+      <c r="C370" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D370" s="54" t="s">
+        <v>745</v>
+      </c>
+      <c r="E370" s="45" t="s">
+        <v>746</v>
+      </c>
+      <c r="F370" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G370" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H370" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" ht="24">
+      <c r="A371" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B371" s="49">
+        <v>370</v>
+      </c>
+      <c r="C371" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D371" s="54" t="s">
+        <v>747</v>
+      </c>
+      <c r="E371" s="45" t="s">
+        <v>748</v>
+      </c>
+      <c r="F371" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G371" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H371" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="24">
+      <c r="A372" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B372" s="49">
+        <v>371</v>
+      </c>
+      <c r="C372" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D372" s="54" t="s">
+        <v>264</v>
+      </c>
+      <c r="E372" s="45" t="s">
+        <v>749</v>
+      </c>
+      <c r="F372" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G372" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H372" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" ht="24">
+      <c r="A373" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B373" s="49">
+        <v>372</v>
+      </c>
+      <c r="C373" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D373" s="54" t="s">
+        <v>750</v>
+      </c>
+      <c r="E373" s="45" t="s">
+        <v>751</v>
+      </c>
+      <c r="F373" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G373" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H373" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" ht="24">
+      <c r="A374" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B374" s="49">
+        <v>373</v>
+      </c>
+      <c r="C374" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D374" s="54" t="s">
+        <v>752</v>
+      </c>
+      <c r="E374" s="45" t="s">
+        <v>753</v>
+      </c>
+      <c r="F374" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G374" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H374" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="24">
+      <c r="A375" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B375" s="49">
+        <v>374</v>
+      </c>
+      <c r="C375" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D375" s="54" t="s">
+        <v>752</v>
+      </c>
+      <c r="E375" s="45" t="s">
+        <v>754</v>
+      </c>
+      <c r="F375" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G375" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H375" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="24">
+      <c r="A376" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B376" s="49">
+        <v>375</v>
+      </c>
+      <c r="C376" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D376" s="54" t="s">
+        <v>755</v>
+      </c>
+      <c r="E376" s="45" t="s">
+        <v>756</v>
+      </c>
+      <c r="F376" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G376" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H376" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="24">
+      <c r="A377" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B377" s="49">
+        <v>376</v>
+      </c>
+      <c r="C377" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D377" s="54" t="s">
+        <v>276</v>
+      </c>
+      <c r="E377" s="45" t="s">
+        <v>757</v>
+      </c>
+      <c r="F377" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G377" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H377" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="24">
+      <c r="A378" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B378" s="49">
+        <v>377</v>
+      </c>
+      <c r="C378" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D378" s="54" t="s">
+        <v>276</v>
+      </c>
+      <c r="E378" s="45" t="s">
+        <v>758</v>
+      </c>
+      <c r="F378" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G378" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H378" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="24">
+      <c r="A379" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B379" s="49">
+        <v>378</v>
+      </c>
+      <c r="C379" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D379" s="54" t="s">
+        <v>759</v>
+      </c>
+      <c r="E379" s="45" t="s">
+        <v>760</v>
+      </c>
+      <c r="F379" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G379" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H379" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" ht="36">
+      <c r="A380" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B380" s="49">
+        <v>379</v>
+      </c>
+      <c r="C380" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D380" s="54" t="s">
+        <v>761</v>
+      </c>
+      <c r="E380" s="45" t="s">
+        <v>762</v>
+      </c>
+      <c r="F380" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G380" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="53" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" ht="24">
+      <c r="A381" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B381" s="49">
+        <v>380</v>
+      </c>
+      <c r="C381" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D381" s="54" t="s">
+        <v>763</v>
+      </c>
+      <c r="E381" s="45" t="s">
+        <v>764</v>
+      </c>
+      <c r="F381" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G381" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H381" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="24">
+      <c r="A382" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B382" s="49">
+        <v>381</v>
+      </c>
+      <c r="C382" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D382" s="54" t="s">
+        <v>765</v>
+      </c>
+      <c r="E382" s="45" t="s">
+        <v>766</v>
+      </c>
+      <c r="F382" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G382" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H382" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" ht="24">
+      <c r="A383" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B383" s="49">
+        <v>382</v>
+      </c>
+      <c r="C383" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D383" s="54" t="s">
+        <v>765</v>
+      </c>
+      <c r="E383" s="45" t="s">
+        <v>767</v>
+      </c>
+      <c r="F383" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G383" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H383" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="24">
+      <c r="A384" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B384" s="49">
+        <v>383</v>
+      </c>
+      <c r="C384" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D384" s="54" t="s">
+        <v>768</v>
+      </c>
+      <c r="E384" s="45" t="s">
+        <v>769</v>
+      </c>
+      <c r="F384" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G384" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H384" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="24">
+      <c r="A385" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B385" s="49">
+        <v>384</v>
+      </c>
+      <c r="C385" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D385" s="54" t="s">
+        <v>770</v>
+      </c>
+      <c r="E385" s="45" t="s">
+        <v>771</v>
+      </c>
+      <c r="F385" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G385" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H385" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="24">
+      <c r="A386" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B386" s="49">
+        <v>385</v>
+      </c>
+      <c r="C386" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D386" s="54" t="s">
+        <v>772</v>
+      </c>
+      <c r="E386" s="45" t="s">
+        <v>773</v>
+      </c>
+      <c r="F386" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G386" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H386" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="36">
+      <c r="A387" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B387" s="49">
+        <v>386</v>
+      </c>
+      <c r="C387" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D387" s="54" t="s">
+        <v>774</v>
+      </c>
+      <c r="E387" s="45" t="s">
+        <v>775</v>
+      </c>
+      <c r="F387" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G387" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H387" s="53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" ht="24">
+      <c r="A388" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B388" s="49">
+        <v>387</v>
+      </c>
+      <c r="C388" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D388" s="54" t="s">
+        <v>776</v>
+      </c>
+      <c r="E388" s="45" t="s">
+        <v>777</v>
+      </c>
+      <c r="F388" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G388" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H388" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="24">
+      <c r="A389" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B389" s="49">
+        <v>388</v>
+      </c>
+      <c r="C389" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D389" s="54" t="s">
+        <v>138</v>
+      </c>
+      <c r="E389" s="45" t="s">
+        <v>778</v>
+      </c>
+      <c r="F389" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G389" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H389" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="36">
+      <c r="A390" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B390" s="49">
+        <v>389</v>
+      </c>
+      <c r="C390" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D390" s="54" t="s">
+        <v>140</v>
+      </c>
+      <c r="E390" s="45" t="s">
+        <v>779</v>
+      </c>
+      <c r="F390" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G390" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H390" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" ht="36">
+      <c r="A391" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B391" s="49">
+        <v>390</v>
+      </c>
+      <c r="C391" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D391" s="54" t="s">
+        <v>780</v>
+      </c>
+      <c r="E391" s="45" t="s">
+        <v>781</v>
+      </c>
+      <c r="F391" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G391" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H391" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" ht="24">
+      <c r="A392" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B392" s="49">
+        <v>391</v>
+      </c>
+      <c r="C392" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D392" s="54" t="s">
+        <v>782</v>
+      </c>
+      <c r="E392" s="45" t="s">
+        <v>783</v>
+      </c>
+      <c r="F392" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G392" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H392" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="36">
+      <c r="A393" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B393" s="49">
+        <v>392</v>
+      </c>
+      <c r="C393" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D393" s="54" t="s">
+        <v>784</v>
+      </c>
+      <c r="E393" s="45" t="s">
+        <v>785</v>
+      </c>
+      <c r="F393" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G393" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H393" s="53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="24">
+      <c r="A394" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B394" s="49">
+        <v>393</v>
+      </c>
+      <c r="C394" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D394" s="54" t="s">
+        <v>786</v>
+      </c>
+      <c r="E394" s="45" t="s">
+        <v>787</v>
+      </c>
+      <c r="F394" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G394" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H394" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="24">
+      <c r="A395" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B395" s="49">
+        <v>394</v>
+      </c>
+      <c r="C395" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D395" s="54" t="s">
+        <v>788</v>
+      </c>
+      <c r="E395" s="45" t="s">
+        <v>789</v>
+      </c>
+      <c r="F395" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G395" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H395" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="24">
+      <c r="A396" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B396" s="49">
+        <v>395</v>
+      </c>
+      <c r="C396" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D396" s="54" t="s">
+        <v>790</v>
+      </c>
+      <c r="E396" s="45" t="s">
+        <v>791</v>
+      </c>
+      <c r="F396" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G396" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H396" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="24">
+      <c r="A397" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B397" s="49">
+        <v>396</v>
+      </c>
+      <c r="C397" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D397" s="54" t="s">
+        <v>792</v>
+      </c>
+      <c r="E397" s="45" t="s">
+        <v>793</v>
+      </c>
+      <c r="F397" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G397" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H397" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="36">
+      <c r="A398" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B398" s="49">
+        <v>397</v>
+      </c>
+      <c r="C398" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D398" s="54" t="s">
+        <v>794</v>
+      </c>
+      <c r="E398" s="45" t="s">
+        <v>795</v>
+      </c>
+      <c r="F398" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G398" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H398" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="24">
+      <c r="A399" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B399" s="49">
+        <v>398</v>
+      </c>
+      <c r="C399" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D399" s="54" t="s">
+        <v>169</v>
+      </c>
+      <c r="E399" s="45" t="s">
+        <v>796</v>
+      </c>
+      <c r="F399" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G399" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H399" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" ht="24">
+      <c r="A400" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B400" s="49">
+        <v>399</v>
+      </c>
+      <c r="C400" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D400" s="54" t="s">
+        <v>797</v>
+      </c>
+      <c r="E400" s="45" t="s">
+        <v>798</v>
+      </c>
+      <c r="F400" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G400" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H400" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="24">
+      <c r="A401" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B401" s="49">
+        <v>400</v>
+      </c>
+      <c r="C401" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D401" s="54" t="s">
+        <v>797</v>
+      </c>
+      <c r="E401" s="45" t="s">
+        <v>799</v>
+      </c>
+      <c r="F401" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G401" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H401" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="36">
+      <c r="A402" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B402" s="49">
+        <v>401</v>
+      </c>
+      <c r="C402" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D402" s="54" t="s">
+        <v>800</v>
+      </c>
+      <c r="E402" s="45" t="s">
+        <v>801</v>
+      </c>
+      <c r="F402" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G402" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H402" s="53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="36">
+      <c r="A403" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B403" s="49">
+        <v>402</v>
+      </c>
+      <c r="C403" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D403" s="54" t="s">
+        <v>800</v>
+      </c>
+      <c r="E403" s="45" t="s">
+        <v>802</v>
+      </c>
+      <c r="F403" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G403" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H403" s="53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="24">
+      <c r="A404" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B404" s="49">
+        <v>403</v>
+      </c>
+      <c r="C404" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D404" s="54" t="s">
+        <v>333</v>
+      </c>
+      <c r="E404" s="45" t="s">
+        <v>803</v>
+      </c>
+      <c r="F404" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G404" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H404" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="24">
+      <c r="A405" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B405" s="49">
+        <v>404</v>
+      </c>
+      <c r="C405" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D405" s="54" t="s">
+        <v>804</v>
+      </c>
+      <c r="E405" s="45" t="s">
+        <v>805</v>
+      </c>
+      <c r="F405" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G405" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H405" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" ht="36">
+      <c r="A406" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B406" s="49">
+        <v>405</v>
+      </c>
+      <c r="C406" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D406" s="54" t="s">
+        <v>806</v>
+      </c>
+      <c r="E406" s="45" t="s">
+        <v>807</v>
+      </c>
+      <c r="F406" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G406" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="H406" s="53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" ht="24">
+      <c r="A407" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B407" s="49">
+        <v>406</v>
+      </c>
+      <c r="C407" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D407" s="54" t="s">
+        <v>808</v>
+      </c>
+      <c r="E407" s="45" t="s">
+        <v>809</v>
+      </c>
+      <c r="F407" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G407" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H407" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="24">
+      <c r="A408" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B408" s="49">
+        <v>407</v>
+      </c>
+      <c r="C408" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D408" s="54" t="s">
+        <v>810</v>
+      </c>
+      <c r="E408" s="45" t="s">
+        <v>811</v>
+      </c>
+      <c r="F408" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G408" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H408" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="24">
+      <c r="A409" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B409" s="49">
+        <v>408</v>
+      </c>
+      <c r="C409" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D409" s="54" t="s">
+        <v>812</v>
+      </c>
+      <c r="E409" s="45" t="s">
+        <v>813</v>
+      </c>
+      <c r="F409" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G409" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H409" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" ht="24">
+      <c r="A410" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B410" s="49">
+        <v>409</v>
+      </c>
+      <c r="C410" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D410" s="54" t="s">
+        <v>814</v>
+      </c>
+      <c r="E410" s="45" t="s">
+        <v>815</v>
+      </c>
+      <c r="F410" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G410" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H410" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" ht="24">
+      <c r="A411" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B411" s="49">
+        <v>410</v>
+      </c>
+      <c r="C411" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D411" s="54" t="s">
+        <v>816</v>
+      </c>
+      <c r="E411" s="45" t="s">
+        <v>817</v>
+      </c>
+      <c r="F411" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G411" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H411" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="24">
+      <c r="A412" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B412" s="49">
+        <v>411</v>
+      </c>
+      <c r="C412" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D412" s="54" t="s">
+        <v>818</v>
+      </c>
+      <c r="E412" s="45" t="s">
+        <v>819</v>
+      </c>
+      <c r="F412" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G412" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H412" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" ht="24">
+      <c r="A413" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B413" s="49">
+        <v>412</v>
+      </c>
+      <c r="C413" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D413" s="54" t="s">
+        <v>818</v>
+      </c>
+      <c r="E413" s="45" t="s">
+        <v>820</v>
+      </c>
+      <c r="F413" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G413" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H413" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" ht="24">
+      <c r="A414" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B414" s="49">
+        <v>413</v>
+      </c>
+      <c r="C414" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D414" s="54" t="s">
+        <v>821</v>
+      </c>
+      <c r="E414" s="45" t="s">
+        <v>822</v>
+      </c>
+      <c r="F414" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G414" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H414" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" ht="24">
+      <c r="A415" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B415" s="49">
+        <v>414</v>
+      </c>
+      <c r="C415" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D415" s="54" t="s">
+        <v>823</v>
+      </c>
+      <c r="E415" s="45" t="s">
+        <v>824</v>
+      </c>
+      <c r="F415" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G415" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H415" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" ht="24">
+      <c r="A416" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B416" s="49">
+        <v>415</v>
+      </c>
+      <c r="C416" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D416" s="54" t="s">
+        <v>823</v>
+      </c>
+      <c r="E416" s="45" t="s">
+        <v>825</v>
+      </c>
+      <c r="F416" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G416" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H416" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="24">
+      <c r="A417" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B417" s="49">
+        <v>416</v>
+      </c>
+      <c r="C417" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D417" s="54" t="s">
+        <v>823</v>
+      </c>
+      <c r="E417" s="45" t="s">
+        <v>826</v>
+      </c>
+      <c r="F417" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G417" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H417" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" ht="24">
+      <c r="A418" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B418" s="49">
+        <v>417</v>
+      </c>
+      <c r="C418" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D418" s="54" t="s">
+        <v>823</v>
+      </c>
+      <c r="E418" s="45" t="s">
+        <v>827</v>
+      </c>
+      <c r="F418" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G418" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H418" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="24">
+      <c r="A419" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B419" s="49">
+        <v>418</v>
+      </c>
+      <c r="C419" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D419" s="54" t="s">
+        <v>828</v>
+      </c>
+      <c r="E419" s="45" t="s">
+        <v>829</v>
+      </c>
+      <c r="F419" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G419" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H419" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="24">
+      <c r="A420" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B420" s="49">
+        <v>419</v>
+      </c>
+      <c r="C420" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D420" s="54" t="s">
+        <v>830</v>
+      </c>
+      <c r="E420" s="45" t="s">
+        <v>831</v>
+      </c>
+      <c r="F420" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G420" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H420" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" ht="24">
+      <c r="A421" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B421" s="49">
+        <v>420</v>
+      </c>
+      <c r="C421" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D421" s="54" t="s">
+        <v>832</v>
+      </c>
+      <c r="E421" s="45" t="s">
+        <v>833</v>
+      </c>
+      <c r="F421" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G421" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H421" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" ht="24">
+      <c r="A422" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B422" s="49">
+        <v>421</v>
+      </c>
+      <c r="C422" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D422" s="54" t="s">
+        <v>834</v>
+      </c>
+      <c r="E422" s="45" t="s">
+        <v>835</v>
+      </c>
+      <c r="F422" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G422" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H422" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" ht="24">
+      <c r="A423" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B423" s="49">
+        <v>422</v>
+      </c>
+      <c r="C423" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D423" s="54" t="s">
+        <v>836</v>
+      </c>
+      <c r="E423" s="45" t="s">
+        <v>837</v>
+      </c>
+      <c r="F423" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G423" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H423" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="24">
+      <c r="A424" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B424" s="49">
+        <v>423</v>
+      </c>
+      <c r="C424" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D424" s="54" t="s">
+        <v>838</v>
+      </c>
+      <c r="E424" s="45" t="s">
+        <v>839</v>
+      </c>
+      <c r="F424" s="56">
+        <v>46163</v>
+      </c>
+      <c r="G424" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H424" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" ht="48">
+      <c r="A425" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B425" s="49">
+        <v>424</v>
+      </c>
+      <c r="C425" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D425" s="54" t="s">
+        <v>840</v>
+      </c>
+      <c r="E425" s="45" t="s">
+        <v>841</v>
+      </c>
+      <c r="F425" s="56">
+        <v>46171</v>
+      </c>
+      <c r="G425" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H425" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" ht="24">
+      <c r="A426" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B426" s="49">
+        <v>425</v>
+      </c>
+      <c r="C426" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D426" s="54" t="s">
+        <v>842</v>
+      </c>
+      <c r="E426" s="45" t="s">
+        <v>843</v>
+      </c>
+      <c r="F426" s="56">
+        <v>46171</v>
+      </c>
+      <c r="G426" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H426" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" ht="24">
+      <c r="A427" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B427" s="50">
+        <v>426</v>
+      </c>
+      <c r="C427" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D427" s="54" t="s">
+        <v>844</v>
+      </c>
+      <c r="E427" s="45" t="s">
+        <v>845</v>
+      </c>
+      <c r="F427" s="56">
+        <v>46177</v>
+      </c>
+      <c r="G427" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H427" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" ht="24">
+      <c r="A428" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B428" s="50">
+        <v>427</v>
+      </c>
+      <c r="C428" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D428" s="54" t="s">
+        <v>846</v>
+      </c>
+      <c r="E428" s="45" t="s">
+        <v>847</v>
+      </c>
+      <c r="F428" s="56">
+        <v>46185</v>
+      </c>
+      <c r="G428" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H428" s="53" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" s="43" customFormat="1" ht="48">
+      <c r="A429" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B429" s="44">
         <v>1</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="C429" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D429" s="55" t="s">
+        <v>848</v>
+      </c>
+      <c r="E429" s="45" t="s">
+        <v>849</v>
+      </c>
+      <c r="F429" s="46" t="s">
+        <v>850</v>
+      </c>
+      <c r="G429" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H429" s="47"/>
+    </row>
+    <row r="430" spans="1:8" s="43" customFormat="1" ht="72">
+      <c r="A430" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B430" s="44">
+        <v>2</v>
+      </c>
+      <c r="C430" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D430" s="55" t="s">
+        <v>851</v>
+      </c>
+      <c r="E430" s="45" t="s">
+        <v>852</v>
+      </c>
+      <c r="F430" s="46" t="s">
+        <v>853</v>
+      </c>
+      <c r="G430" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H430" s="47"/>
+    </row>
+    <row r="431" spans="1:8" s="43" customFormat="1" ht="60">
+      <c r="A431" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B431" s="44">
+        <v>3</v>
+      </c>
+      <c r="C431" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D431" s="55" t="s">
+        <v>854</v>
+      </c>
+      <c r="E431" s="45" t="s">
+        <v>855</v>
+      </c>
+      <c r="F431" s="46" t="s">
+        <v>856</v>
+      </c>
+      <c r="G431" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H431" s="47"/>
+    </row>
+    <row r="432" spans="1:8" s="43" customFormat="1" ht="36">
+      <c r="A432" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B432" s="44">
+        <v>4</v>
+      </c>
+      <c r="C432" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D432" s="55" t="s">
+        <v>857</v>
+      </c>
+      <c r="E432" s="45" t="s">
+        <v>858</v>
+      </c>
+      <c r="F432" s="46" t="s">
+        <v>859</v>
+      </c>
+      <c r="G432" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H432" s="47"/>
+    </row>
+    <row r="433" spans="1:8" s="41" customFormat="1" ht="48">
+      <c r="A433" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B433" s="52">
+        <v>5</v>
+      </c>
+      <c r="C433" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D433" s="42" t="s">
+        <v>860</v>
+      </c>
+      <c r="E433" s="57" t="s">
+        <v>861</v>
+      </c>
+      <c r="F433" s="8">
+        <v>46043</v>
+      </c>
+      <c r="G433" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H433" s="51"/>
+    </row>
+    <row r="434" spans="1:8" ht="36">
+      <c r="A434" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B434" s="53">
+        <v>6</v>
+      </c>
+      <c r="C434" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D434" s="54" t="s">
+        <v>862</v>
+      </c>
+      <c r="E434" s="57" t="s">
+        <v>863</v>
+      </c>
+      <c r="F434" s="53" t="s">
+        <v>864</v>
+      </c>
+      <c r="G434" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H434" s="51"/>
+    </row>
+    <row r="435" spans="1:8" ht="72">
+      <c r="A435" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B435" s="53">
+        <v>7</v>
+      </c>
+      <c r="C435" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D435" s="54" t="s">
+        <v>865</v>
+      </c>
+      <c r="E435" s="57" t="s">
+        <v>866</v>
+      </c>
+      <c r="F435" s="53" t="s">
+        <v>867</v>
+      </c>
+      <c r="G435" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H435" s="51"/>
+    </row>
+    <row r="436" spans="1:8" ht="48">
+      <c r="A436" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B436" s="53">
+        <v>8</v>
+      </c>
+      <c r="C436" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D436" s="54" t="s">
+        <v>868</v>
+      </c>
+      <c r="E436" s="57" t="s">
+        <v>869</v>
+      </c>
+      <c r="F436" s="53" t="s">
+        <v>870</v>
+      </c>
+      <c r="G436" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...222 lines deleted...]
-      <c r="B10" s="21">
+      <c r="H436" s="51"/>
+    </row>
+    <row r="437" spans="1:8" ht="48">
+      <c r="A437" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B437" s="53">
         <v>9</v>
       </c>
-      <c r="C10" s="21" t="s">
-[...22 lines deleted...]
-      <c r="B11" s="21">
+      <c r="C437" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D437" s="54" t="s">
+        <v>871</v>
+      </c>
+      <c r="E437" s="57" t="s">
+        <v>872</v>
+      </c>
+      <c r="F437" s="56">
+        <v>46184</v>
+      </c>
+      <c r="G437" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H437" s="51"/>
+    </row>
+    <row r="438" spans="1:8" ht="48">
+      <c r="A438" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B438" s="53">
         <v>10</v>
       </c>
-      <c r="C11" s="21" t="s">
-[...360 lines deleted...]
-      <c r="B25" s="21">
+      <c r="C438" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="D438" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="E438" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="F438" s="56">
+        <v>46196</v>
+      </c>
+      <c r="G438" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C25" s="21" t="s">
-[...8637 lines deleted...]
-      </c>
+      <c r="H438" s="51"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H251" xr:uid="{8222FEF1-20D7-43A8-9FA9-EC3AE5639B6A}"/>
+  <autoFilter ref="A1:H438" xr:uid="{8222FEF1-20D7-43A8-9FA9-EC3AE5639B6A}"/>
   <phoneticPr fontId="9" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202379.pdf" xr:uid="{9D7BE8A5-411C-4A16-BC72-593B01F4228A}"/>
     <hyperlink ref="E3" r:id="rId2" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_216793.pdf" xr:uid="{F34172B5-5434-4F56-AB44-B0D967861297}"/>
     <hyperlink ref="E4" r:id="rId3" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_088831.pdf" xr:uid="{AAF59014-AA30-461E-82D4-B6534E408DE8}"/>
     <hyperlink ref="E5" r:id="rId4" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_205636.pdf" xr:uid="{25806096-A7FD-47DA-AA47-89D41113A8DB}"/>
     <hyperlink ref="E6" r:id="rId5" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208434.pdf" xr:uid="{4D8E98EE-4624-4CD0-9FA0-3F0724E40B37}"/>
     <hyperlink ref="E7" r:id="rId6" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208944.pdf" xr:uid="{53BE7EAA-A8EC-42E7-931D-BA86BA4E972E}"/>
     <hyperlink ref="E8" r:id="rId7" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208078.pdf" xr:uid="{804B47F9-77B2-4315-8AE7-D7DFFC2B10D2}"/>
     <hyperlink ref="E9" r:id="rId8" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200671.pdf" xr:uid="{B0D26659-5589-4F0F-B3CE-E489FDB1F78A}"/>
     <hyperlink ref="E10" r:id="rId9" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_200796.pdf" xr:uid="{592341D3-9E7C-4136-A873-CE8081502721}"/>
     <hyperlink ref="E11" r:id="rId10" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_202331.pdf" xr:uid="{7308A381-22DB-44AA-BF39-A5593E5FBFB2}"/>
     <hyperlink ref="E12" r:id="rId11" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_014602.pdf" xr:uid="{6C8EE419-E06F-45A8-AE05-032073EAB44A}"/>
     <hyperlink ref="E13" r:id="rId12" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_019845.pdf" xr:uid="{7A776097-4485-4939-B136-E231319878AB}"/>
     <hyperlink ref="E14" r:id="rId13" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021262.pdf" xr:uid="{A7A476DF-D122-471A-A4C9-3B51AC9620F5}"/>
     <hyperlink ref="E15" r:id="rId14" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021770.pdf" xr:uid="{EBF6C605-5C3D-442F-8C42-4FB21E2C7465}"/>
     <hyperlink ref="E16" r:id="rId15" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_204251.pdf" xr:uid="{3665238A-C246-48F7-A821-58F347A546B3}"/>
     <hyperlink ref="E17" r:id="rId16" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020816.pdf" xr:uid="{85AD943F-F8BC-424E-A9A7-272E840D636C}"/>
     <hyperlink ref="E18" r:id="rId17" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_211988.pdf" xr:uid="{909E329B-5146-4FF8-9F72-63DC70223843}"/>
     <hyperlink ref="E19" r:id="rId18" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215499.pdf" xr:uid="{FF629F27-CFC3-4797-819A-B5C082E0438D}"/>
     <hyperlink ref="E20" r:id="rId19" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_212888.pdf" xr:uid="{4CAEF131-496C-46F0-97CE-1556B94D3736}"/>
     <hyperlink ref="E21" r:id="rId20" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218197.pdf" xr:uid="{77BA2EB8-85AD-4D50-ACB5-11702B48262F}"/>
     <hyperlink ref="E22" r:id="rId21" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022562.pdf" xr:uid="{88D685FD-E114-4209-92AC-F94E180C1B2F}"/>
     <hyperlink ref="E23" r:id="rId22" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022156.pdf" xr:uid="{118A85E8-8016-43CA-B5C3-966FE877D154}"/>
     <hyperlink ref="E24" r:id="rId23" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017619.pdf" xr:uid="{2B0EC181-4D2D-4C00-B955-70FE28791F7F}"/>
@@ -13546,2362 +16446,3055 @@
     <hyperlink ref="E223" r:id="rId222" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017469.pdf" xr:uid="{0B70291A-65D0-4E1E-90C6-096619F17F20}"/>
     <hyperlink ref="E224" r:id="rId223" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009170-ODT.pdf" xr:uid="{30A03CC0-6DA0-4751-B874-D71210AA90B2}"/>
     <hyperlink ref="E225" r:id="rId224" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_015193.pdf" xr:uid="{DEDD5EFA-E744-45A0-A527-97D7BBD62E6E}"/>
     <hyperlink ref="E226" r:id="rId225" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217604.pdf" xr:uid="{9084EA40-B9C8-49D1-BBFC-8880B09CD02E}"/>
     <hyperlink ref="E227" r:id="rId226" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_009829.pdf" xr:uid="{D043A80F-AC62-4247-BFD4-020AAFD5CD88}"/>
     <hyperlink ref="E228" r:id="rId227" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218944.pdf" xr:uid="{AF4DD142-79C6-4F1E-94E0-D3BE04110BA6}"/>
     <hyperlink ref="E229" r:id="rId228" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217242.pdf" xr:uid="{08E61A64-B48C-459B-9768-D3AA65C09924}"/>
     <hyperlink ref="E230" r:id="rId229" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_218160.pdf" xr:uid="{FCF6D277-6D71-4B5C-88C0-C26C0D52E105}"/>
     <hyperlink ref="E231" r:id="rId230" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215256.pdf" xr:uid="{3C53D19D-B86E-4622-90D1-A0872F8AD0CA}"/>
     <hyperlink ref="E232" r:id="rId231" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021938.pdf" xr:uid="{F1935198-B3E3-4947-94A3-04A36C8D0B67}"/>
     <hyperlink ref="E233" r:id="rId232" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_219209.pdf" xr:uid="{10ABB200-4AE8-4D1D-9E4B-AF75A6549ACA}"/>
     <hyperlink ref="E234" r:id="rId233" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_217439.pdf" xr:uid="{E8169FFF-DD92-4E28-BD07-410AD7CDC942}"/>
     <hyperlink ref="E235" r:id="rId234" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215272.pdf" xr:uid="{41ECE3A1-F85D-4BC9-A992-DDF589CBDCD2}"/>
     <hyperlink ref="E236" r:id="rId235" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_213931.pdf" xr:uid="{8266ED47-4BD9-498E-A584-ADAD000110DA}"/>
     <hyperlink ref="E237" r:id="rId236" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_021318.pdf" xr:uid="{9D3C89A2-1330-4BEC-9341-EA669171DCAE}"/>
     <hyperlink ref="E238" r:id="rId237" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208088.pdf" xr:uid="{F5E4659F-B84B-4A7C-84A0-CB9719CBACA4}"/>
     <hyperlink ref="E239" r:id="rId238" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_215866.pdf" xr:uid="{A74453B1-017F-421F-A533-034C019D65CD}"/>
     <hyperlink ref="E240" r:id="rId239" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214759.pdf" xr:uid="{506E3AB8-8A8E-46D7-B063-EB52B6B54687}"/>
     <hyperlink ref="E241" r:id="rId240" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214324.pdf" xr:uid="{E8B51FC0-979B-4FA4-9D69-19A5AD911D0C}"/>
     <hyperlink ref="E242" r:id="rId241" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_017340.pdf" xr:uid="{819AA68C-D63A-468D-8343-C9B39AEB8B55}"/>
     <hyperlink ref="E243" r:id="rId242" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_022103.pdf" xr:uid="{BFA71877-51D0-4A5B-B5C2-663AC7A5188E}"/>
     <hyperlink ref="E244" r:id="rId243" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_214938.pdf" xr:uid="{35FB0F59-F4C2-4BCB-9EA2-8FD2D6AD4CFB}"/>
     <hyperlink ref="E245" r:id="rId244" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_208564.pdf" xr:uid="{51832C6D-9653-472A-99B1-E0BCEC87D79B}"/>
     <hyperlink ref="E246" r:id="rId245" display="http://www.accessdata.fda.gov/drugsatfda_docs/psg/PSG_020908.pdf" xr:uid="{F71BA648-341F-4AEE-958A-FBFE077B51E3}"/>
     <hyperlink ref="E247" r:id="rId246" display="http://www.fda.gov/media/119718/download" xr:uid="{13AD4DF0-3A31-401C-B348-856325E89E00}"/>
-    <hyperlink ref="E353" r:id="rId247" xr:uid="{D647854B-5A4B-4A0C-81E0-B9E7C7917358}"/>
-[...108 lines deleted...]
-    <hyperlink ref="E248" r:id="rId356" xr:uid="{DD327936-B227-4998-BCE7-DD407B0318A9}"/>
+    <hyperlink ref="E352" r:id="rId247" xr:uid="{D047D518-5DF6-437F-A068-B2554696D3B1}"/>
+    <hyperlink ref="E351" r:id="rId248" xr:uid="{599163BE-AB0F-4146-A9CB-0A52DD31C431}"/>
+    <hyperlink ref="E350" r:id="rId249" xr:uid="{D9A7C31A-BEB6-406C-A2CB-E30016CEC6C3}"/>
+    <hyperlink ref="E349" r:id="rId250" xr:uid="{D3F5E425-A093-44BC-9B02-3B14CE4CE278}"/>
+    <hyperlink ref="E348" r:id="rId251" xr:uid="{F423B881-C347-4A5F-9DBC-00944982631A}"/>
+    <hyperlink ref="E347" r:id="rId252" xr:uid="{A1F9522A-5B74-418E-821D-07DA9FCC2FA9}"/>
+    <hyperlink ref="E346" r:id="rId253" xr:uid="{881361C5-E768-44D9-8EE0-7812875DD025}"/>
+    <hyperlink ref="E345" r:id="rId254" xr:uid="{237F51A1-1722-4314-BA2F-D6ADA2DF6A8B}"/>
+    <hyperlink ref="E344" r:id="rId255" xr:uid="{16BA2B68-5526-4B1C-A506-60A31F2C21EB}"/>
+    <hyperlink ref="E343" r:id="rId256" xr:uid="{14A576D2-EBF3-49C0-9BE5-F791A265D539}"/>
+    <hyperlink ref="E342" r:id="rId257" xr:uid="{9D6CBFC1-615E-455F-B2A4-B05EE6EC875B}"/>
+    <hyperlink ref="E341" r:id="rId258" xr:uid="{E94269F3-5D36-453D-BEFE-1036CBDF0A7E}"/>
+    <hyperlink ref="E340" r:id="rId259" xr:uid="{66947CEC-9223-4D11-A9DA-41CCF3623A7B}"/>
+    <hyperlink ref="E339" r:id="rId260" xr:uid="{5D2D98FA-2D9C-4977-8551-ABDD530D14B8}"/>
+    <hyperlink ref="E338" r:id="rId261" xr:uid="{8161B658-6C72-4482-BE09-42DB0DE2E7EC}"/>
+    <hyperlink ref="E337" r:id="rId262" xr:uid="{08F0B95B-36DC-408A-A6B8-0B3D36F8F8EB}"/>
+    <hyperlink ref="E336" r:id="rId263" xr:uid="{1D4279D6-10BE-4385-9144-9CC10128C8BD}"/>
+    <hyperlink ref="E335" r:id="rId264" xr:uid="{A5A032D5-8F78-42EE-90E3-0F4752566E4A}"/>
+    <hyperlink ref="E334" r:id="rId265" xr:uid="{7FCB9332-66EE-4699-AF2F-DE8CF4541CB5}"/>
+    <hyperlink ref="E333" r:id="rId266" xr:uid="{DBE8CCBC-EB63-43B9-A3A7-68E77C652DF3}"/>
+    <hyperlink ref="E332" r:id="rId267" xr:uid="{45F3D607-FEB0-4CC0-BF96-243BD374CBF2}"/>
+    <hyperlink ref="E331" r:id="rId268" xr:uid="{C369432B-48B9-47B0-A882-3BCD89303B83}"/>
+    <hyperlink ref="E330" r:id="rId269" xr:uid="{33BE10A6-CBF4-4535-B42A-CD7A1B8EA247}"/>
+    <hyperlink ref="E329" r:id="rId270" xr:uid="{AE4216A3-0E2D-4A2C-AF95-674ED452BF11}"/>
+    <hyperlink ref="E328" r:id="rId271" xr:uid="{726AF0A9-8CB6-4C6E-916C-D82138B4C8F0}"/>
+    <hyperlink ref="E327" r:id="rId272" xr:uid="{F93892A9-26AC-4ECD-AFC1-FDF1EC2CCA02}"/>
+    <hyperlink ref="E326" r:id="rId273" xr:uid="{3D5253BF-2632-4487-8441-16E799AD9620}"/>
+    <hyperlink ref="E325" r:id="rId274" xr:uid="{0D9FD32D-6105-4A28-BF59-E015F1BBC14C}"/>
+    <hyperlink ref="E324" r:id="rId275" xr:uid="{B6A2DC21-4DB5-4554-A11A-C462D9E9FBB9}"/>
+    <hyperlink ref="E323" r:id="rId276" xr:uid="{8C05A747-D2B7-4A48-AFE7-1D06D806D730}"/>
+    <hyperlink ref="E322" r:id="rId277" xr:uid="{AF6E91FF-0A0D-43F7-B21D-B7DA44E40181}"/>
+    <hyperlink ref="E321" r:id="rId278" xr:uid="{0D804720-0C4A-4865-A24B-9D46EC6E317A}"/>
+    <hyperlink ref="E320" r:id="rId279" xr:uid="{C27376FE-49D1-4C16-85D2-99767BD9B33C}"/>
+    <hyperlink ref="E319" r:id="rId280" xr:uid="{98679EA6-8A96-4B26-BBBA-6F1EECEA23E4}"/>
+    <hyperlink ref="E318" r:id="rId281" xr:uid="{D3A4C0B0-38E2-4784-96C4-0EEF2742C506}"/>
+    <hyperlink ref="E317" r:id="rId282" xr:uid="{C8A6FB1A-A84D-4164-96AA-0B5E3F3EA9FC}"/>
+    <hyperlink ref="E316" r:id="rId283" xr:uid="{89871321-3F04-464D-8DC8-DDC1C8D13533}"/>
+    <hyperlink ref="E315" r:id="rId284" xr:uid="{577185DB-FAE5-4962-8FDB-A6D0AC098C3A}"/>
+    <hyperlink ref="E314" r:id="rId285" xr:uid="{61AE4752-386D-45FD-8E7F-1034879AB2F8}"/>
+    <hyperlink ref="E313" r:id="rId286" xr:uid="{67EFFB3A-A16C-4A6D-A103-288D4D698B8F}"/>
+    <hyperlink ref="E312" r:id="rId287" xr:uid="{857A0D37-0AC8-46A5-9E7C-58371899CCB6}"/>
+    <hyperlink ref="E311" r:id="rId288" xr:uid="{5A7FE36E-FC95-40EB-AA65-4FAC91FA99CE}"/>
+    <hyperlink ref="E310" r:id="rId289" xr:uid="{E9400E6B-2FD5-4EB5-9F5C-AC62AAFF9B73}"/>
+    <hyperlink ref="E309" r:id="rId290" xr:uid="{0850CCF1-B184-4990-8680-8AB9E73C7CEB}"/>
+    <hyperlink ref="E308" r:id="rId291" xr:uid="{3E9B566A-09F8-40C7-B138-3FEF5F1B553B}"/>
+    <hyperlink ref="E307" r:id="rId292" xr:uid="{0C4E0C77-3AF4-4FB9-AB17-7A8E51082C75}"/>
+    <hyperlink ref="E306" r:id="rId293" xr:uid="{C2C87BB4-B763-4325-9038-4333F07434DA}"/>
+    <hyperlink ref="E305" r:id="rId294" xr:uid="{32BD9C6B-7C0A-48F4-B1E1-52E7E0BEFA8E}"/>
+    <hyperlink ref="E304" r:id="rId295" xr:uid="{E3EE9DED-DBD6-48F5-A80C-BFB108F28986}"/>
+    <hyperlink ref="E303" r:id="rId296" xr:uid="{62571DF1-C804-4691-894D-03B1B80EDD1F}"/>
+    <hyperlink ref="E302" r:id="rId297" xr:uid="{84D632C0-39B0-44D3-9879-F070B72369D1}"/>
+    <hyperlink ref="E301" r:id="rId298" xr:uid="{826D0669-869A-4ABC-B302-0922BF9102C6}"/>
+    <hyperlink ref="E300" r:id="rId299" xr:uid="{FCF77BBC-75F2-418F-8DD9-DC281AD2277A}"/>
+    <hyperlink ref="E299" r:id="rId300" xr:uid="{86703DA5-F0D2-4820-AB6A-0ED9F50FA03B}"/>
+    <hyperlink ref="E298" r:id="rId301" xr:uid="{F311468A-D6FF-4701-B924-B11746AD9BCB}"/>
+    <hyperlink ref="E297" r:id="rId302" xr:uid="{C9774821-4C91-4498-A1FA-1BE6CA77783B}"/>
+    <hyperlink ref="E296" r:id="rId303" xr:uid="{BE6CBA40-2DCD-4C3E-AA3F-76E6F0271081}"/>
+    <hyperlink ref="E295" r:id="rId304" xr:uid="{7F3080EB-243A-4EDD-8FAC-9C3C7E1FE3F5}"/>
+    <hyperlink ref="E294" r:id="rId305" xr:uid="{6303BECE-7344-44EB-A10A-0AD91B6F2B59}"/>
+    <hyperlink ref="E293" r:id="rId306" xr:uid="{DD49F45E-D651-40EC-BE7F-D5E478E1B9A2}"/>
+    <hyperlink ref="E292" r:id="rId307" xr:uid="{B9DCE210-02CD-4D31-A0D0-1B9090FFAE35}"/>
+    <hyperlink ref="E291" r:id="rId308" xr:uid="{65B2E364-979D-41ED-8072-F8F0D280A0B7}"/>
+    <hyperlink ref="E290" r:id="rId309" xr:uid="{79ABEBC1-8192-4F19-8ECC-224017AB6862}"/>
+    <hyperlink ref="E289" r:id="rId310" xr:uid="{9079C0EF-F1EF-4705-B5E3-4D04726015C0}"/>
+    <hyperlink ref="E288" r:id="rId311" xr:uid="{5C9607DE-999E-4C56-B102-BB06C6ED0264}"/>
+    <hyperlink ref="E287" r:id="rId312" xr:uid="{B23B6B29-5BE8-4117-B06C-D5F20D275578}"/>
+    <hyperlink ref="E286" r:id="rId313" xr:uid="{71F37E09-A964-4A18-999C-0B62B82249DC}"/>
+    <hyperlink ref="E285" r:id="rId314" xr:uid="{04BB6C54-AAB7-4975-8629-A9A214A57907}"/>
+    <hyperlink ref="E284" r:id="rId315" xr:uid="{895147E0-77EF-4CC2-9246-2884BF35C1BF}"/>
+    <hyperlink ref="E283" r:id="rId316" xr:uid="{6F736F8C-BE50-48DE-A472-A05540F435B6}"/>
+    <hyperlink ref="E282" r:id="rId317" xr:uid="{9F633D92-47D3-45B1-B1E3-67AF71FB45F2}"/>
+    <hyperlink ref="E281" r:id="rId318" xr:uid="{D05671B1-B725-4487-8293-B664A133B854}"/>
+    <hyperlink ref="E280" r:id="rId319" xr:uid="{F46C094F-A587-4D6F-A7F7-422B3B6004D8}"/>
+    <hyperlink ref="E279" r:id="rId320" xr:uid="{77FE669D-16C4-459F-A8A6-7BC881781EAD}"/>
+    <hyperlink ref="E278" r:id="rId321" xr:uid="{9D1401DB-2657-4CB8-80D9-4A9BABE53AAA}"/>
+    <hyperlink ref="E277" r:id="rId322" xr:uid="{716D858A-5785-48EE-A5E6-2C01EEBED624}"/>
+    <hyperlink ref="E276" r:id="rId323" xr:uid="{C6443963-ED75-4280-824D-9ACB06F4B640}"/>
+    <hyperlink ref="E275" r:id="rId324" xr:uid="{475A160F-8E37-4938-B2FD-F6EAA62DA649}"/>
+    <hyperlink ref="E274" r:id="rId325" xr:uid="{7D5F4E41-3840-410E-AE3E-FF8F9F4D9152}"/>
+    <hyperlink ref="E273" r:id="rId326" xr:uid="{D89DACC9-22C2-46EF-A2F4-A0DE8C44C34A}"/>
+    <hyperlink ref="E272" r:id="rId327" xr:uid="{5556B959-3122-4035-8B00-3CBD4BDD8789}"/>
+    <hyperlink ref="E271" r:id="rId328" xr:uid="{DC893BCE-1A62-49EF-9B02-EDCC017B0CC9}"/>
+    <hyperlink ref="E270" r:id="rId329" xr:uid="{BF448681-4D98-4ECF-BC5D-2DFF439658F8}"/>
+    <hyperlink ref="E269" r:id="rId330" xr:uid="{9FA22ACD-08C5-40BA-90EC-1369CA136D5D}"/>
+    <hyperlink ref="E268" r:id="rId331" xr:uid="{F4891306-0E21-4FB0-9131-530900614E15}"/>
+    <hyperlink ref="E267" r:id="rId332" xr:uid="{E02E5685-0497-436D-BBE1-45278BCB9165}"/>
+    <hyperlink ref="E266" r:id="rId333" xr:uid="{B8F707BA-3198-4BBB-A1A8-86675DE71A83}"/>
+    <hyperlink ref="E265" r:id="rId334" xr:uid="{DD0BB25F-F2A7-4EC2-83FF-86E1BBEACF4A}"/>
+    <hyperlink ref="E264" r:id="rId335" xr:uid="{7093CAB5-2EA4-4378-AE5F-CEEE17F8D873}"/>
+    <hyperlink ref="E263" r:id="rId336" xr:uid="{3F742E72-BA9B-4623-ADFE-E9678380DA92}"/>
+    <hyperlink ref="E262" r:id="rId337" xr:uid="{3B03374F-9EFF-4496-9DCB-C48D2D683E3C}"/>
+    <hyperlink ref="E261" r:id="rId338" xr:uid="{699FFF88-FF7D-4F3A-85E5-5B0A507CFB30}"/>
+    <hyperlink ref="E260" r:id="rId339" xr:uid="{86A4862D-B64D-4791-B5A4-0A2458A7F9CF}"/>
+    <hyperlink ref="E259" r:id="rId340" xr:uid="{0C85E0A8-DD3B-4242-9E4A-EEFA6C1AFA1C}"/>
+    <hyperlink ref="E258" r:id="rId341" xr:uid="{489F8A40-53DA-4D97-B049-E10BAC8F6BB9}"/>
+    <hyperlink ref="E257" r:id="rId342" xr:uid="{67C0DC07-6B51-4240-8EB8-B58B42FDC30F}"/>
+    <hyperlink ref="E256" r:id="rId343" xr:uid="{CA0F4D2E-C36F-4D7C-8703-ED4E0EE30335}"/>
+    <hyperlink ref="E255" r:id="rId344" xr:uid="{59E73CCD-7133-4C50-BC80-783366413D5A}"/>
+    <hyperlink ref="E254" r:id="rId345" xr:uid="{A6A94AFA-7F63-49EA-8AAC-B3FDB725CF84}"/>
+    <hyperlink ref="E253" r:id="rId346" xr:uid="{402D2BDA-19EF-4DA0-B2DA-EA07D442E5C2}"/>
+    <hyperlink ref="E252" r:id="rId347" xr:uid="{30A8AD2E-C1D8-4CCE-A9E0-D63EF92C4088}"/>
+    <hyperlink ref="E251" r:id="rId348" xr:uid="{D2C8D802-0B13-4CBD-9A25-E4FAF59E1481}"/>
+    <hyperlink ref="E250" r:id="rId349" xr:uid="{57BD7242-8393-4901-B46B-75CCDF25CDA6}"/>
+    <hyperlink ref="E249" r:id="rId350" xr:uid="{8A9CB5D1-FAC4-4EFC-B213-84AE6C46FF24}"/>
+    <hyperlink ref="E248" r:id="rId351" xr:uid="{DD327936-B227-4998-BCE7-DD407B0318A9}"/>
+    <hyperlink ref="E353" r:id="rId352" xr:uid="{8FC5CADC-2BF3-436A-A014-0CADF3ECE70F}"/>
+    <hyperlink ref="E354" r:id="rId353" xr:uid="{0CB20324-4324-44CC-A860-E832738A7B55}"/>
+    <hyperlink ref="E355" r:id="rId354" xr:uid="{9EB5AEBE-4F40-4C50-AF89-58481EE18154}"/>
+    <hyperlink ref="E356" r:id="rId355" xr:uid="{4B3F700C-C04B-4855-A8A3-A17D0E99F051}"/>
+    <hyperlink ref="E357" r:id="rId356" xr:uid="{966EA0AB-7B9B-43E3-8D2C-E40CFBA2A8EA}"/>
+    <hyperlink ref="E358" r:id="rId357" xr:uid="{C77F8ABA-37D7-4C43-9F53-84AB94CCE95A}"/>
+    <hyperlink ref="E359" r:id="rId358" xr:uid="{5861533B-9744-486F-B4F3-B7A14014BA80}"/>
+    <hyperlink ref="E360" r:id="rId359" xr:uid="{58402841-D99F-4938-A504-CFA0A673C196}"/>
+    <hyperlink ref="E361" r:id="rId360" xr:uid="{741A945C-BF28-41E9-AF23-7AF18FB533C4}"/>
+    <hyperlink ref="E362" r:id="rId361" xr:uid="{28BE1603-5620-4991-AA67-5D073A0DCE67}"/>
+    <hyperlink ref="E363" r:id="rId362" xr:uid="{AA34B6F5-18E6-4F40-8418-8EAAFC0A99C7}"/>
+    <hyperlink ref="E364" r:id="rId363" xr:uid="{B3C3E0E1-43BB-444B-B2CA-44A43C158E23}"/>
+    <hyperlink ref="E365" r:id="rId364" xr:uid="{59C8C2D4-5F87-40B4-A687-92B7997C2D73}"/>
+    <hyperlink ref="E366" r:id="rId365" xr:uid="{8DBCCFBC-057D-4ED8-9B2D-64971E710756}"/>
+    <hyperlink ref="E367" r:id="rId366" xr:uid="{EB549BB2-C09C-4771-BF87-A20181B4978F}"/>
+    <hyperlink ref="E368" r:id="rId367" xr:uid="{7FD628B5-D9F1-47F1-99AE-6BAD28C5D0A1}"/>
+    <hyperlink ref="E369" r:id="rId368" xr:uid="{2946CBF0-6C85-487E-9C78-F3A7BBF03F64}"/>
+    <hyperlink ref="E370" r:id="rId369" xr:uid="{690D1896-CC6A-46E6-94F5-B08F0315C55B}"/>
+    <hyperlink ref="E371" r:id="rId370" xr:uid="{813D07F8-A168-480F-8EEA-DF633F287ACF}"/>
+    <hyperlink ref="E372" r:id="rId371" xr:uid="{0661E8F5-0D5B-4A59-A4E1-7496A4CED16B}"/>
+    <hyperlink ref="E373" r:id="rId372" xr:uid="{37791F89-F82C-4F5B-996B-A6D2ACA1FC27}"/>
+    <hyperlink ref="E374" r:id="rId373" xr:uid="{61ED4AED-E3B1-4570-8735-2F35FCEB4F38}"/>
+    <hyperlink ref="E375" r:id="rId374" xr:uid="{1DCDA403-934E-4B81-8445-3985F2F85734}"/>
+    <hyperlink ref="E376" r:id="rId375" xr:uid="{413ECCBE-3E36-4F70-8686-8B81B9F5F8C6}"/>
+    <hyperlink ref="E377" r:id="rId376" xr:uid="{F0E1DF48-D1F1-492C-8B7D-82AAD8017883}"/>
+    <hyperlink ref="E378" r:id="rId377" xr:uid="{2B4F882A-52CC-471E-936B-BCF3E7B41036}"/>
+    <hyperlink ref="E379" r:id="rId378" xr:uid="{E8DD7E06-3FD9-4037-B4BA-7FF164BF6CFE}"/>
+    <hyperlink ref="E380" r:id="rId379" xr:uid="{A4B4708D-E60F-4774-AD19-08FD460794A9}"/>
+    <hyperlink ref="E381" r:id="rId380" xr:uid="{BEEA452F-36A4-4A6B-871F-CCA931824669}"/>
+    <hyperlink ref="E382" r:id="rId381" xr:uid="{D3EF83FC-AB0B-41A9-B407-27DC8181739D}"/>
+    <hyperlink ref="E383" r:id="rId382" xr:uid="{24D946B3-0A00-47BD-9905-64DD08A699D6}"/>
+    <hyperlink ref="E384" r:id="rId383" xr:uid="{C0A63343-015F-45C5-80A2-00E64D0D5CC0}"/>
+    <hyperlink ref="E385" r:id="rId384" xr:uid="{C8F49459-19B8-4E38-95AF-8FF098582E19}"/>
+    <hyperlink ref="E386" r:id="rId385" xr:uid="{CB4E2F08-CF42-4BDC-B09A-892672EA2636}"/>
+    <hyperlink ref="E387" r:id="rId386" xr:uid="{9524EE0C-E917-43BC-A57C-BC717AE43B33}"/>
+    <hyperlink ref="E388" r:id="rId387" xr:uid="{1873D2CE-F0E4-4592-9385-5C4E1F18A86D}"/>
+    <hyperlink ref="E389" r:id="rId388" xr:uid="{FB579549-EB74-44E2-A71A-A85667C468EF}"/>
+    <hyperlink ref="E390" r:id="rId389" xr:uid="{A252A483-9759-4D05-95B1-B267246B566A}"/>
+    <hyperlink ref="E391" r:id="rId390" xr:uid="{64AB6ACF-E017-4032-BDC1-5F480DBE8CF6}"/>
+    <hyperlink ref="E392" r:id="rId391" xr:uid="{F69C85FA-DD82-47BE-AAC9-EA7225D28489}"/>
+    <hyperlink ref="E393" r:id="rId392" xr:uid="{F4547465-FE55-4E88-AB20-DCCCE92295F3}"/>
+    <hyperlink ref="E394" r:id="rId393" xr:uid="{263372BC-4BEF-4EC5-AD80-A896F5C85EF9}"/>
+    <hyperlink ref="E395" r:id="rId394" xr:uid="{74F1E939-21AC-4EC9-8E25-4E59A7BC3B08}"/>
+    <hyperlink ref="E396" r:id="rId395" xr:uid="{E9C889EB-AC16-48F2-9CEA-142DA074156C}"/>
+    <hyperlink ref="E397" r:id="rId396" xr:uid="{BE4C78AB-7F73-497F-BFAE-3D7BD847FB23}"/>
+    <hyperlink ref="E398" r:id="rId397" xr:uid="{0C51E06A-046B-4375-8F54-48011A7A0881}"/>
+    <hyperlink ref="E399" r:id="rId398" xr:uid="{C7BC33AB-2D58-4564-BB5A-8E4FF1DA278B}"/>
+    <hyperlink ref="E400" r:id="rId399" xr:uid="{3082E482-71DF-4F80-B51F-E800D1A0CADC}"/>
+    <hyperlink ref="E401" r:id="rId400" xr:uid="{81A71A78-23D0-4629-B725-FA6245D0000C}"/>
+    <hyperlink ref="E402" r:id="rId401" xr:uid="{92AF6A02-5EC9-43A1-933E-0029EEC844B3}"/>
+    <hyperlink ref="E403" r:id="rId402" xr:uid="{8FCD9AA8-D4BB-40F4-B923-8D68E2174D2C}"/>
+    <hyperlink ref="E404" r:id="rId403" xr:uid="{0AA8E00F-EF55-49D4-BA4A-C07383CA74E0}"/>
+    <hyperlink ref="E405" r:id="rId404" xr:uid="{C41683CA-D8E6-476A-94C9-ED66D6428B98}"/>
+    <hyperlink ref="E406" r:id="rId405" xr:uid="{A4253E6A-65F6-4FA2-B4F6-E096EE197322}"/>
+    <hyperlink ref="E407" r:id="rId406" xr:uid="{DCCD9D0F-54D3-425D-8850-A679F247141E}"/>
+    <hyperlink ref="E408" r:id="rId407" xr:uid="{D08052B9-082D-4C0F-986D-B46D48552FF0}"/>
+    <hyperlink ref="E409" r:id="rId408" xr:uid="{963B7872-DFF9-4344-9434-34BE7B5B60A6}"/>
+    <hyperlink ref="E410" r:id="rId409" xr:uid="{5C879173-624B-4BAB-A972-A173827B2080}"/>
+    <hyperlink ref="E411" r:id="rId410" xr:uid="{9768DF8F-F5B1-4C61-BFE8-DE8946DA92E0}"/>
+    <hyperlink ref="E412" r:id="rId411" xr:uid="{E8ADBF31-A1FA-404F-8077-422CE71CA226}"/>
+    <hyperlink ref="E413" r:id="rId412" xr:uid="{03A951E6-41BA-48C7-ABEC-6A810A7E13CF}"/>
+    <hyperlink ref="E414" r:id="rId413" xr:uid="{0B55E557-C640-4C58-8E96-388D5E211263}"/>
+    <hyperlink ref="E415" r:id="rId414" xr:uid="{AC6F1F0E-7EE0-4845-B124-7AAEA500F514}"/>
+    <hyperlink ref="E416" r:id="rId415" xr:uid="{A5951080-3409-40B6-BF9D-6BA08E65DBB7}"/>
+    <hyperlink ref="E417" r:id="rId416" xr:uid="{3993FCAD-0CE9-4418-985B-8AC3724E2583}"/>
+    <hyperlink ref="E418" r:id="rId417" xr:uid="{3153386A-A015-480D-9ECD-B76D6474E322}"/>
+    <hyperlink ref="E419" r:id="rId418" xr:uid="{613BC103-D58E-452E-B06C-888D18CDCAF2}"/>
+    <hyperlink ref="E420" r:id="rId419" xr:uid="{35745E3C-C2B4-4A06-A27C-1BBB2727529F}"/>
+    <hyperlink ref="E421" r:id="rId420" xr:uid="{80B7D218-1AEB-4A83-BDAC-9DFCC7072BFE}"/>
+    <hyperlink ref="E422" r:id="rId421" xr:uid="{0EDB6E49-E14E-44E0-89CF-AF32124B5FDD}"/>
+    <hyperlink ref="E423" r:id="rId422" xr:uid="{43D5EE37-6365-4B1C-82B4-1804701E4DEE}"/>
+    <hyperlink ref="E424" r:id="rId423" xr:uid="{21689A11-B2E7-4B7A-929D-A6A6E7CC91D2}"/>
+    <hyperlink ref="E425" r:id="rId424" xr:uid="{D4C6CDD2-23FE-40C3-A71E-9B463D722FB9}"/>
+    <hyperlink ref="E426" r:id="rId425" xr:uid="{7E5FBFD3-9AB4-42A4-A70A-1D6965B73664}"/>
+    <hyperlink ref="E427" r:id="rId426" xr:uid="{0C1B9EE0-9ED6-4703-B2BF-C249C44DD968}"/>
+    <hyperlink ref="E428" r:id="rId427" xr:uid="{85A1BAD2-A386-4228-9DBA-E6D692474673}"/>
+    <hyperlink ref="E429" r:id="rId428" xr:uid="{1F92BADD-4D40-4BB9-9963-13B34F2C282E}"/>
+    <hyperlink ref="E430" r:id="rId429" display="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-modeling-and-artificial-intelligence-ai-generic" xr:uid="{BDFDEB9D-FA6F-4C90-8C2E-CE4E7335941A}"/>
+    <hyperlink ref="E431" r:id="rId430" display="http://www.fda.gov/drugs/news-events-human-drugs/fdacenter-research-complex-generics-crcg-workshop-visionary-standards-advancing-science-and" xr:uid="{FCA84294-A686-4799-8005-90092F7C0E4D}"/>
+    <hyperlink ref="E432" r:id="rId431" display="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" xr:uid="{6E1041B4-9FE9-417F-AB47-F60693EFD52C}"/>
+    <hyperlink ref="E433" r:id="rId432" xr:uid="{A989DB34-055B-4113-96E5-AFF7C7AAEB51}"/>
+    <hyperlink ref="E434" r:id="rId433" xr:uid="{275EDEE7-4B56-4B1A-9F1D-FC184618237B}"/>
+    <hyperlink ref="E435" r:id="rId434" xr:uid="{C29D218F-1E2E-48E1-8D1A-B958C7A13B14}"/>
+    <hyperlink ref="E438" r:id="rId435" xr:uid="{A453723F-46E2-49BB-8621-399C0E6699BC}"/>
+    <hyperlink ref="E437" r:id="rId436" xr:uid="{75B1F951-B74D-4DB4-9205-8B41C0168403}"/>
+    <hyperlink ref="E436" r:id="rId437" xr:uid="{74552807-C1D8-4CA2-AF88-93824356CA36}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AAB480E-EB85-450B-AD1B-0104DB23F822}">
-  <dimension ref="A1:K61"/>
+  <dimension ref="A1:L66"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" customWidth="1"/>
     <col min="4" max="4" width="42.7109375" customWidth="1"/>
-    <col min="5" max="5" width="39.85546875" style="16" customWidth="1"/>
+    <col min="5" max="5" width="39.85546875" style="12" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" customWidth="1"/>
     <col min="7" max="7" width="15.140625" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="48" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="48">
       <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="K1" s="51"/>
+    </row>
+    <row r="2" spans="1:11" ht="48.75">
+      <c r="A2" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B2" s="44">
+        <v>1</v>
+      </c>
+      <c r="C2" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D2" s="42" t="s">
+        <v>880</v>
+      </c>
+      <c r="E2" s="45" t="s">
+        <v>881</v>
+      </c>
+      <c r="F2" s="8">
+        <v>45952</v>
+      </c>
+      <c r="G2" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H2" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2" s="52" t="s">
+        <v>882</v>
+      </c>
+      <c r="J2" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2" s="51"/>
+    </row>
+    <row r="3" spans="1:11" ht="48.75">
+      <c r="A3" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B3" s="44">
+        <v>2</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D3" s="42" t="s">
+        <v>883</v>
+      </c>
+      <c r="E3" s="45" t="s">
+        <v>884</v>
+      </c>
+      <c r="F3" s="8">
+        <v>45957</v>
+      </c>
+      <c r="G3" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" s="52" t="s">
+        <v>885</v>
+      </c>
+      <c r="K3" s="51"/>
+    </row>
+    <row r="4" spans="1:11" ht="48.75">
+      <c r="A4" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B4" s="44">
+        <v>3</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="42" t="s">
+        <v>886</v>
+      </c>
+      <c r="E4" s="45" t="s">
+        <v>887</v>
+      </c>
+      <c r="F4" s="8">
+        <v>45958</v>
+      </c>
+      <c r="G4" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" s="52" t="s">
+        <v>885</v>
+      </c>
+      <c r="K4" s="51"/>
+    </row>
+    <row r="5" spans="1:11" ht="36.75">
+      <c r="A5" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B5" s="44">
+        <v>4</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>888</v>
+      </c>
+      <c r="E5" s="45" t="s">
+        <v>889</v>
+      </c>
+      <c r="F5" s="8">
+        <v>45986</v>
+      </c>
+      <c r="G5" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="51"/>
+    </row>
+    <row r="6" spans="1:11" ht="36.75">
+      <c r="A6" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B6" s="44">
+        <v>5</v>
+      </c>
+      <c r="C6" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="42" t="s">
+        <v>890</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>891</v>
+      </c>
+      <c r="F6" s="8">
+        <v>45994</v>
+      </c>
+      <c r="G6" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="51"/>
+    </row>
+    <row r="7" spans="1:11" ht="36.75">
+      <c r="A7" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B7" s="44">
+        <v>6</v>
+      </c>
+      <c r="C7" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" s="42" t="s">
+        <v>892</v>
+      </c>
+      <c r="E7" s="45" t="s">
+        <v>893</v>
+      </c>
+      <c r="F7" s="8">
+        <v>46006</v>
+      </c>
+      <c r="G7" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="51"/>
+    </row>
+    <row r="8" spans="1:11" ht="48.75">
+      <c r="A8" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B8" s="44">
+        <v>7</v>
+      </c>
+      <c r="C8" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D8" s="42" t="s">
+        <v>894</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>895</v>
+      </c>
+      <c r="F8" s="8">
+        <v>46006</v>
+      </c>
+      <c r="G8" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="51"/>
+    </row>
+    <row r="9" spans="1:11" ht="96">
+      <c r="A9" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B9" s="44">
+        <v>8</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="42" t="s">
+        <v>896</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>897</v>
+      </c>
+      <c r="F9" s="8">
+        <v>46009</v>
+      </c>
+      <c r="G9" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="52" t="s">
+        <v>898</v>
+      </c>
+      <c r="J9" s="52" t="s">
+        <v>885</v>
+      </c>
+      <c r="K9" s="51"/>
+    </row>
+    <row r="10" spans="1:11" ht="60">
+      <c r="A10" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B10" s="44">
+        <v>9</v>
+      </c>
+      <c r="C10" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="42" t="s">
+        <v>899</v>
+      </c>
+      <c r="E10" s="45" t="s">
+        <v>900</v>
+      </c>
+      <c r="F10" s="8">
+        <v>46010</v>
+      </c>
+      <c r="G10" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="52" t="s">
+        <v>901</v>
+      </c>
+      <c r="J10" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="51"/>
+    </row>
+    <row r="11" spans="1:11" ht="36">
+      <c r="A11" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B11" s="44">
+        <v>10</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>902</v>
+      </c>
+      <c r="E11" s="57" t="s">
+        <v>903</v>
+      </c>
+      <c r="F11" s="8">
+        <v>46028</v>
+      </c>
+      <c r="G11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="9"/>
+    </row>
+    <row r="12" spans="1:11" ht="48">
+      <c r="A12" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B12" s="44">
+        <v>11</v>
+      </c>
+      <c r="C12" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>904</v>
+      </c>
+      <c r="E12" s="57" t="s">
+        <v>905</v>
+      </c>
+      <c r="F12" s="8">
+        <v>46043</v>
+      </c>
+      <c r="G12" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="9"/>
+    </row>
+    <row r="13" spans="1:11" ht="48">
+      <c r="A13" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B13" s="44">
+        <v>12</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="42" t="s">
+        <v>906</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>907</v>
+      </c>
+      <c r="F13" s="8">
+        <v>46045</v>
+      </c>
+      <c r="G13" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J13" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" spans="1:11" ht="36">
+      <c r="A14" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B14" s="44">
+        <v>13</v>
+      </c>
+      <c r="C14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="42" t="s">
+        <v>908</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>909</v>
+      </c>
+      <c r="F14" s="8">
+        <v>46051</v>
+      </c>
+      <c r="G14" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J14" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="9"/>
+    </row>
+    <row r="15" spans="1:11" ht="48">
+      <c r="A15" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B15" s="44">
+        <v>14</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>910</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>911</v>
+      </c>
+      <c r="F15" s="8">
+        <v>46056</v>
+      </c>
+      <c r="G15" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J15" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="9"/>
+    </row>
+    <row r="16" spans="1:11" ht="48">
+      <c r="A16" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B16" s="44">
+        <v>15</v>
+      </c>
+      <c r="C16" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="42" t="s">
+        <v>912</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>913</v>
+      </c>
+      <c r="F16" s="8">
+        <v>46056</v>
+      </c>
+      <c r="G16" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J16" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="9"/>
+    </row>
+    <row r="17" spans="1:12" ht="48">
+      <c r="A17" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B17" s="44">
+        <v>16</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="42" t="s">
+        <v>914</v>
+      </c>
+      <c r="E17" s="21" t="s">
+        <v>915</v>
+      </c>
+      <c r="F17" s="8">
+        <v>46094</v>
+      </c>
+      <c r="G17" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I17" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J17" s="52" t="s">
+        <v>916</v>
+      </c>
+      <c r="K17" s="9"/>
+      <c r="L17" s="51"/>
+    </row>
+    <row r="18" spans="1:12" ht="36">
+      <c r="A18" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B18" s="44">
+        <v>17</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="42" t="s">
+        <v>917</v>
+      </c>
+      <c r="E18" s="21" t="s">
+        <v>918</v>
+      </c>
+      <c r="F18" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G18" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J18" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="9"/>
+      <c r="L18" s="51"/>
+    </row>
+    <row r="19" spans="1:12" ht="48">
+      <c r="A19" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B19" s="44">
         <v>18</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="C19" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="42" t="s">
+        <v>919</v>
+      </c>
+      <c r="E19" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="F19" s="8">
+        <v>46111</v>
+      </c>
+      <c r="G19" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="I19" s="52" t="s">
+        <v>921</v>
+      </c>
+      <c r="J19" s="52" t="s">
+        <v>885</v>
+      </c>
+      <c r="K19" s="9"/>
+      <c r="L19" s="51"/>
+    </row>
+    <row r="20" spans="1:12" ht="48">
+      <c r="A20" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B20" s="52">
+        <v>19</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="42" t="s">
+        <v>922</v>
+      </c>
+      <c r="E20" s="21" t="s">
+        <v>923</v>
+      </c>
+      <c r="F20" s="8">
+        <v>46132</v>
+      </c>
+      <c r="G20" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J20" s="52" t="s">
+        <v>885</v>
+      </c>
+      <c r="K20" s="38"/>
+      <c r="L20" s="38"/>
+    </row>
+    <row r="21" spans="1:12" ht="36">
+      <c r="A21" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B21" s="52">
+        <v>20</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="42" t="s">
+        <v>924</v>
+      </c>
+      <c r="E21" s="21" t="s">
+        <v>925</v>
+      </c>
+      <c r="F21" s="8">
+        <v>46149</v>
+      </c>
+      <c r="G21" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J21" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="38"/>
+      <c r="L21" s="38"/>
+    </row>
+    <row r="22" spans="1:12" ht="48">
+      <c r="A22" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B22" s="52">
+        <v>21</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="42" t="s">
+        <v>926</v>
+      </c>
+      <c r="E22" s="21" t="s">
+        <v>927</v>
+      </c>
+      <c r="F22" s="8">
+        <v>46171</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J22" s="52" t="s">
+        <v>916</v>
+      </c>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+    </row>
+    <row r="23" spans="1:12" ht="48">
+      <c r="A23" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B23" s="52">
+        <v>22</v>
+      </c>
+      <c r="C23" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" s="42" t="s">
+        <v>928</v>
+      </c>
+      <c r="E23" s="21" t="s">
+        <v>929</v>
+      </c>
+      <c r="F23" s="8">
+        <v>46176</v>
+      </c>
+      <c r="G23" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J23" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="39"/>
+      <c r="L23" s="51"/>
+    </row>
+    <row r="24" spans="1:12" ht="48">
+      <c r="A24" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B24" s="52">
+        <v>23</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>930</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>931</v>
+      </c>
+      <c r="F24" s="8">
+        <v>46178</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="J24" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K24" s="39"/>
+      <c r="L24" s="51"/>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="44">
         <v>1</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="C25" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>932</v>
+      </c>
+      <c r="E25" s="45"/>
+      <c r="F25" s="8">
+        <v>45967</v>
+      </c>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="51"/>
+    </row>
+    <row r="26" spans="1:12" ht="24">
+      <c r="A26" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="44">
+        <v>2</v>
+      </c>
+      <c r="C26" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>933</v>
+      </c>
+      <c r="E26" s="45"/>
+      <c r="F26" s="8">
+        <v>45994</v>
+      </c>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="I26" s="52"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="51"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="55" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="44">
+        <v>3</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="42" t="s">
+        <v>934</v>
+      </c>
+      <c r="E27" s="45"/>
+      <c r="F27" s="8">
+        <v>46001</v>
+      </c>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...966 lines deleted...]
-      <c r="A61" s="10"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="51"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="18"/>
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="51"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="6"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="6"/>
+      <c r="B30" s="52"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="52"/>
+      <c r="G30" s="52"/>
+      <c r="H30" s="52"/>
+      <c r="I30" s="52"/>
+      <c r="J30" s="52"/>
+      <c r="K30" s="51"/>
+      <c r="L30" s="51"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="6"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="6"/>
+      <c r="B32" s="52"/>
+      <c r="C32" s="52"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="52"/>
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="51"/>
+      <c r="L32" s="51"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="6"/>
+      <c r="B33" s="52"/>
+      <c r="C33" s="52"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="45"/>
+      <c r="F33" s="52"/>
+      <c r="G33" s="52"/>
+      <c r="H33" s="52"/>
+      <c r="I33" s="52"/>
+      <c r="J33" s="52"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="6"/>
+      <c r="B34" s="52"/>
+      <c r="C34" s="52"/>
+      <c r="D34" s="42"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="52"/>
+      <c r="I34" s="52"/>
+      <c r="J34" s="52"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="6"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="52"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="52"/>
+      <c r="G35" s="52"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="6"/>
+      <c r="B36" s="52"/>
+      <c r="C36" s="52"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="52"/>
+      <c r="G36" s="52"/>
+      <c r="H36" s="52"/>
+      <c r="I36" s="52"/>
+      <c r="J36" s="52"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="6"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="52"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="45"/>
+      <c r="F37" s="52"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="6"/>
+      <c r="B38" s="52"/>
+      <c r="C38" s="52"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="6"/>
+      <c r="B39" s="52"/>
+      <c r="C39" s="52"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="52"/>
+      <c r="G39" s="52"/>
+      <c r="H39" s="52"/>
+      <c r="I39" s="52"/>
+      <c r="J39" s="52"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="6"/>
+      <c r="B40" s="52"/>
+      <c r="C40" s="52"/>
+      <c r="D40" s="42"/>
+      <c r="E40" s="45"/>
+      <c r="F40" s="52"/>
+      <c r="G40" s="52"/>
+      <c r="H40" s="52"/>
+      <c r="I40" s="52"/>
+      <c r="J40" s="52"/>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="6"/>
+      <c r="B41" s="52"/>
+      <c r="C41" s="52"/>
+      <c r="D41" s="42"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="52"/>
+      <c r="G41" s="52"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="52"/>
+      <c r="J41" s="52"/>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="6"/>
+      <c r="B42" s="52"/>
+      <c r="C42" s="52"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="52"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="52"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="52"/>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="6"/>
+      <c r="B43" s="52"/>
+      <c r="C43" s="52"/>
+      <c r="D43" s="42"/>
+      <c r="E43" s="45"/>
+      <c r="F43" s="52"/>
+      <c r="G43" s="52"/>
+      <c r="H43" s="52"/>
+      <c r="I43" s="52"/>
+      <c r="J43" s="52"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="6"/>
+      <c r="B44" s="52"/>
+      <c r="C44" s="52"/>
+      <c r="D44" s="42"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="52"/>
+      <c r="G44" s="52"/>
+      <c r="H44" s="52"/>
+      <c r="I44" s="52"/>
+      <c r="J44" s="52"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="6"/>
+      <c r="B45" s="52"/>
+      <c r="C45" s="52"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="52"/>
+      <c r="G45" s="52"/>
+      <c r="H45" s="52"/>
+      <c r="I45" s="52"/>
+      <c r="J45" s="52"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="6"/>
+      <c r="B46" s="52"/>
+      <c r="C46" s="52"/>
+      <c r="D46" s="42"/>
+      <c r="E46" s="45"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="6"/>
+      <c r="B47" s="52"/>
+      <c r="C47" s="52"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="52"/>
+      <c r="G47" s="52"/>
+      <c r="H47" s="52"/>
+      <c r="I47" s="52"/>
+      <c r="J47" s="52"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="6"/>
+      <c r="B48" s="52"/>
+      <c r="C48" s="52"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="52"/>
+      <c r="G48" s="52"/>
+      <c r="H48" s="52"/>
+      <c r="I48" s="52"/>
+      <c r="J48" s="52"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="6"/>
+      <c r="B49" s="52"/>
+      <c r="C49" s="52"/>
+      <c r="D49" s="42"/>
+      <c r="E49" s="45"/>
+      <c r="F49" s="52"/>
+      <c r="G49" s="51"/>
+      <c r="H49" s="52"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="6"/>
+      <c r="B50" s="52"/>
+      <c r="C50" s="52"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="52"/>
+      <c r="G50" s="51"/>
+      <c r="H50" s="52"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="6"/>
+      <c r="B51" s="51"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="51"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="6"/>
+      <c r="B52" s="51"/>
+      <c r="C52" s="51"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="51"/>
+      <c r="G52" s="51"/>
+      <c r="H52" s="51"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="6"/>
+      <c r="B53" s="51"/>
+      <c r="C53" s="51"/>
+      <c r="D53" s="51"/>
+      <c r="E53" s="45"/>
+      <c r="F53" s="51"/>
+      <c r="G53" s="51"/>
+      <c r="H53" s="51"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="6"/>
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="45"/>
+      <c r="F54" s="51"/>
+      <c r="G54" s="51"/>
+      <c r="H54" s="51"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="6"/>
+      <c r="B55" s="51"/>
+      <c r="C55" s="51"/>
+      <c r="D55" s="51"/>
+      <c r="E55" s="45"/>
+      <c r="F55" s="51"/>
+      <c r="G55" s="51"/>
+      <c r="H55" s="51"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="6"/>
+      <c r="B56" s="51"/>
+      <c r="C56" s="51"/>
+      <c r="D56" s="51"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="51"/>
+      <c r="G56" s="51"/>
+      <c r="H56" s="51"/>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="6"/>
+      <c r="B57" s="51"/>
+      <c r="C57" s="51"/>
+      <c r="D57" s="51"/>
+      <c r="E57" s="45"/>
+      <c r="F57" s="51"/>
+      <c r="G57" s="51"/>
+      <c r="H57" s="51"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="6"/>
+      <c r="B58" s="51"/>
+      <c r="C58" s="51"/>
+      <c r="D58" s="51"/>
+      <c r="E58" s="45"/>
+      <c r="F58" s="51"/>
+      <c r="G58" s="51"/>
+      <c r="H58" s="51"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="6"/>
+      <c r="B59" s="51"/>
+      <c r="C59" s="51"/>
+      <c r="D59" s="51"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="51"/>
+      <c r="G59" s="51"/>
+      <c r="H59" s="51"/>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="6"/>
+      <c r="B60" s="51"/>
+      <c r="C60" s="51"/>
+      <c r="D60" s="51"/>
+      <c r="E60" s="45"/>
+      <c r="F60" s="51"/>
+      <c r="G60" s="51"/>
+      <c r="H60" s="51"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6"/>
+      <c r="B61" s="51"/>
+      <c r="C61" s="51"/>
+      <c r="D61" s="51"/>
+      <c r="E61" s="45"/>
+      <c r="F61" s="51"/>
+      <c r="G61" s="51"/>
+      <c r="H61" s="51"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="6"/>
+      <c r="B62" s="51"/>
+      <c r="C62" s="51"/>
+      <c r="D62" s="51"/>
+      <c r="E62" s="45"/>
+      <c r="F62" s="51"/>
+      <c r="G62" s="51"/>
+      <c r="H62" s="51"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="6"/>
+      <c r="B63" s="51"/>
+      <c r="C63" s="51"/>
+      <c r="D63" s="51"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="51"/>
+      <c r="G63" s="51"/>
+      <c r="H63" s="51"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="6"/>
+      <c r="B64" s="51"/>
+      <c r="C64" s="51"/>
+      <c r="D64" s="51"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="51"/>
+      <c r="G64" s="51"/>
+      <c r="H64" s="51"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="6"/>
+    </row>
+    <row r="66" spans="1:1">
+      <c r="A66" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J22" xr:uid="{4AAB480E-EB85-450B-AD1B-0104DB23F822}"/>
+  <autoFilter ref="A1:J27" xr:uid="{4AAB480E-EB85-450B-AD1B-0104DB23F822}"/>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" xr:uid="{526F4B7C-09E9-4FA9-A8D2-B2752C0064C2}"/>
     <hyperlink ref="E3" r:id="rId2" xr:uid="{BFDDABE1-B037-46C3-BF51-02F771BB175B}"/>
     <hyperlink ref="E4" r:id="rId3" xr:uid="{26B93F72-A1D3-4F2F-B0E7-8A039FB0D4E1}"/>
     <hyperlink ref="E5" r:id="rId4" xr:uid="{9A83C4E5-FC76-41E0-8C83-877F0F67645B}"/>
     <hyperlink ref="E8" r:id="rId5" xr:uid="{81E661EC-8AE4-4B04-97C8-C1325A90F154}"/>
     <hyperlink ref="E12" r:id="rId6" xr:uid="{B1AAA37C-1B09-46A8-AF8D-8F2A426A39FA}"/>
     <hyperlink ref="E13" r:id="rId7" xr:uid="{F1221404-6D55-4EC6-BA44-F01185448E53}"/>
     <hyperlink ref="E14" r:id="rId8" xr:uid="{A1FCA9CD-6043-4982-A3EC-A2E25F46AD9E}"/>
     <hyperlink ref="E15" r:id="rId9" xr:uid="{8128F65D-1445-4707-A371-CBD9D046BCD3}"/>
     <hyperlink ref="E16" r:id="rId10" xr:uid="{81EB77A8-A828-47EA-9F1D-22B3D2B5955A}"/>
     <hyperlink ref="E17" r:id="rId11" xr:uid="{52276042-1050-48D2-90D1-47A3D24C95C8}"/>
     <hyperlink ref="E18" r:id="rId12" xr:uid="{4037DE1B-0309-483A-B3D6-03687AFA84B9}"/>
     <hyperlink ref="E19" r:id="rId13" xr:uid="{700D5C0E-D7A7-4B1F-B527-CCB129C02D69}"/>
     <hyperlink ref="E11" r:id="rId14" xr:uid="{1E242A3A-8162-4435-B3D5-E52E936818EB}"/>
+    <hyperlink ref="E20" r:id="rId15" xr:uid="{DA6387FC-3367-4A73-96EA-28DB597842F4}"/>
+    <hyperlink ref="E21" r:id="rId16" xr:uid="{E6CF6223-737C-49FC-A165-52A58DD98BCE}"/>
+    <hyperlink ref="E22" r:id="rId17" xr:uid="{595345F1-E74B-441A-8FB8-356B66BD7EC0}"/>
+    <hyperlink ref="E23" r:id="rId18" xr:uid="{6093CA55-0804-4346-A0A1-F4F498C8B285}"/>
+    <hyperlink ref="E24" r:id="rId19" xr:uid="{D87F632F-E716-4F59-B501-C92C6F55F046}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77118BA1-D10C-4E9F-90E7-DFDFF8C7BCD0}">
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
-    <col min="4" max="4" width="33.7109375" style="19" customWidth="1"/>
-    <col min="5" max="5" width="26" style="17" customWidth="1"/>
+    <col min="4" max="4" width="33.7109375" style="15" customWidth="1"/>
+    <col min="5" max="5" width="26" style="13" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="8" width="18.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="48" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="48">
       <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="28" t="s">
+        <v>937</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="36">
+      <c r="A2" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B2" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="E2" s="29" t="s">
+        <v>943</v>
+      </c>
+      <c r="F2" s="8">
+        <v>45952</v>
+      </c>
+      <c r="G2" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I2" s="9"/>
+    </row>
+    <row r="3" spans="1:9" ht="120">
+      <c r="A3" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="14" t="s">
+        <v>944</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>945</v>
+      </c>
+      <c r="F3" s="8">
+        <v>45953</v>
+      </c>
+      <c r="G3" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="52" t="s">
+        <v>946</v>
+      </c>
+      <c r="I3" s="9"/>
+    </row>
+    <row r="4" spans="1:9" ht="48">
+      <c r="A4" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B4" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C4" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="8">
+        <v>45989</v>
+      </c>
+      <c r="G4" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="9"/>
+    </row>
+    <row r="5" spans="1:9" ht="36">
+      <c r="A5" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="8">
+        <v>45989</v>
+      </c>
+      <c r="G5" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="9"/>
+    </row>
+    <row r="6" spans="1:9" ht="36">
+      <c r="A6" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>947</v>
+      </c>
+      <c r="C6" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>948</v>
+      </c>
+      <c r="E6" s="29" t="s">
+        <v>949</v>
+      </c>
+      <c r="F6" s="8">
+        <v>45989</v>
+      </c>
+      <c r="G6" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="9"/>
+    </row>
+    <row r="7" spans="1:9" ht="48">
+      <c r="A7" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>950</v>
+      </c>
+      <c r="C7" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>951</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>952</v>
+      </c>
+      <c r="F7" s="8">
+        <v>45993</v>
+      </c>
+      <c r="G7" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" s="9"/>
+    </row>
+    <row r="8" spans="1:9" ht="48">
+      <c r="A8" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>953</v>
+      </c>
+      <c r="C8" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>955</v>
+      </c>
+      <c r="F8" s="8">
+        <v>45994</v>
+      </c>
+      <c r="G8" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="9"/>
+    </row>
+    <row r="9" spans="1:9" ht="84">
+      <c r="A9" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B9" s="52" t="s">
+        <v>956</v>
+      </c>
+      <c r="C9" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="E9" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="8">
+        <v>46000</v>
+      </c>
+      <c r="G9" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="52" t="s">
+        <v>958</v>
+      </c>
+      <c r="I9" s="9"/>
+    </row>
+    <row r="10" spans="1:9" ht="48.75">
+      <c r="A10" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>959</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>961</v>
+      </c>
+      <c r="F10" s="8">
+        <v>46003</v>
+      </c>
+      <c r="G10" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="9"/>
+    </row>
+    <row r="11" spans="1:9" ht="36">
+      <c r="A11" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>962</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>964</v>
+      </c>
+      <c r="F11" s="8">
+        <v>46006</v>
+      </c>
+      <c r="G11" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="9"/>
+    </row>
+    <row r="12" spans="1:9" ht="60">
+      <c r="A12" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>965</v>
+      </c>
+      <c r="C12" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>967</v>
+      </c>
+      <c r="F12" s="8">
+        <v>46006</v>
+      </c>
+      <c r="G12" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="52" t="s">
+        <v>968</v>
+      </c>
+      <c r="I12" s="9"/>
+    </row>
+    <row r="13" spans="1:9" ht="60">
+      <c r="A13" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>969</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>971</v>
+      </c>
+      <c r="F13" s="8">
+        <v>46007</v>
+      </c>
+      <c r="G13" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" s="9"/>
+    </row>
+    <row r="14" spans="1:9" ht="60">
+      <c r="A14" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>972</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="E14" s="29" t="s">
+        <v>974</v>
+      </c>
+      <c r="F14" s="8">
+        <v>46007</v>
+      </c>
+      <c r="G14" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I14" s="9"/>
+    </row>
+    <row r="15" spans="1:9" ht="60">
+      <c r="A15" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B15" s="52" t="s">
+        <v>975</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>977</v>
+      </c>
+      <c r="F15" s="8">
+        <v>46014</v>
+      </c>
+      <c r="G15" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15" s="9"/>
+    </row>
+    <row r="16" spans="1:9" ht="36">
+      <c r="A16" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B16" s="52">
+        <v>15</v>
+      </c>
+      <c r="C16" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>979</v>
+      </c>
+      <c r="F16" s="8">
+        <v>46034</v>
+      </c>
+      <c r="G16" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="52" t="s">
+        <v>980</v>
+      </c>
+      <c r="I16" s="51"/>
+    </row>
+    <row r="17" spans="1:8" ht="24.75">
+      <c r="A17" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B17" s="52">
+        <v>16</v>
+      </c>
+      <c r="C17" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="8">
+        <v>46059</v>
+      </c>
+      <c r="G17" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="60">
+      <c r="A18" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B18" s="52">
+        <v>17</v>
+      </c>
+      <c r="C18" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="E18" s="30"/>
+      <c r="F18" s="8">
+        <v>46085</v>
+      </c>
+      <c r="G18" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="48">
+      <c r="A19" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B19" s="52">
+        <v>18</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="E19" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F19" s="8">
+        <v>46085</v>
+      </c>
+      <c r="G19" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="36">
+      <c r="A20" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B20" s="52">
+        <v>19</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="E20" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F20" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G20" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="36">
+      <c r="A21" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B21" s="52">
+        <v>20</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="E21" s="29" t="s">
+        <v>986</v>
+      </c>
+      <c r="F21" s="8">
+        <v>46112</v>
+      </c>
+      <c r="G21" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="36">
+      <c r="A22" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B22" s="52">
+        <v>21</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G22" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="24.75">
+      <c r="A23" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B23" s="52">
+        <v>22</v>
+      </c>
+      <c r="C23" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="F23" s="8">
+        <v>46099</v>
+      </c>
+      <c r="G23" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="24.75">
+      <c r="A24" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B24" s="52">
+        <v>23</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="E24" s="29" t="s">
+        <v>719</v>
+      </c>
+      <c r="F24" s="8">
+        <v>46098</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="36">
+      <c r="A25" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B25" s="52">
+        <v>24</v>
+      </c>
+      <c r="C25" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="F25" s="8">
+        <v>46090</v>
+      </c>
+      <c r="G25" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="48">
+      <c r="A26" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B26" s="52">
+        <v>25</v>
+      </c>
+      <c r="C26" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" s="8">
+        <v>46090</v>
+      </c>
+      <c r="G26" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="48">
+      <c r="A27" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B27" s="52">
+        <v>26</v>
+      </c>
+      <c r="C27" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="D1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="37" t="s">
+      <c r="E27" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27" s="8">
+        <v>46087</v>
+      </c>
+      <c r="G27" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="60">
+      <c r="A28" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B28" s="52">
+        <v>27</v>
+      </c>
+      <c r="C28" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="F28" s="8">
+        <v>46084</v>
+      </c>
+      <c r="G28" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="60">
+      <c r="A29" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B29" s="52">
+        <v>28</v>
+      </c>
+      <c r="C29" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="E29" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" s="8">
+        <v>46084</v>
+      </c>
+      <c r="G29" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="48">
+      <c r="A30" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B30" s="52">
+        <v>29</v>
+      </c>
+      <c r="C30" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="E30" s="29" t="s">
+        <v>717</v>
+      </c>
+      <c r="F30" s="8">
+        <v>46084</v>
+      </c>
+      <c r="G30" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H30" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="24.75">
+      <c r="A31" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B31" s="52">
+        <v>30</v>
+      </c>
+      <c r="C31" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>990</v>
+      </c>
+      <c r="F31" s="8">
+        <v>46064</v>
+      </c>
+      <c r="G31" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="24.75">
+      <c r="A32" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B32" s="52">
+        <v>31</v>
+      </c>
+      <c r="C32" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="F32" s="8">
+        <v>46153</v>
+      </c>
+      <c r="G32" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="51" customFormat="1" ht="36">
+      <c r="A33" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B33" s="52">
+        <v>32</v>
+      </c>
+      <c r="C33" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="F33" s="8">
+        <v>46153</v>
+      </c>
+      <c r="G33" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="51" customFormat="1" ht="24">
+      <c r="A34" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B34" s="52">
+        <v>33</v>
+      </c>
+      <c r="C34" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="F34" s="8">
+        <v>46197</v>
+      </c>
+      <c r="G34" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="51" customFormat="1" ht="60">
+      <c r="A35" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B35" s="52">
+        <v>34</v>
+      </c>
+      <c r="C35" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="F35" s="8">
+        <v>46197</v>
+      </c>
+      <c r="G35" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="51" customFormat="1" ht="36">
+      <c r="A36" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B36" s="52">
+        <v>35</v>
+      </c>
+      <c r="C36" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="F36" s="8">
+        <v>46197</v>
+      </c>
+      <c r="G36" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H36" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" s="51" customFormat="1" ht="24">
+      <c r="A37" s="18" t="s">
+        <v>879</v>
+      </c>
+      <c r="B37" s="52">
         <v>36</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="2" t="s">
+      <c r="C37" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="F37" s="8">
+        <v>46132</v>
+      </c>
+      <c r="G37" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H37" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="60.75">
+      <c r="A38" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="42" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E38" s="32" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F38" s="8">
+        <v>45996</v>
+      </c>
+      <c r="G38" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+    </row>
+    <row r="39" spans="1:9" ht="60.75">
+      <c r="A39" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E39" s="32" t="s">
+        <v>858</v>
+      </c>
+      <c r="F39" s="8">
+        <v>46002</v>
+      </c>
+      <c r="G39" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+    </row>
+    <row r="40" spans="1:9" ht="72.75">
+      <c r="A40" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="42" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E40" s="32" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F40" s="8">
+        <v>46007</v>
+      </c>
+      <c r="G40" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+    </row>
+    <row r="41" spans="1:9" ht="84.75">
+      <c r="A41" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="C41" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E41" s="32" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F41" s="8">
+        <v>45952</v>
+      </c>
+      <c r="G41" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+    </row>
+    <row r="42" spans="1:9" ht="108.75">
+      <c r="A42" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="52" t="s">
+        <v>947</v>
+      </c>
+      <c r="C42" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="42" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E42" s="32" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F42" s="8">
+        <v>45953</v>
+      </c>
+      <c r="G42" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="9"/>
+      <c r="I42" s="9"/>
+    </row>
+    <row r="43" spans="1:9" ht="72.75">
+      <c r="A43" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="52">
+        <v>6</v>
+      </c>
+      <c r="C43" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E43" s="32" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F43" s="8">
+        <v>46050</v>
+      </c>
+      <c r="G43" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+    </row>
+    <row r="44" spans="1:9" s="51" customFormat="1" ht="72">
+      <c r="A44" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="52">
+        <v>7</v>
+      </c>
+      <c r="C44" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="42" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E44" s="42" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F44" s="8">
+        <v>46127</v>
+      </c>
+      <c r="G44" s="52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="51" customFormat="1" ht="72">
+      <c r="A45" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="52">
+        <v>8</v>
+      </c>
+      <c r="C45" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E45" s="42" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F45" s="8">
+        <v>46160</v>
+      </c>
+      <c r="G45" s="52" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="51" customFormat="1" ht="60">
+      <c r="A46" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46" s="52">
+        <v>9</v>
+      </c>
+      <c r="C46" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="E46" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="F46" s="8">
+        <v>46196</v>
+      </c>
+      <c r="G46" s="52" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="18" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="16"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="52">
         <v>34</v>
       </c>
-      <c r="I1" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C2" s="7" t="s">
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="18" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B48" s="9"/>
+      <c r="C48" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="16"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="18" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B49" s="9"/>
+      <c r="C49" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="2"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="9"/>
+      <c r="H49" s="9"/>
+      <c r="I49" s="52">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="18" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="52"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="18" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B51" s="51"/>
+      <c r="C51" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="52"/>
+      <c r="F51" s="51"/>
+      <c r="G51" s="51"/>
+      <c r="H51" s="51"/>
+      <c r="I51" s="52">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="18" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B52" s="51"/>
+      <c r="C52" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="F52" s="51"/>
+      <c r="G52" s="51"/>
+      <c r="H52" s="51"/>
+      <c r="I52" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="18" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B53" s="51"/>
+      <c r="C53" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="51"/>
+      <c r="G53" s="51"/>
+      <c r="H53" s="51"/>
+      <c r="I53" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="18" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B54" s="51"/>
+      <c r="C54" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="F54" s="51"/>
+      <c r="G54" s="51"/>
+      <c r="H54" s="51"/>
+      <c r="I54" s="52">
         <v>5</v>
       </c>
-      <c r="D2" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G2" s="7" t="s">
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="18" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B55" s="51"/>
+      <c r="C55" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="F55" s="51"/>
+      <c r="G55" s="51"/>
+      <c r="H55" s="51"/>
+      <c r="I55" s="52">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="18" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B56" s="51"/>
+      <c r="C56" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56" s="51"/>
+      <c r="G56" s="51"/>
+      <c r="H56" s="51"/>
+      <c r="I56" s="52">
         <v>7</v>
       </c>
-      <c r="H2" s="7" t="s">
-[...8 lines deleted...]
-      <c r="B3" s="7" t="s">
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="18" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B57" s="51"/>
+      <c r="C57" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="F57" s="51"/>
+      <c r="G57" s="51"/>
+      <c r="H57" s="51"/>
+      <c r="I57" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="18" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B58" s="51"/>
+      <c r="C58" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="F58" s="51"/>
+      <c r="G58" s="51"/>
+      <c r="H58" s="51"/>
+      <c r="I58" s="52">
         <v>6</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...1039 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I42" xr:uid="{77118BA1-D10C-4E9F-90E7-DFDFF8C7BCD0}"/>
+  <autoFilter ref="A1:I58" xr:uid="{77118BA1-D10C-4E9F-90E7-DFDFF8C7BCD0}"/>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" xr:uid="{87DFFA88-74DF-44AF-B897-F471C8678F78}"/>
     <hyperlink ref="E3" r:id="rId2" display="https://www.fda.gov/media/159500/download" xr:uid="{DA4FB4A0-D663-4A4B-9D1D-7C076ACD72CF}"/>
     <hyperlink ref="E4" r:id="rId3" display="http://www.fda.gov/media/189891/download" xr:uid="{C6862FCD-6669-46B9-95D1-1EF50E1C97F2}"/>
     <hyperlink ref="E5" r:id="rId4" display="http://www.fda.gov/media/189890/download" xr:uid="{7374FB0D-4A41-433B-9B42-2F2AAC9EA726}"/>
     <hyperlink ref="E6" r:id="rId5" display="http://www.fda.gov/media/70973/download" xr:uid="{F6FB4E33-80EB-45D2-84FB-AF32F427CE14}"/>
     <hyperlink ref="E7" r:id="rId6" display="http://www.fda.gov/media/189920/download" xr:uid="{5A27DBB7-28B2-495E-8D0E-4C97114D6F44}"/>
     <hyperlink ref="E8" r:id="rId7" display="http://www.fda.gov/media/170814/download" xr:uid="{9B21A2AD-247B-42D9-9558-74A25660B67A}"/>
     <hyperlink ref="E9" r:id="rId8" display="http://www.fda.gov/media/134862/download" xr:uid="{B6617119-50D8-4F26-93BA-BEF60ECF3E23}"/>
     <hyperlink ref="E10" r:id="rId9" display="https://www.ema.europa.eu/en/ich-e22-general-considerations-patient-preference-studies-scientific-guideline" xr:uid="{3385AECF-6478-4A5A-AD46-A577056F510D}"/>
     <hyperlink ref="E11" r:id="rId10" display="http://www.fda.gov/media/184907/download" xr:uid="{22C48CEB-DC1D-45F9-A02F-1B50746F6375}"/>
     <hyperlink ref="E14" r:id="rId11" xr:uid="{CF856661-1C45-4D06-835D-0093EE1BA99C}"/>
     <hyperlink ref="E15" r:id="rId12" display="https://www.fda.gov/media/169628/download" xr:uid="{6585C7B6-3B19-4BE4-BF19-4539B061EF74}"/>
-    <hyperlink ref="E33" r:id="rId13" display="http://www.fda.gov/drugs/news-events-human-drugs/pediatric-developmental-safety-assessment-new-approach-methods-12052025" xr:uid="{3CBB6ACD-097C-4B3E-9C9A-E6EFF256924C}"/>
-[...3 lines deleted...]
-    <hyperlink ref="E37" r:id="rId17" xr:uid="{6E727468-731E-4651-8CF8-BCA7210C38C8}"/>
+    <hyperlink ref="E38" r:id="rId13" display="http://www.fda.gov/drugs/news-events-human-drugs/pediatric-developmental-safety-assessment-new-approach-methods-12052025" xr:uid="{3CBB6ACD-097C-4B3E-9C9A-E6EFF256924C}"/>
+    <hyperlink ref="E39" r:id="rId14" display="https://www.fda.gov/drugs/news-events-human-drugs/quality-and-regulatory-predictability-shaping-usp-standards-12112025" xr:uid="{73F62ECE-D25E-4CD9-B120-3D283F43276C}"/>
+    <hyperlink ref="E40" r:id="rId15" display="http://www.fda.gov/drugs/news-events-human-drugs/improving-anaphylaxis-outcomes-approaches-enhancing-access-epinephrine-12162025" xr:uid="{195E004B-65E5-4A39-A31D-65716AF62DE4}"/>
+    <hyperlink ref="E41" r:id="rId16" xr:uid="{2623E8AF-1165-4A37-9A5F-93506578E9AD}"/>
+    <hyperlink ref="E42" r:id="rId17" xr:uid="{6E727468-731E-4651-8CF8-BCA7210C38C8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -16103,136 +19696,74 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A4EB32-9D0E-409D-ACE5-1937520CF786}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A4EB32-9D0E-409D-ACE5-1937520CF786}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2194E0A-CC16-4D91-A400-3F5D780E0C91}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D533751E-13A0-415A-B1B1-E391077B5159}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D533751E-13A0-415A-B1B1-E391077B5159}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2194E0A-CC16-4D91-A400-3F5D780E0C91}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+  <clbl:label id="{4dbaab6a-9c7d-455d-9391-2a08f9ad3c0e}" enabled="1" method="Standard" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>