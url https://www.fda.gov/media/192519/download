--- v0 (2026-06-24)
+++ v1 (2026-09-22)
@@ -1,881 +1,391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/A(G)DUFA/4 - Dataset Downloads/AGDUFA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="114" documentId="8_{BE1D990F-7C02-43EA-BA90-0F3BFAAF7EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FB7E9BAD-FF9E-411E-8461-E8B093ED606F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{17649AAB-0D70-419E-A82E-D32F08E35260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{9D28CB42-DF0A-4CFC-B1B2-FBBE02EBBA28}"/>
   </bookViews>
   <sheets>
-    <sheet name="AGDUFA Performance" sheetId="1" r:id="rId1"/>
+    <sheet name="AGDUFA performance" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AGDUFA Performance'!$A$1:$M$100</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AGDUFA performance'!$A$1:$M$100</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="56">
+  <si>
+    <t>Data As Of</t>
+  </si>
+  <si>
+    <t>Review Status</t>
+  </si>
+  <si>
+    <t>Total Submissions</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Percent On Time</t>
+  </si>
+  <si>
+    <t>Highest Possible Performance</t>
+  </si>
+  <si>
+    <t>Performance Goal</t>
+  </si>
+  <si>
+    <t>Preliminary</t>
+  </si>
+  <si>
+    <t>Goal Met Status</t>
+  </si>
+  <si>
+    <t>Actions Completed</t>
+  </si>
+  <si>
+    <t>Percent of Total</t>
+  </si>
+  <si>
+    <t>Administrative ANADAs</t>
+  </si>
+  <si>
+    <t>JINAD Protocol Submissions</t>
+  </si>
+  <si>
+    <t>JINAD Study Submissions</t>
+  </si>
+  <si>
+    <t>Manufacturing Supplemental ANADAs and Reactivations</t>
+  </si>
+  <si>
+    <t>Original ANADAs and Reactivations</t>
+  </si>
+  <si>
+    <t>Initial JINAD Submissions</t>
+  </si>
+  <si>
+    <t>On Time</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Overdue</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>Goal Met</t>
+  </si>
+  <si>
+    <t>19 of 19</t>
+  </si>
+  <si>
+    <t>50 of 52</t>
+  </si>
+  <si>
+    <t>205 of 216</t>
+  </si>
+  <si>
+    <t>196 of 204</t>
+  </si>
+  <si>
+    <t>10 of 10</t>
+  </si>
+  <si>
+    <t>15 of 15</t>
+  </si>
+  <si>
+    <t>45 of 45</t>
+  </si>
+  <si>
+    <t>159 of 164</t>
+  </si>
+  <si>
+    <t>298 of 303</t>
+  </si>
+  <si>
+    <t>5 of 5</t>
+  </si>
+  <si>
+    <t>23 of 23</t>
+  </si>
+  <si>
+    <t>30 of 30</t>
+  </si>
+  <si>
+    <t>160 of 163</t>
+  </si>
+  <si>
+    <t>282 of 289</t>
+  </si>
+  <si>
+    <t>1 of 1</t>
+  </si>
+  <si>
+    <t>24 of 24</t>
+  </si>
+  <si>
+    <t>20 of 20</t>
+  </si>
+  <si>
+    <t>110 of 114</t>
+  </si>
+  <si>
+    <t>256 of 259</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>14 of 14</t>
+  </si>
+  <si>
+    <t>37 of 37</t>
+  </si>
+  <si>
+    <t>76 of 76</t>
+  </si>
+  <si>
+    <t>181 of 181</t>
+  </si>
+  <si>
+    <t>266 of 266</t>
+  </si>
+  <si>
+    <t>Currently Meeting, Pending</t>
+  </si>
+  <si>
+    <t>15 of 21</t>
+  </si>
+  <si>
+    <t>29 of 44</t>
+  </si>
+  <si>
+    <t>43 of 56</t>
+  </si>
+  <si>
+    <t>47 of 136</t>
+  </si>
+  <si>
+    <t>24 of 175</t>
+  </si>
+  <si>
+    <t>2 of 13</t>
+  </si>
+  <si>
+    <t>AGDUFA Submission Type</t>
+  </si>
   <si>
     <t>Fiscal Year</t>
-  </si>
-[...169 lines deleted...]
-    <t>1 of 13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...30 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF006100"/>
-[...67 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...18 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...171 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="43">
-[...35 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -883,51 +393,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -935,51 +445,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -994,65 +504,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1073,4232 +583,4224 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F99511FD-4D30-4508-B82A-3FA75DF842B3}">
   <dimension ref="A1:M100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="28.85546875" style="6" customWidth="1"/>
+    <col min="11" max="11" width="20.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1" s="7" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="E1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="F1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="G1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="H1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="I1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="7" t="s">
+      <c r="J1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="7" t="s">
+      <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="9" t="s">
+      <c r="L1" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>2021</v>
+      </c>
+      <c r="B2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2">
+        <v>19</v>
+      </c>
+      <c r="E2" s="6">
+        <v>19</v>
+      </c>
+      <c r="F2" s="7">
+        <v>1</v>
+      </c>
+      <c r="G2" s="7">
+        <v>1</v>
+      </c>
+      <c r="H2" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" s="8">
+        <v>1</v>
+      </c>
+      <c r="M2" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2021</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3" s="6">
+        <v>19</v>
+      </c>
+      <c r="F3" s="7">
+        <v>1</v>
+      </c>
+      <c r="G3" s="7">
+        <v>1</v>
+      </c>
+      <c r="H3" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L3" s="8">
+        <v>0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>2021</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4">
+        <v>0</v>
+      </c>
+      <c r="E4" s="6">
+        <v>19</v>
+      </c>
+      <c r="F4" s="7">
+        <v>1</v>
+      </c>
+      <c r="G4" s="7">
+        <v>1</v>
+      </c>
+      <c r="H4" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" s="8">
+        <v>0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>2021</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5">
+        <v>50</v>
+      </c>
+      <c r="E5" s="6">
+        <v>52</v>
+      </c>
+      <c r="F5" s="7">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="G5" s="7">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="H5" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L5" s="8">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="M5" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>2021</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6">
+        <v>0</v>
+      </c>
+      <c r="E6" s="6">
+        <v>52</v>
+      </c>
+      <c r="F6" s="7">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="G6" s="7">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="H6" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" s="8">
+        <v>0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>2021</v>
+      </c>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7">
+        <v>2</v>
+      </c>
+      <c r="E7" s="6">
+        <v>52</v>
+      </c>
+      <c r="F7" s="7">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="G7" s="7">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="H7" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="8">
+        <v>3.8461538461538464E-2</v>
+      </c>
+      <c r="M7" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>2021</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8">
+        <v>205</v>
+      </c>
+      <c r="E8" s="6">
+        <v>216</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="H8" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L8" s="8">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="M8" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>2021</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9" s="6">
+        <v>216</v>
+      </c>
+      <c r="F9" s="7">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="H9" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>2021</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10">
+        <v>11</v>
+      </c>
+      <c r="E10" s="6">
+        <v>216</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0.94907407407407407</v>
+      </c>
+      <c r="H10" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L10" s="8">
+        <v>5.0925925925925923E-2</v>
+      </c>
+      <c r="M10" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>2021</v>
+      </c>
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11">
+        <v>196</v>
+      </c>
+      <c r="E11" s="6">
+        <v>204</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="8">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="M11" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>2021</v>
+      </c>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12" s="6">
+        <v>204</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="8">
+        <v>0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>2021</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13">
+        <v>8</v>
+      </c>
+      <c r="E13" s="6">
+        <v>204</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="8">
+        <v>3.9215686274509803E-2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>2021</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6">
+        <v>10</v>
+      </c>
+      <c r="F14" s="7">
+        <v>1</v>
+      </c>
+      <c r="G14" s="7">
+        <v>1</v>
+      </c>
+      <c r="H14" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L14" s="8">
+        <v>1</v>
+      </c>
+      <c r="M14" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>2021</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>10</v>
+      </c>
+      <c r="F15" s="7">
+        <v>1</v>
+      </c>
+      <c r="G15" s="7">
+        <v>1</v>
+      </c>
+      <c r="H15" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L15" s="8">
+        <v>0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>2021</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6">
+        <v>10</v>
+      </c>
+      <c r="F16" s="7">
+        <v>1</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1</v>
+      </c>
+      <c r="H16" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>2022</v>
+      </c>
+      <c r="B17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17">
+        <v>15</v>
+      </c>
+      <c r="E17" s="6">
+        <v>15</v>
+      </c>
+      <c r="F17" s="7">
+        <v>1</v>
+      </c>
+      <c r="G17" s="7">
+        <v>1</v>
+      </c>
+      <c r="H17" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="8">
+        <v>1</v>
+      </c>
+      <c r="M17" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>2022</v>
+      </c>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6">
+        <v>15</v>
+      </c>
+      <c r="F18" s="7">
+        <v>1</v>
+      </c>
+      <c r="G18" s="7">
+        <v>1</v>
+      </c>
+      <c r="H18" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="8">
+        <v>0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>2022</v>
+      </c>
+      <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>15</v>
+      </c>
+      <c r="F19" s="7">
+        <v>1</v>
+      </c>
+      <c r="G19" s="7">
+        <v>1</v>
+      </c>
+      <c r="H19" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19" s="8">
+        <v>0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>2022</v>
+      </c>
+      <c r="B20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20">
+        <v>45</v>
+      </c>
+      <c r="E20" s="6">
+        <v>45</v>
+      </c>
+      <c r="F20" s="7">
+        <v>1</v>
+      </c>
+      <c r="G20" s="7">
+        <v>1</v>
+      </c>
+      <c r="H20" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L20" s="8">
+        <v>1</v>
+      </c>
+      <c r="M20" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>2022</v>
+      </c>
+      <c r="B21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6">
+        <v>45</v>
+      </c>
+      <c r="F21" s="7">
+        <v>1</v>
+      </c>
+      <c r="G21" s="7">
+        <v>1</v>
+      </c>
+      <c r="H21" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="8">
+        <v>0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>2022</v>
+      </c>
+      <c r="B22" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6">
+        <v>45</v>
+      </c>
+      <c r="F22" s="7">
+        <v>1</v>
+      </c>
+      <c r="G22" s="7">
+        <v>1</v>
+      </c>
+      <c r="H22" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>2022</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23">
+        <v>159</v>
+      </c>
+      <c r="E23" s="6">
+        <v>164</v>
+      </c>
+      <c r="F23" s="7">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="G23" s="7">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="H23" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L23" s="8">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="M23" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>2022</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6">
+        <v>164</v>
+      </c>
+      <c r="F24" s="7">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="G24" s="7">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="H24" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L24" s="8">
+        <v>0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>2022</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25">
+        <v>5</v>
+      </c>
+      <c r="E25" s="6">
+        <v>164</v>
+      </c>
+      <c r="F25" s="7">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="G25" s="7">
+        <v>0.96951219512195119</v>
+      </c>
+      <c r="H25" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L25" s="8">
+        <v>3.048780487804878E-2</v>
+      </c>
+      <c r="M25" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>2022</v>
+      </c>
+      <c r="B26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26">
+        <v>298</v>
+      </c>
+      <c r="E26" s="6">
+        <v>303</v>
+      </c>
+      <c r="F26" s="7">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="G26" s="7">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="H26" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L26" s="8">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="M26" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>2022</v>
+      </c>
+      <c r="B27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27">
+        <v>0</v>
+      </c>
+      <c r="E27" s="6">
+        <v>303</v>
+      </c>
+      <c r="F27" s="7">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="G27" s="7">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="H27" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" s="8">
+        <v>0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>2022</v>
+      </c>
+      <c r="B28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28">
+        <v>5</v>
+      </c>
+      <c r="E28" s="6">
+        <v>303</v>
+      </c>
+      <c r="F28" s="7">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="G28" s="7">
+        <v>0.98349834983498352</v>
+      </c>
+      <c r="H28" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L28" s="8">
+        <v>1.65016501650165E-2</v>
+      </c>
+      <c r="M28" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>2022</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29">
+        <v>5</v>
+      </c>
+      <c r="E29" s="6">
+        <v>5</v>
+      </c>
+      <c r="F29" s="7">
+        <v>1</v>
+      </c>
+      <c r="G29" s="7">
+        <v>1</v>
+      </c>
+      <c r="H29" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L29" s="8">
+        <v>1</v>
+      </c>
+      <c r="M29" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>2022</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30">
+        <v>0</v>
+      </c>
+      <c r="E30" s="6">
+        <v>5</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1</v>
+      </c>
+      <c r="G30" s="7">
+        <v>1</v>
+      </c>
+      <c r="H30" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L30" s="8">
+        <v>0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>2022</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31">
+        <v>0</v>
+      </c>
+      <c r="E31" s="6">
+        <v>5</v>
+      </c>
+      <c r="F31" s="7">
+        <v>1</v>
+      </c>
+      <c r="G31" s="7">
+        <v>1</v>
+      </c>
+      <c r="H31" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L31" s="8">
+        <v>0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>2023</v>
+      </c>
+      <c r="B32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32">
+        <v>23</v>
+      </c>
+      <c r="E32" s="6">
+        <v>23</v>
+      </c>
+      <c r="F32" s="7">
+        <v>1</v>
+      </c>
+      <c r="G32" s="7">
+        <v>1</v>
+      </c>
+      <c r="H32" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="L32" s="8">
+        <v>1</v>
+      </c>
+      <c r="M32" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>2023</v>
+      </c>
+      <c r="B33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33">
+        <v>0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>23</v>
+      </c>
+      <c r="F33" s="7">
+        <v>1</v>
+      </c>
+      <c r="G33" s="7">
+        <v>1</v>
+      </c>
+      <c r="H33" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="L33" s="8">
+        <v>0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>2023</v>
+      </c>
+      <c r="B34" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34" s="6">
+        <v>23</v>
+      </c>
+      <c r="F34" s="7">
+        <v>1</v>
+      </c>
+      <c r="G34" s="7">
+        <v>1</v>
+      </c>
+      <c r="H34" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="L34" s="8">
+        <v>0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>2023</v>
+      </c>
+      <c r="B35" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35">
+        <v>30</v>
+      </c>
+      <c r="E35" s="6">
+        <v>30</v>
+      </c>
+      <c r="F35" s="7">
+        <v>1</v>
+      </c>
+      <c r="G35" s="7">
+        <v>1</v>
+      </c>
+      <c r="H35" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L35" s="8">
+        <v>1</v>
+      </c>
+      <c r="M35" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>2023</v>
+      </c>
+      <c r="B36" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6">
+        <v>30</v>
+      </c>
+      <c r="F36" s="7">
+        <v>1</v>
+      </c>
+      <c r="G36" s="7">
+        <v>1</v>
+      </c>
+      <c r="H36" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L36" s="8">
+        <v>0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>2023</v>
+      </c>
+      <c r="B37" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37">
+        <v>0</v>
+      </c>
+      <c r="E37" s="6">
+        <v>30</v>
+      </c>
+      <c r="F37" s="7">
+        <v>1</v>
+      </c>
+      <c r="G37" s="7">
+        <v>1</v>
+      </c>
+      <c r="H37" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="L37" s="8">
+        <v>0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>2023</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38">
+        <v>160</v>
+      </c>
+      <c r="E38" s="6">
+        <v>163</v>
+      </c>
+      <c r="F38" s="7">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="G38" s="7">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="H38" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L38" s="8">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="M38" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>2023</v>
+      </c>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6">
+        <v>163</v>
+      </c>
+      <c r="F39" s="7">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="G39" s="7">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="H39" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L39" s="8">
+        <v>0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>2023</v>
+      </c>
+      <c r="B40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>19</v>
+      </c>
+      <c r="D40">
+        <v>3</v>
+      </c>
+      <c r="E40" s="6">
+        <v>163</v>
+      </c>
+      <c r="F40" s="7">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="G40" s="7">
+        <v>0.98159509202453987</v>
+      </c>
+      <c r="H40" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L40" s="8">
+        <v>1.8404907975460124E-2</v>
+      </c>
+      <c r="M40" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>2023</v>
+      </c>
+      <c r="B41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41">
+        <v>282</v>
+      </c>
+      <c r="E41" s="6">
+        <v>289</v>
+      </c>
+      <c r="F41" s="7">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="G41" s="7">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="H41" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L41" s="8">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="M41" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>2023</v>
+      </c>
+      <c r="B42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42">
+        <v>0</v>
+      </c>
+      <c r="E42" s="6">
+        <v>289</v>
+      </c>
+      <c r="F42" s="7">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="G42" s="7">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="H42" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L42" s="8">
+        <v>0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>2023</v>
+      </c>
+      <c r="B43" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43">
+        <v>7</v>
+      </c>
+      <c r="E43" s="6">
+        <v>289</v>
+      </c>
+      <c r="F43" s="7">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="G43" s="7">
+        <v>0.97577854671280273</v>
+      </c>
+      <c r="H43" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="L43" s="8">
+        <v>2.4221453287197232E-2</v>
+      </c>
+      <c r="M43" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>2023</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44">
+        <v>1</v>
+      </c>
+      <c r="E44" s="6">
+        <v>1</v>
+      </c>
+      <c r="F44" s="7">
+        <v>1</v>
+      </c>
+      <c r="G44" s="7">
+        <v>1</v>
+      </c>
+      <c r="H44" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="L44" s="8">
+        <v>1</v>
+      </c>
+      <c r="M44" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>2023</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45" s="6">
+        <v>1</v>
+      </c>
+      <c r="F45" s="7">
+        <v>1</v>
+      </c>
+      <c r="G45" s="7">
+        <v>1</v>
+      </c>
+      <c r="H45" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="L45" s="8">
+        <v>0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>2023</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46" s="6">
+        <v>1</v>
+      </c>
+      <c r="F46" s="7">
+        <v>1</v>
+      </c>
+      <c r="G46" s="7">
+        <v>1</v>
+      </c>
+      <c r="H46" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="L46" s="8">
+        <v>0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>2024</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47">
+        <v>24</v>
+      </c>
+      <c r="E47" s="6">
+        <v>24</v>
+      </c>
+      <c r="F47" s="7">
+        <v>1</v>
+      </c>
+      <c r="G47" s="7">
+        <v>1</v>
+      </c>
+      <c r="H47" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L47" s="8">
+        <v>1</v>
+      </c>
+      <c r="M47" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>2024</v>
+      </c>
+      <c r="B48" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48">
+        <v>0</v>
+      </c>
+      <c r="E48" s="6">
+        <v>24</v>
+      </c>
+      <c r="F48" s="7">
+        <v>1</v>
+      </c>
+      <c r="G48" s="7">
+        <v>1</v>
+      </c>
+      <c r="H48" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L48" s="8">
+        <v>0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>2024</v>
+      </c>
+      <c r="B49" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" t="s">
+        <v>19</v>
+      </c>
+      <c r="D49">
+        <v>0</v>
+      </c>
+      <c r="E49" s="6">
+        <v>24</v>
+      </c>
+      <c r="F49" s="7">
+        <v>1</v>
+      </c>
+      <c r="G49" s="7">
+        <v>1</v>
+      </c>
+      <c r="H49" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L49" s="8">
+        <v>0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>2024</v>
+      </c>
+      <c r="B50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50">
+        <v>20</v>
+      </c>
+      <c r="E50" s="6">
+        <v>20</v>
+      </c>
+      <c r="F50" s="7">
+        <v>1</v>
+      </c>
+      <c r="G50" s="7">
+        <v>1</v>
+      </c>
+      <c r="H50" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L50" s="8">
+        <v>1</v>
+      </c>
+      <c r="M50" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>2024</v>
+      </c>
+      <c r="B51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6">
+        <v>20</v>
+      </c>
+      <c r="F51" s="7">
+        <v>1</v>
+      </c>
+      <c r="G51" s="7">
+        <v>1</v>
+      </c>
+      <c r="H51" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L51" s="8">
+        <v>0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>2024</v>
+      </c>
+      <c r="B52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52">
+        <v>0</v>
+      </c>
+      <c r="E52" s="6">
+        <v>20</v>
+      </c>
+      <c r="F52" s="7">
+        <v>1</v>
+      </c>
+      <c r="G52" s="7">
+        <v>1</v>
+      </c>
+      <c r="H52" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L52" s="8">
+        <v>0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>2024</v>
+      </c>
+      <c r="B53" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53">
+        <v>45</v>
+      </c>
+      <c r="E53" s="6">
+        <v>45</v>
+      </c>
+      <c r="F53" s="7">
+        <v>1</v>
+      </c>
+      <c r="G53" s="7">
+        <v>1</v>
+      </c>
+      <c r="H53" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L53" s="8">
+        <v>1</v>
+      </c>
+      <c r="M53" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>2024</v>
+      </c>
+      <c r="B54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+      <c r="E54" s="6">
+        <v>45</v>
+      </c>
+      <c r="F54" s="7">
+        <v>1</v>
+      </c>
+      <c r="G54" s="7">
+        <v>1</v>
+      </c>
+      <c r="H54" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L54" s="8">
+        <v>0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>2024</v>
+      </c>
+      <c r="B55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55">
+        <v>0</v>
+      </c>
+      <c r="E55" s="6">
+        <v>45</v>
+      </c>
+      <c r="F55" s="7">
+        <v>1</v>
+      </c>
+      <c r="G55" s="7">
+        <v>1</v>
+      </c>
+      <c r="H55" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L55" s="8">
+        <v>0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>2024</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56">
+        <v>110</v>
+      </c>
+      <c r="E56" s="6">
+        <v>114</v>
+      </c>
+      <c r="F56" s="7">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="G56" s="7">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="H56" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J56" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="L56" s="8">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="M56" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>2024</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57">
+        <v>0</v>
+      </c>
+      <c r="E57" s="6">
+        <v>114</v>
+      </c>
+      <c r="F57" s="7">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="G57" s="7">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="H57" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="L57" s="8">
+        <v>0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>2024</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58">
+        <v>4</v>
+      </c>
+      <c r="E58" s="6">
+        <v>114</v>
+      </c>
+      <c r="F58" s="7">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="G58" s="7">
+        <v>0.96491228070175439</v>
+      </c>
+      <c r="H58" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K58" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="L58" s="8">
+        <v>3.5087719298245612E-2</v>
+      </c>
+      <c r="M58" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>2024</v>
+      </c>
+      <c r="B59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59">
+        <v>256</v>
+      </c>
+      <c r="E59" s="6">
+        <v>259</v>
+      </c>
+      <c r="F59" s="7">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="G59" s="7">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="H59" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J59" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L59" s="8">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="M59" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>2024</v>
+      </c>
+      <c r="B60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60">
+        <v>0</v>
+      </c>
+      <c r="E60" s="6">
+        <v>259</v>
+      </c>
+      <c r="F60" s="7">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="G60" s="7">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="H60" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L60" s="8">
+        <v>0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>2024</v>
+      </c>
+      <c r="B61" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D61">
+        <v>3</v>
+      </c>
+      <c r="E61" s="6">
+        <v>259</v>
+      </c>
+      <c r="F61" s="7">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="G61" s="7">
+        <v>0.98841698841698844</v>
+      </c>
+      <c r="H61" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L61" s="8">
+        <v>1.1583011583011582E-2</v>
+      </c>
+      <c r="M61" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>2024</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62">
+        <v>24</v>
+      </c>
+      <c r="E62" s="6">
+        <v>24</v>
+      </c>
+      <c r="F62" s="7">
+        <v>1</v>
+      </c>
+      <c r="G62" s="7">
+        <v>1</v>
+      </c>
+      <c r="H62" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J62" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L62" s="8">
+        <v>1</v>
+      </c>
+      <c r="M62" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>2024</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63">
+        <v>0</v>
+      </c>
+      <c r="E63" s="6">
+        <v>24</v>
+      </c>
+      <c r="F63" s="7">
+        <v>1</v>
+      </c>
+      <c r="G63" s="7">
+        <v>1</v>
+      </c>
+      <c r="H63" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J63" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L63" s="8">
+        <v>0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>2024</v>
+      </c>
+      <c r="B64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64">
+        <v>0</v>
+      </c>
+      <c r="E64" s="6">
+        <v>24</v>
+      </c>
+      <c r="F64" s="7">
+        <v>1</v>
+      </c>
+      <c r="G64" s="7">
+        <v>1</v>
+      </c>
+      <c r="H64" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K64" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L64" s="8">
+        <v>0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>2025</v>
+      </c>
+      <c r="B65" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" s="6">
+        <v>14</v>
+      </c>
+      <c r="E65" s="6">
+        <v>14</v>
+      </c>
+      <c r="F65" s="7">
+        <v>1</v>
+      </c>
+      <c r="G65" s="7">
+        <v>1</v>
+      </c>
+      <c r="H65" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J65" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K65" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="L1" s="8" t="s">
+      <c r="L65" s="8">
+        <v>1</v>
+      </c>
+      <c r="M65" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>2025</v>
+      </c>
+      <c r="B66" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="6">
+        <v>0</v>
+      </c>
+      <c r="E66" s="6">
+        <v>14</v>
+      </c>
+      <c r="F66" s="7">
+        <v>1</v>
+      </c>
+      <c r="G66" s="7">
+        <v>1</v>
+      </c>
+      <c r="H66" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J66" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L66" s="8">
+        <v>0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>2025</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" s="6">
+        <v>0</v>
+      </c>
+      <c r="E67" s="6">
+        <v>14</v>
+      </c>
+      <c r="F67" s="7">
+        <v>1</v>
+      </c>
+      <c r="G67" s="7">
+        <v>1</v>
+      </c>
+      <c r="H67" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J67" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L67" s="8">
+        <v>0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>2025</v>
+      </c>
+      <c r="B68" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" s="6">
+        <v>37</v>
+      </c>
+      <c r="E68" s="6">
+        <v>37</v>
+      </c>
+      <c r="F68" s="7">
+        <v>1</v>
+      </c>
+      <c r="G68" s="7">
+        <v>1</v>
+      </c>
+      <c r="H68" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J68" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L68" s="8">
+        <v>1</v>
+      </c>
+      <c r="M68" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>2025</v>
+      </c>
+      <c r="B69" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="6">
+        <v>0</v>
+      </c>
+      <c r="E69" s="6">
+        <v>37</v>
+      </c>
+      <c r="F69" s="7">
+        <v>1</v>
+      </c>
+      <c r="G69" s="7">
+        <v>1</v>
+      </c>
+      <c r="H69" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J69" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L69" s="8">
+        <v>0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>2025</v>
+      </c>
+      <c r="B70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" s="6">
+        <v>0</v>
+      </c>
+      <c r="E70" s="6">
+        <v>37</v>
+      </c>
+      <c r="F70" s="7">
+        <v>1</v>
+      </c>
+      <c r="G70" s="7">
+        <v>1</v>
+      </c>
+      <c r="H70" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J70" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L70" s="8">
+        <v>0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>2025</v>
+      </c>
+      <c r="B71" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" s="6">
+        <v>75</v>
+      </c>
+      <c r="E71" s="6">
+        <v>76</v>
+      </c>
+      <c r="F71" s="7">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="G71" s="7">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="H71" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J71" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L71" s="8">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="M71" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>2025</v>
+      </c>
+      <c r="B72" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="6">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6">
+        <v>76</v>
+      </c>
+      <c r="F72" s="7">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="G72" s="7">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="H72" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J72" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K72" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L72" s="8">
+        <v>0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>2025</v>
+      </c>
+      <c r="B73" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" s="6">
+        <v>1</v>
+      </c>
+      <c r="E73" s="6">
+        <v>76</v>
+      </c>
+      <c r="F73" s="7">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="G73" s="7">
+        <v>0.98684210526315785</v>
+      </c>
+      <c r="H73" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I73" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J73" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L73" s="8">
+        <v>1.3157894736842105E-2</v>
+      </c>
+      <c r="M73" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>2025</v>
+      </c>
+      <c r="B74" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="3">
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" s="6">
+        <v>176</v>
+      </c>
+      <c r="E74" s="6">
+        <v>181</v>
+      </c>
+      <c r="F74" s="7">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="G74" s="7">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="H74" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J74" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L74" s="8">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="M74" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>2025</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="6">
+        <v>0</v>
+      </c>
+      <c r="E75" s="6">
+        <v>181</v>
+      </c>
+      <c r="F75" s="7">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="G75" s="7">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="H75" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J75" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L75" s="8">
+        <v>0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>2025</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
         <v>19</v>
       </c>
-      <c r="E2" s="3">
+      <c r="D76" s="6">
+        <v>5</v>
+      </c>
+      <c r="E76" s="6">
+        <v>181</v>
+      </c>
+      <c r="F76" s="7">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="G76" s="7">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="H76" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L76" s="8">
+        <v>2.7624309392265192E-2</v>
+      </c>
+      <c r="M76" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>2025</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="6">
+        <v>257</v>
+      </c>
+      <c r="E77" s="6">
+        <v>266</v>
+      </c>
+      <c r="F77" s="7">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="G77" s="7">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="H77" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J77" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L77" s="8">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="M77" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>2025</v>
+      </c>
+      <c r="B78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="6">
+        <v>0</v>
+      </c>
+      <c r="E78" s="6">
+        <v>266</v>
+      </c>
+      <c r="F78" s="7">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="G78" s="7">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="H78" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J78" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K78" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L78" s="8">
+        <v>0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>2025</v>
+      </c>
+      <c r="B79" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" t="s">
         <v>19</v>
       </c>
-      <c r="F2" s="4">
-[...11 lines deleted...]
-      <c r="J2" s="5" t="s">
+      <c r="D79" s="6">
+        <v>9</v>
+      </c>
+      <c r="E79" s="6">
+        <v>266</v>
+      </c>
+      <c r="F79" s="7">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="G79" s="7">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="H79" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I79" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J79" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K79" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L79" s="8">
+        <v>3.3834586466165412E-2</v>
+      </c>
+      <c r="M79" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>2025</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="6">
         <v>14</v>
       </c>
-      <c r="K2" s="10" t="s">
+      <c r="E80" s="6">
+        <v>14</v>
+      </c>
+      <c r="F80" s="7">
+        <v>1</v>
+      </c>
+      <c r="G80" s="7">
+        <v>1</v>
+      </c>
+      <c r="H80" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J80" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L80" s="8">
+        <v>1</v>
+      </c>
+      <c r="M80" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>2025</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="6">
+        <v>0</v>
+      </c>
+      <c r="E81" s="6">
+        <v>14</v>
+      </c>
+      <c r="F81" s="7">
+        <v>1</v>
+      </c>
+      <c r="G81" s="7">
+        <v>1</v>
+      </c>
+      <c r="H81" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J81" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K81" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L81" s="8">
+        <v>0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>2025</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="6">
+        <v>0</v>
+      </c>
+      <c r="E82" s="6">
+        <v>14</v>
+      </c>
+      <c r="F82" s="7">
+        <v>1</v>
+      </c>
+      <c r="G82" s="7">
+        <v>1</v>
+      </c>
+      <c r="H82" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J82" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L82" s="8">
+        <v>0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>2026</v>
+      </c>
+      <c r="B83" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" s="6">
+        <v>15</v>
+      </c>
+      <c r="E83" s="6">
+        <v>21</v>
+      </c>
+      <c r="F83" s="7">
+        <v>1</v>
+      </c>
+      <c r="G83" s="7">
+        <v>1</v>
+      </c>
+      <c r="H83" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J83" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K83" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L83" s="8">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="M83" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>2026</v>
+      </c>
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" s="6">
+        <v>6</v>
+      </c>
+      <c r="E84" s="6">
+        <v>21</v>
+      </c>
+      <c r="F84" s="7">
+        <v>1</v>
+      </c>
+      <c r="G84" s="7">
+        <v>1</v>
+      </c>
+      <c r="H84" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J84" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K84" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L84" s="8">
+        <v>0.2857142857142857</v>
+      </c>
+      <c r="M84" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>2026</v>
+      </c>
+      <c r="B85" t="s">
+        <v>11</v>
+      </c>
+      <c r="C85" t="s">
+        <v>19</v>
+      </c>
+      <c r="D85" s="6">
+        <v>0</v>
+      </c>
+      <c r="E85" s="6">
+        <v>21</v>
+      </c>
+      <c r="F85" s="7">
+        <v>1</v>
+      </c>
+      <c r="G85" s="7">
+        <v>1</v>
+      </c>
+      <c r="H85" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J85" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K85" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L85" s="8">
+        <v>0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>2026</v>
+      </c>
+      <c r="B86" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="6">
+        <v>29</v>
+      </c>
+      <c r="E86" s="6">
+        <v>44</v>
+      </c>
+      <c r="F86" s="7">
+        <v>1</v>
+      </c>
+      <c r="G86" s="7">
+        <v>1</v>
+      </c>
+      <c r="H86" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I86" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J86" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K86" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L86" s="8">
+        <v>0.65909090909090906</v>
+      </c>
+      <c r="M86" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>2026</v>
+      </c>
+      <c r="B87" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" t="s">
+        <v>18</v>
+      </c>
+      <c r="D87" s="6">
+        <v>15</v>
+      </c>
+      <c r="E87" s="6">
+        <v>44</v>
+      </c>
+      <c r="F87" s="7">
+        <v>1</v>
+      </c>
+      <c r="G87" s="7">
+        <v>1</v>
+      </c>
+      <c r="H87" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J87" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K87" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L87" s="8">
+        <v>0.34090909090909088</v>
+      </c>
+      <c r="M87" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>2026</v>
+      </c>
+      <c r="B88" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" t="s">
+        <v>19</v>
+      </c>
+      <c r="D88" s="6">
+        <v>0</v>
+      </c>
+      <c r="E88" s="6">
+        <v>44</v>
+      </c>
+      <c r="F88" s="7">
+        <v>1</v>
+      </c>
+      <c r="G88" s="7">
+        <v>1</v>
+      </c>
+      <c r="H88" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K88" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L88" s="8">
+        <v>0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>2026</v>
+      </c>
+      <c r="B89" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" s="6">
+        <v>42</v>
+      </c>
+      <c r="E89" s="6">
+        <v>56</v>
+      </c>
+      <c r="F89" s="7">
+        <v>0.97674418604651159</v>
+      </c>
+      <c r="G89" s="7">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="H89" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J89" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K89" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L89" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="M89" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>2026</v>
+      </c>
+      <c r="B90" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" s="6">
+        <v>13</v>
+      </c>
+      <c r="E90" s="6">
+        <v>56</v>
+      </c>
+      <c r="F90" s="7">
+        <v>0.97674418604651159</v>
+      </c>
+      <c r="G90" s="7">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="H90" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I90" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J90" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K90" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L90" s="8">
+        <v>0.23214285714285715</v>
+      </c>
+      <c r="M90" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>2026</v>
+      </c>
+      <c r="B91" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" t="s">
+        <v>19</v>
+      </c>
+      <c r="D91" s="6">
+        <v>1</v>
+      </c>
+      <c r="E91" s="6">
+        <v>56</v>
+      </c>
+      <c r="F91" s="7">
+        <v>0.97674418604651159</v>
+      </c>
+      <c r="G91" s="7">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="H91" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J91" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K91" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L91" s="8">
+        <v>1.7857142857142856E-2</v>
+      </c>
+      <c r="M91" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>2026</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="6">
+        <v>45</v>
+      </c>
+      <c r="E92" s="6">
+        <v>136</v>
+      </c>
+      <c r="F92" s="7">
+        <v>0.95744680851063835</v>
+      </c>
+      <c r="G92" s="7">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="H92" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I92" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J92" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K92" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L92" s="8">
+        <v>0.33088235294117646</v>
+      </c>
+      <c r="M92" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>2026</v>
+      </c>
+      <c r="B93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" s="6">
+        <v>89</v>
+      </c>
+      <c r="E93" s="6">
+        <v>136</v>
+      </c>
+      <c r="F93" s="7">
+        <v>0.95744680851063835</v>
+      </c>
+      <c r="G93" s="7">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="H93" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I93" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J93" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K93" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L93" s="8">
+        <v>0.65441176470588236</v>
+      </c>
+      <c r="M93" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>2026</v>
+      </c>
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>19</v>
+      </c>
+      <c r="D94" s="6">
+        <v>2</v>
+      </c>
+      <c r="E94" s="6">
+        <v>136</v>
+      </c>
+      <c r="F94" s="7">
+        <v>0.95744680851063835</v>
+      </c>
+      <c r="G94" s="7">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="H94" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J94" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K94" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L94" s="8">
+        <v>1.4705882352941176E-2</v>
+      </c>
+      <c r="M94" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>2026</v>
+      </c>
+      <c r="B95" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" s="6">
         <v>24</v>
       </c>
-      <c r="L2" s="4">
-[...13 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="E95" s="6">
+        <v>175</v>
+      </c>
+      <c r="F95" s="7">
+        <v>1</v>
+      </c>
+      <c r="G95" s="7">
+        <v>1</v>
+      </c>
+      <c r="H95" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I95" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J95" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K95" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L95" s="8">
+        <v>0.13714285714285715</v>
+      </c>
+      <c r="M95" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>2026</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" t="s">
+        <v>18</v>
+      </c>
+      <c r="D96" s="6">
+        <v>151</v>
+      </c>
+      <c r="E96" s="6">
+        <v>175</v>
+      </c>
+      <c r="F96" s="7">
+        <v>1</v>
+      </c>
+      <c r="G96" s="7">
+        <v>1</v>
+      </c>
+      <c r="H96" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I96" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J96" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K96" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L96" s="8">
+        <v>0.86285714285714288</v>
+      </c>
+      <c r="M96" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>2026</v>
+      </c>
+      <c r="B97" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" t="s">
+        <v>19</v>
+      </c>
+      <c r="D97" s="6">
+        <v>0</v>
+      </c>
+      <c r="E97" s="6">
+        <v>175</v>
+      </c>
+      <c r="F97" s="7">
+        <v>1</v>
+      </c>
+      <c r="G97" s="7">
+        <v>1</v>
+      </c>
+      <c r="H97" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I97" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J97" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K97" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L97" s="8">
+        <v>0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>2026</v>
+      </c>
+      <c r="B98" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="3">
-[...2 lines deleted...]
-      <c r="E3" s="3">
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" s="6">
+        <v>2</v>
+      </c>
+      <c r="E98" s="6">
+        <v>13</v>
+      </c>
+      <c r="F98" s="7">
+        <v>1</v>
+      </c>
+      <c r="G98" s="7">
+        <v>1</v>
+      </c>
+      <c r="H98" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I98" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J98" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="K98" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L98" s="8">
+        <v>0.15384615384615385</v>
+      </c>
+      <c r="M98" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>2026</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" s="6">
+        <v>11</v>
+      </c>
+      <c r="E99" s="6">
+        <v>13</v>
+      </c>
+      <c r="F99" s="7">
+        <v>1</v>
+      </c>
+      <c r="G99" s="7">
+        <v>1</v>
+      </c>
+      <c r="H99" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I99" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J99" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K99" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L99" s="8">
+        <v>0.84615384615384615</v>
+      </c>
+      <c r="M99" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>2026</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="4">
-[...72 lines deleted...]
-      <c r="C5" s="3" t="s">
+      <c r="D100" s="6">
+        <v>0</v>
+      </c>
+      <c r="E100" s="6">
         <v>13</v>
       </c>
-      <c r="D5" s="3">
-[...1742 lines deleted...]
-      <c r="K47" s="10" t="s">
+      <c r="F100" s="7">
+        <v>1</v>
+      </c>
+      <c r="G100" s="7">
+        <v>1</v>
+      </c>
+      <c r="H100" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="I100" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="L47" s="4">
-[...857 lines deleted...]
-      <c r="K68" s="10" t="s">
+      <c r="J100" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="L68" s="4">
-[...734 lines deleted...]
-      <c r="K86" s="10" t="s">
+      <c r="K100" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="L86" s="4">
-[...577 lines deleted...]
-        <v>46112</v>
+      <c r="L100" s="8">
+        <v>0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>46203</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M100" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <phoneticPr fontId="18" type="noConversion"/>
+  <autoFilter ref="A1:M100" xr:uid="{F99511FD-4D30-4508-B82A-3FA75DF842B3}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5500,123 +5002,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{778C4136-93AF-4D02-A1AE-E83545F88A7D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8DB3EAB-0437-408E-B151-C5473C926763}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7546EF61-CBEC-47D9-9B05-F537033107EC}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B60F2A3B-CDDC-4895-A276-610543E2CE33}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56A53FB6-59CA-4EA6-862F-92E18D63258C}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9798F028-7523-453E-BB9C-0F769EBEE5A7}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AGDUFA Performance</vt:lpstr>
+      <vt:lpstr>AGDUFA performance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>FDA</dc:creator>
+  <dc:creator>Bennett, Sage *</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>