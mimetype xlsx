--- v0 (2026-05-18)
+++ v1 (2026-08-24)
@@ -1,832 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/A(G)DUFA/4 - Dataset Downloads/AGDUFA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="117" documentId="8_{5D716033-C523-4E49-97AB-890F14C1AED1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2EB6CDD4-1E3C-45B9-8623-EC91FEB0124B}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="13_ncr:1_{A7823725-EF63-418F-BFE0-246FD782EF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0885DA40-AB1A-45BF-AC18-6B60755784AC}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{18E77278-84F5-4738-A6F3-9A4457F215FC}"/>
   </bookViews>
   <sheets>
-    <sheet name="AGDUFA Performance" sheetId="1" r:id="rId1"/>
+    <sheet name="AGDUFA performance" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AGDUFA Performance'!$A$1:$M$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AGDUFA performance'!$A$1:$M$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="42">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>AGDUFA Submission Type</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
     <t>Highest Possible Performance</t>
   </si>
   <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
+    <t>Actions Completed</t>
+  </si>
+  <si>
+    <t>Percent of Total</t>
+  </si>
+  <si>
     <t>Data As Of</t>
   </si>
   <si>
-    <t>Percent of Total</t>
-[...1 lines deleted...]
-  <si>
     <t>Administrative ANADAs</t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
+    <t>N</t>
+  </si>
+  <si>
     <t>Goal Met</t>
   </si>
   <si>
+    <t>24 of 24</t>
+  </si>
+  <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
+    <t>Initial JINAD Submissions</t>
+  </si>
+  <si>
+    <t>20 of 20</t>
+  </si>
+  <si>
     <t>JINAD Protocol Submissions</t>
   </si>
   <si>
+    <t>45 of 45</t>
+  </si>
+  <si>
     <t>JINAD Study Submissions</t>
   </si>
   <si>
+    <t>110 of 114</t>
+  </si>
+  <si>
     <t>Manufacturing Supplemental ANADAs and Reactivations</t>
   </si>
   <si>
+    <t>256 of 259</t>
+  </si>
+  <si>
     <t>Original ANADAs and Reactivations</t>
   </si>
   <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>14 of 14</t>
+  </si>
+  <si>
+    <t>37 of 37</t>
+  </si>
+  <si>
+    <t>76 of 76</t>
+  </si>
+  <si>
+    <t>181 of 181</t>
+  </si>
+  <si>
+    <t>266 of 266</t>
+  </si>
+  <si>
     <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>N</t>
-[...62 lines deleted...]
-    <t>1 of 13</t>
+    <t>15 of 21</t>
+  </si>
+  <si>
+    <t>29 of 44</t>
+  </si>
+  <si>
+    <t>43 of 56</t>
+  </si>
+  <si>
+    <t>47 of 136</t>
+  </si>
+  <si>
+    <t>24 of 175</t>
+  </si>
+  <si>
+    <t>2 of 13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...104 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
-[...12 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...171 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="43">
-[...35 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -834,51 +348,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -886,51 +400,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -945,65 +459,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1024,2366 +538,2388 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEFC3D6F-1F29-4AC5-A4B6-B0041C559533}">
   <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="31.42578125" customWidth="1"/>
+    <col min="11" max="11" width="20.85546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.5703125" style="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1" s="2" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="5" t="s">
-        <v>28</v>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
-        <v>10</v>
+      <c r="M1" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>2024</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2">
         <v>24</v>
       </c>
-      <c r="F2" s="3">
-[...5 lines deleted...]
-      <c r="H2" s="3">
+      <c r="F2" s="4">
+        <v>1</v>
+      </c>
+      <c r="G2" s="4">
+        <v>1</v>
+      </c>
+      <c r="H2" s="5">
         <v>0.9</v>
       </c>
       <c r="I2" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>45930</v>
+        <v>15</v>
+      </c>
+      <c r="J2" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K2" t="s">
+        <v>17</v>
+      </c>
+      <c r="L2" s="5">
+        <v>1</v>
+      </c>
+      <c r="M2" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2024</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>24</v>
       </c>
-      <c r="F3" s="3">
-[...5 lines deleted...]
-      <c r="H3" s="3">
+      <c r="F3" s="4">
+        <v>1</v>
+      </c>
+      <c r="G3" s="4">
+        <v>1</v>
+      </c>
+      <c r="H3" s="5">
         <v>0.9</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J3" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" s="5">
+        <v>0</v>
+      </c>
+      <c r="M3" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>24</v>
       </c>
-      <c r="F4" s="3">
-[...5 lines deleted...]
-      <c r="H4" s="3">
+      <c r="F4" s="4">
+        <v>1</v>
+      </c>
+      <c r="G4" s="4">
+        <v>1</v>
+      </c>
+      <c r="H4" s="5">
         <v>0.9</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J4" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="5">
+        <v>0</v>
+      </c>
+      <c r="M4" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5">
         <v>20</v>
       </c>
-      <c r="F5" s="3">
-[...5 lines deleted...]
-      <c r="H5" s="3">
+      <c r="F5" s="4">
+        <v>1</v>
+      </c>
+      <c r="G5" s="4">
+        <v>1</v>
+      </c>
+      <c r="H5" s="5">
         <v>0.9</v>
       </c>
       <c r="I5" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>45930</v>
+        <v>15</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" t="s">
+        <v>21</v>
+      </c>
+      <c r="L5" s="5">
+        <v>1</v>
+      </c>
+      <c r="M5" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>20</v>
       </c>
-      <c r="F6" s="3">
-[...5 lines deleted...]
-      <c r="H6" s="3">
+      <c r="F6" s="4">
+        <v>1</v>
+      </c>
+      <c r="G6" s="4">
+        <v>1</v>
+      </c>
+      <c r="H6" s="5">
         <v>0.9</v>
       </c>
       <c r="I6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J6" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K6" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" s="5">
+        <v>0</v>
+      </c>
+      <c r="M6" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>20</v>
       </c>
-      <c r="F7" s="3">
-[...5 lines deleted...]
-      <c r="H7" s="3">
+      <c r="F7" s="4">
+        <v>1</v>
+      </c>
+      <c r="G7" s="4">
+        <v>1</v>
+      </c>
+      <c r="H7" s="5">
         <v>0.9</v>
       </c>
       <c r="I7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J7" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K7" t="s">
+        <v>21</v>
+      </c>
+      <c r="L7" s="5">
+        <v>0</v>
+      </c>
+      <c r="M7" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2024</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D8">
         <v>45</v>
       </c>
       <c r="E8">
         <v>45</v>
       </c>
-      <c r="F8" s="3">
-[...5 lines deleted...]
-      <c r="H8" s="3">
+      <c r="F8" s="4">
+        <v>1</v>
+      </c>
+      <c r="G8" s="4">
+        <v>1</v>
+      </c>
+      <c r="H8" s="5">
         <v>0.9</v>
       </c>
       <c r="I8" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>45930</v>
+        <v>15</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K8" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" s="5">
+        <v>1</v>
+      </c>
+      <c r="M8" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2024</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>45</v>
       </c>
-      <c r="F9" s="3">
-[...5 lines deleted...]
-      <c r="H9" s="3">
+      <c r="F9" s="4">
+        <v>1</v>
+      </c>
+      <c r="G9" s="4">
+        <v>1</v>
+      </c>
+      <c r="H9" s="5">
         <v>0.9</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J9" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K9" t="s">
+        <v>23</v>
+      </c>
+      <c r="L9" s="5">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2024</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>45</v>
       </c>
-      <c r="F10" s="3">
-[...5 lines deleted...]
-      <c r="H10" s="3">
+      <c r="F10" s="4">
+        <v>1</v>
+      </c>
+      <c r="G10" s="4">
+        <v>1</v>
+      </c>
+      <c r="H10" s="5">
         <v>0.9</v>
       </c>
       <c r="I10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J10" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" s="5">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2024</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D11">
         <v>110</v>
       </c>
       <c r="E11">
         <v>114</v>
       </c>
-      <c r="F11" s="3">
+      <c r="F11" s="4">
         <v>0.96491228070175439</v>
       </c>
-      <c r="G11" s="3">
+      <c r="G11" s="4">
         <v>0.96491228070175439</v>
       </c>
-      <c r="H11" s="3">
+      <c r="H11" s="5">
         <v>0.9</v>
       </c>
       <c r="I11" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="L11" s="3">
+        <v>15</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="5">
         <v>0.96491228070175439</v>
       </c>
-      <c r="M11" s="1">
-        <v>45930</v>
+      <c r="M11" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2024</v>
       </c>
       <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>114</v>
       </c>
-      <c r="F12" s="3">
+      <c r="F12" s="4">
         <v>0.96491228070175439</v>
       </c>
-      <c r="G12" s="3">
+      <c r="G12" s="4">
         <v>0.96491228070175439</v>
       </c>
-      <c r="H12" s="3">
+      <c r="H12" s="5">
         <v>0.9</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J12" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="5">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2024</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D13">
         <v>4</v>
       </c>
       <c r="E13">
         <v>114</v>
       </c>
-      <c r="F13" s="3">
+      <c r="F13" s="4">
         <v>0.96491228070175439</v>
       </c>
-      <c r="G13" s="3">
+      <c r="G13" s="4">
         <v>0.96491228070175439</v>
       </c>
-      <c r="H13" s="3">
+      <c r="H13" s="5">
         <v>0.9</v>
       </c>
       <c r="I13" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J13" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="L13" s="3">
+        <v>16</v>
+      </c>
+      <c r="K13" t="s">
+        <v>25</v>
+      </c>
+      <c r="L13" s="5">
         <v>3.5087719298245612E-2</v>
       </c>
-      <c r="M13" s="1">
-        <v>45930</v>
+      <c r="M13" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2024</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D14">
         <v>256</v>
       </c>
       <c r="E14">
         <v>259</v>
       </c>
-      <c r="F14" s="3">
+      <c r="F14" s="4">
         <v>0.98841698841698844</v>
       </c>
-      <c r="G14" s="3">
+      <c r="G14" s="4">
         <v>0.98841698841698844</v>
       </c>
-      <c r="H14" s="3">
+      <c r="H14" s="5">
         <v>0.9</v>
       </c>
       <c r="I14" t="s">
-        <v>22</v>
-[...7 lines deleted...]
-      <c r="L14" s="3">
+        <v>15</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K14" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14" s="5">
         <v>0.98841698841698844</v>
       </c>
-      <c r="M14" s="1">
-        <v>45930</v>
+      <c r="M14" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>2024</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C15" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>259</v>
       </c>
-      <c r="F15" s="3">
+      <c r="F15" s="4">
         <v>0.98841698841698844</v>
       </c>
-      <c r="G15" s="3">
+      <c r="G15" s="4">
         <v>0.98841698841698844</v>
       </c>
-      <c r="H15" s="3">
+      <c r="H15" s="5">
         <v>0.9</v>
       </c>
       <c r="I15" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J15" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K15" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="5">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2024</v>
       </c>
       <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D16">
         <v>3</v>
       </c>
       <c r="E16">
         <v>259</v>
       </c>
-      <c r="F16" s="3">
+      <c r="F16" s="4">
         <v>0.98841698841698844</v>
       </c>
-      <c r="G16" s="3">
+      <c r="G16" s="4">
         <v>0.98841698841698844</v>
       </c>
-      <c r="H16" s="3">
+      <c r="H16" s="5">
         <v>0.9</v>
       </c>
       <c r="I16" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J16" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="L16" s="3">
+        <v>16</v>
+      </c>
+      <c r="K16" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16" s="5">
         <v>1.1583011583011582E-2</v>
       </c>
-      <c r="M16" s="1">
-        <v>45930</v>
+      <c r="M16" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2024</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17">
         <v>24</v>
       </c>
-      <c r="F17" s="3">
-[...5 lines deleted...]
-      <c r="H17" s="3">
+      <c r="F17" s="4">
+        <v>1</v>
+      </c>
+      <c r="G17" s="4">
+        <v>1</v>
+      </c>
+      <c r="H17" s="5">
         <v>0.9</v>
       </c>
       <c r="I17" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>45930</v>
+        <v>15</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="5">
+        <v>1</v>
+      </c>
+      <c r="M17" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2024</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>24</v>
       </c>
-      <c r="F18" s="3">
-[...5 lines deleted...]
-      <c r="H18" s="3">
+      <c r="F18" s="4">
+        <v>1</v>
+      </c>
+      <c r="G18" s="4">
+        <v>1</v>
+      </c>
+      <c r="H18" s="5">
         <v>0.9</v>
       </c>
       <c r="I18" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J18" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" s="5">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2024</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>24</v>
       </c>
-      <c r="F19" s="3">
-[...5 lines deleted...]
-      <c r="H19" s="3">
+      <c r="F19" s="4">
+        <v>1</v>
+      </c>
+      <c r="G19" s="4">
+        <v>1</v>
+      </c>
+      <c r="H19" s="5">
         <v>0.9</v>
       </c>
       <c r="I19" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J19" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>45930</v>
+        <v>16</v>
+      </c>
+      <c r="K19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7">
+        <v>46022</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2025</v>
       </c>
       <c r="B20" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20">
         <v>14</v>
       </c>
-      <c r="F20" s="3">
-[...5 lines deleted...]
-      <c r="H20" s="3">
+      <c r="F20" s="4">
+        <v>1</v>
+      </c>
+      <c r="G20" s="4">
+        <v>1</v>
+      </c>
+      <c r="H20" s="5">
         <v>0.9</v>
       </c>
       <c r="I20" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" t="s">
+        <v>30</v>
+      </c>
+      <c r="L20" s="5">
+        <v>1</v>
+      </c>
+      <c r="M20" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2025</v>
       </c>
       <c r="B21" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>14</v>
       </c>
-      <c r="F21" s="3">
-[...5 lines deleted...]
-      <c r="H21" s="3">
+      <c r="F21" s="4">
+        <v>1</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1</v>
+      </c>
+      <c r="H21" s="5">
         <v>0.9</v>
       </c>
       <c r="I21" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K21" t="s">
+        <v>30</v>
+      </c>
+      <c r="L21" s="5">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>14</v>
       </c>
-      <c r="F22" s="3">
-[...5 lines deleted...]
-      <c r="H22" s="3">
+      <c r="F22" s="4">
+        <v>1</v>
+      </c>
+      <c r="G22" s="4">
+        <v>1</v>
+      </c>
+      <c r="H22" s="5">
         <v>0.9</v>
       </c>
       <c r="I22" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>30</v>
+      </c>
+      <c r="L22" s="5">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D23">
         <v>37</v>
       </c>
       <c r="E23">
         <v>37</v>
       </c>
-      <c r="F23" s="3">
-[...5 lines deleted...]
-      <c r="H23" s="3">
+      <c r="F23" s="4">
+        <v>1</v>
+      </c>
+      <c r="G23" s="4">
+        <v>1</v>
+      </c>
+      <c r="H23" s="5">
         <v>0.9</v>
       </c>
       <c r="I23" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="J23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" t="s">
         <v>31</v>
       </c>
-      <c r="K23" s="6" t="s">
-[...6 lines deleted...]
-        <v>46112</v>
+      <c r="L23" s="5">
+        <v>1</v>
+      </c>
+      <c r="M23" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C24" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>37</v>
       </c>
-      <c r="F24" s="3">
-[...5 lines deleted...]
-      <c r="H24" s="3">
+      <c r="F24" s="4">
+        <v>1</v>
+      </c>
+      <c r="G24" s="4">
+        <v>1</v>
+      </c>
+      <c r="H24" s="5">
         <v>0.9</v>
       </c>
       <c r="I24" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="J24" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" t="s">
         <v>31</v>
       </c>
-      <c r="K24" s="6" t="s">
-[...6 lines deleted...]
-        <v>46112</v>
+      <c r="L24" s="5">
+        <v>0</v>
+      </c>
+      <c r="M24" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>37</v>
       </c>
-      <c r="F25" s="3">
-[...5 lines deleted...]
-      <c r="H25" s="3">
+      <c r="F25" s="4">
+        <v>1</v>
+      </c>
+      <c r="G25" s="4">
+        <v>1</v>
+      </c>
+      <c r="H25" s="5">
         <v>0.9</v>
       </c>
       <c r="I25" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="J25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" t="s">
         <v>31</v>
       </c>
-      <c r="K25" s="6" t="s">
-[...6 lines deleted...]
-        <v>46112</v>
+      <c r="L25" s="5">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D26">
         <v>75</v>
       </c>
       <c r="E26">
         <v>76</v>
       </c>
-      <c r="F26" s="3">
+      <c r="F26" s="4">
         <v>0.98684210526315785</v>
       </c>
-      <c r="G26" s="3">
+      <c r="G26" s="4">
         <v>0.98684210526315785</v>
       </c>
-      <c r="H26" s="3">
+      <c r="H26" s="5">
         <v>0.9</v>
       </c>
       <c r="I26" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="L26" s="3">
+        <v>29</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" t="s">
+        <v>32</v>
+      </c>
+      <c r="L26" s="5">
         <v>0.98684210526315785</v>
       </c>
-      <c r="M26" s="1">
-        <v>46112</v>
+      <c r="M26" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2025</v>
       </c>
       <c r="B27" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>76</v>
       </c>
-      <c r="F27" s="3">
+      <c r="F27" s="4">
         <v>0.98684210526315785</v>
       </c>
-      <c r="G27" s="3">
+      <c r="G27" s="4">
         <v>0.98684210526315785</v>
       </c>
-      <c r="H27" s="3">
+      <c r="H27" s="5">
         <v>0.9</v>
       </c>
       <c r="I27" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" t="s">
+        <v>32</v>
+      </c>
+      <c r="L27" s="5">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2025</v>
       </c>
       <c r="B28" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D28">
         <v>1</v>
       </c>
       <c r="E28">
         <v>76</v>
       </c>
-      <c r="F28" s="3">
+      <c r="F28" s="4">
         <v>0.98684210526315785</v>
       </c>
-      <c r="G28" s="3">
+      <c r="G28" s="4">
         <v>0.98684210526315785</v>
       </c>
-      <c r="H28" s="3">
+      <c r="H28" s="5">
         <v>0.9</v>
       </c>
       <c r="I28" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="L28" s="3">
+        <v>29</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L28" s="5">
         <v>1.3157894736842105E-2</v>
       </c>
-      <c r="M28" s="1">
-        <v>46112</v>
+      <c r="M28" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>2025</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D29">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="E29">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="H29" s="3">
+        <v>181</v>
+      </c>
+      <c r="F29" s="4">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="G29" s="4">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="H29" s="5">
         <v>0.9</v>
       </c>
       <c r="I29" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" t="s">
+        <v>33</v>
+      </c>
+      <c r="L29" s="5">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="M29" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2025</v>
       </c>
       <c r="B30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" t="s">
         <v>18</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="H30" s="3">
+        <v>181</v>
+      </c>
+      <c r="F30" s="4">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="G30" s="4">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="H30" s="5">
         <v>0.9</v>
       </c>
       <c r="I30" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" t="s">
+        <v>33</v>
+      </c>
+      <c r="L30" s="5">
+        <v>0</v>
+      </c>
+      <c r="M30" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2025</v>
       </c>
       <c r="B31" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D31">
         <v>5</v>
       </c>
       <c r="E31">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="H31" s="3">
+        <v>181</v>
+      </c>
+      <c r="F31" s="4">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="G31" s="4">
+        <v>0.97237569060773477</v>
+      </c>
+      <c r="H31" s="5">
         <v>0.9</v>
       </c>
       <c r="I31" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31" t="s">
+        <v>33</v>
+      </c>
+      <c r="L31" s="5">
+        <v>2.7624309392265192E-2</v>
+      </c>
+      <c r="M31" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2025</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D32">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="E32">
-        <v>267</v>
-[...7 lines deleted...]
-      <c r="H32" s="3">
+        <v>266</v>
+      </c>
+      <c r="F32" s="4">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="G32" s="4">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="H32" s="5">
         <v>0.9</v>
       </c>
       <c r="I32" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" t="s">
+        <v>34</v>
+      </c>
+      <c r="L32" s="5">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="M32" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>2025</v>
       </c>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C33" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E33">
-        <v>267</v>
-[...7 lines deleted...]
-      <c r="H33" s="3">
+        <v>266</v>
+      </c>
+      <c r="F33" s="4">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="G33" s="4">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="H33" s="5">
         <v>0.9</v>
       </c>
       <c r="I33" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" t="s">
+        <v>34</v>
+      </c>
+      <c r="L33" s="5">
+        <v>0</v>
+      </c>
+      <c r="M33" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>2025</v>
       </c>
       <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D34">
         <v>9</v>
       </c>
       <c r="E34">
-        <v>267</v>
-[...7 lines deleted...]
-      <c r="H34" s="3">
+        <v>266</v>
+      </c>
+      <c r="F34" s="4">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="G34" s="4">
+        <v>0.96616541353383456</v>
+      </c>
+      <c r="H34" s="5">
         <v>0.9</v>
       </c>
       <c r="I34" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" s="5">
+        <v>3.3834586466165412E-2</v>
+      </c>
+      <c r="M34" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2025</v>
       </c>
       <c r="B35" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35">
         <v>14</v>
       </c>
-      <c r="F35" s="3">
-[...5 lines deleted...]
-      <c r="H35" s="3">
+      <c r="F35" s="4">
+        <v>1</v>
+      </c>
+      <c r="G35" s="4">
+        <v>1</v>
+      </c>
+      <c r="H35" s="5">
         <v>0.9</v>
       </c>
       <c r="I35" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" t="s">
+        <v>30</v>
+      </c>
+      <c r="L35" s="5">
+        <v>1</v>
+      </c>
+      <c r="M35" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2025</v>
       </c>
       <c r="B36" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E36">
         <v>14</v>
       </c>
-      <c r="F36" s="3">
-[...5 lines deleted...]
-      <c r="H36" s="3">
+      <c r="F36" s="4">
+        <v>1</v>
+      </c>
+      <c r="G36" s="4">
+        <v>1</v>
+      </c>
+      <c r="H36" s="5">
         <v>0.9</v>
       </c>
       <c r="I36" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" t="s">
+        <v>30</v>
+      </c>
+      <c r="L36" s="5">
+        <v>0</v>
+      </c>
+      <c r="M36" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>2025</v>
       </c>
       <c r="B37" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>14</v>
       </c>
-      <c r="F37" s="3">
-[...5 lines deleted...]
-      <c r="H37" s="3">
+      <c r="F37" s="4">
+        <v>1</v>
+      </c>
+      <c r="G37" s="4">
+        <v>1</v>
+      </c>
+      <c r="H37" s="5">
         <v>0.9</v>
       </c>
       <c r="I37" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" t="s">
+        <v>30</v>
+      </c>
+      <c r="L37" s="5">
+        <v>0</v>
+      </c>
+      <c r="M37" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2026</v>
       </c>
       <c r="B38" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D38">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E38">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="H38" s="3">
+        <v>21</v>
+      </c>
+      <c r="F38" s="4">
+        <v>1</v>
+      </c>
+      <c r="G38" s="4">
+        <v>1</v>
+      </c>
+      <c r="H38" s="5">
         <v>0.9</v>
       </c>
       <c r="I38" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K38" t="s">
+        <v>36</v>
+      </c>
+      <c r="L38" s="5">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="M38" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2026</v>
       </c>
       <c r="B39" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C39" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D39">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E39">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="H39" s="3">
+        <v>21</v>
+      </c>
+      <c r="F39" s="4">
+        <v>1</v>
+      </c>
+      <c r="G39" s="4">
+        <v>1</v>
+      </c>
+      <c r="H39" s="5">
         <v>0.9</v>
       </c>
       <c r="I39" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J39" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L39" s="5">
+        <v>0.2857142857142857</v>
+      </c>
+      <c r="M39" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>2026</v>
       </c>
       <c r="B40" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C40" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="H40" s="3">
+        <v>21</v>
+      </c>
+      <c r="F40" s="4">
+        <v>1</v>
+      </c>
+      <c r="G40" s="4">
+        <v>1</v>
+      </c>
+      <c r="H40" s="5">
         <v>0.9</v>
       </c>
       <c r="I40" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J40" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K40" t="s">
+        <v>36</v>
+      </c>
+      <c r="L40" s="5">
+        <v>0</v>
+      </c>
+      <c r="M40" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2026</v>
       </c>
       <c r="B41" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D41">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E41">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="H41" s="3">
+        <v>44</v>
+      </c>
+      <c r="F41" s="4">
+        <v>1</v>
+      </c>
+      <c r="G41" s="4">
+        <v>1</v>
+      </c>
+      <c r="H41" s="5">
         <v>0.9</v>
       </c>
       <c r="I41" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K41" t="s">
+        <v>37</v>
+      </c>
+      <c r="L41" s="5">
+        <v>0.65909090909090906</v>
+      </c>
+      <c r="M41" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2026</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42">
         <v>15</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="H42" s="3">
+        <v>44</v>
+      </c>
+      <c r="F42" s="4">
+        <v>1</v>
+      </c>
+      <c r="G42" s="4">
+        <v>1</v>
+      </c>
+      <c r="H42" s="5">
         <v>0.9</v>
       </c>
       <c r="I42" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J42" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K42" t="s">
+        <v>37</v>
+      </c>
+      <c r="L42" s="5">
+        <v>0.34090909090909088</v>
+      </c>
+      <c r="M42" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>2026</v>
       </c>
       <c r="B43" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="H43" s="3">
+        <v>44</v>
+      </c>
+      <c r="F43" s="4">
+        <v>1</v>
+      </c>
+      <c r="G43" s="4">
+        <v>1</v>
+      </c>
+      <c r="H43" s="5">
         <v>0.9</v>
       </c>
       <c r="I43" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J43" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K43" t="s">
+        <v>37</v>
+      </c>
+      <c r="L43" s="5">
+        <v>0</v>
+      </c>
+      <c r="M43" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2026</v>
       </c>
       <c r="B44" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="E44">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="H44" s="3">
+        <v>56</v>
+      </c>
+      <c r="F44" s="4">
+        <v>0.97674418604651159</v>
+      </c>
+      <c r="G44" s="4">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="H44" s="5">
         <v>0.9</v>
       </c>
       <c r="I44" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K44" t="s">
+        <v>38</v>
+      </c>
+      <c r="L44" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="M44" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>2026</v>
       </c>
       <c r="B45" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C45" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E45">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="H45" s="3">
+        <v>56</v>
+      </c>
+      <c r="F45" s="4">
+        <v>0.97674418604651159</v>
+      </c>
+      <c r="G45" s="4">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="H45" s="5">
         <v>0.9</v>
       </c>
       <c r="I45" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J45" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K45" t="s">
+        <v>38</v>
+      </c>
+      <c r="L45" s="5">
+        <v>0.23214285714285715</v>
+      </c>
+      <c r="M45" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>2026</v>
       </c>
       <c r="B46" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E46">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="H46" s="3">
+        <v>56</v>
+      </c>
+      <c r="F46" s="4">
+        <v>0.97674418604651159</v>
+      </c>
+      <c r="G46" s="4">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="H46" s="5">
         <v>0.9</v>
       </c>
       <c r="I46" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J46" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K46" t="s">
+        <v>38</v>
+      </c>
+      <c r="L46" s="5">
+        <v>1.7857142857142856E-2</v>
+      </c>
+      <c r="M46" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2026</v>
       </c>
       <c r="B47" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D47">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="E47">
-        <v>105</v>
-[...7 lines deleted...]
-      <c r="H47" s="3">
+        <v>136</v>
+      </c>
+      <c r="F47" s="4">
+        <v>0.95744680851063835</v>
+      </c>
+      <c r="G47" s="4">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="H47" s="5">
         <v>0.9</v>
       </c>
       <c r="I47" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K47" t="s">
+        <v>39</v>
+      </c>
+      <c r="L47" s="5">
+        <v>0.33088235294117646</v>
+      </c>
+      <c r="M47" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>2026</v>
       </c>
       <c r="B48" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" t="s">
         <v>18</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E48">
-        <v>105</v>
-[...7 lines deleted...]
-      <c r="H48" s="3">
+        <v>136</v>
+      </c>
+      <c r="F48" s="4">
+        <v>0.95744680851063835</v>
+      </c>
+      <c r="G48" s="4">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="H48" s="5">
         <v>0.9</v>
       </c>
       <c r="I48" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J48" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K48" t="s">
+        <v>39</v>
+      </c>
+      <c r="L48" s="5">
+        <v>0.65441176470588236</v>
+      </c>
+      <c r="M48" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>2026</v>
       </c>
       <c r="B49" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D49">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E49">
-        <v>105</v>
-[...7 lines deleted...]
-      <c r="H49" s="3">
+        <v>136</v>
+      </c>
+      <c r="F49" s="4">
+        <v>0.95744680851063835</v>
+      </c>
+      <c r="G49" s="4">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="H49" s="5">
         <v>0.9</v>
       </c>
       <c r="I49" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J49" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K49" t="s">
+        <v>39</v>
+      </c>
+      <c r="L49" s="5">
+        <v>1.4705882352941176E-2</v>
+      </c>
+      <c r="M49" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>2026</v>
       </c>
       <c r="B50" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D50">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="E50">
-        <v>116</v>
-[...7 lines deleted...]
-      <c r="H50" s="3">
+        <v>175</v>
+      </c>
+      <c r="F50" s="4">
+        <v>1</v>
+      </c>
+      <c r="G50" s="4">
+        <v>1</v>
+      </c>
+      <c r="H50" s="5">
         <v>0.9</v>
       </c>
       <c r="I50" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K50" t="s">
+        <v>40</v>
+      </c>
+      <c r="L50" s="5">
+        <v>0.13714285714285715</v>
+      </c>
+      <c r="M50" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>2026</v>
       </c>
       <c r="B51" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C51" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D51">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="E51">
-        <v>116</v>
-[...7 lines deleted...]
-      <c r="H51" s="3">
+        <v>175</v>
+      </c>
+      <c r="F51" s="4">
+        <v>1</v>
+      </c>
+      <c r="G51" s="4">
+        <v>1</v>
+      </c>
+      <c r="H51" s="5">
         <v>0.9</v>
       </c>
       <c r="I51" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J51" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K51" t="s">
+        <v>40</v>
+      </c>
+      <c r="L51" s="5">
+        <v>0.86285714285714288</v>
+      </c>
+      <c r="M51" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2026</v>
       </c>
       <c r="B52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" t="s">
         <v>19</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
-        <v>116</v>
-[...7 lines deleted...]
-      <c r="H52" s="3">
+        <v>175</v>
+      </c>
+      <c r="F52" s="4">
+        <v>1</v>
+      </c>
+      <c r="G52" s="4">
+        <v>1</v>
+      </c>
+      <c r="H52" s="5">
         <v>0.9</v>
       </c>
       <c r="I52" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J52" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K52" t="s">
+        <v>40</v>
+      </c>
+      <c r="L52" s="5">
+        <v>0</v>
+      </c>
+      <c r="M52" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2026</v>
       </c>
       <c r="B53" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E53">
         <v>13</v>
       </c>
-      <c r="F53" s="3">
-[...5 lines deleted...]
-      <c r="H53" s="3">
+      <c r="F53" s="4">
+        <v>1</v>
+      </c>
+      <c r="G53" s="4">
+        <v>1</v>
+      </c>
+      <c r="H53" s="5">
         <v>0.9</v>
       </c>
       <c r="I53" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>46112</v>
+        <v>29</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="K53" t="s">
+        <v>41</v>
+      </c>
+      <c r="L53" s="5">
+        <v>0.15384615384615385</v>
+      </c>
+      <c r="M53" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>2026</v>
       </c>
       <c r="B54" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C54" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D54">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54">
         <v>13</v>
       </c>
-      <c r="F54" s="3">
-[...5 lines deleted...]
-      <c r="H54" s="3">
+      <c r="F54" s="4">
+        <v>1</v>
+      </c>
+      <c r="G54" s="4">
+        <v>1</v>
+      </c>
+      <c r="H54" s="5">
         <v>0.9</v>
       </c>
       <c r="I54" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J54" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K54" t="s">
+        <v>41</v>
+      </c>
+      <c r="L54" s="5">
+        <v>0.84615384615384615</v>
+      </c>
+      <c r="M54" s="7">
+        <v>46203</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>2026</v>
       </c>
       <c r="B55" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
         <v>13</v>
       </c>
-      <c r="F55" s="3">
-[...5 lines deleted...]
-      <c r="H55" s="3">
+      <c r="F55" s="4">
+        <v>1</v>
+      </c>
+      <c r="G55" s="4">
+        <v>1</v>
+      </c>
+      <c r="H55" s="5">
         <v>0.9</v>
       </c>
       <c r="I55" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J55" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>46112</v>
+        <v>35</v>
+      </c>
+      <c r="K55" t="s">
+        <v>41</v>
+      </c>
+      <c r="L55" s="5">
+        <v>0</v>
+      </c>
+      <c r="M55" s="7">
+        <v>46203</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M55" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <phoneticPr fontId="18" type="noConversion"/>
+  <autoFilter ref="A1:M55" xr:uid="{FEFC3D6F-1F29-4AC5-A4B6-B0041C559533}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3585,144 +3121,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{540CF188-21EF-4BFB-B445-894245EF2FC6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71E6D3CB-FAC8-48C8-B4FB-9789A06143CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3930AA2-A128-40DB-81C0-7F6C154D190E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{778C4136-93AF-4D02-A1AE-E83545F88A7D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E98BC72-670A-4C7B-99A2-2CA11D3BE1BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="e78928ad-fb76-43d6-980d-fe972d77f48a"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AGDUFA Performance</vt:lpstr>
+      <vt:lpstr>AGDUFA performance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>FDA</dc:creator>
+  <dc:creator>Bennett, Sage *</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>