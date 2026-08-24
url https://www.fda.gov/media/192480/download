--- v0 (2026-05-16)
+++ v1 (2026-08-24)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OC Other Offices/OCMO/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6EF04F7E-F1E7-4ECF-9FA5-2DC173CB9415}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1477" documentId="13_ncr:1_{BB73BEE3-2304-4588-9C32-488C49DD8A44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{772A6F50-6002-4876-9142-8A7EDAF37CF1}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{E0784BCE-F623-4671-BECE-8D2E3D4313DF}"/>
   </bookViews>
   <sheets>
     <sheet name="Measures" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Measures!$A$1:$AZ$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -624,70 +623,72 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CC53DAD-D764-465E-9F99-8CED624D6758}">
   <dimension ref="A1:FT13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="CU1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="DC2" sqref="DC2:DE11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="45.7109375" customWidth="1"/>
     <col min="3" max="3" width="63.7109375" customWidth="1"/>
     <col min="4" max="4" width="49.85546875" customWidth="1"/>
     <col min="5" max="37" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="11.42578125" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="39" max="42" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="43" max="43" width="11.7109375" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="44" max="44" width="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="45" max="52" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="53" max="53" width="9.140625" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="54" max="55" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="56" max="56" width="9.140625" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="57" max="88" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="89" max="89" width="9.140625" customWidth="1" collapsed="1"/>
-    <col min="90" max="106" width="9.140625" customWidth="1"/>
-    <col min="107" max="175" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="90" max="109" width="9.140625" customWidth="1"/>
+    <col min="110" max="175" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="176" max="176" width="9.140625" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:176" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2">
         <v>43009</v>
       </c>
       <c r="F1" s="2">
         <v>43040</v>
       </c>
       <c r="G1" s="2">
         <v>43070</v>
       </c>
@@ -1343,50 +1344,59 @@
       </c>
       <c r="CU2">
         <v>0</v>
       </c>
       <c r="CV2">
         <v>4</v>
       </c>
       <c r="CW2" s="22">
         <v>1</v>
       </c>
       <c r="CX2" s="22">
         <v>1</v>
       </c>
       <c r="CY2" s="22">
         <v>1</v>
       </c>
       <c r="CZ2" s="20">
         <v>1</v>
       </c>
       <c r="DA2" s="20">
         <v>3</v>
       </c>
       <c r="DB2" s="20">
         <v>0</v>
       </c>
+      <c r="DC2">
+        <v>1</v>
+      </c>
+      <c r="DD2">
+        <v>0</v>
+      </c>
+      <c r="DE2">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:176" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="8">
         <v>0</v>
       </c>
       <c r="F3" s="9">
         <v>0</v>
       </c>
       <c r="G3" s="9">
         <v>2</v>
       </c>
       <c r="H3" s="9">
         <v>3</v>
@@ -1661,50 +1671,59 @@
       <c r="CT3">
         <v>1</v>
       </c>
       <c r="CU3">
         <v>1</v>
       </c>
       <c r="CV3">
         <v>1</v>
       </c>
       <c r="CW3" s="22">
         <v>0</v>
       </c>
       <c r="CX3" s="22">
         <v>1</v>
       </c>
       <c r="CY3" s="22">
         <v>0</v>
       </c>
       <c r="CZ3" s="20">
         <v>3</v>
       </c>
       <c r="DA3" s="20">
         <v>0</v>
       </c>
       <c r="DB3" s="20">
+        <v>0</v>
+      </c>
+      <c r="DC3">
+        <v>1</v>
+      </c>
+      <c r="DD3">
+        <v>0</v>
+      </c>
+      <c r="DE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:176" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="8"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
@@ -1833,50 +1852,59 @@
       </c>
       <c r="CU4">
         <v>3</v>
       </c>
       <c r="CV4">
         <v>1</v>
       </c>
       <c r="CW4" s="22">
         <v>2</v>
       </c>
       <c r="CX4" s="22">
         <v>0</v>
       </c>
       <c r="CY4" s="22">
         <v>0</v>
       </c>
       <c r="CZ4" s="20">
         <v>0</v>
       </c>
       <c r="DA4" s="20">
         <v>1</v>
       </c>
       <c r="DB4" s="20">
         <v>4</v>
       </c>
+      <c r="DC4">
+        <v>1</v>
+      </c>
+      <c r="DD4">
+        <v>2</v>
+      </c>
+      <c r="DE4">
+        <v>1</v>
+      </c>
     </row>
     <row r="5" spans="1:176" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="9">
         <v>3</v>
       </c>
       <c r="F5" s="9">
         <v>4</v>
       </c>
       <c r="G5" s="9">
         <v>6</v>
       </c>
       <c r="H5" s="9">
         <v>1</v>
@@ -2153,50 +2181,59 @@
       </c>
       <c r="CU5">
         <v>9</v>
       </c>
       <c r="CV5">
         <v>9</v>
       </c>
       <c r="CW5" s="22">
         <v>10</v>
       </c>
       <c r="CX5" s="22">
         <v>4</v>
       </c>
       <c r="CY5" s="22">
         <v>9</v>
       </c>
       <c r="CZ5" s="20">
         <v>4</v>
       </c>
       <c r="DA5" s="20">
         <v>10</v>
       </c>
       <c r="DB5" s="20">
         <v>7</v>
       </c>
+      <c r="DC5">
+        <v>5</v>
+      </c>
+      <c r="DD5">
+        <v>8</v>
+      </c>
+      <c r="DE5">
+        <v>6</v>
+      </c>
     </row>
     <row r="6" spans="1:176" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="15">
         <v>2</v>
       </c>
       <c r="F6" s="15">
         <v>2</v>
       </c>
       <c r="G6" s="15">
         <v>4</v>
       </c>
       <c r="H6" s="15">
         <v>6</v>
@@ -2472,50 +2509,59 @@
         <v>10</v>
       </c>
       <c r="CU6">
         <v>11</v>
       </c>
       <c r="CV6">
         <v>7</v>
       </c>
       <c r="CW6" s="22">
         <v>9</v>
       </c>
       <c r="CX6" s="22">
         <v>4</v>
       </c>
       <c r="CY6" s="22">
         <v>7</v>
       </c>
       <c r="CZ6" s="20">
         <v>6</v>
       </c>
       <c r="DA6" s="20">
         <v>7</v>
       </c>
       <c r="DB6" s="20">
         <v>11</v>
+      </c>
+      <c r="DC6">
+        <v>8</v>
+      </c>
+      <c r="DD6">
+        <v>9</v>
+      </c>
+      <c r="DE6">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:176" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9">
         <v>3</v>
       </c>
       <c r="L7" s="9">
@@ -2781,53 +2827,59 @@
       </c>
       <c r="CU7">
         <v>2</v>
       </c>
       <c r="CV7">
         <v>3</v>
       </c>
       <c r="CW7" s="22">
         <v>3</v>
       </c>
       <c r="CX7" s="22">
         <v>3</v>
       </c>
       <c r="CY7" s="22">
         <v>3</v>
       </c>
       <c r="CZ7" s="20">
         <v>1</v>
       </c>
       <c r="DA7" s="20">
         <v>3</v>
       </c>
       <c r="DB7" s="20">
         <v>2</v>
       </c>
-      <c r="DC7"/>
-[...1 lines deleted...]
-      <c r="DE7"/>
+      <c r="DC7">
+        <v>2</v>
+      </c>
+      <c r="DD7">
+        <v>2</v>
+      </c>
+      <c r="DE7">
+        <v>1</v>
+      </c>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
@@ -3161,53 +3213,59 @@
       </c>
       <c r="CU8">
         <v>14</v>
       </c>
       <c r="CV8">
         <v>10</v>
       </c>
       <c r="CW8" s="22">
         <v>3</v>
       </c>
       <c r="CX8" s="22">
         <v>4</v>
       </c>
       <c r="CY8" s="22">
         <v>2</v>
       </c>
       <c r="CZ8" s="20">
         <v>2</v>
       </c>
       <c r="DA8" s="20">
         <v>2</v>
       </c>
       <c r="DB8" s="20">
         <v>0</v>
       </c>
-      <c r="DC8"/>
-[...1 lines deleted...]
-      <c r="DE8"/>
+      <c r="DC8">
+        <v>1</v>
+      </c>
+      <c r="DD8">
+        <v>0</v>
+      </c>
+      <c r="DE8">
+        <v>1</v>
+      </c>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
@@ -3550,53 +3608,59 @@
       </c>
       <c r="CU9" s="13">
         <v>0</v>
       </c>
       <c r="CV9" s="13">
         <v>1</v>
       </c>
       <c r="CW9" s="22">
         <v>1</v>
       </c>
       <c r="CX9" s="22">
         <v>1</v>
       </c>
       <c r="CY9" s="22">
         <v>2</v>
       </c>
       <c r="CZ9" s="20">
         <v>1</v>
       </c>
       <c r="DA9" s="20">
         <v>1</v>
       </c>
       <c r="DB9" s="20">
         <v>1</v>
       </c>
-      <c r="DC9" s="13"/>
-[...1 lines deleted...]
-      <c r="DE9" s="13"/>
+      <c r="DC9" s="13">
+        <v>2</v>
+      </c>
+      <c r="DD9" s="13">
+        <v>1</v>
+      </c>
+      <c r="DE9" s="13">
+        <v>3</v>
+      </c>
       <c r="DF9" s="13"/>
       <c r="DG9" s="13"/>
       <c r="DH9" s="13"/>
       <c r="DI9" s="13"/>
       <c r="DJ9" s="13"/>
       <c r="DK9" s="13"/>
       <c r="DL9" s="13"/>
       <c r="DM9" s="13"/>
       <c r="DN9" s="13"/>
       <c r="DO9" s="13"/>
       <c r="DP9" s="13"/>
       <c r="DQ9" s="13"/>
       <c r="DR9" s="13"/>
       <c r="DS9" s="13"/>
       <c r="DT9" s="13"/>
       <c r="DU9" s="13"/>
       <c r="DV9" s="13"/>
       <c r="DW9" s="13"/>
       <c r="DX9" s="13"/>
       <c r="DY9" s="13"/>
       <c r="DZ9" s="13"/>
       <c r="EA9" s="13"/>
       <c r="EB9" s="13"/>
       <c r="EC9" s="13"/>
       <c r="ED9" s="13"/>
@@ -3939,53 +4003,59 @@
       </c>
       <c r="CU10">
         <v>16</v>
       </c>
       <c r="CV10">
         <v>16</v>
       </c>
       <c r="CW10" s="22">
         <v>17</v>
       </c>
       <c r="CX10" s="22">
         <v>19</v>
       </c>
       <c r="CY10" s="22">
         <v>14</v>
       </c>
       <c r="CZ10" s="20">
         <v>15</v>
       </c>
       <c r="DA10" s="20">
         <v>15</v>
       </c>
       <c r="DB10" s="20">
         <v>24</v>
       </c>
-      <c r="DC10"/>
-[...1 lines deleted...]
-      <c r="DE10"/>
+      <c r="DC10">
+        <v>19</v>
+      </c>
+      <c r="DD10">
+        <v>12</v>
+      </c>
+      <c r="DE10">
+        <v>21</v>
+      </c>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
@@ -4316,53 +4386,59 @@
       </c>
       <c r="CU11">
         <v>14</v>
       </c>
       <c r="CV11">
         <v>12</v>
       </c>
       <c r="CW11" s="22">
         <v>12</v>
       </c>
       <c r="CX11" s="22">
         <v>8</v>
       </c>
       <c r="CY11" s="22">
         <v>16</v>
       </c>
       <c r="CZ11" s="20">
         <v>9</v>
       </c>
       <c r="DA11" s="20">
         <v>10</v>
       </c>
       <c r="DB11" s="20">
         <v>11</v>
       </c>
-      <c r="DC11"/>
-[...1 lines deleted...]
-      <c r="DE11"/>
+      <c r="DC11">
+        <v>10</v>
+      </c>
+      <c r="DD11">
+        <v>13</v>
+      </c>
+      <c r="DE11">
+        <v>9</v>
+      </c>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
@@ -4411,50 +4487,71 @@
     <row r="13" spans="1:176" x14ac:dyDescent="0.25">
       <c r="BS13" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -4656,114 +4753,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE173D2-304A-4D81-9B53-AD5E98608D11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{909819FC-BB12-4D4B-84E0-E23E1B5EE979}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{565E5ED2-1EE1-4937-835F-02540E5CB990}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...23 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Measures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>