--- v0 (2026-06-27)
+++ v1 (2026-09-25)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OC Other Offices/OO/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{010E2259-56BB-4FB7-9B90-C38589F8769F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="71" documentId="8_{F4EEDBCC-E509-40CC-9819-1CE6BFF009B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AB3B7CBB-3494-49D4-80CE-31DDAF85552E}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{3C57BF47-27C7-4A4C-81E5-76A787A1A166}"/>
   </bookViews>
   <sheets>
     <sheet name="OO" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -592,73 +592,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D433C950-C0EC-451B-B49E-6CFF69B12E88}">
-  <dimension ref="A1:GS5"/>
+  <dimension ref="A1:GV5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="38" style="1" customWidth="1"/>
     <col min="3" max="3" width="64.28515625" style="1" customWidth="1"/>
     <col min="4" max="150" width="9.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="151" max="151" width="9.140625" style="1" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="152" max="153" width="9.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="154" max="174" width="0" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="175" max="183" width="9.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="184" max="184" width="9.140625" style="1" customWidth="1" collapsed="1"/>
     <col min="185" max="192" width="9.140625" style="1" customWidth="1"/>
     <col min="193" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:201" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:204" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2">
         <v>40087</v>
       </c>
       <c r="E1" s="2">
         <v>40118</v>
       </c>
       <c r="F1" s="2">
         <v>40148</v>
       </c>
       <c r="G1" s="2">
         <v>40179</v>
       </c>
       <c r="H1" s="2">
         <v>40210</v>
       </c>
       <c r="I1" s="2">
@@ -1218,52 +1218,61 @@
       </c>
       <c r="GL1" s="2">
         <v>45870</v>
       </c>
       <c r="GM1" s="2">
         <v>45901</v>
       </c>
       <c r="GN1" s="19">
         <v>45931</v>
       </c>
       <c r="GO1" s="19">
         <v>45962</v>
       </c>
       <c r="GP1" s="19">
         <v>45992</v>
       </c>
       <c r="GQ1" s="19">
         <v>46023</v>
       </c>
       <c r="GR1" s="19">
         <v>46054</v>
       </c>
       <c r="GS1" s="19">
         <v>46082</v>
       </c>
+      <c r="GT1" s="2">
+        <v>46113</v>
+      </c>
+      <c r="GU1" s="2">
+        <v>46143</v>
+      </c>
+      <c r="GV1" s="2">
+        <v>46174</v>
+      </c>
     </row>
-    <row r="2" spans="1:201" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:204" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="11">
         <v>959</v>
       </c>
       <c r="E2" s="11">
         <v>645</v>
       </c>
       <c r="F2" s="11">
         <v>691</v>
       </c>
       <c r="G2" s="11">
         <v>643</v>
       </c>
       <c r="H2" s="11">
         <v>661</v>
       </c>
       <c r="I2" s="11">
@@ -1823,52 +1832,61 @@
       </c>
       <c r="GL2" s="20">
         <v>1144</v>
       </c>
       <c r="GM2" s="20">
         <v>1031</v>
       </c>
       <c r="GN2" s="20">
         <v>1017</v>
       </c>
       <c r="GO2" s="20">
         <v>875</v>
       </c>
       <c r="GP2" s="20">
         <v>1067</v>
       </c>
       <c r="GQ2" s="1">
         <v>960</v>
       </c>
       <c r="GR2" s="1">
         <v>1098</v>
       </c>
       <c r="GS2" s="1">
         <v>1145</v>
       </c>
+      <c r="GT2" s="1">
+        <v>1091</v>
+      </c>
+      <c r="GU2" s="1">
+        <v>1092</v>
+      </c>
+      <c r="GV2" s="1">
+        <v>832</v>
+      </c>
     </row>
-    <row r="3" spans="1:201" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:204" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="14">
         <v>737</v>
       </c>
       <c r="F3" s="14">
         <v>542</v>
       </c>
       <c r="G3" s="14">
         <v>659</v>
       </c>
       <c r="H3" s="14">
         <v>493</v>
       </c>
       <c r="I3" s="12">
@@ -2428,52 +2446,61 @@
       </c>
       <c r="GL3" s="20">
         <v>798</v>
       </c>
       <c r="GM3" s="20">
         <v>1048</v>
       </c>
       <c r="GN3" s="20">
         <v>1415</v>
       </c>
       <c r="GO3" s="20">
         <v>667</v>
       </c>
       <c r="GP3" s="20">
         <v>794</v>
       </c>
       <c r="GQ3" s="20">
         <v>1039</v>
       </c>
       <c r="GR3" s="20">
         <v>1209</v>
       </c>
       <c r="GS3" s="20">
         <v>1213</v>
       </c>
+      <c r="GT3" s="1">
+        <v>1021</v>
+      </c>
+      <c r="GU3" s="1">
+        <v>929</v>
+      </c>
+      <c r="GV3" s="1">
+        <v>858</v>
+      </c>
     </row>
-    <row r="4" spans="1:201" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:204" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11">
         <v>4912</v>
       </c>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11">
         <v>5120</v>
       </c>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="12">
         <v>5074</v>
       </c>
       <c r="M4" s="12"/>
@@ -2743,52 +2770,55 @@
       </c>
       <c r="GD4" s="1">
         <v>4581</v>
       </c>
       <c r="GG4" s="1">
         <v>4681</v>
       </c>
       <c r="GJ4" s="1">
         <v>5904</v>
       </c>
       <c r="GK4" s="20"/>
       <c r="GL4" s="20"/>
       <c r="GM4" s="20">
         <v>6448</v>
       </c>
       <c r="GN4" s="20"/>
       <c r="GO4" s="20"/>
       <c r="GP4" s="20">
         <v>6530</v>
       </c>
       <c r="GQ4" s="20"/>
       <c r="GR4" s="20"/>
       <c r="GS4" s="20">
         <v>6334</v>
       </c>
+      <c r="GV4" s="1">
+        <v>6548</v>
+      </c>
     </row>
-    <row r="5" spans="1:201" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:204" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5"/>
       <c r="AT5" s="6">
         <v>65</v>
       </c>
       <c r="AU5" s="6">
         <v>59</v>
       </c>
       <c r="AV5" s="6">
         <v>60</v>
       </c>
       <c r="AW5" s="7">
         <v>82</v>
       </c>
       <c r="AX5" s="7">
         <v>56</v>
       </c>
@@ -3222,71 +3252,92 @@
         <v>80</v>
       </c>
       <c r="GL5" s="20">
         <v>43</v>
       </c>
       <c r="GM5" s="20">
         <v>52</v>
       </c>
       <c r="GN5" s="21">
         <v>30</v>
       </c>
       <c r="GO5" s="21">
         <v>36</v>
       </c>
       <c r="GP5" s="21">
         <v>44</v>
       </c>
       <c r="GQ5" s="20">
         <v>48</v>
       </c>
       <c r="GR5" s="20">
         <v>33</v>
       </c>
       <c r="GS5" s="20">
         <v>64</v>
+      </c>
+      <c r="GT5" s="1">
+        <v>76</v>
+      </c>
+      <c r="GU5" s="1">
+        <v>56</v>
+      </c>
+      <c r="GV5" s="1">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3488,106 +3539,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A3CB9A7-E756-431F-9075-2A3D4803FF34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39869173-9F32-4B33-B888-AAD4E3779723}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEC2748-D3F9-4477-94DD-A0106D2EF23A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>