--- v0 (2026-06-12)
+++ v1 (2026-09-23)
@@ -10,54 +10,54 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OC Other Offices/OGPS/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B08121E0-9FEF-4237-BDFC-19DBF1E43889}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1087" documentId="13_ncr:1_{F8DEF01F-A734-4A4C-997C-5477DA2B6C3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F8AA8272-A197-466A-AA5D-EF858F951573}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="830" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="OGPS FDA-TRACK Dataset" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'OGPS FDA-TRACK Dataset'!$A$1:$CE$8</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -627,70 +627,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="AD7" dT="2021-02-01T19:10:16.68" personId="{E4E50F73-6017-4E4C-9ED2-012F1D2DDA32}" id="{124D2158-CEDD-498B-8D12-5122FD7694FC}">
     <text>Update: 2/1/2021</text>
   </threadedComment>
   <threadedComment ref="AD7" dT="2021-06-07T15:23:16.29" personId="{E4E50F73-6017-4E4C-9ED2-012F1D2DDA32}" id="{B24E6583-2D54-46EE-9124-9CA7D129B624}" parentId="{124D2158-CEDD-498B-8D12-5122FD7694FC}">
     <text>Updated: 6/7/21</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CN8"/>
+  <dimension ref="A1:CQ8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="92" zoomScaleNormal="115" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="92" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="34.85546875" style="2" customWidth="1"/>
     <col min="3" max="31" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="32" max="32" width="11.140625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="33" max="74" width="9.5703125" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="75" max="75" width="9.5703125" style="2" customWidth="1" collapsed="1"/>
     <col min="76" max="83" width="9.5703125" style="2" customWidth="1"/>
     <col min="84" max="86" width="9.140625" style="2"/>
     <col min="87" max="89" width="9.140625" style="14"/>
     <col min="90" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:95" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11">
         <v>43404</v>
       </c>
       <c r="D1" s="11">
         <v>43434</v>
       </c>
       <c r="E1" s="11">
         <v>43465</v>
       </c>
       <c r="F1" s="11">
         <v>43496</v>
       </c>
       <c r="G1" s="11">
         <v>43524</v>
       </c>
       <c r="H1" s="11">
         <v>43555</v>
       </c>
       <c r="I1" s="11">
@@ -923,52 +921,61 @@
       </c>
       <c r="CG1" s="11">
         <v>45900</v>
       </c>
       <c r="CH1" s="11">
         <v>45930</v>
       </c>
       <c r="CI1" s="13">
         <v>45961</v>
       </c>
       <c r="CJ1" s="13">
         <v>45991</v>
       </c>
       <c r="CK1" s="13">
         <v>46022</v>
       </c>
       <c r="CL1" s="16">
         <v>46048</v>
       </c>
       <c r="CM1" s="16">
         <v>46079</v>
       </c>
       <c r="CN1" s="16">
         <v>46107</v>
       </c>
+      <c r="CO1" s="11">
+        <v>46142</v>
+      </c>
+      <c r="CP1" s="11">
+        <v>46173</v>
+      </c>
+      <c r="CQ1" s="11">
+        <v>46203</v>
+      </c>
     </row>
-    <row r="2" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5">
         <v>8</v>
       </c>
       <c r="D2" s="5">
         <v>21</v>
       </c>
       <c r="E2" s="5">
         <v>15</v>
       </c>
       <c r="F2" s="5">
         <v>7</v>
       </c>
       <c r="G2" s="5">
         <v>13</v>
       </c>
       <c r="H2" s="5">
         <v>16</v>
       </c>
       <c r="I2" s="5">
@@ -1201,52 +1208,61 @@
       </c>
       <c r="CG2" s="5">
         <v>32</v>
       </c>
       <c r="CH2" s="5">
         <v>17</v>
       </c>
       <c r="CI2" s="15">
         <v>9</v>
       </c>
       <c r="CJ2" s="15">
         <v>6</v>
       </c>
       <c r="CK2" s="15">
         <v>4</v>
       </c>
       <c r="CL2" s="17">
         <v>6</v>
       </c>
       <c r="CM2" s="17">
         <v>0</v>
       </c>
       <c r="CN2" s="17">
         <v>3</v>
       </c>
+      <c r="CO2" s="17">
+        <v>5</v>
+      </c>
+      <c r="CP2" s="17">
+        <v>5</v>
+      </c>
+      <c r="CQ2" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="3" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="5">
         <v>5</v>
       </c>
       <c r="D3" s="5">
         <v>9</v>
       </c>
       <c r="E3" s="5">
         <v>5</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
       <c r="G3" s="5">
         <v>13</v>
       </c>
       <c r="H3" s="5">
         <v>10</v>
       </c>
       <c r="I3" s="5">
@@ -1479,52 +1495,61 @@
       </c>
       <c r="CG3" s="5">
         <v>8</v>
       </c>
       <c r="CH3" s="5">
         <v>7</v>
       </c>
       <c r="CI3" s="15">
         <v>2</v>
       </c>
       <c r="CJ3" s="15">
         <v>5</v>
       </c>
       <c r="CK3" s="15">
         <v>2</v>
       </c>
       <c r="CL3" s="17">
         <v>2</v>
       </c>
       <c r="CM3" s="17">
         <v>0</v>
       </c>
       <c r="CN3" s="17">
         <v>1</v>
       </c>
+      <c r="CO3" s="17">
+        <v>0</v>
+      </c>
+      <c r="CP3" s="17">
+        <v>1</v>
+      </c>
+      <c r="CQ3" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5">
         <v>7</v>
       </c>
       <c r="D4" s="5">
         <v>11</v>
       </c>
       <c r="E4" s="5">
         <v>5</v>
       </c>
       <c r="F4" s="5">
         <v>0</v>
       </c>
       <c r="G4" s="5">
         <v>10</v>
       </c>
       <c r="H4" s="5">
         <v>13</v>
       </c>
       <c r="I4" s="5">
@@ -1757,52 +1782,61 @@
       </c>
       <c r="CG4" s="5">
         <v>62</v>
       </c>
       <c r="CH4" s="5">
         <v>27</v>
       </c>
       <c r="CI4" s="15">
         <v>10</v>
       </c>
       <c r="CJ4" s="15">
         <v>33</v>
       </c>
       <c r="CK4" s="15">
         <v>26</v>
       </c>
       <c r="CL4" s="17">
         <v>23</v>
       </c>
       <c r="CM4" s="17">
         <v>21</v>
       </c>
       <c r="CN4" s="17">
         <v>19</v>
       </c>
+      <c r="CO4" s="17">
+        <v>27</v>
+      </c>
+      <c r="CP4" s="17">
+        <v>35</v>
+      </c>
+      <c r="CQ4" s="17">
+        <v>5</v>
+      </c>
     </row>
-    <row r="5" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="9">
         <v>0</v>
       </c>
       <c r="D5" s="9">
         <v>0</v>
       </c>
       <c r="E5" s="9">
         <v>0</v>
       </c>
       <c r="F5" s="9">
         <v>0</v>
       </c>
       <c r="G5" s="9">
         <v>0</v>
       </c>
       <c r="H5" s="9">
         <v>0</v>
       </c>
       <c r="I5" s="9">
@@ -2035,52 +2069,61 @@
       </c>
       <c r="CG5" s="5">
         <v>1</v>
       </c>
       <c r="CH5" s="5">
         <v>1</v>
       </c>
       <c r="CI5" s="15">
         <v>0</v>
       </c>
       <c r="CJ5" s="15">
         <v>1</v>
       </c>
       <c r="CK5" s="15">
         <v>1</v>
       </c>
       <c r="CL5" s="17">
         <v>1</v>
       </c>
       <c r="CM5" s="17">
         <v>0</v>
       </c>
       <c r="CN5" s="17">
         <v>0</v>
       </c>
+      <c r="CO5" s="17">
+        <v>1</v>
+      </c>
+      <c r="CP5" s="17">
+        <v>1</v>
+      </c>
+      <c r="CQ5" s="17">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="10">
         <v>5</v>
       </c>
       <c r="D6" s="10">
         <v>15</v>
       </c>
       <c r="E6" s="10">
         <v>11</v>
       </c>
       <c r="F6" s="10">
         <v>7</v>
       </c>
       <c r="G6" s="10">
         <v>12</v>
       </c>
       <c r="H6" s="10">
         <v>12</v>
       </c>
       <c r="I6" s="10">
@@ -2313,52 +2356,61 @@
       </c>
       <c r="CG6" s="5">
         <v>33</v>
       </c>
       <c r="CH6" s="5">
         <v>45</v>
       </c>
       <c r="CI6" s="15">
         <v>18</v>
       </c>
       <c r="CJ6" s="15">
         <v>22</v>
       </c>
       <c r="CK6" s="15">
         <v>14</v>
       </c>
       <c r="CL6" s="17">
         <v>6</v>
       </c>
       <c r="CM6" s="17">
         <v>2</v>
       </c>
       <c r="CN6" s="17">
         <v>6</v>
       </c>
+      <c r="CO6" s="17">
+        <v>15</v>
+      </c>
+      <c r="CP6" s="17">
+        <v>16</v>
+      </c>
+      <c r="CQ6" s="17">
+        <v>2</v>
+      </c>
     </row>
-    <row r="7" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="5">
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>1</v>
       </c>
       <c r="G7" s="5">
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <v>2</v>
       </c>
       <c r="I7" s="5">
@@ -2591,52 +2643,61 @@
       </c>
       <c r="CG7" s="5">
         <v>3</v>
       </c>
       <c r="CH7" s="5">
         <v>6</v>
       </c>
       <c r="CI7" s="15">
         <v>5</v>
       </c>
       <c r="CJ7" s="15">
         <v>1</v>
       </c>
       <c r="CK7" s="15">
         <v>0</v>
       </c>
       <c r="CL7" s="17">
         <v>1</v>
       </c>
       <c r="CM7" s="17">
         <v>0</v>
       </c>
       <c r="CN7" s="17">
         <v>0</v>
       </c>
+      <c r="CO7" s="17">
+        <v>2</v>
+      </c>
+      <c r="CP7" s="17">
+        <v>2</v>
+      </c>
+      <c r="CQ7" s="17">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:92" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:95" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="5">
         <v>0</v>
       </c>
       <c r="D8" s="5">
         <v>3</v>
       </c>
       <c r="E8" s="5">
         <v>2</v>
       </c>
       <c r="F8" s="5">
         <v>0</v>
       </c>
       <c r="G8" s="5">
         <v>0</v>
       </c>
       <c r="H8" s="5">
         <v>0</v>
       </c>
       <c r="I8" s="5">
@@ -2868,82 +2929,82 @@
         <v>10</v>
       </c>
       <c r="CG8" s="5">
         <v>5</v>
       </c>
       <c r="CH8" s="5">
         <v>13</v>
       </c>
       <c r="CI8" s="15">
         <v>3</v>
       </c>
       <c r="CJ8" s="15">
         <v>7</v>
       </c>
       <c r="CK8" s="15">
         <v>5</v>
       </c>
       <c r="CL8" s="17">
         <v>3</v>
       </c>
       <c r="CM8" s="17">
         <v>3</v>
       </c>
       <c r="CN8" s="17">
         <v>3</v>
+      </c>
+      <c r="CO8" s="17">
+        <v>14</v>
+      </c>
+      <c r="CP8" s="17">
+        <v>5</v>
+      </c>
+      <c r="CQ8" s="17">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="12" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3145,110 +3206,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="7467b07a-63e4-4526-818f-48c6a4d2dc7d">
       <UserInfo>
         <DisplayName>Hussein, Ismael</DisplayName>
         <AccountId>355</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dhawan, Manmohan *</DisplayName>
         <AccountId>629</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF2DF334-E196-4F5D-A530-710173CD1794}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DD55A00-0C41-4024-90BA-8829880E8F85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B15C989E-9A7C-4FF5-8A63-B411D65D771B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OGPS FDA-TRACK Dataset</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>