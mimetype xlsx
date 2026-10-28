--- v0 (2026-05-25)
+++ v1 (2026-10-28)
@@ -7,54 +7,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OCS/Advisory Committees/3 - Download Datasets/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAF8F720-83EC-4305-9F19-036EFCF4707D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="343" documentId="14_{98621B9C-D044-42D4-964A-DD582E48D9BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{95C1BE00-B666-4A1C-85CC-126F40CD1039}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$A$1:$AL$67</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -731,51 +731,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2BBB1AD-E0B7-4BA5-8A8C-391FC7CEC011}">
-  <dimension ref="A1:GR67"/>
+  <dimension ref="A1:GU67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34" style="1" customWidth="1"/>
     <col min="2" max="2" width="77.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="6" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="10" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="14" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="16" max="18" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="19" max="19" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="20" max="22" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="26" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="30" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="31" max="31" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="32" max="34" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="38" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
@@ -787,51 +787,51 @@
     <col min="84" max="84" width="11.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="85" max="85" width="10.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="86" max="86" width="11.42578125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="87" max="87" width="11.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="88" max="88" width="11.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="89" max="89" width="11.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="90" max="91" width="10" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="92" max="92" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="93" max="93" width="12" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="94" max="94" width="11.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="95" max="95" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="96" max="96" width="10.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="97" max="97" width="11.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="98" max="98" width="11.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="99" max="99" width="11.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="100" max="100" width="12.85546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="101" max="101" width="10.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="102" max="170" width="9.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="171" max="176" width="0" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="177" max="182" width="9.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="183" max="183" width="9.140625" style="1" customWidth="1" collapsed="1"/>
     <col min="184" max="197" width="9.140625" style="1" customWidth="1"/>
     <col min="198" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:200" ht="39.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:203" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2">
         <v>40087</v>
       </c>
       <c r="D1" s="2">
         <v>40118</v>
       </c>
       <c r="E1" s="2">
         <v>40148</v>
       </c>
       <c r="F1" s="2">
         <v>40179</v>
       </c>
       <c r="G1" s="2">
         <v>40210</v>
       </c>
       <c r="H1" s="2">
         <v>40238</v>
       </c>
       <c r="I1" s="2">
@@ -1388,52 +1388,61 @@
       </c>
       <c r="GK1" s="2">
         <v>45870</v>
       </c>
       <c r="GL1" s="2">
         <v>45901</v>
       </c>
       <c r="GM1" s="24">
         <v>45931</v>
       </c>
       <c r="GN1" s="24">
         <v>45962</v>
       </c>
       <c r="GO1" s="24">
         <v>45992</v>
       </c>
       <c r="GP1" s="24">
         <v>46023</v>
       </c>
       <c r="GQ1" s="24">
         <v>46054</v>
       </c>
       <c r="GR1" s="24">
         <v>46082</v>
       </c>
-    </row>
-    <row r="2" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS1" s="24">
+        <v>46113</v>
+      </c>
+      <c r="GT1" s="24">
+        <v>46143</v>
+      </c>
+      <c r="GU1" s="24">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="2" spans="1:203" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="4">
         <v>0.32730263157894735</v>
       </c>
       <c r="D2" s="4">
         <v>0.36019736842105265</v>
       </c>
       <c r="E2" s="5">
         <v>0</v>
       </c>
       <c r="F2" s="5">
         <v>0</v>
       </c>
       <c r="G2" s="4">
         <v>0.35032894736842107</v>
       </c>
       <c r="H2" s="4">
         <v>0.35526315789473684</v>
       </c>
       <c r="I2" s="4">
@@ -1990,52 +1999,61 @@
       </c>
       <c r="GK2" s="16">
         <v>0.4</v>
       </c>
       <c r="GL2" s="16">
         <v>0.44</v>
       </c>
       <c r="GM2" s="25">
         <v>0.44</v>
       </c>
       <c r="GN2" s="25">
         <v>0.45</v>
       </c>
       <c r="GO2" s="25">
         <v>0.46</v>
       </c>
       <c r="GP2" s="16">
         <v>0.5</v>
       </c>
       <c r="GQ2" s="16">
         <v>0.53</v>
       </c>
       <c r="GR2" s="16">
         <v>0.55000000000000004</v>
       </c>
-    </row>
-    <row r="3" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS2" s="16">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="GT2" s="16">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="GU2" s="16">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:203" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="5">
         <v>199</v>
       </c>
       <c r="D3" s="5">
         <v>219</v>
       </c>
       <c r="E3" s="5">
         <v>0</v>
       </c>
       <c r="F3" s="5">
         <v>0</v>
       </c>
       <c r="G3" s="5">
         <v>213</v>
       </c>
       <c r="H3" s="5">
         <v>216</v>
       </c>
       <c r="I3" s="5">
@@ -2592,52 +2610,61 @@
       </c>
       <c r="GK3" s="1">
         <v>209</v>
       </c>
       <c r="GL3" s="1">
         <v>209</v>
       </c>
       <c r="GM3" s="26">
         <v>211</v>
       </c>
       <c r="GN3" s="26">
         <v>216</v>
       </c>
       <c r="GO3" s="26">
         <v>219</v>
       </c>
       <c r="GP3" s="1">
         <v>240</v>
       </c>
       <c r="GQ3" s="1">
         <v>253</v>
       </c>
       <c r="GR3" s="1">
         <v>264</v>
       </c>
-    </row>
-    <row r="4" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS3" s="1">
+        <v>264</v>
+      </c>
+      <c r="GT3" s="1">
+        <v>277</v>
+      </c>
+      <c r="GU3" s="1">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="4" spans="1:203" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="8">
         <v>608</v>
       </c>
       <c r="D4" s="8">
         <v>608</v>
       </c>
       <c r="E4" s="8">
         <v>0</v>
       </c>
       <c r="F4" s="9">
         <v>0</v>
       </c>
       <c r="G4" s="10">
         <v>608</v>
       </c>
       <c r="H4" s="11">
         <v>608</v>
       </c>
       <c r="I4" s="10">
@@ -3194,52 +3221,61 @@
       </c>
       <c r="GK4" s="1">
         <v>518</v>
       </c>
       <c r="GL4" s="1">
         <v>478</v>
       </c>
       <c r="GM4" s="26">
         <v>478</v>
       </c>
       <c r="GN4" s="26">
         <v>478</v>
       </c>
       <c r="GO4" s="26">
         <v>478</v>
       </c>
       <c r="GP4" s="1">
         <v>478</v>
       </c>
       <c r="GQ4" s="1">
         <v>478</v>
       </c>
       <c r="GR4" s="1">
         <v>478</v>
       </c>
-    </row>
-    <row r="5" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS4" s="1">
+        <v>478</v>
+      </c>
+      <c r="GT4" s="1">
+        <v>478</v>
+      </c>
+      <c r="GU4" s="1">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="5" spans="1:203" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="22">
         <f>C4-C3</f>
         <v>409</v>
       </c>
       <c r="D5" s="22">
         <f t="shared" ref="D5:BO5" si="0">D4-D3</f>
         <v>389</v>
       </c>
       <c r="E5" s="22">
         <v>0</v>
       </c>
       <c r="F5" s="22">
         <v>0</v>
       </c>
       <c r="G5" s="22">
         <f t="shared" si="0"/>
         <v>395</v>
       </c>
       <c r="H5" s="22">
@@ -3947,52 +3983,61 @@
       </c>
       <c r="GK5" s="1">
         <v>309</v>
       </c>
       <c r="GL5" s="1">
         <v>279</v>
       </c>
       <c r="GM5" s="26">
         <v>267</v>
       </c>
       <c r="GN5" s="26">
         <v>262</v>
       </c>
       <c r="GO5" s="26">
         <v>259</v>
       </c>
       <c r="GP5" s="1">
         <v>238</v>
       </c>
       <c r="GQ5" s="1">
         <v>225</v>
       </c>
       <c r="GR5" s="1">
         <v>214</v>
       </c>
-    </row>
-    <row r="6" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS5" s="1">
+        <v>214</v>
+      </c>
+      <c r="GT5" s="1">
+        <v>201</v>
+      </c>
+      <c r="GU5" s="1">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="6" spans="1:203" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="15"/>
       <c r="AH6" s="15"/>
       <c r="AI6" s="15"/>
       <c r="AJ6" s="15"/>
       <c r="AK6" s="15"/>
       <c r="AL6" s="15"/>
       <c r="AM6" s="15"/>
       <c r="AN6" s="15"/>
       <c r="AO6" s="15"/>
       <c r="AP6" s="15"/>
       <c r="AQ6" s="15"/>
       <c r="AR6" s="15"/>
       <c r="AS6" s="15"/>
       <c r="DG6" s="8">
         <v>7</v>
@@ -4242,52 +4287,61 @@
       </c>
       <c r="GK6" s="1">
         <v>1</v>
       </c>
       <c r="GL6" s="1">
         <v>0</v>
       </c>
       <c r="GM6" s="26">
         <v>2</v>
       </c>
       <c r="GN6" s="26">
         <v>2</v>
       </c>
       <c r="GO6" s="26">
         <v>2</v>
       </c>
       <c r="GP6" s="1">
         <v>1</v>
       </c>
       <c r="GQ6" s="1">
         <v>0</v>
       </c>
       <c r="GR6" s="1">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS6" s="1">
+        <v>1</v>
+      </c>
+      <c r="GT6" s="1">
+        <v>1</v>
+      </c>
+      <c r="GU6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:203" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
@@ -4563,347 +4617,356 @@
       </c>
       <c r="GK7" s="1">
         <v>0</v>
       </c>
       <c r="GL7" s="1">
         <v>0</v>
       </c>
       <c r="GM7" s="26">
         <v>0</v>
       </c>
       <c r="GN7" s="26">
         <v>0</v>
       </c>
       <c r="GO7" s="26">
         <v>1</v>
       </c>
       <c r="GP7" s="1">
         <v>0</v>
       </c>
       <c r="GQ7" s="1">
         <v>0</v>
       </c>
       <c r="GR7" s="1">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:200" x14ac:dyDescent="0.25">
+      <c r="GS7" s="1">
+        <v>0</v>
+      </c>
+      <c r="GT7" s="1">
+        <v>0</v>
+      </c>
+      <c r="GU7" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="17"/>
       <c r="AA8" s="17"/>
       <c r="AB8" s="17"/>
       <c r="AC8" s="17"/>
       <c r="AD8" s="17"/>
       <c r="AE8" s="17"/>
       <c r="AF8" s="17"/>
       <c r="AG8" s="17"/>
       <c r="AH8" s="17"/>
       <c r="AI8" s="17"/>
       <c r="AJ8" s="17"/>
       <c r="AK8" s="17"/>
       <c r="AM8" s="17"/>
     </row>
-    <row r="9" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="18"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
       <c r="Y9" s="18"/>
       <c r="Z9" s="18"/>
       <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
       <c r="AC9" s="18"/>
       <c r="AD9" s="18"/>
       <c r="AE9" s="15"/>
       <c r="AF9" s="15"/>
       <c r="AG9" s="15"/>
       <c r="AH9" s="15"/>
       <c r="AI9" s="15"/>
       <c r="AK9" s="15"/>
     </row>
-    <row r="10" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="18"/>
       <c r="T10" s="18"/>
       <c r="U10" s="18"/>
       <c r="V10" s="18"/>
       <c r="W10" s="18"/>
       <c r="X10" s="18"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="18"/>
       <c r="AA10" s="18"/>
       <c r="AB10" s="18"/>
       <c r="AC10" s="18"/>
       <c r="AD10" s="18"/>
       <c r="AE10" s="15"/>
       <c r="AF10" s="15"/>
       <c r="AG10" s="15"/>
       <c r="AH10" s="15"/>
       <c r="AI10" s="15"/>
       <c r="AK10" s="15"/>
     </row>
-    <row r="11" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="18"/>
       <c r="T11" s="18"/>
       <c r="U11" s="18"/>
       <c r="V11" s="18"/>
       <c r="W11" s="18"/>
       <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
       <c r="Z11" s="18"/>
       <c r="AA11" s="18"/>
       <c r="AB11" s="18"/>
       <c r="AC11" s="18"/>
       <c r="AE11" s="15"/>
       <c r="AF11" s="15"/>
       <c r="AG11" s="15"/>
       <c r="AH11" s="15"/>
       <c r="AI11" s="15"/>
       <c r="AK11" s="15"/>
     </row>
-    <row r="12" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
       <c r="Z12" s="18"/>
       <c r="AA12" s="18"/>
       <c r="AB12" s="18"/>
       <c r="AC12" s="18"/>
       <c r="AD12" s="18"/>
       <c r="AE12" s="15"/>
       <c r="AF12" s="15"/>
       <c r="AG12" s="15"/>
       <c r="AH12" s="15"/>
       <c r="AI12" s="15"/>
       <c r="AJ12" s="15"/>
       <c r="AK12" s="15"/>
       <c r="AL12" s="15"/>
     </row>
-    <row r="13" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="18"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="18"/>
       <c r="T13" s="18"/>
       <c r="U13" s="18"/>
       <c r="V13" s="18"/>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="18"/>
       <c r="AC13" s="18"/>
       <c r="AD13" s="18"/>
       <c r="AE13" s="15"/>
       <c r="AF13" s="15"/>
       <c r="AG13" s="15"/>
       <c r="AH13" s="15"/>
       <c r="AI13" s="15"/>
       <c r="AJ13" s="15"/>
       <c r="AK13" s="15"/>
       <c r="AL13" s="15"/>
     </row>
-    <row r="14" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="18"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="18"/>
       <c r="T14" s="18"/>
       <c r="U14" s="18"/>
       <c r="V14" s="18"/>
       <c r="W14" s="18"/>
       <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
       <c r="Z14" s="18"/>
       <c r="AA14" s="18"/>
       <c r="AB14" s="18"/>
       <c r="AC14" s="18"/>
       <c r="AD14" s="18"/>
       <c r="AE14" s="15"/>
       <c r="AF14" s="15"/>
       <c r="AG14" s="15"/>
       <c r="AH14" s="15"/>
       <c r="AI14" s="15"/>
       <c r="AJ14" s="15"/>
       <c r="AK14" s="15"/>
       <c r="AL14" s="15"/>
     </row>
-    <row r="15" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:203" x14ac:dyDescent="0.25">
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="18"/>
       <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
       <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
       <c r="AD15" s="18"/>
       <c r="AE15" s="15"/>
       <c r="AF15" s="15"/>
       <c r="AG15" s="15"/>
       <c r="AH15" s="15"/>
       <c r="AI15" s="15"/>
       <c r="AJ15" s="15"/>
       <c r="AK15" s="15"/>
       <c r="AL15" s="15"/>
     </row>
-    <row r="16" spans="1:200" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:203" x14ac:dyDescent="0.25">
       <c r="AL16" s="15"/>
     </row>
     <row r="17" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL17" s="15"/>
     </row>
     <row r="18" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL18" s="15"/>
     </row>
     <row r="19" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL19" s="15"/>
     </row>
     <row r="20" spans="38:39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="AM20" s="1"/>
     </row>
     <row r="21" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL21" s="15"/>
     </row>
     <row r="22" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL22" s="15"/>
     </row>
     <row r="23" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL23" s="15"/>
     </row>
     <row r="24" spans="38:39" x14ac:dyDescent="0.25">
       <c r="AL24" s="15"/>
@@ -5257,50 +5320,59 @@
       <c r="AM64" s="17"/>
     </row>
     <row r="67" spans="39:39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="AM67" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5502,95 +5574,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C4CA4-90D9-43A4-A710-8DC1EA95B0BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6432BD37-7B8A-4D15-8F03-957F5C81810E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403C806A-6FE1-4B21-B4E3-BAB2850D8268}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>