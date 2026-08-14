--- v0 (2026-05-19)
+++ v1 (2026-08-14)
@@ -6,54 +6,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OCS/NCTR/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B2BB5617-682B-4E0F-87C5-F73DD69E576C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="159" documentId="8_{534B53F9-F5D7-4AA3-86B0-90BF051B3BA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{493CAE7A-AAC7-4491-94F4-DD422A5AC8C5}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{98AF2F7F-08DF-4F1D-BBCF-C27D7609BABE}"/>
   </bookViews>
   <sheets>
     <sheet name="Measure Data" sheetId="1" r:id="rId1"/>
     <sheet name="Key Project Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -631,73 +631,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B04279C-4BD3-4114-9923-4790666D275D}">
-  <dimension ref="A1:EM4"/>
+  <dimension ref="A1:EP4"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="2" width="76.7109375" customWidth="1"/>
     <col min="4" max="4" width="9" customWidth="1"/>
     <col min="5" max="5" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="26" width="10.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="101" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="102" max="107" width="0" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="108" max="113" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="114" max="114" width="9.140625" customWidth="1" collapsed="1"/>
     <col min="115" max="128" width="9.140625" customWidth="1"/>
     <col min="129" max="140" width="9.140625" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="141" max="141" width="9.140625" collapsed="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:143" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:146" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F1" s="9">
         <v>42278</v>
       </c>
       <c r="G1" s="9">
         <v>42309</v>
       </c>
       <c r="H1" s="9">
         <v>42339</v>
       </c>
       <c r="I1" s="9">
@@ -1083,52 +1081,61 @@
       </c>
       <c r="EF1" s="9">
         <v>46235</v>
       </c>
       <c r="EG1" s="9">
         <v>46266</v>
       </c>
       <c r="EH1" s="9">
         <v>46296</v>
       </c>
       <c r="EI1" s="9">
         <v>46327</v>
       </c>
       <c r="EJ1" s="9">
         <v>46357</v>
       </c>
       <c r="EK1" s="9">
         <v>46023</v>
       </c>
       <c r="EL1" s="9">
         <v>46054</v>
       </c>
       <c r="EM1" s="27">
         <v>46082</v>
       </c>
+      <c r="EN1" s="9">
+        <v>46113</v>
+      </c>
+      <c r="EO1" s="9">
+        <v>46143</v>
+      </c>
+      <c r="EP1" s="9">
+        <v>46174</v>
+      </c>
     </row>
-    <row r="2" spans="1:143" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:146" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="11">
         <v>57202</v>
       </c>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12">
         <v>57521</v>
       </c>
@@ -1277,52 +1284,55 @@
       <c r="DL2" s="26">
         <v>49942</v>
       </c>
       <c r="DM2" s="26"/>
       <c r="DN2" s="26"/>
       <c r="DO2" s="26">
         <v>51747</v>
       </c>
       <c r="DP2" s="26"/>
       <c r="DQ2" s="26"/>
       <c r="DR2" s="26">
         <v>53910</v>
       </c>
       <c r="DS2" s="26"/>
       <c r="DU2" s="26">
         <v>56181</v>
       </c>
       <c r="DV2" s="25"/>
       <c r="DW2" s="25"/>
       <c r="DX2" s="26">
         <v>58587</v>
       </c>
       <c r="EM2" s="26">
         <v>58385</v>
       </c>
+      <c r="EP2" s="26">
+        <v>57241</v>
+      </c>
     </row>
-    <row r="3" spans="1:143" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:146" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="16">
         <v>45289</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="16">
         <v>46086</v>
       </c>
@@ -1471,52 +1481,55 @@
       <c r="DL3" s="26">
         <v>45868</v>
       </c>
       <c r="DM3" s="26"/>
       <c r="DN3" s="26"/>
       <c r="DO3" s="26">
         <v>48224</v>
       </c>
       <c r="DP3" s="26"/>
       <c r="DQ3" s="26"/>
       <c r="DR3" s="26">
         <v>50360</v>
       </c>
       <c r="DS3" s="26"/>
       <c r="DU3" s="26">
         <v>52609</v>
       </c>
       <c r="DV3" s="25"/>
       <c r="DW3" s="25"/>
       <c r="DX3" s="26">
         <v>55002</v>
       </c>
       <c r="EM3" s="26">
         <v>54889</v>
       </c>
+      <c r="EP3" s="26">
+        <v>53831</v>
+      </c>
     </row>
-    <row r="4" spans="1:143" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:146" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="17"/>
       <c r="G4" s="18"/>
       <c r="H4" s="19"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="20"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
       <c r="N4" s="19"/>
       <c r="O4" s="18"/>
@@ -1634,63 +1647,64 @@
         <v>25</v>
       </c>
       <c r="DI4">
         <v>38</v>
       </c>
       <c r="DL4">
         <v>26</v>
       </c>
       <c r="DO4">
         <v>26</v>
       </c>
       <c r="DR4">
         <v>28</v>
       </c>
       <c r="DU4">
         <v>29</v>
       </c>
       <c r="DV4" s="25"/>
       <c r="DW4" s="25"/>
       <c r="DX4" s="25">
         <v>32</v>
       </c>
       <c r="EM4">
         <v>23</v>
       </c>
+      <c r="EP4">
+        <v>24</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{381F01BE-C22D-4FB9-BED2-9EACBF99D93B}">
   <dimension ref="A1:S17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="39" style="3" customWidth="1"/>
     <col min="5" max="5" width="32.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="23" style="3" customWidth="1"/>
     <col min="7" max="7" width="23.28515625" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="42.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="85.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="16.140625" style="6" customWidth="1"/>
     <col min="12" max="12" width="15.42578125" style="6" customWidth="1"/>
     <col min="13" max="13" width="19.5703125" style="6" customWidth="1"/>
     <col min="14" max="14" width="18.7109375" style="6" customWidth="1"/>
     <col min="15" max="15" width="15.5703125" style="6" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="2" customFormat="1" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
@@ -2237,50 +2251,62 @@
     <row r="14" spans="1:19" ht="12.75" x14ac:dyDescent="0.2">
       <c r="E14" s="4"/>
       <c r="H14" s="5"/>
     </row>
     <row r="17" spans="17:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="Q17" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2482,98 +2508,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB5A9F7-394E-4BAC-985D-D8FA65ADA3F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98813F37-6709-4A9E-B00B-10E2C7457E21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBED1EA4-935C-489A-B59C-15E84A836628}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>