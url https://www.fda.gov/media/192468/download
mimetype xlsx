--- v0 (2026-05-21)
+++ v1 (2026-08-14)
@@ -8,54 +8,54 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OCS/OCS/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD9FDA12-584A-424E-97EA-0BAE3168DA3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="161" documentId="8_{2AB0AF06-1622-41D1-A2BE-C36F1BB29225}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{699AA245-04EA-4BB8-BB1C-A32EE1F45B42}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{ED236794-3112-4024-9C9B-891292BF3143}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$A$1:$C$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -839,51 +839,51 @@
     <border>
       <left style="thin">
         <color rgb="FFA6A6A6"/>
       </left>
       <right style="thin">
         <color rgb="FFA6A6A6"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFA6A6A6"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="6" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -1114,50 +1114,55 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Comma" xfId="8" builtinId="3"/>
     <cellStyle name="Comma 2 2" xfId="2" xr:uid="{B2CB116E-0C2B-4BE4-B2A2-2667DB3BD6B0}"/>
     <cellStyle name="Comma 3" xfId="4" xr:uid="{53729C22-DFD4-47F0-B923-EB769CD64881}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{0686B80D-6117-4AA1-B7CB-141A43B8020F}"/>
     <cellStyle name="Normal_Dashboard Level v3 0 2009-06-22 dbt revisions" xfId="6" xr:uid="{6AE16832-DC2E-40D9-9977-42572D689022}"/>
     <cellStyle name="Percent" xfId="7" builtinId="5"/>
     <cellStyle name="Percent 2 2" xfId="1" xr:uid="{5F736CA8-A6AA-4B9B-A1B6-E56281911C1E}"/>
     <cellStyle name="Percent 3" xfId="3" xr:uid="{6BE5E1DF-B8DD-4627-86AF-4E414775ECEA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1453,95 +1458,95 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2BBB1AD-E0B7-4BA5-8A8C-391FC7CEC011}">
   <dimension ref="A1:DM58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="42.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="41.7109375" style="1" customWidth="1"/>
-    <col min="4" max="12" width="11.5703125" style="1" customWidth="1" outlineLevel="1"/>
-[...23 lines deleted...]
-    <col min="79" max="79" width="11.7109375" style="1" customWidth="1"/>
+    <col min="4" max="12" width="11.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="13" max="44" width="13.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="45" max="45" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="46" max="46" width="12" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="47" max="47" width="11.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="48" max="48" width="10.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="49" max="60" width="12.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="61" max="61" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="62" max="62" width="11.85546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="63" max="63" width="11.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="64" max="64" width="12.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="65" max="65" width="11.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="66" max="66" width="12.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="67" max="67" width="12.42578125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="68" max="69" width="11.140625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="70" max="70" width="13.85546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="71" max="71" width="13" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="72" max="72" width="16.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="73" max="73" width="12.42578125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="74" max="74" width="11.85546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="75" max="75" width="12.28515625" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="76" max="76" width="12" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="77" max="77" width="11.85546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="78" max="78" width="13.5703125" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="79" max="79" width="11.7109375" style="1" customWidth="1" collapsed="1"/>
     <col min="80" max="80" width="11.140625" style="1" customWidth="1"/>
     <col min="81" max="81" width="13.28515625" style="1" customWidth="1"/>
     <col min="82" max="82" width="11.85546875" style="1" customWidth="1"/>
     <col min="83" max="83" width="13.140625" style="1" customWidth="1"/>
     <col min="84" max="84" width="14.5703125" style="1" customWidth="1"/>
     <col min="85" max="85" width="11.5703125" style="1" customWidth="1"/>
     <col min="86" max="86" width="11.28515625" style="1" customWidth="1"/>
     <col min="87" max="87" width="11.5703125" style="1" customWidth="1"/>
     <col min="88" max="88" width="12.85546875" style="1" customWidth="1"/>
     <col min="89" max="89" width="12.140625" style="1" customWidth="1"/>
     <col min="90" max="90" width="11.85546875" style="1" customWidth="1"/>
     <col min="91" max="96" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="97" max="99" width="11.28515625" style="1" customWidth="1"/>
     <col min="100" max="102" width="11.5703125" style="1" customWidth="1"/>
     <col min="103" max="109" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="110" max="110" width="10.85546875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="111" max="111" width="9.7109375" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="112" max="112" width="10.7109375" style="1" bestFit="1" customWidth="1" collapsed="1"/>
-    <col min="113" max="114" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="115" max="16384" width="9.140625" style="1"/>
+    <col min="113" max="117" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="118" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:117" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2">
         <v>43039</v>
       </c>
       <c r="E1" s="2">
         <v>43069</v>
       </c>
       <c r="F1" s="2">
         <v>43100</v>
       </c>
       <c r="G1" s="2">
         <v>43131</v>
       </c>
       <c r="H1" s="2">
@@ -1843,50 +1848,59 @@
       </c>
       <c r="DC1" s="3">
         <v>46173</v>
       </c>
       <c r="DD1" s="3">
         <v>46203</v>
       </c>
       <c r="DE1" s="3">
         <v>46234</v>
       </c>
       <c r="DF1" s="3">
         <v>46265</v>
       </c>
       <c r="DG1" s="3">
         <v>46295</v>
       </c>
       <c r="DH1" s="108">
         <v>46053</v>
       </c>
       <c r="DI1" s="108">
         <v>46081</v>
       </c>
       <c r="DJ1" s="108">
         <v>46112</v>
       </c>
+      <c r="DK1" s="3">
+        <v>46142</v>
+      </c>
+      <c r="DL1" s="3">
+        <v>46173</v>
+      </c>
+      <c r="DM1" s="3">
+        <v>46203</v>
+      </c>
     </row>
     <row r="2" spans="1:117" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="1">
         <v>15</v>
       </c>
       <c r="I2" s="1">
         <v>11</v>
       </c>
       <c r="L2" s="1">
         <v>16</v>
       </c>
       <c r="O2" s="1">
         <v>11</v>
       </c>
       <c r="R2" s="1">
         <v>8</v>
@@ -1969,50 +1983,53 @@
         <v>7</v>
       </c>
       <c r="CJ2" s="10"/>
       <c r="CL2" s="1">
         <v>11</v>
       </c>
       <c r="CO2" s="1">
         <v>20</v>
       </c>
       <c r="CR2" s="1">
         <v>20</v>
       </c>
       <c r="CU2" s="1">
         <v>13</v>
       </c>
       <c r="CV2" s="8"/>
       <c r="CW2" s="8"/>
       <c r="CX2" s="8">
         <v>12</v>
       </c>
       <c r="DH2" s="8"/>
       <c r="DI2" s="8"/>
       <c r="DJ2" s="109">
         <v>6</v>
       </c>
+      <c r="DM2" s="1">
+        <v>8</v>
+      </c>
     </row>
     <row r="3" spans="1:117" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1">
         <f>F4-F2</f>
         <v>0</v>
       </c>
       <c r="I3" s="1">
         <f>I4-I2</f>
         <v>1</v>
       </c>
       <c r="L3" s="1">
         <f>L4-L2</f>
         <v>0</v>
       </c>
       <c r="O3" s="1">
         <f>O4-O2</f>
@@ -2109,50 +2126,53 @@
       <c r="CH3" s="31"/>
       <c r="CI3" s="27">
         <v>0</v>
       </c>
       <c r="CJ3" s="28"/>
       <c r="CL3" s="1">
         <v>0</v>
       </c>
       <c r="CO3" s="1">
         <v>1</v>
       </c>
       <c r="CR3" s="1">
         <v>0</v>
       </c>
       <c r="CU3" s="1">
         <v>0</v>
       </c>
       <c r="CV3" s="8"/>
       <c r="CW3" s="8"/>
       <c r="CX3" s="8">
         <v>0</v>
       </c>
       <c r="DH3" s="8"/>
       <c r="DI3" s="8"/>
       <c r="DJ3" s="109">
+        <v>0</v>
+      </c>
+      <c r="DM3" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:117" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="1">
         <v>15</v>
       </c>
       <c r="I4" s="1">
         <v>12</v>
       </c>
       <c r="L4" s="1">
         <v>16</v>
       </c>
       <c r="O4" s="1">
         <v>11</v>
       </c>
@@ -2240,50 +2260,53 @@
       </c>
       <c r="CJ4" s="29"/>
       <c r="CK4" s="10"/>
       <c r="CL4" s="1">
         <v>11</v>
       </c>
       <c r="CO4" s="1">
         <v>21</v>
       </c>
       <c r="CR4" s="1">
         <v>20</v>
       </c>
       <c r="CU4" s="1">
         <v>13</v>
       </c>
       <c r="CV4" s="8"/>
       <c r="CW4" s="8"/>
       <c r="CX4" s="8">
         <v>12</v>
       </c>
       <c r="DH4" s="8"/>
       <c r="DI4" s="8"/>
       <c r="DJ4" s="8">
         <v>6</v>
       </c>
+      <c r="DM4" s="1">
+        <v>8</v>
+      </c>
     </row>
     <row r="5" spans="1:117" ht="75" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="65">
         <f>F2/F4</f>
         <v>1</v>
       </c>
       <c r="G5" s="65"/>
       <c r="H5" s="65"/>
       <c r="I5" s="65">
         <f>I2/I4</f>
         <v>0.91666666666666663</v>
       </c>
       <c r="J5" s="65"/>
       <c r="K5" s="65"/>
       <c r="L5" s="65">
         <f>L2/L4</f>
@@ -2443,50 +2466,53 @@
       <c r="CL5" s="65">
         <f>CL2/CL4</f>
         <v>1</v>
       </c>
       <c r="CO5" s="65">
         <f>CO2/CO4</f>
         <v>0.95238095238095233</v>
       </c>
       <c r="CR5" s="65">
         <f>CR2/CR4</f>
         <v>1</v>
       </c>
       <c r="CU5" s="65">
         <v>1</v>
       </c>
       <c r="CV5" s="8"/>
       <c r="CW5" s="8"/>
       <c r="CX5" s="82">
         <v>1</v>
       </c>
       <c r="DH5" s="8"/>
       <c r="DI5" s="8"/>
       <c r="DJ5" s="110">
         <v>1</v>
       </c>
+      <c r="DM5" s="113">
+        <v>1</v>
+      </c>
     </row>
     <row r="6" spans="1:117" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1">
         <v>29</v>
       </c>
       <c r="I6" s="1">
         <v>39</v>
       </c>
       <c r="L6" s="1">
         <v>55</v>
       </c>
       <c r="O6" s="1">
         <v>51</v>
       </c>
       <c r="R6" s="1">
         <v>50</v>
@@ -2570,50 +2596,53 @@
         <v>9</v>
       </c>
       <c r="CJ6" s="29"/>
       <c r="CK6" s="10"/>
       <c r="CL6" s="1">
         <v>12</v>
       </c>
       <c r="CO6" s="1">
         <v>1</v>
       </c>
       <c r="CR6" s="1">
         <v>38</v>
       </c>
       <c r="CU6" s="1">
         <v>43</v>
       </c>
       <c r="CV6" s="8"/>
       <c r="CW6" s="8"/>
       <c r="CX6" s="8">
         <v>2</v>
       </c>
       <c r="DH6" s="8"/>
       <c r="DI6" s="8"/>
       <c r="DJ6" s="109">
         <v>7</v>
+      </c>
+      <c r="DM6" s="1">
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:117" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="70" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="71">
         <v>-0.03</v>
       </c>
       <c r="G7" s="71"/>
       <c r="H7" s="71"/>
       <c r="I7" s="71">
         <v>0.34</v>
       </c>
       <c r="J7" s="71"/>
       <c r="K7" s="71"/>
       <c r="L7" s="71">
         <v>0.41</v>
       </c>
@@ -2752,50 +2781,53 @@
         <v>0.33333333333333331</v>
       </c>
       <c r="CO7" s="69">
         <f>IF(CO6="","Enter tweets above",(CO6-CL6)/CL6)</f>
         <v>-0.91666666666666663</v>
       </c>
       <c r="CR7" s="69">
         <f>IF(CR6="","Enter tweets above",(CR6-CO6)/CO6)</f>
         <v>37</v>
       </c>
       <c r="CU7" s="69">
         <f>IF(CU6="","Enter tweets above",(CU6-CR6)/CR6)</f>
         <v>0.13157894736842105</v>
       </c>
       <c r="CV7" s="70"/>
       <c r="CW7" s="70"/>
       <c r="CX7" s="83">
         <f>IF(CX6="","Enter tweets above",(CX6-CU6)/CU6)</f>
         <v>-0.95348837209302328</v>
       </c>
       <c r="DH7" s="70"/>
       <c r="DI7" s="70"/>
       <c r="DJ7" s="111">
         <v>2.5</v>
       </c>
+      <c r="DM7" s="114">
+        <v>2</v>
+      </c>
     </row>
     <row r="8" spans="1:117" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="1">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="L8" s="1">
         <v>0</v>
       </c>
       <c r="O8" s="1">
         <v>0</v>
       </c>
       <c r="R8" s="1">
         <v>0</v>
@@ -2878,50 +2910,53 @@
       <c r="CI8" s="58">
         <v>1</v>
       </c>
       <c r="CJ8" s="50"/>
       <c r="CK8" s="10"/>
       <c r="CL8" s="1">
         <v>0</v>
       </c>
       <c r="CO8" s="1">
         <v>7</v>
       </c>
       <c r="CR8" s="1">
         <v>0</v>
       </c>
       <c r="CU8" s="1">
         <v>0</v>
       </c>
       <c r="CV8" s="8"/>
       <c r="CW8" s="8"/>
       <c r="CX8" s="8">
         <v>0</v>
       </c>
       <c r="DH8" s="8"/>
       <c r="DI8" s="8"/>
       <c r="DJ8" s="8">
+        <v>0</v>
+      </c>
+      <c r="DM8" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:117" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="4">
         <v>20142</v>
       </c>
       <c r="I9" s="4">
         <v>22713</v>
       </c>
       <c r="L9" s="4">
         <v>28988</v>
       </c>
       <c r="O9" s="4">
         <v>28861</v>
       </c>
@@ -3025,51 +3060,53 @@
       <c r="CT9" s="11"/>
       <c r="CU9" s="11">
         <v>14220</v>
       </c>
       <c r="CV9" s="84"/>
       <c r="CW9" s="84"/>
       <c r="CX9" s="84">
         <v>11747</v>
       </c>
       <c r="CY9" s="11"/>
       <c r="CZ9" s="11"/>
       <c r="DA9" s="11"/>
       <c r="DB9" s="11"/>
       <c r="DC9" s="11"/>
       <c r="DD9" s="11"/>
       <c r="DE9" s="11"/>
       <c r="DF9" s="11"/>
       <c r="DG9" s="11"/>
       <c r="DH9" s="84"/>
       <c r="DI9" s="84"/>
       <c r="DJ9" s="112">
         <v>10128</v>
       </c>
       <c r="DK9" s="11"/>
       <c r="DL9" s="11"/>
-      <c r="DM9" s="11"/>
+      <c r="DM9" s="11">
+        <v>10311</v>
+      </c>
     </row>
     <row r="10" spans="1:117" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="85" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="85" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="86" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="87">
         <v>0.92</v>
       </c>
       <c r="G10" s="88"/>
       <c r="H10" s="88"/>
       <c r="I10" s="87">
         <v>0.94</v>
       </c>
       <c r="J10" s="88"/>
       <c r="K10" s="88"/>
       <c r="L10" s="87">
         <v>0.94</v>
       </c>
       <c r="M10" s="88"/>
@@ -3216,51 +3253,53 @@
       <c r="CT10" s="85"/>
       <c r="CU10" s="89">
         <v>0.67</v>
       </c>
       <c r="CV10" s="85"/>
       <c r="CW10" s="85"/>
       <c r="CX10" s="89">
         <v>0.66</v>
       </c>
       <c r="CY10" s="11"/>
       <c r="CZ10" s="11"/>
       <c r="DA10" s="11"/>
       <c r="DB10" s="11"/>
       <c r="DC10" s="11"/>
       <c r="DD10" s="11"/>
       <c r="DE10" s="11"/>
       <c r="DF10" s="11"/>
       <c r="DG10" s="11"/>
       <c r="DH10" s="109"/>
       <c r="DI10" s="109"/>
       <c r="DJ10" s="110">
         <v>0.66</v>
       </c>
       <c r="DK10" s="11"/>
       <c r="DL10" s="11"/>
-      <c r="DM10" s="11"/>
+      <c r="DM10" s="115">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="11" spans="1:117" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="85" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="85" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="86" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="85">
         <v>1751</v>
       </c>
       <c r="G11" s="85"/>
       <c r="H11" s="85"/>
       <c r="I11" s="85">
         <v>1885</v>
       </c>
       <c r="J11" s="85"/>
       <c r="K11" s="85"/>
       <c r="L11" s="85">
         <v>2003</v>
       </c>
       <c r="M11" s="85"/>
@@ -3407,51 +3446,53 @@
       <c r="CT11" s="85"/>
       <c r="CU11" s="85">
         <v>1113</v>
       </c>
       <c r="CV11" s="85"/>
       <c r="CW11" s="85"/>
       <c r="CX11" s="85">
         <v>936</v>
       </c>
       <c r="CY11" s="11"/>
       <c r="CZ11" s="11"/>
       <c r="DA11" s="11"/>
       <c r="DB11" s="11"/>
       <c r="DC11" s="11"/>
       <c r="DD11" s="11"/>
       <c r="DE11" s="11"/>
       <c r="DF11" s="11"/>
       <c r="DG11" s="11"/>
       <c r="DH11" s="109"/>
       <c r="DI11" s="109"/>
       <c r="DJ11" s="109">
         <v>896</v>
       </c>
       <c r="DK11" s="11"/>
       <c r="DL11" s="11"/>
-      <c r="DM11" s="11"/>
+      <c r="DM11" s="11">
+        <v>851</v>
+      </c>
     </row>
     <row r="12" spans="1:117" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="1">
         <v>1901</v>
       </c>
       <c r="I12" s="1">
         <v>1997</v>
       </c>
       <c r="L12" s="1">
         <v>2129</v>
       </c>
       <c r="O12" s="1">
         <v>1817</v>
       </c>
       <c r="R12" s="1">
         <v>1775</v>
@@ -3542,50 +3583,53 @@
       </c>
       <c r="CJ12" s="29"/>
       <c r="CK12" s="10"/>
       <c r="CL12" s="1">
         <v>1607</v>
       </c>
       <c r="CO12" s="1">
         <v>1483</v>
       </c>
       <c r="CR12" s="1">
         <v>1770</v>
       </c>
       <c r="CU12" s="1">
         <v>1668</v>
       </c>
       <c r="CV12" s="8"/>
       <c r="CW12" s="8"/>
       <c r="CX12" s="8">
         <v>1426</v>
       </c>
       <c r="DH12" s="8"/>
       <c r="DI12" s="8"/>
       <c r="DJ12" s="109">
         <v>1364</v>
       </c>
+      <c r="DM12" s="1">
+        <v>1451</v>
+      </c>
     </row>
     <row r="13" spans="1:117" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="68">
         <v>3.33263</v>
       </c>
       <c r="G13" s="68"/>
       <c r="H13" s="68"/>
       <c r="I13" s="68">
         <v>3.02732</v>
       </c>
       <c r="J13" s="68"/>
       <c r="K13" s="68"/>
       <c r="L13" s="68">
         <v>3.0599099999999999</v>
       </c>
       <c r="M13" s="68"/>
@@ -3716,50 +3760,53 @@
       <c r="CJ13" s="68"/>
       <c r="CK13" s="68"/>
       <c r="CL13" s="68">
         <v>4.8099999999999996</v>
       </c>
       <c r="CM13" s="68"/>
       <c r="CN13" s="68"/>
       <c r="CO13" s="68">
         <v>5.29</v>
       </c>
       <c r="CP13" s="68"/>
       <c r="CQ13" s="68"/>
       <c r="CR13" s="68">
         <v>12.22</v>
       </c>
       <c r="CU13" s="68">
         <v>6.26</v>
       </c>
       <c r="CX13" s="68">
         <v>6.66</v>
       </c>
       <c r="DH13" s="8"/>
       <c r="DI13" s="8"/>
       <c r="DJ13" s="109">
         <v>6.13</v>
+      </c>
+      <c r="DM13" s="1">
+        <v>7.38</v>
       </c>
     </row>
     <row r="14" spans="1:117" x14ac:dyDescent="0.25">
       <c r="BX14" s="19"/>
       <c r="BY14" s="21"/>
       <c r="BZ14" s="20"/>
       <c r="CA14" s="12"/>
       <c r="CB14" s="19"/>
       <c r="CC14" s="21"/>
       <c r="CD14" s="20"/>
       <c r="CE14" s="12"/>
       <c r="CF14" s="12"/>
       <c r="CG14" s="12"/>
       <c r="CH14" s="19"/>
       <c r="CI14" s="21"/>
       <c r="CJ14" s="10"/>
     </row>
     <row r="15" spans="1:117" x14ac:dyDescent="0.25">
       <c r="BX15" s="9"/>
       <c r="BY15" s="22"/>
       <c r="BZ15" s="10"/>
       <c r="CB15" s="9"/>
       <c r="CC15" s="22"/>
       <c r="CD15" s="10"/>
       <c r="CH15" s="9"/>
@@ -4031,112 +4078,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4C3B14D-96EA-4235-8D9B-0071E076A55F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C4CA4-90D9-43A4-A710-8DC1EA95B0BC}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{403C806A-6FE1-4B21-B4E3-BAB2850D8268}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F0C4CA4-90D9-43A4-A710-8DC1EA95B0BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>