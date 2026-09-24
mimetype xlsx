--- v0 (2026-05-03)
+++ v1 (2026-09-24)
@@ -6,85 +6,85 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Kelly.McReynolds\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/MDUFA/2 - Quarterly Data Dashboards/FY26/Q3/2 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00D2D13C-212A-4C7B-9C7B-7D0B162C21E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="13_ncr:1_{00D2D13C-212A-4C7B-9C7B-7D0B162C21E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2EA02076-D08B-4B7A-BDA5-F5E3D11F302C}"/>
   <bookViews>
-    <workbookView xWindow="11415" yWindow="1470" windowWidth="20520" windowHeight="13845" xr2:uid="{53AE9A7A-C256-4E9B-B8DA-B4EC8554FC71}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="11295" xr2:uid="{53AE9A7A-C256-4E9B-B8DA-B4EC8554FC71}"/>
   </bookViews>
   <sheets>
-    <sheet name="MDUFA Data Decision" sheetId="6" r:id="rId1"/>
+    <sheet name="De Novo Decision" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'MDUFA Data Decision'!$A$1:$M$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'De Novo Decision'!$A$1:$N$33</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="26">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>MDUFA Decision</t>
   </si>
   <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Data As Of</t>
   </si>
   <si>
     <t>CBER</t>
   </si>
   <si>
@@ -115,50 +115,53 @@
     <t>Alternative Premarket Pathways</t>
   </si>
   <si>
     <t>MDUFA Decision Within 150 FDA Days</t>
   </si>
   <si>
     <t>Pending MDUFA Decision Within 150 FDA Days</t>
   </si>
   <si>
     <t>Pending MDUFA Decision Past 150 FDA Days</t>
   </si>
   <si>
     <t>MDUFA Decision Past 150 FDA Days</t>
   </si>
   <si>
     <t>Pending MDUFA Decision Over 150 FDA Days</t>
   </si>
   <si>
     <t>Accepted</t>
   </si>
   <si>
     <t>Total by Review Status</t>
   </si>
   <si>
     <t>Current Performance Percent Within 150 FDA Days</t>
+  </si>
+  <si>
+    <t>Non-MDUFA Decision</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -607,109 +610,114 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="40" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="21" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="25" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="29" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="33" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="37" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="41" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="22" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="26" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="30" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="34" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="38" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="42" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="23" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="27" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="31" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="35" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="39" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="8" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="17" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="7" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="6" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="13" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="9" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="16" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Title" xfId="2" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="15" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="5"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1001,1441 +1009,1557 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69D87677-A379-450C-BE80-25E8884CEAB6}">
   <dimension ref="A1:N33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="38.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="15" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="42.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="20.42578125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="49.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="K1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="K1" s="8" t="s">
+      <c r="L1" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="L1" s="7" t="s">
+      <c r="M1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="N1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>2023</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
         <v>1</v>
       </c>
-      <c r="K2" s="10">
+      <c r="L2" s="5">
         <v>1</v>
       </c>
-      <c r="L2" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M2" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N2" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2023</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>1</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>1</v>
       </c>
-      <c r="K3" s="10">
+      <c r="L3" s="5">
         <v>1</v>
       </c>
-      <c r="L3" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M3" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N3" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2023</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4">
+        <v>0</v>
+      </c>
+      <c r="I4">
         <v>1</v>
       </c>
-      <c r="I4">
-[...1 lines deleted...]
-      </c>
       <c r="J4">
+        <v>0</v>
+      </c>
+      <c r="K4">
         <v>1</v>
       </c>
-      <c r="K4" s="10">
+      <c r="L4" s="5">
         <v>1</v>
       </c>
-      <c r="L4" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M4" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N4" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2023</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5">
+        <v>0</v>
+      </c>
+      <c r="I5">
         <v>1</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5">
         <v>1</v>
       </c>
-      <c r="K5" s="10">
+      <c r="L5" s="5">
         <v>1</v>
       </c>
-      <c r="L5" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M5" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N5" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M6" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N6" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>18</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K7">
+        <v>0</v>
+      </c>
+      <c r="L7" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M7" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N7" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2024</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>19</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8">
+        <v>0</v>
+      </c>
+      <c r="L8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L8" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M8" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N8" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2024</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9">
+        <v>0</v>
+      </c>
+      <c r="L9" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L9" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M9" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N9" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2025</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
+        <v>0</v>
+      </c>
+      <c r="I10">
         <v>1</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K10" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="K10">
+        <v>0</v>
+      </c>
+      <c r="L10" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M10" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N10" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2025</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="H11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K11" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11">
+        <v>0</v>
+      </c>
+      <c r="L11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L11" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M11" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N11" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2025</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>19</v>
       </c>
       <c r="H12">
+        <v>0</v>
+      </c>
+      <c r="I12">
         <v>1</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K12" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12">
+        <v>0</v>
+      </c>
+      <c r="L12" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L12" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M12" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N12" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2025</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13">
+        <v>0</v>
+      </c>
+      <c r="I13">
         <v>1</v>
       </c>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
       <c r="J13">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K13" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L13" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M13" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N13" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2026</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="K14">
+        <v>0</v>
+      </c>
+      <c r="L14" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L14" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M14" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N14" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>2026</v>
       </c>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15">
+        <v>0</v>
+      </c>
+      <c r="L15" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L15" s="1">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="M15" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N15" s="2">
+        <v>46203</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2026</v>
       </c>
       <c r="B16" t="s">
         <v>7</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>19</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L16" s="1">
-[...6 lines deleted...]
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M16" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N16" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2026</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17">
+        <v>0</v>
+      </c>
+      <c r="L17" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L17" s="1">
-[...6 lines deleted...]
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M17" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N17" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2023</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
+        <v>78</v>
+      </c>
+      <c r="I18">
         <v>83</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
         <v>83</v>
       </c>
-      <c r="K18" s="6">
-[...9 lines deleted...]
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L18" s="5">
+        <v>0.93979999999999997</v>
+      </c>
+      <c r="M18" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N18" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2023</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>18</v>
       </c>
       <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
         <v>83</v>
       </c>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
       <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19">
         <v>83</v>
       </c>
-      <c r="K19" s="6">
-[...9 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L19" s="5">
+        <v>0.93979999999999997</v>
+      </c>
+      <c r="M19" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N19" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2023</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
       <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
         <v>83</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20">
         <v>83</v>
       </c>
-      <c r="K20" s="6">
-[...9 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L20" s="5">
+        <v>0.93979999999999997</v>
+      </c>
+      <c r="M20" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N20" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2023</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21">
+        <v>5</v>
+      </c>
+      <c r="I21">
         <v>83</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
         <v>83</v>
       </c>
-      <c r="K21" s="6">
-[...9 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L21" s="5">
+        <v>0.93979999999999997</v>
+      </c>
+      <c r="M21" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N21" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2024</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
+        <v>71</v>
+      </c>
+      <c r="I22">
         <v>72</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
         <v>72</v>
       </c>
-      <c r="K22" s="6">
-[...9 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L22" s="5">
+        <v>0.98609999999999998</v>
+      </c>
+      <c r="M22" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N22" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>18</v>
       </c>
       <c r="H23">
+        <v>0</v>
+      </c>
+      <c r="I23">
         <v>72</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23">
         <v>72</v>
       </c>
-      <c r="K23" s="6">
-[...9 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L23" s="5">
+        <v>0.98609999999999998</v>
+      </c>
+      <c r="M23" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N23" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>21</v>
       </c>
       <c r="H24">
+        <v>0</v>
+      </c>
+      <c r="I24">
         <v>72</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24">
         <v>72</v>
       </c>
-      <c r="K24" s="6">
-[...9 lines deleted...]
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L24" s="5">
+        <v>0.98609999999999998</v>
+      </c>
+      <c r="M24" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N24" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>2024</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25">
+        <v>1</v>
+      </c>
+      <c r="I25">
         <v>72</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25">
         <v>72</v>
       </c>
-      <c r="K25" s="6">
-[...9 lines deleted...]
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L25" s="5">
+        <v>0.98609999999999998</v>
+      </c>
+      <c r="M25" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N25" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26">
+        <v>46</v>
+      </c>
+      <c r="I26">
         <v>62</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
-        <v>26</v>
-[...11 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K26">
+        <v>50</v>
+      </c>
+      <c r="L26" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="M26" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N26" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2025</v>
       </c>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>18</v>
       </c>
       <c r="H27">
+        <v>12</v>
+      </c>
+      <c r="I27">
         <v>62</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="J27">
-        <v>26</v>
-[...11 lines deleted...]
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K27">
+        <v>50</v>
+      </c>
+      <c r="L27" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="M27" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N27" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2025</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>21</v>
       </c>
       <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28">
         <v>62</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
-        <v>26</v>
-[...11 lines deleted...]
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K28">
+        <v>50</v>
+      </c>
+      <c r="L28" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="M28" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N28" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>2025</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29">
+        <v>4</v>
+      </c>
+      <c r="I29">
         <v>62</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
-        <v>26</v>
-[...11 lines deleted...]
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="K29">
+        <v>50</v>
+      </c>
+      <c r="L29" s="5">
+        <v>0.92</v>
+      </c>
+      <c r="M29" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N29" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2026</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="I30">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
-      <c r="K30" s="9" t="s">
-[...9 lines deleted...]
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K30">
+        <v>3</v>
+      </c>
+      <c r="L30" s="5">
+        <v>1</v>
+      </c>
+      <c r="M30" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N30" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2026</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31" t="s">
         <v>18</v>
       </c>
       <c r="H31">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I31">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
-      <c r="K31" s="9" t="s">
-[...9 lines deleted...]
-    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K31">
+        <v>3</v>
+      </c>
+      <c r="L31" s="5">
+        <v>1</v>
+      </c>
+      <c r="M31" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N31" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2026</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
         <v>21</v>
       </c>
       <c r="H32">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I32">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
-      <c r="K32" s="9" t="s">
-[...9 lines deleted...]
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="K32">
+        <v>3</v>
+      </c>
+      <c r="L32" s="5">
+        <v>1</v>
+      </c>
+      <c r="M32" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N32" s="2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>2026</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I33">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
-      <c r="K33" s="9" t="s">
-[...6 lines deleted...]
-        <v>46022</v>
+      <c r="K33">
+        <v>3</v>
+      </c>
+      <c r="L33" s="5">
+        <v>1</v>
+      </c>
+      <c r="M33" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="N33" s="2">
+        <v>46203</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M33" xr:uid="{69D87677-A379-450C-BE80-25E8884CEAB6}"/>
+  <autoFilter ref="A1:N33" xr:uid="{69D87677-A379-450C-BE80-25E8884CEAB6}"/>
+  <conditionalFormatting sqref="L2:L33">
+    <cfRule type="expression" dxfId="0" priority="2">
+      <formula>#REF! &lt;&gt;#REF!</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2637,134 +2761,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{415450BE-ED49-4050-9C60-4AC7E3B4B94B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48ACA8A9-87FF-40DC-AFED-46920F523E29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA143B82-23A3-4CFF-BFB6-C01CC60E17F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+  <clbl:label id="{ec5e5a7a-e5c2-40a5-a786-0194463cad57}" enabled="1" method="Standard" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>MDUFA Data Decision</vt:lpstr>
+      <vt:lpstr>De Novo Decision</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lin, Huimin *</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>