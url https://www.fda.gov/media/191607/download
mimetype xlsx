--- v0 (2026-03-18)
+++ v1 (2026-05-20)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29910"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/CDRH-OCE-Comms-External/ExternalComms/Early Alerts/RES98586-Insulet-Omnipod 5/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2077A7C5-6768-4B46-B8FD-D8BC923F1A26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{05C4B1BA-4D3E-4B28-B008-F8BBAE8BDBA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="768" yWindow="768" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="53">
   <si>
     <t>Device Name</t>
   </si>
   <si>
     <t>Lot Number</t>
   </si>
   <si>
     <t>UDI</t>
   </si>
   <si>
     <t>Omnipod 5 Pods</t>
   </si>
   <si>
     <t>PH1U02252541</t>
   </si>
   <si>
     <t>PH1U03282511</t>
   </si>
   <si>
     <t>PH1U03282522</t>
   </si>
   <si>
     <t>PH1U03312511</t>
   </si>
   <si>
@@ -156,50 +156,89 @@
     <t>PH1U10212531</t>
   </si>
   <si>
     <t>PH1U10212541</t>
   </si>
   <si>
     <t>PH1U10222531</t>
   </si>
   <si>
     <t xml:space="preserve"> PH1U10222541</t>
   </si>
   <si>
     <t>PH1U10232531</t>
   </si>
   <si>
     <t>PH1U10232541</t>
   </si>
   <si>
     <t>PH1U10242521</t>
   </si>
   <si>
     <t>PH1U10242531</t>
   </si>
   <si>
     <t>PH1U10242541</t>
+  </si>
+  <si>
+    <t>PH1U08062421</t>
+  </si>
+  <si>
+    <t>PH1U08062411</t>
+  </si>
+  <si>
+    <t>PH1U08052431</t>
+  </si>
+  <si>
+    <t>PH1U08032411</t>
+  </si>
+  <si>
+    <t>PH1U08032421</t>
+  </si>
+  <si>
+    <t>PH1U07252421</t>
+  </si>
+  <si>
+    <t>PH1U05162431</t>
+  </si>
+  <si>
+    <t>PH1U05162421</t>
+  </si>
+  <si>
+    <t>PH1U05162411</t>
+  </si>
+  <si>
+    <t>PH1U05152421</t>
+  </si>
+  <si>
+    <t>PH1U05152411</t>
+  </si>
+  <si>
+    <t>PH1U05152431</t>
+  </si>
+  <si>
+    <t>PH1U03212421</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF030303"/>
@@ -530,75 +569,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C37"/>
+  <dimension ref="A1:C50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C37" sqref="C2:C37"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" customWidth="1"/>
     <col min="3" max="3" width="15.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="3" customFormat="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="24">
+    <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="2">
         <v>10385083000527</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="2">
         <v>10385083000527</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
@@ -947,50 +986,193 @@
         <v>37</v>
       </c>
       <c r="C35" s="2">
         <v>10385083000527</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="2">
         <v>10385083000527</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C38" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" t="s">
+        <v>42</v>
+      </c>
+      <c r="C40" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>3</v>
+      </c>
+      <c r="B44" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B45" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" t="s">
+        <v>48</v>
+      </c>
+      <c r="C46" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>3</v>
+      </c>
+      <c r="B47" t="s">
+        <v>49</v>
+      </c>
+      <c r="C47" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>50</v>
+      </c>
+      <c r="C48" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" s="2">
+        <v>10385083000527</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>52</v>
+      </c>
+      <c r="C50" s="2">
         <v>10385083000527</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>