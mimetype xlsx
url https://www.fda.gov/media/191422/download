--- v0 (2026-03-06)
+++ v1 (2026-07-13)
@@ -3,86 +3,86 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29819"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30128"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/CDRH-OCE-Comms-External/ExternalComms/Early Alerts/RES98277-Medline ReNewal-Reprocessed Catheters/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A26A8E2C-E8DB-41AD-84EB-D3A0B91ABCF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8C2CE14D-7A6C-4015-9793-58DA69AC645B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0687DAA1-37B0-4148-8E0E-5A03B54A2F9B}"/>
   </bookViews>
   <sheets>
     <sheet name="RES 98277" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="136">
   <si>
     <t>Medline Number</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Lot Number</t>
   </si>
   <si>
     <t>UDI (each)</t>
   </si>
   <si>
     <t>UDI (case)</t>
   </si>
   <si>
     <t>10135910RH</t>
   </si>
   <si>
     <t>Siemens ACUSON AcuNav Ultrasound Catheter 8F, Use on GE Systems</t>
   </si>
   <si>
     <t>EP250324</t>
   </si>
   <si>
@@ -422,91 +422,127 @@
     <t>401891RH</t>
   </si>
   <si>
     <t>401994RH</t>
   </si>
   <si>
     <t>402004RH</t>
   </si>
   <si>
     <t>402008RH</t>
   </si>
   <si>
     <t>St. Jude Medical Supreme Diagnostic Electrophysiology Catheter 6 Elec. 2-5-2mm</t>
   </si>
   <si>
     <t>402009RH</t>
   </si>
   <si>
     <t>St. Jude Medical Supreme Diagnostic Electrophysiology Catheter 6 Elec. 5-5-5mm</t>
   </si>
   <si>
     <t>402010RH</t>
   </si>
   <si>
     <t>402012RH</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Response™ Diagnostic Electrophysiology Catheter 4 Elec. 5mm</t>
+  </si>
+  <si>
+    <t>EP250203</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Response™ Diagnostic Electrophysiology Catheter 4 Elec. 2-5-2mm</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Supreme™ Diagnostic Electrophysiology Catheter 4 Elec. 5mm</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Supreme™ Diagnostic Electrophysiology Catheter 4 Elec. 10mm</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Supreme™ Diagnostic Electrophysiology Catheter 4 Elec. 2-5-2mm</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Supreme™ Diagnostic Electrophysiology Catheter 4 Elec. 5-5-5mm</t>
+  </si>
+  <si>
+    <t>St. Jude Medical Supreme™ Diagnostic Electrophysiology Catheter 6 Elec. 2-5-2mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -538,66 +574,72 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -897,54 +939,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(window.open('http://redsql1/ReportServer/Pages/ReportViewer.aspx?%2fProduction%2fSWIFT%2fWarehouse+Lot+Track&amp;rs:Command=Render&amp;LotNo=EP241218&amp;Items=BD710DF282CRH','_blank'))" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="javascript:void(window.open('http://redsql1/ReportServer/Pages/ReportViewer.aspx?%2fProduction%2fSWIFT%2fWarehouse+Lot+Track&amp;rs:Command=Render&amp;LotNo=EP241216&amp;Items=BD710DF282CRH','_blank'))" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFC24DA9-6E51-419E-84E2-D58BA1E38C30}">
-  <dimension ref="A1:E116"/>
+  <dimension ref="A1:E135"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H14" sqref="H14"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="G129" sqref="G129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="84.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
@@ -2882,111 +2924,463 @@
       </c>
       <c r="C115" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D115" s="10">
         <v>10197344043835</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D116" s="10">
         <v>10197344043835</v>
       </c>
       <c r="E116" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="15">
+      <c r="A117" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="D117" s="10">
+        <v>10197344043712</v>
+      </c>
+      <c r="E117" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="15">
+      <c r="A118" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C118" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D118" s="10">
+        <v>10197344043705</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="15">
+      <c r="A119" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C119" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D119" s="10">
+        <v>10197344043699</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="15">
+      <c r="A120" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B120" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C120" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D120" s="10">
+        <v>10197344043682</v>
+      </c>
+      <c r="E120" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="15">
+      <c r="A121" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D121" s="10">
+        <v>10197344043651</v>
+      </c>
+      <c r="E121" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="15">
+      <c r="A122" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C122" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D122" s="10">
+        <v>10197344043491</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="15">
+      <c r="A123" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="C123" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D123" s="10">
+        <v>10197344043484</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="15">
+      <c r="A124" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C124" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D124" s="10">
+        <v>10197344043439</v>
+      </c>
+      <c r="E124" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="15">
+      <c r="A125" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B125" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C125" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D125" s="10">
+        <v>10197344044245</v>
+      </c>
+      <c r="E125" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="15">
+      <c r="A126" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="B126" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C126" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D126" s="10">
+        <v>10197344044252</v>
+      </c>
+      <c r="E126" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="15">
+      <c r="A127" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B127" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C127" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D127" s="10">
+        <v>10197344044283</v>
+      </c>
+      <c r="E127" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="15">
+      <c r="A128" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B128" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C128" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D128" s="10">
+        <v>10197344044290</v>
+      </c>
+      <c r="E128" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="15">
+      <c r="A129" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C129" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D129" s="10">
+        <v>10197344044306</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="15">
+      <c r="A130" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="C130" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D130" s="10">
+        <v>10197344044313</v>
+      </c>
+      <c r="E130" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="15">
+      <c r="A131" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C131" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D131" s="10">
+        <v>10197344044382</v>
+      </c>
+      <c r="E131" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="15">
+      <c r="A132" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C132" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D132" s="10">
+        <v>10197344044467</v>
+      </c>
+      <c r="E132" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="15">
+      <c r="A133" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="B133" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C133" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D133" s="10">
+        <v>10197344044566</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="15">
+      <c r="A134" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="C134" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D134" s="10">
+        <v>10197344044597</v>
+      </c>
+      <c r="E134" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="15">
+      <c r="A135" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B135" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C135" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D135" s="10">
+        <v>10197344043835</v>
+      </c>
+      <c r="E135" s="15" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C45" r:id="rId1" xr:uid="{4269A368-BC6C-430C-A7B3-F2AAF9DBF37B}"/>
     <hyperlink ref="C46" r:id="rId2" xr:uid="{49547223-D0F4-4666-9AA2-06DC0F56CF99}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RESNumber xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <RCL_x0023_ xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <FlaggedforOEA xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">false</FlaggedforOEA>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <Status xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <Comments xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <Owner xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <Notes xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <CommunicationURL xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </CommunicationURL>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bcad8696-87b5-4252-9de6-94452217ddcf" xmlns:ns3="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="585b891fefe044c43b3feb2e87407327" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B1E95C36F87D146852F6FA738CD4815" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b6b575f2db817a30b9fd68bc6dc9c81">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bcad8696-87b5-4252-9de6-94452217ddcf" xmlns:ns3="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e5510aadf1a89d9a103af7a2fa8fc1c" ns2:_="" ns3:_="">
     <xsd:import namespace="bcad8696-87b5-4252-9de6-94452217ddcf"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:RESNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:RCL_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:FlaggedforOEA" minOccurs="0"/>
+                <xsd:element ref="ns2:CommunicationURL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bcad8696-87b5-4252-9de6-94452217ddcf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3018,87 +3412,99 @@
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RCL_x0023_" ma:index="20" nillable="true" ma:displayName="RCL #" ma:format="Dropdown" ma:internalName="RCL_x0023_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Status" ma:index="21" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
+    <xsd:element name="Status" ma:index="21" nillable="true" ma:displayName="EA/RS Status" ma:description="Status of INITIAL communication" ma:format="Dropdown" ma:internalName="Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Comments" ma:index="22" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+    <xsd:element name="Comments" ma:index="22" nillable="true" ma:displayName="CU Status" ma:description="Status of UPDATE on initial communication" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Owner" ma:index="23" nillable="true" ma:displayName="Owner" ma:description="Person currently working on doc" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="FlaggedforOEA" ma:index="24" nillable="true" ma:displayName="Flagged for OEA" ma:default="0" ma:format="Dropdown" ma:internalName="FlaggedforOEA">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CommunicationURL" ma:index="25" nillable="true" ma:displayName="Comm URL" ma:format="Hyperlink" ma:internalName="CommunicationURL">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="20867c8d-1cc9-4acd-a073-94634f6a764f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a0fac72b-6fff-497a-99e5-f4fd608fda87}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f5cf56-fd93-49c6-9fd9-8f20379bb9e1">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3171,89 +3577,65 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDA7309-09A6-4077-8B25-2EB66220BAD5}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17CB3990-DFE8-4F1A-B568-5050EBC063C7}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EDA7309-09A6-4077-8B25-2EB66220BAD5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{719A34EB-5F65-4081-BCD8-BF7764771B13}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+  <clbl:label id="{ec5e5a7a-e5c2-40a5-a786-0194463cad57}" enabled="1" method="Standard" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Novak, Hannah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>