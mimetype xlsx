--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -1,81 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29721"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D4838344-7322-481B-948C-D72FE9B39D75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/tat_fda_gov/Documents/Documents/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B88C7787-A794-4133-A47A-EAC339FF5382}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="437" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="383">
   <si>
     <t>List of Impacted Products</t>
   </si>
   <si>
     <t>Item Number</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>UDI-DI/GTIN</t>
   </si>
   <si>
     <t>UPC</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>TRUE METRIX</t>
   </si>
   <si>
@@ -1030,53 +1037,50 @@
     <t>Farmacia Benavides TRUE METRIX Meter Only (Mexico - mg/dL)</t>
   </si>
   <si>
     <t>0021292013042</t>
   </si>
   <si>
     <t>RE4i07-00</t>
   </si>
   <si>
     <t>Farmacia del Ahorro TRUE METRIX Meter Only (Mexico - mg/dL)</t>
   </si>
   <si>
     <t>7502276850936</t>
   </si>
   <si>
     <t>RE4i23-00</t>
   </si>
   <si>
     <t>TRUE METRIX Meter Only (Mexico - mg/dL)</t>
   </si>
   <si>
     <t>00021292010133</t>
   </si>
   <si>
     <t>021292010133</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not In GUDID Database</t>
   </si>
   <si>
     <t>RE4i29-11</t>
   </si>
   <si>
     <t>TRUE METRIX Meter Only (Jamaica - mmol/L)</t>
   </si>
   <si>
     <t>021292014636</t>
   </si>
   <si>
     <t>RE4i61-02</t>
   </si>
   <si>
     <t>021292006402</t>
   </si>
   <si>
     <t>RE4i61-02THI</t>
   </si>
   <si>
     <t>021292013431</t>
   </si>
   <si>
     <t>RE4i82-11</t>
   </si>
@@ -1190,51 +1194,51 @@
     <t>TRUE METRIX GO Kit (United Kingdom - mmol/L)</t>
   </si>
   <si>
     <t>00021292012229</t>
   </si>
   <si>
     <t>021292012229</t>
   </si>
   <si>
     <t>RF4i82-12BK</t>
   </si>
   <si>
     <t>TRUE METRIX GO Starter Kit (United Kingdom - mmol/L)</t>
   </si>
   <si>
     <t>00021292009984</t>
   </si>
   <si>
     <t>021292009984</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1247,56 +1251,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1407,51 +1405,51 @@
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC0C0C0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1482,133 +1480,136 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1670,51 +1671,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1812,1806 +1813,1766 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E115"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A105" workbookViewId="0">
-      <selection activeCell="C112" sqref="C112:D115"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E112" sqref="E112"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.85546875" style="18" customWidth="1"/>
+    <col min="1" max="1" width="15.33203125" customWidth="1"/>
+    <col min="2" max="2" width="64.44140625" customWidth="1"/>
+    <col min="3" max="3" width="18.88671875" style="18" customWidth="1"/>
     <col min="4" max="4" width="19" style="18" customWidth="1"/>
     <col min="5" max="5" width="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75">
-      <c r="A1" s="38" t="s">
+    <row r="1" spans="1:5" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:5">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2"/>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2"/>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="21"/>
-      <c r="D4" s="33"/>
+      <c r="D4" s="32"/>
       <c r="E4" s="2"/>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="34" t="s">
+      <c r="D5" s="33" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2"/>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="35" t="s">
+      <c r="D6" s="34" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2"/>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="35" t="s">
+      <c r="D7" s="34" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2"/>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="34" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2"/>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="34" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2"/>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="35" t="s">
+      <c r="D10" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2"/>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="35" t="s">
+      <c r="D11" s="34" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2"/>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="35" t="s">
+      <c r="D12" s="34" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="2"/>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="D13" s="35" t="s">
+      <c r="D13" s="34" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2"/>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="35" t="s">
+      <c r="D14" s="34" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2"/>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="35" t="s">
+      <c r="D15" s="34" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2"/>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="35" t="s">
+      <c r="D16" s="34" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="2"/>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="35" t="s">
+      <c r="D17" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2"/>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="D18" s="35" t="s">
+      <c r="D18" s="34" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="2"/>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="D19" s="35" t="s">
+      <c r="D19" s="34" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="2"/>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="D20" s="35" t="s">
+      <c r="D20" s="34" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2"/>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="D21" s="35" t="s">
+      <c r="D21" s="34" t="s">
         <v>74</v>
       </c>
       <c r="E21" s="2"/>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>77</v>
       </c>
-      <c r="D22" s="35" t="s">
+      <c r="D22" s="34" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="2"/>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>81</v>
       </c>
-      <c r="D23" s="35" t="s">
+      <c r="D23" s="34" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="2"/>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="9" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>85</v>
       </c>
-      <c r="D24" s="35" t="s">
+      <c r="D24" s="34" t="s">
         <v>86</v>
       </c>
       <c r="E24" s="2"/>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>89</v>
       </c>
-      <c r="D25" s="35" t="s">
+      <c r="D25" s="34" t="s">
         <v>90</v>
       </c>
       <c r="E25" s="2"/>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="D26" s="35" t="s">
+      <c r="D26" s="34" t="s">
         <v>94</v>
       </c>
       <c r="E26" s="2"/>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="D27" s="35" t="s">
+      <c r="D27" s="34" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2"/>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="9" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>101</v>
       </c>
-      <c r="D28" s="35" t="s">
+      <c r="D28" s="34" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2"/>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="9" t="s">
         <v>103</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>105</v>
       </c>
-      <c r="D29" s="35" t="s">
+      <c r="D29" s="34" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="11"/>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="9" t="s">
         <v>107</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>109</v>
       </c>
-      <c r="D30" s="35" t="s">
+      <c r="D30" s="34" t="s">
         <v>110</v>
       </c>
       <c r="E30" s="11"/>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" s="9" t="s">
         <v>111</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>113</v>
       </c>
-      <c r="D31" s="35" t="s">
+      <c r="D31" s="34" t="s">
         <v>114</v>
       </c>
       <c r="E31" s="11"/>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" s="9" t="s">
         <v>115</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>116</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>117</v>
       </c>
-      <c r="D32" s="35" t="s">
+      <c r="D32" s="34" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="11"/>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" s="9" t="s">
         <v>119</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>120</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="D33" s="35" t="s">
+      <c r="D33" s="34" t="s">
         <v>122</v>
       </c>
       <c r="E33" s="11"/>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="9" t="s">
         <v>123</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="D34" s="35" t="s">
+      <c r="D34" s="34" t="s">
         <v>126</v>
       </c>
       <c r="E34" s="11"/>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" s="9" t="s">
         <v>127</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>129</v>
       </c>
-      <c r="D35" s="35" t="s">
+      <c r="D35" s="34" t="s">
         <v>130</v>
       </c>
       <c r="E35" s="11"/>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" s="9" t="s">
         <v>131</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>133</v>
       </c>
-      <c r="D36" s="35" t="s">
+      <c r="D36" s="34" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="11"/>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" s="9" t="s">
         <v>135</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>137</v>
       </c>
-      <c r="D37" s="35" t="s">
+      <c r="D37" s="34" t="s">
         <v>138</v>
       </c>
       <c r="E37" s="11"/>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" s="9" t="s">
         <v>139</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>141</v>
       </c>
-      <c r="D38" s="35" t="s">
+      <c r="D38" s="34" t="s">
         <v>142</v>
       </c>
       <c r="E38" s="11"/>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" s="9" t="s">
         <v>143</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>145</v>
       </c>
-      <c r="D39" s="35" t="s">
+      <c r="D39" s="34" t="s">
         <v>146</v>
       </c>
       <c r="E39" s="11"/>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" s="9" t="s">
         <v>147</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>149</v>
       </c>
-      <c r="D40" s="35" t="s">
+      <c r="D40" s="34" t="s">
         <v>150</v>
       </c>
       <c r="E40" s="11"/>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" s="9" t="s">
         <v>151</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>152</v>
       </c>
-      <c r="D41" s="35" t="s">
+      <c r="D41" s="34" t="s">
         <v>153</v>
       </c>
       <c r="E41" s="11"/>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="11"/>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C43" s="21"/>
-      <c r="D43" s="33"/>
+      <c r="D43" s="32"/>
       <c r="E43" s="11"/>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>157</v>
       </c>
-      <c r="D44" s="34" t="s">
+      <c r="D44" s="33" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="11"/>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" s="9" t="s">
         <v>159</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>161</v>
       </c>
-      <c r="D45" s="35" t="s">
+      <c r="D45" s="34" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="11"/>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" s="9" t="s">
         <v>163</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C46" s="23" t="s">
         <v>165</v>
       </c>
       <c r="D46" s="29" t="s">
         <v>166</v>
       </c>
       <c r="E46" s="11"/>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" s="9" t="s">
         <v>167</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="23" t="s">
         <v>169</v>
       </c>
-      <c r="D47" s="35" t="s">
+      <c r="D47" s="34" t="s">
         <v>170</v>
       </c>
       <c r="E47" s="11"/>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" s="9" t="s">
         <v>171</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C48" s="23" t="s">
         <v>173</v>
       </c>
-      <c r="D48" s="35" t="s">
+      <c r="D48" s="34" t="s">
         <v>174</v>
       </c>
       <c r="E48" s="11"/>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" s="9" t="s">
         <v>175</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C49" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="D49" s="35" t="s">
+      <c r="D49" s="34" t="s">
         <v>178</v>
       </c>
       <c r="E49" s="11"/>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="9" t="s">
         <v>179</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C50" s="23" t="s">
         <v>181</v>
       </c>
-      <c r="D50" s="35" t="s">
+      <c r="D50" s="34" t="s">
         <v>182</v>
       </c>
       <c r="E50" s="11"/>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="24"/>
       <c r="D51" s="24"/>
       <c r="E51" s="11"/>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="21"/>
-      <c r="D52" s="33"/>
+      <c r="D52" s="32"/>
       <c r="E52" s="11"/>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" s="7" t="s">
         <v>184</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>186</v>
       </c>
-      <c r="D53" s="34" t="s">
+      <c r="D53" s="33" t="s">
         <v>187</v>
       </c>
       <c r="E53" s="11"/>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" s="9" t="s">
         <v>188</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>190</v>
       </c>
-      <c r="D54" s="35" t="s">
+      <c r="D54" s="34" t="s">
         <v>191</v>
       </c>
       <c r="E54" s="11"/>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" s="9" t="s">
         <v>192</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>194</v>
       </c>
-      <c r="D55" s="35" t="s">
+      <c r="D55" s="34" t="s">
         <v>195</v>
       </c>
       <c r="E55" s="11"/>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="9" t="s">
         <v>196</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>198</v>
       </c>
-      <c r="D56" s="35" t="s">
+      <c r="D56" s="34" t="s">
         <v>199</v>
       </c>
       <c r="E56" s="11"/>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" s="9" t="s">
         <v>200</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="D57" s="35" t="s">
+      <c r="D57" s="34" t="s">
         <v>203</v>
       </c>
       <c r="E57" s="11"/>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" s="9" t="s">
         <v>204</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C58" s="23" t="s">
         <v>206</v>
       </c>
-      <c r="D58" s="35" t="s">
+      <c r="D58" s="34" t="s">
         <v>207</v>
       </c>
       <c r="E58" s="11"/>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" s="9" t="s">
         <v>208</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C59" s="23" t="s">
         <v>210</v>
       </c>
-      <c r="D59" s="35" t="s">
+      <c r="D59" s="34" t="s">
         <v>211</v>
       </c>
       <c r="E59" s="11"/>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" s="9" t="s">
         <v>212</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C60" s="23" t="s">
         <v>214</v>
       </c>
-      <c r="D60" s="35" t="s">
+      <c r="D60" s="34" t="s">
         <v>215</v>
       </c>
       <c r="E60" s="11"/>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" s="9" t="s">
         <v>216</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C61" s="23" t="s">
         <v>218</v>
       </c>
-      <c r="D61" s="35" t="s">
+      <c r="D61" s="34" t="s">
         <v>219</v>
       </c>
       <c r="E61" s="11"/>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="9" t="s">
         <v>220</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>222</v>
       </c>
-      <c r="D62" s="35" t="s">
+      <c r="D62" s="34" t="s">
         <v>223</v>
       </c>
       <c r="E62" s="11"/>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" s="9" t="s">
         <v>224</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C63" s="23" t="s">
         <v>226</v>
       </c>
-      <c r="D63" s="35" t="s">
+      <c r="D63" s="34" t="s">
         <v>227</v>
       </c>
       <c r="E63" s="11"/>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" s="9" t="s">
         <v>228</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C64" s="23" t="s">
         <v>230</v>
       </c>
-      <c r="D64" s="35" t="s">
+      <c r="D64" s="34" t="s">
         <v>231</v>
       </c>
       <c r="E64" s="11"/>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A65" s="9" t="s">
         <v>232</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C65" s="23" t="s">
         <v>234</v>
       </c>
-      <c r="D65" s="35" t="s">
+      <c r="D65" s="34" t="s">
         <v>235</v>
       </c>
       <c r="E65" s="11"/>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A66" s="9" t="s">
         <v>236</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C66" s="23" t="s">
         <v>238</v>
       </c>
-      <c r="D66" s="35" t="s">
+      <c r="D66" s="34" t="s">
         <v>239</v>
       </c>
       <c r="E66" s="11"/>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A67" s="9" t="s">
         <v>240</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C67" s="23" t="s">
         <v>242</v>
       </c>
-      <c r="D67" s="35" t="s">
+      <c r="D67" s="34" t="s">
         <v>243</v>
       </c>
       <c r="E67" s="11"/>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A68" s="9" t="s">
         <v>244</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C68" s="23" t="s">
         <v>245</v>
       </c>
-      <c r="D68" s="35" t="s">
+      <c r="D68" s="34" t="s">
         <v>246</v>
       </c>
       <c r="E68" s="11"/>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A69" s="9" t="s">
         <v>247</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C69" s="23" t="s">
         <v>249</v>
       </c>
-      <c r="D69" s="35" t="s">
+      <c r="D69" s="34" t="s">
         <v>250</v>
       </c>
       <c r="E69" s="14"/>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A70" s="9" t="s">
         <v>251</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C70" s="23" t="s">
         <v>253</v>
       </c>
-      <c r="D70" s="35" t="s">
+      <c r="D70" s="34" t="s">
         <v>254</v>
       </c>
       <c r="E70" s="11"/>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A71" s="9" t="s">
         <v>255</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C71" s="23" t="s">
         <v>257</v>
       </c>
-      <c r="D71" s="35" t="s">
+      <c r="D71" s="34" t="s">
         <v>258</v>
       </c>
       <c r="E71" s="11"/>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A72" s="9" t="s">
         <v>259</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C72" s="23" t="s">
         <v>261</v>
       </c>
-      <c r="D72" s="35" t="s">
+      <c r="D72" s="34" t="s">
         <v>262</v>
       </c>
       <c r="E72" s="11"/>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A73" s="9" t="s">
         <v>263</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C73" s="23" t="s">
         <v>265</v>
       </c>
-      <c r="D73" s="35" t="s">
+      <c r="D73" s="34" t="s">
         <v>266</v>
       </c>
       <c r="E73" s="11"/>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A74" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="24"/>
       <c r="D74" s="24"/>
       <c r="E74" s="11"/>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C75" s="21"/>
-      <c r="D75" s="33"/>
+      <c r="D75" s="32"/>
       <c r="E75" s="11"/>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A76" s="7" t="s">
         <v>268</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>269</v>
       </c>
       <c r="C76" s="22" t="s">
         <v>270</v>
       </c>
-      <c r="D76" s="34" t="s">
+      <c r="D76" s="33" t="s">
         <v>271</v>
       </c>
       <c r="E76" s="11"/>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A77" s="9" t="s">
         <v>272</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C77" s="23" t="s">
         <v>274</v>
       </c>
-      <c r="D77" s="35" t="s">
+      <c r="D77" s="34" t="s">
         <v>275</v>
       </c>
       <c r="E77" s="11"/>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A78" s="9" t="s">
         <v>276</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C78" s="23" t="s">
         <v>278</v>
       </c>
-      <c r="D78" s="35" t="s">
+      <c r="D78" s="34" t="s">
         <v>279</v>
       </c>
       <c r="E78" s="11"/>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A79" s="9" t="s">
         <v>280</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C79" s="23" t="s">
         <v>282</v>
       </c>
-      <c r="D79" s="35" t="s">
+      <c r="D79" s="34" t="s">
         <v>283</v>
       </c>
       <c r="E79" s="11"/>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A80" s="9" t="s">
         <v>284</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C80" s="23" t="s">
         <v>286</v>
       </c>
-      <c r="D80" s="35" t="s">
+      <c r="D80" s="34" t="s">
         <v>287</v>
       </c>
       <c r="E80" s="11"/>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A81" s="9" t="s">
         <v>288</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C81" s="23" t="s">
         <v>290</v>
       </c>
-      <c r="D81" s="35" t="s">
+      <c r="D81" s="34" t="s">
         <v>291</v>
       </c>
       <c r="E81" s="11"/>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A82" s="9" t="s">
         <v>292</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>294</v>
       </c>
-      <c r="D82" s="35" t="s">
+      <c r="D82" s="34" t="s">
         <v>295</v>
       </c>
       <c r="E82" s="11"/>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A83" s="9" t="s">
         <v>296</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>298</v>
       </c>
-      <c r="D83" s="35" t="s">
+      <c r="D83" s="34" t="s">
         <v>299</v>
       </c>
       <c r="E83" s="11"/>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A84" s="9" t="s">
         <v>300</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>302</v>
       </c>
-      <c r="D84" s="35" t="s">
+      <c r="D84" s="34" t="s">
         <v>303</v>
       </c>
       <c r="E84" s="11"/>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A85" s="9" t="s">
         <v>304</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>306</v>
       </c>
-      <c r="D85" s="35" t="s">
+      <c r="D85" s="34" t="s">
         <v>307</v>
       </c>
       <c r="E85" s="11"/>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A86" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B86" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="25"/>
       <c r="D86" s="25"/>
       <c r="E86" s="11"/>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A87" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="16" t="s">
         <v>308</v>
       </c>
       <c r="C87" s="26"/>
-      <c r="D87" s="36"/>
+      <c r="D87" s="35"/>
       <c r="E87" s="11"/>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="27"/>
-      <c r="D88" s="37"/>
+      <c r="D88" s="36"/>
       <c r="E88" s="11"/>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A89" s="7" t="s">
         <v>309</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>310</v>
       </c>
       <c r="C89" s="28" t="s">
         <v>166</v>
       </c>
-      <c r="D89" s="34" t="s">
+      <c r="D89" s="33" t="s">
         <v>311</v>
       </c>
       <c r="E89" s="11"/>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A90" s="9" t="s">
         <v>312</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C90" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D90" s="35" t="s">
+      <c r="D90" s="34" t="s">
         <v>314</v>
       </c>
       <c r="E90" s="11"/>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A91" s="9" t="s">
         <v>315</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C91" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D91" s="35" t="s">
+      <c r="D91" s="34" t="s">
         <v>316</v>
       </c>
       <c r="E91" s="11"/>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A92" s="9" t="s">
         <v>317</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C92" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D92" s="35" t="s">
+      <c r="D92" s="34" t="s">
         <v>319</v>
       </c>
       <c r="E92" s="11"/>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A93" s="9" t="s">
         <v>320</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C93" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D93" s="35" t="s">
+      <c r="D93" s="34" t="s">
         <v>322</v>
       </c>
       <c r="E93" s="11"/>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A94" s="9" t="s">
         <v>323</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>324</v>
       </c>
       <c r="C94" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D94" s="35" t="s">
+      <c r="D94" s="34" t="s">
         <v>325</v>
       </c>
       <c r="E94" s="11"/>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A95" s="9" t="s">
         <v>326</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C95" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D95" s="35" t="s">
+      <c r="D95" s="34" t="s">
         <v>328</v>
       </c>
       <c r="E95" s="11"/>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A96" s="9" t="s">
         <v>329</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>330</v>
       </c>
-      <c r="C96" s="30" t="s">
+      <c r="C96" s="34" t="s">
         <v>331</v>
       </c>
-      <c r="D96" s="35" t="s">
+      <c r="D96" s="34" t="s">
         <v>332</v>
       </c>
-      <c r="E96" s="14" t="s">
+      <c r="E96" s="14"/>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A97" s="9" t="s">
         <v>333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="9" t="s">
+      <c r="B97" s="10" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C97" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D97" s="35" t="s">
+      <c r="D97" s="34" t="s">
+        <v>335</v>
+      </c>
+      <c r="E97" s="11"/>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A98" s="9" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C98" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D98" s="35" t="s">
+      <c r="D98" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="E98" s="11"/>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C99" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D99" s="35" t="s">
+      <c r="D99" s="34" t="s">
+        <v>339</v>
+      </c>
+      <c r="E99" s="11"/>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A100" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="E99" s="11"/>
-[...2 lines deleted...]
-      <c r="A100" s="9" t="s">
+      <c r="B100" s="10" t="s">
         <v>341</v>
       </c>
-      <c r="B100" s="10" t="s">
+      <c r="C100" s="34" t="s">
         <v>342</v>
       </c>
-      <c r="C100" s="30" t="s">
+      <c r="D100" s="34" t="s">
         <v>343</v>
       </c>
-      <c r="D100" s="35" t="s">
+      <c r="E100" s="14"/>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A101" s="9" t="s">
         <v>344</v>
       </c>
-      <c r="E100" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A101" s="9" t="s">
+      <c r="B101" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="B101" s="10" t="s">
+      <c r="C101" s="34" t="s">
         <v>346</v>
       </c>
-      <c r="C101" s="30" t="s">
+      <c r="D101" s="34" t="s">
         <v>347</v>
       </c>
-      <c r="D101" s="35" t="s">
-[...6 lines deleted...]
-    <row r="102" spans="1:5">
+      <c r="E101" s="14"/>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A102" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B102" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C102" s="31"/>
-      <c r="D102" s="31"/>
+      <c r="C102" s="30"/>
+      <c r="D102" s="30"/>
       <c r="E102" s="11"/>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B103" s="17" t="s">
         <v>183</v>
       </c>
       <c r="C103" s="27"/>
-      <c r="D103" s="37"/>
+      <c r="D103" s="36"/>
       <c r="E103" s="11"/>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A104" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B104" s="8" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="C104" s="28" t="s">
         <v>166</v>
       </c>
-      <c r="D104" s="34" t="s">
+      <c r="D104" s="33" t="s">
+        <v>350</v>
+      </c>
+      <c r="E104" s="11"/>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A105" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="E104" s="11"/>
-[...2 lines deleted...]
-      <c r="A105" s="9" t="s">
+      <c r="B105" s="10" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C105" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D105" s="35" t="s">
+      <c r="D105" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="E105" s="11"/>
+    </row>
+    <row r="106" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A106" s="9" t="s">
         <v>354</v>
       </c>
-      <c r="E105" s="11"/>
-[...2 lines deleted...]
-      <c r="A106" s="9" t="s">
+      <c r="B106" s="10" t="s">
         <v>355</v>
       </c>
-      <c r="B106" s="10" t="s">
+      <c r="C106" s="34" t="s">
         <v>356</v>
       </c>
-      <c r="C106" s="30" t="s">
+      <c r="D106" s="34" t="s">
         <v>357</v>
       </c>
-      <c r="D106" s="35" t="s">
+      <c r="E106" s="14"/>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A107" s="9" t="s">
         <v>358</v>
       </c>
-      <c r="E106" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A107" s="9" t="s">
+      <c r="B107" s="10" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C107" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D107" s="35" t="s">
+      <c r="D107" s="34" t="s">
+        <v>360</v>
+      </c>
+      <c r="E107" s="11"/>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A108" s="9" t="s">
         <v>361</v>
       </c>
-      <c r="E107" s="11"/>
-[...2 lines deleted...]
-      <c r="A108" s="9" t="s">
+      <c r="B108" s="10" t="s">
         <v>362</v>
       </c>
-      <c r="B108" s="10" t="s">
+      <c r="C108" s="34" t="s">
         <v>363</v>
       </c>
-      <c r="C108" s="30" t="s">
+      <c r="D108" s="34" t="s">
         <v>364</v>
       </c>
-      <c r="D108" s="35" t="s">
+      <c r="E108" s="14"/>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A109" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="E108" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A109" s="9" t="s">
+      <c r="B109" s="10" t="s">
         <v>366</v>
       </c>
-      <c r="B109" s="10" t="s">
+      <c r="C109" s="34" t="s">
         <v>367</v>
       </c>
-      <c r="C109" s="30" t="s">
+      <c r="D109" s="34" t="s">
         <v>368</v>
       </c>
-      <c r="D109" s="35" t="s">
-[...6 lines deleted...]
-    <row r="110" spans="1:5">
+      <c r="E109" s="14"/>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A110" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B110" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C110" s="31"/>
-      <c r="D110" s="31"/>
+      <c r="C110" s="30"/>
+      <c r="D110" s="30"/>
       <c r="E110" s="11"/>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="17" t="s">
         <v>267</v>
       </c>
       <c r="C111" s="27"/>
-      <c r="D111" s="37"/>
+      <c r="D111" s="36"/>
       <c r="E111" s="11"/>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A112" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B112" s="8" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="C112" s="28" t="s">
         <v>166</v>
       </c>
-      <c r="D112" s="34" t="s">
+      <c r="D112" s="33" t="s">
+        <v>371</v>
+      </c>
+      <c r="E112" s="11"/>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A113" s="9" t="s">
         <v>372</v>
       </c>
-      <c r="E112" s="11"/>
-[...2 lines deleted...]
-      <c r="A113" s="9" t="s">
+      <c r="B113" s="10" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="C113" s="29" t="s">
         <v>166</v>
       </c>
-      <c r="D113" s="35" t="s">
+      <c r="D113" s="34" t="s">
+        <v>374</v>
+      </c>
+      <c r="E113" s="11"/>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A114" s="9" t="s">
         <v>375</v>
       </c>
-      <c r="E113" s="11"/>
-[...2 lines deleted...]
-      <c r="A114" s="9" t="s">
+      <c r="B114" s="10" t="s">
         <v>376</v>
       </c>
-      <c r="B114" s="10" t="s">
+      <c r="C114" s="34" t="s">
         <v>377</v>
       </c>
-      <c r="C114" s="30" t="s">
+      <c r="D114" s="34" t="s">
         <v>378</v>
       </c>
-      <c r="D114" s="35" t="s">
+      <c r="E114" s="14"/>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A115" s="9" t="s">
         <v>379</v>
       </c>
-      <c r="E114" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A115" s="9" t="s">
+      <c r="B115" s="10" t="s">
         <v>380</v>
       </c>
-      <c r="B115" s="10" t="s">
+      <c r="C115" s="34" t="s">
         <v>381</v>
       </c>
-      <c r="C115" s="30" t="s">
+      <c r="D115" s="34" t="s">
         <v>382</v>
       </c>
-      <c r="D115" s="35" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E115" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B1E95C36F87D146852F6FA738CD4815" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c990cbe4ffe7c664f1e2b359b95a7ff3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bcad8696-87b5-4252-9de6-94452217ddcf" xmlns:ns3="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="585b891fefe044c43b3feb2e87407327" ns2:_="" ns3:_="">
     <xsd:import namespace="bcad8696-87b5-4252-9de6-94452217ddcf"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:RESNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:RCL_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Comments" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
@@ -3822,73 +3783,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <FlaggedforOEA xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">false</FlaggedforOEA>
+    <RESNumber xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <RCL_x0023_ xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <Status xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <Comments xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <Owner xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <Notes xmlns="bcad8696-87b5-4252-9de6-94452217ddcf" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bcad8696-87b5-4252-9de6-94452217ddcf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E85819E2-FDAC-4F47-832A-2A8F839D4539}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E85819E2-FDAC-4F47-832A-2A8F839D4539}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E9CBA54-203A-4593-A647-061CC2E0CC8D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B784F76-225A-48F2-84E6-C4833FF24FC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bcad8696-87b5-4252-9de6-94452217ddcf"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B784F76-225A-48F2-84E6-C4833FF24FC2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E9CBA54-203A-4593-A647-061CC2E0CC8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="bcad8696-87b5-4252-9de6-94452217ddcf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Thompson, Treva</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003B1E95C36F87D146852F6FA738CD4815</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>