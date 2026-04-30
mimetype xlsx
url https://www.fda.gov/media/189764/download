--- v0 (2026-02-28)
+++ v1 (2026-04-30)
@@ -8,99 +8,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/OC-OO-FDA-Performance/User Fee Performance/OMUFA/Data Dashboards/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/OMUFA/Data Dashboards/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="170" documentId="8_{D523DCD4-4919-4D6A-8D58-482DA7693CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DC6F9E7-46C5-404E-AE78-367C9E0B824A}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{A9D1ACAD-435E-4230-AE5F-C999D1F86BE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B33C1A56-04B3-4EFC-BE2B-1DAA4188F0BF}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="780" windowWidth="28800" windowHeight="14640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="OMUFA Mtg Management Dataset" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'OMUFA Mtg Management Dataset'!$A$1:$O$10</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M5" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="M8" i="1"/>
+  <c r="M8" i="1" l="1"/>
   <c r="M9" i="1"/>
   <c r="M10" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="M6" i="1"/>
+  <c r="M5" i="1"/>
   <c r="M4" i="1"/>
   <c r="M3" i="1"/>
   <c r="M2" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="26">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
     <t>Highest Possible Final Performance</t>
   </si>
   <si>
@@ -131,57 +134,60 @@
     <t>N</t>
   </si>
   <si>
     <t>Goal Met</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Will Meet Goal</t>
   </si>
   <si>
     <t>Aggregate Meeting Management Goals</t>
   </si>
   <si>
     <t>Varies</t>
   </si>
   <si>
     <t>OMUFA Processing Type</t>
+  </si>
+  <si>
+    <t>Currently Meeting, Pending</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -268,50 +274,63 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -626,52 +645,52 @@
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -992,71 +1011,71 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O10"/>
+  <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="31.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="17.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" customWidth="1"/>
     <col min="12" max="12" width="29.7109375" customWidth="1"/>
     <col min="13" max="13" width="25.85546875" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="3" customWidth="1"/>
-    <col min="15" max="15" width="10.140625" customWidth="1"/>
+    <col min="15" max="15" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="4" t="s">
@@ -1206,408 +1225,645 @@
         <v>0.967741935483871</v>
       </c>
       <c r="I4" s="3">
         <v>0.967741935483871</v>
       </c>
       <c r="J4" s="3">
         <v>0.5</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
       <c r="M4" t="str">
         <f>IF(K2="Y",(E2+E4) &amp; " of " &amp; G2,E2 &amp; " of " &amp; G2)</f>
         <v>30 of 31</v>
       </c>
       <c r="N4" s="3">
         <v>3.2258064516129031E-2</v>
       </c>
       <c r="O4" s="1">
         <v>45565</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="6">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5">
         <v>2024</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5">
         <v>32</v>
       </c>
       <c r="H5" s="5">
         <v>0.96875</v>
       </c>
       <c r="I5" s="5">
         <v>0.96875</v>
       </c>
       <c r="J5" s="5">
         <v>0.6</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="L5" t="s">
         <v>17</v>
       </c>
-      <c r="M5" s="6" t="str">
+      <c r="M5" t="str">
         <f t="shared" ref="M5" si="0">IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
         <v>31 of 32</v>
       </c>
       <c r="N5" s="5">
         <v>0.96875</v>
       </c>
-      <c r="O5" s="7">
+      <c r="O5" s="1">
         <v>45930</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="6">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6">
         <v>2024</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6">
         <v>0</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6">
         <v>32</v>
       </c>
       <c r="H6" s="5">
         <v>0.96875</v>
       </c>
       <c r="I6" s="5">
         <v>0.96875</v>
       </c>
       <c r="J6" s="5">
         <v>0.6</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" t="s">
         <v>16</v>
       </c>
-      <c r="L6" s="6" t="s">
+      <c r="L6" t="s">
         <v>17</v>
       </c>
-      <c r="M6" s="6" t="str">
+      <c r="M6" t="str">
         <f t="shared" ref="M6" si="1">IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
         <v>31 of 32</v>
       </c>
       <c r="N6" s="5">
         <v>0</v>
       </c>
-      <c r="O6" s="7">
+      <c r="O6" s="1">
         <v>45930</v>
       </c>
     </row>
-    <row r="7" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="6">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7">
         <v>2024</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7">
         <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7">
         <v>32</v>
       </c>
       <c r="H7" s="5">
         <v>0.96875</v>
       </c>
       <c r="I7" s="5">
         <v>0.96875</v>
       </c>
       <c r="J7" s="5">
         <v>0.6</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K7" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="L7" t="s">
         <v>17</v>
       </c>
-      <c r="M7" s="6" t="str">
-        <f t="shared" ref="M7" si="2">IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
+      <c r="M7" t="str">
+        <f>IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
         <v>31 of 32</v>
       </c>
       <c r="N7" s="5">
         <v>3.125E-2</v>
       </c>
-      <c r="O7" s="7">
+      <c r="O7" s="1">
         <v>45930</v>
       </c>
     </row>
-    <row r="8" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="6">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8">
         <v>2025</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="6">
-        <v>8</v>
+      <c r="E8">
+        <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8">
         <v>10</v>
       </c>
       <c r="H8" s="5">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="I8" s="5">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="J8" s="5">
         <v>0.8</v>
       </c>
-      <c r="K8" s="6" t="s">
+      <c r="K8" t="s">
         <v>20</v>
       </c>
-      <c r="L8" s="6" t="s">
+      <c r="L8" t="s">
         <v>21</v>
       </c>
-      <c r="M8" s="6" t="str">
-[...1 lines deleted...]
-        <v>8 of 10</v>
+      <c r="M8" t="str">
+        <f>IF(K8="Y",(E8+E10) &amp; " of " &amp; G8,E8 &amp; " of " &amp; G8)</f>
+        <v>10 of 10</v>
       </c>
       <c r="N8" s="5">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>45930</v>
+        <v>0.9</v>
+      </c>
+      <c r="O8" s="1">
+        <v>46022</v>
       </c>
     </row>
-    <row r="9" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="6">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9">
         <v>2025</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="6">
-        <v>2</v>
+      <c r="E9">
+        <v>0</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9">
         <v>10</v>
       </c>
       <c r="H9" s="5">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="I9" s="5">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="J9" s="5">
         <v>0.8</v>
       </c>
-      <c r="K9" s="6" t="s">
+      <c r="K9" t="s">
         <v>20</v>
       </c>
-      <c r="L9" s="6" t="s">
+      <c r="L9" t="s">
         <v>21</v>
       </c>
-      <c r="M9" s="6" t="str">
-[...1 lines deleted...]
-        <v>8 of 10</v>
+      <c r="M9" t="str">
+        <f>IF(K8="Y",(E8+E10) &amp; " of " &amp; G8,E8 &amp; " of " &amp; G8)</f>
+        <v>10 of 10</v>
       </c>
       <c r="N9" s="5">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>45930</v>
+        <v>0</v>
+      </c>
+      <c r="O9" s="1">
+        <v>46022</v>
       </c>
     </row>
-    <row r="10" spans="1:15" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="6">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10">
         <v>2025</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="6">
-        <v>0</v>
+      <c r="E10">
+        <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10">
         <v>10</v>
       </c>
       <c r="H10" s="5">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="I10" s="5">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="J10" s="5">
         <v>0.8</v>
       </c>
-      <c r="K10" s="6" t="s">
+      <c r="K10" t="s">
         <v>20</v>
       </c>
-      <c r="L10" s="6" t="s">
+      <c r="L10" t="s">
         <v>21</v>
       </c>
-      <c r="M10" s="6" t="str">
-[...1 lines deleted...]
-        <v>8 of 10</v>
+      <c r="M10" t="str">
+        <f>IF(K8="Y",(E8+E10) &amp; " of " &amp; G8,E8 &amp; " of " &amp; G8)</f>
+        <v>10 of 10</v>
       </c>
       <c r="N10" s="5">
+        <v>0.1</v>
+      </c>
+      <c r="O10" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>2026</v>
+      </c>
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="6">
+        <v>5</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11">
+        <v>8</v>
+      </c>
+      <c r="H11" s="5">
+        <v>1</v>
+      </c>
+      <c r="I11" s="5">
+        <v>1</v>
+      </c>
+      <c r="J11" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="K11" t="s">
+        <v>20</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" t="str">
+        <f t="shared" ref="M11" si="2">IF(K11="Y",(E11+E13) &amp; " of " &amp; G11,E11 &amp; " of " &amp; G11)</f>
+        <v>5 of 8</v>
+      </c>
+      <c r="N11" s="5">
+        <v>0.63</v>
+      </c>
+      <c r="O11" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>2026</v>
+      </c>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="6">
+        <v>3</v>
+      </c>
+      <c r="F12" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12">
+        <v>8</v>
+      </c>
+      <c r="H12" s="5">
+        <v>1</v>
+      </c>
+      <c r="I12" s="5">
+        <v>1</v>
+      </c>
+      <c r="J12" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="K12" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" t="str">
+        <f t="shared" ref="M12" si="3">IF(K11="Y",(E11+E13) &amp; " of " &amp; G11,E11 &amp; " of " &amp; G11)</f>
+        <v>5 of 8</v>
+      </c>
+      <c r="N12" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="O12" s="1">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>2026</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="6">
         <v>0</v>
       </c>
-      <c r="O10" s="7">
-        <v>45930</v>
+      <c r="F13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13">
+        <v>8</v>
+      </c>
+      <c r="H13" s="5">
+        <v>1</v>
+      </c>
+      <c r="I13" s="5">
+        <v>1</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="K13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L13" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" t="str">
+        <f>IF(K11="Y",(E11+E13) &amp; " of " &amp; G11,E11 &amp; " of " &amp; G11)</f>
+        <v>5 of 8</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0</v>
+      </c>
+      <c r="O13" s="1">
+        <v>46022</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-    <xsd:import namespace="e489b38c-9895-47df-857b-38444de4931a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:DateModified" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e489b38c-9895-47df-857b-38444de4931a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateModified" ma:index="17" nillable="true" ma:displayName="Date Modified" ma:format="DateTime" ma:internalName="DateModified">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="79cf906e-e933-44a8-8421-1c91ada6f122" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="20867c8d-1cc9-4acd-a073-94634f6a764f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{42975dd9-2e55-461b-ac30-758bee8f77fa}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7467b07a-63e4-4526-818f-48c6a4d2dc7d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -1665,81 +1921,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AED97B-8BCC-4468-8BD4-1C6A3E889ED3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B2B6CF-A1BB-4401-930B-A44DA0BE1111}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58B1274A-AA4D-43B8-8EAA-BF0AA3379DEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{535E32DC-49ED-4EBE-93DA-0607D7C75769}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73AED97B-8BCC-4468-8BD4-1C6A3E889ED3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="e489b38c-9895-47df-857b-38444de4931a"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -1755,32 +2036,32 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>McReynolds, Kelly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006A6186C5FFB4DE4E897A5D2DE7C1189A</vt:lpwstr>
+    <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>