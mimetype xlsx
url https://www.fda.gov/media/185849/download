--- v0 (2026-02-07)
+++ v1 (2026-09-19)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fda.gov\wodc\ORA\OSPOP\DFE\Debarment\3. Current Debarments Downloadable file for Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/jaime_espinosa_fda_gov/Documents/HomeDrive-ORA2/1. Everything-Current Work and Personal/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7686267E-3EEF-4A34-A97F-49A21B668B8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{7686267E-3EEF-4A34-A97F-49A21B668B8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9F2EBB5-2AD5-4EB7-957D-2932C2DE95B1}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
+    <workbookView xWindow="-19320" yWindow="-1260" windowWidth="19440" windowHeight="11520" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
   </bookViews>
   <sheets>
     <sheet name="Food Imports" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="48">
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First &amp; Middle Names</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>End/Term of Debarment</t>
   </si>
   <si>
     <t>FR Date.txt (MM/DD/YY)</t>
   </si>
   <si>
     <t>5 years%</t>
   </si>
   <si>
     <t>Patel</t>
   </si>
   <si>
     <t>5 years %</t>
   </si>
   <si>
@@ -99,154 +99,136 @@
   <si>
     <t>15 years %</t>
   </si>
   <si>
     <t>Lam</t>
   </si>
   <si>
     <t>Peter Xuong</t>
   </si>
   <si>
     <t>Lin, a.k.a. Katy Lin</t>
   </si>
   <si>
     <t>Hung Yi</t>
   </si>
   <si>
     <t>12 years%</t>
   </si>
   <si>
     <t>Phelps</t>
   </si>
   <si>
     <t>David H.M.</t>
   </si>
   <si>
-    <t>Matthew</t>
-[...7 lines deleted...]
-  <si>
     <t>Geissler</t>
   </si>
   <si>
     <t>Jacobo</t>
   </si>
   <si>
-    <t>Hebert</t>
-[...1 lines deleted...]
-  <si>
     <t>Sitesh</t>
   </si>
   <si>
     <t>Styron</t>
   </si>
   <si>
     <t xml:space="preserve">Jeffrey A. </t>
   </si>
   <si>
     <t>Parks</t>
   </si>
   <si>
     <t>Brian Michael</t>
   </si>
   <si>
     <t>Tuccillo, Sr.</t>
   </si>
   <si>
     <t>Roy</t>
   </si>
   <si>
     <t>Tuccillo, Jr.</t>
   </si>
   <si>
     <t>Fang</t>
   </si>
   <si>
     <t>Kevin Sheng Hsiang</t>
   </si>
   <si>
     <t>Volume Page.pdf</t>
   </si>
   <si>
     <t>77 FR 26766</t>
   </si>
   <si>
-    <t>86 FR 40063</t>
-[...1 lines deleted...]
-  <si>
     <t>89 FR 91408</t>
   </si>
   <si>
     <t>86 FR 40592</t>
-  </si>
-[...1 lines deleted...]
-    <t>86 FR 41042</t>
   </si>
   <si>
     <t>75 FR 52534</t>
   </si>
   <si>
     <t>74 FR 66133</t>
   </si>
   <si>
     <t>80 FR 8664</t>
   </si>
   <si>
     <t>87 FR 8264</t>
   </si>
   <si>
     <t>86 FR 54456</t>
   </si>
   <si>
     <t>77 FR 26765</t>
   </si>
   <si>
     <t>86 FR 71270</t>
   </si>
   <si>
     <t>87 FR 58109</t>
   </si>
   <si>
     <t>87 FR 58108</t>
   </si>
   <si>
     <t>Quality Poultry and Seafood Inc.</t>
   </si>
   <si>
     <t>90 FR 22741</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF333333"/>
       <name val="Roboto Condensed"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -276,144 +258,127 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -698,410 +663,367 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7070114F-1B2C-41BC-99E8-E3206DA1A794}">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="A5" sqref="A5:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.140625" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="3" customWidth="1"/>
     <col min="8" max="8" width="53.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="12">
         <v>41036</v>
       </c>
       <c r="D2" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="12">
         <v>41036</v>
       </c>
-      <c r="F2" s="22" t="s">
-        <v>38</v>
+      <c r="F2" s="20" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="13" t="s">
+      <c r="A3" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="15">
+        <v>45615</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="15">
+        <v>45615</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="5" t="s">
+      <c r="C4" s="12">
+        <v>44405</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="12">
-[...10 lines deleted...]
-      <c r="B4" s="10" t="s">
+      <c r="E4" s="12">
+        <v>44405</v>
+      </c>
+      <c r="F4" s="20" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="C5" s="12">
-        <v>44405</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>40416</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="E5" s="12">
-        <v>44405</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>40416</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="13" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>15</v>
+      </c>
+      <c r="C6" s="12">
+        <v>40161</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="12">
-        <v>44407</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>40161</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C7" s="12">
-        <v>40416</v>
+        <v>42053</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7" s="12">
-        <v>40416</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>42053</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C8" s="12">
-        <v>40161</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>44606</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>7</v>
       </c>
       <c r="E8" s="12">
-        <v>40161</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>44606</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C9" s="12">
-        <v>42053</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>44470</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>7</v>
       </c>
       <c r="E9" s="12">
-        <v>42053</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>44470</v>
+      </c>
+      <c r="F9" s="20" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="C10" s="12">
-        <v>44606</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>41036</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>10</v>
       </c>
       <c r="E10" s="12">
-        <v>44606</v>
+        <v>41036</v>
       </c>
       <c r="F10" s="20" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="13" t="s">
-[...6 lines deleted...]
-        <v>44470</v>
+      <c r="A11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="4">
+        <v>44545</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E11" s="12">
-[...2 lines deleted...]
-      <c r="F11" s="22" t="s">
+      <c r="E11" s="4">
+        <v>44545</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="16">
+        <v>44827</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="16">
+        <v>44827</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="16">
+        <v>44827</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="16">
+        <v>44827</v>
+      </c>
+      <c r="F13" s="20" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="17"/>
+      <c r="C14" s="18">
+        <v>45806</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="18">
+        <v>45806</v>
+      </c>
+      <c r="F14" s="20" t="s">
         <v>47</v>
-      </c>
-[...96 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA0BBDD33BC6854B8E56B43BA53AB5D2" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="64ef2489f1ac5c77b0b5cde0ee4b3dfa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7515f7af-4d3c-40c8-b37f-67951b32b2d4" xmlns:ns4="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57d29c56ce8c19dead14293c2215c900" ns3:_="" ns4:_="">
     <xsd:import namespace="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <xsd:import namespace="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -1232,87 +1154,90 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF428D8-C1AC-43F0-98C9-941A75EA5A0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3120DD-A1D4-47F5-BDE7-9EB5FCEF66D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FDF41C1-0ECD-40DE-9E40-39960E26C65E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <ds:schemaRef ds:uri="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3120DD-A1D4-47F5-BDE7-9EB5FCEF66D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF428D8-C1AC-43F0-98C9-941A75EA5A0C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Food Imports</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FDA</Company>