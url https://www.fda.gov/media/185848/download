--- v0 (2026-02-07)
+++ v1 (2026-05-04)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fda.gov\wodc\ORA\OSPOP\DFE\Debarment\3. Current Debarments Downloadable file for Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D3AD14C-449B-4D32-8ADA-F3A3B5E10F38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A85827C-E966-4A78-B1C7-B3190881831C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
   </bookViews>
   <sheets>
     <sheet name="Drug Applications" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk39577905" localSheetId="0">'Drug Applications'!$A$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="470">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="466">
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First &amp; Middle Names</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>End/Term of Debarment</t>
   </si>
   <si>
     <t>FR Date.txt (MM/DD/YY)</t>
   </si>
   <si>
     <t>Akhigbe</t>
   </si>
   <si>
     <t>Ehigiator O.</t>
   </si>
   <si>
     <t>25 Year%</t>
   </si>
   <si>
@@ -834,77 +834,68 @@
   <si>
     <t>Navarro</t>
   </si>
   <si>
     <t>Eduardo</t>
   </si>
   <si>
     <t>Varona</t>
   </si>
   <si>
     <t>Nayade</t>
   </si>
   <si>
     <t>Raventos</t>
   </si>
   <si>
     <t>Lisett</t>
   </si>
   <si>
     <t>Villaman-Bencosme</t>
   </si>
   <si>
     <t>Yvelice</t>
   </si>
   <si>
-    <t>3 years%</t>
-[...1 lines deleted...]
-  <si>
     <t>Tejeda</t>
   </si>
   <si>
     <t>Duniel</t>
   </si>
   <si>
     <t>Settino</t>
   </si>
   <si>
     <t>Gregory</t>
   </si>
   <si>
     <t>Letizia, Jr.</t>
   </si>
   <si>
     <t>Gabriel J.</t>
   </si>
   <si>
-    <t>Palaparty</t>
-[...4 lines deleted...]
-  <si>
     <t>Anwar</t>
   </si>
   <si>
     <t>Sami</t>
   </si>
   <si>
     <t>Thaxter</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
   <si>
     <t>Torres</t>
   </si>
   <si>
     <t xml:space="preserve">Olga L. </t>
   </si>
   <si>
     <t>Rico</t>
   </si>
   <si>
     <t>Analay</t>
   </si>
   <si>
     <t>Diaz</t>
@@ -1243,53 +1234,50 @@
     <t>59 FR 65773</t>
   </si>
   <si>
     <t>89 FR 91758</t>
   </si>
   <si>
     <t>60 FR 02767</t>
   </si>
   <si>
     <t>76 FR 48869</t>
   </si>
   <si>
     <t>87 FR 12171</t>
   </si>
   <si>
     <t>86 FR 41486</t>
   </si>
   <si>
     <t xml:space="preserve">73 FR 71008 </t>
   </si>
   <si>
     <t>58 FR 59048~</t>
   </si>
   <si>
     <t>89 FR 46125</t>
-  </si>
-[...1 lines deleted...]
-    <t>88 FR 4830</t>
   </si>
   <si>
     <t>76 FR 19100</t>
   </si>
   <si>
     <t>59 FR 55670~</t>
   </si>
   <si>
     <t>89 FR 11296</t>
   </si>
   <si>
     <t>67 FR 21255</t>
   </si>
   <si>
     <t>68 FR 1619</t>
   </si>
   <si>
     <t>76 FR 11789</t>
   </si>
   <si>
     <t>89 FR 91406</t>
   </si>
   <si>
     <t>58 FR 35006~</t>
   </si>
@@ -1999,3230 +1987,3212 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58F1AC74-4D35-4364-8FDC-5DBF6E03FFB4}">
-  <dimension ref="A1:F160"/>
+  <dimension ref="A1:F159"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A80" workbookViewId="0">
+      <selection activeCell="A89" sqref="A89:XFD89"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" customWidth="1"/>
     <col min="6" max="6" width="25" style="3" customWidth="1"/>
     <col min="10" max="10" width="54.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="28" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C2" s="6">
         <v>45427</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="6">
         <v>45427</v>
       </c>
       <c r="F2" s="32" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="8">
         <v>40529</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="8">
         <v>40529</v>
       </c>
       <c r="F3" s="32" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="8">
         <v>40140</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="8">
         <v>40140</v>
       </c>
       <c r="F4" s="32" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="8">
         <v>42177</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="8">
         <v>42177</v>
       </c>
       <c r="F5" s="32" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="8">
         <v>35741</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="8">
         <v>35741</v>
       </c>
       <c r="F6" s="32" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C7" s="8">
         <v>44959</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="8">
         <v>44959</v>
       </c>
       <c r="F7" s="31" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C8" s="11">
         <v>45441</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="11">
         <v>45441</v>
       </c>
       <c r="F8" s="32" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>34085</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="8">
         <v>34085</v>
       </c>
       <c r="F9" s="29" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="8"/>
       <c r="D10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="14">
         <v>34094</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>44162</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="8">
         <v>44162</v>
       </c>
       <c r="F11" s="32" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
         <v>34333</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="8">
         <v>34333</v>
       </c>
       <c r="F12" s="29" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="8">
         <v>35670</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="8">
         <v>35670</v>
       </c>
       <c r="F13" s="32" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="8">
         <v>38323</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="8">
         <v>38323</v>
       </c>
       <c r="F14" s="32" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="15" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="8">
         <v>42783</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="8">
         <v>42783</v>
       </c>
       <c r="F15" s="32" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="8">
         <v>44200</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="8">
         <v>44200</v>
       </c>
       <c r="F16" s="32" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="17" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="8">
         <v>35146</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="8">
         <v>35146</v>
       </c>
       <c r="F17" s="32" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="18" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="8">
         <v>39007</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="8">
         <v>39007</v>
       </c>
       <c r="F18" s="32" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="19" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="8">
         <v>44165</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="8">
         <v>44165</v>
       </c>
       <c r="F19" s="32" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="8">
         <v>39693</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="8">
         <v>39693</v>
       </c>
       <c r="F20" s="32" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="8">
         <v>34036</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="8">
         <v>34036</v>
       </c>
       <c r="F21" s="29" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="8">
         <v>34085</v>
       </c>
       <c r="F22" s="29" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="8">
         <v>34137</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="8">
         <v>34137</v>
       </c>
       <c r="F23" s="29" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="8">
         <v>35135</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="8">
         <v>35135</v>
       </c>
       <c r="F24" s="32" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="8">
         <v>35173</v>
       </c>
       <c r="F25" s="32" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="8">
         <v>42236</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="8">
         <v>42236</v>
       </c>
       <c r="F26" s="32" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="27" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="8">
         <v>37914</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="8">
         <v>37914</v>
       </c>
       <c r="F27" s="32" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C28" s="6">
         <v>45134</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="6">
         <v>45134</v>
       </c>
       <c r="F28" s="32" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="8">
         <v>42783</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="8">
         <v>42783</v>
       </c>
       <c r="F29" s="32" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="8">
         <v>34248</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="8">
         <v>34248</v>
       </c>
       <c r="F30" s="29" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C31" s="6">
         <v>45098</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="6">
         <v>45098</v>
       </c>
       <c r="F31" s="32" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="8">
         <v>34278</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="8">
         <v>34278</v>
       </c>
       <c r="F32" s="29" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="8">
         <v>34302</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="8">
         <v>34302</v>
       </c>
       <c r="F33" s="29" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="8">
         <v>42194</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="8">
         <v>42194</v>
       </c>
       <c r="F34" s="32" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="35" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="8">
         <v>43909</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="8">
         <v>43909</v>
       </c>
       <c r="F35" s="32" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="8">
         <v>43908</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="8">
         <v>43908</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="37" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="8">
         <v>35523</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="8">
         <v>35523</v>
       </c>
       <c r="F37" s="32" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="38" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="8">
         <v>44036</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="8">
         <v>44036</v>
       </c>
       <c r="F38" s="32" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="39" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="8">
         <v>36798</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="8">
         <v>36798</v>
       </c>
       <c r="F39" s="32" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="40" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C40" s="6">
         <v>45141</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="6">
         <v>45141</v>
       </c>
       <c r="F40" s="32" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="8">
         <v>34080</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="8">
         <v>34080</v>
       </c>
       <c r="F41" s="29" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="42" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="8">
         <v>43371</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E42" s="8">
         <v>43371</v>
       </c>
       <c r="F42" s="32" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="43" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="8">
         <v>34158</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="8">
         <v>34158</v>
       </c>
       <c r="F43" s="27" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="8">
         <v>35522</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="8">
         <v>35522</v>
       </c>
       <c r="F44" s="32" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="45" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C45" s="6">
         <v>45730</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="6">
         <v>45730</v>
       </c>
       <c r="F45" s="32" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="8">
         <v>36546</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="8">
         <v>36546</v>
       </c>
       <c r="F46" s="32" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="47" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="16" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B47" s="16" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C47" s="17">
         <v>45414</v>
       </c>
       <c r="D47" s="18" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="17">
         <v>45414</v>
       </c>
       <c r="F47" s="32" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="8">
         <v>40107</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="8">
         <v>40107</v>
       </c>
       <c r="F48" s="32" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="49" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="8">
         <v>44276</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="8">
         <v>44276</v>
       </c>
       <c r="F49" s="32" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="50" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="8">
         <v>40029</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="8">
         <v>40029</v>
       </c>
       <c r="F50" s="32" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C51" s="8">
         <v>35720</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="8">
         <v>35720</v>
       </c>
       <c r="F51" s="32" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
     </row>
     <row r="52" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="8">
         <v>34278</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="8">
         <v>34278</v>
       </c>
       <c r="F52" s="30" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="53" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C53" s="8">
         <v>42263</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="8">
         <v>42263</v>
       </c>
       <c r="F53" s="32" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="54" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C54" s="8">
         <v>41099</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E54" s="8">
         <v>41099</v>
       </c>
       <c r="F54" s="32" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="8">
         <v>43909</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="8">
         <v>43909</v>
       </c>
       <c r="F55" s="32" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="56" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="8">
         <v>40140</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="8">
         <v>40140</v>
       </c>
       <c r="F56" s="32" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="8">
         <v>44165</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="8">
         <v>44165</v>
       </c>
       <c r="F57" s="32" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="8">
         <v>42193</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="8">
         <v>42193</v>
       </c>
       <c r="F58" s="32" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="59" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="8">
         <v>39112</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="8">
         <v>39112</v>
       </c>
       <c r="F59" s="32" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="8">
         <v>43118</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="8">
         <v>43118</v>
       </c>
       <c r="F60" s="32" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="61" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="8">
         <v>39776</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E61" s="8">
         <v>39776</v>
       </c>
       <c r="F61" s="32" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="62" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="8">
         <v>34667</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="8">
         <v>34667</v>
       </c>
       <c r="F62" s="30" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="63" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="8">
         <v>37741</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="8">
         <v>37741</v>
       </c>
       <c r="F63" s="32" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="64" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="8">
         <v>40029</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="8">
         <v>40029</v>
       </c>
       <c r="F64" s="32" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="65" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="19" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B65" s="19" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C65" s="11">
         <v>45729</v>
       </c>
       <c r="D65" s="20" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="11">
         <v>45729</v>
       </c>
       <c r="F65" s="32" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="66" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C66" s="8">
         <v>35971</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="8">
         <v>35956</v>
       </c>
       <c r="F66" s="32" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="67" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C67" s="8">
         <v>44036</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="8">
         <v>44036</v>
       </c>
       <c r="F67" s="32" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="68" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C68" s="8">
         <v>40232</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="8">
         <v>40232</v>
       </c>
       <c r="F68" s="32" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="69" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>126</v>
       </c>
       <c r="F69" s="32" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="70" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="8">
         <v>41038</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="8">
         <v>41038</v>
       </c>
       <c r="F70" s="32" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="71" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="C71" s="8">
         <v>44944</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E71" s="8">
         <v>44944</v>
       </c>
       <c r="F71" s="31" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="72" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="8">
         <v>41339</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="8">
         <v>41339</v>
       </c>
       <c r="F72" s="32" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="73" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C73" s="8">
         <v>44523</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="8">
         <v>44523</v>
       </c>
       <c r="F73" s="32" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="74" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C74" s="8">
         <v>34326</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="8">
         <v>34326</v>
       </c>
       <c r="F74" s="30" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="75" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C75" s="8">
         <v>34065</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="8">
         <v>34065</v>
       </c>
       <c r="F75" s="30" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
     <row r="76" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C76" s="8">
         <v>42688</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="8">
         <v>42688</v>
       </c>
       <c r="F76" s="32" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="77" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C77" s="8">
         <v>40961</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="8">
         <v>40961</v>
       </c>
       <c r="F77" s="32" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="78" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E78" s="8">
         <v>40821</v>
       </c>
       <c r="F78" s="32" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="79" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C79" s="8">
         <v>42447</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="8">
         <v>42447</v>
       </c>
       <c r="F79" s="32" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="80" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C80" s="8">
         <v>34689</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="8">
         <v>34689</v>
       </c>
       <c r="F80" s="32" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="81" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="21" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B81" s="21" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C81" s="22">
         <v>45616</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="22">
         <v>45616</v>
       </c>
       <c r="F81" s="32" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="82" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C82" s="8">
         <v>34470</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>148</v>
       </c>
       <c r="E82" s="8">
         <v>34710</v>
       </c>
       <c r="F82" s="32" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
     <row r="83" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C83" s="8">
         <v>40764</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="8">
         <v>40764</v>
       </c>
       <c r="F83" s="32" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="84" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C84" s="8">
         <v>44623</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="8">
         <v>44623</v>
       </c>
       <c r="F84" s="32" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="85" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C85" s="8">
         <v>44410</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>254</v>
       </c>
       <c r="E85" s="8">
         <v>44410</v>
       </c>
       <c r="F85" s="33" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
     </row>
     <row r="86" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C86" s="8">
         <v>39776</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E86" s="8">
         <v>39776</v>
       </c>
       <c r="F86" s="32" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="87" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C87" s="8">
         <v>34278</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E87" s="8">
         <v>34278</v>
       </c>
       <c r="F87" s="30" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="88" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="16" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B88" s="16" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="C88" s="17">
         <v>45440</v>
       </c>
       <c r="D88" s="18" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="17">
         <v>45440</v>
       </c>
       <c r="F88" s="32" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="89" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="19" t="s">
-[...6 lines deleted...]
-        <v>44951</v>
+      <c r="A89" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C89" s="8">
+        <v>40639</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>44951</v>
+        <v>10</v>
+      </c>
+      <c r="E89" s="8">
+        <v>40639</v>
       </c>
       <c r="F89" s="32" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="90" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C90" s="8">
-        <v>40639</v>
+        <v>34646</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E90" s="8">
-        <v>40639</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>34646</v>
+      </c>
+      <c r="F90" s="30" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="1" t="s">
-[...15 lines deleted...]
-        <v>404</v>
+      <c r="A91" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="C91" s="24">
+        <v>45336</v>
+      </c>
+      <c r="D91" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" s="24">
+        <v>45336</v>
+      </c>
+      <c r="F91" s="32" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="92" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="16" t="s">
-[...12 lines deleted...]
-        <v>45336</v>
+      <c r="A92" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C92" s="8">
+        <v>37376</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" s="8">
+        <v>37376</v>
       </c>
       <c r="F92" s="32" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="93" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C93" s="8">
-        <v>37376</v>
+        <v>37634</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="8">
-        <v>37376</v>
+        <v>37634</v>
       </c>
       <c r="F93" s="32" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="94" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C94" s="8">
-        <v>37634</v>
+        <v>40605</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="8">
-        <v>37634</v>
+        <v>40605</v>
       </c>
       <c r="F94" s="32" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="95" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="1" t="s">
-[...12 lines deleted...]
-        <v>40605</v>
+      <c r="A95" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>304</v>
+      </c>
+      <c r="C95" s="22">
+        <v>45615</v>
+      </c>
+      <c r="D95" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="22">
+        <v>45615</v>
       </c>
       <c r="F95" s="32" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="96" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="19" t="s">
-[...15 lines deleted...]
-        <v>409</v>
+      <c r="A96" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C96" s="8">
+        <v>34150</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" s="8">
+        <v>34150</v>
+      </c>
+      <c r="F96" s="30" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="97" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C97" s="8">
-        <v>34150</v>
+        <v>34291</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="E97" s="8">
-        <v>34150</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>34698</v>
+      </c>
+      <c r="F97" s="27" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="98" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C98" s="8">
-        <v>34291</v>
+        <v>35723</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="E98" s="8">
-        <v>34698</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>35723</v>
+      </c>
+      <c r="F98" s="32" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>172</v>
+        <v>261</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>173</v>
+        <v>262</v>
       </c>
       <c r="C99" s="8">
-        <v>35723</v>
+        <v>44665</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="8">
-        <v>35723</v>
+        <v>44665</v>
       </c>
       <c r="F99" s="32" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="100" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="1" t="s">
-[...12 lines deleted...]
-        <v>44665</v>
+      <c r="A100" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="C100" s="24">
+        <v>45372</v>
+      </c>
+      <c r="D100" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="24">
+        <v>45372</v>
       </c>
       <c r="F100" s="32" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="101" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="26" t="s">
-[...12 lines deleted...]
-        <v>45372</v>
+      <c r="A101" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C101" s="8">
+        <v>40863</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" s="8">
+        <v>40863</v>
       </c>
       <c r="F101" s="32" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="102" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C102" s="8">
-        <v>40863</v>
+        <v>44300</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="8">
-        <v>40863</v>
+        <v>44300</v>
       </c>
       <c r="F102" s="32" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="103" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="1" t="s">
-[...12 lines deleted...]
-        <v>44300</v>
+      <c r="A103" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C103" s="6">
+        <v>45085</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="6">
+        <v>45085</v>
       </c>
       <c r="F103" s="32" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="5" t="s">
-[...15 lines deleted...]
-        <v>417</v>
+      <c r="A104" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C104" s="8">
+        <v>34071</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" s="8">
+        <v>34071</v>
+      </c>
+      <c r="F104" s="30" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C105" s="8">
-        <v>34071</v>
+        <v>34176</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="8">
-        <v>34071</v>
+        <v>34176</v>
       </c>
       <c r="F105" s="30" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C106" s="8">
-        <v>34176</v>
+        <v>40855</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="8">
-        <v>34176</v>
-[...1 lines deleted...]
-      <c r="F106" s="30" t="s">
+        <v>40855</v>
+      </c>
+      <c r="F106" s="32" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="38" t="s">
+        <v>184</v>
+      </c>
+      <c r="B107" s="38" t="s">
+        <v>185</v>
+      </c>
+      <c r="C107" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="D107" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="38"/>
+      <c r="B108" s="38"/>
+      <c r="C108" s="39"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="37"/>
+    </row>
+    <row r="109" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="16" t="s">
+        <v>294</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>295</v>
+      </c>
+      <c r="C109" s="17">
+        <v>45419</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" s="17">
+        <v>45419</v>
+      </c>
+      <c r="F109" s="32" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C110" s="8">
+        <v>34667</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" s="8">
+        <v>34667</v>
+      </c>
+      <c r="F110" s="30" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="107" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F107" s="32" t="s">
+    <row r="111" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="1"/>
+      <c r="B111" s="1"/>
+      <c r="C111" s="9"/>
+      <c r="D111" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" s="8">
+        <v>34716</v>
+      </c>
+      <c r="F111" s="32" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="108" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F108" s="37" t="s">
+    <row r="112" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C112" s="8">
+        <v>44276</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E112" s="8">
+        <v>44276</v>
+      </c>
+      <c r="F112" s="32" t="s">
         <v>421</v>
-      </c>
-[...60 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="113" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C113" s="8">
-        <v>44276</v>
+        <v>35653</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="8">
-        <v>44276</v>
+        <v>35653</v>
       </c>
       <c r="F113" s="32" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
     </row>
     <row r="114" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C114" s="8">
-        <v>35653</v>
+        <v>41953</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E114" s="8">
-        <v>35653</v>
+        <v>41953</v>
       </c>
       <c r="F114" s="32" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C115" s="8">
-        <v>41953</v>
+        <v>37894</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="E115" s="8">
-        <v>41953</v>
+        <v>37894</v>
       </c>
       <c r="F115" s="32" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
     </row>
     <row r="116" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C116" s="8">
-        <v>37894</v>
+        <v>42177</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="8">
-        <v>37894</v>
+        <v>42177</v>
       </c>
       <c r="F116" s="32" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C117" s="8">
-        <v>42177</v>
+        <v>39976</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="8">
-        <v>42177</v>
+        <v>39976</v>
       </c>
       <c r="F117" s="32" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C118" s="8">
-        <v>39976</v>
+        <v>34085</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="8">
-        <v>39976</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>34085</v>
+      </c>
+      <c r="F118" s="30" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="119" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C119" s="8">
-        <v>34085</v>
+        <v>43034</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E119" s="8">
-        <v>34085</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>43034</v>
+      </c>
+      <c r="F119" s="32" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="120" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C120" s="8">
-        <v>43034</v>
+        <v>40690</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E120" s="8">
-        <v>43034</v>
+        <v>40690</v>
       </c>
       <c r="F120" s="32" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>204</v>
+        <v>267</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="C121" s="8">
-        <v>40690</v>
+        <v>44852</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="8">
-        <v>40690</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>44852</v>
+      </c>
+      <c r="F121" s="31" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="122" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>268</v>
+        <v>206</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>269</v>
+        <v>161</v>
       </c>
       <c r="C122" s="8">
-        <v>44852</v>
+        <v>34212</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E122" s="8">
-        <v>44852</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>34212</v>
+      </c>
+      <c r="F122" s="30" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="123" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="C123" s="8">
-        <v>34212</v>
+        <v>34547</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="8">
-        <v>34212</v>
+        <v>34547</v>
       </c>
       <c r="F123" s="30" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
     </row>
     <row r="124" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C124" s="8">
-        <v>34547</v>
+        <v>34768</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="E124" s="8">
-        <v>34547</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>35123</v>
+      </c>
+      <c r="F124" s="32" t="s">
+        <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C125" s="8">
-        <v>34768</v>
+        <v>41144</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="E125" s="8">
-        <v>35123</v>
+        <v>41144</v>
       </c>
       <c r="F125" s="32" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="126" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C126" s="8">
+      <c r="A126" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C126" s="6">
+        <v>45456</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="E126" s="6">
+        <v>45456</v>
+      </c>
+      <c r="F126" s="32" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C127" s="8">
         <v>41144</v>
       </c>
-      <c r="D126" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="8">
+      <c r="D127" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" s="8">
         <v>41144</v>
       </c>
-      <c r="F126" s="32" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F127" s="32" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="128" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>213</v>
+        <v>66</v>
       </c>
       <c r="C128" s="8">
-        <v>41144</v>
+        <v>34208</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="8">
-        <v>41144</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>34208</v>
+      </c>
+      <c r="F128" s="30" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="129" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C129" s="8">
-        <v>34208</v>
+        <v>44154</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E129" s="8">
-[...3 lines deleted...]
-        <v>441</v>
+      <c r="E129" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F129" s="32" t="s">
+        <v>438</v>
       </c>
     </row>
     <row r="130" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>72</v>
+        <v>218</v>
       </c>
       <c r="C130" s="8">
-        <v>44154</v>
+        <v>42689</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E130" s="9" t="s">
-        <v>216</v>
+      <c r="E130" s="8">
+        <v>42689</v>
       </c>
       <c r="F130" s="32" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="131" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C131" s="8">
-        <v>42689</v>
+        <v>44200</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E131" s="8">
-        <v>42689</v>
+      <c r="E131" s="9" t="s">
+        <v>124</v>
       </c>
       <c r="F131" s="32" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
     <row r="132" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C132" s="8">
-        <v>44200</v>
+        <v>42689</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E132" s="9" t="s">
-        <v>124</v>
+      <c r="E132" s="8">
+        <v>42689</v>
       </c>
       <c r="F132" s="32" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="133" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C133" s="8">
-        <v>42689</v>
+        <v>37634</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="8">
-        <v>42689</v>
+        <v>37634</v>
       </c>
       <c r="F133" s="32" t="s">
-        <v>445</v>
+        <v>403</v>
       </c>
     </row>
     <row r="134" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C134" s="8">
-        <v>37634</v>
+        <v>41165</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="8">
-        <v>37634</v>
+        <v>41165</v>
       </c>
       <c r="F134" s="32" t="s">
-        <v>407</v>
+        <v>442</v>
       </c>
     </row>
     <row r="135" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C135" s="8">
-        <v>41165</v>
+        <v>37894</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="8">
-        <v>41165</v>
+        <v>37894</v>
       </c>
       <c r="F135" s="32" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
     </row>
     <row r="136" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C136" s="8">
-        <v>37894</v>
+        <v>34142</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="8">
-        <v>37894</v>
-[...1 lines deleted...]
-      <c r="F136" s="32" t="s">
+        <v>34142</v>
+      </c>
+      <c r="F136" s="30" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="1"/>
+      <c r="B137" s="1"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E137" s="8">
+        <v>34156</v>
+      </c>
+      <c r="F137" s="30" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="C138" s="24">
+        <v>45181</v>
+      </c>
+      <c r="D138" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="24">
+        <v>45181</v>
+      </c>
+      <c r="F138" s="32" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C139" s="8">
+        <v>44775</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" s="8">
+        <v>44775</v>
+      </c>
+      <c r="F139" s="32" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="137" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F137" s="30" t="s">
+    <row r="140" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="35" t="s">
+        <v>464</v>
+      </c>
+      <c r="B140" s="35" t="s">
+        <v>203</v>
+      </c>
+      <c r="C140" s="8">
+        <v>46059</v>
+      </c>
+      <c r="D140" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" s="8">
+        <v>46059</v>
+      </c>
+      <c r="F140" s="34" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C141" s="6">
+        <v>44984</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="E141" s="6">
+        <v>44984</v>
+      </c>
+      <c r="F141" s="32" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="138" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="F138" s="30" t="s">
+    <row r="142" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C142" s="8">
+        <v>37838</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" s="8">
+        <v>37838</v>
+      </c>
+      <c r="F142" s="31" t="s">
         <v>449</v>
-      </c>
-[...78 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="143" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C143" s="8">
-        <v>37838</v>
+        <v>43909</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="8">
-        <v>37838</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>43909</v>
+      </c>
+      <c r="F143" s="32" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C144" s="8">
-        <v>43909</v>
+        <v>40130</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="8">
-        <v>43909</v>
+        <v>40130</v>
       </c>
       <c r="F144" s="32" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>235</v>
+        <v>276</v>
       </c>
       <c r="C145" s="8">
-        <v>40130</v>
+        <v>45028</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="8">
-        <v>40130</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>45028</v>
+      </c>
+      <c r="F145" s="31" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="146" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>278</v>
+        <v>236</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>279</v>
+        <v>237</v>
       </c>
       <c r="C146" s="8">
-        <v>45028</v>
+        <v>36798</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="8">
-        <v>45028</v>
+        <v>36798</v>
       </c>
       <c r="F146" s="31" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="147" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C147" s="8">
-        <v>36798</v>
+        <v>40211</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="8">
-        <v>36798</v>
+        <v>40211</v>
       </c>
       <c r="F147" s="31" t="s">
-        <v>457</v>
-[...16 lines deleted...]
-        <v>40211</v>
+        <v>454</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A148" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C148" s="11">
+        <v>45376</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" s="11">
+        <v>45376</v>
       </c>
       <c r="F148" s="31" t="s">
-        <v>458</v>
-[...16 lines deleted...]
-        <v>45376</v>
+        <v>455</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C149" s="8">
+        <v>40190</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E149" s="8">
+        <v>40190</v>
       </c>
       <c r="F149" s="31" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="150" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C150" s="8">
-        <v>40190</v>
+        <v>40612</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="8">
-        <v>40190</v>
+        <v>40612</v>
       </c>
       <c r="F150" s="31" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="151" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="C151" s="8">
-        <v>40612</v>
+        <v>44635</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="8">
-        <v>40612</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>44635</v>
+      </c>
+      <c r="F151" s="33" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="C152" s="8">
-        <v>44635</v>
+        <v>34071</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="8">
-        <v>44635</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>34071</v>
+      </c>
+      <c r="F152" s="30" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="153" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="C153" s="8">
-        <v>34071</v>
+        <v>44670</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="8">
-        <v>34071</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>44670</v>
+      </c>
+      <c r="F153" s="33" t="s">
+        <v>460</v>
       </c>
     </row>
     <row r="154" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="C154" s="8">
-        <v>44670</v>
+        <v>40652</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="8">
-        <v>44670</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>40652</v>
+      </c>
+      <c r="F154" s="31" t="s">
+        <v>461</v>
       </c>
     </row>
     <row r="155" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C155" s="8">
-        <v>40652</v>
+        <v>40276</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="8">
-        <v>40652</v>
+        <v>40276</v>
       </c>
       <c r="F155" s="31" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C156" s="8">
-        <v>40276</v>
+        <v>40318</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="8">
-        <v>40276</v>
+        <v>40408</v>
       </c>
       <c r="F156" s="31" t="s">
-        <v>466</v>
-[...20 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="1"/>
+      <c r="B157" s="1"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="28"/>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A158" s="1"/>
-[...3 lines deleted...]
-      <c r="E158" s="2"/>
       <c r="F158" s="28"/>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F159" s="28"/>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="F108:F109"/>
-[...4 lines deleted...]
-    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="F107:F108"/>
+    <mergeCell ref="A107:A108"/>
+    <mergeCell ref="B107:B108"/>
+    <mergeCell ref="C107:C108"/>
+    <mergeCell ref="D107:D108"/>
+    <mergeCell ref="E107:E108"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F143" r:id="rId1" display="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" xr:uid="{A0FE4DCC-1E9D-4623-9C25-73F4CFCE3046}"/>
-[...5 lines deleted...]
-    <hyperlink ref="F157" r:id="rId7" display="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" xr:uid="{701B194F-8777-4357-B485-AD8201AF556D}"/>
+    <hyperlink ref="F142" r:id="rId1" display="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" xr:uid="{A0FE4DCC-1E9D-4623-9C25-73F4CFCE3046}"/>
+    <hyperlink ref="F146" r:id="rId2" display="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" xr:uid="{85E86067-C19F-406E-A3C1-41295643F42D}"/>
+    <hyperlink ref="F147" r:id="rId3" display="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" xr:uid="{73E75A2E-818B-4127-934A-69007ABD1044}"/>
+    <hyperlink ref="F149" r:id="rId4" display="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" xr:uid="{9C5FBA05-5A4E-4033-A427-7B08B185444A}"/>
+    <hyperlink ref="F150" r:id="rId5" display="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" xr:uid="{DC769CAD-4AF1-4693-8A1E-594F7BA4C9DE}"/>
+    <hyperlink ref="F154" r:id="rId6" display="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" xr:uid="{EA6CE290-473D-4BA8-BD85-BB44559D47C3}"/>
+    <hyperlink ref="F156" r:id="rId7" display="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" xr:uid="{701B194F-8777-4357-B485-AD8201AF556D}"/>
     <hyperlink ref="F85" r:id="rId8" display="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" xr:uid="{D40F9C96-D60D-4284-A942-F4E2EF4E8676}"/>
-    <hyperlink ref="F152" r:id="rId9" display="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" xr:uid="{F9EA0D4F-7DE0-4B15-ADF5-75E568C5F772}"/>
-[...2 lines deleted...]
-    <hyperlink ref="F149" r:id="rId12" display="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" xr:uid="{3FC69DE0-9011-4A4D-A0D4-D20E5C1A22EF}"/>
+    <hyperlink ref="F151" r:id="rId9" display="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" xr:uid="{F9EA0D4F-7DE0-4B15-ADF5-75E568C5F772}"/>
+    <hyperlink ref="F153" r:id="rId10" display="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" xr:uid="{A80CB3C7-DC65-4DC1-9D7D-8252C5B86B80}"/>
+    <hyperlink ref="F155" r:id="rId11" display="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" xr:uid="{159E0B60-E52E-49D8-8741-E382E4E52D31}"/>
+    <hyperlink ref="F148" r:id="rId12" display="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" xr:uid="{3FC69DE0-9011-4A4D-A0D4-D20E5C1A22EF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA0BBDD33BC6854B8E56B43BA53AB5D2" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="64ef2489f1ac5c77b0b5cde0ee4b3dfa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7515f7af-4d3c-40c8-b37f-67951b32b2d4" xmlns:ns4="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57d29c56ce8c19dead14293c2215c900" ns3:_="" ns4:_="">
     <xsd:import namespace="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <xsd:import namespace="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -5353,62 +5323,62 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF428D8-C1AC-43F0-98C9-941A75EA5A0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3120DD-A1D4-47F5-BDE7-9EB5FCEF66D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3120DD-A1D4-47F5-BDE7-9EB5FCEF66D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF428D8-C1AC-43F0-98C9-941A75EA5A0C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FDF41C1-0ECD-40DE-9E40-39960E26C65E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <ds:schemaRef ds:uri="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">