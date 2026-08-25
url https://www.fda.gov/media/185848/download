--- v1 (2026-05-04)
+++ v2 (2026-08-25)
@@ -9,79 +9,79 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fda.gov\wodc\ORA\OSPOP\DFE\Debarment\3. Current Debarments Downloadable file for Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A85827C-E966-4A78-B1C7-B3190881831C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{966FD5B5-AFCB-48C5-8426-6FD698C32AC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
   </bookViews>
   <sheets>
     <sheet name="Drug Applications" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk39577905" localSheetId="0">'Drug Applications'!$A$45</definedName>
+    <definedName name="_Hlk39577905" localSheetId="0">'Drug Applications'!$A$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="619" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="472">
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First &amp; Middle Names</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>End/Term of Debarment</t>
   </si>
   <si>
     <t>FR Date.txt (MM/DD/YY)</t>
   </si>
   <si>
     <t>Akhigbe</t>
   </si>
   <si>
     <t>Ehigiator O.</t>
   </si>
   <si>
     <t>25 Year%</t>
   </si>
   <si>
@@ -1435,50 +1435,68 @@
     <t>76 FR 13192</t>
   </si>
   <si>
     <t>87 FR 14539</t>
   </si>
   <si>
     <t>58 FR 19129~</t>
   </si>
   <si>
     <t>87 FR 23184</t>
   </si>
   <si>
     <t>76 FR 21910</t>
   </si>
   <si>
     <t>75 FR 17927</t>
   </si>
   <si>
     <t>75 FR 51079</t>
   </si>
   <si>
     <t>Teltser</t>
   </si>
   <si>
     <t>91 FR 5495</t>
+  </si>
+  <si>
+    <t>Acuna</t>
+  </si>
+  <si>
+    <t>Ricardo Andres</t>
+  </si>
+  <si>
+    <t>91 FR 48877</t>
+  </si>
+  <si>
+    <t>Baquero</t>
+  </si>
+  <si>
+    <t>Angela Anatilde</t>
+  </si>
+  <si>
+    <t>91 FR 48875</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1549,51 +1567,51 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1662,50 +1680,59 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1987,54 +2014,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58F1AC74-4D35-4364-8FDC-5DBF6E03FFB4}">
-  <dimension ref="A1:F159"/>
+  <dimension ref="A1:F161"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A80" workbookViewId="0">
-      <selection activeCell="A89" sqref="A89:XFD89"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" customWidth="1"/>
     <col min="6" max="6" width="25" style="3" customWidth="1"/>
     <col min="10" max="10" width="54.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
@@ -2045,3157 +2072,3182 @@
       <c r="F1" s="28" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>296</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>297</v>
       </c>
       <c r="C2" s="6">
         <v>45427</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="6">
         <v>45427</v>
       </c>
       <c r="F2" s="32" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="1" t="s">
-[...15 lines deleted...]
-        <v>313</v>
+      <c r="A3" s="16" t="s">
+        <v>466</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="C3" s="40">
+        <v>46237</v>
+      </c>
+      <c r="D3" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="40">
+        <v>46237</v>
+      </c>
+      <c r="F3" s="42" t="s">
+        <v>468</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C4" s="8">
-        <v>40140</v>
+        <v>40529</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E4" s="8">
-        <v>40140</v>
+        <v>40529</v>
       </c>
       <c r="F4" s="32" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C5" s="8">
-        <v>42177</v>
+        <v>40140</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="8">
-        <v>42177</v>
+        <v>40140</v>
       </c>
       <c r="F5" s="32" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C6" s="8">
-        <v>35741</v>
+        <v>42177</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="8">
-        <v>35741</v>
+        <v>42177</v>
       </c>
       <c r="F6" s="32" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="8">
+        <v>35741</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="8">
+        <v>35741</v>
+      </c>
+      <c r="F7" s="32" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B8" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C8" s="8">
         <v>44959</v>
       </c>
-      <c r="D7" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="8">
+      <c r="D8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="8">
         <v>44959</v>
       </c>
-      <c r="F7" s="31" t="s">
+      <c r="F8" s="31" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="10" t="s">
+    <row r="9" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B9" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C9" s="11">
         <v>45441</v>
       </c>
-      <c r="D8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="11">
+      <c r="D9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="11">
         <v>45441</v>
       </c>
-      <c r="F8" s="32" t="s">
+      <c r="F9" s="32" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="1" t="s">
+    <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C10" s="8">
         <v>34085</v>
       </c>
-      <c r="D9" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="8">
+      <c r="D10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="8">
         <v>34085</v>
       </c>
-      <c r="F9" s="29" t="s">
+      <c r="F10" s="29" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D10" s="13" t="s">
+    <row r="11" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E11" s="14">
         <v>34094</v>
       </c>
-      <c r="F10" s="13" t="s">
+      <c r="F11" s="13" t="s">
         <v>320</v>
-      </c>
-[...18 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>34333</v>
+        <v>44162</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E12" s="8">
-        <v>34333</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>44162</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>35670</v>
+        <v>34333</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E13" s="8">
-        <v>35670</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>34333</v>
+      </c>
+      <c r="F13" s="29" t="s">
+        <v>322</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C14" s="8">
-        <v>38323</v>
+        <v>35670</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="8">
-        <v>38323</v>
+        <v>35670</v>
       </c>
       <c r="F14" s="32" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="15" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="1" t="s">
-[...15 lines deleted...]
-        <v>325</v>
+      <c r="A15" s="16" t="s">
+        <v>469</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C15" s="40">
+        <v>46237</v>
+      </c>
+      <c r="D15" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="40">
+        <v>46237</v>
+      </c>
+      <c r="F15" s="42" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C16" s="8">
-        <v>44200</v>
+        <v>38323</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="8">
-        <v>44200</v>
+        <v>38323</v>
       </c>
       <c r="F16" s="32" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="17" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C17" s="8">
-        <v>35146</v>
+        <v>42783</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E17" s="8">
-        <v>35146</v>
+        <v>42783</v>
       </c>
       <c r="F17" s="32" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="18" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C18" s="8">
-        <v>39007</v>
+        <v>44200</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="8">
-        <v>39007</v>
+        <v>44200</v>
       </c>
       <c r="F18" s="32" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="19" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C19" s="8">
-        <v>44165</v>
+        <v>35146</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E19" s="8">
-        <v>44165</v>
+        <v>35146</v>
       </c>
       <c r="F19" s="32" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="20" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C20" s="8">
-        <v>39693</v>
+        <v>39007</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E20" s="8">
-        <v>39693</v>
+        <v>39007</v>
       </c>
       <c r="F20" s="32" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C21" s="8">
-        <v>34036</v>
+        <v>44165</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="8">
-        <v>34036</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>44165</v>
+      </c>
+      <c r="F21" s="32" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="1"/>
-[...1 lines deleted...]
-      <c r="C22" s="9"/>
+      <c r="A22" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="8">
+        <v>39693</v>
+      </c>
       <c r="D22" s="9" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E22" s="8">
-        <v>34085</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>39693</v>
+      </c>
+      <c r="F22" s="32" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="8">
+        <v>34036</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="8">
+        <v>34036</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="8">
+        <v>34085</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="B25" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C25" s="8">
         <v>34137</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="D25" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="E23" s="8">
+      <c r="E25" s="8">
         <v>34137</v>
       </c>
-      <c r="F23" s="29" t="s">
+      <c r="F25" s="29" t="s">
         <v>333</v>
-      </c>
-[...32 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="8">
+        <v>35135</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="8">
+        <v>35135</v>
+      </c>
+      <c r="F26" s="32" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="8">
+        <v>35173</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="B28" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C28" s="8">
         <v>42236</v>
       </c>
-      <c r="D26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="8">
+      <c r="D28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="8">
         <v>42236</v>
       </c>
-      <c r="F26" s="32" t="s">
+      <c r="F28" s="32" t="s">
         <v>336</v>
-      </c>
-[...38 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="8">
+        <v>37914</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="8">
+        <v>37914</v>
+      </c>
+      <c r="F29" s="32" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C30" s="6">
+        <v>45134</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="6">
+        <v>45134</v>
+      </c>
+      <c r="F30" s="32" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="B31" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C31" s="8">
         <v>42783</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="D31" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="E29" s="8">
+      <c r="E31" s="8">
         <v>42783</v>
       </c>
-      <c r="F29" s="32" t="s">
+      <c r="F31" s="32" t="s">
         <v>339</v>
-      </c>
-[...38 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C32" s="8">
-        <v>34278</v>
+        <v>34248</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E32" s="8">
-        <v>34278</v>
+        <v>34248</v>
       </c>
       <c r="F32" s="29" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="1" t="s">
-[...15 lines deleted...]
-        <v>343</v>
+      <c r="A33" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C33" s="6">
+        <v>45098</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="6">
+        <v>45098</v>
+      </c>
+      <c r="F33" s="32" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C34" s="8">
-        <v>42194</v>
+        <v>34278</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E34" s="8">
-        <v>42194</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>34278</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="35" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C35" s="8">
-        <v>43909</v>
+        <v>34302</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="8">
-        <v>43909</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>34302</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="36" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C36" s="8">
-        <v>43908</v>
+        <v>42194</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="8">
-        <v>43908</v>
+        <v>42194</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C37" s="8">
-        <v>35523</v>
+        <v>43909</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E37" s="8">
-        <v>35523</v>
+        <v>43909</v>
       </c>
       <c r="F37" s="32" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="38" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="8">
+        <v>43908</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="8">
+        <v>43908</v>
+      </c>
+      <c r="F38" s="32" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="8">
+        <v>35523</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" s="8">
+        <v>35523</v>
+      </c>
+      <c r="F39" s="32" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="B40" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C38" s="8">
+      <c r="C40" s="8">
         <v>44036</v>
       </c>
-      <c r="D38" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="8">
+      <c r="D40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="8">
         <v>44036</v>
       </c>
-      <c r="F38" s="32" t="s">
+      <c r="F40" s="32" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="39" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="15" t="s">
+    <row r="41" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B39" s="15" t="s">
+      <c r="B41" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C39" s="8">
+      <c r="C41" s="8">
         <v>36798</v>
       </c>
-      <c r="D39" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="8">
+      <c r="D41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="8">
         <v>36798</v>
       </c>
-      <c r="F39" s="32" t="s">
+      <c r="F41" s="32" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="40" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="10" t="s">
+    <row r="42" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
         <v>283</v>
       </c>
-      <c r="B40" s="10" t="s">
+      <c r="B42" s="10" t="s">
         <v>284</v>
       </c>
-      <c r="C40" s="6">
+      <c r="C42" s="6">
         <v>45141</v>
       </c>
-      <c r="D40" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="6">
+      <c r="D42" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="6">
         <v>45141</v>
       </c>
-      <c r="F40" s="32" t="s">
+      <c r="F42" s="32" t="s">
         <v>350</v>
-      </c>
-[...38 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="43" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C43" s="8">
-        <v>34158</v>
+        <v>34080</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E43" s="8">
-        <v>34158</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>34080</v>
+      </c>
+      <c r="F43" s="29" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C44" s="8">
-        <v>35522</v>
+        <v>43371</v>
       </c>
       <c r="D44" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44" s="8">
+        <v>43371</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" s="8">
+        <v>34158</v>
+      </c>
+      <c r="D45" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="E44" s="8">
-[...23 lines deleted...]
-        <v>355</v>
+      <c r="E45" s="8">
+        <v>34158</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C46" s="8">
-        <v>36546</v>
+        <v>35522</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="8">
-        <v>36546</v>
+        <v>35522</v>
       </c>
       <c r="F46" s="32" t="s">
-        <v>356</v>
-[...16 lines deleted...]
-        <v>45414</v>
+        <v>354</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="C47" s="6">
+        <v>45730</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="6">
+        <v>45730</v>
       </c>
       <c r="F47" s="32" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C48" s="8">
-        <v>40107</v>
+        <v>36546</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E48" s="8">
-        <v>40107</v>
+        <v>36546</v>
       </c>
       <c r="F48" s="32" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="49" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="1" t="s">
-[...12 lines deleted...]
-        <v>44276</v>
+      <c r="A49" s="16" t="s">
+        <v>292</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>293</v>
+      </c>
+      <c r="C49" s="17">
+        <v>45414</v>
+      </c>
+      <c r="D49" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="17">
+        <v>45414</v>
       </c>
       <c r="F49" s="32" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="50" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C50" s="8">
-        <v>40029</v>
+        <v>40107</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="8">
-        <v>40029</v>
+        <v>40107</v>
       </c>
       <c r="F50" s="32" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="51" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C51" s="8">
-        <v>35720</v>
+        <v>44276</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="8">
-        <v>35720</v>
+        <v>44276</v>
       </c>
       <c r="F51" s="32" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="52" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C52" s="8">
-        <v>34278</v>
+        <v>40029</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E52" s="8">
-        <v>34278</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>40029</v>
+      </c>
+      <c r="F52" s="32" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="53" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C53" s="8">
-        <v>42263</v>
+        <v>35720</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="8">
-        <v>42263</v>
+        <v>35720</v>
       </c>
       <c r="F53" s="32" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="54" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C54" s="8">
-        <v>41099</v>
+        <v>34278</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="E54" s="8">
-        <v>41099</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>34278</v>
+      </c>
+      <c r="F54" s="30" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C55" s="8">
-        <v>43909</v>
+        <v>42263</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="8">
-        <v>43909</v>
+        <v>42263</v>
       </c>
       <c r="F55" s="32" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="56" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C56" s="8">
-        <v>40140</v>
+        <v>41099</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="E56" s="8">
-        <v>40140</v>
+        <v>41099</v>
       </c>
       <c r="F56" s="32" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C57" s="8">
-        <v>44165</v>
+        <v>43909</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="8">
-        <v>44165</v>
+        <v>43909</v>
       </c>
       <c r="F57" s="32" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C58" s="8">
-        <v>42193</v>
+        <v>40140</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="8">
-        <v>42193</v>
+        <v>40140</v>
       </c>
       <c r="F58" s="32" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="59" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C59" s="8">
-        <v>39112</v>
+        <v>44165</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E59" s="8">
-        <v>39112</v>
+        <v>44165</v>
       </c>
       <c r="F59" s="32" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C60" s="8">
-        <v>43118</v>
+        <v>42193</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="E60" s="8">
-        <v>43118</v>
+        <v>42193</v>
       </c>
       <c r="F60" s="32" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="61" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C61" s="8">
-        <v>39776</v>
+        <v>39112</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>39</v>
       </c>
       <c r="E61" s="8">
-        <v>39776</v>
+        <v>39112</v>
       </c>
       <c r="F61" s="32" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="62" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C62" s="8">
-        <v>34667</v>
+        <v>43118</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E62" s="8">
-        <v>34667</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>43118</v>
+      </c>
+      <c r="F62" s="32" t="s">
+        <v>370</v>
       </c>
     </row>
     <row r="63" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C63" s="8">
-        <v>37741</v>
+        <v>39776</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E63" s="8">
-        <v>37741</v>
+        <v>39776</v>
       </c>
       <c r="F63" s="32" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="64" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C64" s="8">
-        <v>40029</v>
+        <v>34667</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E64" s="8">
-        <v>40029</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>34667</v>
+      </c>
+      <c r="F64" s="30" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="65" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="19" t="s">
-[...12 lines deleted...]
-        <v>45729</v>
+      <c r="A65" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" s="8">
+        <v>37741</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="8">
+        <v>37741</v>
       </c>
       <c r="F65" s="32" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="66" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C66" s="8">
-        <v>35971</v>
+        <v>40029</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E66" s="8">
-        <v>35956</v>
+        <v>40029</v>
       </c>
       <c r="F66" s="32" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="67" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="1" t="s">
-[...12 lines deleted...]
-        <v>44036</v>
+      <c r="A67" s="19" t="s">
+        <v>307</v>
+      </c>
+      <c r="B67" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="C67" s="11">
+        <v>45729</v>
+      </c>
+      <c r="D67" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="11">
+        <v>45729</v>
       </c>
       <c r="F67" s="32" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="68" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C68" s="8">
-        <v>40232</v>
+        <v>35971</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E68" s="8">
-        <v>40232</v>
+        <v>35956</v>
       </c>
       <c r="F68" s="32" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="69" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>119</v>
+      </c>
+      <c r="C69" s="8">
+        <v>44036</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>10</v>
+      </c>
+      <c r="E69" s="8">
+        <v>44036</v>
       </c>
       <c r="F69" s="32" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="70" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="C70" s="8">
-        <v>41038</v>
+        <v>40232</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E70" s="8">
-        <v>41038</v>
+        <v>40232</v>
       </c>
       <c r="F70" s="32" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="71" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>269</v>
+        <v>122</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>44944</v>
+        <v>123</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>124</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="E71" s="8">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="E71" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="F71" s="32" t="s">
+        <v>379</v>
       </c>
     </row>
     <row r="72" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C72" s="8">
-        <v>41339</v>
+        <v>41038</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E72" s="8">
-        <v>41339</v>
+        <v>41038</v>
       </c>
       <c r="F72" s="32" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C73" s="8">
-        <v>44523</v>
+        <v>44944</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="E73" s="8">
-        <v>44523</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>44944</v>
+      </c>
+      <c r="F73" s="31" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="74" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C74" s="8">
-        <v>34326</v>
+        <v>41339</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E74" s="8">
-        <v>34326</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>41339</v>
+      </c>
+      <c r="F74" s="32" t="s">
+        <v>382</v>
       </c>
     </row>
     <row r="75" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>133</v>
+        <v>255</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>134</v>
+        <v>256</v>
       </c>
       <c r="C75" s="8">
-        <v>34065</v>
+        <v>44523</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="8">
-        <v>34065</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+        <v>44523</v>
+      </c>
+      <c r="F75" s="32" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C76" s="8">
-        <v>42688</v>
+        <v>34326</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E76" s="8">
-        <v>42688</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>34326</v>
+      </c>
+      <c r="F76" s="30" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="77" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C77" s="8">
-        <v>40961</v>
+        <v>34065</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="8">
-        <v>40961</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>34065</v>
+      </c>
+      <c r="F77" s="30" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>136</v>
+      </c>
+      <c r="C78" s="8">
+        <v>42688</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E78" s="8">
-        <v>40821</v>
+        <v>42688</v>
       </c>
       <c r="F78" s="32" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="79" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C79" s="8">
-        <v>42447</v>
+        <v>40961</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="8">
-        <v>42447</v>
+        <v>40961</v>
       </c>
       <c r="F79" s="32" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="80" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>34689</v>
+        <v>140</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>141</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E80" s="8">
-        <v>34689</v>
+        <v>40821</v>
       </c>
       <c r="F80" s="32" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="81" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="21" t="s">
-[...12 lines deleted...]
-        <v>45616</v>
+      <c r="A81" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="8">
+        <v>42447</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="8">
+        <v>42447</v>
       </c>
       <c r="F81" s="32" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="82" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C82" s="8">
-        <v>34470</v>
+        <v>34689</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="E82" s="8">
-        <v>34710</v>
+        <v>34689</v>
       </c>
       <c r="F82" s="32" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="83" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="1" t="s">
-[...12 lines deleted...]
-        <v>40764</v>
+      <c r="A83" s="21" t="s">
+        <v>305</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="C83" s="22">
+        <v>45616</v>
+      </c>
+      <c r="D83" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="22">
+        <v>45616</v>
       </c>
       <c r="F83" s="32" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="84" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>257</v>
+        <v>146</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>258</v>
+        <v>147</v>
       </c>
       <c r="C84" s="8">
-        <v>44623</v>
+        <v>34470</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="E84" s="8">
-        <v>44623</v>
+        <v>34710</v>
       </c>
       <c r="F84" s="32" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="85" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>253</v>
+        <v>150</v>
       </c>
       <c r="C85" s="8">
-        <v>44410</v>
+        <v>40764</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>254</v>
+        <v>10</v>
       </c>
       <c r="E85" s="8">
-        <v>44410</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>40764</v>
+      </c>
+      <c r="F85" s="32" t="s">
+        <v>393</v>
       </c>
     </row>
     <row r="86" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C86" s="8">
+        <v>44623</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="8">
+        <v>44623</v>
+      </c>
+      <c r="F86" s="32" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C87" s="8">
+        <v>44410</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="E87" s="8">
+        <v>44410</v>
+      </c>
+      <c r="F87" s="33" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="B88" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C86" s="8">
+      <c r="C88" s="8">
         <v>39776</v>
       </c>
-      <c r="D86" s="9" t="s">
+      <c r="D88" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="E86" s="8">
+      <c r="E88" s="8">
         <v>39776</v>
       </c>
-      <c r="F86" s="32" t="s">
+      <c r="F88" s="32" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="87" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A87" s="1" t="s">
+    <row r="89" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="B89" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C87" s="8">
+      <c r="C89" s="8">
         <v>34278</v>
       </c>
-      <c r="D87" s="9" t="s">
+      <c r="D89" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="E87" s="8">
+      <c r="E89" s="8">
         <v>34278</v>
       </c>
-      <c r="F87" s="30" t="s">
+      <c r="F89" s="30" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="88" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="16" t="s">
+    <row r="90" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="16" t="s">
         <v>298</v>
       </c>
-      <c r="B88" s="16" t="s">
+      <c r="B90" s="16" t="s">
         <v>299</v>
       </c>
-      <c r="C88" s="17">
+      <c r="C90" s="17">
         <v>45440</v>
       </c>
-      <c r="D88" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="17">
+      <c r="D90" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" s="17">
         <v>45440</v>
       </c>
-      <c r="F88" s="32" t="s">
+      <c r="F90" s="32" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="89" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="1" t="s">
+    <row r="91" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="B91" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C89" s="8">
+      <c r="C91" s="8">
         <v>40639</v>
       </c>
-      <c r="D89" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="8">
+      <c r="D91" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" s="8">
         <v>40639</v>
       </c>
-      <c r="F89" s="32" t="s">
+      <c r="F91" s="32" t="s">
         <v>399</v>
-      </c>
-[...38 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="92" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C92" s="8">
-        <v>37376</v>
+        <v>34646</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E92" s="8">
-        <v>37376</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>34646</v>
+      </c>
+      <c r="F92" s="30" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="1" t="s">
-[...12 lines deleted...]
-        <v>37634</v>
+      <c r="A93" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="C93" s="24">
+        <v>45336</v>
+      </c>
+      <c r="D93" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="24">
+        <v>45336</v>
       </c>
       <c r="F93" s="32" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="94" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C94" s="8">
-        <v>40605</v>
+        <v>37376</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="8">
-        <v>40605</v>
+        <v>37376</v>
       </c>
       <c r="F94" s="32" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="95" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="19" t="s">
-[...12 lines deleted...]
-        <v>45615</v>
+      <c r="A95" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C95" s="8">
+        <v>37634</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="8">
+        <v>37634</v>
       </c>
       <c r="F95" s="32" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="96" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C96" s="8">
-        <v>34150</v>
+        <v>40605</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="8">
-        <v>34150</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>40605</v>
+      </c>
+      <c r="F96" s="32" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="97" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="1" t="s">
-[...15 lines deleted...]
-        <v>407</v>
+      <c r="A97" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="B97" s="19" t="s">
+        <v>304</v>
+      </c>
+      <c r="C97" s="22">
+        <v>45615</v>
+      </c>
+      <c r="D97" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" s="22">
+        <v>45615</v>
+      </c>
+      <c r="F97" s="32" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C98" s="8">
-        <v>35723</v>
+        <v>34150</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="8">
-        <v>35723</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>34150</v>
+      </c>
+      <c r="F98" s="30" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="99" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>261</v>
+        <v>170</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>262</v>
+        <v>171</v>
       </c>
       <c r="C99" s="8">
-        <v>44665</v>
+        <v>34291</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="E99" s="8">
-        <v>44665</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>34698</v>
+      </c>
+      <c r="F99" s="27" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="100" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="26" t="s">
-[...12 lines deleted...]
-        <v>45372</v>
+      <c r="A100" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C100" s="8">
+        <v>35723</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="8">
+        <v>35723</v>
       </c>
       <c r="F100" s="32" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="101" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C101" s="8">
+        <v>44665</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" s="8">
+        <v>44665</v>
+      </c>
+      <c r="F101" s="32" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="26" t="s">
+        <v>288</v>
+      </c>
+      <c r="B102" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="C102" s="24">
+        <v>45372</v>
+      </c>
+      <c r="D102" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="24">
+        <v>45372</v>
+      </c>
+      <c r="F102" s="32" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="B103" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C101" s="8">
+      <c r="C103" s="8">
         <v>40863</v>
       </c>
-      <c r="D101" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E101" s="8">
+      <c r="D103" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="8">
         <v>40863</v>
       </c>
-      <c r="F101" s="32" t="s">
+      <c r="F103" s="32" t="s">
         <v>411</v>
-      </c>
-[...38 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="104" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C104" s="8">
-        <v>34071</v>
+        <v>44300</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="8">
-        <v>34071</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>44300</v>
+      </c>
+      <c r="F104" s="32" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="105" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="1" t="s">
-[...15 lines deleted...]
-        <v>415</v>
+      <c r="A105" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="C105" s="6">
+        <v>45085</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" s="6">
+        <v>45085</v>
+      </c>
+      <c r="F105" s="32" t="s">
+        <v>413</v>
       </c>
     </row>
     <row r="106" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C106" s="8">
+        <v>34071</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" s="8">
+        <v>34071</v>
+      </c>
+      <c r="F106" s="30" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C107" s="8">
+        <v>34176</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" s="8">
+        <v>34176</v>
+      </c>
+      <c r="F107" s="30" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="B108" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C106" s="8">
+      <c r="C108" s="8">
         <v>40855</v>
       </c>
-      <c r="D106" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="8">
+      <c r="D108" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" s="8">
         <v>40855</v>
       </c>
-      <c r="F106" s="32" t="s">
+      <c r="F108" s="32" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="107" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="38" t="s">
+    <row r="109" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="38" t="s">
         <v>184</v>
       </c>
-      <c r="B107" s="38" t="s">
+      <c r="B109" s="38" t="s">
         <v>185</v>
       </c>
-      <c r="C107" s="39" t="s">
+      <c r="C109" s="39" t="s">
         <v>186</v>
       </c>
-      <c r="D107" s="39" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="39" t="s">
+      <c r="D109" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" s="39" t="s">
         <v>126</v>
       </c>
-      <c r="F107" s="37" t="s">
+      <c r="F109" s="37" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="108" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A109" s="16" t="s">
+    <row r="110" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="38"/>
+      <c r="B110" s="38"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="37"/>
+    </row>
+    <row r="111" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="16" t="s">
         <v>294</v>
       </c>
-      <c r="B109" s="16" t="s">
+      <c r="B111" s="16" t="s">
         <v>295</v>
       </c>
-      <c r="C109" s="17">
+      <c r="C111" s="17">
         <v>45419</v>
       </c>
-      <c r="D109" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="17">
+      <c r="D111" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" s="17">
         <v>45419</v>
       </c>
-      <c r="F109" s="32" t="s">
+      <c r="F111" s="32" t="s">
         <v>418</v>
-      </c>
-[...32 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="112" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C112" s="8">
-        <v>44276</v>
+        <v>34667</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="8">
-        <v>44276</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>34667</v>
+      </c>
+      <c r="F112" s="30" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="113" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A113" s="1"/>
+      <c r="B113" s="1"/>
+      <c r="C113" s="9"/>
       <c r="D113" s="9" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E113" s="8">
-        <v>35653</v>
+        <v>34716</v>
       </c>
       <c r="F113" s="32" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C114" s="8">
-        <v>41953</v>
+        <v>44276</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="E114" s="8">
-        <v>41953</v>
+        <v>44276</v>
       </c>
       <c r="F114" s="32" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
     <row r="115" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C115" s="8">
-        <v>37894</v>
+        <v>35653</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="8">
-        <v>37894</v>
+        <v>35653</v>
       </c>
       <c r="F115" s="32" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="116" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C116" s="8">
-        <v>42177</v>
+        <v>41953</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E116" s="8">
-        <v>42177</v>
+        <v>41953</v>
       </c>
       <c r="F116" s="32" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C117" s="8">
-        <v>39976</v>
+        <v>37894</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="8">
-        <v>39976</v>
+        <v>37894</v>
       </c>
       <c r="F117" s="32" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="118" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C118" s="8">
-        <v>34085</v>
+        <v>42177</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="8">
-        <v>34085</v>
-[...5 lines deleted...]
-    <row r="119" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>42177</v>
+      </c>
+      <c r="F118" s="32" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C119" s="8">
-        <v>43034</v>
+        <v>39976</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E119" s="8">
-        <v>43034</v>
+        <v>39976</v>
       </c>
       <c r="F119" s="32" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="120" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C120" s="8">
-        <v>40690</v>
+        <v>34085</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E120" s="8">
-        <v>40690</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>34085</v>
+      </c>
+      <c r="F120" s="30" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="121" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>267</v>
+        <v>202</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>268</v>
+        <v>203</v>
       </c>
       <c r="C121" s="8">
-        <v>44852</v>
+        <v>43034</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="8">
-        <v>44852</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>43034</v>
+      </c>
+      <c r="F121" s="32" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="122" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>161</v>
+        <v>205</v>
       </c>
       <c r="C122" s="8">
-        <v>34212</v>
+        <v>40690</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E122" s="8">
-        <v>34212</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>40690</v>
+      </c>
+      <c r="F122" s="32" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="123" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>207</v>
+        <v>268</v>
       </c>
       <c r="C123" s="8">
-        <v>34547</v>
+        <v>44852</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E123" s="8">
-        <v>34547</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>44852</v>
+      </c>
+      <c r="F123" s="31" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="124" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="C124" s="8">
-        <v>34768</v>
+        <v>34212</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="E124" s="8">
-        <v>35123</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>34212</v>
+      </c>
+      <c r="F124" s="30" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="125" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C125" s="8">
-        <v>41144</v>
+        <v>34547</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E125" s="8">
-        <v>41144</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>34547</v>
+      </c>
+      <c r="F125" s="30" t="s">
+        <v>432</v>
       </c>
     </row>
     <row r="126" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="10" t="s">
-[...6 lines deleted...]
-        <v>45456</v>
+      <c r="A126" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C126" s="8">
+        <v>34768</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>45456</v>
+        <v>148</v>
+      </c>
+      <c r="E126" s="8">
+        <v>35123</v>
       </c>
       <c r="F126" s="32" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="127" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C127" s="8">
         <v>41144</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="8">
         <v>41144</v>
       </c>
       <c r="F127" s="32" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="128" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="1" t="s">
-[...6 lines deleted...]
-        <v>34208</v>
+      <c r="A128" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C128" s="6">
+        <v>45456</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>151</v>
+      </c>
+      <c r="E128" s="6">
+        <v>45456</v>
+      </c>
+      <c r="F128" s="32" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="129" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>72</v>
+        <v>213</v>
       </c>
       <c r="C129" s="8">
-        <v>44154</v>
+        <v>41144</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E129" s="9" t="s">
-        <v>216</v>
+      <c r="E129" s="8">
+        <v>41144</v>
       </c>
       <c r="F129" s="32" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="130" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>218</v>
+        <v>66</v>
       </c>
       <c r="C130" s="8">
-        <v>42689</v>
+        <v>34208</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="8">
-        <v>42689</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>34208</v>
+      </c>
+      <c r="F130" s="30" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="131" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>220</v>
+        <v>72</v>
       </c>
       <c r="C131" s="8">
-        <v>44200</v>
+        <v>44154</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="9" t="s">
-        <v>124</v>
+        <v>216</v>
       </c>
       <c r="F131" s="32" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="132" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C132" s="8">
         <v>42689</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="8">
         <v>42689</v>
       </c>
       <c r="F132" s="32" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="133" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C133" s="8">
-        <v>37634</v>
+        <v>44200</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E133" s="8">
-        <v>37634</v>
+      <c r="E133" s="9" t="s">
+        <v>124</v>
       </c>
       <c r="F133" s="32" t="s">
-        <v>403</v>
+        <v>440</v>
       </c>
     </row>
     <row r="134" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C134" s="8">
-        <v>41165</v>
+        <v>42689</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="8">
-        <v>41165</v>
+        <v>42689</v>
       </c>
       <c r="F134" s="32" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="135" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C135" s="8">
-        <v>37894</v>
+        <v>37634</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="8">
-        <v>37894</v>
+        <v>37634</v>
       </c>
       <c r="F135" s="32" t="s">
-        <v>443</v>
+        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C136" s="8">
+        <v>41165</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E136" s="8">
+        <v>41165</v>
+      </c>
+      <c r="F136" s="32" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C137" s="8">
+        <v>37894</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E137" s="8">
+        <v>37894</v>
+      </c>
+      <c r="F137" s="32" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="B138" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C136" s="8">
+      <c r="C138" s="8">
         <v>34142</v>
       </c>
-      <c r="D136" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="8">
+      <c r="D138" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="8">
         <v>34142</v>
       </c>
-      <c r="F136" s="30" t="s">
+      <c r="F138" s="30" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="137" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D137" s="9" t="s">
+    <row r="139" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="1"/>
+      <c r="B139" s="1"/>
+      <c r="C139" s="9"/>
+      <c r="D139" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E137" s="8">
+      <c r="E139" s="8">
         <v>34156</v>
       </c>
-      <c r="F137" s="30" t="s">
+      <c r="F139" s="30" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="138" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="16" t="s">
+    <row r="140" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="16" t="s">
         <v>285</v>
       </c>
-      <c r="B138" s="16" t="s">
+      <c r="B140" s="16" t="s">
         <v>286</v>
       </c>
-      <c r="C138" s="24">
+      <c r="C140" s="24">
         <v>45181</v>
       </c>
-      <c r="D138" s="25" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="24">
+      <c r="D140" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" s="24">
         <v>45181</v>
       </c>
-      <c r="F138" s="32" t="s">
+      <c r="F140" s="32" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="139" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="1" t="s">
+    <row r="141" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="B141" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="C139" s="8">
+      <c r="C141" s="8">
         <v>44775</v>
       </c>
-      <c r="D139" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E139" s="8">
+      <c r="D141" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E141" s="8">
         <v>44775</v>
       </c>
-      <c r="F139" s="32" t="s">
+      <c r="F141" s="32" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="140" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="35" t="s">
+    <row r="142" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="35" t="s">
         <v>464</v>
       </c>
-      <c r="B140" s="35" t="s">
+      <c r="B142" s="35" t="s">
         <v>203</v>
       </c>
-      <c r="C140" s="8">
+      <c r="C142" s="8">
         <v>46059</v>
       </c>
-      <c r="D140" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="8">
+      <c r="D142" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E142" s="8">
         <v>46059</v>
       </c>
-      <c r="F140" s="34" t="s">
+      <c r="F142" s="34" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="141" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="5" t="s">
+    <row r="143" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="B141" s="5" t="s">
+      <c r="B143" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="C141" s="6">
+      <c r="C143" s="6">
         <v>44984</v>
       </c>
-      <c r="D141" s="9" t="s">
+      <c r="D143" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="E141" s="6">
+      <c r="E143" s="6">
         <v>44984</v>
       </c>
-      <c r="F141" s="32" t="s">
+      <c r="F143" s="32" t="s">
         <v>448</v>
-      </c>
-[...38 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C144" s="8">
-        <v>40130</v>
+        <v>37838</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="8">
-        <v>40130</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>37838</v>
+      </c>
+      <c r="F144" s="31" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="145" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>275</v>
+        <v>232</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>276</v>
+        <v>233</v>
       </c>
       <c r="C145" s="8">
-        <v>45028</v>
+        <v>43909</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="8">
-        <v>45028</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>43909</v>
+      </c>
+      <c r="F145" s="32" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C146" s="8">
-        <v>36798</v>
+        <v>40130</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="8">
-        <v>36798</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>40130</v>
+      </c>
+      <c r="F146" s="32" t="s">
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>238</v>
+        <v>275</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>239</v>
+        <v>276</v>
       </c>
       <c r="C147" s="8">
-        <v>40211</v>
+        <v>45028</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="8">
-        <v>40211</v>
+        <v>45028</v>
       </c>
       <c r="F147" s="31" t="s">
-        <v>454</v>
-[...16 lines deleted...]
-        <v>45376</v>
+        <v>452</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C148" s="8">
+        <v>36798</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" s="8">
+        <v>36798</v>
       </c>
       <c r="F148" s="31" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="149" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C149" s="8">
-        <v>40190</v>
+        <v>40211</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="8">
-        <v>40190</v>
+        <v>40211</v>
       </c>
       <c r="F149" s="31" t="s">
-        <v>456</v>
-[...16 lines deleted...]
-        <v>40612</v>
+        <v>454</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" s="4" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A150" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C150" s="11">
+        <v>45376</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E150" s="11">
+        <v>45376</v>
       </c>
       <c r="F150" s="31" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="151" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C151" s="8">
-        <v>44635</v>
+        <v>40190</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="8">
-        <v>44635</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>40190</v>
+      </c>
+      <c r="F151" s="31" t="s">
+        <v>456</v>
       </c>
     </row>
     <row r="152" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C152" s="8">
-        <v>34071</v>
+        <v>40612</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="8">
-        <v>34071</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>40612</v>
+      </c>
+      <c r="F152" s="31" t="s">
+        <v>457</v>
       </c>
     </row>
     <row r="153" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C153" s="8">
-        <v>44670</v>
+        <v>44635</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="8">
-        <v>44670</v>
+        <v>44635</v>
       </c>
       <c r="F153" s="33" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
     <row r="154" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C154" s="8">
-        <v>40652</v>
+        <v>34071</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="8">
-        <v>40652</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>34071</v>
+      </c>
+      <c r="F154" s="30" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="C155" s="8">
-        <v>40276</v>
+        <v>44670</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="8">
-        <v>40276</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>44670</v>
+      </c>
+      <c r="F155" s="33" t="s">
+        <v>460</v>
       </c>
     </row>
     <row r="156" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C156" s="8">
+        <v>40652</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="8">
+        <v>40652</v>
+      </c>
+      <c r="F156" s="31" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C157" s="8">
+        <v>40276</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" s="8">
+        <v>40276</v>
+      </c>
+      <c r="F157" s="31" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="B158" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C156" s="8">
+      <c r="C158" s="8">
         <v>40318</v>
       </c>
-      <c r="D156" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E156" s="8">
+      <c r="D158" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" s="8">
         <v>40408</v>
       </c>
-      <c r="F156" s="31" t="s">
+      <c r="F158" s="31" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="1"/>
+      <c r="B159" s="1"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="2"/>
       <c r="F159" s="28"/>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F160" s="28"/>
+    </row>
+    <row r="161" spans="6:6" x14ac:dyDescent="0.25">
+      <c r="F161" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="F107:F108"/>
-[...4 lines deleted...]
-    <mergeCell ref="E107:E108"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="B109:B110"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="D109:D110"/>
+    <mergeCell ref="E109:E110"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F142" r:id="rId1" display="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" xr:uid="{A0FE4DCC-1E9D-4623-9C25-73F4CFCE3046}"/>
-[...10 lines deleted...]
-    <hyperlink ref="F148" r:id="rId12" display="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" xr:uid="{3FC69DE0-9011-4A4D-A0D4-D20E5C1A22EF}"/>
+    <hyperlink ref="F144" r:id="rId1" display="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" xr:uid="{A0FE4DCC-1E9D-4623-9C25-73F4CFCE3046}"/>
+    <hyperlink ref="F148" r:id="rId2" display="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" xr:uid="{85E86067-C19F-406E-A3C1-41295643F42D}"/>
+    <hyperlink ref="F149" r:id="rId3" display="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" xr:uid="{73E75A2E-818B-4127-934A-69007ABD1044}"/>
+    <hyperlink ref="F151" r:id="rId4" display="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" xr:uid="{9C5FBA05-5A4E-4033-A427-7B08B185444A}"/>
+    <hyperlink ref="F152" r:id="rId5" display="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" xr:uid="{DC769CAD-4AF1-4693-8A1E-594F7BA4C9DE}"/>
+    <hyperlink ref="F156" r:id="rId6" display="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" xr:uid="{EA6CE290-473D-4BA8-BD85-BB44559D47C3}"/>
+    <hyperlink ref="F158" r:id="rId7" display="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" xr:uid="{701B194F-8777-4357-B485-AD8201AF556D}"/>
+    <hyperlink ref="F87" r:id="rId8" display="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" xr:uid="{D40F9C96-D60D-4284-A942-F4E2EF4E8676}"/>
+    <hyperlink ref="F153" r:id="rId9" display="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" xr:uid="{F9EA0D4F-7DE0-4B15-ADF5-75E568C5F772}"/>
+    <hyperlink ref="F155" r:id="rId10" display="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" xr:uid="{A80CB3C7-DC65-4DC1-9D7D-8252C5B86B80}"/>
+    <hyperlink ref="F157" r:id="rId11" display="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" xr:uid="{159E0B60-E52E-49D8-8741-E382E4E52D31}"/>
+    <hyperlink ref="F150" r:id="rId12" display="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" xr:uid="{3FC69DE0-9011-4A4D-A0D4-D20E5C1A22EF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA0BBDD33BC6854B8E56B43BA53AB5D2" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="64ef2489f1ac5c77b0b5cde0ee4b3dfa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7515f7af-4d3c-40c8-b37f-67951b32b2d4" xmlns:ns4="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57d29c56ce8c19dead14293c2215c900" ns3:_="" ns4:_="">
     <xsd:import namespace="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <xsd:import namespace="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7515f7af-4d3c-40c8-b37f-67951b32b2d4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -5322,82 +5374,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FDF41C1-0ECD-40DE-9E40-39960E26C65E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <ds:schemaRef ds:uri="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF428D8-C1AC-43F0-98C9-941A75EA5A0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3120DD-A1D4-47F5-BDE7-9EB5FCEF66D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>