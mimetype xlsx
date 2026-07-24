--- v0 (2026-02-07)
+++ v1 (2026-07-24)
@@ -3,297 +3,237 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/denise_benton_fda_gov/Documents/Desktop/Temp-Files/ONADE Reorg/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/petra_garosi_fda_gov/Documents/Desktop/temp/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{82502A86-2621-47D6-B958-9DCFBC2080C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{CE30C957-DF1E-4EDE-839F-33A6E438F021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3120A725-6E8C-4124-991E-24430E2CD2A4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="CVM Telephone List" sheetId="1" r:id="rId1"/>
+    <sheet name="ONAPE Contact List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'CVM Telephone List'!$A$7:$C$79</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ONAPE Contact List'!$A$7:$C$77</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="123">
   <si>
     <t>Dr. Tong Zhou</t>
   </si>
   <si>
     <t>tong.zhou@fda.hhs.gov</t>
   </si>
   <si>
     <t>Ms. Laura Stets</t>
   </si>
   <si>
     <t>laura.stets@fda.hhs.gov</t>
   </si>
   <si>
-    <t>Dr. Steven Fleischer</t>
-[...4 lines deleted...]
-  <si>
     <t>Ms. Krystyna Reign</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Deputy Director</t>
   </si>
   <si>
-    <t>elizabeth.luddy@fda.hhs.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Mrs. Brandi Robinson</t>
   </si>
   <si>
-    <t>charles.andres@fda.hhs.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Project Manager</t>
   </si>
   <si>
-    <t>Dr. Angela Clarke</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. Edward Chen</t>
   </si>
   <si>
     <t>edward.chen@fda.hhs.gov</t>
   </si>
   <si>
     <t>barbara.leotta@fda.hhs.gov</t>
   </si>
   <si>
-    <t>Dr. Lisa Troutman</t>
-[...4 lines deleted...]
-  <si>
     <t>suzanne.sechen@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Matthew Lucia</t>
   </si>
   <si>
     <t>matthew.lucia@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Michelle Kornele</t>
   </si>
   <si>
     <t>michelle.kornele@fda.hhs.gov</t>
   </si>
   <si>
     <t>janis.messenheimer@fda.hhs.gov</t>
   </si>
   <si>
-    <t>dennis.bensley@fda.hhs.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Rebecca Owen</t>
   </si>
   <si>
     <t>rebecca.owen@fda.hhs.gov</t>
   </si>
   <si>
-    <t>Mrs. Mai Xuan Huynh</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. Charles O'Brien</t>
   </si>
   <si>
     <t>charles.obrien@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Michael Kerrigan</t>
   </si>
   <si>
     <t>Mr. Michael Popek</t>
   </si>
   <si>
     <t>michael.popek@fda.hhs.gov</t>
   </si>
   <si>
     <t>krystyna.reign@fda.hhs.gov</t>
   </si>
   <si>
     <t>michael.kerrigan@fda.hhs.gov</t>
   </si>
   <si>
     <t>crystal.groesbeck@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Crystal Groesbeck</t>
   </si>
   <si>
     <t>lynne.boxer@fda.hhs.gov</t>
   </si>
   <si>
     <t>scott.fontana@fda.hhs.gov</t>
   </si>
   <si>
     <t>Mr. Youssef (Joe) Zinoun</t>
   </si>
   <si>
     <t>Dr. Scott Fontana</t>
   </si>
   <si>
-    <t>Mr. Brian Weiss</t>
-[...1 lines deleted...]
-  <si>
     <t>xin.fang@fda.hhs.gov</t>
   </si>
   <si>
     <t>brandi.robinson@fda.hhs.gov</t>
   </si>
   <si>
     <t>youssef.zinoun@fda.hhs.gov</t>
   </si>
   <si>
     <t>elizabeth.hasbrouck@fda.hhs.gov</t>
   </si>
   <si>
-    <t>brian.weiss@fda.hhs.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Ms. Adrianne (Annie) Roa</t>
   </si>
   <si>
-    <t>jennifer.king1@fda.hhs.gov</t>
-[...1 lines deleted...]
-  <si>
     <t>Mr. Jonathan Sabo</t>
   </si>
   <si>
     <t>jonathan.sabo@fda.hhs.gov</t>
   </si>
   <si>
     <t>EMAIL ADDRESS</t>
   </si>
   <si>
     <t>International Program Manager</t>
   </si>
   <si>
-    <t>Mr. John Merson</t>
-[...4 lines deleted...]
-  <si>
     <t>adrianne.roa@fda.hhs.gov</t>
   </si>
   <si>
     <t>Ms. Elizabeth (Liz) Hasbrouck</t>
   </si>
   <si>
     <t>Division Director</t>
   </si>
   <si>
     <t>Dr. Xin (Shane) Fang</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ms. Jennifer (Jenn) King</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">If you are new to the animal drug approval process or unsure who to contact first, you can send general questions to </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>AskCVM@fda.hhs.gov</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Dr. Dennis Bensley </t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Janis Messenheimer</t>
   </si>
   <si>
     <t>Dr. Suzanne Sechen</t>
   </si>
   <si>
     <t>Dr. Barbara Leotta</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">For other CVM contact information, mailing address, and links to frequently used resources go to:  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>https://www.fda.gov/about-fda/center-veterinary-medicine/contact-cvm</t>
     </r>
   </si>
   <si>
     <t>Dr. Adam Moyer</t>
   </si>
@@ -316,84 +256,50 @@
     <t>xiaoping.jiang@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Lindsey Kissell</t>
   </si>
   <si>
     <t>Type A medicated articles and topicals for pioneer drug products, biomass drug substances</t>
   </si>
   <si>
     <t>Sterile injectables, intramammary, and ophthalmic pioneer drug products</t>
   </si>
   <si>
     <t>Oral dosage forms for pioneer drug products</t>
   </si>
   <si>
     <t>Soluble powders, aquaculture, Minor Use/Minor Species, biotechnology for pioneer drug products</t>
   </si>
   <si>
     <t>Drug substances (excluding biomass drug substances) for pioneer drug products</t>
   </si>
   <si>
     <t>Senior Scientist</t>
   </si>
   <si>
     <t>Dr. Lynne Boxer</t>
-  </si>
-[...32 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">If you know who to contact in ONAPE about your project, you can use the contact list below.  Please do not email more than one person with the same question.  </t>
   </si>
   <si>
     <t xml:space="preserve">OFFICE OF NEW ANIMAL PRODUCT EVALUATION  - OFFICE OF THE DIRECTOR </t>
   </si>
   <si>
     <t>Branch Chief</t>
   </si>
   <si>
     <t>Vacant</t>
   </si>
   <si>
     <t>DIVISION OF MANUFACTURING TECHNOLOGIES</t>
   </si>
   <si>
     <t xml:space="preserve">DIVISION OF HUMAN FOOD SAFETY </t>
   </si>
   <si>
     <t>DIVISION OF FOOD ANIMAL DRUGS</t>
   </si>
   <si>
     <t xml:space="preserve">DIVISION OF COMPANION ANIMAL DRUGS </t>
   </si>
@@ -508,56 +414,126 @@
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>pioneer</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> animal drug approved, you can contact the ONAPE Project Managers at </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>CVM.ONAPE.PM@fda.hhs.gov</t>
     </r>
   </si>
+  <si>
+    <t>Mr. Ramez Khayat</t>
+  </si>
+  <si>
+    <t>ramez.khayat@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>Dr. Amy-Lynn Hall</t>
+  </si>
+  <si>
+    <t>amy-lynn.hall@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>Dr. Aimee M. Phillippi-Taylor</t>
+  </si>
+  <si>
+    <t>aimee.phillippi-taylor@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>Dr. Elizabeth Cottrell</t>
+  </si>
+  <si>
+    <t>elizabeth cottrell@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>OFFICE OF NEW ANIMAL PRODUCT EVALUATION (ONAPE) CONTACT INFORMATION - JULY 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If you are interested in getting a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>generic</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> animal drug approved, you can contact the Office of Generic Animal Drugs at </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>AskOGAD@fda.hhs.gov</t>
+    </r>
+  </si>
+  <si>
+    <t>Dr. Jonathan Greene</t>
+  </si>
+  <si>
+    <t>jonathan.greene1@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>Dr. Ann Lund</t>
+  </si>
+  <si>
+    <t>ann.lund@fda.hhs.gov</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -667,66 +643,59 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF002060"/>
+      <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -966,51 +935,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -1022,53 +991,50 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1109,130 +1075,124 @@
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="96">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Hyperlink 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Hyperlink 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 3 2 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 3 2 2 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 3 2 2 2 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 3 2 2 2 2 2 2" xfId="80" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 3 2 2 2 2 3" xfId="59" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 3 2 2 2 3" xfId="38" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 3 2 2 2 3 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 3 2 2 2 4" xfId="58" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 3 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 3 2 2 3 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
@@ -1593,1008 +1553,1002 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.andres@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charli.spellane@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.king1@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.stets@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CVMPAI@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dennis.bensley@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brian.weiss@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.kerrigan@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.clarke@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.luddy@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandi.robinson@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.groesbeck@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.obrien@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.schroeter@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.messenheimer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xin.fang@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.hasbrouck@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wesley.hunter@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.vaughn@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.fleischer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystyna.reign@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xiaoping.jiang@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.popek@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edward.chen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.leotta@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.troutman@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianne.roa@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzanne.sechen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lynne.boxer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.kornele@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youssef.zinoun@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mai.huynh@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tong.zhou@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.fontana@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.lucia@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.sabo@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.moyer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey.kissell@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.owen@fda.hhs.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.lucia@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.sabo@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.moyer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edward.chen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tong.zhou@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey.kissell@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charli.spellane@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.hasbrouck@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.stets@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lynne.boxer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.messenheimer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.groesbeck@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wesley.hunter@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramez.khayat@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.vaughn@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystyna.reign@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youssef.zinoun@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.owen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.kornele@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xiaoping.jiang@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.obrien@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CVMPAI@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandi.robinson@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzanne.sechen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.fontana@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xin.fang@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianne.roa@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.popek@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.schroeter@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.kerrigan@fda.hhs.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P914"/>
+  <dimension ref="A1:P912"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A52" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:C5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.88671875" style="20" customWidth="1"/>
     <col min="2" max="2" width="68" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="43.5546875" style="21" customWidth="1"/>
+    <col min="3" max="3" width="32.44140625" style="21" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22" style="1" customWidth="1"/>
     <col min="5" max="16" width="9.21875" style="4"/>
     <col min="17" max="16384" width="9.21875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="79" t="s">
-[...8 lines deleted...]
-      <c r="C2" s="80"/>
+      <c r="A1" s="74" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+    </row>
+    <row r="2" spans="1:16" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="75"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
       <c r="D2" s="3"/>
-      <c r="E2" s="25"/>
-[...10 lines deleted...]
-      <c r="P2" s="25"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="77"/>
-[...1 lines deleted...]
-      <c r="C3" s="78"/>
+      <c r="A3" s="72"/>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
     </row>
     <row r="4" spans="1:16" s="6" customFormat="1" ht="20.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="45"/>
+      <c r="A4" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="44"/>
       <c r="C4" s="15"/>
       <c r="D4" s="5"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="15"/>
       <c r="N4" s="15"/>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
     </row>
     <row r="5" spans="1:16" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="81" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="81"/>
+      <c r="A5" s="76" t="s">
+        <v>108</v>
+      </c>
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
       <c r="D5" s="5"/>
     </row>
-    <row r="6" spans="1:16" s="45" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="P8" s="48"/>
+    <row r="6" spans="1:16" s="44" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+    </row>
+    <row r="7" spans="1:16" s="46" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+    </row>
+    <row r="8" spans="1:16" s="46" customFormat="1" ht="20.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
     </row>
     <row r="9" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="39" t="s">
-[...4 lines deleted...]
-        <v>54</v>
+      <c r="A9" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="31"/>
+      <c r="C9" s="51" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>5</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="C11" s="53" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A12" s="7" t="s">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A12" s="62" t="s">
+        <v>119</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="53" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="7" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>41</v>
+      </c>
+      <c r="C13" s="53" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:16" s="1" customFormat="1" ht="32.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="82" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="83"/>
+      <c r="A14" s="77" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="78"/>
       <c r="C14" s="8"/>
     </row>
     <row r="15" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>44</v>
+      </c>
+      <c r="C15" s="53" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="87"/>
+      <c r="A16" s="81" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" s="82"/>
       <c r="C16" s="8"/>
     </row>
     <row r="17" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="31" t="s">
-[...6 lines deleted...]
-        <v>72</v>
+      <c r="A17" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="86" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="87"/>
+      <c r="A18" s="81" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="82"/>
       <c r="C18" s="8"/>
     </row>
     <row r="19" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-      <c r="C20" s="56"/>
+        <v>68</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="33" customFormat="1" ht="38.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="79" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="80"/>
+      <c r="C20" s="55"/>
       <c r="D20" s="1"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
-        <v>4</v>
+        <v>69</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="C21" s="56"/>
     </row>
     <row r="22" spans="1:16" ht="13.8" x14ac:dyDescent="0.25">
-      <c r="A22" s="61" t="s">
-        <v>99</v>
+      <c r="A22" s="59" t="s">
+        <v>77</v>
       </c>
       <c r="B22" s="16"/>
       <c r="C22" s="8"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="14" t="s">
-        <v>13</v>
+      <c r="A23" s="84" t="s">
+        <v>115</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>68</v>
+      </c>
+      <c r="C23" s="56" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="13.8" x14ac:dyDescent="0.25">
-      <c r="A24" s="61" t="s">
-        <v>129</v>
+      <c r="A24" s="59" t="s">
+        <v>107</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="8"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A25" s="14" t="s">
-        <v>69</v>
+      <c r="A25" s="84" t="s">
+        <v>113</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>68</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="61" t="s">
-        <v>100</v>
+      <c r="A26" s="59" t="s">
+        <v>78</v>
       </c>
       <c r="B26" s="17"/>
       <c r="C26" s="8"/>
     </row>
     <row r="27" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>90</v>
-[...10 lines deleted...]
-      <c r="C28" s="56"/>
+        <v>68</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="33" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="34"/>
+      <c r="C28" s="55"/>
       <c r="D28" s="1"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>44</v>
+      </c>
+      <c r="C29" s="53" t="s">
+        <v>27</v>
       </c>
       <c r="D29" s="1"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A30" s="37" t="s">
-        <v>102</v>
+      <c r="A30" s="36" t="s">
+        <v>80</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="8"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>68</v>
+      </c>
+      <c r="C31" s="53" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="8"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="12" t="s">
-[...11 lines deleted...]
-      <c r="C34" s="56"/>
+      <c r="C33" s="53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="33" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="55"/>
       <c r="D34" s="1"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C35" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A36" s="43" t="s">
-[...4 lines deleted...]
-        <v>126</v>
+      <c r="A36" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="42"/>
+      <c r="C36" s="68" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:16" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A37" s="18" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-      <c r="D37" s="63"/>
+        <v>81</v>
+      </c>
+      <c r="B37" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="C37" s="57"/>
+      <c r="D37" s="61"/>
     </row>
     <row r="38" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="64" t="s">
-[...8 lines deleted...]
-      <c r="D38" s="63"/>
+      <c r="A38" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="61"/>
     </row>
     <row r="39" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="18" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="C39" s="8"/>
-      <c r="D39" s="63"/>
+      <c r="D39" s="61"/>
     </row>
     <row r="40" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="64" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="63"/>
+      <c r="A40" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="53"/>
+      <c r="D40" s="61"/>
     </row>
     <row r="41" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="C41" s="8"/>
-      <c r="D41" s="63"/>
+      <c r="D41" s="61"/>
     </row>
     <row r="42" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="64" t="s">
-[...8 lines deleted...]
-      <c r="D42" s="63"/>
+      <c r="A42" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="61"/>
     </row>
     <row r="43" spans="1:16" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
-      <c r="A43" s="74" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A43" s="69" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="63" t="s">
+        <v>62</v>
       </c>
       <c r="C43" s="8"/>
-      <c r="D43" s="63"/>
+      <c r="D43" s="61"/>
     </row>
     <row r="44" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="64" t="s">
-[...8 lines deleted...]
-      <c r="D44" s="63"/>
+      <c r="A44" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="61"/>
     </row>
     <row r="45" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="C45" s="8"/>
     </row>
     <row r="46" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="64" t="s">
-[...14 lines deleted...]
-      <c r="C47" s="56"/>
+      <c r="A46" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46" s="53"/>
+    </row>
+    <row r="47" spans="1:16" s="35" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47" s="49"/>
+      <c r="C47" s="55"/>
       <c r="D47" s="5"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
       <c r="M47" s="15"/>
       <c r="N47" s="15"/>
       <c r="O47" s="15"/>
       <c r="P47" s="15"/>
     </row>
     <row r="48" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>44</v>
+      </c>
+      <c r="C48" s="71" t="s">
+        <v>106</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="15"/>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="15"/>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="B49" s="9"/>
       <c r="C49" s="8"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C50" s="54"/>
+        <v>68</v>
+      </c>
+      <c r="C50" s="83" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="B51" s="9"/>
       <c r="C51" s="8"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C52" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" s="53" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="1:16" s="34" customFormat="1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C53" s="75"/>
+    <row r="53" spans="1:16" s="33" customFormat="1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="B53" s="50"/>
+      <c r="C53" s="70"/>
       <c r="D53" s="1"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C54" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="C54" s="66" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="B55" s="9"/>
       <c r="C55" s="8"/>
     </row>
     <row r="56" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>68</v>
+      </c>
+      <c r="C56" s="53" t="s">
+        <v>54</v>
       </c>
       <c r="D56" s="1"/>
     </row>
     <row r="57" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="B57" s="11"/>
       <c r="C57" s="8"/>
       <c r="D57" s="1"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A58" s="30" t="s">
-        <v>76</v>
+      <c r="A58" s="29" t="s">
+        <v>56</v>
       </c>
       <c r="B58" s="19" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>68</v>
+      </c>
+      <c r="C58" s="67" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="10" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="8"/>
       <c r="D59" s="5"/>
     </row>
-    <row r="60" spans="1:16" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:16" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="19" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="B60" s="19" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>68</v>
+      </c>
+      <c r="C60" s="53" t="s">
+        <v>33</v>
       </c>
       <c r="D60" s="5"/>
     </row>
     <row r="61" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="10" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="8"/>
       <c r="D61" s="1"/>
     </row>
     <row r="62" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="23" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B62" s="23" t="s">
-        <v>90</v>
-[...10 lines deleted...]
-      <c r="C63" s="56"/>
+        <v>68</v>
+      </c>
+      <c r="C62" s="53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" s="33" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="32"/>
+      <c r="C63" s="55"/>
       <c r="D63" s="1"/>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
       <c r="P63" s="4"/>
     </row>
     <row r="64" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="24" t="s">
-        <v>63</v>
+      <c r="A64" s="7" t="s">
+        <v>15</v>
       </c>
       <c r="B64" s="22" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>44</v>
+      </c>
+      <c r="C64" s="53" t="s">
+        <v>16</v>
       </c>
       <c r="D64" s="1"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
     </row>
     <row r="66" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="7" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>68</v>
+      </c>
+      <c r="C66" s="53" t="s">
+        <v>30</v>
       </c>
       <c r="D66" s="1"/>
     </row>
     <row r="67" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="B67" s="9"/>
       <c r="C67" s="8"/>
       <c r="D67" s="1"/>
     </row>
     <row r="68" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="7" t="s">
-        <v>23</v>
+      <c r="A68" s="14" t="s">
+        <v>69</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="D68" s="1"/>
     </row>
-    <row r="69" spans="1:16" s="42" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:16" s="41" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:16" s="26" customFormat="1" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+      <c r="B69" s="39"/>
+      <c r="C69" s="58"/>
+      <c r="D69" s="40"/>
+    </row>
+    <row r="70" spans="1:16" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C70" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="3"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="24"/>
+      <c r="G70" s="24"/>
+      <c r="H70" s="24"/>
+      <c r="I70" s="24"/>
+      <c r="J70" s="24"/>
+      <c r="K70" s="24"/>
+      <c r="L70" s="24"/>
+      <c r="M70" s="24"/>
+      <c r="N70" s="24"/>
+      <c r="O70" s="24"/>
+      <c r="P70" s="24"/>
+    </row>
+    <row r="71" spans="1:16" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="D71" s="3"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="24"/>
+      <c r="G71" s="24"/>
+      <c r="H71" s="24"/>
+      <c r="I71" s="24"/>
+      <c r="J71" s="24"/>
+      <c r="K71" s="24"/>
+      <c r="L71" s="24"/>
+      <c r="M71" s="24"/>
+      <c r="N71" s="24"/>
+      <c r="O71" s="24"/>
+      <c r="P71" s="24"/>
+    </row>
+    <row r="72" spans="1:16" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="D70" s="3"/>
-[...46 lines deleted...]
-      </c>
       <c r="D72" s="3"/>
-      <c r="E72" s="25"/>
-[...12 lines deleted...]
-    <row r="73" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E72" s="24"/>
+      <c r="F72" s="24"/>
+      <c r="G72" s="24"/>
+      <c r="H72" s="24"/>
+      <c r="I72" s="24"/>
+      <c r="J72" s="24"/>
+      <c r="K72" s="24"/>
+      <c r="L72" s="24"/>
+      <c r="M72" s="24"/>
+      <c r="N72" s="24"/>
+      <c r="O72" s="24"/>
+      <c r="P72" s="24"/>
+    </row>
+    <row r="73" spans="1:16" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="7" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>12</v>
-[...27 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="C73" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="D73" s="3"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="24"/>
+      <c r="G73" s="24"/>
+      <c r="H73" s="24"/>
+      <c r="I73" s="24"/>
+      <c r="J73" s="24"/>
+      <c r="K73" s="24"/>
+      <c r="L73" s="24"/>
+      <c r="M73" s="24"/>
+      <c r="N73" s="24"/>
+      <c r="O73" s="24"/>
+      <c r="P73" s="24"/>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B74" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" s="53" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="1"/>
     </row>
     <row r="76" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="7" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>8</v>
+      </c>
+      <c r="C76" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="D76" s="1"/>
     </row>
     <row r="77" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="7" t="s">
-        <v>52</v>
+      <c r="A77" s="65" t="s">
+        <v>97</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>8</v>
+      </c>
+      <c r="C77" s="53" t="s">
+        <v>98</v>
       </c>
       <c r="D77" s="1"/>
     </row>
-    <row r="78" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>119</v>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D78" s="1"/>
+        <v>8</v>
+      </c>
+      <c r="C78" s="53" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A79" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A79" s="2"/>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A80" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A80" s="2"/>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2"/>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="2"/>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="2"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="2"/>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="2"/>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="2"/>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
@@ -6711,133 +6665,123 @@
     </row>
     <row r="908" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A908" s="2"/>
       <c r="B908" s="2"/>
       <c r="C908" s="2"/>
     </row>
     <row r="909" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A909" s="2"/>
       <c r="B909" s="2"/>
       <c r="C909" s="2"/>
     </row>
     <row r="910" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A910" s="2"/>
       <c r="B910" s="2"/>
       <c r="C910" s="2"/>
     </row>
     <row r="911" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A911" s="2"/>
       <c r="B911" s="2"/>
       <c r="C911" s="2"/>
     </row>
     <row r="912" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A912" s="2"/>
       <c r="B912" s="2"/>
       <c r="C912" s="2"/>
-    </row>
-[...8 lines deleted...]
-      <c r="C914" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A18:B18"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId1" display="steven.vaughn@fda.hhs.gov" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C31" r:id="rId2" xr:uid="{00000000-0004-0000-0000-0000E0000000}"/>
-    <hyperlink ref="C35" r:id="rId3" xr:uid="{00000000-0004-0000-0000-0000E4000000}"/>
-[...35 lines deleted...]
-    <hyperlink ref="C36" r:id="rId39" xr:uid="{11A254B9-6B7C-4515-A9D6-1543E5A90EA9}"/>
+    <hyperlink ref="C52" r:id="rId3" xr:uid="{00000000-0004-0000-0000-00002E010000}"/>
+    <hyperlink ref="C66" r:id="rId4" xr:uid="{00000000-0004-0000-0000-00005E010000}"/>
+    <hyperlink ref="C64" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000062010000}"/>
+    <hyperlink ref="C70" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000068010000}"/>
+    <hyperlink ref="C48" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000011020000}"/>
+    <hyperlink ref="C10" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00003D020000}"/>
+    <hyperlink ref="C60" r:id="rId9" xr:uid="{1727CF6F-DE12-4EF6-B8E5-FAE62D79E273}"/>
+    <hyperlink ref="C13" r:id="rId10" xr:uid="{9ECF19FD-3F25-4BD0-A0D6-D283CF059330}"/>
+    <hyperlink ref="C78" r:id="rId11" xr:uid="{E92B06B2-A378-4D81-8CC5-B7493B5F44EC}"/>
+    <hyperlink ref="C72" r:id="rId12" xr:uid="{0D420637-CC4D-4F6D-970B-57D3388B9F08}"/>
+    <hyperlink ref="C76" r:id="rId13" xr:uid="{70657DD2-8BB5-4F23-A862-B495284BA614}"/>
+    <hyperlink ref="C75" r:id="rId14" xr:uid="{E282F913-E6B2-48F4-8EFD-A4EE4C6A5C0F}"/>
+    <hyperlink ref="C58" r:id="rId15" xr:uid="{384DCA95-95EC-467D-AE72-571190FC3D9D}"/>
+    <hyperlink ref="C29" r:id="rId16" xr:uid="{21EA0258-C046-4C52-B7E7-F022B33255F9}"/>
+    <hyperlink ref="C54" r:id="rId17" xr:uid="{9D442CAB-6679-4910-8B82-77EC78CF7884}"/>
+    <hyperlink ref="C17" r:id="rId18" xr:uid="{4D601A0B-F31F-4161-B1ED-A5D60BAF92FF}"/>
+    <hyperlink ref="C33" r:id="rId19" xr:uid="{890B7F40-BD0C-4D8B-A0C1-0B5959473D38}"/>
+    <hyperlink ref="C56" r:id="rId20" xr:uid="{107E2748-C561-4F35-8325-9F5DFD1AD400}"/>
+    <hyperlink ref="C62" r:id="rId21" xr:uid="{03F9E732-F0DE-4F1D-9C8A-5758CC56272C}"/>
+    <hyperlink ref="C44" r:id="rId22" xr:uid="{006165D6-A30D-4C89-9A6E-926582C53A70}"/>
+    <hyperlink ref="C42" r:id="rId23" xr:uid="{923FD691-1394-45FF-9109-126C4DBAB628}"/>
+    <hyperlink ref="C38" r:id="rId24" xr:uid="{CEDCC70A-7361-41A1-A1C9-9146134E3A70}"/>
+    <hyperlink ref="C15" r:id="rId25" xr:uid="{28CA28C3-529B-458C-B7EF-5F5700A6EAC9}"/>
+    <hyperlink ref="C27" r:id="rId26" xr:uid="{2825A999-1CCC-41C9-9D13-207D17A167F6}"/>
+    <hyperlink ref="C77" r:id="rId27" display="mailto:julie.schroeter@fda.hhs.gov" xr:uid="{FCFF7B43-D568-4867-B6F5-37BE35D88D67}"/>
+    <hyperlink ref="C36" r:id="rId28" xr:uid="{11A254B9-6B7C-4515-A9D6-1543E5A90EA9}"/>
+    <hyperlink ref="C73" r:id="rId29" xr:uid="{226CBE52-11AC-45A0-9FB4-FFD0BA232DD4}"/>
+    <hyperlink ref="C35" r:id="rId30" xr:uid="{5B80BF1C-D2D0-4CEE-B325-BC506A0AE586}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.49583333333333302" header="0.25" footer="0.25"/>
-  <pageSetup scale="68" fitToHeight="8" orientation="landscape" r:id="rId40"/>
+  <pageSetup scale="68" fitToHeight="8" orientation="landscape" r:id="rId31"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004EA65785B5DC6A4E8BD133DD195A1741" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f13becc62c1be25e5f8fe185d266e107">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="31e0f41f-4660-4d9f-95c9-9f4800c49b71" xmlns:ns3="a720d615-aab2-4af8-90d3-ce2f0d043da9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58348f801e130f90326c1515388a7b5f" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="31e0f41f-4660-4d9f-95c9-9f4800c49b71"/>
     <xsd:import namespace="a720d615-aab2-4af8-90d3-ce2f0d043da9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -6987,145 +6931,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ECDD02D-89A8-4830-B642-3DB688A9C740}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="31e0f41f-4660-4d9f-95c9-9f4800c49b71"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a720d615-aab2-4af8-90d3-ce2f0d043da9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36BE00F2-CA0E-4666-9458-6E5BAB0E7EB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="31e0f41f-4660-4d9f-95c9-9f4800c49b71"/>
     <ds:schemaRef ds:uri="a720d615-aab2-4af8-90d3-ce2f0d043da9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9B14D38-96ED-4B24-9435-878B585FEEDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>CVM Telephone List</vt:lpstr>
-      <vt:lpstr>'CVM Telephone List'!Print_Area</vt:lpstr>
+      <vt:lpstr>ONAPE Contact List</vt:lpstr>
+      <vt:lpstr>'ONAPE Contact List'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Food and Drug Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FDA CVM Directory</dc:title>
   <dc:subject>CVM Telephone Directory</dc:subject>
   <dc:creator>FDA CVM</dc:creator>
   <cp:keywords>Directory, Phone Roster, CVM Phone Number</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">