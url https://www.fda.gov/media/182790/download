--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -10,77 +10,77 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/petra_garosi_fda_gov/Documents/Desktop/temp/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{CE30C957-DF1E-4EDE-839F-33A6E438F021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3120A725-6E8C-4124-991E-24430E2CD2A4}"/>
+  <xr:revisionPtr revIDLastSave="68" documentId="8_{BFCF2E11-DE31-4164-A578-543C46EE4A92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E160B28-A703-4FF2-A910-092726E803E6}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ONAPE Contact List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ONAPE Contact List'!$A$7:$C$77</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="127">
   <si>
     <t>Dr. Tong Zhou</t>
   </si>
   <si>
     <t>tong.zhou@fda.hhs.gov</t>
   </si>
   <si>
     <t>Ms. Laura Stets</t>
   </si>
   <si>
     <t>laura.stets@fda.hhs.gov</t>
   </si>
   <si>
     <t>Ms. Krystyna Reign</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Deputy Director</t>
   </si>
   <si>
     <t>Mrs. Brandi Robinson</t>
   </si>
   <si>
@@ -199,110 +199,93 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">If you are new to the animal drug approval process or unsure who to contact first, you can send general questions to </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>AskCVM@fda.hhs.gov</t>
     </r>
   </si>
   <si>
     <t>Dr. Janis Messenheimer</t>
   </si>
   <si>
     <t>Dr. Suzanne Sechen</t>
   </si>
   <si>
     <t>Dr. Barbara Leotta</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>Dr. Adam Moyer</t>
   </si>
   <si>
     <t>adam.moyer@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Wesley Hunter</t>
   </si>
   <si>
     <t>wesley.hunter@fda.hhs.gov</t>
   </si>
   <si>
     <t>lindsey.kissell@fda.hhs.gov</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Xiaoping (Janet) Jiang </t>
   </si>
   <si>
     <t>xiaoping.jiang@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Lindsey Kissell</t>
   </si>
   <si>
     <t>Type A medicated articles and topicals for pioneer drug products, biomass drug substances</t>
   </si>
   <si>
     <t>Sterile injectables, intramammary, and ophthalmic pioneer drug products</t>
   </si>
   <si>
     <t>Oral dosage forms for pioneer drug products</t>
   </si>
   <si>
     <t>Soluble powders, aquaculture, Minor Use/Minor Species, biotechnology for pioneer drug products</t>
   </si>
   <si>
     <t>Drug substances (excluding biomass drug substances) for pioneer drug products</t>
   </si>
   <si>
     <t>Senior Scientist</t>
   </si>
   <si>
     <t>Dr. Lynne Boxer</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">If you know who to contact in ONAPE about your project, you can use the contact list below.  Please do not email more than one person with the same question.  </t>
   </si>
   <si>
     <t xml:space="preserve">OFFICE OF NEW ANIMAL PRODUCT EVALUATION  - OFFICE OF THE DIRECTOR </t>
   </si>
   <si>
     <t>Branch Chief</t>
   </si>
   <si>
     <t>Vacant</t>
   </si>
   <si>
     <t>DIVISION OF MANUFACTURING TECHNOLOGIES</t>
   </si>
   <si>
     <t xml:space="preserve">DIVISION OF HUMAN FOOD SAFETY </t>
   </si>
   <si>
     <t>DIVISION OF FOOD ANIMAL DRUGS</t>
   </si>
   <si>
     <t xml:space="preserve">DIVISION OF COMPANION ANIMAL DRUGS </t>
   </si>
   <si>
     <t>DIVISION OF BIOTECHNOLOGY</t>
   </si>
@@ -439,101 +422,131 @@
   <si>
     <t>Mr. Ramez Khayat</t>
   </si>
   <si>
     <t>ramez.khayat@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Amy-Lynn Hall</t>
   </si>
   <si>
     <t>amy-lynn.hall@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Aimee M. Phillippi-Taylor</t>
   </si>
   <si>
     <t>aimee.phillippi-taylor@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Elizabeth Cottrell</t>
   </si>
   <si>
     <t>elizabeth cottrell@fda.hhs.gov</t>
   </si>
   <si>
-    <t>OFFICE OF NEW ANIMAL PRODUCT EVALUATION (ONAPE) CONTACT INFORMATION - JULY 2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">If you are interested in getting a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>generic</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> animal drug approved, you can contact the Office of Generic Animal Drugs at </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>AskOGAD@fda.hhs.gov</t>
     </r>
   </si>
   <si>
     <t>Dr. Jonathan Greene</t>
   </si>
   <si>
     <t>jonathan.greene1@fda.hhs.gov</t>
   </si>
   <si>
     <t>Dr. Ann Lund</t>
   </si>
   <si>
     <t>ann.lund@fda.hhs.gov</t>
   </si>
+  <si>
+    <t>Dr. Kristen Anderson</t>
+  </si>
+  <si>
+    <t>Dr. Partha Datta</t>
+  </si>
+  <si>
+    <t>partha.datta@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>kristen.anderson@fda.hhs.gov</t>
+  </si>
+  <si>
+    <t>OFFICE OF NEW ANIMAL PRODUCT EVALUATION (ONAPE) CONTACT INFORMATION - SEPTEMBER 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For other CVM contact information, mailing address, and links to frequently used resources go to: 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>https://www.fda.gov/about-fda/center-veterinary-medicine/contact-cvm</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">If you know who to contact in ONAPE about your project, use the contact list below.  Please do not email more than one person with the same question.  </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -566,180 +579,145 @@
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="0"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...27 lines deleted...]
-      <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="23"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-0.499984740745262"/>
+        <fgColor theme="6" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="-0.249977111117893"/>
+        <fgColor theme="8" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -935,265 +913,262 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="17" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="96">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Hyperlink 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Hyperlink 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 3 2 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 3 2 2 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 3 2 2 2 2 2" xfId="39" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 3 2 2 2 2 2 2" xfId="80" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 3 2 2 2 2 3" xfId="59" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 3 2 2 2 3" xfId="38" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 3 2 2 2 3 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 3 2 2 2 4" xfId="58" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 3 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 3 2 2 3 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 3 2 2 3 2 2" xfId="81" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
@@ -1560,5165 +1535,5176 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.lucia@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.sabo@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.moyer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edward.chen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tong.zhou@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lindsey.kissell@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charli.spellane@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elizabeth.hasbrouck@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.stets@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lynne.boxer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.messenheimer@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.groesbeck@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wesley.hunter@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramez.khayat@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steven.vaughn@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystyna.reign@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youssef.zinoun@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rebecca.owen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.kornele@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xiaoping.jiang@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charles.obrien@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CVMPAI@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brandi.robinson@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suzanne.sechen@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:scott.fontana@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xin.fang@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianne.roa@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.popek@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julie.schroeter@fda.hhs.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.kerrigan@fda.hhs.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P912"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A60" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="46.88671875" style="20" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32.44140625" style="21" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="46.88671875" style="8" customWidth="1"/>
+    <col min="2" max="2" width="35.6640625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="43.88671875" style="20" customWidth="1"/>
     <col min="4" max="4" width="22" style="1" customWidth="1"/>
     <col min="5" max="16" width="9.21875" style="4"/>
     <col min="17" max="16384" width="9.21875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+    </row>
+    <row r="2" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
+      <c r="K2" s="9"/>
+      <c r="L2" s="9"/>
+      <c r="M2" s="9"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+      <c r="P2" s="9"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+    </row>
+    <row r="4" spans="1:16" s="6" customFormat="1" ht="20.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+    </row>
+    <row r="5" spans="1:16" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="77" t="s">
+        <v>106</v>
+      </c>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:16" s="15" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="19"/>
+    </row>
+    <row r="7" spans="1:16" s="16" customFormat="1" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="79" t="s">
+        <v>125</v>
+      </c>
+      <c r="B7" s="79"/>
+      <c r="C7" s="79"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+    </row>
+    <row r="8" spans="1:16" s="16" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="79" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8" s="79"/>
+      <c r="C8" s="79"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="17"/>
+      <c r="M8" s="17"/>
+      <c r="N8" s="17"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="17"/>
+    </row>
+    <row r="9" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="36"/>
+      <c r="C9" s="37" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="31" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="75"/>
-[...54 lines deleted...]
-      <c r="A6" s="64" t="s">
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="1" customFormat="1" ht="32.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="43"/>
+      <c r="C14" s="44"/>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="46"/>
+      <c r="C16" s="32"/>
+    </row>
+    <row r="17" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="46"/>
+      <c r="C18" s="32"/>
+    </row>
+    <row r="19" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="B6" s="64"/>
-[...22 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="B19" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="D8" s="47"/>
-[...45 lines deleted...]
-      <c r="A12" s="62" t="s">
+      <c r="C19" s="49" t="s">
         <v>119</v>
       </c>
-      <c r="B12" s="27" t="s">
-[...76 lines deleted...]
-      <c r="C20" s="55"/>
+    </row>
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="38.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="43"/>
+      <c r="C20" s="44"/>
       <c r="D20" s="1"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A21" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="14" t="s">
+      <c r="A21" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="56"/>
+      <c r="C21" s="51"/>
     </row>
     <row r="22" spans="1:16" ht="13.8" x14ac:dyDescent="0.25">
-      <c r="A22" s="59" t="s">
-[...3 lines deleted...]
-      <c r="C22" s="8"/>
+      <c r="A22" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="52"/>
+      <c r="C22" s="32"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="84" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A23" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="51" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="13.8" x14ac:dyDescent="0.25">
-      <c r="A24" s="59" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="8"/>
+      <c r="A24" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" s="52"/>
+      <c r="C24" s="32"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A25" s="84" t="s">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="A25" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="51" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="59" t="s">
-[...3 lines deleted...]
-      <c r="C26" s="8"/>
+      <c r="A26" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="54"/>
+      <c r="C26" s="32"/>
     </row>
     <row r="27" spans="1:16" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="14" t="s">
+      <c r="A27" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="56" t="s">
+      <c r="B27" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="51" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:16" s="33" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C28" s="55"/>
+    <row r="28" spans="1:16" s="11" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="56"/>
+      <c r="C28" s="44"/>
       <c r="D28" s="1"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="C29" s="53" t="s">
+      <c r="C29" s="31" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="1"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A30" s="36" t="s">
-[...3 lines deleted...]
-      <c r="C30" s="8"/>
+      <c r="A30" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="57"/>
+      <c r="C30" s="32"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B31" s="7" t="s">
+      <c r="B31" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="57"/>
+      <c r="C32" s="32"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="11" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="55" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="53" t="s">
-[...26 lines deleted...]
-      <c r="C34" s="55"/>
+      <c r="B34" s="56"/>
+      <c r="C34" s="44"/>
       <c r="D34" s="1"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="7" t="s">
+      <c r="A35" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="7" t="s">
+      <c r="B35" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="C35" s="53" t="s">
+      <c r="C35" s="31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A36" s="42" t="s">
+      <c r="A36" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="59"/>
+      <c r="C36" s="60" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A37" s="27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="29"/>
+      <c r="D37" s="18"/>
+    </row>
+    <row r="38" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="18"/>
+    </row>
+    <row r="39" spans="1:16" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C39" s="32"/>
+      <c r="D39" s="18"/>
+    </row>
+    <row r="40" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="D40" s="18"/>
+    </row>
+    <row r="41" spans="1:16" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A41" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="32"/>
+      <c r="D41" s="18"/>
+    </row>
+    <row r="42" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" s="18"/>
+    </row>
+    <row r="43" spans="1:16" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A43" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="32"/>
+      <c r="D43" s="18"/>
+    </row>
+    <row r="44" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="18"/>
+    </row>
+    <row r="45" spans="1:16" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C45" s="32"/>
+    </row>
+    <row r="46" spans="1:16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" s="12" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47" s="62"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+    </row>
+    <row r="48" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="40" t="s">
         <v>103</v>
       </c>
-      <c r="B36" s="42"/>
-      <c r="C36" s="68" t="s">
+      <c r="B48" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="31" t="s">
         <v>104</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="A41" s="8" t="s">
+      <c r="D48" s="5"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+      <c r="P48" s="7"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B49" s="57"/>
+      <c r="C49" s="32"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" s="63" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="27" t="s">
         <v>85</v>
       </c>
-      <c r="B41" s="9" t="s">
-[...102 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="B51" s="57"/>
+      <c r="C51" s="32"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B52" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" s="11" customFormat="1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="61" t="s">
         <v>86</v>
       </c>
-      <c r="B49" s="9"/>
-[...36 lines deleted...]
-      <c r="C53" s="70"/>
+      <c r="B53" s="64"/>
+      <c r="C53" s="65"/>
       <c r="D53" s="1"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="H53" s="4"/>
       <c r="I53" s="4"/>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="13" t="s">
+      <c r="B54" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="C54" s="66" t="s">
+      <c r="C54" s="67" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A55" s="8" t="s">
+      <c r="A55" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="57"/>
+      <c r="C55" s="32"/>
+    </row>
+    <row r="56" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B56" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="D56" s="1"/>
+    </row>
+    <row r="57" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B57" s="57"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="1"/>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" s="69" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="B55" s="9"/>
-[...9 lines deleted...]
-      <c r="C56" s="53" t="s">
+      <c r="B59" s="57"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="5"/>
+    </row>
+    <row r="60" spans="1:16" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B60" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="D60" s="5"/>
+    </row>
+    <row r="61" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61" s="57"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="1"/>
+    </row>
+    <row r="62" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="70" t="s">
+        <v>66</v>
+      </c>
+      <c r="C62" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="D56" s="1"/>
-[...21 lines deleted...]
-      <c r="A59" s="10" t="s">
+    </row>
+    <row r="63" spans="1:16" s="11" customFormat="1" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="B59" s="11"/>
-[...39 lines deleted...]
-      <c r="C63" s="55"/>
+      <c r="B63" s="71"/>
+      <c r="C63" s="44"/>
       <c r="D63" s="1"/>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="4"/>
       <c r="J63" s="4"/>
       <c r="K63" s="4"/>
       <c r="L63" s="4"/>
       <c r="M63" s="4"/>
       <c r="N63" s="4"/>
       <c r="O63" s="4"/>
       <c r="P63" s="4"/>
     </row>
     <row r="64" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="7" t="s">
+      <c r="A64" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="22" t="s">
+      <c r="B64" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="C64" s="53" t="s">
+      <c r="C64" s="31" t="s">
         <v>16</v>
       </c>
       <c r="D64" s="1"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A65" s="8" t="s">
+      <c r="A65" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="B65" s="57"/>
+      <c r="C65" s="32"/>
+    </row>
+    <row r="66" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B66" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D66" s="1"/>
+    </row>
+    <row r="67" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B67" s="57"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="1"/>
+    </row>
+    <row r="68" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="34"/>
+      <c r="D68" s="1"/>
+    </row>
+    <row r="69" spans="1:16" s="14" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="B65" s="8"/>
-[...15 lines deleted...]
-      <c r="A67" s="8" t="s">
+      <c r="B69" s="57"/>
+      <c r="C69" s="32"/>
+      <c r="D69" s="13"/>
+    </row>
+    <row r="70" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="3"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="9"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="9"/>
+      <c r="I70" s="9"/>
+      <c r="J70" s="9"/>
+      <c r="K70" s="9"/>
+      <c r="L70" s="9"/>
+      <c r="M70" s="9"/>
+      <c r="N70" s="9"/>
+      <c r="O70" s="9"/>
+      <c r="P70" s="9"/>
+    </row>
+    <row r="71" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="40" t="s">
+        <v>100</v>
+      </c>
+      <c r="B71" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="D71" s="3"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="9"/>
+      <c r="G71" s="9"/>
+      <c r="H71" s="9"/>
+      <c r="I71" s="9"/>
+      <c r="J71" s="9"/>
+      <c r="K71" s="9"/>
+      <c r="L71" s="9"/>
+      <c r="M71" s="9"/>
+      <c r="N71" s="9"/>
+      <c r="O71" s="9"/>
+      <c r="P71" s="9"/>
+    </row>
+    <row r="72" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B72" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D72" s="3"/>
+      <c r="E72" s="9"/>
+      <c r="F72" s="9"/>
+      <c r="G72" s="9"/>
+      <c r="H72" s="9"/>
+      <c r="I72" s="9"/>
+      <c r="J72" s="9"/>
+      <c r="K72" s="9"/>
+      <c r="L72" s="9"/>
+      <c r="M72" s="9"/>
+      <c r="N72" s="9"/>
+      <c r="O72" s="9"/>
+      <c r="P72" s="9"/>
+    </row>
+    <row r="73" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B73" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D73" s="3"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="9"/>
+      <c r="G73" s="9"/>
+      <c r="H73" s="9"/>
+      <c r="I73" s="9"/>
+      <c r="J73" s="9"/>
+      <c r="K73" s="9"/>
+      <c r="L73" s="9"/>
+      <c r="M73" s="9"/>
+      <c r="N73" s="9"/>
+      <c r="O73" s="9"/>
+      <c r="P73" s="9"/>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="73" t="s">
+        <v>97</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B75" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="1"/>
+    </row>
+    <row r="76" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B76" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76" s="1"/>
+    </row>
+    <row r="77" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="74" t="s">
         <v>95</v>
       </c>
-      <c r="B67" s="9"/>
-[...13 lines deleted...]
-      <c r="A69" s="8" t="s">
+      <c r="B77" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" s="31" t="s">
         <v>96</v>
       </c>
-      <c r="B69" s="39"/>
-[...31 lines deleted...]
-      <c r="B71" s="7" t="s">
+      <c r="D77" s="1"/>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B78" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="C71" s="53" t="s">
-[...118 lines deleted...]
-      <c r="C78" s="53" t="s">
+      <c r="C78" s="31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A79" s="2"/>
-      <c r="B79" s="2"/>
-      <c r="C79" s="2"/>
+      <c r="B79" s="10"/>
+      <c r="C79" s="6"/>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A80" s="2"/>
-      <c r="B80" s="2"/>
-      <c r="C80" s="2"/>
+      <c r="B80" s="10"/>
+      <c r="C80" s="6"/>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="2"/>
-      <c r="B81" s="2"/>
-      <c r="C81" s="2"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="6"/>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="2"/>
-      <c r="B82" s="2"/>
-      <c r="C82" s="2"/>
+      <c r="B82" s="10"/>
+      <c r="C82" s="6"/>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="2"/>
-      <c r="B83" s="2"/>
-      <c r="C83" s="2"/>
+      <c r="B83" s="10"/>
+      <c r="C83" s="6"/>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="2"/>
-      <c r="B84" s="2"/>
-      <c r="C84" s="2"/>
+      <c r="B84" s="10"/>
+      <c r="C84" s="6"/>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="2"/>
-      <c r="B85" s="2"/>
-      <c r="C85" s="2"/>
+      <c r="B85" s="10"/>
+      <c r="C85" s="6"/>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="2"/>
-      <c r="B86" s="2"/>
-      <c r="C86" s="2"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="6"/>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="2"/>
-      <c r="B87" s="2"/>
-      <c r="C87" s="2"/>
+      <c r="B87" s="10"/>
+      <c r="C87" s="6"/>
     </row>
     <row r="88" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A88" s="2"/>
-      <c r="B88" s="2"/>
-      <c r="C88" s="2"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="6"/>
     </row>
     <row r="89" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A89" s="2"/>
-      <c r="B89" s="2"/>
-      <c r="C89" s="2"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="6"/>
     </row>
     <row r="90" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A90" s="2"/>
-      <c r="B90" s="2"/>
-      <c r="C90" s="2"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="6"/>
     </row>
     <row r="91" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A91" s="2"/>
-      <c r="B91" s="2"/>
-      <c r="C91" s="2"/>
+      <c r="B91" s="10"/>
+      <c r="C91" s="6"/>
     </row>
     <row r="92" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A92" s="2"/>
-      <c r="B92" s="2"/>
-      <c r="C92" s="2"/>
+      <c r="B92" s="10"/>
+      <c r="C92" s="6"/>
     </row>
     <row r="93" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A93" s="2"/>
-      <c r="B93" s="2"/>
-      <c r="C93" s="2"/>
+      <c r="B93" s="10"/>
+      <c r="C93" s="6"/>
     </row>
     <row r="94" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A94" s="2"/>
-      <c r="B94" s="2"/>
-      <c r="C94" s="2"/>
+      <c r="B94" s="10"/>
+      <c r="C94" s="6"/>
     </row>
     <row r="95" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A95" s="2"/>
-      <c r="B95" s="2"/>
-      <c r="C95" s="2"/>
+      <c r="B95" s="10"/>
+      <c r="C95" s="6"/>
     </row>
     <row r="96" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A96" s="2"/>
-      <c r="B96" s="2"/>
-      <c r="C96" s="2"/>
+      <c r="B96" s="10"/>
+      <c r="C96" s="6"/>
     </row>
     <row r="97" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A97" s="2"/>
-      <c r="B97" s="2"/>
-      <c r="C97" s="2"/>
+      <c r="B97" s="10"/>
+      <c r="C97" s="6"/>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="2"/>
-      <c r="B98" s="2"/>
-      <c r="C98" s="2"/>
+      <c r="B98" s="10"/>
+      <c r="C98" s="6"/>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="2"/>
-      <c r="B99" s="2"/>
-      <c r="C99" s="2"/>
+      <c r="B99" s="10"/>
+      <c r="C99" s="6"/>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="2"/>
-      <c r="B100" s="2"/>
-      <c r="C100" s="2"/>
+      <c r="B100" s="10"/>
+      <c r="C100" s="6"/>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="2"/>
-      <c r="B101" s="2"/>
-      <c r="C101" s="2"/>
+      <c r="B101" s="10"/>
+      <c r="C101" s="6"/>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="2"/>
-      <c r="B102" s="2"/>
-      <c r="C102" s="2"/>
+      <c r="B102" s="10"/>
+      <c r="C102" s="6"/>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="2"/>
-      <c r="B103" s="2"/>
-      <c r="C103" s="2"/>
+      <c r="B103" s="10"/>
+      <c r="C103" s="6"/>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="2"/>
-      <c r="B104" s="2"/>
-      <c r="C104" s="2"/>
+      <c r="B104" s="10"/>
+      <c r="C104" s="6"/>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="2"/>
-      <c r="B105" s="2"/>
-      <c r="C105" s="2"/>
+      <c r="B105" s="10"/>
+      <c r="C105" s="6"/>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="2"/>
-      <c r="B106" s="2"/>
-      <c r="C106" s="2"/>
+      <c r="B106" s="10"/>
+      <c r="C106" s="6"/>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="2"/>
-      <c r="B107" s="2"/>
-      <c r="C107" s="2"/>
+      <c r="B107" s="10"/>
+      <c r="C107" s="6"/>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="2"/>
-      <c r="B108" s="2"/>
-      <c r="C108" s="2"/>
+      <c r="B108" s="10"/>
+      <c r="C108" s="6"/>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="2"/>
-      <c r="B109" s="2"/>
-      <c r="C109" s="2"/>
+      <c r="B109" s="10"/>
+      <c r="C109" s="6"/>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="2"/>
-      <c r="B110" s="2"/>
-      <c r="C110" s="2"/>
+      <c r="B110" s="10"/>
+      <c r="C110" s="6"/>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="2"/>
-      <c r="B111" s="2"/>
-      <c r="C111" s="2"/>
+      <c r="B111" s="10"/>
+      <c r="C111" s="6"/>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="2"/>
-      <c r="B112" s="2"/>
-      <c r="C112" s="2"/>
+      <c r="B112" s="10"/>
+      <c r="C112" s="6"/>
     </row>
     <row r="113" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A113" s="2"/>
-      <c r="B113" s="2"/>
-      <c r="C113" s="2"/>
+      <c r="B113" s="10"/>
+      <c r="C113" s="6"/>
     </row>
     <row r="114" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A114" s="2"/>
-      <c r="B114" s="2"/>
-      <c r="C114" s="2"/>
+      <c r="B114" s="10"/>
+      <c r="C114" s="6"/>
     </row>
     <row r="115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A115" s="2"/>
-      <c r="B115" s="2"/>
-      <c r="C115" s="2"/>
+      <c r="B115" s="10"/>
+      <c r="C115" s="6"/>
     </row>
     <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="2"/>
-      <c r="B116" s="2"/>
-      <c r="C116" s="2"/>
+      <c r="B116" s="10"/>
+      <c r="C116" s="6"/>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" s="2"/>
-      <c r="B117" s="2"/>
-      <c r="C117" s="2"/>
+      <c r="B117" s="10"/>
+      <c r="C117" s="6"/>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" s="2"/>
-      <c r="B118" s="2"/>
-      <c r="C118" s="2"/>
+      <c r="B118" s="10"/>
+      <c r="C118" s="6"/>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="2"/>
-      <c r="B119" s="2"/>
-      <c r="C119" s="2"/>
+      <c r="B119" s="10"/>
+      <c r="C119" s="6"/>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" s="2"/>
-      <c r="B120" s="2"/>
-      <c r="C120" s="2"/>
+      <c r="B120" s="10"/>
+      <c r="C120" s="6"/>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" s="2"/>
-      <c r="B121" s="2"/>
-      <c r="C121" s="2"/>
+      <c r="B121" s="10"/>
+      <c r="C121" s="6"/>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" s="2"/>
-      <c r="B122" s="2"/>
-      <c r="C122" s="2"/>
+      <c r="B122" s="10"/>
+      <c r="C122" s="6"/>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123" s="2"/>
-      <c r="B123" s="2"/>
-      <c r="C123" s="2"/>
+      <c r="B123" s="10"/>
+      <c r="C123" s="6"/>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124" s="2"/>
-      <c r="B124" s="2"/>
-      <c r="C124" s="2"/>
+      <c r="B124" s="10"/>
+      <c r="C124" s="6"/>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" s="2"/>
-      <c r="B125" s="2"/>
-      <c r="C125" s="2"/>
+      <c r="B125" s="10"/>
+      <c r="C125" s="6"/>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126" s="2"/>
-      <c r="B126" s="2"/>
-      <c r="C126" s="2"/>
+      <c r="B126" s="10"/>
+      <c r="C126" s="6"/>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127" s="2"/>
-      <c r="B127" s="2"/>
-      <c r="C127" s="2"/>
+      <c r="B127" s="10"/>
+      <c r="C127" s="6"/>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" s="2"/>
-      <c r="B128" s="2"/>
-      <c r="C128" s="2"/>
+      <c r="B128" s="10"/>
+      <c r="C128" s="6"/>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" s="2"/>
-      <c r="B129" s="2"/>
-      <c r="C129" s="2"/>
+      <c r="B129" s="10"/>
+      <c r="C129" s="6"/>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" s="2"/>
-      <c r="B130" s="2"/>
-      <c r="C130" s="2"/>
+      <c r="B130" s="10"/>
+      <c r="C130" s="6"/>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" s="2"/>
-      <c r="B131" s="2"/>
-      <c r="C131" s="2"/>
+      <c r="B131" s="10"/>
+      <c r="C131" s="6"/>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" s="2"/>
-      <c r="B132" s="2"/>
-      <c r="C132" s="2"/>
+      <c r="B132" s="10"/>
+      <c r="C132" s="6"/>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133" s="2"/>
-      <c r="B133" s="2"/>
-      <c r="C133" s="2"/>
+      <c r="B133" s="10"/>
+      <c r="C133" s="6"/>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" s="2"/>
-      <c r="B134" s="2"/>
-      <c r="C134" s="2"/>
+      <c r="B134" s="10"/>
+      <c r="C134" s="6"/>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135" s="2"/>
-      <c r="B135" s="2"/>
-      <c r="C135" s="2"/>
+      <c r="B135" s="10"/>
+      <c r="C135" s="6"/>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" s="2"/>
-      <c r="B136" s="2"/>
-      <c r="C136" s="2"/>
+      <c r="B136" s="10"/>
+      <c r="C136" s="6"/>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" s="2"/>
-      <c r="B137" s="2"/>
-      <c r="C137" s="2"/>
+      <c r="B137" s="10"/>
+      <c r="C137" s="6"/>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138" s="2"/>
-      <c r="B138" s="2"/>
-      <c r="C138" s="2"/>
+      <c r="B138" s="10"/>
+      <c r="C138" s="6"/>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" s="2"/>
-      <c r="B139" s="2"/>
-      <c r="C139" s="2"/>
+      <c r="B139" s="10"/>
+      <c r="C139" s="6"/>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" s="2"/>
-      <c r="B140" s="2"/>
-      <c r="C140" s="2"/>
+      <c r="B140" s="10"/>
+      <c r="C140" s="6"/>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" s="2"/>
-      <c r="B141" s="2"/>
-      <c r="C141" s="2"/>
+      <c r="B141" s="10"/>
+      <c r="C141" s="6"/>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" s="2"/>
-      <c r="B142" s="2"/>
-      <c r="C142" s="2"/>
+      <c r="B142" s="10"/>
+      <c r="C142" s="6"/>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143" s="2"/>
-      <c r="B143" s="2"/>
-      <c r="C143" s="2"/>
+      <c r="B143" s="10"/>
+      <c r="C143" s="6"/>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144" s="2"/>
-      <c r="B144" s="2"/>
-      <c r="C144" s="2"/>
+      <c r="B144" s="10"/>
+      <c r="C144" s="6"/>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" s="2"/>
-      <c r="B145" s="2"/>
-      <c r="C145" s="2"/>
+      <c r="B145" s="10"/>
+      <c r="C145" s="6"/>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" s="2"/>
-      <c r="B146" s="2"/>
-      <c r="C146" s="2"/>
+      <c r="B146" s="10"/>
+      <c r="C146" s="6"/>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" s="2"/>
-      <c r="B147" s="2"/>
-      <c r="C147" s="2"/>
+      <c r="B147" s="10"/>
+      <c r="C147" s="6"/>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" s="2"/>
-      <c r="B148" s="2"/>
-      <c r="C148" s="2"/>
+      <c r="B148" s="10"/>
+      <c r="C148" s="6"/>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149" s="2"/>
-      <c r="B149" s="2"/>
-      <c r="C149" s="2"/>
+      <c r="B149" s="10"/>
+      <c r="C149" s="6"/>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" s="2"/>
-      <c r="B150" s="2"/>
-      <c r="C150" s="2"/>
+      <c r="B150" s="10"/>
+      <c r="C150" s="6"/>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" s="2"/>
-      <c r="B151" s="2"/>
-      <c r="C151" s="2"/>
+      <c r="B151" s="10"/>
+      <c r="C151" s="6"/>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" s="2"/>
-      <c r="B152" s="2"/>
-      <c r="C152" s="2"/>
+      <c r="B152" s="10"/>
+      <c r="C152" s="6"/>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" s="2"/>
-      <c r="B153" s="2"/>
-      <c r="C153" s="2"/>
+      <c r="B153" s="10"/>
+      <c r="C153" s="6"/>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" s="2"/>
-      <c r="B154" s="2"/>
-      <c r="C154" s="2"/>
+      <c r="B154" s="10"/>
+      <c r="C154" s="6"/>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" s="2"/>
-      <c r="B155" s="2"/>
-      <c r="C155" s="2"/>
+      <c r="B155" s="10"/>
+      <c r="C155" s="6"/>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" s="2"/>
-      <c r="B156" s="2"/>
-      <c r="C156" s="2"/>
+      <c r="B156" s="10"/>
+      <c r="C156" s="6"/>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" s="2"/>
-      <c r="B157" s="2"/>
-      <c r="C157" s="2"/>
+      <c r="B157" s="10"/>
+      <c r="C157" s="6"/>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" s="2"/>
-      <c r="B158" s="2"/>
-      <c r="C158" s="2"/>
+      <c r="B158" s="10"/>
+      <c r="C158" s="6"/>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" s="2"/>
-      <c r="B159" s="2"/>
-      <c r="C159" s="2"/>
+      <c r="B159" s="10"/>
+      <c r="C159" s="6"/>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" s="2"/>
-      <c r="B160" s="2"/>
-      <c r="C160" s="2"/>
+      <c r="B160" s="10"/>
+      <c r="C160" s="6"/>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" s="2"/>
-      <c r="B161" s="2"/>
-      <c r="C161" s="2"/>
+      <c r="B161" s="10"/>
+      <c r="C161" s="6"/>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" s="2"/>
-      <c r="B162" s="2"/>
-      <c r="C162" s="2"/>
+      <c r="B162" s="10"/>
+      <c r="C162" s="6"/>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" s="2"/>
-      <c r="B163" s="2"/>
-      <c r="C163" s="2"/>
+      <c r="B163" s="10"/>
+      <c r="C163" s="6"/>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" s="2"/>
-      <c r="B164" s="2"/>
-      <c r="C164" s="2"/>
+      <c r="B164" s="10"/>
+      <c r="C164" s="6"/>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" s="2"/>
-      <c r="B165" s="2"/>
-      <c r="C165" s="2"/>
+      <c r="B165" s="10"/>
+      <c r="C165" s="6"/>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" s="2"/>
-      <c r="B166" s="2"/>
-      <c r="C166" s="2"/>
+      <c r="B166" s="10"/>
+      <c r="C166" s="6"/>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" s="2"/>
-      <c r="B167" s="2"/>
-      <c r="C167" s="2"/>
+      <c r="B167" s="10"/>
+      <c r="C167" s="6"/>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" s="2"/>
-      <c r="B168" s="2"/>
-      <c r="C168" s="2"/>
+      <c r="B168" s="10"/>
+      <c r="C168" s="6"/>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" s="2"/>
-      <c r="B169" s="2"/>
-      <c r="C169" s="2"/>
+      <c r="B169" s="10"/>
+      <c r="C169" s="6"/>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" s="2"/>
-      <c r="B170" s="2"/>
-      <c r="C170" s="2"/>
+      <c r="B170" s="10"/>
+      <c r="C170" s="6"/>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" s="2"/>
-      <c r="B171" s="2"/>
-      <c r="C171" s="2"/>
+      <c r="B171" s="10"/>
+      <c r="C171" s="6"/>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" s="2"/>
-      <c r="B172" s="2"/>
-      <c r="C172" s="2"/>
+      <c r="B172" s="10"/>
+      <c r="C172" s="6"/>
     </row>
     <row r="173" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A173" s="2"/>
-      <c r="B173" s="2"/>
-      <c r="C173" s="2"/>
+      <c r="B173" s="10"/>
+      <c r="C173" s="6"/>
     </row>
     <row r="174" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A174" s="2"/>
-      <c r="B174" s="2"/>
-      <c r="C174" s="2"/>
+      <c r="B174" s="10"/>
+      <c r="C174" s="6"/>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" s="2"/>
-      <c r="B175" s="2"/>
-      <c r="C175" s="2"/>
+      <c r="B175" s="10"/>
+      <c r="C175" s="6"/>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" s="2"/>
-      <c r="B176" s="2"/>
-      <c r="C176" s="2"/>
+      <c r="B176" s="10"/>
+      <c r="C176" s="6"/>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" s="2"/>
-      <c r="B177" s="2"/>
-      <c r="C177" s="2"/>
+      <c r="B177" s="10"/>
+      <c r="C177" s="6"/>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" s="2"/>
-      <c r="B178" s="2"/>
-      <c r="C178" s="2"/>
+      <c r="B178" s="10"/>
+      <c r="C178" s="6"/>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" s="2"/>
-      <c r="B179" s="2"/>
-      <c r="C179" s="2"/>
+      <c r="B179" s="10"/>
+      <c r="C179" s="6"/>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" s="2"/>
-      <c r="B180" s="2"/>
-      <c r="C180" s="2"/>
+      <c r="B180" s="10"/>
+      <c r="C180" s="6"/>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" s="2"/>
-      <c r="B181" s="2"/>
-      <c r="C181" s="2"/>
+      <c r="B181" s="10"/>
+      <c r="C181" s="6"/>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" s="2"/>
-      <c r="B182" s="2"/>
-      <c r="C182" s="2"/>
+      <c r="B182" s="10"/>
+      <c r="C182" s="6"/>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" s="2"/>
-      <c r="B183" s="2"/>
-      <c r="C183" s="2"/>
+      <c r="B183" s="10"/>
+      <c r="C183" s="6"/>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" s="2"/>
-      <c r="B184" s="2"/>
-      <c r="C184" s="2"/>
+      <c r="B184" s="10"/>
+      <c r="C184" s="6"/>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" s="2"/>
-      <c r="B185" s="2"/>
-      <c r="C185" s="2"/>
+      <c r="B185" s="10"/>
+      <c r="C185" s="6"/>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" s="2"/>
-      <c r="B186" s="2"/>
-      <c r="C186" s="2"/>
+      <c r="B186" s="10"/>
+      <c r="C186" s="6"/>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" s="2"/>
-      <c r="B187" s="2"/>
-      <c r="C187" s="2"/>
+      <c r="B187" s="10"/>
+      <c r="C187" s="6"/>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" s="2"/>
-      <c r="B188" s="2"/>
-      <c r="C188" s="2"/>
+      <c r="B188" s="10"/>
+      <c r="C188" s="6"/>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" s="2"/>
-      <c r="B189" s="2"/>
-      <c r="C189" s="2"/>
+      <c r="B189" s="10"/>
+      <c r="C189" s="6"/>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" s="2"/>
-      <c r="B190" s="2"/>
-      <c r="C190" s="2"/>
+      <c r="B190" s="10"/>
+      <c r="C190" s="6"/>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" s="2"/>
-      <c r="B191" s="2"/>
-      <c r="C191" s="2"/>
+      <c r="B191" s="10"/>
+      <c r="C191" s="6"/>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" s="2"/>
-      <c r="B192" s="2"/>
-      <c r="C192" s="2"/>
+      <c r="B192" s="10"/>
+      <c r="C192" s="6"/>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" s="2"/>
-      <c r="B193" s="2"/>
-      <c r="C193" s="2"/>
+      <c r="B193" s="10"/>
+      <c r="C193" s="6"/>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" s="2"/>
-      <c r="B194" s="2"/>
-      <c r="C194" s="2"/>
+      <c r="B194" s="10"/>
+      <c r="C194" s="6"/>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" s="2"/>
-      <c r="B195" s="2"/>
-      <c r="C195" s="2"/>
+      <c r="B195" s="10"/>
+      <c r="C195" s="6"/>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" s="2"/>
-      <c r="B196" s="2"/>
-      <c r="C196" s="2"/>
+      <c r="B196" s="10"/>
+      <c r="C196" s="6"/>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" s="2"/>
-      <c r="B197" s="2"/>
-      <c r="C197" s="2"/>
+      <c r="B197" s="10"/>
+      <c r="C197" s="6"/>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" s="2"/>
-      <c r="B198" s="2"/>
-      <c r="C198" s="2"/>
+      <c r="B198" s="10"/>
+      <c r="C198" s="6"/>
     </row>
     <row r="199" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A199" s="2"/>
-      <c r="B199" s="2"/>
-      <c r="C199" s="2"/>
+      <c r="B199" s="10"/>
+      <c r="C199" s="6"/>
     </row>
     <row r="200" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A200" s="2"/>
-      <c r="B200" s="2"/>
-      <c r="C200" s="2"/>
+      <c r="B200" s="10"/>
+      <c r="C200" s="6"/>
     </row>
     <row r="201" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A201" s="2"/>
-      <c r="B201" s="2"/>
-      <c r="C201" s="2"/>
+      <c r="B201" s="10"/>
+      <c r="C201" s="6"/>
     </row>
     <row r="202" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A202" s="2"/>
-      <c r="B202" s="2"/>
-      <c r="C202" s="2"/>
+      <c r="B202" s="10"/>
+      <c r="C202" s="6"/>
     </row>
     <row r="203" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A203" s="2"/>
-      <c r="B203" s="2"/>
-      <c r="C203" s="2"/>
+      <c r="B203" s="10"/>
+      <c r="C203" s="6"/>
     </row>
     <row r="204" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A204" s="2"/>
-      <c r="B204" s="2"/>
-      <c r="C204" s="2"/>
+      <c r="B204" s="10"/>
+      <c r="C204" s="6"/>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A205" s="2"/>
-      <c r="B205" s="2"/>
-      <c r="C205" s="2"/>
+      <c r="B205" s="10"/>
+      <c r="C205" s="6"/>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A206" s="2"/>
-      <c r="B206" s="2"/>
-      <c r="C206" s="2"/>
+      <c r="B206" s="10"/>
+      <c r="C206" s="6"/>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A207" s="2"/>
-      <c r="B207" s="2"/>
-      <c r="C207" s="2"/>
+      <c r="B207" s="10"/>
+      <c r="C207" s="6"/>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A208" s="2"/>
-      <c r="B208" s="2"/>
-      <c r="C208" s="2"/>
+      <c r="B208" s="10"/>
+      <c r="C208" s="6"/>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A209" s="2"/>
-      <c r="B209" s="2"/>
-      <c r="C209" s="2"/>
+      <c r="B209" s="10"/>
+      <c r="C209" s="6"/>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A210" s="2"/>
-      <c r="B210" s="2"/>
-      <c r="C210" s="2"/>
+      <c r="B210" s="10"/>
+      <c r="C210" s="6"/>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A211" s="2"/>
-      <c r="B211" s="2"/>
-      <c r="C211" s="2"/>
+      <c r="B211" s="10"/>
+      <c r="C211" s="6"/>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A212" s="2"/>
-      <c r="B212" s="2"/>
-      <c r="C212" s="2"/>
+      <c r="B212" s="10"/>
+      <c r="C212" s="6"/>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A213" s="2"/>
-      <c r="B213" s="2"/>
-      <c r="C213" s="2"/>
+      <c r="B213" s="10"/>
+      <c r="C213" s="6"/>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A214" s="2"/>
-      <c r="B214" s="2"/>
-      <c r="C214" s="2"/>
+      <c r="B214" s="10"/>
+      <c r="C214" s="6"/>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A215" s="2"/>
-      <c r="B215" s="2"/>
-      <c r="C215" s="2"/>
+      <c r="B215" s="10"/>
+      <c r="C215" s="6"/>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A216" s="2"/>
-      <c r="B216" s="2"/>
-      <c r="C216" s="2"/>
+      <c r="B216" s="10"/>
+      <c r="C216" s="6"/>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A217" s="2"/>
-      <c r="B217" s="2"/>
-      <c r="C217" s="2"/>
+      <c r="B217" s="10"/>
+      <c r="C217" s="6"/>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A218" s="2"/>
-      <c r="B218" s="2"/>
-      <c r="C218" s="2"/>
+      <c r="B218" s="10"/>
+      <c r="C218" s="6"/>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A219" s="2"/>
-      <c r="B219" s="2"/>
-      <c r="C219" s="2"/>
+      <c r="B219" s="10"/>
+      <c r="C219" s="6"/>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A220" s="2"/>
-      <c r="B220" s="2"/>
-      <c r="C220" s="2"/>
+      <c r="B220" s="10"/>
+      <c r="C220" s="6"/>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A221" s="2"/>
-      <c r="B221" s="2"/>
-      <c r="C221" s="2"/>
+      <c r="B221" s="10"/>
+      <c r="C221" s="6"/>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A222" s="2"/>
-      <c r="B222" s="2"/>
-      <c r="C222" s="2"/>
+      <c r="B222" s="10"/>
+      <c r="C222" s="6"/>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A223" s="2"/>
-      <c r="B223" s="2"/>
-      <c r="C223" s="2"/>
+      <c r="B223" s="10"/>
+      <c r="C223" s="6"/>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A224" s="2"/>
-      <c r="B224" s="2"/>
-      <c r="C224" s="2"/>
+      <c r="B224" s="10"/>
+      <c r="C224" s="6"/>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A225" s="2"/>
-      <c r="B225" s="2"/>
-      <c r="C225" s="2"/>
+      <c r="B225" s="10"/>
+      <c r="C225" s="6"/>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A226" s="2"/>
-      <c r="B226" s="2"/>
-      <c r="C226" s="2"/>
+      <c r="B226" s="10"/>
+      <c r="C226" s="6"/>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A227" s="2"/>
-      <c r="B227" s="2"/>
-      <c r="C227" s="2"/>
+      <c r="B227" s="10"/>
+      <c r="C227" s="6"/>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A228" s="2"/>
-      <c r="B228" s="2"/>
-      <c r="C228" s="2"/>
+      <c r="B228" s="10"/>
+      <c r="C228" s="6"/>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A229" s="2"/>
-      <c r="B229" s="2"/>
-      <c r="C229" s="2"/>
+      <c r="B229" s="10"/>
+      <c r="C229" s="6"/>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A230" s="2"/>
-      <c r="B230" s="2"/>
-      <c r="C230" s="2"/>
+      <c r="B230" s="10"/>
+      <c r="C230" s="6"/>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A231" s="2"/>
-      <c r="B231" s="2"/>
-      <c r="C231" s="2"/>
+      <c r="B231" s="10"/>
+      <c r="C231" s="6"/>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A232" s="2"/>
-      <c r="B232" s="2"/>
-      <c r="C232" s="2"/>
+      <c r="B232" s="10"/>
+      <c r="C232" s="6"/>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A233" s="2"/>
-      <c r="B233" s="2"/>
-      <c r="C233" s="2"/>
+      <c r="B233" s="10"/>
+      <c r="C233" s="6"/>
     </row>
     <row r="234" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A234" s="2"/>
-      <c r="B234" s="2"/>
-      <c r="C234" s="2"/>
+      <c r="B234" s="10"/>
+      <c r="C234" s="6"/>
     </row>
     <row r="235" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A235" s="2"/>
-      <c r="B235" s="2"/>
-      <c r="C235" s="2"/>
+      <c r="B235" s="10"/>
+      <c r="C235" s="6"/>
     </row>
     <row r="236" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A236" s="2"/>
-      <c r="B236" s="2"/>
-      <c r="C236" s="2"/>
+      <c r="B236" s="10"/>
+      <c r="C236" s="6"/>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A237" s="2"/>
-      <c r="B237" s="2"/>
-      <c r="C237" s="2"/>
+      <c r="B237" s="10"/>
+      <c r="C237" s="6"/>
     </row>
     <row r="238" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A238" s="2"/>
-      <c r="B238" s="2"/>
-      <c r="C238" s="2"/>
+      <c r="B238" s="10"/>
+      <c r="C238" s="6"/>
     </row>
     <row r="239" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A239" s="2"/>
-      <c r="B239" s="2"/>
-      <c r="C239" s="2"/>
+      <c r="B239" s="10"/>
+      <c r="C239" s="6"/>
     </row>
     <row r="240" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A240" s="2"/>
-      <c r="B240" s="2"/>
-      <c r="C240" s="2"/>
+      <c r="B240" s="10"/>
+      <c r="C240" s="6"/>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A241" s="2"/>
-      <c r="B241" s="2"/>
-      <c r="C241" s="2"/>
+      <c r="B241" s="10"/>
+      <c r="C241" s="6"/>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A242" s="2"/>
-      <c r="B242" s="2"/>
-      <c r="C242" s="2"/>
+      <c r="B242" s="10"/>
+      <c r="C242" s="6"/>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A243" s="2"/>
-      <c r="B243" s="2"/>
-      <c r="C243" s="2"/>
+      <c r="B243" s="10"/>
+      <c r="C243" s="6"/>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A244" s="2"/>
-      <c r="B244" s="2"/>
-      <c r="C244" s="2"/>
+      <c r="B244" s="10"/>
+      <c r="C244" s="6"/>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A245" s="2"/>
-      <c r="B245" s="2"/>
-      <c r="C245" s="2"/>
+      <c r="B245" s="10"/>
+      <c r="C245" s="6"/>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A246" s="2"/>
-      <c r="B246" s="2"/>
-      <c r="C246" s="2"/>
+      <c r="B246" s="10"/>
+      <c r="C246" s="6"/>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A247" s="2"/>
-      <c r="B247" s="2"/>
-      <c r="C247" s="2"/>
+      <c r="B247" s="10"/>
+      <c r="C247" s="6"/>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A248" s="2"/>
-      <c r="B248" s="2"/>
-      <c r="C248" s="2"/>
+      <c r="B248" s="10"/>
+      <c r="C248" s="6"/>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A249" s="2"/>
-      <c r="B249" s="2"/>
-      <c r="C249" s="2"/>
+      <c r="B249" s="10"/>
+      <c r="C249" s="6"/>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A250" s="2"/>
-      <c r="B250" s="2"/>
-      <c r="C250" s="2"/>
+      <c r="B250" s="10"/>
+      <c r="C250" s="6"/>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A251" s="2"/>
-      <c r="B251" s="2"/>
-      <c r="C251" s="2"/>
+      <c r="B251" s="10"/>
+      <c r="C251" s="6"/>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A252" s="2"/>
-      <c r="B252" s="2"/>
-      <c r="C252" s="2"/>
+      <c r="B252" s="10"/>
+      <c r="C252" s="6"/>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A253" s="2"/>
-      <c r="B253" s="2"/>
-      <c r="C253" s="2"/>
+      <c r="B253" s="10"/>
+      <c r="C253" s="6"/>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A254" s="2"/>
-      <c r="B254" s="2"/>
-      <c r="C254" s="2"/>
+      <c r="B254" s="10"/>
+      <c r="C254" s="6"/>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A255" s="2"/>
-      <c r="B255" s="2"/>
-      <c r="C255" s="2"/>
+      <c r="B255" s="10"/>
+      <c r="C255" s="6"/>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A256" s="2"/>
-      <c r="B256" s="2"/>
-      <c r="C256" s="2"/>
+      <c r="B256" s="10"/>
+      <c r="C256" s="6"/>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A257" s="2"/>
-      <c r="B257" s="2"/>
-      <c r="C257" s="2"/>
+      <c r="B257" s="10"/>
+      <c r="C257" s="6"/>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A258" s="2"/>
-      <c r="B258" s="2"/>
-      <c r="C258" s="2"/>
+      <c r="B258" s="10"/>
+      <c r="C258" s="6"/>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A259" s="2"/>
-      <c r="B259" s="2"/>
-      <c r="C259" s="2"/>
+      <c r="B259" s="10"/>
+      <c r="C259" s="6"/>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A260" s="2"/>
-      <c r="B260" s="2"/>
-      <c r="C260" s="2"/>
+      <c r="B260" s="10"/>
+      <c r="C260" s="6"/>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A261" s="2"/>
-      <c r="B261" s="2"/>
-      <c r="C261" s="2"/>
+      <c r="B261" s="10"/>
+      <c r="C261" s="6"/>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A262" s="2"/>
-      <c r="B262" s="2"/>
-      <c r="C262" s="2"/>
+      <c r="B262" s="10"/>
+      <c r="C262" s="6"/>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A263" s="2"/>
-      <c r="B263" s="2"/>
-      <c r="C263" s="2"/>
+      <c r="B263" s="10"/>
+      <c r="C263" s="6"/>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A264" s="2"/>
-      <c r="B264" s="2"/>
-      <c r="C264" s="2"/>
+      <c r="B264" s="10"/>
+      <c r="C264" s="6"/>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A265" s="2"/>
-      <c r="B265" s="2"/>
-      <c r="C265" s="2"/>
+      <c r="B265" s="10"/>
+      <c r="C265" s="6"/>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A266" s="2"/>
-      <c r="B266" s="2"/>
-      <c r="C266" s="2"/>
+      <c r="B266" s="10"/>
+      <c r="C266" s="6"/>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A267" s="2"/>
-      <c r="B267" s="2"/>
-      <c r="C267" s="2"/>
+      <c r="B267" s="10"/>
+      <c r="C267" s="6"/>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A268" s="2"/>
-      <c r="B268" s="2"/>
-      <c r="C268" s="2"/>
+      <c r="B268" s="10"/>
+      <c r="C268" s="6"/>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A269" s="2"/>
-      <c r="B269" s="2"/>
-      <c r="C269" s="2"/>
+      <c r="B269" s="10"/>
+      <c r="C269" s="6"/>
     </row>
     <row r="270" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A270" s="2"/>
-      <c r="B270" s="2"/>
-      <c r="C270" s="2"/>
+      <c r="B270" s="10"/>
+      <c r="C270" s="6"/>
     </row>
     <row r="271" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A271" s="2"/>
-      <c r="B271" s="2"/>
-      <c r="C271" s="2"/>
+      <c r="B271" s="10"/>
+      <c r="C271" s="6"/>
     </row>
     <row r="272" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A272" s="2"/>
-      <c r="B272" s="2"/>
-      <c r="C272" s="2"/>
+      <c r="B272" s="10"/>
+      <c r="C272" s="6"/>
     </row>
     <row r="273" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A273" s="2"/>
-      <c r="B273" s="2"/>
-      <c r="C273" s="2"/>
+      <c r="B273" s="10"/>
+      <c r="C273" s="6"/>
     </row>
     <row r="274" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A274" s="2"/>
-      <c r="B274" s="2"/>
-      <c r="C274" s="2"/>
+      <c r="B274" s="10"/>
+      <c r="C274" s="6"/>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A275" s="2"/>
-      <c r="B275" s="2"/>
-      <c r="C275" s="2"/>
+      <c r="B275" s="10"/>
+      <c r="C275" s="6"/>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A276" s="2"/>
-      <c r="B276" s="2"/>
-      <c r="C276" s="2"/>
+      <c r="B276" s="10"/>
+      <c r="C276" s="6"/>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A277" s="2"/>
-      <c r="B277" s="2"/>
-      <c r="C277" s="2"/>
+      <c r="B277" s="10"/>
+      <c r="C277" s="6"/>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A278" s="2"/>
-      <c r="B278" s="2"/>
-      <c r="C278" s="2"/>
+      <c r="B278" s="10"/>
+      <c r="C278" s="6"/>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A279" s="2"/>
-      <c r="B279" s="2"/>
-      <c r="C279" s="2"/>
+      <c r="B279" s="10"/>
+      <c r="C279" s="6"/>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A280" s="2"/>
-      <c r="B280" s="2"/>
-      <c r="C280" s="2"/>
+      <c r="B280" s="10"/>
+      <c r="C280" s="6"/>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A281" s="2"/>
-      <c r="B281" s="2"/>
-      <c r="C281" s="2"/>
+      <c r="B281" s="10"/>
+      <c r="C281" s="6"/>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A282" s="2"/>
-      <c r="B282" s="2"/>
-      <c r="C282" s="2"/>
+      <c r="B282" s="10"/>
+      <c r="C282" s="6"/>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A283" s="2"/>
-      <c r="B283" s="2"/>
-      <c r="C283" s="2"/>
+      <c r="B283" s="10"/>
+      <c r="C283" s="6"/>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A284" s="2"/>
-      <c r="B284" s="2"/>
-      <c r="C284" s="2"/>
+      <c r="B284" s="10"/>
+      <c r="C284" s="6"/>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A285" s="2"/>
-      <c r="B285" s="2"/>
-      <c r="C285" s="2"/>
+      <c r="B285" s="10"/>
+      <c r="C285" s="6"/>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A286" s="2"/>
-      <c r="B286" s="2"/>
-      <c r="C286" s="2"/>
+      <c r="B286" s="10"/>
+      <c r="C286" s="6"/>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A287" s="2"/>
-      <c r="B287" s="2"/>
-      <c r="C287" s="2"/>
+      <c r="B287" s="10"/>
+      <c r="C287" s="6"/>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A288" s="2"/>
-      <c r="B288" s="2"/>
-      <c r="C288" s="2"/>
+      <c r="B288" s="10"/>
+      <c r="C288" s="6"/>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A289" s="2"/>
-      <c r="B289" s="2"/>
-      <c r="C289" s="2"/>
+      <c r="B289" s="10"/>
+      <c r="C289" s="6"/>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A290" s="2"/>
-      <c r="B290" s="2"/>
-      <c r="C290" s="2"/>
+      <c r="B290" s="10"/>
+      <c r="C290" s="6"/>
     </row>
     <row r="291" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A291" s="2"/>
-      <c r="B291" s="2"/>
-      <c r="C291" s="2"/>
+      <c r="B291" s="10"/>
+      <c r="C291" s="6"/>
     </row>
     <row r="292" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A292" s="2"/>
-      <c r="B292" s="2"/>
-      <c r="C292" s="2"/>
+      <c r="B292" s="10"/>
+      <c r="C292" s="6"/>
     </row>
     <row r="293" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A293" s="2"/>
-      <c r="B293" s="2"/>
-      <c r="C293" s="2"/>
+      <c r="B293" s="10"/>
+      <c r="C293" s="6"/>
     </row>
     <row r="294" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A294" s="2"/>
-      <c r="B294" s="2"/>
-      <c r="C294" s="2"/>
+      <c r="B294" s="10"/>
+      <c r="C294" s="6"/>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A295" s="2"/>
-      <c r="B295" s="2"/>
-      <c r="C295" s="2"/>
+      <c r="B295" s="10"/>
+      <c r="C295" s="6"/>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A296" s="2"/>
-      <c r="B296" s="2"/>
-      <c r="C296" s="2"/>
+      <c r="B296" s="10"/>
+      <c r="C296" s="6"/>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A297" s="2"/>
-      <c r="B297" s="2"/>
-      <c r="C297" s="2"/>
+      <c r="B297" s="10"/>
+      <c r="C297" s="6"/>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A298" s="2"/>
-      <c r="B298" s="2"/>
-      <c r="C298" s="2"/>
+      <c r="B298" s="10"/>
+      <c r="C298" s="6"/>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A299" s="2"/>
-      <c r="B299" s="2"/>
-      <c r="C299" s="2"/>
+      <c r="B299" s="10"/>
+      <c r="C299" s="6"/>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A300" s="2"/>
-      <c r="B300" s="2"/>
-      <c r="C300" s="2"/>
+      <c r="B300" s="10"/>
+      <c r="C300" s="6"/>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A301" s="2"/>
-      <c r="B301" s="2"/>
-      <c r="C301" s="2"/>
+      <c r="B301" s="10"/>
+      <c r="C301" s="6"/>
     </row>
     <row r="302" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A302" s="2"/>
-      <c r="B302" s="2"/>
-      <c r="C302" s="2"/>
+      <c r="B302" s="10"/>
+      <c r="C302" s="6"/>
     </row>
     <row r="303" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A303" s="2"/>
-      <c r="B303" s="2"/>
-      <c r="C303" s="2"/>
+      <c r="B303" s="10"/>
+      <c r="C303" s="6"/>
     </row>
     <row r="304" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A304" s="2"/>
-      <c r="B304" s="2"/>
-      <c r="C304" s="2"/>
+      <c r="B304" s="10"/>
+      <c r="C304" s="6"/>
     </row>
     <row r="305" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A305" s="2"/>
-      <c r="B305" s="2"/>
-      <c r="C305" s="2"/>
+      <c r="B305" s="10"/>
+      <c r="C305" s="6"/>
     </row>
     <row r="306" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A306" s="2"/>
-      <c r="B306" s="2"/>
-      <c r="C306" s="2"/>
+      <c r="B306" s="10"/>
+      <c r="C306" s="6"/>
     </row>
     <row r="307" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A307" s="2"/>
-      <c r="B307" s="2"/>
-      <c r="C307" s="2"/>
+      <c r="B307" s="10"/>
+      <c r="C307" s="6"/>
     </row>
     <row r="308" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A308" s="2"/>
-      <c r="B308" s="2"/>
-      <c r="C308" s="2"/>
+      <c r="B308" s="10"/>
+      <c r="C308" s="6"/>
     </row>
     <row r="309" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A309" s="2"/>
-      <c r="B309" s="2"/>
-      <c r="C309" s="2"/>
+      <c r="B309" s="10"/>
+      <c r="C309" s="6"/>
     </row>
     <row r="310" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A310" s="2"/>
-      <c r="B310" s="2"/>
-      <c r="C310" s="2"/>
+      <c r="B310" s="10"/>
+      <c r="C310" s="6"/>
     </row>
     <row r="311" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A311" s="2"/>
-      <c r="B311" s="2"/>
-      <c r="C311" s="2"/>
+      <c r="B311" s="10"/>
+      <c r="C311" s="6"/>
     </row>
     <row r="312" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A312" s="2"/>
-      <c r="B312" s="2"/>
-      <c r="C312" s="2"/>
+      <c r="B312" s="10"/>
+      <c r="C312" s="6"/>
     </row>
     <row r="313" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A313" s="2"/>
-      <c r="B313" s="2"/>
-      <c r="C313" s="2"/>
+      <c r="B313" s="10"/>
+      <c r="C313" s="6"/>
     </row>
     <row r="314" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A314" s="2"/>
-      <c r="B314" s="2"/>
-      <c r="C314" s="2"/>
+      <c r="B314" s="10"/>
+      <c r="C314" s="6"/>
     </row>
     <row r="315" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A315" s="2"/>
-      <c r="B315" s="2"/>
-      <c r="C315" s="2"/>
+      <c r="B315" s="10"/>
+      <c r="C315" s="6"/>
     </row>
     <row r="316" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A316" s="2"/>
-      <c r="B316" s="2"/>
-      <c r="C316" s="2"/>
+      <c r="B316" s="10"/>
+      <c r="C316" s="6"/>
     </row>
     <row r="317" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A317" s="2"/>
-      <c r="B317" s="2"/>
-      <c r="C317" s="2"/>
+      <c r="B317" s="10"/>
+      <c r="C317" s="6"/>
     </row>
     <row r="318" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A318" s="2"/>
-      <c r="B318" s="2"/>
-      <c r="C318" s="2"/>
+      <c r="B318" s="10"/>
+      <c r="C318" s="6"/>
     </row>
     <row r="319" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A319" s="2"/>
-      <c r="B319" s="2"/>
-      <c r="C319" s="2"/>
+      <c r="B319" s="10"/>
+      <c r="C319" s="6"/>
     </row>
     <row r="320" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A320" s="2"/>
-      <c r="B320" s="2"/>
-      <c r="C320" s="2"/>
+      <c r="B320" s="10"/>
+      <c r="C320" s="6"/>
     </row>
     <row r="321" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A321" s="2"/>
-      <c r="B321" s="2"/>
-      <c r="C321" s="2"/>
+      <c r="B321" s="10"/>
+      <c r="C321" s="6"/>
     </row>
     <row r="322" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A322" s="2"/>
-      <c r="B322" s="2"/>
-      <c r="C322" s="2"/>
+      <c r="B322" s="10"/>
+      <c r="C322" s="6"/>
     </row>
     <row r="323" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A323" s="2"/>
-      <c r="B323" s="2"/>
-      <c r="C323" s="2"/>
+      <c r="B323" s="10"/>
+      <c r="C323" s="6"/>
     </row>
     <row r="324" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A324" s="2"/>
-      <c r="B324" s="2"/>
-      <c r="C324" s="2"/>
+      <c r="B324" s="10"/>
+      <c r="C324" s="6"/>
     </row>
     <row r="325" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A325" s="2"/>
-      <c r="B325" s="2"/>
-      <c r="C325" s="2"/>
+      <c r="B325" s="10"/>
+      <c r="C325" s="6"/>
     </row>
     <row r="326" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A326" s="2"/>
-      <c r="B326" s="2"/>
-      <c r="C326" s="2"/>
+      <c r="B326" s="10"/>
+      <c r="C326" s="6"/>
     </row>
     <row r="327" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A327" s="2"/>
-      <c r="B327" s="2"/>
-      <c r="C327" s="2"/>
+      <c r="B327" s="10"/>
+      <c r="C327" s="6"/>
     </row>
     <row r="328" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A328" s="2"/>
-      <c r="B328" s="2"/>
-      <c r="C328" s="2"/>
+      <c r="B328" s="10"/>
+      <c r="C328" s="6"/>
     </row>
     <row r="329" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A329" s="2"/>
-      <c r="B329" s="2"/>
-      <c r="C329" s="2"/>
+      <c r="B329" s="10"/>
+      <c r="C329" s="6"/>
     </row>
     <row r="330" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A330" s="2"/>
-      <c r="B330" s="2"/>
-      <c r="C330" s="2"/>
+      <c r="B330" s="10"/>
+      <c r="C330" s="6"/>
     </row>
     <row r="331" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A331" s="2"/>
-      <c r="B331" s="2"/>
-      <c r="C331" s="2"/>
+      <c r="B331" s="10"/>
+      <c r="C331" s="6"/>
     </row>
     <row r="332" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A332" s="2"/>
-      <c r="B332" s="2"/>
-      <c r="C332" s="2"/>
+      <c r="B332" s="10"/>
+      <c r="C332" s="6"/>
     </row>
     <row r="333" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A333" s="2"/>
-      <c r="B333" s="2"/>
-      <c r="C333" s="2"/>
+      <c r="B333" s="10"/>
+      <c r="C333" s="6"/>
     </row>
     <row r="334" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A334" s="2"/>
-      <c r="B334" s="2"/>
-      <c r="C334" s="2"/>
+      <c r="B334" s="10"/>
+      <c r="C334" s="6"/>
     </row>
     <row r="335" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A335" s="2"/>
-      <c r="B335" s="2"/>
-      <c r="C335" s="2"/>
+      <c r="B335" s="10"/>
+      <c r="C335" s="6"/>
     </row>
     <row r="336" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A336" s="2"/>
-      <c r="B336" s="2"/>
-      <c r="C336" s="2"/>
+      <c r="B336" s="10"/>
+      <c r="C336" s="6"/>
     </row>
     <row r="337" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A337" s="2"/>
-      <c r="B337" s="2"/>
-      <c r="C337" s="2"/>
+      <c r="B337" s="10"/>
+      <c r="C337" s="6"/>
     </row>
     <row r="338" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A338" s="2"/>
-      <c r="B338" s="2"/>
-      <c r="C338" s="2"/>
+      <c r="B338" s="10"/>
+      <c r="C338" s="6"/>
     </row>
     <row r="339" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A339" s="2"/>
-      <c r="B339" s="2"/>
-      <c r="C339" s="2"/>
+      <c r="B339" s="10"/>
+      <c r="C339" s="6"/>
     </row>
     <row r="340" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A340" s="2"/>
-      <c r="B340" s="2"/>
-      <c r="C340" s="2"/>
+      <c r="B340" s="10"/>
+      <c r="C340" s="6"/>
     </row>
     <row r="341" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A341" s="2"/>
-      <c r="B341" s="2"/>
-      <c r="C341" s="2"/>
+      <c r="B341" s="10"/>
+      <c r="C341" s="6"/>
     </row>
     <row r="342" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A342" s="2"/>
-      <c r="B342" s="2"/>
-      <c r="C342" s="2"/>
+      <c r="B342" s="10"/>
+      <c r="C342" s="6"/>
     </row>
     <row r="343" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A343" s="2"/>
-      <c r="B343" s="2"/>
-      <c r="C343" s="2"/>
+      <c r="B343" s="10"/>
+      <c r="C343" s="6"/>
     </row>
     <row r="344" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A344" s="2"/>
-      <c r="B344" s="2"/>
-      <c r="C344" s="2"/>
+      <c r="B344" s="10"/>
+      <c r="C344" s="6"/>
     </row>
     <row r="345" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A345" s="2"/>
-      <c r="B345" s="2"/>
-      <c r="C345" s="2"/>
+      <c r="B345" s="10"/>
+      <c r="C345" s="6"/>
     </row>
     <row r="346" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A346" s="2"/>
-      <c r="B346" s="2"/>
-      <c r="C346" s="2"/>
+      <c r="B346" s="10"/>
+      <c r="C346" s="6"/>
     </row>
     <row r="347" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A347" s="2"/>
-      <c r="B347" s="2"/>
-      <c r="C347" s="2"/>
+      <c r="B347" s="10"/>
+      <c r="C347" s="6"/>
     </row>
     <row r="348" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A348" s="2"/>
-      <c r="B348" s="2"/>
-      <c r="C348" s="2"/>
+      <c r="B348" s="10"/>
+      <c r="C348" s="6"/>
     </row>
     <row r="349" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A349" s="2"/>
-      <c r="B349" s="2"/>
-      <c r="C349" s="2"/>
+      <c r="B349" s="10"/>
+      <c r="C349" s="6"/>
     </row>
     <row r="350" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A350" s="2"/>
-      <c r="B350" s="2"/>
-      <c r="C350" s="2"/>
+      <c r="B350" s="10"/>
+      <c r="C350" s="6"/>
     </row>
     <row r="351" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A351" s="2"/>
-      <c r="B351" s="2"/>
-      <c r="C351" s="2"/>
+      <c r="B351" s="10"/>
+      <c r="C351" s="6"/>
     </row>
     <row r="352" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A352" s="2"/>
-      <c r="B352" s="2"/>
-      <c r="C352" s="2"/>
+      <c r="B352" s="10"/>
+      <c r="C352" s="6"/>
     </row>
     <row r="353" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A353" s="2"/>
-      <c r="B353" s="2"/>
-      <c r="C353" s="2"/>
+      <c r="B353" s="10"/>
+      <c r="C353" s="6"/>
     </row>
     <row r="354" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A354" s="2"/>
-      <c r="B354" s="2"/>
-      <c r="C354" s="2"/>
+      <c r="B354" s="10"/>
+      <c r="C354" s="6"/>
     </row>
     <row r="355" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A355" s="2"/>
-      <c r="B355" s="2"/>
-      <c r="C355" s="2"/>
+      <c r="B355" s="10"/>
+      <c r="C355" s="6"/>
     </row>
     <row r="356" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A356" s="2"/>
-      <c r="B356" s="2"/>
-      <c r="C356" s="2"/>
+      <c r="B356" s="10"/>
+      <c r="C356" s="6"/>
     </row>
     <row r="357" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A357" s="2"/>
-      <c r="B357" s="2"/>
-      <c r="C357" s="2"/>
+      <c r="B357" s="10"/>
+      <c r="C357" s="6"/>
     </row>
     <row r="358" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A358" s="2"/>
-      <c r="B358" s="2"/>
-      <c r="C358" s="2"/>
+      <c r="B358" s="10"/>
+      <c r="C358" s="6"/>
     </row>
     <row r="359" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A359" s="2"/>
-      <c r="B359" s="2"/>
-      <c r="C359" s="2"/>
+      <c r="B359" s="10"/>
+      <c r="C359" s="6"/>
     </row>
     <row r="360" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A360" s="2"/>
-      <c r="B360" s="2"/>
-      <c r="C360" s="2"/>
+      <c r="B360" s="10"/>
+      <c r="C360" s="6"/>
     </row>
     <row r="361" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A361" s="2"/>
-      <c r="B361" s="2"/>
-      <c r="C361" s="2"/>
+      <c r="B361" s="10"/>
+      <c r="C361" s="6"/>
     </row>
     <row r="362" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A362" s="2"/>
-      <c r="B362" s="2"/>
-      <c r="C362" s="2"/>
+      <c r="B362" s="10"/>
+      <c r="C362" s="6"/>
     </row>
     <row r="363" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A363" s="2"/>
-      <c r="B363" s="2"/>
-      <c r="C363" s="2"/>
+      <c r="B363" s="10"/>
+      <c r="C363" s="6"/>
     </row>
     <row r="364" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A364" s="2"/>
-      <c r="B364" s="2"/>
-      <c r="C364" s="2"/>
+      <c r="B364" s="10"/>
+      <c r="C364" s="6"/>
     </row>
     <row r="365" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A365" s="2"/>
-      <c r="B365" s="2"/>
-      <c r="C365" s="2"/>
+      <c r="B365" s="10"/>
+      <c r="C365" s="6"/>
     </row>
     <row r="366" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A366" s="2"/>
-      <c r="B366" s="2"/>
-      <c r="C366" s="2"/>
+      <c r="B366" s="10"/>
+      <c r="C366" s="6"/>
     </row>
     <row r="367" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A367" s="2"/>
-      <c r="B367" s="2"/>
-      <c r="C367" s="2"/>
+      <c r="B367" s="10"/>
+      <c r="C367" s="6"/>
     </row>
     <row r="368" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A368" s="2"/>
-      <c r="B368" s="2"/>
-      <c r="C368" s="2"/>
+      <c r="B368" s="10"/>
+      <c r="C368" s="6"/>
     </row>
     <row r="369" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A369" s="2"/>
-      <c r="B369" s="2"/>
-      <c r="C369" s="2"/>
+      <c r="B369" s="10"/>
+      <c r="C369" s="6"/>
     </row>
     <row r="370" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A370" s="2"/>
-      <c r="B370" s="2"/>
-      <c r="C370" s="2"/>
+      <c r="B370" s="10"/>
+      <c r="C370" s="6"/>
     </row>
     <row r="371" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A371" s="2"/>
-      <c r="B371" s="2"/>
-      <c r="C371" s="2"/>
+      <c r="B371" s="10"/>
+      <c r="C371" s="6"/>
     </row>
     <row r="372" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A372" s="2"/>
-      <c r="B372" s="2"/>
-      <c r="C372" s="2"/>
+      <c r="B372" s="10"/>
+      <c r="C372" s="6"/>
     </row>
     <row r="373" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A373" s="2"/>
-      <c r="B373" s="2"/>
-      <c r="C373" s="2"/>
+      <c r="B373" s="10"/>
+      <c r="C373" s="6"/>
     </row>
     <row r="374" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A374" s="2"/>
-      <c r="B374" s="2"/>
-      <c r="C374" s="2"/>
+      <c r="B374" s="10"/>
+      <c r="C374" s="6"/>
     </row>
     <row r="375" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A375" s="2"/>
-      <c r="B375" s="2"/>
-      <c r="C375" s="2"/>
+      <c r="B375" s="10"/>
+      <c r="C375" s="6"/>
     </row>
     <row r="376" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A376" s="2"/>
-      <c r="B376" s="2"/>
-      <c r="C376" s="2"/>
+      <c r="B376" s="10"/>
+      <c r="C376" s="6"/>
     </row>
     <row r="377" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A377" s="2"/>
-      <c r="B377" s="2"/>
-      <c r="C377" s="2"/>
+      <c r="B377" s="10"/>
+      <c r="C377" s="6"/>
     </row>
     <row r="378" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A378" s="2"/>
-      <c r="B378" s="2"/>
-      <c r="C378" s="2"/>
+      <c r="B378" s="10"/>
+      <c r="C378" s="6"/>
     </row>
     <row r="379" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A379" s="2"/>
-      <c r="B379" s="2"/>
-      <c r="C379" s="2"/>
+      <c r="B379" s="10"/>
+      <c r="C379" s="6"/>
     </row>
     <row r="380" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A380" s="2"/>
-      <c r="B380" s="2"/>
-      <c r="C380" s="2"/>
+      <c r="B380" s="10"/>
+      <c r="C380" s="6"/>
     </row>
     <row r="381" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A381" s="2"/>
-      <c r="B381" s="2"/>
-      <c r="C381" s="2"/>
+      <c r="B381" s="10"/>
+      <c r="C381" s="6"/>
     </row>
     <row r="382" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A382" s="2"/>
-      <c r="B382" s="2"/>
-      <c r="C382" s="2"/>
+      <c r="B382" s="10"/>
+      <c r="C382" s="6"/>
     </row>
     <row r="383" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A383" s="2"/>
-      <c r="B383" s="2"/>
-      <c r="C383" s="2"/>
+      <c r="B383" s="10"/>
+      <c r="C383" s="6"/>
     </row>
     <row r="384" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A384" s="2"/>
-      <c r="B384" s="2"/>
-      <c r="C384" s="2"/>
+      <c r="B384" s="10"/>
+      <c r="C384" s="6"/>
     </row>
     <row r="385" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A385" s="2"/>
-      <c r="B385" s="2"/>
-      <c r="C385" s="2"/>
+      <c r="B385" s="10"/>
+      <c r="C385" s="6"/>
     </row>
     <row r="386" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A386" s="2"/>
-      <c r="B386" s="2"/>
-      <c r="C386" s="2"/>
+      <c r="B386" s="10"/>
+      <c r="C386" s="6"/>
     </row>
     <row r="387" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A387" s="2"/>
-      <c r="B387" s="2"/>
-      <c r="C387" s="2"/>
+      <c r="B387" s="10"/>
+      <c r="C387" s="6"/>
     </row>
     <row r="388" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A388" s="2"/>
-      <c r="B388" s="2"/>
-      <c r="C388" s="2"/>
+      <c r="B388" s="10"/>
+      <c r="C388" s="6"/>
     </row>
     <row r="389" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A389" s="2"/>
-      <c r="B389" s="2"/>
-      <c r="C389" s="2"/>
+      <c r="B389" s="10"/>
+      <c r="C389" s="6"/>
     </row>
     <row r="390" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A390" s="2"/>
-      <c r="B390" s="2"/>
-      <c r="C390" s="2"/>
+      <c r="B390" s="10"/>
+      <c r="C390" s="6"/>
     </row>
     <row r="391" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A391" s="2"/>
-      <c r="B391" s="2"/>
-      <c r="C391" s="2"/>
+      <c r="B391" s="10"/>
+      <c r="C391" s="6"/>
     </row>
     <row r="392" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A392" s="2"/>
-      <c r="B392" s="2"/>
-      <c r="C392" s="2"/>
+      <c r="B392" s="10"/>
+      <c r="C392" s="6"/>
     </row>
     <row r="393" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A393" s="2"/>
-      <c r="B393" s="2"/>
-      <c r="C393" s="2"/>
+      <c r="B393" s="10"/>
+      <c r="C393" s="6"/>
     </row>
     <row r="394" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A394" s="2"/>
-      <c r="B394" s="2"/>
-      <c r="C394" s="2"/>
+      <c r="B394" s="10"/>
+      <c r="C394" s="6"/>
     </row>
     <row r="395" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A395" s="2"/>
-      <c r="B395" s="2"/>
-      <c r="C395" s="2"/>
+      <c r="B395" s="10"/>
+      <c r="C395" s="6"/>
     </row>
     <row r="396" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A396" s="2"/>
-      <c r="B396" s="2"/>
-      <c r="C396" s="2"/>
+      <c r="B396" s="10"/>
+      <c r="C396" s="6"/>
     </row>
     <row r="397" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A397" s="2"/>
-      <c r="B397" s="2"/>
-      <c r="C397" s="2"/>
+      <c r="B397" s="10"/>
+      <c r="C397" s="6"/>
     </row>
     <row r="398" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A398" s="2"/>
-      <c r="B398" s="2"/>
-      <c r="C398" s="2"/>
+      <c r="B398" s="10"/>
+      <c r="C398" s="6"/>
     </row>
     <row r="399" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A399" s="2"/>
-      <c r="B399" s="2"/>
-      <c r="C399" s="2"/>
+      <c r="B399" s="10"/>
+      <c r="C399" s="6"/>
     </row>
     <row r="400" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A400" s="2"/>
-      <c r="B400" s="2"/>
-      <c r="C400" s="2"/>
+      <c r="B400" s="10"/>
+      <c r="C400" s="6"/>
     </row>
     <row r="401" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A401" s="2"/>
-      <c r="B401" s="2"/>
-      <c r="C401" s="2"/>
+      <c r="B401" s="10"/>
+      <c r="C401" s="6"/>
     </row>
     <row r="402" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A402" s="2"/>
-      <c r="B402" s="2"/>
-      <c r="C402" s="2"/>
+      <c r="B402" s="10"/>
+      <c r="C402" s="6"/>
     </row>
     <row r="403" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A403" s="2"/>
-      <c r="B403" s="2"/>
-      <c r="C403" s="2"/>
+      <c r="B403" s="10"/>
+      <c r="C403" s="6"/>
     </row>
     <row r="404" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A404" s="2"/>
-      <c r="B404" s="2"/>
-      <c r="C404" s="2"/>
+      <c r="B404" s="10"/>
+      <c r="C404" s="6"/>
     </row>
     <row r="405" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A405" s="2"/>
-      <c r="B405" s="2"/>
-      <c r="C405" s="2"/>
+      <c r="B405" s="10"/>
+      <c r="C405" s="6"/>
     </row>
     <row r="406" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A406" s="2"/>
-      <c r="B406" s="2"/>
-      <c r="C406" s="2"/>
+      <c r="B406" s="10"/>
+      <c r="C406" s="6"/>
     </row>
     <row r="407" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A407" s="2"/>
-      <c r="B407" s="2"/>
-      <c r="C407" s="2"/>
+      <c r="B407" s="10"/>
+      <c r="C407" s="6"/>
     </row>
     <row r="408" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A408" s="2"/>
-      <c r="B408" s="2"/>
-      <c r="C408" s="2"/>
+      <c r="B408" s="10"/>
+      <c r="C408" s="6"/>
     </row>
     <row r="409" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A409" s="2"/>
-      <c r="B409" s="2"/>
-      <c r="C409" s="2"/>
+      <c r="B409" s="10"/>
+      <c r="C409" s="6"/>
     </row>
     <row r="410" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A410" s="2"/>
-      <c r="B410" s="2"/>
-      <c r="C410" s="2"/>
+      <c r="B410" s="10"/>
+      <c r="C410" s="6"/>
     </row>
     <row r="411" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A411" s="2"/>
-      <c r="B411" s="2"/>
-      <c r="C411" s="2"/>
+      <c r="B411" s="10"/>
+      <c r="C411" s="6"/>
     </row>
     <row r="412" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A412" s="2"/>
-      <c r="B412" s="2"/>
-      <c r="C412" s="2"/>
+      <c r="B412" s="10"/>
+      <c r="C412" s="6"/>
     </row>
     <row r="413" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A413" s="2"/>
-      <c r="B413" s="2"/>
-      <c r="C413" s="2"/>
+      <c r="B413" s="10"/>
+      <c r="C413" s="6"/>
     </row>
     <row r="414" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A414" s="2"/>
-      <c r="B414" s="2"/>
-      <c r="C414" s="2"/>
+      <c r="B414" s="10"/>
+      <c r="C414" s="6"/>
     </row>
     <row r="415" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A415" s="2"/>
-      <c r="B415" s="2"/>
-      <c r="C415" s="2"/>
+      <c r="B415" s="10"/>
+      <c r="C415" s="6"/>
     </row>
     <row r="416" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A416" s="2"/>
-      <c r="B416" s="2"/>
-      <c r="C416" s="2"/>
+      <c r="B416" s="10"/>
+      <c r="C416" s="6"/>
     </row>
     <row r="417" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A417" s="2"/>
-      <c r="B417" s="2"/>
-      <c r="C417" s="2"/>
+      <c r="B417" s="10"/>
+      <c r="C417" s="6"/>
     </row>
     <row r="418" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A418" s="2"/>
-      <c r="B418" s="2"/>
-      <c r="C418" s="2"/>
+      <c r="B418" s="10"/>
+      <c r="C418" s="6"/>
     </row>
     <row r="419" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A419" s="2"/>
-      <c r="B419" s="2"/>
-      <c r="C419" s="2"/>
+      <c r="B419" s="10"/>
+      <c r="C419" s="6"/>
     </row>
     <row r="420" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A420" s="2"/>
-      <c r="B420" s="2"/>
-      <c r="C420" s="2"/>
+      <c r="B420" s="10"/>
+      <c r="C420" s="6"/>
     </row>
     <row r="421" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A421" s="2"/>
-      <c r="B421" s="2"/>
-      <c r="C421" s="2"/>
+      <c r="B421" s="10"/>
+      <c r="C421" s="6"/>
     </row>
     <row r="422" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A422" s="2"/>
-      <c r="B422" s="2"/>
-      <c r="C422" s="2"/>
+      <c r="B422" s="10"/>
+      <c r="C422" s="6"/>
     </row>
     <row r="423" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A423" s="2"/>
-      <c r="B423" s="2"/>
-      <c r="C423" s="2"/>
+      <c r="B423" s="10"/>
+      <c r="C423" s="6"/>
     </row>
     <row r="424" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A424" s="2"/>
-      <c r="B424" s="2"/>
-      <c r="C424" s="2"/>
+      <c r="B424" s="10"/>
+      <c r="C424" s="6"/>
     </row>
     <row r="425" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A425" s="2"/>
-      <c r="B425" s="2"/>
-      <c r="C425" s="2"/>
+      <c r="B425" s="10"/>
+      <c r="C425" s="6"/>
     </row>
     <row r="426" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A426" s="2"/>
-      <c r="B426" s="2"/>
-      <c r="C426" s="2"/>
+      <c r="B426" s="10"/>
+      <c r="C426" s="6"/>
     </row>
     <row r="427" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A427" s="2"/>
-      <c r="B427" s="2"/>
-      <c r="C427" s="2"/>
+      <c r="B427" s="10"/>
+      <c r="C427" s="6"/>
     </row>
     <row r="428" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A428" s="2"/>
-      <c r="B428" s="2"/>
-      <c r="C428" s="2"/>
+      <c r="B428" s="10"/>
+      <c r="C428" s="6"/>
     </row>
     <row r="429" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A429" s="2"/>
-      <c r="B429" s="2"/>
-      <c r="C429" s="2"/>
+      <c r="B429" s="10"/>
+      <c r="C429" s="6"/>
     </row>
     <row r="430" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A430" s="2"/>
-      <c r="B430" s="2"/>
-      <c r="C430" s="2"/>
+      <c r="B430" s="10"/>
+      <c r="C430" s="6"/>
     </row>
     <row r="431" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A431" s="2"/>
-      <c r="B431" s="2"/>
-      <c r="C431" s="2"/>
+      <c r="B431" s="10"/>
+      <c r="C431" s="6"/>
     </row>
     <row r="432" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A432" s="2"/>
-      <c r="B432" s="2"/>
-      <c r="C432" s="2"/>
+      <c r="B432" s="10"/>
+      <c r="C432" s="6"/>
     </row>
     <row r="433" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A433" s="2"/>
-      <c r="B433" s="2"/>
-      <c r="C433" s="2"/>
+      <c r="B433" s="10"/>
+      <c r="C433" s="6"/>
     </row>
     <row r="434" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A434" s="2"/>
-      <c r="B434" s="2"/>
-      <c r="C434" s="2"/>
+      <c r="B434" s="10"/>
+      <c r="C434" s="6"/>
     </row>
     <row r="435" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A435" s="2"/>
-      <c r="B435" s="2"/>
-      <c r="C435" s="2"/>
+      <c r="B435" s="10"/>
+      <c r="C435" s="6"/>
     </row>
     <row r="436" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A436" s="2"/>
-      <c r="B436" s="2"/>
-      <c r="C436" s="2"/>
+      <c r="B436" s="10"/>
+      <c r="C436" s="6"/>
     </row>
     <row r="437" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A437" s="2"/>
-      <c r="B437" s="2"/>
-      <c r="C437" s="2"/>
+      <c r="B437" s="10"/>
+      <c r="C437" s="6"/>
     </row>
     <row r="438" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A438" s="2"/>
-      <c r="B438" s="2"/>
-      <c r="C438" s="2"/>
+      <c r="B438" s="10"/>
+      <c r="C438" s="6"/>
     </row>
     <row r="439" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A439" s="2"/>
-      <c r="B439" s="2"/>
-      <c r="C439" s="2"/>
+      <c r="B439" s="10"/>
+      <c r="C439" s="6"/>
     </row>
     <row r="440" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A440" s="2"/>
-      <c r="B440" s="2"/>
-      <c r="C440" s="2"/>
+      <c r="B440" s="10"/>
+      <c r="C440" s="6"/>
     </row>
     <row r="441" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A441" s="2"/>
-      <c r="B441" s="2"/>
-      <c r="C441" s="2"/>
+      <c r="B441" s="10"/>
+      <c r="C441" s="6"/>
     </row>
     <row r="442" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A442" s="2"/>
-      <c r="B442" s="2"/>
-      <c r="C442" s="2"/>
+      <c r="B442" s="10"/>
+      <c r="C442" s="6"/>
     </row>
     <row r="443" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A443" s="2"/>
-      <c r="B443" s="2"/>
-      <c r="C443" s="2"/>
+      <c r="B443" s="10"/>
+      <c r="C443" s="6"/>
     </row>
     <row r="444" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A444" s="2"/>
-      <c r="B444" s="2"/>
-      <c r="C444" s="2"/>
+      <c r="B444" s="10"/>
+      <c r="C444" s="6"/>
     </row>
     <row r="445" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A445" s="2"/>
-      <c r="B445" s="2"/>
-      <c r="C445" s="2"/>
+      <c r="B445" s="10"/>
+      <c r="C445" s="6"/>
     </row>
     <row r="446" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A446" s="2"/>
-      <c r="B446" s="2"/>
-      <c r="C446" s="2"/>
+      <c r="B446" s="10"/>
+      <c r="C446" s="6"/>
     </row>
     <row r="447" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A447" s="2"/>
-      <c r="B447" s="2"/>
-      <c r="C447" s="2"/>
+      <c r="B447" s="10"/>
+      <c r="C447" s="6"/>
     </row>
     <row r="448" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A448" s="2"/>
-      <c r="B448" s="2"/>
-      <c r="C448" s="2"/>
+      <c r="B448" s="10"/>
+      <c r="C448" s="6"/>
     </row>
     <row r="449" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A449" s="2"/>
-      <c r="B449" s="2"/>
-      <c r="C449" s="2"/>
+      <c r="B449" s="10"/>
+      <c r="C449" s="6"/>
     </row>
     <row r="450" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A450" s="2"/>
-      <c r="B450" s="2"/>
-      <c r="C450" s="2"/>
+      <c r="B450" s="10"/>
+      <c r="C450" s="6"/>
     </row>
     <row r="451" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A451" s="2"/>
-      <c r="B451" s="2"/>
-      <c r="C451" s="2"/>
+      <c r="B451" s="10"/>
+      <c r="C451" s="6"/>
     </row>
     <row r="452" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A452" s="2"/>
-      <c r="B452" s="2"/>
-      <c r="C452" s="2"/>
+      <c r="B452" s="10"/>
+      <c r="C452" s="6"/>
     </row>
     <row r="453" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A453" s="2"/>
-      <c r="B453" s="2"/>
-      <c r="C453" s="2"/>
+      <c r="B453" s="10"/>
+      <c r="C453" s="6"/>
     </row>
     <row r="454" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A454" s="2"/>
-      <c r="B454" s="2"/>
-      <c r="C454" s="2"/>
+      <c r="B454" s="10"/>
+      <c r="C454" s="6"/>
     </row>
     <row r="455" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A455" s="2"/>
-      <c r="B455" s="2"/>
-      <c r="C455" s="2"/>
+      <c r="B455" s="10"/>
+      <c r="C455" s="6"/>
     </row>
     <row r="456" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A456" s="2"/>
-      <c r="B456" s="2"/>
-      <c r="C456" s="2"/>
+      <c r="B456" s="10"/>
+      <c r="C456" s="6"/>
     </row>
     <row r="457" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A457" s="2"/>
-      <c r="B457" s="2"/>
-      <c r="C457" s="2"/>
+      <c r="B457" s="10"/>
+      <c r="C457" s="6"/>
     </row>
     <row r="458" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A458" s="2"/>
-      <c r="B458" s="2"/>
-      <c r="C458" s="2"/>
+      <c r="B458" s="10"/>
+      <c r="C458" s="6"/>
     </row>
     <row r="459" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A459" s="2"/>
-      <c r="B459" s="2"/>
-      <c r="C459" s="2"/>
+      <c r="B459" s="10"/>
+      <c r="C459" s="6"/>
     </row>
     <row r="460" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A460" s="2"/>
-      <c r="B460" s="2"/>
-      <c r="C460" s="2"/>
+      <c r="B460" s="10"/>
+      <c r="C460" s="6"/>
     </row>
     <row r="461" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A461" s="2"/>
-      <c r="B461" s="2"/>
-      <c r="C461" s="2"/>
+      <c r="B461" s="10"/>
+      <c r="C461" s="6"/>
     </row>
     <row r="462" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A462" s="2"/>
-      <c r="B462" s="2"/>
-      <c r="C462" s="2"/>
+      <c r="B462" s="10"/>
+      <c r="C462" s="6"/>
     </row>
     <row r="463" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A463" s="2"/>
-      <c r="B463" s="2"/>
-      <c r="C463" s="2"/>
+      <c r="B463" s="10"/>
+      <c r="C463" s="6"/>
     </row>
     <row r="464" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A464" s="2"/>
-      <c r="B464" s="2"/>
-      <c r="C464" s="2"/>
+      <c r="B464" s="10"/>
+      <c r="C464" s="6"/>
     </row>
     <row r="465" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A465" s="2"/>
-      <c r="B465" s="2"/>
-      <c r="C465" s="2"/>
+      <c r="B465" s="10"/>
+      <c r="C465" s="6"/>
     </row>
     <row r="466" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A466" s="2"/>
-      <c r="B466" s="2"/>
-      <c r="C466" s="2"/>
+      <c r="B466" s="10"/>
+      <c r="C466" s="6"/>
     </row>
     <row r="467" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A467" s="2"/>
-      <c r="B467" s="2"/>
-      <c r="C467" s="2"/>
+      <c r="B467" s="10"/>
+      <c r="C467" s="6"/>
     </row>
     <row r="468" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A468" s="2"/>
-      <c r="B468" s="2"/>
-      <c r="C468" s="2"/>
+      <c r="B468" s="10"/>
+      <c r="C468" s="6"/>
     </row>
     <row r="469" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A469" s="2"/>
-      <c r="B469" s="2"/>
-      <c r="C469" s="2"/>
+      <c r="B469" s="10"/>
+      <c r="C469" s="6"/>
     </row>
     <row r="470" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A470" s="2"/>
-      <c r="B470" s="2"/>
-      <c r="C470" s="2"/>
+      <c r="B470" s="10"/>
+      <c r="C470" s="6"/>
     </row>
     <row r="471" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A471" s="2"/>
-      <c r="B471" s="2"/>
-      <c r="C471" s="2"/>
+      <c r="B471" s="10"/>
+      <c r="C471" s="6"/>
     </row>
     <row r="472" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A472" s="2"/>
-      <c r="B472" s="2"/>
-      <c r="C472" s="2"/>
+      <c r="B472" s="10"/>
+      <c r="C472" s="6"/>
     </row>
     <row r="473" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A473" s="2"/>
-      <c r="B473" s="2"/>
-      <c r="C473" s="2"/>
+      <c r="B473" s="10"/>
+      <c r="C473" s="6"/>
     </row>
     <row r="474" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A474" s="2"/>
-      <c r="B474" s="2"/>
-      <c r="C474" s="2"/>
+      <c r="B474" s="10"/>
+      <c r="C474" s="6"/>
     </row>
     <row r="475" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A475" s="2"/>
-      <c r="B475" s="2"/>
-      <c r="C475" s="2"/>
+      <c r="B475" s="10"/>
+      <c r="C475" s="6"/>
     </row>
     <row r="476" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A476" s="2"/>
-      <c r="B476" s="2"/>
-      <c r="C476" s="2"/>
+      <c r="B476" s="10"/>
+      <c r="C476" s="6"/>
     </row>
     <row r="477" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A477" s="2"/>
-      <c r="B477" s="2"/>
-      <c r="C477" s="2"/>
+      <c r="B477" s="10"/>
+      <c r="C477" s="6"/>
     </row>
     <row r="478" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A478" s="2"/>
-      <c r="B478" s="2"/>
-      <c r="C478" s="2"/>
+      <c r="B478" s="10"/>
+      <c r="C478" s="6"/>
     </row>
     <row r="479" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A479" s="2"/>
-      <c r="B479" s="2"/>
-      <c r="C479" s="2"/>
+      <c r="B479" s="10"/>
+      <c r="C479" s="6"/>
     </row>
     <row r="480" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A480" s="2"/>
-      <c r="B480" s="2"/>
-      <c r="C480" s="2"/>
+      <c r="B480" s="10"/>
+      <c r="C480" s="6"/>
     </row>
     <row r="481" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A481" s="2"/>
-      <c r="B481" s="2"/>
-      <c r="C481" s="2"/>
+      <c r="B481" s="10"/>
+      <c r="C481" s="6"/>
     </row>
     <row r="482" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A482" s="2"/>
-      <c r="B482" s="2"/>
-      <c r="C482" s="2"/>
+      <c r="B482" s="10"/>
+      <c r="C482" s="6"/>
     </row>
     <row r="483" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A483" s="2"/>
-      <c r="B483" s="2"/>
-      <c r="C483" s="2"/>
+      <c r="B483" s="10"/>
+      <c r="C483" s="6"/>
     </row>
     <row r="484" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A484" s="2"/>
-      <c r="B484" s="2"/>
-      <c r="C484" s="2"/>
+      <c r="B484" s="10"/>
+      <c r="C484" s="6"/>
     </row>
     <row r="485" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A485" s="2"/>
-      <c r="B485" s="2"/>
-      <c r="C485" s="2"/>
+      <c r="B485" s="10"/>
+      <c r="C485" s="6"/>
     </row>
     <row r="486" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A486" s="2"/>
-      <c r="B486" s="2"/>
-      <c r="C486" s="2"/>
+      <c r="B486" s="10"/>
+      <c r="C486" s="6"/>
     </row>
     <row r="487" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A487" s="2"/>
-      <c r="B487" s="2"/>
-      <c r="C487" s="2"/>
+      <c r="B487" s="10"/>
+      <c r="C487" s="6"/>
     </row>
     <row r="488" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A488" s="2"/>
-      <c r="B488" s="2"/>
-      <c r="C488" s="2"/>
+      <c r="B488" s="10"/>
+      <c r="C488" s="6"/>
     </row>
     <row r="489" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A489" s="2"/>
-      <c r="B489" s="2"/>
-      <c r="C489" s="2"/>
+      <c r="B489" s="10"/>
+      <c r="C489" s="6"/>
     </row>
     <row r="490" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A490" s="2"/>
-      <c r="B490" s="2"/>
-      <c r="C490" s="2"/>
+      <c r="B490" s="10"/>
+      <c r="C490" s="6"/>
     </row>
     <row r="491" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A491" s="2"/>
-      <c r="B491" s="2"/>
-      <c r="C491" s="2"/>
+      <c r="B491" s="10"/>
+      <c r="C491" s="6"/>
     </row>
     <row r="492" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A492" s="2"/>
-      <c r="B492" s="2"/>
-      <c r="C492" s="2"/>
+      <c r="B492" s="10"/>
+      <c r="C492" s="6"/>
     </row>
     <row r="493" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A493" s="2"/>
-      <c r="B493" s="2"/>
-      <c r="C493" s="2"/>
+      <c r="B493" s="10"/>
+      <c r="C493" s="6"/>
     </row>
     <row r="494" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A494" s="2"/>
-      <c r="B494" s="2"/>
-      <c r="C494" s="2"/>
+      <c r="B494" s="10"/>
+      <c r="C494" s="6"/>
     </row>
     <row r="495" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A495" s="2"/>
-      <c r="B495" s="2"/>
-      <c r="C495" s="2"/>
+      <c r="B495" s="10"/>
+      <c r="C495" s="6"/>
     </row>
     <row r="496" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A496" s="2"/>
-      <c r="B496" s="2"/>
-      <c r="C496" s="2"/>
+      <c r="B496" s="10"/>
+      <c r="C496" s="6"/>
     </row>
     <row r="497" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A497" s="2"/>
-      <c r="B497" s="2"/>
-      <c r="C497" s="2"/>
+      <c r="B497" s="10"/>
+      <c r="C497" s="6"/>
     </row>
     <row r="498" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A498" s="2"/>
-      <c r="B498" s="2"/>
-      <c r="C498" s="2"/>
+      <c r="B498" s="10"/>
+      <c r="C498" s="6"/>
     </row>
     <row r="499" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A499" s="2"/>
-      <c r="B499" s="2"/>
-      <c r="C499" s="2"/>
+      <c r="B499" s="10"/>
+      <c r="C499" s="6"/>
     </row>
     <row r="500" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A500" s="2"/>
-      <c r="B500" s="2"/>
-      <c r="C500" s="2"/>
+      <c r="B500" s="10"/>
+      <c r="C500" s="6"/>
     </row>
     <row r="501" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A501" s="2"/>
-      <c r="B501" s="2"/>
-      <c r="C501" s="2"/>
+      <c r="B501" s="10"/>
+      <c r="C501" s="6"/>
     </row>
     <row r="502" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A502" s="2"/>
-      <c r="B502" s="2"/>
-      <c r="C502" s="2"/>
+      <c r="B502" s="10"/>
+      <c r="C502" s="6"/>
     </row>
     <row r="503" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A503" s="2"/>
-      <c r="B503" s="2"/>
-      <c r="C503" s="2"/>
+      <c r="B503" s="10"/>
+      <c r="C503" s="6"/>
     </row>
     <row r="504" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A504" s="2"/>
-      <c r="B504" s="2"/>
-      <c r="C504" s="2"/>
+      <c r="B504" s="10"/>
+      <c r="C504" s="6"/>
     </row>
     <row r="505" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A505" s="2"/>
-      <c r="B505" s="2"/>
-      <c r="C505" s="2"/>
+      <c r="B505" s="10"/>
+      <c r="C505" s="6"/>
     </row>
     <row r="506" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A506" s="2"/>
-      <c r="B506" s="2"/>
-      <c r="C506" s="2"/>
+      <c r="B506" s="10"/>
+      <c r="C506" s="6"/>
     </row>
     <row r="507" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A507" s="2"/>
-      <c r="B507" s="2"/>
-      <c r="C507" s="2"/>
+      <c r="B507" s="10"/>
+      <c r="C507" s="6"/>
     </row>
     <row r="508" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A508" s="2"/>
-      <c r="B508" s="2"/>
-      <c r="C508" s="2"/>
+      <c r="B508" s="10"/>
+      <c r="C508" s="6"/>
     </row>
     <row r="509" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A509" s="2"/>
-      <c r="B509" s="2"/>
-      <c r="C509" s="2"/>
+      <c r="B509" s="10"/>
+      <c r="C509" s="6"/>
     </row>
     <row r="510" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A510" s="2"/>
-      <c r="B510" s="2"/>
-      <c r="C510" s="2"/>
+      <c r="B510" s="10"/>
+      <c r="C510" s="6"/>
     </row>
     <row r="511" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A511" s="2"/>
-      <c r="B511" s="2"/>
-      <c r="C511" s="2"/>
+      <c r="B511" s="10"/>
+      <c r="C511" s="6"/>
     </row>
     <row r="512" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A512" s="2"/>
-      <c r="B512" s="2"/>
-      <c r="C512" s="2"/>
+      <c r="B512" s="10"/>
+      <c r="C512" s="6"/>
     </row>
     <row r="513" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A513" s="2"/>
-      <c r="B513" s="2"/>
-      <c r="C513" s="2"/>
+      <c r="B513" s="10"/>
+      <c r="C513" s="6"/>
     </row>
     <row r="514" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A514" s="2"/>
-      <c r="B514" s="2"/>
-      <c r="C514" s="2"/>
+      <c r="B514" s="10"/>
+      <c r="C514" s="6"/>
     </row>
     <row r="515" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A515" s="2"/>
-      <c r="B515" s="2"/>
-      <c r="C515" s="2"/>
+      <c r="B515" s="10"/>
+      <c r="C515" s="6"/>
     </row>
     <row r="516" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A516" s="2"/>
-      <c r="B516" s="2"/>
-      <c r="C516" s="2"/>
+      <c r="B516" s="10"/>
+      <c r="C516" s="6"/>
     </row>
     <row r="517" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A517" s="2"/>
-      <c r="B517" s="2"/>
-      <c r="C517" s="2"/>
+      <c r="B517" s="10"/>
+      <c r="C517" s="6"/>
     </row>
     <row r="518" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A518" s="2"/>
-      <c r="B518" s="2"/>
-      <c r="C518" s="2"/>
+      <c r="B518" s="10"/>
+      <c r="C518" s="6"/>
     </row>
     <row r="519" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A519" s="2"/>
-      <c r="B519" s="2"/>
-      <c r="C519" s="2"/>
+      <c r="B519" s="10"/>
+      <c r="C519" s="6"/>
     </row>
     <row r="520" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A520" s="2"/>
-      <c r="B520" s="2"/>
-      <c r="C520" s="2"/>
+      <c r="B520" s="10"/>
+      <c r="C520" s="6"/>
     </row>
     <row r="521" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A521" s="2"/>
-      <c r="B521" s="2"/>
-      <c r="C521" s="2"/>
+      <c r="B521" s="10"/>
+      <c r="C521" s="6"/>
     </row>
     <row r="522" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A522" s="2"/>
-      <c r="B522" s="2"/>
-      <c r="C522" s="2"/>
+      <c r="B522" s="10"/>
+      <c r="C522" s="6"/>
     </row>
     <row r="523" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A523" s="2"/>
-      <c r="B523" s="2"/>
-      <c r="C523" s="2"/>
+      <c r="B523" s="10"/>
+      <c r="C523" s="6"/>
     </row>
     <row r="524" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A524" s="2"/>
-      <c r="B524" s="2"/>
-      <c r="C524" s="2"/>
+      <c r="B524" s="10"/>
+      <c r="C524" s="6"/>
     </row>
     <row r="525" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A525" s="2"/>
-      <c r="B525" s="2"/>
-      <c r="C525" s="2"/>
+      <c r="B525" s="10"/>
+      <c r="C525" s="6"/>
     </row>
     <row r="526" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A526" s="2"/>
-      <c r="B526" s="2"/>
-      <c r="C526" s="2"/>
+      <c r="B526" s="10"/>
+      <c r="C526" s="6"/>
     </row>
     <row r="527" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A527" s="2"/>
-      <c r="B527" s="2"/>
-      <c r="C527" s="2"/>
+      <c r="B527" s="10"/>
+      <c r="C527" s="6"/>
     </row>
     <row r="528" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A528" s="2"/>
-      <c r="B528" s="2"/>
-      <c r="C528" s="2"/>
+      <c r="B528" s="10"/>
+      <c r="C528" s="6"/>
     </row>
     <row r="529" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A529" s="2"/>
-      <c r="B529" s="2"/>
-      <c r="C529" s="2"/>
+      <c r="B529" s="10"/>
+      <c r="C529" s="6"/>
     </row>
     <row r="530" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A530" s="2"/>
-      <c r="B530" s="2"/>
-      <c r="C530" s="2"/>
+      <c r="B530" s="10"/>
+      <c r="C530" s="6"/>
     </row>
     <row r="531" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A531" s="2"/>
-      <c r="B531" s="2"/>
-      <c r="C531" s="2"/>
+      <c r="B531" s="10"/>
+      <c r="C531" s="6"/>
     </row>
     <row r="532" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A532" s="2"/>
-      <c r="B532" s="2"/>
-      <c r="C532" s="2"/>
+      <c r="B532" s="10"/>
+      <c r="C532" s="6"/>
     </row>
     <row r="533" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A533" s="2"/>
-      <c r="B533" s="2"/>
-      <c r="C533" s="2"/>
+      <c r="B533" s="10"/>
+      <c r="C533" s="6"/>
     </row>
     <row r="534" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A534" s="2"/>
-      <c r="B534" s="2"/>
-      <c r="C534" s="2"/>
+      <c r="B534" s="10"/>
+      <c r="C534" s="6"/>
     </row>
     <row r="535" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A535" s="2"/>
-      <c r="B535" s="2"/>
-      <c r="C535" s="2"/>
+      <c r="B535" s="10"/>
+      <c r="C535" s="6"/>
     </row>
     <row r="536" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A536" s="2"/>
-      <c r="B536" s="2"/>
-      <c r="C536" s="2"/>
+      <c r="B536" s="10"/>
+      <c r="C536" s="6"/>
     </row>
     <row r="537" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A537" s="2"/>
-      <c r="B537" s="2"/>
-      <c r="C537" s="2"/>
+      <c r="B537" s="10"/>
+      <c r="C537" s="6"/>
     </row>
     <row r="538" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A538" s="2"/>
-      <c r="B538" s="2"/>
-      <c r="C538" s="2"/>
+      <c r="B538" s="10"/>
+      <c r="C538" s="6"/>
     </row>
     <row r="539" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A539" s="2"/>
-      <c r="B539" s="2"/>
-      <c r="C539" s="2"/>
+      <c r="B539" s="10"/>
+      <c r="C539" s="6"/>
     </row>
     <row r="540" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A540" s="2"/>
-      <c r="B540" s="2"/>
-      <c r="C540" s="2"/>
+      <c r="B540" s="10"/>
+      <c r="C540" s="6"/>
     </row>
     <row r="541" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A541" s="2"/>
-      <c r="B541" s="2"/>
-      <c r="C541" s="2"/>
+      <c r="B541" s="10"/>
+      <c r="C541" s="6"/>
     </row>
     <row r="542" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A542" s="2"/>
-      <c r="B542" s="2"/>
-      <c r="C542" s="2"/>
+      <c r="B542" s="10"/>
+      <c r="C542" s="6"/>
     </row>
     <row r="543" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A543" s="2"/>
-      <c r="B543" s="2"/>
-      <c r="C543" s="2"/>
+      <c r="B543" s="10"/>
+      <c r="C543" s="6"/>
     </row>
     <row r="544" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A544" s="2"/>
-      <c r="B544" s="2"/>
-      <c r="C544" s="2"/>
+      <c r="B544" s="10"/>
+      <c r="C544" s="6"/>
     </row>
     <row r="545" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A545" s="2"/>
-      <c r="B545" s="2"/>
-      <c r="C545" s="2"/>
+      <c r="B545" s="10"/>
+      <c r="C545" s="6"/>
     </row>
     <row r="546" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A546" s="2"/>
-      <c r="B546" s="2"/>
-      <c r="C546" s="2"/>
+      <c r="B546" s="10"/>
+      <c r="C546" s="6"/>
     </row>
     <row r="547" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A547" s="2"/>
-      <c r="B547" s="2"/>
-      <c r="C547" s="2"/>
+      <c r="B547" s="10"/>
+      <c r="C547" s="6"/>
     </row>
     <row r="548" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A548" s="2"/>
-      <c r="B548" s="2"/>
-      <c r="C548" s="2"/>
+      <c r="B548" s="10"/>
+      <c r="C548" s="6"/>
     </row>
     <row r="549" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A549" s="2"/>
-      <c r="B549" s="2"/>
-      <c r="C549" s="2"/>
+      <c r="B549" s="10"/>
+      <c r="C549" s="6"/>
     </row>
     <row r="550" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A550" s="2"/>
-      <c r="B550" s="2"/>
-      <c r="C550" s="2"/>
+      <c r="B550" s="10"/>
+      <c r="C550" s="6"/>
     </row>
     <row r="551" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A551" s="2"/>
-      <c r="B551" s="2"/>
-      <c r="C551" s="2"/>
+      <c r="B551" s="10"/>
+      <c r="C551" s="6"/>
     </row>
     <row r="552" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A552" s="2"/>
-      <c r="B552" s="2"/>
-      <c r="C552" s="2"/>
+      <c r="B552" s="10"/>
+      <c r="C552" s="6"/>
     </row>
     <row r="553" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A553" s="2"/>
-      <c r="B553" s="2"/>
-      <c r="C553" s="2"/>
+      <c r="B553" s="10"/>
+      <c r="C553" s="6"/>
     </row>
     <row r="554" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A554" s="2"/>
-      <c r="B554" s="2"/>
-      <c r="C554" s="2"/>
+      <c r="B554" s="10"/>
+      <c r="C554" s="6"/>
     </row>
     <row r="555" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A555" s="2"/>
-      <c r="B555" s="2"/>
-      <c r="C555" s="2"/>
+      <c r="B555" s="10"/>
+      <c r="C555" s="6"/>
     </row>
     <row r="556" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A556" s="2"/>
-      <c r="B556" s="2"/>
-      <c r="C556" s="2"/>
+      <c r="B556" s="10"/>
+      <c r="C556" s="6"/>
     </row>
     <row r="557" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A557" s="2"/>
-      <c r="B557" s="2"/>
-      <c r="C557" s="2"/>
+      <c r="B557" s="10"/>
+      <c r="C557" s="6"/>
     </row>
     <row r="558" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A558" s="2"/>
-      <c r="B558" s="2"/>
-      <c r="C558" s="2"/>
+      <c r="B558" s="10"/>
+      <c r="C558" s="6"/>
     </row>
     <row r="559" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A559" s="2"/>
-      <c r="B559" s="2"/>
-      <c r="C559" s="2"/>
+      <c r="B559" s="10"/>
+      <c r="C559" s="6"/>
     </row>
     <row r="560" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A560" s="2"/>
-      <c r="B560" s="2"/>
-      <c r="C560" s="2"/>
+      <c r="B560" s="10"/>
+      <c r="C560" s="6"/>
     </row>
     <row r="561" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A561" s="2"/>
-      <c r="B561" s="2"/>
-      <c r="C561" s="2"/>
+      <c r="B561" s="10"/>
+      <c r="C561" s="6"/>
     </row>
     <row r="562" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A562" s="2"/>
-      <c r="B562" s="2"/>
-      <c r="C562" s="2"/>
+      <c r="B562" s="10"/>
+      <c r="C562" s="6"/>
     </row>
     <row r="563" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A563" s="2"/>
-      <c r="B563" s="2"/>
-      <c r="C563" s="2"/>
+      <c r="B563" s="10"/>
+      <c r="C563" s="6"/>
     </row>
     <row r="564" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A564" s="2"/>
-      <c r="B564" s="2"/>
-      <c r="C564" s="2"/>
+      <c r="B564" s="10"/>
+      <c r="C564" s="6"/>
     </row>
     <row r="565" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A565" s="2"/>
-      <c r="B565" s="2"/>
-      <c r="C565" s="2"/>
+      <c r="B565" s="10"/>
+      <c r="C565" s="6"/>
     </row>
     <row r="566" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A566" s="2"/>
-      <c r="B566" s="2"/>
-      <c r="C566" s="2"/>
+      <c r="B566" s="10"/>
+      <c r="C566" s="6"/>
     </row>
     <row r="567" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A567" s="2"/>
-      <c r="B567" s="2"/>
-      <c r="C567" s="2"/>
+      <c r="B567" s="10"/>
+      <c r="C567" s="6"/>
     </row>
     <row r="568" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A568" s="2"/>
-      <c r="B568" s="2"/>
-      <c r="C568" s="2"/>
+      <c r="B568" s="10"/>
+      <c r="C568" s="6"/>
     </row>
     <row r="569" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A569" s="2"/>
-      <c r="B569" s="2"/>
-      <c r="C569" s="2"/>
+      <c r="B569" s="10"/>
+      <c r="C569" s="6"/>
     </row>
     <row r="570" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A570" s="2"/>
-      <c r="B570" s="2"/>
-      <c r="C570" s="2"/>
+      <c r="B570" s="10"/>
+      <c r="C570" s="6"/>
     </row>
     <row r="571" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A571" s="2"/>
-      <c r="B571" s="2"/>
-      <c r="C571" s="2"/>
+      <c r="B571" s="10"/>
+      <c r="C571" s="6"/>
     </row>
     <row r="572" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A572" s="2"/>
-      <c r="B572" s="2"/>
-      <c r="C572" s="2"/>
+      <c r="B572" s="10"/>
+      <c r="C572" s="6"/>
     </row>
     <row r="573" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A573" s="2"/>
-      <c r="B573" s="2"/>
-      <c r="C573" s="2"/>
+      <c r="B573" s="10"/>
+      <c r="C573" s="6"/>
     </row>
     <row r="574" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A574" s="2"/>
-      <c r="B574" s="2"/>
-      <c r="C574" s="2"/>
+      <c r="B574" s="10"/>
+      <c r="C574" s="6"/>
     </row>
     <row r="575" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A575" s="2"/>
-      <c r="B575" s="2"/>
-      <c r="C575" s="2"/>
+      <c r="B575" s="10"/>
+      <c r="C575" s="6"/>
     </row>
     <row r="576" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A576" s="2"/>
-      <c r="B576" s="2"/>
-      <c r="C576" s="2"/>
+      <c r="B576" s="10"/>
+      <c r="C576" s="6"/>
     </row>
     <row r="577" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A577" s="2"/>
-      <c r="B577" s="2"/>
-      <c r="C577" s="2"/>
+      <c r="B577" s="10"/>
+      <c r="C577" s="6"/>
     </row>
     <row r="578" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A578" s="2"/>
-      <c r="B578" s="2"/>
-      <c r="C578" s="2"/>
+      <c r="B578" s="10"/>
+      <c r="C578" s="6"/>
     </row>
     <row r="579" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A579" s="2"/>
-      <c r="B579" s="2"/>
-      <c r="C579" s="2"/>
+      <c r="B579" s="10"/>
+      <c r="C579" s="6"/>
     </row>
     <row r="580" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A580" s="2"/>
-      <c r="B580" s="2"/>
-      <c r="C580" s="2"/>
+      <c r="B580" s="10"/>
+      <c r="C580" s="6"/>
     </row>
     <row r="581" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A581" s="2"/>
-      <c r="B581" s="2"/>
-      <c r="C581" s="2"/>
+      <c r="B581" s="10"/>
+      <c r="C581" s="6"/>
     </row>
     <row r="582" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A582" s="2"/>
-      <c r="B582" s="2"/>
-      <c r="C582" s="2"/>
+      <c r="B582" s="10"/>
+      <c r="C582" s="6"/>
     </row>
     <row r="583" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A583" s="2"/>
-      <c r="B583" s="2"/>
-      <c r="C583" s="2"/>
+      <c r="B583" s="10"/>
+      <c r="C583" s="6"/>
     </row>
     <row r="584" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A584" s="2"/>
-      <c r="B584" s="2"/>
-      <c r="C584" s="2"/>
+      <c r="B584" s="10"/>
+      <c r="C584" s="6"/>
     </row>
     <row r="585" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A585" s="2"/>
-      <c r="B585" s="2"/>
-      <c r="C585" s="2"/>
+      <c r="B585" s="10"/>
+      <c r="C585" s="6"/>
     </row>
     <row r="586" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A586" s="2"/>
-      <c r="B586" s="2"/>
-      <c r="C586" s="2"/>
+      <c r="B586" s="10"/>
+      <c r="C586" s="6"/>
     </row>
     <row r="587" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A587" s="2"/>
-      <c r="B587" s="2"/>
-      <c r="C587" s="2"/>
+      <c r="B587" s="10"/>
+      <c r="C587" s="6"/>
     </row>
     <row r="588" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A588" s="2"/>
-      <c r="B588" s="2"/>
-      <c r="C588" s="2"/>
+      <c r="B588" s="10"/>
+      <c r="C588" s="6"/>
     </row>
     <row r="589" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A589" s="2"/>
-      <c r="B589" s="2"/>
-      <c r="C589" s="2"/>
+      <c r="B589" s="10"/>
+      <c r="C589" s="6"/>
     </row>
     <row r="590" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A590" s="2"/>
-      <c r="B590" s="2"/>
-      <c r="C590" s="2"/>
+      <c r="B590" s="10"/>
+      <c r="C590" s="6"/>
     </row>
     <row r="591" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A591" s="2"/>
-      <c r="B591" s="2"/>
-      <c r="C591" s="2"/>
+      <c r="B591" s="10"/>
+      <c r="C591" s="6"/>
     </row>
     <row r="592" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A592" s="2"/>
-      <c r="B592" s="2"/>
-      <c r="C592" s="2"/>
+      <c r="B592" s="10"/>
+      <c r="C592" s="6"/>
     </row>
     <row r="593" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A593" s="2"/>
-      <c r="B593" s="2"/>
-      <c r="C593" s="2"/>
+      <c r="B593" s="10"/>
+      <c r="C593" s="6"/>
     </row>
     <row r="594" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A594" s="2"/>
-      <c r="B594" s="2"/>
-      <c r="C594" s="2"/>
+      <c r="B594" s="10"/>
+      <c r="C594" s="6"/>
     </row>
     <row r="595" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A595" s="2"/>
-      <c r="B595" s="2"/>
-      <c r="C595" s="2"/>
+      <c r="B595" s="10"/>
+      <c r="C595" s="6"/>
     </row>
     <row r="596" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A596" s="2"/>
-      <c r="B596" s="2"/>
-      <c r="C596" s="2"/>
+      <c r="B596" s="10"/>
+      <c r="C596" s="6"/>
     </row>
     <row r="597" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A597" s="2"/>
-      <c r="B597" s="2"/>
-      <c r="C597" s="2"/>
+      <c r="B597" s="10"/>
+      <c r="C597" s="6"/>
     </row>
     <row r="598" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A598" s="2"/>
-      <c r="B598" s="2"/>
-      <c r="C598" s="2"/>
+      <c r="B598" s="10"/>
+      <c r="C598" s="6"/>
     </row>
     <row r="599" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A599" s="2"/>
-      <c r="B599" s="2"/>
-      <c r="C599" s="2"/>
+      <c r="B599" s="10"/>
+      <c r="C599" s="6"/>
     </row>
     <row r="600" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A600" s="2"/>
-      <c r="B600" s="2"/>
-      <c r="C600" s="2"/>
+      <c r="B600" s="10"/>
+      <c r="C600" s="6"/>
     </row>
     <row r="601" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A601" s="2"/>
-      <c r="B601" s="2"/>
-      <c r="C601" s="2"/>
+      <c r="B601" s="10"/>
+      <c r="C601" s="6"/>
     </row>
     <row r="602" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A602" s="2"/>
-      <c r="B602" s="2"/>
-      <c r="C602" s="2"/>
+      <c r="B602" s="10"/>
+      <c r="C602" s="6"/>
     </row>
     <row r="603" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A603" s="2"/>
-      <c r="B603" s="2"/>
-      <c r="C603" s="2"/>
+      <c r="B603" s="10"/>
+      <c r="C603" s="6"/>
     </row>
     <row r="604" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A604" s="2"/>
-      <c r="B604" s="2"/>
-      <c r="C604" s="2"/>
+      <c r="B604" s="10"/>
+      <c r="C604" s="6"/>
     </row>
     <row r="605" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A605" s="2"/>
-      <c r="B605" s="2"/>
-      <c r="C605" s="2"/>
+      <c r="B605" s="10"/>
+      <c r="C605" s="6"/>
     </row>
     <row r="606" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A606" s="2"/>
-      <c r="B606" s="2"/>
-      <c r="C606" s="2"/>
+      <c r="B606" s="10"/>
+      <c r="C606" s="6"/>
     </row>
     <row r="607" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A607" s="2"/>
-      <c r="B607" s="2"/>
-      <c r="C607" s="2"/>
+      <c r="B607" s="10"/>
+      <c r="C607" s="6"/>
     </row>
     <row r="608" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A608" s="2"/>
-      <c r="B608" s="2"/>
-      <c r="C608" s="2"/>
+      <c r="B608" s="10"/>
+      <c r="C608" s="6"/>
     </row>
     <row r="609" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A609" s="2"/>
-      <c r="B609" s="2"/>
-      <c r="C609" s="2"/>
+      <c r="B609" s="10"/>
+      <c r="C609" s="6"/>
     </row>
     <row r="610" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A610" s="2"/>
-      <c r="B610" s="2"/>
-      <c r="C610" s="2"/>
+      <c r="B610" s="10"/>
+      <c r="C610" s="6"/>
     </row>
     <row r="611" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A611" s="2"/>
-      <c r="B611" s="2"/>
-      <c r="C611" s="2"/>
+      <c r="B611" s="10"/>
+      <c r="C611" s="6"/>
     </row>
     <row r="612" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A612" s="2"/>
-      <c r="B612" s="2"/>
-      <c r="C612" s="2"/>
+      <c r="B612" s="10"/>
+      <c r="C612" s="6"/>
     </row>
     <row r="613" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A613" s="2"/>
-      <c r="B613" s="2"/>
-      <c r="C613" s="2"/>
+      <c r="B613" s="10"/>
+      <c r="C613" s="6"/>
     </row>
     <row r="614" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A614" s="2"/>
-      <c r="B614" s="2"/>
-      <c r="C614" s="2"/>
+      <c r="B614" s="10"/>
+      <c r="C614" s="6"/>
     </row>
     <row r="615" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A615" s="2"/>
-      <c r="B615" s="2"/>
-      <c r="C615" s="2"/>
+      <c r="B615" s="10"/>
+      <c r="C615" s="6"/>
     </row>
     <row r="616" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A616" s="2"/>
-      <c r="B616" s="2"/>
-      <c r="C616" s="2"/>
+      <c r="B616" s="10"/>
+      <c r="C616" s="6"/>
     </row>
     <row r="617" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A617" s="2"/>
-      <c r="B617" s="2"/>
-      <c r="C617" s="2"/>
+      <c r="B617" s="10"/>
+      <c r="C617" s="6"/>
     </row>
     <row r="618" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A618" s="2"/>
-      <c r="B618" s="2"/>
-      <c r="C618" s="2"/>
+      <c r="B618" s="10"/>
+      <c r="C618" s="6"/>
     </row>
     <row r="619" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A619" s="2"/>
-      <c r="B619" s="2"/>
-      <c r="C619" s="2"/>
+      <c r="B619" s="10"/>
+      <c r="C619" s="6"/>
     </row>
     <row r="620" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A620" s="2"/>
-      <c r="B620" s="2"/>
-      <c r="C620" s="2"/>
+      <c r="B620" s="10"/>
+      <c r="C620" s="6"/>
     </row>
     <row r="621" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A621" s="2"/>
-      <c r="B621" s="2"/>
-      <c r="C621" s="2"/>
+      <c r="B621" s="10"/>
+      <c r="C621" s="6"/>
     </row>
     <row r="622" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A622" s="2"/>
-      <c r="B622" s="2"/>
-      <c r="C622" s="2"/>
+      <c r="B622" s="10"/>
+      <c r="C622" s="6"/>
     </row>
     <row r="623" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A623" s="2"/>
-      <c r="B623" s="2"/>
-      <c r="C623" s="2"/>
+      <c r="B623" s="10"/>
+      <c r="C623" s="6"/>
     </row>
     <row r="624" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A624" s="2"/>
-      <c r="B624" s="2"/>
-      <c r="C624" s="2"/>
+      <c r="B624" s="10"/>
+      <c r="C624" s="6"/>
     </row>
     <row r="625" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A625" s="2"/>
-      <c r="B625" s="2"/>
-      <c r="C625" s="2"/>
+      <c r="B625" s="10"/>
+      <c r="C625" s="6"/>
     </row>
     <row r="626" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A626" s="2"/>
-      <c r="B626" s="2"/>
-      <c r="C626" s="2"/>
+      <c r="B626" s="10"/>
+      <c r="C626" s="6"/>
     </row>
     <row r="627" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A627" s="2"/>
-      <c r="B627" s="2"/>
-      <c r="C627" s="2"/>
+      <c r="B627" s="10"/>
+      <c r="C627" s="6"/>
     </row>
     <row r="628" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A628" s="2"/>
-      <c r="B628" s="2"/>
-      <c r="C628" s="2"/>
+      <c r="B628" s="10"/>
+      <c r="C628" s="6"/>
     </row>
     <row r="629" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A629" s="2"/>
-      <c r="B629" s="2"/>
-      <c r="C629" s="2"/>
+      <c r="B629" s="10"/>
+      <c r="C629" s="6"/>
     </row>
     <row r="630" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A630" s="2"/>
-      <c r="B630" s="2"/>
-      <c r="C630" s="2"/>
+      <c r="B630" s="10"/>
+      <c r="C630" s="6"/>
     </row>
     <row r="631" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A631" s="2"/>
-      <c r="B631" s="2"/>
-      <c r="C631" s="2"/>
+      <c r="B631" s="10"/>
+      <c r="C631" s="6"/>
     </row>
     <row r="632" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A632" s="2"/>
-      <c r="B632" s="2"/>
-      <c r="C632" s="2"/>
+      <c r="B632" s="10"/>
+      <c r="C632" s="6"/>
     </row>
     <row r="633" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A633" s="2"/>
-      <c r="B633" s="2"/>
-      <c r="C633" s="2"/>
+      <c r="B633" s="10"/>
+      <c r="C633" s="6"/>
     </row>
     <row r="634" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A634" s="2"/>
-      <c r="B634" s="2"/>
-      <c r="C634" s="2"/>
+      <c r="B634" s="10"/>
+      <c r="C634" s="6"/>
     </row>
     <row r="635" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A635" s="2"/>
-      <c r="B635" s="2"/>
-      <c r="C635" s="2"/>
+      <c r="B635" s="10"/>
+      <c r="C635" s="6"/>
     </row>
     <row r="636" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A636" s="2"/>
-      <c r="B636" s="2"/>
-      <c r="C636" s="2"/>
+      <c r="B636" s="10"/>
+      <c r="C636" s="6"/>
     </row>
     <row r="637" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A637" s="2"/>
-      <c r="B637" s="2"/>
-      <c r="C637" s="2"/>
+      <c r="B637" s="10"/>
+      <c r="C637" s="6"/>
     </row>
     <row r="638" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A638" s="2"/>
-      <c r="B638" s="2"/>
-      <c r="C638" s="2"/>
+      <c r="B638" s="10"/>
+      <c r="C638" s="6"/>
     </row>
     <row r="639" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A639" s="2"/>
-      <c r="B639" s="2"/>
-      <c r="C639" s="2"/>
+      <c r="B639" s="10"/>
+      <c r="C639" s="6"/>
     </row>
     <row r="640" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A640" s="2"/>
-      <c r="B640" s="2"/>
-      <c r="C640" s="2"/>
+      <c r="B640" s="10"/>
+      <c r="C640" s="6"/>
     </row>
     <row r="641" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A641" s="2"/>
-      <c r="B641" s="2"/>
-      <c r="C641" s="2"/>
+      <c r="B641" s="10"/>
+      <c r="C641" s="6"/>
     </row>
     <row r="642" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A642" s="2"/>
-      <c r="B642" s="2"/>
-      <c r="C642" s="2"/>
+      <c r="B642" s="10"/>
+      <c r="C642" s="6"/>
     </row>
     <row r="643" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A643" s="2"/>
-      <c r="B643" s="2"/>
-      <c r="C643" s="2"/>
+      <c r="B643" s="10"/>
+      <c r="C643" s="6"/>
     </row>
     <row r="644" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A644" s="2"/>
-      <c r="B644" s="2"/>
-      <c r="C644" s="2"/>
+      <c r="B644" s="10"/>
+      <c r="C644" s="6"/>
     </row>
     <row r="645" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A645" s="2"/>
-      <c r="B645" s="2"/>
-      <c r="C645" s="2"/>
+      <c r="B645" s="10"/>
+      <c r="C645" s="6"/>
     </row>
     <row r="646" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A646" s="2"/>
-      <c r="B646" s="2"/>
-      <c r="C646" s="2"/>
+      <c r="B646" s="10"/>
+      <c r="C646" s="6"/>
     </row>
     <row r="647" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A647" s="2"/>
-      <c r="B647" s="2"/>
-      <c r="C647" s="2"/>
+      <c r="B647" s="10"/>
+      <c r="C647" s="6"/>
     </row>
     <row r="648" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A648" s="2"/>
-      <c r="B648" s="2"/>
-      <c r="C648" s="2"/>
+      <c r="B648" s="10"/>
+      <c r="C648" s="6"/>
     </row>
     <row r="649" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A649" s="2"/>
-      <c r="B649" s="2"/>
-      <c r="C649" s="2"/>
+      <c r="B649" s="10"/>
+      <c r="C649" s="6"/>
     </row>
     <row r="650" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A650" s="2"/>
-      <c r="B650" s="2"/>
-      <c r="C650" s="2"/>
+      <c r="B650" s="10"/>
+      <c r="C650" s="6"/>
     </row>
     <row r="651" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A651" s="2"/>
-      <c r="B651" s="2"/>
-      <c r="C651" s="2"/>
+      <c r="B651" s="10"/>
+      <c r="C651" s="6"/>
     </row>
     <row r="652" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A652" s="2"/>
-      <c r="B652" s="2"/>
-      <c r="C652" s="2"/>
+      <c r="B652" s="10"/>
+      <c r="C652" s="6"/>
     </row>
     <row r="653" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A653" s="2"/>
-      <c r="B653" s="2"/>
-      <c r="C653" s="2"/>
+      <c r="B653" s="10"/>
+      <c r="C653" s="6"/>
     </row>
     <row r="654" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A654" s="2"/>
-      <c r="B654" s="2"/>
-      <c r="C654" s="2"/>
+      <c r="B654" s="10"/>
+      <c r="C654" s="6"/>
     </row>
     <row r="655" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A655" s="2"/>
-      <c r="B655" s="2"/>
-      <c r="C655" s="2"/>
+      <c r="B655" s="10"/>
+      <c r="C655" s="6"/>
     </row>
     <row r="656" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A656" s="2"/>
-      <c r="B656" s="2"/>
-      <c r="C656" s="2"/>
+      <c r="B656" s="10"/>
+      <c r="C656" s="6"/>
     </row>
     <row r="657" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A657" s="2"/>
-      <c r="B657" s="2"/>
-      <c r="C657" s="2"/>
+      <c r="B657" s="10"/>
+      <c r="C657" s="6"/>
     </row>
     <row r="658" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A658" s="2"/>
-      <c r="B658" s="2"/>
-      <c r="C658" s="2"/>
+      <c r="B658" s="10"/>
+      <c r="C658" s="6"/>
     </row>
     <row r="659" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A659" s="2"/>
-      <c r="B659" s="2"/>
-      <c r="C659" s="2"/>
+      <c r="B659" s="10"/>
+      <c r="C659" s="6"/>
     </row>
     <row r="660" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A660" s="2"/>
-      <c r="B660" s="2"/>
-      <c r="C660" s="2"/>
+      <c r="B660" s="10"/>
+      <c r="C660" s="6"/>
     </row>
     <row r="661" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A661" s="2"/>
-      <c r="B661" s="2"/>
-      <c r="C661" s="2"/>
+      <c r="B661" s="10"/>
+      <c r="C661" s="6"/>
     </row>
     <row r="662" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A662" s="2"/>
-      <c r="B662" s="2"/>
-      <c r="C662" s="2"/>
+      <c r="B662" s="10"/>
+      <c r="C662" s="6"/>
     </row>
     <row r="663" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A663" s="2"/>
-      <c r="B663" s="2"/>
-      <c r="C663" s="2"/>
+      <c r="B663" s="10"/>
+      <c r="C663" s="6"/>
     </row>
     <row r="664" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A664" s="2"/>
-      <c r="B664" s="2"/>
-      <c r="C664" s="2"/>
+      <c r="B664" s="10"/>
+      <c r="C664" s="6"/>
     </row>
     <row r="665" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A665" s="2"/>
-      <c r="B665" s="2"/>
-      <c r="C665" s="2"/>
+      <c r="B665" s="10"/>
+      <c r="C665" s="6"/>
     </row>
     <row r="666" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A666" s="2"/>
-      <c r="B666" s="2"/>
-      <c r="C666" s="2"/>
+      <c r="B666" s="10"/>
+      <c r="C666" s="6"/>
     </row>
     <row r="667" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A667" s="2"/>
-      <c r="B667" s="2"/>
-      <c r="C667" s="2"/>
+      <c r="B667" s="10"/>
+      <c r="C667" s="6"/>
     </row>
     <row r="668" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A668" s="2"/>
-      <c r="B668" s="2"/>
-      <c r="C668" s="2"/>
+      <c r="B668" s="10"/>
+      <c r="C668" s="6"/>
     </row>
     <row r="669" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A669" s="2"/>
-      <c r="B669" s="2"/>
-      <c r="C669" s="2"/>
+      <c r="B669" s="10"/>
+      <c r="C669" s="6"/>
     </row>
     <row r="670" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A670" s="2"/>
-      <c r="B670" s="2"/>
-      <c r="C670" s="2"/>
+      <c r="B670" s="10"/>
+      <c r="C670" s="6"/>
     </row>
     <row r="671" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A671" s="2"/>
-      <c r="B671" s="2"/>
-      <c r="C671" s="2"/>
+      <c r="B671" s="10"/>
+      <c r="C671" s="6"/>
     </row>
     <row r="672" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A672" s="2"/>
-      <c r="B672" s="2"/>
-      <c r="C672" s="2"/>
+      <c r="B672" s="10"/>
+      <c r="C672" s="6"/>
     </row>
     <row r="673" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A673" s="2"/>
-      <c r="B673" s="2"/>
-      <c r="C673" s="2"/>
+      <c r="B673" s="10"/>
+      <c r="C673" s="6"/>
     </row>
     <row r="674" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A674" s="2"/>
-      <c r="B674" s="2"/>
-      <c r="C674" s="2"/>
+      <c r="B674" s="10"/>
+      <c r="C674" s="6"/>
     </row>
     <row r="675" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A675" s="2"/>
-      <c r="B675" s="2"/>
-      <c r="C675" s="2"/>
+      <c r="B675" s="10"/>
+      <c r="C675" s="6"/>
     </row>
     <row r="676" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A676" s="2"/>
-      <c r="B676" s="2"/>
-      <c r="C676" s="2"/>
+      <c r="B676" s="10"/>
+      <c r="C676" s="6"/>
     </row>
     <row r="677" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A677" s="2"/>
-      <c r="B677" s="2"/>
-      <c r="C677" s="2"/>
+      <c r="B677" s="10"/>
+      <c r="C677" s="6"/>
     </row>
     <row r="678" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A678" s="2"/>
-      <c r="B678" s="2"/>
-      <c r="C678" s="2"/>
+      <c r="B678" s="10"/>
+      <c r="C678" s="6"/>
     </row>
     <row r="679" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A679" s="2"/>
-      <c r="B679" s="2"/>
-      <c r="C679" s="2"/>
+      <c r="B679" s="10"/>
+      <c r="C679" s="6"/>
     </row>
     <row r="680" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A680" s="2"/>
-      <c r="B680" s="2"/>
-      <c r="C680" s="2"/>
+      <c r="B680" s="10"/>
+      <c r="C680" s="6"/>
     </row>
     <row r="681" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A681" s="2"/>
-      <c r="B681" s="2"/>
-      <c r="C681" s="2"/>
+      <c r="B681" s="10"/>
+      <c r="C681" s="6"/>
     </row>
     <row r="682" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A682" s="2"/>
-      <c r="B682" s="2"/>
-      <c r="C682" s="2"/>
+      <c r="B682" s="10"/>
+      <c r="C682" s="6"/>
     </row>
     <row r="683" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A683" s="2"/>
-      <c r="B683" s="2"/>
-      <c r="C683" s="2"/>
+      <c r="B683" s="10"/>
+      <c r="C683" s="6"/>
     </row>
     <row r="684" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A684" s="2"/>
-      <c r="B684" s="2"/>
-      <c r="C684" s="2"/>
+      <c r="B684" s="10"/>
+      <c r="C684" s="6"/>
     </row>
     <row r="685" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A685" s="2"/>
-      <c r="B685" s="2"/>
-      <c r="C685" s="2"/>
+      <c r="B685" s="10"/>
+      <c r="C685" s="6"/>
     </row>
     <row r="686" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A686" s="2"/>
-      <c r="B686" s="2"/>
-      <c r="C686" s="2"/>
+      <c r="B686" s="10"/>
+      <c r="C686" s="6"/>
     </row>
     <row r="687" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A687" s="2"/>
-      <c r="B687" s="2"/>
-      <c r="C687" s="2"/>
+      <c r="B687" s="10"/>
+      <c r="C687" s="6"/>
     </row>
     <row r="688" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A688" s="2"/>
-      <c r="B688" s="2"/>
-      <c r="C688" s="2"/>
+      <c r="B688" s="10"/>
+      <c r="C688" s="6"/>
     </row>
     <row r="689" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A689" s="2"/>
-      <c r="B689" s="2"/>
-      <c r="C689" s="2"/>
+      <c r="B689" s="10"/>
+      <c r="C689" s="6"/>
     </row>
     <row r="690" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A690" s="2"/>
-      <c r="B690" s="2"/>
-      <c r="C690" s="2"/>
+      <c r="B690" s="10"/>
+      <c r="C690" s="6"/>
     </row>
     <row r="691" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A691" s="2"/>
-      <c r="B691" s="2"/>
-      <c r="C691" s="2"/>
+      <c r="B691" s="10"/>
+      <c r="C691" s="6"/>
     </row>
     <row r="692" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A692" s="2"/>
-      <c r="B692" s="2"/>
-      <c r="C692" s="2"/>
+      <c r="B692" s="10"/>
+      <c r="C692" s="6"/>
     </row>
     <row r="693" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A693" s="2"/>
-      <c r="B693" s="2"/>
-      <c r="C693" s="2"/>
+      <c r="B693" s="10"/>
+      <c r="C693" s="6"/>
     </row>
     <row r="694" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A694" s="2"/>
-      <c r="B694" s="2"/>
-      <c r="C694" s="2"/>
+      <c r="B694" s="10"/>
+      <c r="C694" s="6"/>
     </row>
     <row r="695" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A695" s="2"/>
-      <c r="B695" s="2"/>
-      <c r="C695" s="2"/>
+      <c r="B695" s="10"/>
+      <c r="C695" s="6"/>
     </row>
     <row r="696" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A696" s="2"/>
-      <c r="B696" s="2"/>
-      <c r="C696" s="2"/>
+      <c r="B696" s="10"/>
+      <c r="C696" s="6"/>
     </row>
     <row r="697" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A697" s="2"/>
-      <c r="B697" s="2"/>
-      <c r="C697" s="2"/>
+      <c r="B697" s="10"/>
+      <c r="C697" s="6"/>
     </row>
     <row r="698" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A698" s="2"/>
-      <c r="B698" s="2"/>
-      <c r="C698" s="2"/>
+      <c r="B698" s="10"/>
+      <c r="C698" s="6"/>
     </row>
     <row r="699" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A699" s="2"/>
-      <c r="B699" s="2"/>
-      <c r="C699" s="2"/>
+      <c r="B699" s="10"/>
+      <c r="C699" s="6"/>
     </row>
     <row r="700" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A700" s="2"/>
-      <c r="B700" s="2"/>
-      <c r="C700" s="2"/>
+      <c r="B700" s="10"/>
+      <c r="C700" s="6"/>
     </row>
     <row r="701" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A701" s="2"/>
-      <c r="B701" s="2"/>
-      <c r="C701" s="2"/>
+      <c r="B701" s="10"/>
+      <c r="C701" s="6"/>
     </row>
     <row r="702" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A702" s="2"/>
-      <c r="B702" s="2"/>
-      <c r="C702" s="2"/>
+      <c r="B702" s="10"/>
+      <c r="C702" s="6"/>
     </row>
     <row r="703" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A703" s="2"/>
-      <c r="B703" s="2"/>
-      <c r="C703" s="2"/>
+      <c r="B703" s="10"/>
+      <c r="C703" s="6"/>
     </row>
     <row r="704" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A704" s="2"/>
-      <c r="B704" s="2"/>
-      <c r="C704" s="2"/>
+      <c r="B704" s="10"/>
+      <c r="C704" s="6"/>
     </row>
     <row r="705" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A705" s="2"/>
-      <c r="B705" s="2"/>
-      <c r="C705" s="2"/>
+      <c r="B705" s="10"/>
+      <c r="C705" s="6"/>
     </row>
     <row r="706" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A706" s="2"/>
-      <c r="B706" s="2"/>
-      <c r="C706" s="2"/>
+      <c r="B706" s="10"/>
+      <c r="C706" s="6"/>
     </row>
     <row r="707" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A707" s="2"/>
-      <c r="B707" s="2"/>
-      <c r="C707" s="2"/>
+      <c r="B707" s="10"/>
+      <c r="C707" s="6"/>
     </row>
     <row r="708" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A708" s="2"/>
-      <c r="B708" s="2"/>
-      <c r="C708" s="2"/>
+      <c r="B708" s="10"/>
+      <c r="C708" s="6"/>
     </row>
     <row r="709" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A709" s="2"/>
-      <c r="B709" s="2"/>
-      <c r="C709" s="2"/>
+      <c r="B709" s="10"/>
+      <c r="C709" s="6"/>
     </row>
     <row r="710" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A710" s="2"/>
-      <c r="B710" s="2"/>
-      <c r="C710" s="2"/>
+      <c r="B710" s="10"/>
+      <c r="C710" s="6"/>
     </row>
     <row r="711" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A711" s="2"/>
-      <c r="B711" s="2"/>
-      <c r="C711" s="2"/>
+      <c r="B711" s="10"/>
+      <c r="C711" s="6"/>
     </row>
     <row r="712" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A712" s="2"/>
-      <c r="B712" s="2"/>
-      <c r="C712" s="2"/>
+      <c r="B712" s="10"/>
+      <c r="C712" s="6"/>
     </row>
     <row r="713" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A713" s="2"/>
-      <c r="B713" s="2"/>
-      <c r="C713" s="2"/>
+      <c r="B713" s="10"/>
+      <c r="C713" s="6"/>
     </row>
     <row r="714" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A714" s="2"/>
-      <c r="B714" s="2"/>
-      <c r="C714" s="2"/>
+      <c r="B714" s="10"/>
+      <c r="C714" s="6"/>
     </row>
     <row r="715" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A715" s="2"/>
-      <c r="B715" s="2"/>
-      <c r="C715" s="2"/>
+      <c r="B715" s="10"/>
+      <c r="C715" s="6"/>
     </row>
     <row r="716" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A716" s="2"/>
-      <c r="B716" s="2"/>
-      <c r="C716" s="2"/>
+      <c r="B716" s="10"/>
+      <c r="C716" s="6"/>
     </row>
     <row r="717" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A717" s="2"/>
-      <c r="B717" s="2"/>
-      <c r="C717" s="2"/>
+      <c r="B717" s="10"/>
+      <c r="C717" s="6"/>
     </row>
     <row r="718" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A718" s="2"/>
-      <c r="B718" s="2"/>
-      <c r="C718" s="2"/>
+      <c r="B718" s="10"/>
+      <c r="C718" s="6"/>
     </row>
     <row r="719" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A719" s="2"/>
-      <c r="B719" s="2"/>
-      <c r="C719" s="2"/>
+      <c r="B719" s="10"/>
+      <c r="C719" s="6"/>
     </row>
     <row r="720" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A720" s="2"/>
-      <c r="B720" s="2"/>
-      <c r="C720" s="2"/>
+      <c r="B720" s="10"/>
+      <c r="C720" s="6"/>
     </row>
     <row r="721" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A721" s="2"/>
-      <c r="B721" s="2"/>
-      <c r="C721" s="2"/>
+      <c r="B721" s="10"/>
+      <c r="C721" s="6"/>
     </row>
     <row r="722" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A722" s="2"/>
-      <c r="B722" s="2"/>
-      <c r="C722" s="2"/>
+      <c r="B722" s="10"/>
+      <c r="C722" s="6"/>
     </row>
     <row r="723" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A723" s="2"/>
-      <c r="B723" s="2"/>
-      <c r="C723" s="2"/>
+      <c r="B723" s="10"/>
+      <c r="C723" s="6"/>
     </row>
     <row r="724" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A724" s="2"/>
-      <c r="B724" s="2"/>
-      <c r="C724" s="2"/>
+      <c r="B724" s="10"/>
+      <c r="C724" s="6"/>
     </row>
     <row r="725" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A725" s="2"/>
-      <c r="B725" s="2"/>
-      <c r="C725" s="2"/>
+      <c r="B725" s="10"/>
+      <c r="C725" s="6"/>
     </row>
     <row r="726" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A726" s="2"/>
-      <c r="B726" s="2"/>
-      <c r="C726" s="2"/>
+      <c r="B726" s="10"/>
+      <c r="C726" s="6"/>
     </row>
     <row r="727" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A727" s="2"/>
-      <c r="B727" s="2"/>
-      <c r="C727" s="2"/>
+      <c r="B727" s="10"/>
+      <c r="C727" s="6"/>
     </row>
     <row r="728" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A728" s="2"/>
-      <c r="B728" s="2"/>
-      <c r="C728" s="2"/>
+      <c r="B728" s="10"/>
+      <c r="C728" s="6"/>
     </row>
     <row r="729" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A729" s="2"/>
-      <c r="B729" s="2"/>
-      <c r="C729" s="2"/>
+      <c r="B729" s="10"/>
+      <c r="C729" s="6"/>
     </row>
     <row r="730" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A730" s="2"/>
-      <c r="B730" s="2"/>
-      <c r="C730" s="2"/>
+      <c r="B730" s="10"/>
+      <c r="C730" s="6"/>
     </row>
     <row r="731" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A731" s="2"/>
-      <c r="B731" s="2"/>
-      <c r="C731" s="2"/>
+      <c r="B731" s="10"/>
+      <c r="C731" s="6"/>
     </row>
     <row r="732" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A732" s="2"/>
-      <c r="B732" s="2"/>
-      <c r="C732" s="2"/>
+      <c r="B732" s="10"/>
+      <c r="C732" s="6"/>
     </row>
     <row r="733" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A733" s="2"/>
-      <c r="B733" s="2"/>
-      <c r="C733" s="2"/>
+      <c r="B733" s="10"/>
+      <c r="C733" s="6"/>
     </row>
     <row r="734" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A734" s="2"/>
-      <c r="B734" s="2"/>
-      <c r="C734" s="2"/>
+      <c r="B734" s="10"/>
+      <c r="C734" s="6"/>
     </row>
     <row r="735" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A735" s="2"/>
-      <c r="B735" s="2"/>
-      <c r="C735" s="2"/>
+      <c r="B735" s="10"/>
+      <c r="C735" s="6"/>
     </row>
     <row r="736" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A736" s="2"/>
-      <c r="B736" s="2"/>
-      <c r="C736" s="2"/>
+      <c r="B736" s="10"/>
+      <c r="C736" s="6"/>
     </row>
     <row r="737" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A737" s="2"/>
-      <c r="B737" s="2"/>
-      <c r="C737" s="2"/>
+      <c r="B737" s="10"/>
+      <c r="C737" s="6"/>
     </row>
     <row r="738" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A738" s="2"/>
-      <c r="B738" s="2"/>
-      <c r="C738" s="2"/>
+      <c r="B738" s="10"/>
+      <c r="C738" s="6"/>
     </row>
     <row r="739" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A739" s="2"/>
-      <c r="B739" s="2"/>
-      <c r="C739" s="2"/>
+      <c r="B739" s="10"/>
+      <c r="C739" s="6"/>
     </row>
     <row r="740" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A740" s="2"/>
-      <c r="B740" s="2"/>
-      <c r="C740" s="2"/>
+      <c r="B740" s="10"/>
+      <c r="C740" s="6"/>
     </row>
     <row r="741" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A741" s="2"/>
-      <c r="B741" s="2"/>
-      <c r="C741" s="2"/>
+      <c r="B741" s="10"/>
+      <c r="C741" s="6"/>
     </row>
     <row r="742" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A742" s="2"/>
-      <c r="B742" s="2"/>
-      <c r="C742" s="2"/>
+      <c r="B742" s="10"/>
+      <c r="C742" s="6"/>
     </row>
     <row r="743" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A743" s="2"/>
-      <c r="B743" s="2"/>
-      <c r="C743" s="2"/>
+      <c r="B743" s="10"/>
+      <c r="C743" s="6"/>
     </row>
     <row r="744" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A744" s="2"/>
-      <c r="B744" s="2"/>
-      <c r="C744" s="2"/>
+      <c r="B744" s="10"/>
+      <c r="C744" s="6"/>
     </row>
     <row r="745" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A745" s="2"/>
-      <c r="B745" s="2"/>
-      <c r="C745" s="2"/>
+      <c r="B745" s="10"/>
+      <c r="C745" s="6"/>
     </row>
     <row r="746" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A746" s="2"/>
-      <c r="B746" s="2"/>
-      <c r="C746" s="2"/>
+      <c r="B746" s="10"/>
+      <c r="C746" s="6"/>
     </row>
     <row r="747" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A747" s="2"/>
-      <c r="B747" s="2"/>
-      <c r="C747" s="2"/>
+      <c r="B747" s="10"/>
+      <c r="C747" s="6"/>
     </row>
     <row r="748" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A748" s="2"/>
-      <c r="B748" s="2"/>
-      <c r="C748" s="2"/>
+      <c r="B748" s="10"/>
+      <c r="C748" s="6"/>
     </row>
     <row r="749" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A749" s="2"/>
-      <c r="B749" s="2"/>
-      <c r="C749" s="2"/>
+      <c r="B749" s="10"/>
+      <c r="C749" s="6"/>
     </row>
     <row r="750" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A750" s="2"/>
-      <c r="B750" s="2"/>
-      <c r="C750" s="2"/>
+      <c r="B750" s="10"/>
+      <c r="C750" s="6"/>
     </row>
     <row r="751" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A751" s="2"/>
-      <c r="B751" s="2"/>
-      <c r="C751" s="2"/>
+      <c r="B751" s="10"/>
+      <c r="C751" s="6"/>
     </row>
     <row r="752" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A752" s="2"/>
-      <c r="B752" s="2"/>
-      <c r="C752" s="2"/>
+      <c r="B752" s="10"/>
+      <c r="C752" s="6"/>
     </row>
     <row r="753" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A753" s="2"/>
-      <c r="B753" s="2"/>
-      <c r="C753" s="2"/>
+      <c r="B753" s="10"/>
+      <c r="C753" s="6"/>
     </row>
     <row r="754" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A754" s="2"/>
-      <c r="B754" s="2"/>
-      <c r="C754" s="2"/>
+      <c r="B754" s="10"/>
+      <c r="C754" s="6"/>
     </row>
     <row r="755" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A755" s="2"/>
-      <c r="B755" s="2"/>
-      <c r="C755" s="2"/>
+      <c r="B755" s="10"/>
+      <c r="C755" s="6"/>
     </row>
     <row r="756" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A756" s="2"/>
-      <c r="B756" s="2"/>
-      <c r="C756" s="2"/>
+      <c r="B756" s="10"/>
+      <c r="C756" s="6"/>
     </row>
     <row r="757" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A757" s="2"/>
-      <c r="B757" s="2"/>
-      <c r="C757" s="2"/>
+      <c r="B757" s="10"/>
+      <c r="C757" s="6"/>
     </row>
     <row r="758" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A758" s="2"/>
-      <c r="B758" s="2"/>
-      <c r="C758" s="2"/>
+      <c r="B758" s="10"/>
+      <c r="C758" s="6"/>
     </row>
     <row r="759" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A759" s="2"/>
-      <c r="B759" s="2"/>
-      <c r="C759" s="2"/>
+      <c r="B759" s="10"/>
+      <c r="C759" s="6"/>
     </row>
     <row r="760" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A760" s="2"/>
-      <c r="B760" s="2"/>
-      <c r="C760" s="2"/>
+      <c r="B760" s="10"/>
+      <c r="C760" s="6"/>
     </row>
     <row r="761" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A761" s="2"/>
-      <c r="B761" s="2"/>
-      <c r="C761" s="2"/>
+      <c r="B761" s="10"/>
+      <c r="C761" s="6"/>
     </row>
     <row r="762" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A762" s="2"/>
-      <c r="B762" s="2"/>
-      <c r="C762" s="2"/>
+      <c r="B762" s="10"/>
+      <c r="C762" s="6"/>
     </row>
     <row r="763" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A763" s="2"/>
-      <c r="B763" s="2"/>
-      <c r="C763" s="2"/>
+      <c r="B763" s="10"/>
+      <c r="C763" s="6"/>
     </row>
     <row r="764" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A764" s="2"/>
-      <c r="B764" s="2"/>
-      <c r="C764" s="2"/>
+      <c r="B764" s="10"/>
+      <c r="C764" s="6"/>
     </row>
     <row r="765" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A765" s="2"/>
-      <c r="B765" s="2"/>
-      <c r="C765" s="2"/>
+      <c r="B765" s="10"/>
+      <c r="C765" s="6"/>
     </row>
     <row r="766" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A766" s="2"/>
-      <c r="B766" s="2"/>
-      <c r="C766" s="2"/>
+      <c r="B766" s="10"/>
+      <c r="C766" s="6"/>
     </row>
     <row r="767" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A767" s="2"/>
-      <c r="B767" s="2"/>
-      <c r="C767" s="2"/>
+      <c r="B767" s="10"/>
+      <c r="C767" s="6"/>
     </row>
     <row r="768" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A768" s="2"/>
-      <c r="B768" s="2"/>
-      <c r="C768" s="2"/>
+      <c r="B768" s="10"/>
+      <c r="C768" s="6"/>
     </row>
     <row r="769" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A769" s="2"/>
-      <c r="B769" s="2"/>
-      <c r="C769" s="2"/>
+      <c r="B769" s="10"/>
+      <c r="C769" s="6"/>
     </row>
     <row r="770" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A770" s="2"/>
-      <c r="B770" s="2"/>
-      <c r="C770" s="2"/>
+      <c r="B770" s="10"/>
+      <c r="C770" s="6"/>
     </row>
     <row r="771" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A771" s="2"/>
-      <c r="B771" s="2"/>
-      <c r="C771" s="2"/>
+      <c r="B771" s="10"/>
+      <c r="C771" s="6"/>
     </row>
     <row r="772" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A772" s="2"/>
-      <c r="B772" s="2"/>
-      <c r="C772" s="2"/>
+      <c r="B772" s="10"/>
+      <c r="C772" s="6"/>
     </row>
     <row r="773" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A773" s="2"/>
-      <c r="B773" s="2"/>
-      <c r="C773" s="2"/>
+      <c r="B773" s="10"/>
+      <c r="C773" s="6"/>
     </row>
     <row r="774" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A774" s="2"/>
-      <c r="B774" s="2"/>
-      <c r="C774" s="2"/>
+      <c r="B774" s="10"/>
+      <c r="C774" s="6"/>
     </row>
     <row r="775" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A775" s="2"/>
-      <c r="B775" s="2"/>
-      <c r="C775" s="2"/>
+      <c r="B775" s="10"/>
+      <c r="C775" s="6"/>
     </row>
     <row r="776" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A776" s="2"/>
-      <c r="B776" s="2"/>
-      <c r="C776" s="2"/>
+      <c r="B776" s="10"/>
+      <c r="C776" s="6"/>
     </row>
     <row r="777" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A777" s="2"/>
-      <c r="B777" s="2"/>
-      <c r="C777" s="2"/>
+      <c r="B777" s="10"/>
+      <c r="C777" s="6"/>
     </row>
     <row r="778" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A778" s="2"/>
-      <c r="B778" s="2"/>
-      <c r="C778" s="2"/>
+      <c r="B778" s="10"/>
+      <c r="C778" s="6"/>
     </row>
     <row r="779" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A779" s="2"/>
-      <c r="B779" s="2"/>
-      <c r="C779" s="2"/>
+      <c r="B779" s="10"/>
+      <c r="C779" s="6"/>
     </row>
     <row r="780" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A780" s="2"/>
-      <c r="B780" s="2"/>
-      <c r="C780" s="2"/>
+      <c r="B780" s="10"/>
+      <c r="C780" s="6"/>
     </row>
     <row r="781" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A781" s="2"/>
-      <c r="B781" s="2"/>
-      <c r="C781" s="2"/>
+      <c r="B781" s="10"/>
+      <c r="C781" s="6"/>
     </row>
     <row r="782" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A782" s="2"/>
-      <c r="B782" s="2"/>
-      <c r="C782" s="2"/>
+      <c r="B782" s="10"/>
+      <c r="C782" s="6"/>
     </row>
     <row r="783" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A783" s="2"/>
-      <c r="B783" s="2"/>
-      <c r="C783" s="2"/>
+      <c r="B783" s="10"/>
+      <c r="C783" s="6"/>
     </row>
     <row r="784" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A784" s="2"/>
-      <c r="B784" s="2"/>
-      <c r="C784" s="2"/>
+      <c r="B784" s="10"/>
+      <c r="C784" s="6"/>
     </row>
     <row r="785" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A785" s="2"/>
-      <c r="B785" s="2"/>
-      <c r="C785" s="2"/>
+      <c r="B785" s="10"/>
+      <c r="C785" s="6"/>
     </row>
     <row r="786" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A786" s="2"/>
-      <c r="B786" s="2"/>
-      <c r="C786" s="2"/>
+      <c r="B786" s="10"/>
+      <c r="C786" s="6"/>
     </row>
     <row r="787" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A787" s="2"/>
-      <c r="B787" s="2"/>
-      <c r="C787" s="2"/>
+      <c r="B787" s="10"/>
+      <c r="C787" s="6"/>
     </row>
     <row r="788" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A788" s="2"/>
-      <c r="B788" s="2"/>
-      <c r="C788" s="2"/>
+      <c r="B788" s="10"/>
+      <c r="C788" s="6"/>
     </row>
     <row r="789" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A789" s="2"/>
-      <c r="B789" s="2"/>
-      <c r="C789" s="2"/>
+      <c r="B789" s="10"/>
+      <c r="C789" s="6"/>
     </row>
     <row r="790" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A790" s="2"/>
-      <c r="B790" s="2"/>
-      <c r="C790" s="2"/>
+      <c r="B790" s="10"/>
+      <c r="C790" s="6"/>
     </row>
     <row r="791" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A791" s="2"/>
-      <c r="B791" s="2"/>
-      <c r="C791" s="2"/>
+      <c r="B791" s="10"/>
+      <c r="C791" s="6"/>
     </row>
     <row r="792" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A792" s="2"/>
-      <c r="B792" s="2"/>
-      <c r="C792" s="2"/>
+      <c r="B792" s="10"/>
+      <c r="C792" s="6"/>
     </row>
     <row r="793" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A793" s="2"/>
-      <c r="B793" s="2"/>
-      <c r="C793" s="2"/>
+      <c r="B793" s="10"/>
+      <c r="C793" s="6"/>
     </row>
     <row r="794" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A794" s="2"/>
-      <c r="B794" s="2"/>
-      <c r="C794" s="2"/>
+      <c r="B794" s="10"/>
+      <c r="C794" s="6"/>
     </row>
     <row r="795" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A795" s="2"/>
-      <c r="B795" s="2"/>
-      <c r="C795" s="2"/>
+      <c r="B795" s="10"/>
+      <c r="C795" s="6"/>
     </row>
     <row r="796" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A796" s="2"/>
-      <c r="B796" s="2"/>
-      <c r="C796" s="2"/>
+      <c r="B796" s="10"/>
+      <c r="C796" s="6"/>
     </row>
     <row r="797" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A797" s="2"/>
-      <c r="B797" s="2"/>
-      <c r="C797" s="2"/>
+      <c r="B797" s="10"/>
+      <c r="C797" s="6"/>
     </row>
     <row r="798" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A798" s="2"/>
-      <c r="B798" s="2"/>
-      <c r="C798" s="2"/>
+      <c r="B798" s="10"/>
+      <c r="C798" s="6"/>
     </row>
     <row r="799" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A799" s="2"/>
-      <c r="B799" s="2"/>
-      <c r="C799" s="2"/>
+      <c r="B799" s="10"/>
+      <c r="C799" s="6"/>
     </row>
     <row r="800" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A800" s="2"/>
-      <c r="B800" s="2"/>
-      <c r="C800" s="2"/>
+      <c r="B800" s="10"/>
+      <c r="C800" s="6"/>
     </row>
     <row r="801" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A801" s="2"/>
-      <c r="B801" s="2"/>
-      <c r="C801" s="2"/>
+      <c r="B801" s="10"/>
+      <c r="C801" s="6"/>
     </row>
     <row r="802" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A802" s="2"/>
-      <c r="B802" s="2"/>
-      <c r="C802" s="2"/>
+      <c r="B802" s="10"/>
+      <c r="C802" s="6"/>
     </row>
     <row r="803" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A803" s="2"/>
-      <c r="B803" s="2"/>
-      <c r="C803" s="2"/>
+      <c r="B803" s="10"/>
+      <c r="C803" s="6"/>
     </row>
     <row r="804" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A804" s="2"/>
-      <c r="B804" s="2"/>
-      <c r="C804" s="2"/>
+      <c r="B804" s="10"/>
+      <c r="C804" s="6"/>
     </row>
     <row r="805" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A805" s="2"/>
-      <c r="B805" s="2"/>
-      <c r="C805" s="2"/>
+      <c r="B805" s="10"/>
+      <c r="C805" s="6"/>
     </row>
     <row r="806" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A806" s="2"/>
-      <c r="B806" s="2"/>
-      <c r="C806" s="2"/>
+      <c r="B806" s="10"/>
+      <c r="C806" s="6"/>
     </row>
     <row r="807" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A807" s="2"/>
-      <c r="B807" s="2"/>
-      <c r="C807" s="2"/>
+      <c r="B807" s="10"/>
+      <c r="C807" s="6"/>
     </row>
     <row r="808" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A808" s="2"/>
-      <c r="B808" s="2"/>
-      <c r="C808" s="2"/>
+      <c r="B808" s="10"/>
+      <c r="C808" s="6"/>
     </row>
     <row r="809" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A809" s="2"/>
-      <c r="B809" s="2"/>
-      <c r="C809" s="2"/>
+      <c r="B809" s="10"/>
+      <c r="C809" s="6"/>
     </row>
     <row r="810" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A810" s="2"/>
-      <c r="B810" s="2"/>
-      <c r="C810" s="2"/>
+      <c r="B810" s="10"/>
+      <c r="C810" s="6"/>
     </row>
     <row r="811" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A811" s="2"/>
-      <c r="B811" s="2"/>
-      <c r="C811" s="2"/>
+      <c r="B811" s="10"/>
+      <c r="C811" s="6"/>
     </row>
     <row r="812" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A812" s="2"/>
-      <c r="B812" s="2"/>
-      <c r="C812" s="2"/>
+      <c r="B812" s="10"/>
+      <c r="C812" s="6"/>
     </row>
     <row r="813" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A813" s="2"/>
-      <c r="B813" s="2"/>
-      <c r="C813" s="2"/>
+      <c r="B813" s="10"/>
+      <c r="C813" s="6"/>
     </row>
     <row r="814" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A814" s="2"/>
-      <c r="B814" s="2"/>
-      <c r="C814" s="2"/>
+      <c r="B814" s="10"/>
+      <c r="C814" s="6"/>
     </row>
     <row r="815" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A815" s="2"/>
-      <c r="B815" s="2"/>
-      <c r="C815" s="2"/>
+      <c r="B815" s="10"/>
+      <c r="C815" s="6"/>
     </row>
     <row r="816" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A816" s="2"/>
-      <c r="B816" s="2"/>
-      <c r="C816" s="2"/>
+      <c r="B816" s="10"/>
+      <c r="C816" s="6"/>
     </row>
     <row r="817" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A817" s="2"/>
-      <c r="B817" s="2"/>
-      <c r="C817" s="2"/>
+      <c r="B817" s="10"/>
+      <c r="C817" s="6"/>
     </row>
     <row r="818" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A818" s="2"/>
-      <c r="B818" s="2"/>
-      <c r="C818" s="2"/>
+      <c r="B818" s="10"/>
+      <c r="C818" s="6"/>
     </row>
     <row r="819" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A819" s="2"/>
-      <c r="B819" s="2"/>
-      <c r="C819" s="2"/>
+      <c r="B819" s="10"/>
+      <c r="C819" s="6"/>
     </row>
     <row r="820" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A820" s="2"/>
-      <c r="B820" s="2"/>
-      <c r="C820" s="2"/>
+      <c r="B820" s="10"/>
+      <c r="C820" s="6"/>
     </row>
     <row r="821" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A821" s="2"/>
-      <c r="B821" s="2"/>
-      <c r="C821" s="2"/>
+      <c r="B821" s="10"/>
+      <c r="C821" s="6"/>
     </row>
     <row r="822" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A822" s="2"/>
-      <c r="B822" s="2"/>
-      <c r="C822" s="2"/>
+      <c r="B822" s="10"/>
+      <c r="C822" s="6"/>
     </row>
     <row r="823" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A823" s="2"/>
-      <c r="B823" s="2"/>
-      <c r="C823" s="2"/>
+      <c r="B823" s="10"/>
+      <c r="C823" s="6"/>
     </row>
     <row r="824" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A824" s="2"/>
-      <c r="B824" s="2"/>
-      <c r="C824" s="2"/>
+      <c r="B824" s="10"/>
+      <c r="C824" s="6"/>
     </row>
     <row r="825" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A825" s="2"/>
-      <c r="B825" s="2"/>
-      <c r="C825" s="2"/>
+      <c r="B825" s="10"/>
+      <c r="C825" s="6"/>
     </row>
     <row r="826" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A826" s="2"/>
-      <c r="B826" s="2"/>
-      <c r="C826" s="2"/>
+      <c r="B826" s="10"/>
+      <c r="C826" s="6"/>
     </row>
     <row r="827" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A827" s="2"/>
-      <c r="B827" s="2"/>
-      <c r="C827" s="2"/>
+      <c r="B827" s="10"/>
+      <c r="C827" s="6"/>
     </row>
     <row r="828" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A828" s="2"/>
-      <c r="B828" s="2"/>
-      <c r="C828" s="2"/>
+      <c r="B828" s="10"/>
+      <c r="C828" s="6"/>
     </row>
     <row r="829" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A829" s="2"/>
-      <c r="B829" s="2"/>
-      <c r="C829" s="2"/>
+      <c r="B829" s="10"/>
+      <c r="C829" s="6"/>
     </row>
     <row r="830" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A830" s="2"/>
-      <c r="B830" s="2"/>
-      <c r="C830" s="2"/>
+      <c r="B830" s="10"/>
+      <c r="C830" s="6"/>
     </row>
     <row r="831" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A831" s="2"/>
-      <c r="B831" s="2"/>
-      <c r="C831" s="2"/>
+      <c r="B831" s="10"/>
+      <c r="C831" s="6"/>
     </row>
     <row r="832" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A832" s="2"/>
-      <c r="B832" s="2"/>
-      <c r="C832" s="2"/>
+      <c r="B832" s="10"/>
+      <c r="C832" s="6"/>
     </row>
     <row r="833" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A833" s="2"/>
-      <c r="B833" s="2"/>
-      <c r="C833" s="2"/>
+      <c r="B833" s="10"/>
+      <c r="C833" s="6"/>
     </row>
     <row r="834" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A834" s="2"/>
-      <c r="B834" s="2"/>
-      <c r="C834" s="2"/>
+      <c r="B834" s="10"/>
+      <c r="C834" s="6"/>
     </row>
     <row r="835" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A835" s="2"/>
-      <c r="B835" s="2"/>
-      <c r="C835" s="2"/>
+      <c r="B835" s="10"/>
+      <c r="C835" s="6"/>
     </row>
     <row r="836" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A836" s="2"/>
-      <c r="B836" s="2"/>
-      <c r="C836" s="2"/>
+      <c r="B836" s="10"/>
+      <c r="C836" s="6"/>
     </row>
     <row r="837" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A837" s="2"/>
-      <c r="B837" s="2"/>
-      <c r="C837" s="2"/>
+      <c r="B837" s="10"/>
+      <c r="C837" s="6"/>
     </row>
     <row r="838" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A838" s="2"/>
-      <c r="B838" s="2"/>
-      <c r="C838" s="2"/>
+      <c r="B838" s="10"/>
+      <c r="C838" s="6"/>
     </row>
     <row r="839" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A839" s="2"/>
-      <c r="B839" s="2"/>
-      <c r="C839" s="2"/>
+      <c r="B839" s="10"/>
+      <c r="C839" s="6"/>
     </row>
     <row r="840" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A840" s="2"/>
-      <c r="B840" s="2"/>
-      <c r="C840" s="2"/>
+      <c r="B840" s="10"/>
+      <c r="C840" s="6"/>
     </row>
     <row r="841" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A841" s="2"/>
-      <c r="B841" s="2"/>
-      <c r="C841" s="2"/>
+      <c r="B841" s="10"/>
+      <c r="C841" s="6"/>
     </row>
     <row r="842" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A842" s="2"/>
-      <c r="B842" s="2"/>
-      <c r="C842" s="2"/>
+      <c r="B842" s="10"/>
+      <c r="C842" s="6"/>
     </row>
     <row r="843" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A843" s="2"/>
-      <c r="B843" s="2"/>
-      <c r="C843" s="2"/>
+      <c r="B843" s="10"/>
+      <c r="C843" s="6"/>
     </row>
     <row r="844" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A844" s="2"/>
-      <c r="B844" s="2"/>
-      <c r="C844" s="2"/>
+      <c r="B844" s="10"/>
+      <c r="C844" s="6"/>
     </row>
     <row r="845" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A845" s="2"/>
-      <c r="B845" s="2"/>
-      <c r="C845" s="2"/>
+      <c r="B845" s="10"/>
+      <c r="C845" s="6"/>
     </row>
     <row r="846" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A846" s="2"/>
-      <c r="B846" s="2"/>
-      <c r="C846" s="2"/>
+      <c r="B846" s="10"/>
+      <c r="C846" s="6"/>
     </row>
     <row r="847" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A847" s="2"/>
-      <c r="B847" s="2"/>
-      <c r="C847" s="2"/>
+      <c r="B847" s="10"/>
+      <c r="C847" s="6"/>
     </row>
     <row r="848" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A848" s="2"/>
-      <c r="B848" s="2"/>
-      <c r="C848" s="2"/>
+      <c r="B848" s="10"/>
+      <c r="C848" s="6"/>
     </row>
     <row r="849" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A849" s="2"/>
-      <c r="B849" s="2"/>
-      <c r="C849" s="2"/>
+      <c r="B849" s="10"/>
+      <c r="C849" s="6"/>
     </row>
     <row r="850" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A850" s="2"/>
-      <c r="B850" s="2"/>
-      <c r="C850" s="2"/>
+      <c r="B850" s="10"/>
+      <c r="C850" s="6"/>
     </row>
     <row r="851" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A851" s="2"/>
-      <c r="B851" s="2"/>
-      <c r="C851" s="2"/>
+      <c r="B851" s="10"/>
+      <c r="C851" s="6"/>
     </row>
     <row r="852" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A852" s="2"/>
-      <c r="B852" s="2"/>
-      <c r="C852" s="2"/>
+      <c r="B852" s="10"/>
+      <c r="C852" s="6"/>
     </row>
     <row r="853" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A853" s="2"/>
-      <c r="B853" s="2"/>
-      <c r="C853" s="2"/>
+      <c r="B853" s="10"/>
+      <c r="C853" s="6"/>
     </row>
     <row r="854" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A854" s="2"/>
-      <c r="B854" s="2"/>
-      <c r="C854" s="2"/>
+      <c r="B854" s="10"/>
+      <c r="C854" s="6"/>
     </row>
     <row r="855" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A855" s="2"/>
-      <c r="B855" s="2"/>
-      <c r="C855" s="2"/>
+      <c r="B855" s="10"/>
+      <c r="C855" s="6"/>
     </row>
     <row r="856" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A856" s="2"/>
-      <c r="B856" s="2"/>
-      <c r="C856" s="2"/>
+      <c r="B856" s="10"/>
+      <c r="C856" s="6"/>
     </row>
     <row r="857" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A857" s="2"/>
-      <c r="B857" s="2"/>
-      <c r="C857" s="2"/>
+      <c r="B857" s="10"/>
+      <c r="C857" s="6"/>
     </row>
     <row r="858" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A858" s="2"/>
-      <c r="B858" s="2"/>
-      <c r="C858" s="2"/>
+      <c r="B858" s="10"/>
+      <c r="C858" s="6"/>
     </row>
     <row r="859" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A859" s="2"/>
-      <c r="B859" s="2"/>
-      <c r="C859" s="2"/>
+      <c r="B859" s="10"/>
+      <c r="C859" s="6"/>
     </row>
     <row r="860" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A860" s="2"/>
-      <c r="B860" s="2"/>
-      <c r="C860" s="2"/>
+      <c r="B860" s="10"/>
+      <c r="C860" s="6"/>
     </row>
     <row r="861" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A861" s="2"/>
-      <c r="B861" s="2"/>
-      <c r="C861" s="2"/>
+      <c r="B861" s="10"/>
+      <c r="C861" s="6"/>
     </row>
     <row r="862" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A862" s="2"/>
-      <c r="B862" s="2"/>
-      <c r="C862" s="2"/>
+      <c r="B862" s="10"/>
+      <c r="C862" s="6"/>
     </row>
     <row r="863" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A863" s="2"/>
-      <c r="B863" s="2"/>
-      <c r="C863" s="2"/>
+      <c r="B863" s="10"/>
+      <c r="C863" s="6"/>
     </row>
     <row r="864" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A864" s="2"/>
-      <c r="B864" s="2"/>
-      <c r="C864" s="2"/>
+      <c r="B864" s="10"/>
+      <c r="C864" s="6"/>
     </row>
     <row r="865" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A865" s="2"/>
-      <c r="B865" s="2"/>
-      <c r="C865" s="2"/>
+      <c r="B865" s="10"/>
+      <c r="C865" s="6"/>
     </row>
     <row r="866" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A866" s="2"/>
-      <c r="B866" s="2"/>
-      <c r="C866" s="2"/>
+      <c r="B866" s="10"/>
+      <c r="C866" s="6"/>
     </row>
     <row r="867" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A867" s="2"/>
-      <c r="B867" s="2"/>
-      <c r="C867" s="2"/>
+      <c r="B867" s="10"/>
+      <c r="C867" s="6"/>
     </row>
     <row r="868" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A868" s="2"/>
-      <c r="B868" s="2"/>
-      <c r="C868" s="2"/>
+      <c r="B868" s="10"/>
+      <c r="C868" s="6"/>
     </row>
     <row r="869" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A869" s="2"/>
-      <c r="B869" s="2"/>
-      <c r="C869" s="2"/>
+      <c r="B869" s="10"/>
+      <c r="C869" s="6"/>
     </row>
     <row r="870" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A870" s="2"/>
-      <c r="B870" s="2"/>
-      <c r="C870" s="2"/>
+      <c r="B870" s="10"/>
+      <c r="C870" s="6"/>
     </row>
     <row r="871" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A871" s="2"/>
-      <c r="B871" s="2"/>
-      <c r="C871" s="2"/>
+      <c r="B871" s="10"/>
+      <c r="C871" s="6"/>
     </row>
     <row r="872" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A872" s="2"/>
-      <c r="B872" s="2"/>
-      <c r="C872" s="2"/>
+      <c r="B872" s="10"/>
+      <c r="C872" s="6"/>
     </row>
     <row r="873" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A873" s="2"/>
-      <c r="B873" s="2"/>
-      <c r="C873" s="2"/>
+      <c r="B873" s="10"/>
+      <c r="C873" s="6"/>
     </row>
     <row r="874" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A874" s="2"/>
-      <c r="B874" s="2"/>
-      <c r="C874" s="2"/>
+      <c r="B874" s="10"/>
+      <c r="C874" s="6"/>
     </row>
     <row r="875" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A875" s="2"/>
-      <c r="B875" s="2"/>
-      <c r="C875" s="2"/>
+      <c r="B875" s="10"/>
+      <c r="C875" s="6"/>
     </row>
     <row r="876" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A876" s="2"/>
-      <c r="B876" s="2"/>
-      <c r="C876" s="2"/>
+      <c r="B876" s="10"/>
+      <c r="C876" s="6"/>
     </row>
     <row r="877" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A877" s="2"/>
-      <c r="B877" s="2"/>
-      <c r="C877" s="2"/>
+      <c r="B877" s="10"/>
+      <c r="C877" s="6"/>
     </row>
     <row r="878" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A878" s="2"/>
-      <c r="B878" s="2"/>
-      <c r="C878" s="2"/>
+      <c r="B878" s="10"/>
+      <c r="C878" s="6"/>
     </row>
     <row r="879" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A879" s="2"/>
-      <c r="B879" s="2"/>
-      <c r="C879" s="2"/>
+      <c r="B879" s="10"/>
+      <c r="C879" s="6"/>
     </row>
     <row r="880" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A880" s="2"/>
-      <c r="B880" s="2"/>
-      <c r="C880" s="2"/>
+      <c r="B880" s="10"/>
+      <c r="C880" s="6"/>
     </row>
     <row r="881" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A881" s="2"/>
-      <c r="B881" s="2"/>
-      <c r="C881" s="2"/>
+      <c r="B881" s="10"/>
+      <c r="C881" s="6"/>
     </row>
     <row r="882" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A882" s="2"/>
-      <c r="B882" s="2"/>
-      <c r="C882" s="2"/>
+      <c r="B882" s="10"/>
+      <c r="C882" s="6"/>
     </row>
     <row r="883" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A883" s="2"/>
-      <c r="B883" s="2"/>
-      <c r="C883" s="2"/>
+      <c r="B883" s="10"/>
+      <c r="C883" s="6"/>
     </row>
     <row r="884" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A884" s="2"/>
-      <c r="B884" s="2"/>
-      <c r="C884" s="2"/>
+      <c r="B884" s="10"/>
+      <c r="C884" s="6"/>
     </row>
     <row r="885" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A885" s="2"/>
-      <c r="B885" s="2"/>
-      <c r="C885" s="2"/>
+      <c r="B885" s="10"/>
+      <c r="C885" s="6"/>
     </row>
     <row r="886" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A886" s="2"/>
-      <c r="B886" s="2"/>
-      <c r="C886" s="2"/>
+      <c r="B886" s="10"/>
+      <c r="C886" s="6"/>
     </row>
     <row r="887" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A887" s="2"/>
-      <c r="B887" s="2"/>
-      <c r="C887" s="2"/>
+      <c r="B887" s="10"/>
+      <c r="C887" s="6"/>
     </row>
     <row r="888" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A888" s="2"/>
-      <c r="B888" s="2"/>
-      <c r="C888" s="2"/>
+      <c r="B888" s="10"/>
+      <c r="C888" s="6"/>
     </row>
     <row r="889" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A889" s="2"/>
-      <c r="B889" s="2"/>
-      <c r="C889" s="2"/>
+      <c r="B889" s="10"/>
+      <c r="C889" s="6"/>
     </row>
     <row r="890" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A890" s="2"/>
-      <c r="B890" s="2"/>
-      <c r="C890" s="2"/>
+      <c r="B890" s="10"/>
+      <c r="C890" s="6"/>
     </row>
     <row r="891" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A891" s="2"/>
-      <c r="B891" s="2"/>
-      <c r="C891" s="2"/>
+      <c r="B891" s="10"/>
+      <c r="C891" s="6"/>
     </row>
     <row r="892" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A892" s="2"/>
-      <c r="B892" s="2"/>
-      <c r="C892" s="2"/>
+      <c r="B892" s="10"/>
+      <c r="C892" s="6"/>
     </row>
     <row r="893" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A893" s="2"/>
-      <c r="B893" s="2"/>
-      <c r="C893" s="2"/>
+      <c r="B893" s="10"/>
+      <c r="C893" s="6"/>
     </row>
     <row r="894" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A894" s="2"/>
-      <c r="B894" s="2"/>
-      <c r="C894" s="2"/>
+      <c r="B894" s="10"/>
+      <c r="C894" s="6"/>
     </row>
     <row r="895" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A895" s="2"/>
-      <c r="B895" s="2"/>
-      <c r="C895" s="2"/>
+      <c r="B895" s="10"/>
+      <c r="C895" s="6"/>
     </row>
     <row r="896" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A896" s="2"/>
-      <c r="B896" s="2"/>
-      <c r="C896" s="2"/>
+      <c r="B896" s="10"/>
+      <c r="C896" s="6"/>
     </row>
     <row r="897" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A897" s="2"/>
-      <c r="B897" s="2"/>
-      <c r="C897" s="2"/>
+      <c r="B897" s="10"/>
+      <c r="C897" s="6"/>
     </row>
     <row r="898" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A898" s="2"/>
-      <c r="B898" s="2"/>
-      <c r="C898" s="2"/>
+      <c r="B898" s="10"/>
+      <c r="C898" s="6"/>
     </row>
     <row r="899" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A899" s="2"/>
-      <c r="B899" s="2"/>
-      <c r="C899" s="2"/>
+      <c r="B899" s="10"/>
+      <c r="C899" s="6"/>
     </row>
     <row r="900" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A900" s="2"/>
-      <c r="B900" s="2"/>
-      <c r="C900" s="2"/>
+      <c r="B900" s="10"/>
+      <c r="C900" s="6"/>
     </row>
     <row r="901" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A901" s="2"/>
-      <c r="B901" s="2"/>
-      <c r="C901" s="2"/>
+      <c r="B901" s="10"/>
+      <c r="C901" s="6"/>
     </row>
     <row r="902" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A902" s="2"/>
-      <c r="B902" s="2"/>
-      <c r="C902" s="2"/>
+      <c r="B902" s="10"/>
+      <c r="C902" s="6"/>
     </row>
     <row r="903" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A903" s="2"/>
-      <c r="B903" s="2"/>
-      <c r="C903" s="2"/>
+      <c r="B903" s="10"/>
+      <c r="C903" s="6"/>
     </row>
     <row r="904" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A904" s="2"/>
-      <c r="B904" s="2"/>
-      <c r="C904" s="2"/>
+      <c r="B904" s="10"/>
+      <c r="C904" s="6"/>
     </row>
     <row r="905" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A905" s="2"/>
-      <c r="B905" s="2"/>
-      <c r="C905" s="2"/>
+      <c r="B905" s="10"/>
+      <c r="C905" s="6"/>
     </row>
     <row r="906" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A906" s="2"/>
-      <c r="B906" s="2"/>
-      <c r="C906" s="2"/>
+      <c r="B906" s="10"/>
+      <c r="C906" s="6"/>
     </row>
     <row r="907" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A907" s="2"/>
-      <c r="B907" s="2"/>
-      <c r="C907" s="2"/>
+      <c r="B907" s="10"/>
+      <c r="C907" s="6"/>
     </row>
     <row r="908" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A908" s="2"/>
-      <c r="B908" s="2"/>
-      <c r="C908" s="2"/>
+      <c r="B908" s="10"/>
+      <c r="C908" s="6"/>
     </row>
     <row r="909" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A909" s="2"/>
-      <c r="B909" s="2"/>
-      <c r="C909" s="2"/>
+      <c r="B909" s="10"/>
+      <c r="C909" s="6"/>
     </row>
     <row r="910" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A910" s="2"/>
-      <c r="B910" s="2"/>
-      <c r="C910" s="2"/>
+      <c r="B910" s="10"/>
+      <c r="C910" s="6"/>
     </row>
     <row r="911" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A911" s="2"/>
-      <c r="B911" s="2"/>
-      <c r="C911" s="2"/>
+      <c r="B911" s="10"/>
+      <c r="C911" s="6"/>
     </row>
     <row r="912" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A912" s="2"/>
-      <c r="B912" s="2"/>
-      <c r="C912" s="2"/>
+      <c r="B912" s="10"/>
+      <c r="C912" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="9">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A1:C2"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
-    <mergeCell ref="A16:B16"/>
-    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A8:C8"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId1" display="steven.vaughn@fda.hhs.gov" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C31" r:id="rId2" xr:uid="{00000000-0004-0000-0000-0000E0000000}"/>
     <hyperlink ref="C52" r:id="rId3" xr:uid="{00000000-0004-0000-0000-00002E010000}"/>
     <hyperlink ref="C66" r:id="rId4" xr:uid="{00000000-0004-0000-0000-00005E010000}"/>
     <hyperlink ref="C64" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000062010000}"/>
     <hyperlink ref="C70" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000068010000}"/>
     <hyperlink ref="C48" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000011020000}"/>
     <hyperlink ref="C10" r:id="rId8" xr:uid="{00000000-0004-0000-0000-00003D020000}"/>
     <hyperlink ref="C60" r:id="rId9" xr:uid="{1727CF6F-DE12-4EF6-B8E5-FAE62D79E273}"/>
     <hyperlink ref="C13" r:id="rId10" xr:uid="{9ECF19FD-3F25-4BD0-A0D6-D283CF059330}"/>
     <hyperlink ref="C78" r:id="rId11" xr:uid="{E92B06B2-A378-4D81-8CC5-B7493B5F44EC}"/>
     <hyperlink ref="C72" r:id="rId12" xr:uid="{0D420637-CC4D-4F6D-970B-57D3388B9F08}"/>
     <hyperlink ref="C76" r:id="rId13" xr:uid="{70657DD2-8BB5-4F23-A862-B495284BA614}"/>
     <hyperlink ref="C75" r:id="rId14" xr:uid="{E282F913-E6B2-48F4-8EFD-A4EE4C6A5C0F}"/>
     <hyperlink ref="C58" r:id="rId15" xr:uid="{384DCA95-95EC-467D-AE72-571190FC3D9D}"/>
     <hyperlink ref="C29" r:id="rId16" xr:uid="{21EA0258-C046-4C52-B7E7-F022B33255F9}"/>
     <hyperlink ref="C54" r:id="rId17" xr:uid="{9D442CAB-6679-4910-8B82-77EC78CF7884}"/>
     <hyperlink ref="C17" r:id="rId18" xr:uid="{4D601A0B-F31F-4161-B1ED-A5D60BAF92FF}"/>
     <hyperlink ref="C33" r:id="rId19" xr:uid="{890B7F40-BD0C-4D8B-A0C1-0B5959473D38}"/>
     <hyperlink ref="C56" r:id="rId20" xr:uid="{107E2748-C561-4F35-8325-9F5DFD1AD400}"/>
     <hyperlink ref="C62" r:id="rId21" xr:uid="{03F9E732-F0DE-4F1D-9C8A-5758CC56272C}"/>
     <hyperlink ref="C44" r:id="rId22" xr:uid="{006165D6-A30D-4C89-9A6E-926582C53A70}"/>
@@ -6988,51 +6974,51 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="31e0f41f-4660-4d9f-95c9-9f4800c49b71"/>
     <ds:schemaRef ds:uri="a720d615-aab2-4af8-90d3-ce2f0d043da9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9B14D38-96ED-4B24-9435-878B585FEEDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+  <clbl:label id="{ec5e5a7a-e5c2-40a5-a786-0194463cad57}" enabled="1" method="Standard" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>