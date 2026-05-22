--- v0 (2026-02-28)
+++ v1 (2026-05-22)
@@ -2,74 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/HFP/FDA-TRACK HFP/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="86" documentId="11_EA321D2A807FAEF65B11F2642499A10D8DDE0334" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2501E5D9-DB39-4315-9CBD-F35471477A98}"/>
+  <xr:revisionPtr revIDLastSave="88" documentId="11_EA321D2A807FAEF65B11F2642499A10D8DDE0334" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{46933B69-4412-4D9F-934F-C569531A478C}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="HFP_RegScience_Dataset" sheetId="41" r:id="rId1"/>
-    <sheet name="Key Projects" sheetId="40" r:id="rId2"/>
+    <sheet name="Key Projects" sheetId="40" r:id="rId1"/>
+    <sheet name="HFP_RegScience_Dataset" sheetId="41" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1788" uniqueCount="1754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="311">
   <si>
     <t>Key Project</t>
   </si>
   <si>
     <t>Milestone</t>
   </si>
   <si>
     <t>Conduct DelMarVA Peninsula Salmonella Follow-up Studies and Metadata Analyses</t>
   </si>
   <si>
     <t>Conduct Pennsylvania Watershed Salmonella Index Study for Salmonella Baseline Prevalence in Mid-Atlantic Region Surface Waters</t>
   </si>
   <si>
     <t>Conduct Pennsylvania Listeria monocytogenes Pome Fruit Environmental Study in Collaboration with Pennsylvania State University</t>
   </si>
   <si>
     <t>Conduct Georgia Listeria monocytogenes Stone Fruit Environmental Study in Collaboration with University of Georgia</t>
   </si>
   <si>
     <t>Conduct International Longitudinal Environmental Surveys of Surface Waters for Salmonella in collaboration with FDA Center of Excellence at the Univeristy of Maryland (JIFSAN)</t>
   </si>
   <si>
     <t>Environmental Microbiology and Foodborne Outbreaks</t>
   </si>
   <si>
@@ -153,5184 +150,855 @@
   <si>
     <t>Broad Measure</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>YYYY-MM</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Regulatory Science</t>
   </si>
   <si>
     <t>Genometrakr</t>
   </si>
   <si>
     <t>Number of FDA GenomeTrakr laboratories operational.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of Federal GenomeTrakr laboratories operational (FSIS and other partners).</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of State GenomeTrakr laboratories operational.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of International GenomeTrakr laboratories operational.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of IFSH Industry WGS Workgroup Members.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of isolates sequenced by Genome-Trakr Network.</t>
   </si>
   <si>
     <t>1263453</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of Salmonella isolates sequenced over time by the Genometrakr Network.</t>
   </si>
   <si>
     <t>592357</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of Listeria isolates sequenced over time by the GenomeTrakr Network.</t>
   </si>
   <si>
     <t>62867</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of Campylobacter isolates sequenced over time by the Genometrakr Network.</t>
   </si>
   <si>
     <t>117470</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of Cronobacter isolates sequenced over time by the GenomeTrakr Network.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Number of E. coli/Shigella isolates sequenced over time by the GenomeTrakr Network.</t>
   </si>
   <si>
     <t>353558</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Cumulative FDA Compliance Cases Supported by WGS.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...4 lines deleted...]
-  <si>
     <t>Cumulative Sequences from Archived Collections in ORA Laboratories.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>1307301</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>608246</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>65111</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>120837</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>2394</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>370673</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1334</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1363822</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>638630</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>66411</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>123376</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>2539</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>390751</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1372</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1447718</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>674177</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>69228</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>128421</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>2603</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>427267</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1443</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1013515</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>505905</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>54588</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>81999</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1139</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>285405</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1107</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1083479</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>524921</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>56386</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>84958</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1278</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>301795</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1144</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1154837</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>542869</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>57883</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>107247</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1502</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>321070</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1179</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1211484</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>568291</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>60106</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>112810</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1623</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>340399</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1229</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...31 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>25</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>21</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>5</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>192658</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>99202</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>16395</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>13889</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>61</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>36878</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>313</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>6678</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>212137</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>109850</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>17581</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>15871</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>400</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>40175</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>337</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>6841</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...31 lines deleted...]
-  <si>
     <t>26</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...31 lines deleted...]
-  <si>
     <t>219628</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>128459</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>18518</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>17932</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>499</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>47024</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>351</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>284984</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>153255</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>20879</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>21838</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>600</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>54679</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>370</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>7547</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>298165</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>182069</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>24881</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>25289</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>594</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>65319</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...19 lines deleted...]
-  <si>
     <t>7659</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>322693</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>194276</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>26748</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>28974</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>605</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>70231</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>427</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>7761</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>348039</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>208748</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>28035</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>32325</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>633</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>78298</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>464</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>8033</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>398832</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>236224</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>29307</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>44745</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>713</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>87843</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>509</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>8078</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>426733</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>249281</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>30525</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>47371</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...19 lines deleted...]
-  <si>
     <t>95045</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>661</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>8163</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...31 lines deleted...]
-  <si>
     <t>34</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...31 lines deleted...]
-  <si>
     <t>460517</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>271150</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>34323</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>51045</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>731</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>105268</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>681</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>8237</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>489514</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>283180</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>34711</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>53728</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>748</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>112225</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>696</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>535119</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>303781</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>38331</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>56120</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...19 lines deleted...]
-  <si>
     <t>130866</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>717</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>580892</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>335016</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>40703</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>58936</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>777</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>139972</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>730</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>8303</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>630956</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>351306</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>42062</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>61396</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...19 lines deleted...]
-  <si>
     <t>169121</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>756</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>8343</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...67 lines deleted...]
-  <si>
     <t>670011</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>369984</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>43384</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>63811</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>804</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>185412</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>801</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>711307</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>392193</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>45648</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>68258</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...19 lines deleted...]
-  <si>
     <t>197137</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>840</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>752317</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>416149</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>49296</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>71185</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>808</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>207190</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>873</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>9067</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...43 lines deleted...]
-  <si>
     <t>22</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...19 lines deleted...]
-  <si>
     <t>781423</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>429733</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>51180</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>73612</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>931</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>217459</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>940</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>856939</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>448248</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>51781</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>76018</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>994</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>232053</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1005</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>924901</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>481307</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>53366</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>79593</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1076</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>256572</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1044</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1761309</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>807722</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>77558</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>159123</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>3601</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>522287</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1693</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1512961</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>706328</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>70370</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>132348</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>2735</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>445615</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1503</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1582909</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>728318</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>71537</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>148511</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>3067</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>463523</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1560</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1636824</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>747350</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>72805</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>153559</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>3282</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>484660</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1610</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...79 lines deleted...]
-  <si>
     <t>1704162</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>780385</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>76240</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>157657</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>3484</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>502005</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...7 lines deleted...]
-  <si>
     <t>1654</t>
   </si>
   <si>
-    <t>Regulatory Science</t>
-[...8 lines deleted...]
-    <t>10003</t>
+    <t>1820485</t>
+  </si>
+  <si>
+    <t>825243</t>
+  </si>
+  <si>
+    <t>79228</t>
+  </si>
+  <si>
+    <t>166279</t>
+  </si>
+  <si>
+    <t>3826</t>
+  </si>
+  <si>
+    <t>549197</t>
+  </si>
+  <si>
+    <t>1722</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
@@ -5667,7387 +1335,56 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...7331 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDB31CD6-ED46-4675-A28D-2B8EF812F75F}">
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:G21"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="162" bestFit="1" customWidth="1"/>
     <col min="3" max="7" width="25.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>8</v>
       </c>
       <c r="D1" t="s">
         <v>9</v>
       </c>
       <c r="E1" t="s">
         <v>14</v>
       </c>
       <c r="F1" t="s">
@@ -13471,91 +1808,7619 @@
       </c>
       <c r="F20" s="1"/>
       <c r="G20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="1">
         <v>45170</v>
       </c>
       <c r="D21" s="1">
         <v>45170</v>
       </c>
       <c r="E21" s="1">
         <v>45657</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" t="s">
         <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:E443"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A145" workbookViewId="0">
+      <selection sqref="A1:E443"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="4" max="4" width="10.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D2" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D8" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="2">
+        <v>45261</v>
+      </c>
+      <c r="E14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E23" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="2">
+        <v>45352</v>
+      </c>
+      <c r="E27" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E30" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C31" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E31" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E32" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E33" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E34" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E36" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E37" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" t="s">
+        <v>60</v>
+      </c>
+      <c r="D38" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E38" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" t="s">
+        <v>62</v>
+      </c>
+      <c r="D39" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E39" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" t="s">
+        <v>64</v>
+      </c>
+      <c r="D40" s="2">
+        <v>45444</v>
+      </c>
+      <c r="E40" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E41" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E42" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E44" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E45" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E46" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C47" t="s">
+        <v>52</v>
+      </c>
+      <c r="D47" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E47" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" t="s">
+        <v>54</v>
+      </c>
+      <c r="D48" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E48" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B49" t="s">
+        <v>39</v>
+      </c>
+      <c r="C49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E49" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E50" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" t="s">
+        <v>39</v>
+      </c>
+      <c r="C51" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E51" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" t="s">
+        <v>39</v>
+      </c>
+      <c r="C52" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E52" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>38</v>
+      </c>
+      <c r="B53" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" t="s">
+        <v>64</v>
+      </c>
+      <c r="D53" s="2">
+        <v>45536</v>
+      </c>
+      <c r="E53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>38</v>
+      </c>
+      <c r="B54" t="s">
+        <v>39</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E54" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>38</v>
+      </c>
+      <c r="B55" t="s">
+        <v>39</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E55" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C56" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E56" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C57" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E57" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>38</v>
+      </c>
+      <c r="B58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C58" t="s">
+        <v>48</v>
+      </c>
+      <c r="D58" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E58" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>38</v>
+      </c>
+      <c r="B59" t="s">
+        <v>39</v>
+      </c>
+      <c r="C59" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E59" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>38</v>
+      </c>
+      <c r="B60" t="s">
+        <v>39</v>
+      </c>
+      <c r="C60" t="s">
+        <v>52</v>
+      </c>
+      <c r="D60" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E60" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>38</v>
+      </c>
+      <c r="B61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C61" t="s">
+        <v>54</v>
+      </c>
+      <c r="D61" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>38</v>
+      </c>
+      <c r="B62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C62" t="s">
+        <v>56</v>
+      </c>
+      <c r="D62" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E62" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B63" t="s">
+        <v>39</v>
+      </c>
+      <c r="C63" t="s">
+        <v>58</v>
+      </c>
+      <c r="D63" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E63" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>38</v>
+      </c>
+      <c r="B64" t="s">
+        <v>39</v>
+      </c>
+      <c r="C64" t="s">
+        <v>60</v>
+      </c>
+      <c r="D64" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E64" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>38</v>
+      </c>
+      <c r="B65" t="s">
+        <v>39</v>
+      </c>
+      <c r="C65" t="s">
+        <v>62</v>
+      </c>
+      <c r="D65" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E65" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B66" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" t="s">
+        <v>64</v>
+      </c>
+      <c r="D66" s="2">
+        <v>44896</v>
+      </c>
+      <c r="E66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>38</v>
+      </c>
+      <c r="B67" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" t="s">
+        <v>40</v>
+      </c>
+      <c r="D67" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E67" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>38</v>
+      </c>
+      <c r="B68" t="s">
+        <v>39</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E68" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>38</v>
+      </c>
+      <c r="B69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C69" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E69" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>38</v>
+      </c>
+      <c r="B70" t="s">
+        <v>39</v>
+      </c>
+      <c r="C70" t="s">
+        <v>46</v>
+      </c>
+      <c r="D70" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E70" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" t="s">
+        <v>39</v>
+      </c>
+      <c r="C71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E71" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>38</v>
+      </c>
+      <c r="B72" t="s">
+        <v>39</v>
+      </c>
+      <c r="C72" t="s">
+        <v>50</v>
+      </c>
+      <c r="D72" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E72" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B73" t="s">
+        <v>39</v>
+      </c>
+      <c r="C73" t="s">
+        <v>52</v>
+      </c>
+      <c r="D73" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E73" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>38</v>
+      </c>
+      <c r="B74" t="s">
+        <v>39</v>
+      </c>
+      <c r="C74" t="s">
+        <v>54</v>
+      </c>
+      <c r="D74" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E74" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" t="s">
+        <v>39</v>
+      </c>
+      <c r="C75" t="s">
+        <v>56</v>
+      </c>
+      <c r="D75" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E75" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>38</v>
+      </c>
+      <c r="B76" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" t="s">
+        <v>58</v>
+      </c>
+      <c r="D76" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E76" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" t="s">
+        <v>39</v>
+      </c>
+      <c r="C77" t="s">
+        <v>60</v>
+      </c>
+      <c r="D77" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E77" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>38</v>
+      </c>
+      <c r="B78" t="s">
+        <v>39</v>
+      </c>
+      <c r="C78" t="s">
+        <v>62</v>
+      </c>
+      <c r="D78" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E78" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>38</v>
+      </c>
+      <c r="B79" t="s">
+        <v>39</v>
+      </c>
+      <c r="C79" t="s">
+        <v>64</v>
+      </c>
+      <c r="D79" s="2">
+        <v>44986</v>
+      </c>
+      <c r="E79" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>38</v>
+      </c>
+      <c r="B80" t="s">
+        <v>39</v>
+      </c>
+      <c r="C80" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E80" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>38</v>
+      </c>
+      <c r="B81" t="s">
+        <v>39</v>
+      </c>
+      <c r="C81" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E81" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>38</v>
+      </c>
+      <c r="B82" t="s">
+        <v>39</v>
+      </c>
+      <c r="C82" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E82" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>38</v>
+      </c>
+      <c r="B83" t="s">
+        <v>39</v>
+      </c>
+      <c r="C83" t="s">
+        <v>46</v>
+      </c>
+      <c r="D83" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E83" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>38</v>
+      </c>
+      <c r="B84" t="s">
+        <v>39</v>
+      </c>
+      <c r="C84" t="s">
+        <v>48</v>
+      </c>
+      <c r="D84" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E84" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" t="s">
+        <v>39</v>
+      </c>
+      <c r="C85" t="s">
+        <v>50</v>
+      </c>
+      <c r="D85" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E85" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>38</v>
+      </c>
+      <c r="B86" t="s">
+        <v>39</v>
+      </c>
+      <c r="C86" t="s">
+        <v>52</v>
+      </c>
+      <c r="D86" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E86" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>38</v>
+      </c>
+      <c r="B87" t="s">
+        <v>39</v>
+      </c>
+      <c r="C87" t="s">
+        <v>54</v>
+      </c>
+      <c r="D87" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E87" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>38</v>
+      </c>
+      <c r="B88" t="s">
+        <v>39</v>
+      </c>
+      <c r="C88" t="s">
+        <v>56</v>
+      </c>
+      <c r="D88" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E88" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>38</v>
+      </c>
+      <c r="B89" t="s">
+        <v>39</v>
+      </c>
+      <c r="C89" t="s">
+        <v>58</v>
+      </c>
+      <c r="D89" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E89" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>38</v>
+      </c>
+      <c r="B90" t="s">
+        <v>39</v>
+      </c>
+      <c r="C90" t="s">
+        <v>60</v>
+      </c>
+      <c r="D90" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E90" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>38</v>
+      </c>
+      <c r="B91" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" t="s">
+        <v>62</v>
+      </c>
+      <c r="D91" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E91" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" t="s">
+        <v>64</v>
+      </c>
+      <c r="D92" s="2">
+        <v>45078</v>
+      </c>
+      <c r="E92" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>38</v>
+      </c>
+      <c r="B93" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E93" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>38</v>
+      </c>
+      <c r="B94" t="s">
+        <v>39</v>
+      </c>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E94" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>38</v>
+      </c>
+      <c r="B95" t="s">
+        <v>39</v>
+      </c>
+      <c r="C95" t="s">
+        <v>44</v>
+      </c>
+      <c r="D95" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E95" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>38</v>
+      </c>
+      <c r="B96" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" t="s">
+        <v>46</v>
+      </c>
+      <c r="D96" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E96" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>38</v>
+      </c>
+      <c r="B97" t="s">
+        <v>39</v>
+      </c>
+      <c r="C97" t="s">
+        <v>48</v>
+      </c>
+      <c r="D97" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E97" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" t="s">
+        <v>39</v>
+      </c>
+      <c r="C98" t="s">
+        <v>50</v>
+      </c>
+      <c r="D98" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E98" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>38</v>
+      </c>
+      <c r="B99" t="s">
+        <v>39</v>
+      </c>
+      <c r="C99" t="s">
+        <v>52</v>
+      </c>
+      <c r="D99" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E99" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" t="s">
+        <v>39</v>
+      </c>
+      <c r="C100" t="s">
+        <v>54</v>
+      </c>
+      <c r="D100" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E100" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>38</v>
+      </c>
+      <c r="B101" t="s">
+        <v>39</v>
+      </c>
+      <c r="C101" t="s">
+        <v>56</v>
+      </c>
+      <c r="D101" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E101" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>38</v>
+      </c>
+      <c r="B102" t="s">
+        <v>39</v>
+      </c>
+      <c r="C102" t="s">
+        <v>58</v>
+      </c>
+      <c r="D102" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E102" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>38</v>
+      </c>
+      <c r="B103" t="s">
+        <v>39</v>
+      </c>
+      <c r="C103" t="s">
+        <v>60</v>
+      </c>
+      <c r="D103" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E103" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>38</v>
+      </c>
+      <c r="B104" t="s">
+        <v>39</v>
+      </c>
+      <c r="C104" t="s">
+        <v>62</v>
+      </c>
+      <c r="D104" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E104" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>38</v>
+      </c>
+      <c r="B105" t="s">
+        <v>39</v>
+      </c>
+      <c r="C105" t="s">
+        <v>64</v>
+      </c>
+      <c r="D105" s="2">
+        <v>45170</v>
+      </c>
+      <c r="E105" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>38</v>
+      </c>
+      <c r="B106" t="s">
+        <v>39</v>
+      </c>
+      <c r="C106" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E106" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>38</v>
+      </c>
+      <c r="B107" t="s">
+        <v>39</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E107" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>38</v>
+      </c>
+      <c r="B108" t="s">
+        <v>39</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E108" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>38</v>
+      </c>
+      <c r="B109" t="s">
+        <v>39</v>
+      </c>
+      <c r="C109" t="s">
+        <v>46</v>
+      </c>
+      <c r="D109" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E109" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B110" t="s">
+        <v>39</v>
+      </c>
+      <c r="C110" t="s">
+        <v>48</v>
+      </c>
+      <c r="D110" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E110" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>38</v>
+      </c>
+      <c r="B111" t="s">
+        <v>39</v>
+      </c>
+      <c r="C111" t="s">
+        <v>50</v>
+      </c>
+      <c r="D111" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E111" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>38</v>
+      </c>
+      <c r="B112" t="s">
+        <v>39</v>
+      </c>
+      <c r="C112" t="s">
+        <v>52</v>
+      </c>
+      <c r="D112" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E112" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>38</v>
+      </c>
+      <c r="B113" t="s">
+        <v>39</v>
+      </c>
+      <c r="C113" t="s">
+        <v>54</v>
+      </c>
+      <c r="D113" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E113" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>38</v>
+      </c>
+      <c r="B114" t="s">
+        <v>39</v>
+      </c>
+      <c r="C114" t="s">
+        <v>56</v>
+      </c>
+      <c r="D114" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E114" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>38</v>
+      </c>
+      <c r="B115" t="s">
+        <v>39</v>
+      </c>
+      <c r="C115" t="s">
+        <v>58</v>
+      </c>
+      <c r="D115" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E115" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>38</v>
+      </c>
+      <c r="B116" t="s">
+        <v>39</v>
+      </c>
+      <c r="C116" t="s">
+        <v>60</v>
+      </c>
+      <c r="D116" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E116" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>38</v>
+      </c>
+      <c r="B117" t="s">
+        <v>39</v>
+      </c>
+      <c r="C117" t="s">
+        <v>62</v>
+      </c>
+      <c r="D117" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E117" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>38</v>
+      </c>
+      <c r="B118" t="s">
+        <v>39</v>
+      </c>
+      <c r="C118" t="s">
+        <v>64</v>
+      </c>
+      <c r="D118" s="2">
+        <v>43070</v>
+      </c>
+      <c r="E118" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>38</v>
+      </c>
+      <c r="B119" t="s">
+        <v>39</v>
+      </c>
+      <c r="C119" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E119" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>38</v>
+      </c>
+      <c r="B120" t="s">
+        <v>39</v>
+      </c>
+      <c r="C120" t="s">
+        <v>42</v>
+      </c>
+      <c r="D120" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E120" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>38</v>
+      </c>
+      <c r="B121" t="s">
+        <v>39</v>
+      </c>
+      <c r="C121" t="s">
+        <v>44</v>
+      </c>
+      <c r="D121" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E121" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>38</v>
+      </c>
+      <c r="B122" t="s">
+        <v>39</v>
+      </c>
+      <c r="C122" t="s">
+        <v>46</v>
+      </c>
+      <c r="D122" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E122" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>38</v>
+      </c>
+      <c r="B123" t="s">
+        <v>39</v>
+      </c>
+      <c r="C123" t="s">
+        <v>48</v>
+      </c>
+      <c r="D123" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E123" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>38</v>
+      </c>
+      <c r="B124" t="s">
+        <v>39</v>
+      </c>
+      <c r="C124" t="s">
+        <v>50</v>
+      </c>
+      <c r="D124" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E124" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>38</v>
+      </c>
+      <c r="B125" t="s">
+        <v>39</v>
+      </c>
+      <c r="C125" t="s">
+        <v>52</v>
+      </c>
+      <c r="D125" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E125" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>38</v>
+      </c>
+      <c r="B126" t="s">
+        <v>39</v>
+      </c>
+      <c r="C126" t="s">
+        <v>54</v>
+      </c>
+      <c r="D126" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E126" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>38</v>
+      </c>
+      <c r="B127" t="s">
+        <v>39</v>
+      </c>
+      <c r="C127" t="s">
+        <v>56</v>
+      </c>
+      <c r="D127" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E127" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>38</v>
+      </c>
+      <c r="B128" t="s">
+        <v>39</v>
+      </c>
+      <c r="C128" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E128" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>38</v>
+      </c>
+      <c r="B129" t="s">
+        <v>39</v>
+      </c>
+      <c r="C129" t="s">
+        <v>60</v>
+      </c>
+      <c r="D129" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E129" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>38</v>
+      </c>
+      <c r="B130" t="s">
+        <v>39</v>
+      </c>
+      <c r="C130" t="s">
+        <v>62</v>
+      </c>
+      <c r="D130" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E130" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>38</v>
+      </c>
+      <c r="B131" t="s">
+        <v>39</v>
+      </c>
+      <c r="C131" t="s">
+        <v>64</v>
+      </c>
+      <c r="D131" s="2">
+        <v>43160</v>
+      </c>
+      <c r="E131" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>38</v>
+      </c>
+      <c r="B132" t="s">
+        <v>39</v>
+      </c>
+      <c r="C132" t="s">
+        <v>40</v>
+      </c>
+      <c r="D132" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E132" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>38</v>
+      </c>
+      <c r="B133" t="s">
+        <v>39</v>
+      </c>
+      <c r="C133" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E133" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>38</v>
+      </c>
+      <c r="B134" t="s">
+        <v>39</v>
+      </c>
+      <c r="C134" t="s">
+        <v>44</v>
+      </c>
+      <c r="D134" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E134" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>38</v>
+      </c>
+      <c r="B135" t="s">
+        <v>39</v>
+      </c>
+      <c r="C135" t="s">
+        <v>46</v>
+      </c>
+      <c r="D135" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E135" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>38</v>
+      </c>
+      <c r="B136" t="s">
+        <v>39</v>
+      </c>
+      <c r="C136" t="s">
+        <v>48</v>
+      </c>
+      <c r="D136" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E136" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>38</v>
+      </c>
+      <c r="B137" t="s">
+        <v>39</v>
+      </c>
+      <c r="C137" t="s">
+        <v>50</v>
+      </c>
+      <c r="D137" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E137" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>38</v>
+      </c>
+      <c r="B138" t="s">
+        <v>39</v>
+      </c>
+      <c r="C138" t="s">
+        <v>52</v>
+      </c>
+      <c r="D138" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E138" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>38</v>
+      </c>
+      <c r="B139" t="s">
+        <v>39</v>
+      </c>
+      <c r="C139" t="s">
+        <v>54</v>
+      </c>
+      <c r="D139" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E139" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>38</v>
+      </c>
+      <c r="B140" t="s">
+        <v>39</v>
+      </c>
+      <c r="C140" t="s">
+        <v>56</v>
+      </c>
+      <c r="D140" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E140" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>38</v>
+      </c>
+      <c r="B141" t="s">
+        <v>39</v>
+      </c>
+      <c r="C141" t="s">
+        <v>58</v>
+      </c>
+      <c r="D141" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E141" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>38</v>
+      </c>
+      <c r="B142" t="s">
+        <v>39</v>
+      </c>
+      <c r="C142" t="s">
+        <v>60</v>
+      </c>
+      <c r="D142" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E142" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>38</v>
+      </c>
+      <c r="B143" t="s">
+        <v>39</v>
+      </c>
+      <c r="C143" t="s">
+        <v>62</v>
+      </c>
+      <c r="D143" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E143" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>38</v>
+      </c>
+      <c r="B144" t="s">
+        <v>39</v>
+      </c>
+      <c r="C144" t="s">
+        <v>64</v>
+      </c>
+      <c r="D144" s="2">
+        <v>43252</v>
+      </c>
+      <c r="E144" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>38</v>
+      </c>
+      <c r="B145" t="s">
+        <v>39</v>
+      </c>
+      <c r="C145" t="s">
+        <v>40</v>
+      </c>
+      <c r="D145" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E145" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>38</v>
+      </c>
+      <c r="B146" t="s">
+        <v>39</v>
+      </c>
+      <c r="C146" t="s">
+        <v>42</v>
+      </c>
+      <c r="D146" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E146" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>38</v>
+      </c>
+      <c r="B147" t="s">
+        <v>39</v>
+      </c>
+      <c r="C147" t="s">
+        <v>44</v>
+      </c>
+      <c r="D147" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E147" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>38</v>
+      </c>
+      <c r="B148" t="s">
+        <v>39</v>
+      </c>
+      <c r="C148" t="s">
+        <v>46</v>
+      </c>
+      <c r="D148" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E148" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>38</v>
+      </c>
+      <c r="B149" t="s">
+        <v>39</v>
+      </c>
+      <c r="C149" t="s">
+        <v>48</v>
+      </c>
+      <c r="D149" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E149" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>38</v>
+      </c>
+      <c r="B150" t="s">
+        <v>39</v>
+      </c>
+      <c r="C150" t="s">
+        <v>50</v>
+      </c>
+      <c r="D150" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E150" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>38</v>
+      </c>
+      <c r="B151" t="s">
+        <v>39</v>
+      </c>
+      <c r="C151" t="s">
+        <v>52</v>
+      </c>
+      <c r="D151" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E151" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>38</v>
+      </c>
+      <c r="B152" t="s">
+        <v>39</v>
+      </c>
+      <c r="C152" t="s">
+        <v>54</v>
+      </c>
+      <c r="D152" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E152" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>38</v>
+      </c>
+      <c r="B153" t="s">
+        <v>39</v>
+      </c>
+      <c r="C153" t="s">
+        <v>56</v>
+      </c>
+      <c r="D153" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E153" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>38</v>
+      </c>
+      <c r="B154" t="s">
+        <v>39</v>
+      </c>
+      <c r="C154" t="s">
+        <v>58</v>
+      </c>
+      <c r="D154" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E154" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>38</v>
+      </c>
+      <c r="B155" t="s">
+        <v>39</v>
+      </c>
+      <c r="C155" t="s">
+        <v>60</v>
+      </c>
+      <c r="D155" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E155" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>38</v>
+      </c>
+      <c r="B156" t="s">
+        <v>39</v>
+      </c>
+      <c r="C156" t="s">
+        <v>62</v>
+      </c>
+      <c r="D156" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E156" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>38</v>
+      </c>
+      <c r="B157" t="s">
+        <v>39</v>
+      </c>
+      <c r="C157" t="s">
+        <v>64</v>
+      </c>
+      <c r="D157" s="2">
+        <v>43344</v>
+      </c>
+      <c r="E157" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>38</v>
+      </c>
+      <c r="B158" t="s">
+        <v>39</v>
+      </c>
+      <c r="C158" t="s">
+        <v>40</v>
+      </c>
+      <c r="D158" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E158" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>38</v>
+      </c>
+      <c r="B159" t="s">
+        <v>39</v>
+      </c>
+      <c r="C159" t="s">
+        <v>42</v>
+      </c>
+      <c r="D159" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E159" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>38</v>
+      </c>
+      <c r="B160" t="s">
+        <v>39</v>
+      </c>
+      <c r="C160" t="s">
+        <v>44</v>
+      </c>
+      <c r="D160" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E160" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>38</v>
+      </c>
+      <c r="B161" t="s">
+        <v>39</v>
+      </c>
+      <c r="C161" t="s">
+        <v>46</v>
+      </c>
+      <c r="D161" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E161" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>38</v>
+      </c>
+      <c r="B162" t="s">
+        <v>39</v>
+      </c>
+      <c r="C162" t="s">
+        <v>48</v>
+      </c>
+      <c r="D162" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E162" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>38</v>
+      </c>
+      <c r="B163" t="s">
+        <v>39</v>
+      </c>
+      <c r="C163" t="s">
+        <v>50</v>
+      </c>
+      <c r="D163" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E163" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>38</v>
+      </c>
+      <c r="B164" t="s">
+        <v>39</v>
+      </c>
+      <c r="C164" t="s">
+        <v>52</v>
+      </c>
+      <c r="D164" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E164" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>38</v>
+      </c>
+      <c r="B165" t="s">
+        <v>39</v>
+      </c>
+      <c r="C165" t="s">
+        <v>54</v>
+      </c>
+      <c r="D165" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E165" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>38</v>
+      </c>
+      <c r="B166" t="s">
+        <v>39</v>
+      </c>
+      <c r="C166" t="s">
+        <v>56</v>
+      </c>
+      <c r="D166" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E166" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>38</v>
+      </c>
+      <c r="B167" t="s">
+        <v>39</v>
+      </c>
+      <c r="C167" t="s">
+        <v>58</v>
+      </c>
+      <c r="D167" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E167" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>38</v>
+      </c>
+      <c r="B168" t="s">
+        <v>39</v>
+      </c>
+      <c r="C168" t="s">
+        <v>60</v>
+      </c>
+      <c r="D168" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E168" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>38</v>
+      </c>
+      <c r="B169" t="s">
+        <v>39</v>
+      </c>
+      <c r="C169" t="s">
+        <v>62</v>
+      </c>
+      <c r="D169" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E169" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>38</v>
+      </c>
+      <c r="B170" t="s">
+        <v>39</v>
+      </c>
+      <c r="C170" t="s">
+        <v>64</v>
+      </c>
+      <c r="D170" s="2">
+        <v>43435</v>
+      </c>
+      <c r="E170" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>38</v>
+      </c>
+      <c r="B171" t="s">
+        <v>39</v>
+      </c>
+      <c r="C171" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E171" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>38</v>
+      </c>
+      <c r="B172" t="s">
+        <v>39</v>
+      </c>
+      <c r="C172" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E172" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>38</v>
+      </c>
+      <c r="B173" t="s">
+        <v>39</v>
+      </c>
+      <c r="C173" t="s">
+        <v>44</v>
+      </c>
+      <c r="D173" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E173" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>38</v>
+      </c>
+      <c r="B174" t="s">
+        <v>39</v>
+      </c>
+      <c r="C174" t="s">
+        <v>46</v>
+      </c>
+      <c r="D174" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E174" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>38</v>
+      </c>
+      <c r="B175" t="s">
+        <v>39</v>
+      </c>
+      <c r="C175" t="s">
+        <v>48</v>
+      </c>
+      <c r="D175" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E175" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>38</v>
+      </c>
+      <c r="B176" t="s">
+        <v>39</v>
+      </c>
+      <c r="C176" t="s">
+        <v>50</v>
+      </c>
+      <c r="D176" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E176" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>38</v>
+      </c>
+      <c r="B177" t="s">
+        <v>39</v>
+      </c>
+      <c r="C177" t="s">
+        <v>52</v>
+      </c>
+      <c r="D177" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E177" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>38</v>
+      </c>
+      <c r="B178" t="s">
+        <v>39</v>
+      </c>
+      <c r="C178" t="s">
+        <v>54</v>
+      </c>
+      <c r="D178" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E178" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>38</v>
+      </c>
+      <c r="B179" t="s">
+        <v>39</v>
+      </c>
+      <c r="C179" t="s">
+        <v>56</v>
+      </c>
+      <c r="D179" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E179" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>38</v>
+      </c>
+      <c r="B180" t="s">
+        <v>39</v>
+      </c>
+      <c r="C180" t="s">
+        <v>58</v>
+      </c>
+      <c r="D180" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E180" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>38</v>
+      </c>
+      <c r="B181" t="s">
+        <v>39</v>
+      </c>
+      <c r="C181" t="s">
+        <v>60</v>
+      </c>
+      <c r="D181" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E181" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>38</v>
+      </c>
+      <c r="B182" t="s">
+        <v>39</v>
+      </c>
+      <c r="C182" t="s">
+        <v>62</v>
+      </c>
+      <c r="D182" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E182" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>38</v>
+      </c>
+      <c r="B183" t="s">
+        <v>39</v>
+      </c>
+      <c r="C183" t="s">
+        <v>64</v>
+      </c>
+      <c r="D183" s="2">
+        <v>43525</v>
+      </c>
+      <c r="E183" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>38</v>
+      </c>
+      <c r="B184" t="s">
+        <v>39</v>
+      </c>
+      <c r="C184" t="s">
+        <v>40</v>
+      </c>
+      <c r="D184" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E184" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>38</v>
+      </c>
+      <c r="B185" t="s">
+        <v>39</v>
+      </c>
+      <c r="C185" t="s">
+        <v>42</v>
+      </c>
+      <c r="D185" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E185" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>38</v>
+      </c>
+      <c r="B186" t="s">
+        <v>39</v>
+      </c>
+      <c r="C186" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E186" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>38</v>
+      </c>
+      <c r="B187" t="s">
+        <v>39</v>
+      </c>
+      <c r="C187" t="s">
+        <v>46</v>
+      </c>
+      <c r="D187" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E187" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>38</v>
+      </c>
+      <c r="B188" t="s">
+        <v>39</v>
+      </c>
+      <c r="C188" t="s">
+        <v>48</v>
+      </c>
+      <c r="D188" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E188" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>38</v>
+      </c>
+      <c r="B189" t="s">
+        <v>39</v>
+      </c>
+      <c r="C189" t="s">
+        <v>50</v>
+      </c>
+      <c r="D189" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E189" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>38</v>
+      </c>
+      <c r="B190" t="s">
+        <v>39</v>
+      </c>
+      <c r="C190" t="s">
+        <v>52</v>
+      </c>
+      <c r="D190" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E190" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>38</v>
+      </c>
+      <c r="B191" t="s">
+        <v>39</v>
+      </c>
+      <c r="C191" t="s">
+        <v>54</v>
+      </c>
+      <c r="D191" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E191" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>38</v>
+      </c>
+      <c r="B192" t="s">
+        <v>39</v>
+      </c>
+      <c r="C192" t="s">
+        <v>56</v>
+      </c>
+      <c r="D192" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E192" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>38</v>
+      </c>
+      <c r="B193" t="s">
+        <v>39</v>
+      </c>
+      <c r="C193" t="s">
+        <v>58</v>
+      </c>
+      <c r="D193" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E193" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>38</v>
+      </c>
+      <c r="B194" t="s">
+        <v>39</v>
+      </c>
+      <c r="C194" t="s">
+        <v>60</v>
+      </c>
+      <c r="D194" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E194" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>38</v>
+      </c>
+      <c r="B195" t="s">
+        <v>39</v>
+      </c>
+      <c r="C195" t="s">
+        <v>62</v>
+      </c>
+      <c r="D195" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E195" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>38</v>
+      </c>
+      <c r="B196" t="s">
+        <v>39</v>
+      </c>
+      <c r="C196" t="s">
+        <v>64</v>
+      </c>
+      <c r="D196" s="2">
+        <v>43617</v>
+      </c>
+      <c r="E196" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>38</v>
+      </c>
+      <c r="B197" t="s">
+        <v>39</v>
+      </c>
+      <c r="C197" t="s">
+        <v>40</v>
+      </c>
+      <c r="D197" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E197" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>38</v>
+      </c>
+      <c r="B198" t="s">
+        <v>39</v>
+      </c>
+      <c r="C198" t="s">
+        <v>42</v>
+      </c>
+      <c r="D198" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E198" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>38</v>
+      </c>
+      <c r="B199" t="s">
+        <v>39</v>
+      </c>
+      <c r="C199" t="s">
+        <v>44</v>
+      </c>
+      <c r="D199" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E199" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>38</v>
+      </c>
+      <c r="B200" t="s">
+        <v>39</v>
+      </c>
+      <c r="C200" t="s">
+        <v>46</v>
+      </c>
+      <c r="D200" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E200" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>38</v>
+      </c>
+      <c r="B201" t="s">
+        <v>39</v>
+      </c>
+      <c r="C201" t="s">
+        <v>48</v>
+      </c>
+      <c r="D201" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E201" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>38</v>
+      </c>
+      <c r="B202" t="s">
+        <v>39</v>
+      </c>
+      <c r="C202" t="s">
+        <v>50</v>
+      </c>
+      <c r="D202" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E202" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>38</v>
+      </c>
+      <c r="B203" t="s">
+        <v>39</v>
+      </c>
+      <c r="C203" t="s">
+        <v>52</v>
+      </c>
+      <c r="D203" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E203" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>38</v>
+      </c>
+      <c r="B204" t="s">
+        <v>39</v>
+      </c>
+      <c r="C204" t="s">
+        <v>54</v>
+      </c>
+      <c r="D204" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E204" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>38</v>
+      </c>
+      <c r="B205" t="s">
+        <v>39</v>
+      </c>
+      <c r="C205" t="s">
+        <v>56</v>
+      </c>
+      <c r="D205" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E205" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>38</v>
+      </c>
+      <c r="B206" t="s">
+        <v>39</v>
+      </c>
+      <c r="C206" t="s">
+        <v>58</v>
+      </c>
+      <c r="D206" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E206" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>38</v>
+      </c>
+      <c r="B207" t="s">
+        <v>39</v>
+      </c>
+      <c r="C207" t="s">
+        <v>60</v>
+      </c>
+      <c r="D207" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E207" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>38</v>
+      </c>
+      <c r="B208" t="s">
+        <v>39</v>
+      </c>
+      <c r="C208" t="s">
+        <v>62</v>
+      </c>
+      <c r="D208" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E208" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>38</v>
+      </c>
+      <c r="B209" t="s">
+        <v>39</v>
+      </c>
+      <c r="C209" t="s">
+        <v>64</v>
+      </c>
+      <c r="D209" s="2">
+        <v>43709</v>
+      </c>
+      <c r="E209" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>38</v>
+      </c>
+      <c r="B210" t="s">
+        <v>39</v>
+      </c>
+      <c r="C210" t="s">
+        <v>40</v>
+      </c>
+      <c r="D210" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E210" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>38</v>
+      </c>
+      <c r="B211" t="s">
+        <v>39</v>
+      </c>
+      <c r="C211" t="s">
+        <v>42</v>
+      </c>
+      <c r="D211" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E211" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>38</v>
+      </c>
+      <c r="B212" t="s">
+        <v>39</v>
+      </c>
+      <c r="C212" t="s">
+        <v>44</v>
+      </c>
+      <c r="D212" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E212" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>38</v>
+      </c>
+      <c r="B213" t="s">
+        <v>39</v>
+      </c>
+      <c r="C213" t="s">
+        <v>46</v>
+      </c>
+      <c r="D213" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E213" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>38</v>
+      </c>
+      <c r="B214" t="s">
+        <v>39</v>
+      </c>
+      <c r="C214" t="s">
+        <v>48</v>
+      </c>
+      <c r="D214" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E214" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>38</v>
+      </c>
+      <c r="B215" t="s">
+        <v>39</v>
+      </c>
+      <c r="C215" t="s">
+        <v>50</v>
+      </c>
+      <c r="D215" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E215" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>38</v>
+      </c>
+      <c r="B216" t="s">
+        <v>39</v>
+      </c>
+      <c r="C216" t="s">
+        <v>52</v>
+      </c>
+      <c r="D216" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E216" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>38</v>
+      </c>
+      <c r="B217" t="s">
+        <v>39</v>
+      </c>
+      <c r="C217" t="s">
+        <v>54</v>
+      </c>
+      <c r="D217" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E217" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>38</v>
+      </c>
+      <c r="B218" t="s">
+        <v>39</v>
+      </c>
+      <c r="C218" t="s">
+        <v>56</v>
+      </c>
+      <c r="D218" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E218" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>38</v>
+      </c>
+      <c r="B219" t="s">
+        <v>39</v>
+      </c>
+      <c r="C219" t="s">
+        <v>58</v>
+      </c>
+      <c r="D219" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E219" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>38</v>
+      </c>
+      <c r="B220" t="s">
+        <v>39</v>
+      </c>
+      <c r="C220" t="s">
+        <v>60</v>
+      </c>
+      <c r="D220" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E220" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>38</v>
+      </c>
+      <c r="B221" t="s">
+        <v>39</v>
+      </c>
+      <c r="C221" t="s">
+        <v>62</v>
+      </c>
+      <c r="D221" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E221" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>38</v>
+      </c>
+      <c r="B222" t="s">
+        <v>39</v>
+      </c>
+      <c r="C222" t="s">
+        <v>64</v>
+      </c>
+      <c r="D222" s="2">
+        <v>43800</v>
+      </c>
+      <c r="E222" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>38</v>
+      </c>
+      <c r="B223" t="s">
+        <v>39</v>
+      </c>
+      <c r="C223" t="s">
+        <v>40</v>
+      </c>
+      <c r="D223" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E223" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>38</v>
+      </c>
+      <c r="B224" t="s">
+        <v>39</v>
+      </c>
+      <c r="C224" t="s">
+        <v>42</v>
+      </c>
+      <c r="D224" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E224" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>38</v>
+      </c>
+      <c r="B225" t="s">
+        <v>39</v>
+      </c>
+      <c r="C225" t="s">
+        <v>44</v>
+      </c>
+      <c r="D225" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E225" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>38</v>
+      </c>
+      <c r="B226" t="s">
+        <v>39</v>
+      </c>
+      <c r="C226" t="s">
+        <v>46</v>
+      </c>
+      <c r="D226" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E226" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>38</v>
+      </c>
+      <c r="B227" t="s">
+        <v>39</v>
+      </c>
+      <c r="C227" t="s">
+        <v>48</v>
+      </c>
+      <c r="D227" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E227" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>38</v>
+      </c>
+      <c r="B228" t="s">
+        <v>39</v>
+      </c>
+      <c r="C228" t="s">
+        <v>50</v>
+      </c>
+      <c r="D228" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E228" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>38</v>
+      </c>
+      <c r="B229" t="s">
+        <v>39</v>
+      </c>
+      <c r="C229" t="s">
+        <v>52</v>
+      </c>
+      <c r="D229" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E229" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>38</v>
+      </c>
+      <c r="B230" t="s">
+        <v>39</v>
+      </c>
+      <c r="C230" t="s">
+        <v>54</v>
+      </c>
+      <c r="D230" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E230" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>38</v>
+      </c>
+      <c r="B231" t="s">
+        <v>39</v>
+      </c>
+      <c r="C231" t="s">
+        <v>56</v>
+      </c>
+      <c r="D231" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E231" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>38</v>
+      </c>
+      <c r="B232" t="s">
+        <v>39</v>
+      </c>
+      <c r="C232" t="s">
+        <v>58</v>
+      </c>
+      <c r="D232" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E232" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>38</v>
+      </c>
+      <c r="B233" t="s">
+        <v>39</v>
+      </c>
+      <c r="C233" t="s">
+        <v>60</v>
+      </c>
+      <c r="D233" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E233" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>38</v>
+      </c>
+      <c r="B234" t="s">
+        <v>39</v>
+      </c>
+      <c r="C234" t="s">
+        <v>62</v>
+      </c>
+      <c r="D234" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E234" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>38</v>
+      </c>
+      <c r="B235" t="s">
+        <v>39</v>
+      </c>
+      <c r="C235" t="s">
+        <v>64</v>
+      </c>
+      <c r="D235" s="2">
+        <v>43891</v>
+      </c>
+      <c r="E235" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>38</v>
+      </c>
+      <c r="B236" t="s">
+        <v>39</v>
+      </c>
+      <c r="C236" t="s">
+        <v>40</v>
+      </c>
+      <c r="D236" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E236" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>38</v>
+      </c>
+      <c r="B237" t="s">
+        <v>39</v>
+      </c>
+      <c r="C237" t="s">
+        <v>42</v>
+      </c>
+      <c r="D237" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E237" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>38</v>
+      </c>
+      <c r="B238" t="s">
+        <v>39</v>
+      </c>
+      <c r="C238" t="s">
+        <v>44</v>
+      </c>
+      <c r="D238" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E238" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>38</v>
+      </c>
+      <c r="B239" t="s">
+        <v>39</v>
+      </c>
+      <c r="C239" t="s">
+        <v>46</v>
+      </c>
+      <c r="D239" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E239" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>38</v>
+      </c>
+      <c r="B240" t="s">
+        <v>39</v>
+      </c>
+      <c r="C240" t="s">
+        <v>48</v>
+      </c>
+      <c r="D240" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E240" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>38</v>
+      </c>
+      <c r="B241" t="s">
+        <v>39</v>
+      </c>
+      <c r="C241" t="s">
+        <v>50</v>
+      </c>
+      <c r="D241" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E241" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>38</v>
+      </c>
+      <c r="B242" t="s">
+        <v>39</v>
+      </c>
+      <c r="C242" t="s">
+        <v>52</v>
+      </c>
+      <c r="D242" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E242" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>38</v>
+      </c>
+      <c r="B243" t="s">
+        <v>39</v>
+      </c>
+      <c r="C243" t="s">
+        <v>54</v>
+      </c>
+      <c r="D243" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E243" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>38</v>
+      </c>
+      <c r="B244" t="s">
+        <v>39</v>
+      </c>
+      <c r="C244" t="s">
+        <v>56</v>
+      </c>
+      <c r="D244" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E244" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>38</v>
+      </c>
+      <c r="B245" t="s">
+        <v>39</v>
+      </c>
+      <c r="C245" t="s">
+        <v>58</v>
+      </c>
+      <c r="D245" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E245" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>38</v>
+      </c>
+      <c r="B246" t="s">
+        <v>39</v>
+      </c>
+      <c r="C246" t="s">
+        <v>60</v>
+      </c>
+      <c r="D246" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E246" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>38</v>
+      </c>
+      <c r="B247" t="s">
+        <v>39</v>
+      </c>
+      <c r="C247" t="s">
+        <v>62</v>
+      </c>
+      <c r="D247" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E247" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>38</v>
+      </c>
+      <c r="B248" t="s">
+        <v>39</v>
+      </c>
+      <c r="C248" t="s">
+        <v>64</v>
+      </c>
+      <c r="D248" s="2">
+        <v>43983</v>
+      </c>
+      <c r="E248" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>38</v>
+      </c>
+      <c r="B249" t="s">
+        <v>39</v>
+      </c>
+      <c r="C249" t="s">
+        <v>40</v>
+      </c>
+      <c r="D249" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E249" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>38</v>
+      </c>
+      <c r="B250" t="s">
+        <v>39</v>
+      </c>
+      <c r="C250" t="s">
+        <v>42</v>
+      </c>
+      <c r="D250" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E250" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>38</v>
+      </c>
+      <c r="B251" t="s">
+        <v>39</v>
+      </c>
+      <c r="C251" t="s">
+        <v>44</v>
+      </c>
+      <c r="D251" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E251" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>38</v>
+      </c>
+      <c r="B252" t="s">
+        <v>39</v>
+      </c>
+      <c r="C252" t="s">
+        <v>46</v>
+      </c>
+      <c r="D252" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E252" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>38</v>
+      </c>
+      <c r="B253" t="s">
+        <v>39</v>
+      </c>
+      <c r="C253" t="s">
+        <v>48</v>
+      </c>
+      <c r="D253" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E253" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>38</v>
+      </c>
+      <c r="B254" t="s">
+        <v>39</v>
+      </c>
+      <c r="C254" t="s">
+        <v>50</v>
+      </c>
+      <c r="D254" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E254" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>38</v>
+      </c>
+      <c r="B255" t="s">
+        <v>39</v>
+      </c>
+      <c r="C255" t="s">
+        <v>52</v>
+      </c>
+      <c r="D255" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E255" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>38</v>
+      </c>
+      <c r="B256" t="s">
+        <v>39</v>
+      </c>
+      <c r="C256" t="s">
+        <v>54</v>
+      </c>
+      <c r="D256" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E256" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>38</v>
+      </c>
+      <c r="B257" t="s">
+        <v>39</v>
+      </c>
+      <c r="C257" t="s">
+        <v>56</v>
+      </c>
+      <c r="D257" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E257" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>38</v>
+      </c>
+      <c r="B258" t="s">
+        <v>39</v>
+      </c>
+      <c r="C258" t="s">
+        <v>58</v>
+      </c>
+      <c r="D258" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E258" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>38</v>
+      </c>
+      <c r="B259" t="s">
+        <v>39</v>
+      </c>
+      <c r="C259" t="s">
+        <v>60</v>
+      </c>
+      <c r="D259" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E259" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>38</v>
+      </c>
+      <c r="B260" t="s">
+        <v>39</v>
+      </c>
+      <c r="C260" t="s">
+        <v>62</v>
+      </c>
+      <c r="D260" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E260" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>38</v>
+      </c>
+      <c r="B261" t="s">
+        <v>39</v>
+      </c>
+      <c r="C261" t="s">
+        <v>64</v>
+      </c>
+      <c r="D261" s="2">
+        <v>44075</v>
+      </c>
+      <c r="E261" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>38</v>
+      </c>
+      <c r="B262" t="s">
+        <v>39</v>
+      </c>
+      <c r="C262" t="s">
+        <v>40</v>
+      </c>
+      <c r="D262" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E262" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>38</v>
+      </c>
+      <c r="B263" t="s">
+        <v>39</v>
+      </c>
+      <c r="C263" t="s">
+        <v>42</v>
+      </c>
+      <c r="D263" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E263" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>38</v>
+      </c>
+      <c r="B264" t="s">
+        <v>39</v>
+      </c>
+      <c r="C264" t="s">
+        <v>44</v>
+      </c>
+      <c r="D264" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E264" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>38</v>
+      </c>
+      <c r="B265" t="s">
+        <v>39</v>
+      </c>
+      <c r="C265" t="s">
+        <v>46</v>
+      </c>
+      <c r="D265" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E265" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>38</v>
+      </c>
+      <c r="B266" t="s">
+        <v>39</v>
+      </c>
+      <c r="C266" t="s">
+        <v>48</v>
+      </c>
+      <c r="D266" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E266" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>38</v>
+      </c>
+      <c r="B267" t="s">
+        <v>39</v>
+      </c>
+      <c r="C267" t="s">
+        <v>50</v>
+      </c>
+      <c r="D267" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E267" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>38</v>
+      </c>
+      <c r="B268" t="s">
+        <v>39</v>
+      </c>
+      <c r="C268" t="s">
+        <v>52</v>
+      </c>
+      <c r="D268" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E268" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>38</v>
+      </c>
+      <c r="B269" t="s">
+        <v>39</v>
+      </c>
+      <c r="C269" t="s">
+        <v>54</v>
+      </c>
+      <c r="D269" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E269" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>38</v>
+      </c>
+      <c r="B270" t="s">
+        <v>39</v>
+      </c>
+      <c r="C270" t="s">
+        <v>56</v>
+      </c>
+      <c r="D270" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E270" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>38</v>
+      </c>
+      <c r="B271" t="s">
+        <v>39</v>
+      </c>
+      <c r="C271" t="s">
+        <v>58</v>
+      </c>
+      <c r="D271" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E271" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>38</v>
+      </c>
+      <c r="B272" t="s">
+        <v>39</v>
+      </c>
+      <c r="C272" t="s">
+        <v>60</v>
+      </c>
+      <c r="D272" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E272" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>38</v>
+      </c>
+      <c r="B273" t="s">
+        <v>39</v>
+      </c>
+      <c r="C273" t="s">
+        <v>62</v>
+      </c>
+      <c r="D273" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E273" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>38</v>
+      </c>
+      <c r="B274" t="s">
+        <v>39</v>
+      </c>
+      <c r="C274" t="s">
+        <v>64</v>
+      </c>
+      <c r="D274" s="2">
+        <v>44166</v>
+      </c>
+      <c r="E274" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>38</v>
+      </c>
+      <c r="B275" t="s">
+        <v>39</v>
+      </c>
+      <c r="C275" t="s">
+        <v>40</v>
+      </c>
+      <c r="D275" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E275" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>38</v>
+      </c>
+      <c r="B276" t="s">
+        <v>39</v>
+      </c>
+      <c r="C276" t="s">
+        <v>42</v>
+      </c>
+      <c r="D276" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E276" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>38</v>
+      </c>
+      <c r="B277" t="s">
+        <v>39</v>
+      </c>
+      <c r="C277" t="s">
+        <v>44</v>
+      </c>
+      <c r="D277" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E277" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>38</v>
+      </c>
+      <c r="B278" t="s">
+        <v>39</v>
+      </c>
+      <c r="C278" t="s">
+        <v>46</v>
+      </c>
+      <c r="D278" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E278" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>38</v>
+      </c>
+      <c r="B279" t="s">
+        <v>39</v>
+      </c>
+      <c r="C279" t="s">
+        <v>48</v>
+      </c>
+      <c r="D279" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E279" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>38</v>
+      </c>
+      <c r="B280" t="s">
+        <v>39</v>
+      </c>
+      <c r="C280" t="s">
+        <v>50</v>
+      </c>
+      <c r="D280" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E280" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>38</v>
+      </c>
+      <c r="B281" t="s">
+        <v>39</v>
+      </c>
+      <c r="C281" t="s">
+        <v>52</v>
+      </c>
+      <c r="D281" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E281" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>38</v>
+      </c>
+      <c r="B282" t="s">
+        <v>39</v>
+      </c>
+      <c r="C282" t="s">
+        <v>54</v>
+      </c>
+      <c r="D282" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E282" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>38</v>
+      </c>
+      <c r="B283" t="s">
+        <v>39</v>
+      </c>
+      <c r="C283" t="s">
+        <v>56</v>
+      </c>
+      <c r="D283" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E283" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>38</v>
+      </c>
+      <c r="B284" t="s">
+        <v>39</v>
+      </c>
+      <c r="C284" t="s">
+        <v>58</v>
+      </c>
+      <c r="D284" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E284" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>38</v>
+      </c>
+      <c r="B285" t="s">
+        <v>39</v>
+      </c>
+      <c r="C285" t="s">
+        <v>60</v>
+      </c>
+      <c r="D285" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E285" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>38</v>
+      </c>
+      <c r="B286" t="s">
+        <v>39</v>
+      </c>
+      <c r="C286" t="s">
+        <v>62</v>
+      </c>
+      <c r="D286" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E286" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>38</v>
+      </c>
+      <c r="B287" t="s">
+        <v>39</v>
+      </c>
+      <c r="C287" t="s">
+        <v>64</v>
+      </c>
+      <c r="D287" s="2">
+        <v>44256</v>
+      </c>
+      <c r="E287" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>38</v>
+      </c>
+      <c r="B288" t="s">
+        <v>39</v>
+      </c>
+      <c r="C288" t="s">
+        <v>40</v>
+      </c>
+      <c r="D288" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E288" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>38</v>
+      </c>
+      <c r="B289" t="s">
+        <v>39</v>
+      </c>
+      <c r="C289" t="s">
+        <v>42</v>
+      </c>
+      <c r="D289" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E289" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>38</v>
+      </c>
+      <c r="B290" t="s">
+        <v>39</v>
+      </c>
+      <c r="C290" t="s">
+        <v>44</v>
+      </c>
+      <c r="D290" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E290" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>38</v>
+      </c>
+      <c r="B291" t="s">
+        <v>39</v>
+      </c>
+      <c r="C291" t="s">
+        <v>46</v>
+      </c>
+      <c r="D291" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E291" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>38</v>
+      </c>
+      <c r="B292" t="s">
+        <v>39</v>
+      </c>
+      <c r="C292" t="s">
+        <v>48</v>
+      </c>
+      <c r="D292" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E292" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>38</v>
+      </c>
+      <c r="B293" t="s">
+        <v>39</v>
+      </c>
+      <c r="C293" t="s">
+        <v>50</v>
+      </c>
+      <c r="D293" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E293" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>38</v>
+      </c>
+      <c r="B294" t="s">
+        <v>39</v>
+      </c>
+      <c r="C294" t="s">
+        <v>52</v>
+      </c>
+      <c r="D294" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E294" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>38</v>
+      </c>
+      <c r="B295" t="s">
+        <v>39</v>
+      </c>
+      <c r="C295" t="s">
+        <v>54</v>
+      </c>
+      <c r="D295" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E295" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>38</v>
+      </c>
+      <c r="B296" t="s">
+        <v>39</v>
+      </c>
+      <c r="C296" t="s">
+        <v>56</v>
+      </c>
+      <c r="D296" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E296" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>38</v>
+      </c>
+      <c r="B297" t="s">
+        <v>39</v>
+      </c>
+      <c r="C297" t="s">
+        <v>58</v>
+      </c>
+      <c r="D297" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E297" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>38</v>
+      </c>
+      <c r="B298" t="s">
+        <v>39</v>
+      </c>
+      <c r="C298" t="s">
+        <v>60</v>
+      </c>
+      <c r="D298" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E298" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>38</v>
+      </c>
+      <c r="B299" t="s">
+        <v>39</v>
+      </c>
+      <c r="C299" t="s">
+        <v>62</v>
+      </c>
+      <c r="D299" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E299" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>38</v>
+      </c>
+      <c r="B300" t="s">
+        <v>39</v>
+      </c>
+      <c r="C300" t="s">
+        <v>64</v>
+      </c>
+      <c r="D300" s="2">
+        <v>44348</v>
+      </c>
+      <c r="E300" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>38</v>
+      </c>
+      <c r="B301" t="s">
+        <v>39</v>
+      </c>
+      <c r="C301" t="s">
+        <v>40</v>
+      </c>
+      <c r="D301" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E301" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>38</v>
+      </c>
+      <c r="B302" t="s">
+        <v>39</v>
+      </c>
+      <c r="C302" t="s">
+        <v>42</v>
+      </c>
+      <c r="D302" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E302" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>38</v>
+      </c>
+      <c r="B303" t="s">
+        <v>39</v>
+      </c>
+      <c r="C303" t="s">
+        <v>44</v>
+      </c>
+      <c r="D303" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E303" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>38</v>
+      </c>
+      <c r="B304" t="s">
+        <v>39</v>
+      </c>
+      <c r="C304" t="s">
+        <v>46</v>
+      </c>
+      <c r="D304" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E304" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>38</v>
+      </c>
+      <c r="B305" t="s">
+        <v>39</v>
+      </c>
+      <c r="C305" t="s">
+        <v>48</v>
+      </c>
+      <c r="D305" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E305" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>38</v>
+      </c>
+      <c r="B306" t="s">
+        <v>39</v>
+      </c>
+      <c r="C306" t="s">
+        <v>50</v>
+      </c>
+      <c r="D306" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E306" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>38</v>
+      </c>
+      <c r="B307" t="s">
+        <v>39</v>
+      </c>
+      <c r="C307" t="s">
+        <v>52</v>
+      </c>
+      <c r="D307" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E307" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>38</v>
+      </c>
+      <c r="B308" t="s">
+        <v>39</v>
+      </c>
+      <c r="C308" t="s">
+        <v>54</v>
+      </c>
+      <c r="D308" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E308" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>38</v>
+      </c>
+      <c r="B309" t="s">
+        <v>39</v>
+      </c>
+      <c r="C309" t="s">
+        <v>56</v>
+      </c>
+      <c r="D309" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E309" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>38</v>
+      </c>
+      <c r="B310" t="s">
+        <v>39</v>
+      </c>
+      <c r="C310" t="s">
+        <v>58</v>
+      </c>
+      <c r="D310" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E310" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>38</v>
+      </c>
+      <c r="B311" t="s">
+        <v>39</v>
+      </c>
+      <c r="C311" t="s">
+        <v>60</v>
+      </c>
+      <c r="D311" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E311" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>38</v>
+      </c>
+      <c r="B312" t="s">
+        <v>39</v>
+      </c>
+      <c r="C312" t="s">
+        <v>62</v>
+      </c>
+      <c r="D312" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E312" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>38</v>
+      </c>
+      <c r="B313" t="s">
+        <v>39</v>
+      </c>
+      <c r="C313" t="s">
+        <v>64</v>
+      </c>
+      <c r="D313" s="2">
+        <v>44440</v>
+      </c>
+      <c r="E313" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>38</v>
+      </c>
+      <c r="B314" t="s">
+        <v>39</v>
+      </c>
+      <c r="C314" t="s">
+        <v>40</v>
+      </c>
+      <c r="D314" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E314" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>38</v>
+      </c>
+      <c r="B315" t="s">
+        <v>39</v>
+      </c>
+      <c r="C315" t="s">
+        <v>42</v>
+      </c>
+      <c r="D315" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E315" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>38</v>
+      </c>
+      <c r="B316" t="s">
+        <v>39</v>
+      </c>
+      <c r="C316" t="s">
+        <v>44</v>
+      </c>
+      <c r="D316" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E316" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>38</v>
+      </c>
+      <c r="B317" t="s">
+        <v>39</v>
+      </c>
+      <c r="C317" t="s">
+        <v>46</v>
+      </c>
+      <c r="D317" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E317" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>38</v>
+      </c>
+      <c r="B318" t="s">
+        <v>39</v>
+      </c>
+      <c r="C318" t="s">
+        <v>48</v>
+      </c>
+      <c r="D318" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E318" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>38</v>
+      </c>
+      <c r="B319" t="s">
+        <v>39</v>
+      </c>
+      <c r="C319" t="s">
+        <v>50</v>
+      </c>
+      <c r="D319" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E319" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>38</v>
+      </c>
+      <c r="B320" t="s">
+        <v>39</v>
+      </c>
+      <c r="C320" t="s">
+        <v>52</v>
+      </c>
+      <c r="D320" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E320" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>38</v>
+      </c>
+      <c r="B321" t="s">
+        <v>39</v>
+      </c>
+      <c r="C321" t="s">
+        <v>54</v>
+      </c>
+      <c r="D321" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E321" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>38</v>
+      </c>
+      <c r="B322" t="s">
+        <v>39</v>
+      </c>
+      <c r="C322" t="s">
+        <v>56</v>
+      </c>
+      <c r="D322" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E322" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>38</v>
+      </c>
+      <c r="B323" t="s">
+        <v>39</v>
+      </c>
+      <c r="C323" t="s">
+        <v>58</v>
+      </c>
+      <c r="D323" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E323" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>38</v>
+      </c>
+      <c r="B324" t="s">
+        <v>39</v>
+      </c>
+      <c r="C324" t="s">
+        <v>60</v>
+      </c>
+      <c r="D324" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E324" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>38</v>
+      </c>
+      <c r="B325" t="s">
+        <v>39</v>
+      </c>
+      <c r="C325" t="s">
+        <v>62</v>
+      </c>
+      <c r="D325" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E325" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>38</v>
+      </c>
+      <c r="B326" t="s">
+        <v>39</v>
+      </c>
+      <c r="C326" t="s">
+        <v>64</v>
+      </c>
+      <c r="D326" s="2">
+        <v>44531</v>
+      </c>
+      <c r="E326" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>38</v>
+      </c>
+      <c r="B327" t="s">
+        <v>39</v>
+      </c>
+      <c r="C327" t="s">
+        <v>40</v>
+      </c>
+      <c r="D327" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E327" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>38</v>
+      </c>
+      <c r="B328" t="s">
+        <v>39</v>
+      </c>
+      <c r="C328" t="s">
+        <v>42</v>
+      </c>
+      <c r="D328" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E328" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>38</v>
+      </c>
+      <c r="B329" t="s">
+        <v>39</v>
+      </c>
+      <c r="C329" t="s">
+        <v>44</v>
+      </c>
+      <c r="D329" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E329" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>38</v>
+      </c>
+      <c r="B330" t="s">
+        <v>39</v>
+      </c>
+      <c r="C330" t="s">
+        <v>46</v>
+      </c>
+      <c r="D330" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E330" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>38</v>
+      </c>
+      <c r="B331" t="s">
+        <v>39</v>
+      </c>
+      <c r="C331" t="s">
+        <v>48</v>
+      </c>
+      <c r="D331" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E331" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>38</v>
+      </c>
+      <c r="B332" t="s">
+        <v>39</v>
+      </c>
+      <c r="C332" t="s">
+        <v>50</v>
+      </c>
+      <c r="D332" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E332" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>38</v>
+      </c>
+      <c r="B333" t="s">
+        <v>39</v>
+      </c>
+      <c r="C333" t="s">
+        <v>52</v>
+      </c>
+      <c r="D333" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E333" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>38</v>
+      </c>
+      <c r="B334" t="s">
+        <v>39</v>
+      </c>
+      <c r="C334" t="s">
+        <v>54</v>
+      </c>
+      <c r="D334" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E334" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>38</v>
+      </c>
+      <c r="B335" t="s">
+        <v>39</v>
+      </c>
+      <c r="C335" t="s">
+        <v>56</v>
+      </c>
+      <c r="D335" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E335" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>38</v>
+      </c>
+      <c r="B336" t="s">
+        <v>39</v>
+      </c>
+      <c r="C336" t="s">
+        <v>58</v>
+      </c>
+      <c r="D336" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E336" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>38</v>
+      </c>
+      <c r="B337" t="s">
+        <v>39</v>
+      </c>
+      <c r="C337" t="s">
+        <v>60</v>
+      </c>
+      <c r="D337" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E337" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>38</v>
+      </c>
+      <c r="B338" t="s">
+        <v>39</v>
+      </c>
+      <c r="C338" t="s">
+        <v>62</v>
+      </c>
+      <c r="D338" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E338" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>38</v>
+      </c>
+      <c r="B339" t="s">
+        <v>39</v>
+      </c>
+      <c r="C339" t="s">
+        <v>64</v>
+      </c>
+      <c r="D339" s="2">
+        <v>44621</v>
+      </c>
+      <c r="E339" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>38</v>
+      </c>
+      <c r="B340" t="s">
+        <v>39</v>
+      </c>
+      <c r="C340" t="s">
+        <v>40</v>
+      </c>
+      <c r="D340" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E340" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>38</v>
+      </c>
+      <c r="B341" t="s">
+        <v>39</v>
+      </c>
+      <c r="C341" t="s">
+        <v>42</v>
+      </c>
+      <c r="D341" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E341" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>38</v>
+      </c>
+      <c r="B342" t="s">
+        <v>39</v>
+      </c>
+      <c r="C342" t="s">
+        <v>44</v>
+      </c>
+      <c r="D342" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E342" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>38</v>
+      </c>
+      <c r="B343" t="s">
+        <v>39</v>
+      </c>
+      <c r="C343" t="s">
+        <v>46</v>
+      </c>
+      <c r="D343" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E343" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>38</v>
+      </c>
+      <c r="B344" t="s">
+        <v>39</v>
+      </c>
+      <c r="C344" t="s">
+        <v>48</v>
+      </c>
+      <c r="D344" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E344" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>38</v>
+      </c>
+      <c r="B345" t="s">
+        <v>39</v>
+      </c>
+      <c r="C345" t="s">
+        <v>50</v>
+      </c>
+      <c r="D345" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E345" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>38</v>
+      </c>
+      <c r="B346" t="s">
+        <v>39</v>
+      </c>
+      <c r="C346" t="s">
+        <v>52</v>
+      </c>
+      <c r="D346" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E346" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>38</v>
+      </c>
+      <c r="B347" t="s">
+        <v>39</v>
+      </c>
+      <c r="C347" t="s">
+        <v>54</v>
+      </c>
+      <c r="D347" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E347" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>38</v>
+      </c>
+      <c r="B348" t="s">
+        <v>39</v>
+      </c>
+      <c r="C348" t="s">
+        <v>56</v>
+      </c>
+      <c r="D348" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E348" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>38</v>
+      </c>
+      <c r="B349" t="s">
+        <v>39</v>
+      </c>
+      <c r="C349" t="s">
+        <v>58</v>
+      </c>
+      <c r="D349" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E349" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>38</v>
+      </c>
+      <c r="B350" t="s">
+        <v>39</v>
+      </c>
+      <c r="C350" t="s">
+        <v>60</v>
+      </c>
+      <c r="D350" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E350" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>38</v>
+      </c>
+      <c r="B351" t="s">
+        <v>39</v>
+      </c>
+      <c r="C351" t="s">
+        <v>62</v>
+      </c>
+      <c r="D351" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E351" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>38</v>
+      </c>
+      <c r="B352" t="s">
+        <v>39</v>
+      </c>
+      <c r="C352" t="s">
+        <v>64</v>
+      </c>
+      <c r="D352" s="2">
+        <v>44713</v>
+      </c>
+      <c r="E352" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>38</v>
+      </c>
+      <c r="B353" t="s">
+        <v>39</v>
+      </c>
+      <c r="C353" t="s">
+        <v>40</v>
+      </c>
+      <c r="D353" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E353" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>38</v>
+      </c>
+      <c r="B354" t="s">
+        <v>39</v>
+      </c>
+      <c r="C354" t="s">
+        <v>42</v>
+      </c>
+      <c r="D354" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E354" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>38</v>
+      </c>
+      <c r="B355" t="s">
+        <v>39</v>
+      </c>
+      <c r="C355" t="s">
+        <v>44</v>
+      </c>
+      <c r="D355" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E355" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>38</v>
+      </c>
+      <c r="B356" t="s">
+        <v>39</v>
+      </c>
+      <c r="C356" t="s">
+        <v>46</v>
+      </c>
+      <c r="D356" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E356" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>38</v>
+      </c>
+      <c r="B357" t="s">
+        <v>39</v>
+      </c>
+      <c r="C357" t="s">
+        <v>48</v>
+      </c>
+      <c r="D357" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E357" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>38</v>
+      </c>
+      <c r="B358" t="s">
+        <v>39</v>
+      </c>
+      <c r="C358" t="s">
+        <v>50</v>
+      </c>
+      <c r="D358" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E358" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>38</v>
+      </c>
+      <c r="B359" t="s">
+        <v>39</v>
+      </c>
+      <c r="C359" t="s">
+        <v>52</v>
+      </c>
+      <c r="D359" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E359" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>38</v>
+      </c>
+      <c r="B360" t="s">
+        <v>39</v>
+      </c>
+      <c r="C360" t="s">
+        <v>54</v>
+      </c>
+      <c r="D360" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E360" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>38</v>
+      </c>
+      <c r="B361" t="s">
+        <v>39</v>
+      </c>
+      <c r="C361" t="s">
+        <v>56</v>
+      </c>
+      <c r="D361" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E361" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>38</v>
+      </c>
+      <c r="B362" t="s">
+        <v>39</v>
+      </c>
+      <c r="C362" t="s">
+        <v>58</v>
+      </c>
+      <c r="D362" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E362" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>38</v>
+      </c>
+      <c r="B363" t="s">
+        <v>39</v>
+      </c>
+      <c r="C363" t="s">
+        <v>60</v>
+      </c>
+      <c r="D363" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E363" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>38</v>
+      </c>
+      <c r="B364" t="s">
+        <v>39</v>
+      </c>
+      <c r="C364" t="s">
+        <v>62</v>
+      </c>
+      <c r="D364" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E364" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>38</v>
+      </c>
+      <c r="B365" t="s">
+        <v>39</v>
+      </c>
+      <c r="C365" t="s">
+        <v>64</v>
+      </c>
+      <c r="D365" s="2">
+        <v>44805</v>
+      </c>
+      <c r="E365" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>38</v>
+      </c>
+      <c r="B366" t="s">
+        <v>39</v>
+      </c>
+      <c r="C366" t="s">
+        <v>40</v>
+      </c>
+      <c r="D366" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E366" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>38</v>
+      </c>
+      <c r="B367" t="s">
+        <v>39</v>
+      </c>
+      <c r="C367" t="s">
+        <v>42</v>
+      </c>
+      <c r="D367" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E367" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>38</v>
+      </c>
+      <c r="B368" t="s">
+        <v>39</v>
+      </c>
+      <c r="C368" t="s">
+        <v>44</v>
+      </c>
+      <c r="D368" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E368" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>38</v>
+      </c>
+      <c r="B369" t="s">
+        <v>39</v>
+      </c>
+      <c r="C369" t="s">
+        <v>46</v>
+      </c>
+      <c r="D369" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E369" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>38</v>
+      </c>
+      <c r="B370" t="s">
+        <v>39</v>
+      </c>
+      <c r="C370" t="s">
+        <v>48</v>
+      </c>
+      <c r="D370" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E370" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>38</v>
+      </c>
+      <c r="B371" t="s">
+        <v>39</v>
+      </c>
+      <c r="C371" t="s">
+        <v>50</v>
+      </c>
+      <c r="D371" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E371" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>38</v>
+      </c>
+      <c r="B372" t="s">
+        <v>39</v>
+      </c>
+      <c r="C372" t="s">
+        <v>52</v>
+      </c>
+      <c r="D372" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E372" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>38</v>
+      </c>
+      <c r="B373" t="s">
+        <v>39</v>
+      </c>
+      <c r="C373" t="s">
+        <v>54</v>
+      </c>
+      <c r="D373" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E373" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>38</v>
+      </c>
+      <c r="B374" t="s">
+        <v>39</v>
+      </c>
+      <c r="C374" t="s">
+        <v>56</v>
+      </c>
+      <c r="D374" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E374" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>38</v>
+      </c>
+      <c r="B375" t="s">
+        <v>39</v>
+      </c>
+      <c r="C375" t="s">
+        <v>58</v>
+      </c>
+      <c r="D375" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E375" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>38</v>
+      </c>
+      <c r="B376" t="s">
+        <v>39</v>
+      </c>
+      <c r="C376" t="s">
+        <v>60</v>
+      </c>
+      <c r="D376" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E376" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>38</v>
+      </c>
+      <c r="B377" t="s">
+        <v>39</v>
+      </c>
+      <c r="C377" t="s">
+        <v>62</v>
+      </c>
+      <c r="D377" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E377" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>38</v>
+      </c>
+      <c r="B378" t="s">
+        <v>39</v>
+      </c>
+      <c r="C378" t="s">
+        <v>64</v>
+      </c>
+      <c r="D378" s="2">
+        <v>45992</v>
+      </c>
+      <c r="E378" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>38</v>
+      </c>
+      <c r="B379" t="s">
+        <v>39</v>
+      </c>
+      <c r="C379" t="s">
+        <v>40</v>
+      </c>
+      <c r="D379" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E379" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>38</v>
+      </c>
+      <c r="B380" t="s">
+        <v>39</v>
+      </c>
+      <c r="C380" t="s">
+        <v>42</v>
+      </c>
+      <c r="D380" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E380" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>38</v>
+      </c>
+      <c r="B381" t="s">
+        <v>39</v>
+      </c>
+      <c r="C381" t="s">
+        <v>44</v>
+      </c>
+      <c r="D381" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E381" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>38</v>
+      </c>
+      <c r="B382" t="s">
+        <v>39</v>
+      </c>
+      <c r="C382" t="s">
+        <v>46</v>
+      </c>
+      <c r="D382" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E382" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>38</v>
+      </c>
+      <c r="B383" t="s">
+        <v>39</v>
+      </c>
+      <c r="C383" t="s">
+        <v>48</v>
+      </c>
+      <c r="D383" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E383" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>38</v>
+      </c>
+      <c r="B384" t="s">
+        <v>39</v>
+      </c>
+      <c r="C384" t="s">
+        <v>50</v>
+      </c>
+      <c r="D384" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E384" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>38</v>
+      </c>
+      <c r="B385" t="s">
+        <v>39</v>
+      </c>
+      <c r="C385" t="s">
+        <v>52</v>
+      </c>
+      <c r="D385" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E385" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>38</v>
+      </c>
+      <c r="B386" t="s">
+        <v>39</v>
+      </c>
+      <c r="C386" t="s">
+        <v>54</v>
+      </c>
+      <c r="D386" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E386" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>38</v>
+      </c>
+      <c r="B387" t="s">
+        <v>39</v>
+      </c>
+      <c r="C387" t="s">
+        <v>56</v>
+      </c>
+      <c r="D387" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E387" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>38</v>
+      </c>
+      <c r="B388" t="s">
+        <v>39</v>
+      </c>
+      <c r="C388" t="s">
+        <v>58</v>
+      </c>
+      <c r="D388" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E388" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>38</v>
+      </c>
+      <c r="B389" t="s">
+        <v>39</v>
+      </c>
+      <c r="C389" t="s">
+        <v>60</v>
+      </c>
+      <c r="D389" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E389" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>38</v>
+      </c>
+      <c r="B390" t="s">
+        <v>39</v>
+      </c>
+      <c r="C390" t="s">
+        <v>62</v>
+      </c>
+      <c r="D390" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E390" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>38</v>
+      </c>
+      <c r="B391" t="s">
+        <v>39</v>
+      </c>
+      <c r="C391" t="s">
+        <v>64</v>
+      </c>
+      <c r="D391" s="2">
+        <v>46082</v>
+      </c>
+      <c r="E391" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>38</v>
+      </c>
+      <c r="B392" t="s">
+        <v>39</v>
+      </c>
+      <c r="C392" t="s">
+        <v>40</v>
+      </c>
+      <c r="D392" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E392" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>38</v>
+      </c>
+      <c r="B393" t="s">
+        <v>39</v>
+      </c>
+      <c r="C393" t="s">
+        <v>42</v>
+      </c>
+      <c r="D393" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E393" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>38</v>
+      </c>
+      <c r="B394" t="s">
+        <v>39</v>
+      </c>
+      <c r="C394" t="s">
+        <v>44</v>
+      </c>
+      <c r="D394" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E394" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>38</v>
+      </c>
+      <c r="B395" t="s">
+        <v>39</v>
+      </c>
+      <c r="C395" t="s">
+        <v>46</v>
+      </c>
+      <c r="D395" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E395" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>38</v>
+      </c>
+      <c r="B396" t="s">
+        <v>39</v>
+      </c>
+      <c r="C396" t="s">
+        <v>48</v>
+      </c>
+      <c r="D396" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E396" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>38</v>
+      </c>
+      <c r="B397" t="s">
+        <v>39</v>
+      </c>
+      <c r="C397" t="s">
+        <v>50</v>
+      </c>
+      <c r="D397" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E397" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>38</v>
+      </c>
+      <c r="B398" t="s">
+        <v>39</v>
+      </c>
+      <c r="C398" t="s">
+        <v>52</v>
+      </c>
+      <c r="D398" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E398" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>38</v>
+      </c>
+      <c r="B399" t="s">
+        <v>39</v>
+      </c>
+      <c r="C399" t="s">
+        <v>54</v>
+      </c>
+      <c r="D399" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E399" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>38</v>
+      </c>
+      <c r="B400" t="s">
+        <v>39</v>
+      </c>
+      <c r="C400" t="s">
+        <v>56</v>
+      </c>
+      <c r="D400" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E400" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>38</v>
+      </c>
+      <c r="B401" t="s">
+        <v>39</v>
+      </c>
+      <c r="C401" t="s">
+        <v>58</v>
+      </c>
+      <c r="D401" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E401" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>38</v>
+      </c>
+      <c r="B402" t="s">
+        <v>39</v>
+      </c>
+      <c r="C402" t="s">
+        <v>60</v>
+      </c>
+      <c r="D402" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E402" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>38</v>
+      </c>
+      <c r="B403" t="s">
+        <v>39</v>
+      </c>
+      <c r="C403" t="s">
+        <v>62</v>
+      </c>
+      <c r="D403" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E403" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>38</v>
+      </c>
+      <c r="B404" t="s">
+        <v>39</v>
+      </c>
+      <c r="C404" t="s">
+        <v>64</v>
+      </c>
+      <c r="D404" s="2">
+        <v>45627</v>
+      </c>
+      <c r="E404" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>38</v>
+      </c>
+      <c r="B405" t="s">
+        <v>39</v>
+      </c>
+      <c r="C405" t="s">
+        <v>40</v>
+      </c>
+      <c r="D405" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E405" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>38</v>
+      </c>
+      <c r="B406" t="s">
+        <v>39</v>
+      </c>
+      <c r="C406" t="s">
+        <v>42</v>
+      </c>
+      <c r="D406" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E406" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>38</v>
+      </c>
+      <c r="B407" t="s">
+        <v>39</v>
+      </c>
+      <c r="C407" t="s">
+        <v>44</v>
+      </c>
+      <c r="D407" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E407" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>38</v>
+      </c>
+      <c r="B408" t="s">
+        <v>39</v>
+      </c>
+      <c r="C408" t="s">
+        <v>46</v>
+      </c>
+      <c r="D408" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E408" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>38</v>
+      </c>
+      <c r="B409" t="s">
+        <v>39</v>
+      </c>
+      <c r="C409" t="s">
+        <v>48</v>
+      </c>
+      <c r="D409" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E409" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>38</v>
+      </c>
+      <c r="B410" t="s">
+        <v>39</v>
+      </c>
+      <c r="C410" t="s">
+        <v>50</v>
+      </c>
+      <c r="D410" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E410" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>38</v>
+      </c>
+      <c r="B411" t="s">
+        <v>39</v>
+      </c>
+      <c r="C411" t="s">
+        <v>52</v>
+      </c>
+      <c r="D411" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E411" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>38</v>
+      </c>
+      <c r="B412" t="s">
+        <v>39</v>
+      </c>
+      <c r="C412" t="s">
+        <v>54</v>
+      </c>
+      <c r="D412" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E412" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>38</v>
+      </c>
+      <c r="B413" t="s">
+        <v>39</v>
+      </c>
+      <c r="C413" t="s">
+        <v>56</v>
+      </c>
+      <c r="D413" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E413" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>38</v>
+      </c>
+      <c r="B414" t="s">
+        <v>39</v>
+      </c>
+      <c r="C414" t="s">
+        <v>58</v>
+      </c>
+      <c r="D414" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E414" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>38</v>
+      </c>
+      <c r="B415" t="s">
+        <v>39</v>
+      </c>
+      <c r="C415" t="s">
+        <v>60</v>
+      </c>
+      <c r="D415" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E415" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>38</v>
+      </c>
+      <c r="B416" t="s">
+        <v>39</v>
+      </c>
+      <c r="C416" t="s">
+        <v>62</v>
+      </c>
+      <c r="D416" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E416" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>38</v>
+      </c>
+      <c r="B417" t="s">
+        <v>39</v>
+      </c>
+      <c r="C417" t="s">
+        <v>64</v>
+      </c>
+      <c r="D417" s="2">
+        <v>45717</v>
+      </c>
+      <c r="E417" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>38</v>
+      </c>
+      <c r="B418" t="s">
+        <v>39</v>
+      </c>
+      <c r="C418" t="s">
+        <v>40</v>
+      </c>
+      <c r="D418" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E418" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>38</v>
+      </c>
+      <c r="B419" t="s">
+        <v>39</v>
+      </c>
+      <c r="C419" t="s">
+        <v>42</v>
+      </c>
+      <c r="D419" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E419" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>38</v>
+      </c>
+      <c r="B420" t="s">
+        <v>39</v>
+      </c>
+      <c r="C420" t="s">
+        <v>44</v>
+      </c>
+      <c r="D420" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E420" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>38</v>
+      </c>
+      <c r="B421" t="s">
+        <v>39</v>
+      </c>
+      <c r="C421" t="s">
+        <v>46</v>
+      </c>
+      <c r="D421" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E421" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>38</v>
+      </c>
+      <c r="B422" t="s">
+        <v>39</v>
+      </c>
+      <c r="C422" t="s">
+        <v>48</v>
+      </c>
+      <c r="D422" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E422" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>38</v>
+      </c>
+      <c r="B423" t="s">
+        <v>39</v>
+      </c>
+      <c r="C423" t="s">
+        <v>50</v>
+      </c>
+      <c r="D423" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E423" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>38</v>
+      </c>
+      <c r="B424" t="s">
+        <v>39</v>
+      </c>
+      <c r="C424" t="s">
+        <v>52</v>
+      </c>
+      <c r="D424" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E424" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>38</v>
+      </c>
+      <c r="B425" t="s">
+        <v>39</v>
+      </c>
+      <c r="C425" t="s">
+        <v>54</v>
+      </c>
+      <c r="D425" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E425" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>38</v>
+      </c>
+      <c r="B426" t="s">
+        <v>39</v>
+      </c>
+      <c r="C426" t="s">
+        <v>56</v>
+      </c>
+      <c r="D426" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E426" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>38</v>
+      </c>
+      <c r="B427" t="s">
+        <v>39</v>
+      </c>
+      <c r="C427" t="s">
+        <v>58</v>
+      </c>
+      <c r="D427" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E427" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>38</v>
+      </c>
+      <c r="B428" t="s">
+        <v>39</v>
+      </c>
+      <c r="C428" t="s">
+        <v>60</v>
+      </c>
+      <c r="D428" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E428" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>38</v>
+      </c>
+      <c r="B429" t="s">
+        <v>39</v>
+      </c>
+      <c r="C429" t="s">
+        <v>62</v>
+      </c>
+      <c r="D429" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E429" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>38</v>
+      </c>
+      <c r="B430" t="s">
+        <v>39</v>
+      </c>
+      <c r="C430" t="s">
+        <v>64</v>
+      </c>
+      <c r="D430" s="2">
+        <v>45809</v>
+      </c>
+      <c r="E430" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>38</v>
+      </c>
+      <c r="B431" t="s">
+        <v>39</v>
+      </c>
+      <c r="C431" t="s">
+        <v>40</v>
+      </c>
+      <c r="D431" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E431" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>38</v>
+      </c>
+      <c r="B432" t="s">
+        <v>39</v>
+      </c>
+      <c r="C432" t="s">
+        <v>42</v>
+      </c>
+      <c r="D432" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E432" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>38</v>
+      </c>
+      <c r="B433" t="s">
+        <v>39</v>
+      </c>
+      <c r="C433" t="s">
+        <v>44</v>
+      </c>
+      <c r="D433" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E433" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>38</v>
+      </c>
+      <c r="B434" t="s">
+        <v>39</v>
+      </c>
+      <c r="C434" t="s">
+        <v>46</v>
+      </c>
+      <c r="D434" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E434" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>38</v>
+      </c>
+      <c r="B435" t="s">
+        <v>39</v>
+      </c>
+      <c r="C435" t="s">
+        <v>48</v>
+      </c>
+      <c r="D435" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E435" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>38</v>
+      </c>
+      <c r="B436" t="s">
+        <v>39</v>
+      </c>
+      <c r="C436" t="s">
+        <v>50</v>
+      </c>
+      <c r="D436" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E436" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>38</v>
+      </c>
+      <c r="B437" t="s">
+        <v>39</v>
+      </c>
+      <c r="C437" t="s">
+        <v>52</v>
+      </c>
+      <c r="D437" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E437" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>38</v>
+      </c>
+      <c r="B438" t="s">
+        <v>39</v>
+      </c>
+      <c r="C438" t="s">
+        <v>54</v>
+      </c>
+      <c r="D438" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E438" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>38</v>
+      </c>
+      <c r="B439" t="s">
+        <v>39</v>
+      </c>
+      <c r="C439" t="s">
+        <v>56</v>
+      </c>
+      <c r="D439" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E439" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>38</v>
+      </c>
+      <c r="B440" t="s">
+        <v>39</v>
+      </c>
+      <c r="C440" t="s">
+        <v>58</v>
+      </c>
+      <c r="D440" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E440" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>38</v>
+      </c>
+      <c r="B441" t="s">
+        <v>39</v>
+      </c>
+      <c r="C441" t="s">
+        <v>60</v>
+      </c>
+      <c r="D441" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E441" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>38</v>
+      </c>
+      <c r="B442" t="s">
+        <v>39</v>
+      </c>
+      <c r="C442" t="s">
+        <v>62</v>
+      </c>
+      <c r="D442" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E442" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>38</v>
+      </c>
+      <c r="B443" t="s">
+        <v>39</v>
+      </c>
+      <c r="C443" t="s">
+        <v>64</v>
+      </c>
+      <c r="D443" s="2">
+        <v>45901</v>
+      </c>
+      <c r="E443" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -13757,108 +9622,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8199963F-BEFA-4E7B-8572-BAFD66F8AB58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8ED4EDD-C5D7-4DC6-AEAE-95A50A069E2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C75D5502-D6E4-4D94-AEC3-7C868C88A245}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Key Projects</vt:lpstr>
       <vt:lpstr>HFP_RegScience_Dataset</vt:lpstr>
-      <vt:lpstr>Key Projects</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>