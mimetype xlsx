--- v0 (2026-08-14)
+++ v1 (2026-09-11)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/kelly_collins_fda_gov/Documents/Desktop/My Documents/DBO/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{47F3EC20-696F-4617-932A-156FF3BEA4B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2708030B-6419-4731-866B-F3FB196EF86D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40AC96AB-E1CD-4C61-809A-F24232E9604F}"/>
   </bookViews>
   <sheets>
     <sheet name="in" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="893" uniqueCount="590">
   <si>
     <t>Retailer</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>NTSO Start Date</t>
   </si>
   <si>
     <t>NTSO End Date</t>
   </si>
   <si>
     <t>Hyperlink</t>
   </si>
   <si>
     <t>Sav-A Stop / Dolton Mart</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-2773</t>
   </si>
   <si>
@@ -1799,57 +1800,63 @@
     <t>https://www.regulations.gov/docket?D=FDA-2015-R-3480</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2015-R-3483</t>
   </si>
   <si>
     <t>Alvord Express / Valero</t>
   </si>
   <si>
     <t>24 Express</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-3836</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-4760</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2025-R-4434</t>
   </si>
   <si>
     <t>76 / Food Mart</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-2532</t>
+  </si>
+  <si>
+    <t>Shell</t>
+  </si>
+  <si>
+    <t>https://www.regulations.gov/docket?D=FDA-2019-R-2831</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1936,50 +1943,58 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -2238,133 +2253,136 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="42"/>
   </cellXfs>
-  <cellStyles count="42">
+  <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Hyperlink" xfId="42" builtinId="8"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -2643,56 +2661,60 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/docket?D=FDA-2019-R-2831" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/docket?D=FDA-2017-R-6625" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/docket?D=FDA-2017-R-2455" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{067DC853-3879-4ADF-B46B-EDC78D7F315C}">
-  <dimension ref="A1:E294"/>
+  <dimension ref="A1:E297"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P27" sqref="P27"/>
+    <sheetView tabSelected="1" topLeftCell="A113" workbookViewId="0">
+      <selection activeCell="O139" sqref="O139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -4870,2854 +4892,2925 @@
         <v>43751</v>
       </c>
       <c r="E129" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A130" t="s">
         <v>222</v>
       </c>
       <c r="B130" t="s">
         <v>163</v>
       </c>
       <c r="C130" s="1">
         <v>43731</v>
       </c>
       <c r="D130" s="1">
         <v>43752</v>
       </c>
       <c r="E130" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A131" t="s">
-        <v>270</v>
+        <v>588</v>
       </c>
       <c r="B131" t="s">
-        <v>271</v>
+        <v>51</v>
       </c>
       <c r="C131" s="1">
-        <v>43667</v>
+        <v>43720</v>
       </c>
       <c r="D131" s="1">
-        <v>43696</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>43742</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A132" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B132" t="s">
-        <v>9</v>
+        <v>271</v>
       </c>
       <c r="C132" s="1">
-        <v>43682</v>
+        <v>43667</v>
       </c>
       <c r="D132" s="1">
-        <v>43704</v>
+        <v>43696</v>
       </c>
       <c r="E132" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A133" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B133" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C133" s="1">
-        <v>43675</v>
+        <v>43682</v>
       </c>
       <c r="D133" s="1">
-        <v>43697</v>
+        <v>43704</v>
       </c>
       <c r="E133" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A134" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B134" t="s">
-        <v>278</v>
+        <v>51</v>
       </c>
       <c r="C134" s="1">
-        <v>43644</v>
+        <v>43675</v>
       </c>
       <c r="D134" s="1">
-        <v>43673</v>
+        <v>43697</v>
       </c>
       <c r="E134" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A135" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B135" t="s">
-        <v>6</v>
+        <v>278</v>
       </c>
       <c r="C135" s="1">
-        <v>43654</v>
+        <v>43644</v>
       </c>
       <c r="D135" s="1">
-        <v>43683</v>
+        <v>43673</v>
       </c>
       <c r="E135" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A136" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B136" t="s">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="C136" s="1">
-        <v>43619</v>
+        <v>43654</v>
       </c>
       <c r="D136" s="1">
-        <v>43643</v>
+        <v>43683</v>
       </c>
       <c r="E136" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A137" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B137" t="s">
-        <v>285</v>
+        <v>51</v>
       </c>
       <c r="C137" s="1">
-        <v>43591</v>
+        <v>43619</v>
       </c>
       <c r="D137" s="1">
-        <v>43613</v>
+        <v>43643</v>
       </c>
       <c r="E137" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A138" t="s">
-        <v>183</v>
+        <v>284</v>
       </c>
       <c r="B138" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C138" s="1">
-        <v>43577</v>
+        <v>43591</v>
       </c>
       <c r="D138" s="1">
-        <v>43603</v>
+        <v>43613</v>
       </c>
       <c r="E138" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A139" t="s">
-        <v>289</v>
+        <v>183</v>
       </c>
       <c r="B139" t="s">
-        <v>51</v>
+        <v>287</v>
       </c>
       <c r="C139" s="1">
         <v>43577</v>
       </c>
       <c r="D139" s="1">
-        <v>43606</v>
+        <v>43603</v>
       </c>
       <c r="E139" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A140" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B140" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C140" s="1">
-        <v>43558</v>
+        <v>43577</v>
       </c>
       <c r="D140" s="1">
-        <v>43587</v>
+        <v>43606</v>
       </c>
       <c r="E140" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A141" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B141" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C141" s="1">
-        <v>43539</v>
+        <v>43558</v>
       </c>
       <c r="D141" s="1">
-        <v>43561</v>
+        <v>43587</v>
       </c>
       <c r="E141" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A142" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B142" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C142" s="1">
-        <v>43418</v>
+        <v>43539</v>
       </c>
       <c r="D142" s="1">
-        <v>43447</v>
+        <v>43561</v>
       </c>
       <c r="E142" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A143" t="s">
-        <v>297</v>
+        <v>222</v>
       </c>
       <c r="B143" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="C143" s="1">
-        <v>43395</v>
+        <v>43516</v>
       </c>
       <c r="D143" s="1">
-        <v>43415</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>43545</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A144" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="B144" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="C144" s="1">
-        <v>43353</v>
+        <v>43514</v>
       </c>
       <c r="D144" s="1">
-        <v>43374</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>43535</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A145" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B145" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="C145" s="1">
-        <v>43348</v>
+        <v>43418</v>
       </c>
       <c r="D145" s="1">
-        <v>43367</v>
+        <v>43447</v>
       </c>
       <c r="E145" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A146" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B146" t="s">
         <v>129</v>
       </c>
       <c r="C146" s="1">
-        <v>43348</v>
+        <v>43395</v>
       </c>
       <c r="D146" s="1">
-        <v>43371</v>
+        <v>43415</v>
       </c>
       <c r="E146" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A147" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B147" t="s">
-        <v>12</v>
+        <v>300</v>
       </c>
       <c r="C147" s="1">
-        <v>43344</v>
+        <v>43353</v>
       </c>
       <c r="D147" s="1">
-        <v>43360</v>
+        <v>43374</v>
       </c>
       <c r="E147" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A148" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B148" t="s">
-        <v>12</v>
+        <v>163</v>
       </c>
       <c r="C148" s="1">
-        <v>43342</v>
+        <v>43348</v>
       </c>
       <c r="D148" s="1">
-        <v>43371</v>
+        <v>43367</v>
       </c>
       <c r="E148" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A149" t="s">
-        <v>228</v>
+        <v>304</v>
       </c>
       <c r="B149" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="C149" s="1">
-        <v>43342</v>
+        <v>43348</v>
       </c>
       <c r="D149" s="1">
         <v>43371</v>
       </c>
       <c r="E149" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A150" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B150" t="s">
         <v>12</v>
       </c>
       <c r="C150" s="1">
-        <v>43340</v>
+        <v>43344</v>
       </c>
       <c r="D150" s="1">
-        <v>43369</v>
+        <v>43360</v>
       </c>
       <c r="E150" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A151" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B151" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="C151" s="1">
-        <v>43331</v>
+        <v>43342</v>
       </c>
       <c r="D151" s="1">
-        <v>43340</v>
+        <v>43371</v>
       </c>
       <c r="E151" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A152" t="s">
-        <v>315</v>
+        <v>228</v>
       </c>
       <c r="B152" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
       <c r="C152" s="1">
-        <v>43326</v>
+        <v>43342</v>
       </c>
       <c r="D152" s="1">
-        <v>43355</v>
+        <v>43371</v>
       </c>
       <c r="E152" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A153" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B153" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C153" s="1">
-        <v>43319</v>
+        <v>43340</v>
       </c>
       <c r="D153" s="1">
-        <v>43348</v>
+        <v>43369</v>
       </c>
       <c r="E153" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A154" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B154" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="C154" s="1">
-        <v>43313</v>
+        <v>43331</v>
       </c>
       <c r="D154" s="1">
-        <v>43335</v>
+        <v>43340</v>
       </c>
       <c r="E154" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A155" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B155" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="C155" s="1">
-        <v>43309</v>
+        <v>43326</v>
       </c>
       <c r="D155" s="1">
-        <v>43338</v>
+        <v>43355</v>
       </c>
       <c r="E155" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A156" t="s">
-        <v>21</v>
+        <v>317</v>
       </c>
       <c r="B156" t="s">
         <v>163</v>
       </c>
       <c r="C156" s="1">
-        <v>43304</v>
+        <v>43319</v>
       </c>
       <c r="D156" s="1">
-        <v>43324</v>
+        <v>43348</v>
       </c>
       <c r="E156" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A157" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B157" t="s">
-        <v>9</v>
+        <v>163</v>
       </c>
       <c r="C157" s="1">
-        <v>43303</v>
+        <v>43313</v>
       </c>
       <c r="D157" s="1">
-        <v>43325</v>
+        <v>43335</v>
       </c>
       <c r="E157" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A158" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B158" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="C158" s="1">
-        <v>43299</v>
+        <v>43309</v>
       </c>
       <c r="D158" s="1">
-        <v>43316</v>
+        <v>43338</v>
       </c>
       <c r="E158" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A159" t="s">
-        <v>328</v>
+        <v>21</v>
       </c>
       <c r="B159" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C159" s="1">
-        <v>43297</v>
+        <v>43304</v>
       </c>
       <c r="D159" s="1">
-        <v>43314</v>
+        <v>43324</v>
       </c>
       <c r="E159" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A160" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B160" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C160" s="1">
-        <v>43290</v>
+        <v>43303</v>
       </c>
       <c r="D160" s="1">
-        <v>43312</v>
+        <v>43325</v>
       </c>
       <c r="E160" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A161" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B161" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="C161" s="1">
-        <v>43289</v>
+        <v>43299</v>
       </c>
       <c r="D161" s="1">
-        <v>43311</v>
+        <v>43316</v>
       </c>
       <c r="E161" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A162" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B162" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C162" s="1">
-        <v>43287</v>
+        <v>43297</v>
       </c>
       <c r="D162" s="1">
-        <v>43470</v>
+        <v>43314</v>
       </c>
       <c r="E162" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A163" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B163" t="s">
         <v>51</v>
       </c>
       <c r="C163" s="1">
-        <v>43286</v>
+        <v>43290</v>
       </c>
       <c r="D163" s="1">
-        <v>43308</v>
+        <v>43312</v>
       </c>
       <c r="E163" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A164" t="s">
-        <v>222</v>
+        <v>332</v>
       </c>
       <c r="B164" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C164" s="1">
-        <v>43284</v>
+        <v>43289</v>
       </c>
       <c r="D164" s="1">
-        <v>43313</v>
+        <v>43311</v>
       </c>
       <c r="E164" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A165" t="s">
-        <v>202</v>
+        <v>334</v>
       </c>
       <c r="B165" t="s">
-        <v>203</v>
+        <v>104</v>
       </c>
       <c r="C165" s="1">
-        <v>43269</v>
+        <v>43287</v>
       </c>
       <c r="D165" s="1">
-        <v>43290</v>
+        <v>43470</v>
       </c>
       <c r="E165" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A166" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B166" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="C166" s="1">
-        <v>43269</v>
+        <v>43286</v>
       </c>
       <c r="D166" s="1">
-        <v>43291</v>
+        <v>43308</v>
       </c>
       <c r="E166" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A167" t="s">
-        <v>342</v>
+        <v>222</v>
       </c>
       <c r="B167" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C167" s="1">
-        <v>43262</v>
+        <v>43284</v>
       </c>
       <c r="D167" s="1">
-        <v>43285</v>
+        <v>43313</v>
       </c>
       <c r="E167" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A168" t="s">
-        <v>344</v>
+        <v>202</v>
       </c>
       <c r="B168" t="s">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="C168" s="1">
-        <v>43258</v>
+        <v>43269</v>
       </c>
       <c r="D168" s="1">
-        <v>43289</v>
+        <v>43290</v>
       </c>
       <c r="E168" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A169" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B169" t="s">
-        <v>104</v>
+        <v>203</v>
       </c>
       <c r="C169" s="1">
-        <v>43244</v>
+        <v>43269</v>
       </c>
       <c r="D169" s="1">
-        <v>43427</v>
+        <v>43291</v>
       </c>
       <c r="E169" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A170" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B170" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C170" s="1">
-        <v>43238</v>
+        <v>43262</v>
       </c>
       <c r="D170" s="1">
-        <v>43267</v>
+        <v>43285</v>
       </c>
       <c r="E170" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A171" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B171" t="s">
-        <v>163</v>
+        <v>29</v>
       </c>
       <c r="C171" s="1">
-        <v>43235</v>
+        <v>43258</v>
       </c>
       <c r="D171" s="1">
-        <v>43251</v>
+        <v>43289</v>
       </c>
       <c r="E171" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A172" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B172" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="C172" s="1">
-        <v>43233</v>
+        <v>43244</v>
       </c>
       <c r="D172" s="1">
-        <v>43262</v>
+        <v>43427</v>
       </c>
       <c r="E172" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A173" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B173" t="s">
         <v>12</v>
       </c>
       <c r="C173" s="1">
-        <v>43230</v>
+        <v>43238</v>
       </c>
       <c r="D173" s="1">
-        <v>43409</v>
+        <v>43267</v>
       </c>
       <c r="E173" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A174" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B174" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C174" s="1">
-        <v>43228</v>
+        <v>43235</v>
       </c>
       <c r="D174" s="1">
-        <v>43257</v>
+        <v>43251</v>
       </c>
       <c r="E174" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A175" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B175" t="s">
-        <v>203</v>
+        <v>29</v>
       </c>
       <c r="C175" s="1">
-        <v>43228</v>
+        <v>43233</v>
       </c>
       <c r="D175" s="1">
-        <v>43251</v>
+        <v>43262</v>
       </c>
       <c r="E175" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A176" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B176" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C176" s="1">
-        <v>43225</v>
+        <v>43230</v>
       </c>
       <c r="D176" s="1">
-        <v>43247</v>
+        <v>43409</v>
       </c>
       <c r="E176" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A177" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B177" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="C177" s="1">
-        <v>43221</v>
+        <v>43228</v>
       </c>
       <c r="D177" s="1">
-        <v>43243</v>
+        <v>43257</v>
       </c>
       <c r="E177" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A178" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="B178" t="s">
-        <v>9</v>
+        <v>203</v>
       </c>
       <c r="C178" s="1">
-        <v>43221</v>
+        <v>43228</v>
       </c>
       <c r="D178" s="1">
-        <v>43243</v>
+        <v>43251</v>
       </c>
       <c r="E178" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A179" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B179" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C179" s="1">
-        <v>43209</v>
+        <v>43225</v>
       </c>
       <c r="D179" s="1">
-        <v>43238</v>
+        <v>43247</v>
       </c>
       <c r="E179" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A180" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B180" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="C180" s="1">
-        <v>43206</v>
+        <v>43221</v>
       </c>
       <c r="D180" s="1">
-        <v>43228</v>
+        <v>43243</v>
       </c>
       <c r="E180" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A181" t="s">
-        <v>222</v>
+        <v>364</v>
       </c>
       <c r="B181" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C181" s="1">
-        <v>43188</v>
+        <v>43221</v>
       </c>
       <c r="D181" s="1">
-        <v>43218</v>
+        <v>43243</v>
       </c>
       <c r="E181" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A182" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B182" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="C182" s="1">
-        <v>43174</v>
+        <v>43209</v>
       </c>
       <c r="D182" s="1">
-        <v>43197</v>
+        <v>43238</v>
       </c>
       <c r="E182" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A183" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B183" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C183" s="1">
-        <v>43167</v>
+        <v>43206</v>
       </c>
       <c r="D183" s="1">
-        <v>43193</v>
+        <v>43228</v>
       </c>
       <c r="E183" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A184" t="s">
-        <v>375</v>
+        <v>222</v>
       </c>
       <c r="B184" t="s">
-        <v>285</v>
+        <v>12</v>
       </c>
       <c r="C184" s="1">
-        <v>43166</v>
+        <v>43188</v>
       </c>
       <c r="D184" s="1">
-        <v>43195</v>
+        <v>43218</v>
       </c>
       <c r="E184" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A185" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B185" t="s">
-        <v>287</v>
+        <v>104</v>
       </c>
       <c r="C185" s="1">
-        <v>43160</v>
+        <v>43174</v>
       </c>
       <c r="D185" s="1">
-        <v>43184</v>
+        <v>43197</v>
       </c>
       <c r="E185" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A186" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="B186" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="C186" s="1">
-        <v>43160</v>
+        <v>43167</v>
       </c>
       <c r="D186" s="1">
-        <v>43183</v>
+        <v>43193</v>
       </c>
       <c r="E186" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A187" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="B187" t="s">
-        <v>51</v>
+        <v>285</v>
       </c>
       <c r="C187" s="1">
-        <v>43160</v>
+        <v>43166</v>
       </c>
       <c r="D187" s="1">
-        <v>43184</v>
+        <v>43195</v>
       </c>
       <c r="E187" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A188" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B188" t="s">
-        <v>384</v>
+        <v>287</v>
       </c>
       <c r="C188" s="1">
         <v>43160</v>
       </c>
       <c r="D188" s="1">
-        <v>43181</v>
+        <v>43184</v>
       </c>
       <c r="E188" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A189" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B189" t="s">
-        <v>384</v>
+        <v>104</v>
       </c>
       <c r="C189" s="1">
-        <v>43157</v>
+        <v>43160</v>
       </c>
       <c r="D189" s="1">
-        <v>43179</v>
+        <v>43183</v>
       </c>
       <c r="E189" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A190" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="B190" t="s">
-        <v>384</v>
+        <v>51</v>
       </c>
       <c r="C190" s="1">
-        <v>43155</v>
+        <v>43160</v>
       </c>
       <c r="D190" s="1">
         <v>43184</v>
       </c>
       <c r="E190" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A191" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="B191" t="s">
-        <v>104</v>
+        <v>384</v>
       </c>
       <c r="C191" s="1">
-        <v>43147</v>
+        <v>43160</v>
       </c>
       <c r="D191" s="1">
-        <v>43328</v>
+        <v>43181</v>
       </c>
       <c r="E191" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A192" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B192" t="s">
-        <v>146</v>
+        <v>384</v>
       </c>
       <c r="C192" s="1">
-        <v>43146</v>
+        <v>43157</v>
       </c>
       <c r="D192" s="1">
-        <v>43166</v>
+        <v>43179</v>
       </c>
       <c r="E192" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A193" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B193" t="s">
         <v>384</v>
       </c>
       <c r="C193" s="1">
-        <v>43146</v>
+        <v>43155</v>
       </c>
       <c r="D193" s="1">
-        <v>43166</v>
+        <v>43184</v>
       </c>
       <c r="E193" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A194" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B194" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="C194" s="1">
-        <v>43143</v>
+        <v>43147</v>
       </c>
       <c r="D194" s="1">
-        <v>43165</v>
+        <v>43328</v>
       </c>
       <c r="E194" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A195" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B195" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="C195" s="1">
-        <v>43143</v>
+        <v>43146</v>
       </c>
       <c r="D195" s="1">
-        <v>43164</v>
+        <v>43166</v>
       </c>
       <c r="E195" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A196" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="B196" t="s">
-        <v>51</v>
+        <v>384</v>
       </c>
       <c r="C196" s="1">
-        <v>43139</v>
+        <v>43146</v>
       </c>
       <c r="D196" s="1">
-        <v>43168</v>
+        <v>43166</v>
       </c>
       <c r="E196" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A197" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="B197" t="s">
-        <v>177</v>
+        <v>72</v>
       </c>
       <c r="C197" s="1">
-        <v>43132</v>
+        <v>43143</v>
       </c>
       <c r="D197" s="1">
-        <v>43158</v>
+        <v>43165</v>
       </c>
       <c r="E197" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A198" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B198" t="s">
-        <v>405</v>
+        <v>163</v>
       </c>
       <c r="C198" s="1">
-        <v>43132</v>
+        <v>43143</v>
       </c>
       <c r="D198" s="1">
-        <v>43156</v>
+        <v>43164</v>
       </c>
       <c r="E198" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A199" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B199" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C199" s="1">
-        <v>43129</v>
+        <v>43139</v>
       </c>
       <c r="D199" s="1">
-        <v>43141</v>
+        <v>43168</v>
       </c>
       <c r="E199" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A200" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="B200" t="s">
-        <v>271</v>
+        <v>177</v>
       </c>
       <c r="C200" s="1">
-        <v>43126</v>
+        <v>43132</v>
       </c>
       <c r="D200" s="1">
-        <v>43145</v>
+        <v>43158</v>
       </c>
       <c r="E200" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A201" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="B201" t="s">
-        <v>271</v>
+        <v>405</v>
       </c>
       <c r="C201" s="1">
-        <v>43124</v>
+        <v>43132</v>
       </c>
       <c r="D201" s="1">
-        <v>43144</v>
+        <v>43156</v>
       </c>
       <c r="E201" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A202" t="s">
-        <v>31</v>
+        <v>407</v>
       </c>
       <c r="B202" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="C202" s="1">
-        <v>43119</v>
+        <v>43129</v>
       </c>
       <c r="D202" s="1">
-        <v>43144</v>
+        <v>43141</v>
       </c>
       <c r="E202" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A203" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B203" t="s">
-        <v>12</v>
+        <v>271</v>
       </c>
       <c r="C203" s="1">
-        <v>43118</v>
+        <v>43126</v>
       </c>
       <c r="D203" s="1">
         <v>43145</v>
       </c>
       <c r="E203" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A204" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B204" t="s">
-        <v>104</v>
+        <v>271</v>
       </c>
       <c r="C204" s="1">
-        <v>43086</v>
+        <v>43124</v>
       </c>
       <c r="D204" s="1">
-        <v>43115</v>
+        <v>43144</v>
       </c>
       <c r="E204" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A205" t="s">
-        <v>418</v>
+        <v>31</v>
       </c>
       <c r="B205" t="s">
-        <v>34</v>
+        <v>109</v>
       </c>
       <c r="C205" s="1">
-        <v>43071</v>
+        <v>43119</v>
       </c>
       <c r="D205" s="1">
-        <v>43094</v>
+        <v>43144</v>
       </c>
       <c r="E205" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A206" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B206" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C206" s="1">
-        <v>43071</v>
+        <v>43118</v>
       </c>
       <c r="D206" s="1">
-        <v>43100</v>
+        <v>43145</v>
       </c>
       <c r="E206" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A207" t="s">
-        <v>222</v>
+        <v>416</v>
       </c>
       <c r="B207" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C207" s="1">
-        <v>43060</v>
+        <v>43086</v>
       </c>
       <c r="D207" s="1">
-        <v>43089</v>
+        <v>43115</v>
       </c>
       <c r="E207" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A208" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B208" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C208" s="1">
-        <v>43049</v>
+        <v>43071</v>
       </c>
       <c r="D208" s="1">
-        <v>43078</v>
+        <v>43094</v>
       </c>
       <c r="E208" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A209" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B209" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C209" s="1">
-        <v>43045</v>
+        <v>43071</v>
       </c>
       <c r="D209" s="1">
-        <v>43059</v>
+        <v>43100</v>
       </c>
       <c r="E209" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A210" t="s">
-        <v>427</v>
+        <v>222</v>
       </c>
       <c r="B210" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="C210" s="1">
-        <v>43040</v>
+        <v>43060</v>
       </c>
       <c r="D210" s="1">
-        <v>43069</v>
+        <v>43089</v>
       </c>
       <c r="E210" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A211" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B211" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C211" s="1">
-        <v>43031</v>
+        <v>43049</v>
       </c>
       <c r="D211" s="1">
-        <v>43052</v>
+        <v>43078</v>
       </c>
       <c r="E211" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A212" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B212" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="C212" s="1">
-        <v>43031</v>
+        <v>43045</v>
       </c>
       <c r="D212" s="1">
-        <v>43054</v>
+        <v>43059</v>
       </c>
       <c r="E212" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A213" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B213" t="s">
-        <v>129</v>
+        <v>300</v>
       </c>
       <c r="C213" s="1">
-        <v>43028</v>
+        <v>43040</v>
       </c>
       <c r="D213" s="1">
-        <v>43047</v>
+        <v>43069</v>
       </c>
       <c r="E213" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A214" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B214" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C214" s="1">
-        <v>43024</v>
+        <v>43031</v>
       </c>
       <c r="D214" s="1">
-        <v>42782</v>
+        <v>43052</v>
       </c>
       <c r="E214" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A215" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B215" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="C215" s="1">
-        <v>43014</v>
+        <v>43031</v>
       </c>
       <c r="D215" s="1">
-        <v>43043</v>
+        <v>43054</v>
       </c>
       <c r="E215" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A216" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="B216" t="s">
-        <v>440</v>
+        <v>129</v>
       </c>
       <c r="C216" s="1">
-        <v>43010</v>
+        <v>43028</v>
       </c>
       <c r="D216" s="1">
-        <v>43034</v>
+        <v>43047</v>
       </c>
       <c r="E216" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A217" t="s">
-        <v>346</v>
+        <v>435</v>
       </c>
       <c r="B217" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C217" s="1">
-        <v>43007</v>
+        <v>43024</v>
       </c>
       <c r="D217" s="1">
-        <v>43036</v>
+        <v>42782</v>
       </c>
       <c r="E217" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A218" t="s">
-        <v>241</v>
+        <v>437</v>
       </c>
       <c r="B218" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="C218" s="1">
-        <v>42999</v>
+        <v>43014</v>
       </c>
       <c r="D218" s="1">
-        <v>43024</v>
+        <v>43043</v>
       </c>
       <c r="E218" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A219" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="B219" t="s">
-        <v>146</v>
+        <v>440</v>
       </c>
       <c r="C219" s="1">
-        <v>42998</v>
+        <v>43010</v>
       </c>
       <c r="D219" s="1">
-        <v>43018</v>
+        <v>43034</v>
       </c>
       <c r="E219" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A220" t="s">
-        <v>222</v>
+        <v>346</v>
       </c>
       <c r="B220" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="C220" s="1">
-        <v>42991</v>
+        <v>43007</v>
       </c>
       <c r="D220" s="1">
-        <v>43020</v>
+        <v>43036</v>
       </c>
       <c r="E220" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A221" t="s">
-        <v>447</v>
+        <v>241</v>
       </c>
       <c r="B221" t="s">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="C221" s="1">
-        <v>42990</v>
+        <v>42999</v>
       </c>
       <c r="D221" s="1">
-        <v>43012</v>
+        <v>43024</v>
       </c>
       <c r="E221" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A222" t="s">
-        <v>222</v>
+        <v>444</v>
       </c>
       <c r="B222" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="C222" s="1">
-        <v>42984</v>
+        <v>42998</v>
       </c>
       <c r="D222" s="1">
-        <v>43011</v>
+        <v>43018</v>
       </c>
       <c r="E222" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A223" t="s">
-        <v>450</v>
+        <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C223" s="1">
-        <v>42979</v>
+        <v>42991</v>
       </c>
       <c r="D223" s="1">
-        <v>43004</v>
+        <v>43020</v>
       </c>
       <c r="E223" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A224" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B224" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C224" s="1">
-        <v>42972</v>
+        <v>42990</v>
       </c>
       <c r="D224" s="1">
-        <v>42997</v>
+        <v>43012</v>
       </c>
       <c r="E224" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A225" t="s">
-        <v>454</v>
+        <v>222</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" s="1">
-        <v>42962</v>
+        <v>42984</v>
       </c>
       <c r="D225" s="1">
-        <v>42991</v>
+        <v>43011</v>
       </c>
       <c r="E225" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A226" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B226" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C226" s="1">
-        <v>42957</v>
+        <v>42979</v>
       </c>
       <c r="D226" s="1">
-        <v>42986</v>
+        <v>43004</v>
       </c>
       <c r="E226" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A227" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" s="1">
-        <v>42954</v>
+        <v>42972</v>
       </c>
       <c r="D227" s="1">
-        <v>42974</v>
+        <v>42997</v>
       </c>
       <c r="E227" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A228" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="B228" t="s">
-        <v>287</v>
+        <v>15</v>
       </c>
       <c r="C228" s="1">
-        <v>42951</v>
+        <v>42962</v>
       </c>
       <c r="D228" s="1">
-        <v>42980</v>
+        <v>42991</v>
       </c>
       <c r="E228" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A229" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="B229" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="C229" s="1">
-        <v>42947</v>
+        <v>42957</v>
       </c>
       <c r="D229" s="1">
-        <v>42967</v>
+        <v>42986</v>
       </c>
       <c r="E229" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A230" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="B230" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="C230" s="1">
-        <v>42947</v>
+        <v>42954</v>
       </c>
       <c r="D230" s="1">
-        <v>42969</v>
+        <v>42974</v>
       </c>
       <c r="E230" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A231" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="B231" t="s">
-        <v>129</v>
+        <v>287</v>
       </c>
       <c r="C231" s="1">
-        <v>42940</v>
+        <v>42951</v>
       </c>
       <c r="D231" s="1">
-        <v>42964</v>
+        <v>42980</v>
       </c>
       <c r="E231" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A232" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B232" t="s">
-        <v>177</v>
+        <v>51</v>
       </c>
       <c r="C232" s="1">
-        <v>42940</v>
+        <v>42947</v>
       </c>
       <c r="D232" s="1">
-        <v>42962</v>
+        <v>42967</v>
       </c>
       <c r="E232" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A233" t="s">
-        <v>354</v>
+        <v>464</v>
       </c>
       <c r="B233" t="s">
-        <v>12</v>
+        <v>163</v>
       </c>
       <c r="C233" s="1">
-        <v>42933</v>
+        <v>42947</v>
       </c>
       <c r="D233" s="1">
-        <v>42956</v>
+        <v>42969</v>
       </c>
       <c r="E233" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A234" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B234" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="C234" s="1">
-        <v>42930</v>
+        <v>42940</v>
       </c>
       <c r="D234" s="1">
-        <v>42955</v>
+        <v>42964</v>
       </c>
       <c r="E234" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A235" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B235" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="C235" s="1">
-        <v>42929</v>
+        <v>42940</v>
       </c>
       <c r="D235" s="1">
-        <v>42952</v>
+        <v>42962</v>
       </c>
       <c r="E235" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A236" t="s">
-        <v>475</v>
+        <v>354</v>
       </c>
       <c r="B236" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C236" s="1">
-        <v>42922</v>
+        <v>42933</v>
       </c>
       <c r="D236" s="1">
-        <v>42943</v>
+        <v>42956</v>
       </c>
       <c r="E236" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A237" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B237" t="s">
-        <v>287</v>
+        <v>163</v>
       </c>
       <c r="C237" s="1">
-        <v>42921</v>
+        <v>42930</v>
       </c>
       <c r="D237" s="1">
-        <v>42941</v>
+        <v>42955</v>
       </c>
       <c r="E237" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A238" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="B238" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="C238" s="1">
-        <v>42912</v>
+        <v>42929</v>
       </c>
       <c r="D238" s="1">
-        <v>42937</v>
+        <v>42952</v>
       </c>
       <c r="E238" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A239" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B239" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="C239" s="1">
-        <v>42907</v>
+        <v>42922</v>
       </c>
       <c r="D239" s="1">
-        <v>42934</v>
+        <v>42943</v>
       </c>
       <c r="E239" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A240" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B240" t="s">
-        <v>104</v>
+        <v>287</v>
       </c>
       <c r="C240" s="1">
-        <v>42905</v>
+        <v>42921</v>
       </c>
       <c r="D240" s="1">
-        <v>42932</v>
+        <v>42941</v>
       </c>
       <c r="E240" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A241" t="s">
-        <v>31</v>
+        <v>479</v>
       </c>
       <c r="B241" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="C241" s="1">
-        <v>42898</v>
+        <v>42912</v>
       </c>
       <c r="D241" s="1">
-        <v>42918</v>
+        <v>42937</v>
       </c>
       <c r="E241" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A242" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B242" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="C242" s="1">
-        <v>42896</v>
+        <v>42907</v>
       </c>
       <c r="D242" s="1">
-        <v>42925</v>
+        <v>42934</v>
       </c>
       <c r="E242" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A243" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B243" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C243" s="1">
-        <v>42893</v>
+        <v>42905</v>
       </c>
       <c r="D243" s="1">
-        <v>42913</v>
+        <v>42932</v>
       </c>
       <c r="E243" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A244" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" s="1">
-        <v>42890</v>
+        <v>42898</v>
       </c>
       <c r="D244" s="1">
-        <v>42919</v>
+        <v>42918</v>
       </c>
       <c r="E244" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A245" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" s="1">
-        <v>42887</v>
+        <v>42896</v>
       </c>
       <c r="D245" s="1">
-        <v>42916</v>
+        <v>42925</v>
       </c>
       <c r="E245" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A246" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B246" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C246" s="1">
-        <v>42878</v>
+        <v>42893</v>
       </c>
       <c r="D246" s="1">
-        <v>42900</v>
+        <v>42913</v>
       </c>
       <c r="E246" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A247" t="s">
-        <v>495</v>
+        <v>222</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" s="1">
-        <v>42874</v>
+        <v>42890</v>
       </c>
       <c r="D247" s="1">
-        <v>42895</v>
+        <v>42919</v>
       </c>
       <c r="E247" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A248" t="s">
-        <v>334</v>
+        <v>491</v>
       </c>
       <c r="B248" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C248" s="1">
-        <v>42865</v>
+        <v>42887</v>
       </c>
       <c r="D248" s="1">
-        <v>42892</v>
+        <v>42916</v>
       </c>
       <c r="E248" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A249" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B249" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C249" s="1">
-        <v>42863</v>
+        <v>42878</v>
       </c>
       <c r="D249" s="1">
-        <v>42887</v>
+        <v>42900</v>
       </c>
       <c r="E249" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A250" t="s">
-        <v>222</v>
+        <v>495</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" s="1">
-        <v>42863</v>
+        <v>42874</v>
       </c>
       <c r="D250" s="1">
-        <v>42883</v>
+        <v>42895</v>
       </c>
       <c r="E250" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A251" t="s">
-        <v>501</v>
+        <v>334</v>
       </c>
       <c r="B251" t="s">
-        <v>203</v>
+        <v>104</v>
       </c>
       <c r="C251" s="1">
-        <v>42860</v>
+        <v>42865</v>
       </c>
       <c r="D251" s="1">
-        <v>42877</v>
+        <v>42892</v>
       </c>
       <c r="E251" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A252" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B252" t="s">
-        <v>163</v>
+        <v>29</v>
       </c>
       <c r="C252" s="1">
-        <v>42856</v>
+        <v>42863</v>
       </c>
       <c r="D252" s="1">
-        <v>42874</v>
+        <v>42887</v>
       </c>
       <c r="E252" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A253" t="s">
-        <v>505</v>
+        <v>222</v>
       </c>
       <c r="B253" t="s">
-        <v>506</v>
+        <v>15</v>
       </c>
       <c r="C253" s="1">
-        <v>42852</v>
+        <v>42863</v>
       </c>
       <c r="D253" s="1">
-        <v>42875</v>
+        <v>42883</v>
       </c>
       <c r="E253" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A254" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="B254" t="s">
-        <v>9</v>
+        <v>203</v>
       </c>
       <c r="C254" s="1">
-        <v>42849</v>
+        <v>42860</v>
       </c>
       <c r="D254" s="1">
-        <v>42869</v>
+        <v>42877</v>
       </c>
       <c r="E254" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A255" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="B255" t="s">
         <v>163</v>
       </c>
       <c r="C255" s="1">
-        <v>42846</v>
+        <v>42856</v>
       </c>
       <c r="D255" s="1">
-        <v>42859</v>
+        <v>42874</v>
       </c>
       <c r="E255" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A256" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="B256" t="s">
-        <v>285</v>
+        <v>506</v>
       </c>
       <c r="C256" s="1">
-        <v>42845</v>
+        <v>42852</v>
       </c>
       <c r="D256" s="1">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="E256" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A257" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B257" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
       <c r="C257" s="1">
-        <v>42844</v>
+        <v>42849</v>
       </c>
       <c r="D257" s="1">
-        <v>42864</v>
+        <v>42869</v>
       </c>
       <c r="E257" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A258" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="B258" t="s">
-        <v>104</v>
+        <v>163</v>
       </c>
       <c r="C258" s="1">
-        <v>42844</v>
+        <v>42846</v>
       </c>
       <c r="D258" s="1">
-        <v>42873</v>
+        <v>42859</v>
       </c>
       <c r="E258" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A259" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B259" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="C259" s="1">
-        <v>42842</v>
+        <v>42845</v>
       </c>
       <c r="D259" s="1">
-        <v>42865</v>
+        <v>42874</v>
       </c>
       <c r="E259" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A260" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B260" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="C260" s="1">
-        <v>42835</v>
+        <v>42844</v>
       </c>
       <c r="D260" s="1">
-        <v>42858</v>
+        <v>42864</v>
       </c>
       <c r="E260" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A261" t="s">
-        <v>31</v>
+        <v>516</v>
       </c>
       <c r="B261" t="s">
-        <v>287</v>
+        <v>104</v>
       </c>
       <c r="C261" s="1">
-        <v>42828</v>
+        <v>42844</v>
       </c>
       <c r="D261" s="1">
-        <v>42850</v>
+        <v>42873</v>
       </c>
       <c r="E261" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A262" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" s="1">
-        <v>42780</v>
+        <v>42842</v>
       </c>
       <c r="D262" s="1">
-        <v>42802</v>
+        <v>42865</v>
       </c>
       <c r="E262" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A263" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B263" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="C263" s="1">
-        <v>42779</v>
+        <v>42835</v>
       </c>
       <c r="D263" s="1">
-        <v>42799</v>
+        <v>42858</v>
       </c>
       <c r="E263" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A264" t="s">
-        <v>527</v>
+        <v>31</v>
       </c>
       <c r="B264" t="s">
-        <v>15</v>
+        <v>287</v>
       </c>
       <c r="C264" s="1">
-        <v>42775</v>
+        <v>42828</v>
       </c>
       <c r="D264" s="1">
-        <v>42956</v>
+        <v>42850</v>
       </c>
       <c r="E264" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A265" t="s">
-        <v>21</v>
+        <v>523</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" s="1">
-        <v>42763</v>
+        <v>42780</v>
       </c>
       <c r="D265" s="1">
-        <v>42792</v>
+        <v>42802</v>
       </c>
       <c r="E265" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A266" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B266" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C266" s="1">
-        <v>42757</v>
+        <v>42779</v>
       </c>
       <c r="D266" s="1">
-        <v>42786</v>
+        <v>42799</v>
       </c>
       <c r="E266" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A267" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B267" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C267" s="1">
-        <v>42749</v>
+        <v>42775</v>
       </c>
       <c r="D267" s="1">
-        <v>42779</v>
+        <v>42956</v>
       </c>
       <c r="E267" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A268" t="s">
-        <v>534</v>
+        <v>21</v>
       </c>
       <c r="B268" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="C268" s="1">
-        <v>42748</v>
+        <v>42763</v>
       </c>
       <c r="D268" s="1">
-        <v>42838</v>
+        <v>42792</v>
       </c>
       <c r="E268" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A269" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="B269" t="s">
-        <v>384</v>
+        <v>29</v>
       </c>
       <c r="C269" s="1">
-        <v>42741</v>
+        <v>42757</v>
       </c>
       <c r="D269" s="1">
-        <v>42763</v>
+        <v>42786</v>
       </c>
       <c r="E269" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A270" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B270" t="s">
-        <v>163</v>
+        <v>29</v>
       </c>
       <c r="C270" s="1">
-        <v>42738</v>
+        <v>42749</v>
       </c>
       <c r="D270" s="1">
-        <v>42759</v>
+        <v>42779</v>
       </c>
       <c r="E270" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A271" t="s">
-        <v>462</v>
+        <v>534</v>
       </c>
       <c r="B271" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="C271" s="1">
-        <v>42736</v>
+        <v>42748</v>
       </c>
       <c r="D271" s="1">
-        <v>42756</v>
+        <v>42838</v>
       </c>
       <c r="E271" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A272" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B272" t="s">
-        <v>15</v>
+        <v>384</v>
       </c>
       <c r="C272" s="1">
-        <v>42726</v>
+        <v>42741</v>
       </c>
       <c r="D272" s="1">
-        <v>42756</v>
+        <v>42763</v>
       </c>
       <c r="E272" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A273" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B273" t="s">
         <v>163</v>
       </c>
       <c r="C273" s="1">
-        <v>42705</v>
+        <v>42738</v>
       </c>
       <c r="D273" s="1">
-        <v>42726</v>
+        <v>42759</v>
       </c>
       <c r="E273" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A274" t="s">
-        <v>545</v>
+        <v>462</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" s="1">
-        <v>42695</v>
+        <v>42736</v>
       </c>
       <c r="D274" s="1">
-        <v>42714</v>
+        <v>42756</v>
       </c>
       <c r="E274" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A275" t="s">
-        <v>222</v>
+        <v>541</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" s="1">
-        <v>42676</v>
+        <v>42726</v>
       </c>
       <c r="D275" s="1">
-        <v>42696</v>
+        <v>42756</v>
       </c>
       <c r="E275" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A276" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B276" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="C276" s="1">
-        <v>42675</v>
+        <v>42705</v>
       </c>
       <c r="D276" s="1">
-        <v>42702</v>
+        <v>42726</v>
       </c>
       <c r="E276" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A277" t="s">
-        <v>172</v>
+        <v>545</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" s="1">
-        <v>42674</v>
+        <v>42695</v>
       </c>
       <c r="D277" s="1">
-        <v>42694</v>
+        <v>42714</v>
       </c>
       <c r="E277" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A278" t="s">
-        <v>551</v>
+        <v>222</v>
       </c>
       <c r="B278" t="s">
-        <v>552</v>
+        <v>15</v>
       </c>
       <c r="C278" s="1">
-        <v>42674</v>
+        <v>42676</v>
       </c>
       <c r="D278" s="1">
         <v>42696</v>
       </c>
       <c r="E278" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A279" t="s">
-        <v>411</v>
+        <v>548</v>
       </c>
       <c r="B279" t="s">
-        <v>29</v>
+        <v>285</v>
       </c>
       <c r="C279" s="1">
-        <v>42671</v>
+        <v>42675</v>
       </c>
       <c r="D279" s="1">
-        <v>42696</v>
+        <v>42702</v>
       </c>
       <c r="E279" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A280" t="s">
-        <v>390</v>
+        <v>172</v>
       </c>
       <c r="B280" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C280" s="1">
-        <v>42667</v>
+        <v>42674</v>
       </c>
       <c r="D280" s="1">
-        <v>42693</v>
+        <v>42694</v>
       </c>
       <c r="E280" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A281" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="B281" t="s">
-        <v>285</v>
+        <v>552</v>
       </c>
       <c r="C281" s="1">
-        <v>42660</v>
+        <v>42674</v>
       </c>
       <c r="D281" s="1">
-        <v>42690</v>
+        <v>42696</v>
       </c>
       <c r="E281" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A282" t="s">
-        <v>558</v>
+        <v>411</v>
       </c>
       <c r="B282" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="C282" s="1">
-        <v>42648</v>
+        <v>42671</v>
       </c>
       <c r="D282" s="1">
-        <v>42672</v>
+        <v>42696</v>
       </c>
       <c r="E282" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A283" t="s">
-        <v>560</v>
+        <v>390</v>
       </c>
       <c r="B283" t="s">
-        <v>146</v>
+        <v>104</v>
       </c>
       <c r="C283" s="1">
-        <v>42648</v>
+        <v>42667</v>
       </c>
       <c r="D283" s="1">
-        <v>42669</v>
+        <v>42693</v>
       </c>
       <c r="E283" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A284" t="s">
-        <v>414</v>
+        <v>556</v>
       </c>
       <c r="B284" t="s">
-        <v>12</v>
+        <v>285</v>
       </c>
       <c r="C284" s="1">
-        <v>42625</v>
+        <v>42660</v>
       </c>
       <c r="D284" s="1">
-        <v>42645</v>
+        <v>42690</v>
       </c>
       <c r="E284" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A285" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B285" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="C285" s="1">
-        <v>42590</v>
+        <v>42648</v>
       </c>
       <c r="D285" s="1">
-        <v>42611</v>
+        <v>42672</v>
       </c>
       <c r="E285" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A286" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="B286" t="s">
-        <v>104</v>
+        <v>146</v>
       </c>
       <c r="C286" s="1">
-        <v>42590</v>
+        <v>42648</v>
       </c>
       <c r="D286" s="1">
-        <v>42613</v>
+        <v>42669</v>
       </c>
       <c r="E286" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A287" t="s">
-        <v>567</v>
+        <v>414</v>
       </c>
       <c r="B287" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="C287" s="1">
-        <v>42575</v>
+        <v>42625</v>
       </c>
       <c r="D287" s="1">
-        <v>42596</v>
+        <v>42645</v>
       </c>
       <c r="E287" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A288" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="B288" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="C288" s="1">
-        <v>42566</v>
+        <v>42590</v>
       </c>
       <c r="D288" s="1">
-        <v>42587</v>
+        <v>42611</v>
       </c>
       <c r="E288" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A289" t="s">
-        <v>21</v>
+        <v>565</v>
       </c>
       <c r="B289" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C289" s="1">
-        <v>42488</v>
+        <v>42590</v>
       </c>
       <c r="D289" s="1">
-        <v>42511</v>
+        <v>42613</v>
       </c>
       <c r="E289" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A290" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B290" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
       <c r="C290" s="1">
-        <v>42454</v>
+        <v>42575</v>
       </c>
       <c r="D290" s="1">
-        <v>42477</v>
+        <v>42596</v>
       </c>
       <c r="E290" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A291" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="B291" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="C291" s="1">
-        <v>42371</v>
+        <v>42566</v>
       </c>
       <c r="D291" s="1">
-        <v>42393</v>
+        <v>42587</v>
       </c>
       <c r="E291" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A292" t="s">
-        <v>576</v>
+        <v>21</v>
       </c>
       <c r="B292" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C292" s="1">
-        <v>42362</v>
+        <v>42488</v>
       </c>
       <c r="D292" s="1">
-        <v>42379</v>
+        <v>42511</v>
       </c>
       <c r="E292" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A293" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B293" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C293" s="1">
-        <v>42361</v>
+        <v>42454</v>
       </c>
       <c r="D293" s="1">
-        <v>42383</v>
+        <v>42477</v>
       </c>
       <c r="E293" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A294" t="s">
+        <v>574</v>
+      </c>
+      <c r="B294" t="s">
+        <v>29</v>
+      </c>
+      <c r="C294" s="1">
+        <v>42371</v>
+      </c>
+      <c r="D294" s="1">
+        <v>42393</v>
+      </c>
+      <c r="E294" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A295" t="s">
+        <v>576</v>
+      </c>
+      <c r="B295" t="s">
+        <v>12</v>
+      </c>
+      <c r="C295" s="1">
+        <v>42362</v>
+      </c>
+      <c r="D295" s="1">
+        <v>42379</v>
+      </c>
+      <c r="E295" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A296" t="s">
+        <v>578</v>
+      </c>
+      <c r="B296" t="s">
+        <v>15</v>
+      </c>
+      <c r="C296" s="1">
+        <v>42361</v>
+      </c>
+      <c r="D296" s="1">
+        <v>42383</v>
+      </c>
+      <c r="E296" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A297" t="s">
         <v>534</v>
       </c>
-      <c r="B294" t="s">
+      <c r="B297" t="s">
         <v>129</v>
       </c>
-      <c r="C294" s="1">
+      <c r="C297" s="1">
         <v>42360</v>
       </c>
-      <c r="D294" s="1">
+      <c r="D297" s="1">
         <v>42380</v>
       </c>
-      <c r="E294" t="s">
+      <c r="E297" t="s">
         <v>580</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E143" r:id="rId1" xr:uid="{54F8C627-5238-4628-BECF-9A2A2EFF72C7}"/>
+    <hyperlink ref="E144" r:id="rId2" xr:uid="{C907B8E2-AB68-4C79-A3AE-03ADFE813B83}"/>
+    <hyperlink ref="E131" r:id="rId3" xr:uid="{7F7CA973-5BB8-44ED-84E1-281A3F53ED62}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -7787,75 +7880,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B263BE-B907-446C-ABE1-B8B3925F58B1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F31D854-53E7-4C7A-9251-1F7558F995AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D22BB4-8858-4074-BBDB-EDC23436615D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D22BB4-8858-4074-BBDB-EDC23436615D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F31D854-53E7-4C7A-9251-1F7558F995AA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B263BE-B907-446C-ABE1-B8B3925F58B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>in</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>