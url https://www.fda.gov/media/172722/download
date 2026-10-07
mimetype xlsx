--- v1 (2026-09-11)
+++ v2 (2026-10-07)
@@ -8,79 +8,79 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/kelly_collins_fda_gov/Documents/Desktop/My Documents/DBO/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2708030B-6419-4731-866B-F3FB196EF86D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="31" documentId="8_{2708030B-6419-4731-866B-F3FB196EF86D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07DDF891-EE14-4348-A3E4-CF29FA57988E}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40AC96AB-E1CD-4C61-809A-F24232E9604F}"/>
   </bookViews>
   <sheets>
     <sheet name="in" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="893" uniqueCount="590">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="905" uniqueCount="597">
   <si>
     <t>Retailer</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>NTSO Start Date</t>
   </si>
   <si>
     <t>NTSO End Date</t>
   </si>
   <si>
     <t>Hyperlink</t>
   </si>
   <si>
     <t>Sav-A Stop / Dolton Mart</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-2773</t>
   </si>
   <si>
@@ -1806,57 +1806,78 @@
     <t>Alvord Express / Valero</t>
   </si>
   <si>
     <t>24 Express</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-3836</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-4760</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2025-R-4434</t>
   </si>
   <si>
     <t>76 / Food Mart</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2026-R-2532</t>
   </si>
   <si>
     <t>Shell</t>
   </si>
   <si>
     <t>https://www.regulations.gov/docket?D=FDA-2019-R-2831</t>
+  </si>
+  <si>
+    <t>BP / Shop</t>
+  </si>
+  <si>
+    <t>https://www.regulations.gov/docket?D=FDA-2026-R-5914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USA Gas </t>
+  </si>
+  <si>
+    <t>https://www.regulations.gov/docket?D=FDA-2026-R-7365</t>
+  </si>
+  <si>
+    <t>https://www.regualtions.gov/docket?D=FDA-2026-R-3610</t>
+  </si>
+  <si>
+    <t>USA Tobacco</t>
+  </si>
+  <si>
+    <t>https://www.regulations.gov/docket?D=FDA-2026-R-6398</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1943,58 +1964,50 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -2253,136 +2266,133 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="42"/>
   </cellXfs>
-  <cellStyles count="43">
+  <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="Hyperlink" xfId="42" builtinId="8"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -2661,5156 +2671,5200 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{067DC853-3879-4ADF-B46B-EDC78D7F315C}">
-  <dimension ref="A1:E297"/>
+  <dimension ref="A1:E301"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A113" workbookViewId="0">
-      <selection activeCell="O139" sqref="O139"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="B2" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>46310</v>
+        <v>46317</v>
       </c>
       <c r="D2" s="1">
-        <v>46332</v>
+        <v>46346</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="C3" s="1">
-        <v>46247</v>
+        <v>46310</v>
       </c>
       <c r="D3" s="1">
-        <v>46276</v>
+        <v>46332</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>582</v>
+        <v>113</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>46244</v>
+        <v>46300</v>
       </c>
       <c r="D4" s="1">
-        <v>46265</v>
+        <v>46482</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>583</v>
+        <v>594</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>595</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C5" s="1">
-        <v>46230</v>
+        <v>46285</v>
       </c>
       <c r="D5" s="1">
-        <v>46259</v>
+        <v>46314</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>585</v>
+        <v>596</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>5</v>
+        <v>590</v>
       </c>
       <c r="B6" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1">
-        <v>46207</v>
+        <v>46274</v>
       </c>
       <c r="D6" s="1">
-        <v>46236</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>46303</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>591</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>581</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="C7" s="1">
-        <v>46194</v>
+        <v>46247</v>
       </c>
       <c r="D7" s="1">
-        <v>46223</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>46276</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>582</v>
       </c>
       <c r="B8" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C8" s="1">
-        <v>46190</v>
+        <v>46244</v>
       </c>
       <c r="D8" s="1">
-        <v>46219</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>46265</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1">
-        <v>46183</v>
+        <v>46230</v>
       </c>
       <c r="D9" s="1">
-        <v>46212</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>46259</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C10" s="1">
-        <v>46183</v>
+        <v>46207</v>
       </c>
       <c r="D10" s="1">
-        <v>46197</v>
+        <v>46236</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C11" s="1">
-        <v>46168</v>
+        <v>46194</v>
       </c>
       <c r="D11" s="1">
-        <v>46188</v>
+        <v>46223</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C12" s="1">
-        <v>46157</v>
+        <v>46190</v>
       </c>
       <c r="D12" s="1">
-        <v>46186</v>
+        <v>46219</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C13" s="1">
-        <v>46153</v>
+        <v>46183</v>
       </c>
       <c r="D13" s="1">
-        <v>46174</v>
+        <v>46212</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B14" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C14" s="1">
-        <v>46132</v>
+        <v>46183</v>
       </c>
       <c r="D14" s="1">
-        <v>46152</v>
+        <v>46197</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C15" s="1">
-        <v>46082</v>
+        <v>46168</v>
       </c>
       <c r="D15" s="1">
-        <v>46102</v>
+        <v>46188</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="1">
-        <v>46073</v>
+        <v>46157</v>
       </c>
       <c r="D16" s="1">
-        <v>46093</v>
+        <v>46186</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C17" s="1">
-        <v>46069</v>
+        <v>46153</v>
       </c>
       <c r="D17" s="1">
-        <v>46089</v>
+        <v>46174</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="1">
-        <v>46066</v>
+        <v>46132</v>
       </c>
       <c r="D18" s="1">
-        <v>46095</v>
+        <v>46152</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="1">
-        <v>46053</v>
+        <v>46082</v>
       </c>
       <c r="D19" s="1">
-        <v>46075</v>
+        <v>46102</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C20" s="1">
-        <v>46048</v>
+        <v>46073</v>
       </c>
       <c r="D20" s="1">
-        <v>46068</v>
+        <v>46093</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C21" s="1">
-        <v>46044</v>
+        <v>46069</v>
       </c>
       <c r="D21" s="1">
-        <v>46073</v>
+        <v>46089</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="C22" s="1">
-        <v>46036</v>
+        <v>46066</v>
       </c>
       <c r="D22" s="1">
-        <v>46065</v>
+        <v>46095</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="1">
-        <v>46031</v>
+        <v>46053</v>
       </c>
       <c r="D23" s="1">
-        <v>46051</v>
+        <v>46075</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B24" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C24" s="1">
-        <v>46030</v>
+        <v>46048</v>
       </c>
       <c r="D24" s="1">
-        <v>46051</v>
+        <v>46068</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C25" s="1">
-        <v>46029</v>
+        <v>46044</v>
       </c>
       <c r="D25" s="1">
-        <v>46058</v>
+        <v>46073</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C26" s="1">
-        <v>46027</v>
+        <v>46036</v>
       </c>
       <c r="D26" s="1">
-        <v>46047</v>
+        <v>46065</v>
       </c>
       <c r="E26" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B27" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C27" s="1">
-        <v>46023</v>
+        <v>46031</v>
       </c>
       <c r="D27" s="1">
-        <v>46043</v>
+        <v>46051</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B28" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="C28" s="1">
-        <v>46023</v>
+        <v>46030</v>
       </c>
       <c r="D28" s="1">
-        <v>46043</v>
+        <v>46051</v>
       </c>
       <c r="E28" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B29" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C29" s="1">
-        <v>46004</v>
+        <v>46029</v>
       </c>
       <c r="D29" s="1">
-        <v>46033</v>
+        <v>46058</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="C30" s="1">
-        <v>46003</v>
+        <v>46027</v>
       </c>
       <c r="D30" s="1">
-        <v>46032</v>
+        <v>46047</v>
       </c>
       <c r="E30" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="B31" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C31" s="1">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="D31" s="1">
-        <v>46021</v>
+        <v>46043</v>
       </c>
       <c r="E31" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B32" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="C32" s="1">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="D32" s="1">
-        <v>46014</v>
+        <v>46043</v>
       </c>
       <c r="E32" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B33" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="C33" s="1">
-        <v>45992</v>
+        <v>46004</v>
       </c>
       <c r="D33" s="1">
-        <v>46012</v>
+        <v>46033</v>
       </c>
       <c r="E33" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B34" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="C34" s="1">
-        <v>45980</v>
+        <v>46003</v>
       </c>
       <c r="D34" s="1">
-        <v>46009</v>
+        <v>46032</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B35" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C35" s="1">
-        <v>45964</v>
+        <v>45992</v>
       </c>
       <c r="D35" s="1">
-        <v>45986</v>
+        <v>46021</v>
       </c>
       <c r="E35" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B36" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="1">
-        <v>45957</v>
+        <v>45992</v>
       </c>
       <c r="D36" s="1">
-        <v>45986</v>
+        <v>46014</v>
       </c>
       <c r="E36" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B37" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="C37" s="1">
-        <v>45950</v>
+        <v>45992</v>
       </c>
       <c r="D37" s="1">
-        <v>45971</v>
+        <v>46012</v>
       </c>
       <c r="E37" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="B38" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="C38" s="1">
-        <v>45950</v>
+        <v>45980</v>
       </c>
       <c r="D38" s="1">
-        <v>45979</v>
+        <v>46009</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
-        <v>45943</v>
+        <v>45964</v>
       </c>
       <c r="D39" s="1">
-        <v>45972</v>
+        <v>45986</v>
       </c>
       <c r="E39" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B40" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="C40" s="1">
-        <v>45943</v>
+        <v>45957</v>
       </c>
       <c r="D40" s="1">
-        <v>45972</v>
+        <v>45986</v>
       </c>
       <c r="E40" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="B41" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C41" s="1">
-        <v>45935</v>
+        <v>45950</v>
       </c>
       <c r="D41" s="1">
-        <v>45956</v>
+        <v>45971</v>
       </c>
       <c r="E41" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B42" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="C42" s="1">
-        <v>45922</v>
+        <v>45950</v>
       </c>
       <c r="D42" s="1">
-        <v>45951</v>
+        <v>45979</v>
       </c>
       <c r="E42" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="B43" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C43" s="1">
-        <v>45915</v>
+        <v>45943</v>
       </c>
       <c r="D43" s="1">
-        <v>45944</v>
+        <v>45972</v>
       </c>
       <c r="E43" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C44" s="1">
-        <v>45911</v>
+        <v>45943</v>
       </c>
       <c r="D44" s="1">
-        <v>45935</v>
+        <v>45972</v>
       </c>
       <c r="E44" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="C45" s="1">
-        <v>45908</v>
+        <v>45935</v>
       </c>
       <c r="D45" s="1">
-        <v>45937</v>
+        <v>45956</v>
       </c>
       <c r="E45" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B46" t="s">
         <v>29</v>
       </c>
       <c r="C46" s="1">
-        <v>45891</v>
+        <v>45922</v>
       </c>
       <c r="D46" s="1">
-        <v>45911</v>
+        <v>45951</v>
       </c>
       <c r="E46" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="B47" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C47" s="1">
-        <v>45789</v>
+        <v>45915</v>
       </c>
       <c r="D47" s="1">
-        <v>45809</v>
+        <v>45944</v>
       </c>
       <c r="E47" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="B48" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C48" s="1">
-        <v>45733</v>
+        <v>45911</v>
       </c>
       <c r="D48" s="1">
-        <v>45762</v>
+        <v>45935</v>
       </c>
       <c r="E48" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B49" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="C49" s="1">
-        <v>45726</v>
+        <v>45908</v>
       </c>
       <c r="D49" s="1">
-        <v>45755</v>
+        <v>45937</v>
       </c>
       <c r="E49" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C50" s="1">
-        <v>45681</v>
+        <v>45891</v>
       </c>
       <c r="D50" s="1">
-        <v>45710</v>
+        <v>45911</v>
       </c>
       <c r="E50" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B51" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="C51" s="1">
-        <v>45666</v>
+        <v>45789</v>
       </c>
       <c r="D51" s="1">
-        <v>45688</v>
+        <v>45809</v>
       </c>
       <c r="E51" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C52" s="1">
-        <v>45663</v>
+        <v>45733</v>
       </c>
       <c r="D52" s="1">
-        <v>45692</v>
+        <v>45762</v>
       </c>
       <c r="E52" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="C53" s="1">
-        <v>45628</v>
+        <v>45726</v>
       </c>
       <c r="D53" s="1">
-        <v>45648</v>
+        <v>45755</v>
       </c>
       <c r="E53" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B54" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="1">
-        <v>45614</v>
+        <v>45681</v>
       </c>
       <c r="D54" s="1">
-        <v>45643</v>
+        <v>45710</v>
       </c>
       <c r="E54" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="B55" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="C55" s="1">
-        <v>45607</v>
+        <v>45666</v>
       </c>
       <c r="D55" s="1">
-        <v>45636</v>
+        <v>45688</v>
       </c>
       <c r="E55" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B56" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="C56" s="1">
-        <v>45597</v>
+        <v>45663</v>
       </c>
       <c r="D56" s="1">
-        <v>45621</v>
+        <v>45692</v>
       </c>
       <c r="E56" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B57" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C57" s="1">
-        <v>45597</v>
+        <v>45628</v>
       </c>
       <c r="D57" s="1">
-        <v>45626</v>
+        <v>45648</v>
       </c>
       <c r="E57" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C58" s="1">
-        <v>45593</v>
+        <v>45614</v>
       </c>
       <c r="D58" s="1">
-        <v>45622</v>
+        <v>45643</v>
       </c>
       <c r="E58" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B59" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="C59" s="1">
-        <v>45548</v>
+        <v>45607</v>
       </c>
       <c r="D59" s="1">
-        <v>45577</v>
+        <v>45636</v>
       </c>
       <c r="E59" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="B60" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C60" s="1">
-        <v>45536</v>
+        <v>45597</v>
       </c>
       <c r="D60" s="1">
-        <v>45556</v>
+        <v>45621</v>
       </c>
       <c r="E60" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B61" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="C61" s="1">
-        <v>45535</v>
+        <v>45597</v>
       </c>
       <c r="D61" s="1">
-        <v>45564</v>
+        <v>45626</v>
       </c>
       <c r="E61" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C62" s="1">
-        <v>45491</v>
+        <v>45593</v>
       </c>
       <c r="D62" s="1">
-        <v>45520</v>
+        <v>45622</v>
       </c>
       <c r="E62" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="C63" s="1">
-        <v>45474</v>
+        <v>45548</v>
       </c>
       <c r="D63" s="1">
-        <v>45494</v>
+        <v>45577</v>
       </c>
       <c r="E63" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="B64" t="s">
-        <v>9</v>
+        <v>129</v>
       </c>
       <c r="C64" s="1">
-        <v>45446</v>
+        <v>45536</v>
       </c>
       <c r="D64" s="1">
-        <v>45466</v>
+        <v>45556</v>
       </c>
       <c r="E64" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="B65" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="C65" s="1">
-        <v>45432</v>
+        <v>45535</v>
       </c>
       <c r="D65" s="1">
-        <v>45452</v>
+        <v>45564</v>
       </c>
       <c r="E65" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B66" t="s">
         <v>34</v>
       </c>
       <c r="C66" s="1">
-        <v>45423</v>
+        <v>45491</v>
       </c>
       <c r="D66" s="1">
-        <v>45443</v>
+        <v>45520</v>
       </c>
       <c r="E66" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B67" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C67" s="1">
-        <v>45327</v>
+        <v>45474</v>
       </c>
       <c r="D67" s="1">
-        <v>45356</v>
+        <v>45494</v>
       </c>
       <c r="E67" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="B68" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
       <c r="C68" s="1">
-        <v>45336</v>
+        <v>45446</v>
       </c>
       <c r="D68" s="1">
-        <v>45356</v>
+        <v>45466</v>
       </c>
       <c r="E68" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B69" t="s">
         <v>34</v>
       </c>
       <c r="C69" s="1">
-        <v>45290</v>
+        <v>45432</v>
       </c>
       <c r="D69" s="1">
-        <v>45319</v>
+        <v>45452</v>
       </c>
       <c r="E69" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="B70" t="s">
         <v>34</v>
       </c>
       <c r="C70" s="1">
-        <v>45261</v>
+        <v>45423</v>
       </c>
       <c r="D70" s="1">
-        <v>45290</v>
+        <v>45443</v>
       </c>
       <c r="E70" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="B71" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="C71" s="1">
-        <v>45200</v>
+        <v>45327</v>
       </c>
       <c r="D71" s="1">
-        <v>45220</v>
+        <v>45356</v>
       </c>
       <c r="E71" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
       <c r="C72" s="1">
-        <v>45170</v>
+        <v>45336</v>
       </c>
       <c r="D72" s="1">
-        <v>45296</v>
+        <v>45356</v>
       </c>
       <c r="E72" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="C73" s="1">
-        <v>45179</v>
+        <v>45290</v>
       </c>
       <c r="D73" s="1">
-        <v>45199</v>
+        <v>45319</v>
       </c>
       <c r="E73" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B74" t="s">
         <v>34</v>
       </c>
       <c r="C74" s="1">
-        <v>45026</v>
+        <v>45261</v>
       </c>
       <c r="D74" s="1">
-        <v>45046</v>
+        <v>45290</v>
       </c>
       <c r="E74" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B75" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="C75" s="1">
-        <v>44340</v>
+        <v>45200</v>
       </c>
       <c r="D75" s="1">
-        <v>44360</v>
+        <v>45220</v>
       </c>
       <c r="E75" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="B76" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
       <c r="C76" s="1">
-        <v>44270</v>
+        <v>45170</v>
       </c>
       <c r="D76" s="1">
-        <v>44299</v>
+        <v>45296</v>
       </c>
       <c r="E76" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="B77" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="C77" s="1">
-        <v>44256</v>
+        <v>45179</v>
       </c>
       <c r="D77" s="1">
-        <v>44285</v>
+        <v>45199</v>
       </c>
       <c r="E77" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="B78" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C78" s="1">
-        <v>44242</v>
+        <v>45026</v>
       </c>
       <c r="D78" s="1">
-        <v>44256</v>
+        <v>45046</v>
       </c>
       <c r="E78" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="B79" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C79" s="1">
-        <v>44228</v>
+        <v>44340</v>
       </c>
       <c r="D79" s="1">
-        <v>44257</v>
+        <v>44360</v>
       </c>
       <c r="E79" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="C80" s="1">
-        <v>44215</v>
+        <v>44270</v>
       </c>
       <c r="D80" s="1">
-        <v>44235</v>
+        <v>44299</v>
       </c>
       <c r="E80" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="B81" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="C81" s="1">
-        <v>44136</v>
+        <v>44256</v>
       </c>
       <c r="D81" s="1">
-        <v>44316</v>
+        <v>44285</v>
       </c>
       <c r="E81" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="B82" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C82" s="1">
-        <v>44157</v>
+        <v>44242</v>
       </c>
       <c r="D82" s="1">
-        <v>44186</v>
+        <v>44256</v>
       </c>
       <c r="E82" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="B83" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="C83" s="1">
-        <v>44157</v>
+        <v>44228</v>
       </c>
       <c r="D83" s="1">
-        <v>44186</v>
+        <v>44257</v>
       </c>
       <c r="E83" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="B84" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C84" s="1">
-        <v>44136</v>
+        <v>44215</v>
       </c>
       <c r="D84" s="1">
-        <v>44158</v>
+        <v>44235</v>
       </c>
       <c r="E84" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B85" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="C85" s="1">
-        <v>44116</v>
+        <v>44136</v>
       </c>
       <c r="D85" s="1">
-        <v>44136</v>
+        <v>44316</v>
       </c>
       <c r="E85" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B86" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="C86" s="1">
-        <v>44145</v>
+        <v>44157</v>
       </c>
       <c r="D86" s="1">
-        <v>44181</v>
+        <v>44186</v>
       </c>
       <c r="E86" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="B87" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
       <c r="C87" s="1">
-        <v>44150</v>
+        <v>44157</v>
       </c>
       <c r="D87" s="1">
-        <v>44179</v>
+        <v>44186</v>
       </c>
       <c r="E87" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B88" t="s">
-        <v>188</v>
+        <v>29</v>
       </c>
       <c r="C88" s="1">
         <v>44136</v>
       </c>
       <c r="D88" s="1">
-        <v>44156</v>
+        <v>44158</v>
       </c>
       <c r="E88" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="B89" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="C89" s="1">
+        <v>44116</v>
+      </c>
+      <c r="D89" s="1">
         <v>44136</v>
       </c>
-      <c r="D89" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E89" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B90" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="C90" s="1">
-        <v>44150</v>
+        <v>44145</v>
       </c>
       <c r="D90" s="1">
-        <v>44179</v>
+        <v>44181</v>
       </c>
       <c r="E90" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
-        <v>31</v>
+        <v>185</v>
       </c>
       <c r="B91" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="C91" s="1">
-        <v>44136</v>
+        <v>44150</v>
       </c>
       <c r="D91" s="1">
-        <v>44165</v>
+        <v>44179</v>
       </c>
       <c r="E91" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="B92" t="s">
-        <v>51</v>
+        <v>188</v>
       </c>
       <c r="C92" s="1">
         <v>44136</v>
       </c>
       <c r="D92" s="1">
-        <v>44165</v>
+        <v>44156</v>
       </c>
       <c r="E92" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B93" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="C93" s="1">
-        <v>44105</v>
+        <v>44136</v>
       </c>
       <c r="D93" s="1">
-        <v>44134</v>
+        <v>44156</v>
       </c>
       <c r="E93" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B94" t="s">
-        <v>163</v>
+        <v>51</v>
       </c>
       <c r="C94" s="1">
-        <v>44105</v>
+        <v>44150</v>
       </c>
       <c r="D94" s="1">
-        <v>44125</v>
+        <v>44179</v>
       </c>
       <c r="E94" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="B95" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C95" s="1">
-        <v>44105</v>
+        <v>44136</v>
       </c>
       <c r="D95" s="1">
-        <v>44125</v>
+        <v>44165</v>
       </c>
       <c r="E95" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
-        <v>202</v>
+        <v>21</v>
       </c>
       <c r="B96" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="C96" s="1">
-        <v>44087</v>
+        <v>44136</v>
       </c>
       <c r="D96" s="1">
-        <v>44176</v>
+        <v>44165</v>
       </c>
       <c r="E96" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B97" t="s">
-        <v>177</v>
+        <v>72</v>
       </c>
       <c r="C97" s="1">
-        <v>44044</v>
+        <v>44105</v>
       </c>
       <c r="D97" s="1">
-        <v>44070</v>
+        <v>44134</v>
       </c>
       <c r="E97" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
-        <v>31</v>
+        <v>198</v>
       </c>
       <c r="B98" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C98" s="1">
-        <v>44044</v>
+        <v>44105</v>
       </c>
       <c r="D98" s="1">
-        <v>44073</v>
+        <v>44125</v>
       </c>
       <c r="E98" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="B99" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C99" s="1">
-        <v>44039</v>
+        <v>44105</v>
       </c>
       <c r="D99" s="1">
-        <v>44059</v>
+        <v>44125</v>
       </c>
       <c r="E99" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="B100" t="s">
-        <v>104</v>
+        <v>203</v>
       </c>
       <c r="C100" s="1">
-        <v>44013</v>
+        <v>44087</v>
       </c>
       <c r="D100" s="1">
-        <v>44042</v>
+        <v>44176</v>
       </c>
       <c r="E100" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B101" t="s">
-        <v>51</v>
+        <v>177</v>
       </c>
       <c r="C101" s="1">
-        <v>44013</v>
+        <v>44044</v>
       </c>
       <c r="D101" s="1">
-        <v>44042</v>
+        <v>44070</v>
       </c>
       <c r="E101" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
-        <v>214</v>
+        <v>31</v>
       </c>
       <c r="B102" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C102" s="1">
-        <v>44013</v>
+        <v>44044</v>
       </c>
       <c r="D102" s="1">
-        <v>44042</v>
+        <v>44073</v>
       </c>
       <c r="E102" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B103" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="C103" s="1">
-        <v>44013</v>
+        <v>44039</v>
       </c>
       <c r="D103" s="1">
-        <v>44033</v>
+        <v>44059</v>
       </c>
       <c r="E103" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B104" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C104" s="1">
-        <v>43990</v>
+        <v>44013</v>
       </c>
       <c r="D104" s="1">
-        <v>44010</v>
+        <v>44042</v>
       </c>
       <c r="E104" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B105" t="s">
         <v>51</v>
       </c>
       <c r="C105" s="1">
-        <v>43927</v>
+        <v>44013</v>
       </c>
       <c r="D105" s="1">
-        <v>43947</v>
+        <v>44042</v>
       </c>
       <c r="E105" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B106" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C106" s="1">
-        <v>43913</v>
+        <v>44013</v>
       </c>
       <c r="D106" s="1">
-        <v>43935</v>
+        <v>44042</v>
       </c>
       <c r="E106" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B107" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="C107" s="1">
-        <v>43911</v>
+        <v>44013</v>
       </c>
       <c r="D107" s="1">
-        <v>43941</v>
+        <v>44033</v>
       </c>
       <c r="E107" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B108" t="s">
         <v>129</v>
       </c>
       <c r="C108" s="1">
-        <v>43885</v>
+        <v>43990</v>
       </c>
       <c r="D108" s="1">
-        <v>43907</v>
+        <v>44010</v>
       </c>
       <c r="E108" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B109" t="s">
         <v>51</v>
       </c>
       <c r="C109" s="1">
-        <v>43851</v>
+        <v>43927</v>
       </c>
       <c r="D109" s="1">
-        <v>43881</v>
+        <v>43947</v>
       </c>
       <c r="E109" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B110" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C110" s="1">
-        <v>43856</v>
+        <v>43913</v>
       </c>
       <c r="D110" s="1">
-        <v>43882</v>
+        <v>43935</v>
       </c>
       <c r="E110" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A111" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B111" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="C111" s="1">
-        <v>43837</v>
+        <v>43911</v>
       </c>
       <c r="D111" s="1">
-        <v>43857</v>
+        <v>43941</v>
       </c>
       <c r="E111" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A112" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="B112" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="C112" s="1">
-        <v>43870</v>
+        <v>43885</v>
       </c>
       <c r="D112" s="1">
-        <v>43892</v>
+        <v>43907</v>
       </c>
       <c r="E112" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A113" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B113" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="C113" s="1">
+        <v>43851</v>
+      </c>
+      <c r="D113" s="1">
         <v>43881</v>
       </c>
-      <c r="D113" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="E113" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A114" t="s">
-        <v>31</v>
+        <v>230</v>
       </c>
       <c r="B114" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C114" s="1">
-        <v>43876</v>
+        <v>43856</v>
       </c>
       <c r="D114" s="1">
-        <v>43905</v>
+        <v>43882</v>
       </c>
       <c r="E114" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A115" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="B115" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="C115" s="1">
-        <v>43865</v>
+        <v>43837</v>
       </c>
       <c r="D115" s="1">
-        <v>43891</v>
+        <v>43857</v>
       </c>
       <c r="E115" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A116" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B116" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="C116" s="1">
-        <v>43872</v>
+        <v>43870</v>
       </c>
       <c r="D116" s="1">
-        <v>43901</v>
+        <v>43892</v>
       </c>
       <c r="E116" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A117" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="B117" t="s">
-        <v>244</v>
+        <v>129</v>
       </c>
       <c r="C117" s="1">
-        <v>43837</v>
+        <v>43881</v>
       </c>
       <c r="D117" s="1">
-        <v>43863</v>
+        <v>44031</v>
       </c>
       <c r="E117" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
-        <v>246</v>
+        <v>31</v>
       </c>
       <c r="B118" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="C118" s="1">
-        <v>43835</v>
+        <v>43876</v>
       </c>
       <c r="D118" s="1">
-        <v>43857</v>
+        <v>43905</v>
       </c>
       <c r="E118" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A119" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="B119" t="s">
-        <v>244</v>
+        <v>163</v>
       </c>
       <c r="C119" s="1">
-        <v>43835</v>
+        <v>43865</v>
       </c>
       <c r="D119" s="1">
-        <v>43855</v>
+        <v>43891</v>
       </c>
       <c r="E119" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A120" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B120" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="C120" s="1">
-        <v>43829</v>
+        <v>43872</v>
       </c>
       <c r="D120" s="1">
-        <v>43858</v>
+        <v>43901</v>
       </c>
       <c r="E120" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A121" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="B121" t="s">
-        <v>51</v>
+        <v>244</v>
       </c>
       <c r="C121" s="1">
-        <v>43826</v>
+        <v>43837</v>
       </c>
       <c r="D121" s="1">
-        <v>43856</v>
+        <v>43863</v>
       </c>
       <c r="E121" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A122" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="B122" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C122" s="1">
-        <v>43808</v>
+        <v>43835</v>
       </c>
       <c r="D122" s="1">
-        <v>43837</v>
+        <v>43857</v>
       </c>
       <c r="E122" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A123" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B123" t="s">
-        <v>29</v>
+        <v>244</v>
       </c>
       <c r="C123" s="1">
-        <v>43773</v>
+        <v>43835</v>
       </c>
       <c r="D123" s="1">
-        <v>43802</v>
+        <v>43855</v>
       </c>
       <c r="E123" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A124" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B124" t="s">
         <v>163</v>
       </c>
       <c r="C124" s="1">
-        <v>43776</v>
+        <v>43829</v>
       </c>
       <c r="D124" s="1">
-        <v>43806</v>
+        <v>43858</v>
       </c>
       <c r="E124" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A125" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B125" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="C125" s="1">
-        <v>43741</v>
+        <v>43826</v>
       </c>
       <c r="D125" s="1">
-        <v>43771</v>
+        <v>43856</v>
       </c>
       <c r="E125" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A126" t="s">
-        <v>261</v>
+        <v>21</v>
       </c>
       <c r="B126" t="s">
         <v>51</v>
       </c>
       <c r="C126" s="1">
-        <v>43752</v>
+        <v>43808</v>
       </c>
       <c r="D126" s="1">
-        <v>43776</v>
+        <v>43837</v>
       </c>
       <c r="E126" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A127" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="B127" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C127" s="1">
-        <v>43738</v>
+        <v>43773</v>
       </c>
       <c r="D127" s="1">
-        <v>43760</v>
+        <v>43802</v>
       </c>
       <c r="E127" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A128" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B128" t="s">
-        <v>6</v>
+        <v>163</v>
       </c>
       <c r="C128" s="1">
-        <v>43689</v>
+        <v>43776</v>
       </c>
       <c r="D128" s="1">
-        <v>43718</v>
+        <v>43806</v>
       </c>
       <c r="E128" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A129" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="B129" t="s">
-        <v>6</v>
+        <v>126</v>
       </c>
       <c r="C129" s="1">
-        <v>43731</v>
+        <v>43741</v>
       </c>
       <c r="D129" s="1">
-        <v>43751</v>
+        <v>43771</v>
       </c>
       <c r="E129" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A130" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="B130" t="s">
-        <v>163</v>
+        <v>51</v>
       </c>
       <c r="C130" s="1">
-        <v>43731</v>
+        <v>43752</v>
       </c>
       <c r="D130" s="1">
-        <v>43752</v>
+        <v>43776</v>
       </c>
       <c r="E130" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A131" t="s">
-        <v>588</v>
+        <v>263</v>
       </c>
       <c r="B131" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C131" s="1">
-        <v>43720</v>
+        <v>43738</v>
       </c>
       <c r="D131" s="1">
-        <v>43742</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>43760</v>
+      </c>
+      <c r="E131" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A132" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B132" t="s">
-        <v>271</v>
+        <v>6</v>
       </c>
       <c r="C132" s="1">
-        <v>43667</v>
+        <v>43689</v>
       </c>
       <c r="D132" s="1">
-        <v>43696</v>
+        <v>43718</v>
       </c>
       <c r="E132" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A133" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B133" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C133" s="1">
-        <v>43682</v>
+        <v>43731</v>
       </c>
       <c r="D133" s="1">
-        <v>43704</v>
+        <v>43751</v>
       </c>
       <c r="E133" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A134" t="s">
-        <v>275</v>
+        <v>222</v>
       </c>
       <c r="B134" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
       <c r="C134" s="1">
-        <v>43675</v>
+        <v>43731</v>
       </c>
       <c r="D134" s="1">
-        <v>43697</v>
+        <v>43752</v>
       </c>
       <c r="E134" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A135" t="s">
-        <v>277</v>
+        <v>588</v>
       </c>
       <c r="B135" t="s">
-        <v>278</v>
+        <v>51</v>
       </c>
       <c r="C135" s="1">
-        <v>43644</v>
+        <v>43720</v>
       </c>
       <c r="D135" s="1">
-        <v>43673</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>43742</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A136" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="B136" t="s">
-        <v>6</v>
+        <v>271</v>
       </c>
       <c r="C136" s="1">
-        <v>43654</v>
+        <v>43667</v>
       </c>
       <c r="D136" s="1">
-        <v>43683</v>
+        <v>43696</v>
       </c>
       <c r="E136" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A137" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="B137" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C137" s="1">
-        <v>43619</v>
+        <v>43682</v>
       </c>
       <c r="D137" s="1">
-        <v>43643</v>
+        <v>43704</v>
       </c>
       <c r="E137" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A138" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B138" t="s">
-        <v>285</v>
+        <v>51</v>
       </c>
       <c r="C138" s="1">
-        <v>43591</v>
+        <v>43675</v>
       </c>
       <c r="D138" s="1">
-        <v>43613</v>
+        <v>43697</v>
       </c>
       <c r="E138" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A139" t="s">
-        <v>183</v>
+        <v>277</v>
       </c>
       <c r="B139" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C139" s="1">
-        <v>43577</v>
+        <v>43644</v>
       </c>
       <c r="D139" s="1">
-        <v>43603</v>
+        <v>43673</v>
       </c>
       <c r="E139" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A140" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="B140" t="s">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="C140" s="1">
-        <v>43577</v>
+        <v>43654</v>
       </c>
       <c r="D140" s="1">
-        <v>43606</v>
+        <v>43683</v>
       </c>
       <c r="E140" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A141" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B141" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C141" s="1">
-        <v>43558</v>
+        <v>43619</v>
       </c>
       <c r="D141" s="1">
-        <v>43587</v>
+        <v>43643</v>
       </c>
       <c r="E141" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A142" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="B142" t="s">
-        <v>51</v>
+        <v>285</v>
       </c>
       <c r="C142" s="1">
-        <v>43539</v>
+        <v>43591</v>
       </c>
       <c r="D142" s="1">
-        <v>43561</v>
+        <v>43613</v>
       </c>
       <c r="E142" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A143" t="s">
-        <v>222</v>
+        <v>183</v>
       </c>
       <c r="B143" t="s">
-        <v>15</v>
+        <v>287</v>
       </c>
       <c r="C143" s="1">
-        <v>43516</v>
+        <v>43577</v>
       </c>
       <c r="D143" s="1">
-        <v>43545</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>43603</v>
+      </c>
+      <c r="E143" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A144" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="B144" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="C144" s="1">
-        <v>43514</v>
+        <v>43577</v>
       </c>
       <c r="D144" s="1">
-        <v>43535</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>43606</v>
+      </c>
+      <c r="E144" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A145" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" s="1">
-        <v>43418</v>
+        <v>43558</v>
       </c>
       <c r="D145" s="1">
-        <v>43447</v>
+        <v>43587</v>
       </c>
       <c r="E145" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A146" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B146" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="C146" s="1">
-        <v>43395</v>
+        <v>43539</v>
       </c>
       <c r="D146" s="1">
-        <v>43415</v>
+        <v>43561</v>
       </c>
       <c r="E146" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A147" t="s">
-        <v>299</v>
+        <v>222</v>
       </c>
       <c r="B147" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="C147" s="1">
-        <v>43353</v>
+        <v>43516</v>
       </c>
       <c r="D147" s="1">
-        <v>43374</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>43545</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>338</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A148" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B148" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C148" s="1">
-        <v>43348</v>
+        <v>43514</v>
       </c>
       <c r="D148" s="1">
-        <v>43367</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>43535</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A149" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B149" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="C149" s="1">
-        <v>43348</v>
+        <v>43418</v>
       </c>
       <c r="D149" s="1">
-        <v>43371</v>
+        <v>43447</v>
       </c>
       <c r="E149" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A150" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="B150" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="C150" s="1">
-        <v>43344</v>
+        <v>43395</v>
       </c>
       <c r="D150" s="1">
-        <v>43360</v>
+        <v>43415</v>
       </c>
       <c r="E150" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A151" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="B151" t="s">
-        <v>12</v>
+        <v>300</v>
       </c>
       <c r="C151" s="1">
-        <v>43342</v>
+        <v>43353</v>
       </c>
       <c r="D151" s="1">
-        <v>43371</v>
+        <v>43374</v>
       </c>
       <c r="E151" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A152" t="s">
-        <v>228</v>
+        <v>302</v>
       </c>
       <c r="B152" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C152" s="1">
-        <v>43342</v>
+        <v>43348</v>
       </c>
       <c r="D152" s="1">
-        <v>43371</v>
+        <v>43367</v>
       </c>
       <c r="E152" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A153" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B153" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="C153" s="1">
-        <v>43340</v>
+        <v>43348</v>
       </c>
       <c r="D153" s="1">
-        <v>43369</v>
+        <v>43371</v>
       </c>
       <c r="E153" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A154" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B154" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="C154" s="1">
-        <v>43331</v>
+        <v>43344</v>
       </c>
       <c r="D154" s="1">
-        <v>43340</v>
+        <v>43360</v>
       </c>
       <c r="E154" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A155" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="B155" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="C155" s="1">
-        <v>43326</v>
+        <v>43342</v>
       </c>
       <c r="D155" s="1">
-        <v>43355</v>
+        <v>43371</v>
       </c>
       <c r="E155" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A156" t="s">
-        <v>317</v>
+        <v>228</v>
       </c>
       <c r="B156" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="C156" s="1">
-        <v>43319</v>
+        <v>43342</v>
       </c>
       <c r="D156" s="1">
-        <v>43348</v>
+        <v>43371</v>
       </c>
       <c r="E156" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A157" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B157" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="C157" s="1">
-        <v>43313</v>
+        <v>43340</v>
       </c>
       <c r="D157" s="1">
-        <v>43335</v>
+        <v>43369</v>
       </c>
       <c r="E157" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A158" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B158" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="C158" s="1">
-        <v>43309</v>
+        <v>43331</v>
       </c>
       <c r="D158" s="1">
-        <v>43338</v>
+        <v>43340</v>
       </c>
       <c r="E158" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A159" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="B159" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="C159" s="1">
-        <v>43304</v>
+        <v>43326</v>
       </c>
       <c r="D159" s="1">
-        <v>43324</v>
+        <v>43355</v>
       </c>
       <c r="E159" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A160" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B160" t="s">
-        <v>9</v>
+        <v>163</v>
       </c>
       <c r="C160" s="1">
-        <v>43303</v>
+        <v>43319</v>
       </c>
       <c r="D160" s="1">
-        <v>43325</v>
+        <v>43348</v>
       </c>
       <c r="E160" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A161" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B161" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="C161" s="1">
-        <v>43299</v>
+        <v>43313</v>
       </c>
       <c r="D161" s="1">
-        <v>43316</v>
+        <v>43335</v>
       </c>
       <c r="E161" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A162" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B162" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C162" s="1">
-        <v>43297</v>
+        <v>43309</v>
       </c>
       <c r="D162" s="1">
-        <v>43314</v>
+        <v>43338</v>
       </c>
       <c r="E162" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A163" t="s">
-        <v>330</v>
+        <v>21</v>
       </c>
       <c r="B163" t="s">
-        <v>51</v>
+        <v>163</v>
       </c>
       <c r="C163" s="1">
-        <v>43290</v>
+        <v>43304</v>
       </c>
       <c r="D163" s="1">
-        <v>43312</v>
+        <v>43324</v>
       </c>
       <c r="E163" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A164" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B164" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C164" s="1">
-        <v>43289</v>
+        <v>43303</v>
       </c>
       <c r="D164" s="1">
-        <v>43311</v>
+        <v>43325</v>
       </c>
       <c r="E164" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A165" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B165" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="C165" s="1">
-        <v>43287</v>
+        <v>43299</v>
       </c>
       <c r="D165" s="1">
-        <v>43470</v>
+        <v>43316</v>
       </c>
       <c r="E165" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A166" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B166" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C166" s="1">
-        <v>43286</v>
+        <v>43297</v>
       </c>
       <c r="D166" s="1">
-        <v>43308</v>
+        <v>43314</v>
       </c>
       <c r="E166" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A167" t="s">
-        <v>222</v>
+        <v>330</v>
       </c>
       <c r="B167" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C167" s="1">
-        <v>43284</v>
+        <v>43290</v>
       </c>
       <c r="D167" s="1">
-        <v>43313</v>
+        <v>43312</v>
       </c>
       <c r="E167" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A168" t="s">
-        <v>202</v>
+        <v>332</v>
       </c>
       <c r="B168" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="C168" s="1">
-        <v>43269</v>
+        <v>43289</v>
       </c>
       <c r="D168" s="1">
-        <v>43290</v>
+        <v>43311</v>
       </c>
       <c r="E168" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A169" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B169" t="s">
-        <v>203</v>
+        <v>104</v>
       </c>
       <c r="C169" s="1">
-        <v>43269</v>
+        <v>43287</v>
       </c>
       <c r="D169" s="1">
-        <v>43291</v>
+        <v>43470</v>
       </c>
       <c r="E169" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A170" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B170" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="C170" s="1">
-        <v>43262</v>
+        <v>43286</v>
       </c>
       <c r="D170" s="1">
-        <v>43285</v>
+        <v>43308</v>
       </c>
       <c r="E170" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A171" t="s">
-        <v>344</v>
+        <v>222</v>
       </c>
       <c r="B171" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C171" s="1">
-        <v>43258</v>
+        <v>43284</v>
       </c>
       <c r="D171" s="1">
-        <v>43289</v>
+        <v>43313</v>
       </c>
       <c r="E171" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A172" t="s">
-        <v>346</v>
+        <v>202</v>
       </c>
       <c r="B172" t="s">
-        <v>104</v>
+        <v>203</v>
       </c>
       <c r="C172" s="1">
-        <v>43244</v>
+        <v>43269</v>
       </c>
       <c r="D172" s="1">
-        <v>43427</v>
+        <v>43290</v>
       </c>
       <c r="E172" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A173" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B173" t="s">
-        <v>12</v>
+        <v>203</v>
       </c>
       <c r="C173" s="1">
-        <v>43238</v>
+        <v>43269</v>
       </c>
       <c r="D173" s="1">
-        <v>43267</v>
+        <v>43291</v>
       </c>
       <c r="E173" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A174" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="B174" t="s">
-        <v>163</v>
+        <v>29</v>
       </c>
       <c r="C174" s="1">
-        <v>43235</v>
+        <v>43262</v>
       </c>
       <c r="D174" s="1">
-        <v>43251</v>
+        <v>43285</v>
       </c>
       <c r="E174" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A175" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B175" t="s">
         <v>29</v>
       </c>
       <c r="C175" s="1">
-        <v>43233</v>
+        <v>43258</v>
       </c>
       <c r="D175" s="1">
-        <v>43262</v>
+        <v>43289</v>
       </c>
       <c r="E175" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A176" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B176" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="C176" s="1">
-        <v>43230</v>
+        <v>43244</v>
       </c>
       <c r="D176" s="1">
-        <v>43409</v>
+        <v>43427</v>
       </c>
       <c r="E176" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A177" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B177" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C177" s="1">
-        <v>43228</v>
+        <v>43238</v>
       </c>
       <c r="D177" s="1">
-        <v>43257</v>
+        <v>43267</v>
       </c>
       <c r="E177" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A178" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="B178" t="s">
-        <v>203</v>
+        <v>163</v>
       </c>
       <c r="C178" s="1">
-        <v>43228</v>
+        <v>43235</v>
       </c>
       <c r="D178" s="1">
         <v>43251</v>
       </c>
       <c r="E178" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A179" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="B179" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C179" s="1">
-        <v>43225</v>
+        <v>43233</v>
       </c>
       <c r="D179" s="1">
-        <v>43247</v>
+        <v>43262</v>
       </c>
       <c r="E179" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A180" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B180" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="C180" s="1">
-        <v>43221</v>
+        <v>43230</v>
       </c>
       <c r="D180" s="1">
-        <v>43243</v>
+        <v>43409</v>
       </c>
       <c r="E180" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A181" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="B181" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C181" s="1">
-        <v>43221</v>
+        <v>43228</v>
       </c>
       <c r="D181" s="1">
-        <v>43243</v>
+        <v>43257</v>
       </c>
       <c r="E181" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A182" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="B182" t="s">
-        <v>51</v>
+        <v>203</v>
       </c>
       <c r="C182" s="1">
-        <v>43209</v>
+        <v>43228</v>
       </c>
       <c r="D182" s="1">
-        <v>43238</v>
+        <v>43251</v>
       </c>
       <c r="E182" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A183" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="B183" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C183" s="1">
-        <v>43206</v>
+        <v>43225</v>
       </c>
       <c r="D183" s="1">
-        <v>43228</v>
+        <v>43247</v>
       </c>
       <c r="E183" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A184" t="s">
-        <v>222</v>
+        <v>362</v>
       </c>
       <c r="B184" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="C184" s="1">
-        <v>43188</v>
+        <v>43221</v>
       </c>
       <c r="D184" s="1">
-        <v>43218</v>
+        <v>43243</v>
       </c>
       <c r="E184" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A185" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B185" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="C185" s="1">
-        <v>43174</v>
+        <v>43221</v>
       </c>
       <c r="D185" s="1">
-        <v>43197</v>
+        <v>43243</v>
       </c>
       <c r="E185" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A186" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="B186" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="C186" s="1">
-        <v>43167</v>
+        <v>43209</v>
       </c>
       <c r="D186" s="1">
-        <v>43193</v>
+        <v>43238</v>
       </c>
       <c r="E186" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A187" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B187" t="s">
-        <v>285</v>
+        <v>104</v>
       </c>
       <c r="C187" s="1">
-        <v>43166</v>
+        <v>43206</v>
       </c>
       <c r="D187" s="1">
-        <v>43195</v>
+        <v>43228</v>
       </c>
       <c r="E187" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A188" t="s">
-        <v>377</v>
+        <v>222</v>
       </c>
       <c r="B188" t="s">
-        <v>287</v>
+        <v>12</v>
       </c>
       <c r="C188" s="1">
-        <v>43160</v>
+        <v>43188</v>
       </c>
       <c r="D188" s="1">
-        <v>43184</v>
+        <v>43218</v>
       </c>
       <c r="E188" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A189" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B189" t="s">
         <v>104</v>
       </c>
       <c r="C189" s="1">
-        <v>43160</v>
+        <v>43174</v>
       </c>
       <c r="D189" s="1">
-        <v>43183</v>
+        <v>43197</v>
       </c>
       <c r="E189" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A190" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B190" t="s">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="C190" s="1">
-        <v>43160</v>
+        <v>43167</v>
       </c>
       <c r="D190" s="1">
-        <v>43184</v>
+        <v>43193</v>
       </c>
       <c r="E190" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A191" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B191" t="s">
-        <v>384</v>
+        <v>285</v>
       </c>
       <c r="C191" s="1">
-        <v>43160</v>
+        <v>43166</v>
       </c>
       <c r="D191" s="1">
-        <v>43181</v>
+        <v>43195</v>
       </c>
       <c r="E191" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A192" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="B192" t="s">
-        <v>384</v>
+        <v>287</v>
       </c>
       <c r="C192" s="1">
-        <v>43157</v>
+        <v>43160</v>
       </c>
       <c r="D192" s="1">
-        <v>43179</v>
+        <v>43184</v>
       </c>
       <c r="E192" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A193" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B193" t="s">
-        <v>384</v>
+        <v>104</v>
       </c>
       <c r="C193" s="1">
-        <v>43155</v>
+        <v>43160</v>
       </c>
       <c r="D193" s="1">
-        <v>43184</v>
+        <v>43183</v>
       </c>
       <c r="E193" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A194" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="B194" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="C194" s="1">
-        <v>43147</v>
+        <v>43160</v>
       </c>
       <c r="D194" s="1">
-        <v>43328</v>
+        <v>43184</v>
       </c>
       <c r="E194" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A195" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="B195" t="s">
-        <v>146</v>
+        <v>384</v>
       </c>
       <c r="C195" s="1">
-        <v>43146</v>
+        <v>43160</v>
       </c>
       <c r="D195" s="1">
-        <v>43166</v>
+        <v>43181</v>
       </c>
       <c r="E195" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A196" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="B196" t="s">
         <v>384</v>
       </c>
       <c r="C196" s="1">
-        <v>43146</v>
+        <v>43157</v>
       </c>
       <c r="D196" s="1">
-        <v>43166</v>
+        <v>43179</v>
       </c>
       <c r="E196" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A197" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="B197" t="s">
-        <v>72</v>
+        <v>384</v>
       </c>
       <c r="C197" s="1">
-        <v>43143</v>
+        <v>43155</v>
       </c>
       <c r="D197" s="1">
-        <v>43165</v>
+        <v>43184</v>
       </c>
       <c r="E197" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A198" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="B198" t="s">
-        <v>163</v>
+        <v>104</v>
       </c>
       <c r="C198" s="1">
-        <v>43143</v>
+        <v>43147</v>
       </c>
       <c r="D198" s="1">
-        <v>43164</v>
+        <v>43328</v>
       </c>
       <c r="E198" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A199" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="B199" t="s">
-        <v>51</v>
+        <v>146</v>
       </c>
       <c r="C199" s="1">
-        <v>43139</v>
+        <v>43146</v>
       </c>
       <c r="D199" s="1">
-        <v>43168</v>
+        <v>43166</v>
       </c>
       <c r="E199" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A200" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="B200" t="s">
-        <v>177</v>
+        <v>384</v>
       </c>
       <c r="C200" s="1">
-        <v>43132</v>
+        <v>43146</v>
       </c>
       <c r="D200" s="1">
-        <v>43158</v>
+        <v>43166</v>
       </c>
       <c r="E200" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A201" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B201" t="s">
-        <v>405</v>
+        <v>72</v>
       </c>
       <c r="C201" s="1">
-        <v>43132</v>
+        <v>43143</v>
       </c>
       <c r="D201" s="1">
-        <v>43156</v>
+        <v>43165</v>
       </c>
       <c r="E201" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A202" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B202" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="C202" s="1">
-        <v>43129</v>
+        <v>43143</v>
       </c>
       <c r="D202" s="1">
-        <v>43141</v>
+        <v>43164</v>
       </c>
       <c r="E202" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A203" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="B203" t="s">
-        <v>271</v>
+        <v>51</v>
       </c>
       <c r="C203" s="1">
-        <v>43126</v>
+        <v>43139</v>
       </c>
       <c r="D203" s="1">
-        <v>43145</v>
+        <v>43168</v>
       </c>
       <c r="E203" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A204" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B204" t="s">
-        <v>271</v>
+        <v>177</v>
       </c>
       <c r="C204" s="1">
-        <v>43124</v>
+        <v>43132</v>
       </c>
       <c r="D204" s="1">
-        <v>43144</v>
+        <v>43158</v>
       </c>
       <c r="E204" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A205" t="s">
-        <v>31</v>
+        <v>404</v>
       </c>
       <c r="B205" t="s">
-        <v>109</v>
+        <v>405</v>
       </c>
       <c r="C205" s="1">
-        <v>43119</v>
+        <v>43132</v>
       </c>
       <c r="D205" s="1">
-        <v>43144</v>
+        <v>43156</v>
       </c>
       <c r="E205" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A206" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B206" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="C206" s="1">
-        <v>43118</v>
+        <v>43129</v>
       </c>
       <c r="D206" s="1">
-        <v>43145</v>
+        <v>43141</v>
       </c>
       <c r="E206" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A207" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B207" t="s">
-        <v>104</v>
+        <v>271</v>
       </c>
       <c r="C207" s="1">
-        <v>43086</v>
+        <v>43126</v>
       </c>
       <c r="D207" s="1">
-        <v>43115</v>
+        <v>43145</v>
       </c>
       <c r="E207" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A208" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="B208" t="s">
-        <v>34</v>
+        <v>271</v>
       </c>
       <c r="C208" s="1">
-        <v>43071</v>
+        <v>43124</v>
       </c>
       <c r="D208" s="1">
-        <v>43094</v>
+        <v>43144</v>
       </c>
       <c r="E208" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A209" t="s">
-        <v>420</v>
+        <v>31</v>
       </c>
       <c r="B209" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="C209" s="1">
-        <v>43071</v>
+        <v>43119</v>
       </c>
       <c r="D209" s="1">
-        <v>43100</v>
+        <v>43144</v>
       </c>
       <c r="E209" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A210" t="s">
-        <v>222</v>
+        <v>414</v>
       </c>
       <c r="B210" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C210" s="1">
-        <v>43060</v>
+        <v>43118</v>
       </c>
       <c r="D210" s="1">
-        <v>43089</v>
+        <v>43145</v>
       </c>
       <c r="E210" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A211" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B211" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C211" s="1">
-        <v>43049</v>
+        <v>43086</v>
       </c>
       <c r="D211" s="1">
-        <v>43078</v>
+        <v>43115</v>
       </c>
       <c r="E211" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A212" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B212" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="C212" s="1">
-        <v>43045</v>
+        <v>43071</v>
       </c>
       <c r="D212" s="1">
-        <v>43059</v>
+        <v>43094</v>
       </c>
       <c r="E212" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A213" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B213" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="C213" s="1">
-        <v>43040</v>
+        <v>43071</v>
       </c>
       <c r="D213" s="1">
-        <v>43069</v>
+        <v>43100</v>
       </c>
       <c r="E213" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A214" t="s">
-        <v>429</v>
+        <v>222</v>
       </c>
       <c r="B214" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C214" s="1">
-        <v>43031</v>
+        <v>43060</v>
       </c>
       <c r="D214" s="1">
-        <v>43052</v>
+        <v>43089</v>
       </c>
       <c r="E214" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A215" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B215" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="C215" s="1">
-        <v>43031</v>
+        <v>43049</v>
       </c>
       <c r="D215" s="1">
-        <v>43054</v>
+        <v>43078</v>
       </c>
       <c r="E215" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A216" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="B216" t="s">
-        <v>129</v>
+        <v>9</v>
       </c>
       <c r="C216" s="1">
-        <v>43028</v>
+        <v>43045</v>
       </c>
       <c r="D216" s="1">
-        <v>43047</v>
+        <v>43059</v>
       </c>
       <c r="E216" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A217" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="B217" t="s">
-        <v>15</v>
+        <v>300</v>
       </c>
       <c r="C217" s="1">
-        <v>43024</v>
+        <v>43040</v>
       </c>
       <c r="D217" s="1">
-        <v>42782</v>
+        <v>43069</v>
       </c>
       <c r="E217" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A218" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B218" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="C218" s="1">
-        <v>43014</v>
+        <v>43031</v>
       </c>
       <c r="D218" s="1">
-        <v>43043</v>
+        <v>43052</v>
       </c>
       <c r="E218" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A219" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="B219" t="s">
-        <v>440</v>
+        <v>109</v>
       </c>
       <c r="C219" s="1">
-        <v>43010</v>
+        <v>43031</v>
       </c>
       <c r="D219" s="1">
-        <v>43034</v>
+        <v>43054</v>
       </c>
       <c r="E219" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A220" t="s">
-        <v>346</v>
+        <v>433</v>
       </c>
       <c r="B220" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="C220" s="1">
-        <v>43007</v>
+        <v>43028</v>
       </c>
       <c r="D220" s="1">
-        <v>43036</v>
+        <v>43047</v>
       </c>
       <c r="E220" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A221" t="s">
-        <v>241</v>
+        <v>435</v>
       </c>
       <c r="B221" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C221" s="1">
-        <v>42999</v>
+        <v>43024</v>
       </c>
       <c r="D221" s="1">
-        <v>43024</v>
+        <v>42782</v>
       </c>
       <c r="E221" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A222" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="B222" t="s">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="C222" s="1">
-        <v>42998</v>
+        <v>43014</v>
       </c>
       <c r="D222" s="1">
-        <v>43018</v>
+        <v>43043</v>
       </c>
       <c r="E222" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A223" t="s">
-        <v>222</v>
+        <v>439</v>
       </c>
       <c r="B223" t="s">
-        <v>12</v>
+        <v>440</v>
       </c>
       <c r="C223" s="1">
-        <v>42991</v>
+        <v>43010</v>
       </c>
       <c r="D223" s="1">
-        <v>43020</v>
+        <v>43034</v>
       </c>
       <c r="E223" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A224" t="s">
-        <v>447</v>
+        <v>346</v>
       </c>
       <c r="B224" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="C224" s="1">
-        <v>42990</v>
+        <v>43007</v>
       </c>
       <c r="D224" s="1">
-        <v>43012</v>
+        <v>43036</v>
       </c>
       <c r="E224" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A225" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="B225" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C225" s="1">
-        <v>42984</v>
+        <v>42999</v>
       </c>
       <c r="D225" s="1">
-        <v>43011</v>
+        <v>43024</v>
       </c>
       <c r="E225" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A226" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="B226" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="C226" s="1">
-        <v>42979</v>
+        <v>42998</v>
       </c>
       <c r="D226" s="1">
-        <v>43004</v>
+        <v>43018</v>
       </c>
       <c r="E226" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A227" t="s">
-        <v>452</v>
+        <v>222</v>
       </c>
       <c r="B227" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C227" s="1">
-        <v>42972</v>
+        <v>42991</v>
       </c>
       <c r="D227" s="1">
-        <v>42997</v>
+        <v>43020</v>
       </c>
       <c r="E227" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A228" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="B228" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="C228" s="1">
-        <v>42962</v>
+        <v>42990</v>
       </c>
       <c r="D228" s="1">
-        <v>42991</v>
+        <v>43012</v>
       </c>
       <c r="E228" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A229" t="s">
-        <v>456</v>
+        <v>222</v>
       </c>
       <c r="B229" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C229" s="1">
-        <v>42957</v>
+        <v>42984</v>
       </c>
       <c r="D229" s="1">
-        <v>42986</v>
+        <v>43011</v>
       </c>
       <c r="E229" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A230" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B230" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C230" s="1">
-        <v>42954</v>
+        <v>42979</v>
       </c>
       <c r="D230" s="1">
-        <v>42974</v>
+        <v>43004</v>
       </c>
       <c r="E230" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A231" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="B231" t="s">
-        <v>287</v>
+        <v>15</v>
       </c>
       <c r="C231" s="1">
-        <v>42951</v>
+        <v>42972</v>
       </c>
       <c r="D231" s="1">
-        <v>42980</v>
+        <v>42997</v>
       </c>
       <c r="E231" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A232" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="B232" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="C232" s="1">
-        <v>42947</v>
+        <v>42962</v>
       </c>
       <c r="D232" s="1">
-        <v>42967</v>
+        <v>42991</v>
       </c>
       <c r="E232" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A233" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B233" t="s">
-        <v>163</v>
+        <v>24</v>
       </c>
       <c r="C233" s="1">
-        <v>42947</v>
+        <v>42957</v>
       </c>
       <c r="D233" s="1">
-        <v>42969</v>
+        <v>42986</v>
       </c>
       <c r="E233" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A234" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="B234" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="C234" s="1">
-        <v>42940</v>
+        <v>42954</v>
       </c>
       <c r="D234" s="1">
-        <v>42964</v>
+        <v>42974</v>
       </c>
       <c r="E234" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A235" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="B235" t="s">
-        <v>177</v>
+        <v>287</v>
       </c>
       <c r="C235" s="1">
-        <v>42940</v>
+        <v>42951</v>
       </c>
       <c r="D235" s="1">
-        <v>42962</v>
+        <v>42980</v>
       </c>
       <c r="E235" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A236" t="s">
-        <v>354</v>
+        <v>462</v>
       </c>
       <c r="B236" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="C236" s="1">
-        <v>42933</v>
+        <v>42947</v>
       </c>
       <c r="D236" s="1">
-        <v>42956</v>
+        <v>42967</v>
       </c>
       <c r="E236" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A237" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="B237" t="s">
         <v>163</v>
       </c>
       <c r="C237" s="1">
-        <v>42930</v>
+        <v>42947</v>
       </c>
       <c r="D237" s="1">
-        <v>42955</v>
+        <v>42969</v>
       </c>
       <c r="E237" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A238" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="B238" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="C238" s="1">
-        <v>42929</v>
+        <v>42940</v>
       </c>
       <c r="D238" s="1">
-        <v>42952</v>
+        <v>42964</v>
       </c>
       <c r="E238" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A239" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="B239" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="C239" s="1">
-        <v>42922</v>
+        <v>42940</v>
       </c>
       <c r="D239" s="1">
-        <v>42943</v>
+        <v>42962</v>
       </c>
       <c r="E239" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A240" t="s">
-        <v>477</v>
+        <v>354</v>
       </c>
       <c r="B240" t="s">
-        <v>287</v>
+        <v>12</v>
       </c>
       <c r="C240" s="1">
-        <v>42921</v>
+        <v>42933</v>
       </c>
       <c r="D240" s="1">
-        <v>42941</v>
+        <v>42956</v>
       </c>
       <c r="E240" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A241" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="B241" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="C241" s="1">
-        <v>42912</v>
+        <v>42930</v>
       </c>
       <c r="D241" s="1">
-        <v>42937</v>
+        <v>42955</v>
       </c>
       <c r="E241" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A242" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="B242" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="C242" s="1">
-        <v>42907</v>
+        <v>42929</v>
       </c>
       <c r="D242" s="1">
-        <v>42934</v>
+        <v>42952</v>
       </c>
       <c r="E242" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A243" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="B243" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C243" s="1">
-        <v>42905</v>
+        <v>42922</v>
       </c>
       <c r="D243" s="1">
-        <v>42932</v>
+        <v>42943</v>
       </c>
       <c r="E243" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A244" t="s">
-        <v>31</v>
+        <v>477</v>
       </c>
       <c r="B244" t="s">
-        <v>15</v>
+        <v>287</v>
       </c>
       <c r="C244" s="1">
-        <v>42898</v>
+        <v>42921</v>
       </c>
       <c r="D244" s="1">
-        <v>42918</v>
+        <v>42941</v>
       </c>
       <c r="E244" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A245" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B245" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="C245" s="1">
-        <v>42896</v>
+        <v>42912</v>
       </c>
       <c r="D245" s="1">
-        <v>42925</v>
+        <v>42937</v>
       </c>
       <c r="E245" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A246" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="B246" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="C246" s="1">
-        <v>42893</v>
+        <v>42907</v>
       </c>
       <c r="D246" s="1">
-        <v>42913</v>
+        <v>42934</v>
       </c>
       <c r="E246" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A247" t="s">
-        <v>222</v>
+        <v>483</v>
       </c>
       <c r="B247" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C247" s="1">
-        <v>42890</v>
+        <v>42905</v>
       </c>
       <c r="D247" s="1">
-        <v>42919</v>
+        <v>42932</v>
       </c>
       <c r="E247" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A248" t="s">
-        <v>491</v>
+        <v>31</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" s="1">
-        <v>42887</v>
+        <v>42898</v>
       </c>
       <c r="D248" s="1">
-        <v>42916</v>
+        <v>42918</v>
       </c>
       <c r="E248" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A249" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="B249" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C249" s="1">
-        <v>42878</v>
+        <v>42896</v>
       </c>
       <c r="D249" s="1">
-        <v>42900</v>
+        <v>42925</v>
       </c>
       <c r="E249" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A250" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" s="1">
-        <v>42874</v>
+        <v>42893</v>
       </c>
       <c r="D250" s="1">
-        <v>42895</v>
+        <v>42913</v>
       </c>
       <c r="E250" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A251" t="s">
-        <v>334</v>
+        <v>222</v>
       </c>
       <c r="B251" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C251" s="1">
-        <v>42865</v>
+        <v>42890</v>
       </c>
       <c r="D251" s="1">
-        <v>42892</v>
+        <v>42919</v>
       </c>
       <c r="E251" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A252" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B252" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C252" s="1">
-        <v>42863</v>
+        <v>42887</v>
       </c>
       <c r="D252" s="1">
-        <v>42887</v>
+        <v>42916</v>
       </c>
       <c r="E252" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A253" t="s">
-        <v>222</v>
+        <v>493</v>
       </c>
       <c r="B253" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C253" s="1">
-        <v>42863</v>
+        <v>42878</v>
       </c>
       <c r="D253" s="1">
-        <v>42883</v>
+        <v>42900</v>
       </c>
       <c r="E253" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A254" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B254" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
       <c r="C254" s="1">
-        <v>42860</v>
+        <v>42874</v>
       </c>
       <c r="D254" s="1">
-        <v>42877</v>
+        <v>42895</v>
       </c>
       <c r="E254" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A255" t="s">
-        <v>503</v>
+        <v>334</v>
       </c>
       <c r="B255" t="s">
-        <v>163</v>
+        <v>104</v>
       </c>
       <c r="C255" s="1">
-        <v>42856</v>
+        <v>42865</v>
       </c>
       <c r="D255" s="1">
-        <v>42874</v>
+        <v>42892</v>
       </c>
       <c r="E255" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A256" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="B256" t="s">
-        <v>506</v>
+        <v>29</v>
       </c>
       <c r="C256" s="1">
-        <v>42852</v>
+        <v>42863</v>
       </c>
       <c r="D256" s="1">
-        <v>42875</v>
+        <v>42887</v>
       </c>
       <c r="E256" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A257" t="s">
-        <v>508</v>
+        <v>222</v>
       </c>
       <c r="B257" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C257" s="1">
-        <v>42849</v>
+        <v>42863</v>
       </c>
       <c r="D257" s="1">
-        <v>42869</v>
+        <v>42883</v>
       </c>
       <c r="E257" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A258" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B258" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="C258" s="1">
-        <v>42846</v>
+        <v>42860</v>
       </c>
       <c r="D258" s="1">
-        <v>42859</v>
+        <v>42877</v>
       </c>
       <c r="E258" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A259" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="B259" t="s">
-        <v>285</v>
+        <v>163</v>
       </c>
       <c r="C259" s="1">
-        <v>42845</v>
+        <v>42856</v>
       </c>
       <c r="D259" s="1">
         <v>42874</v>
       </c>
       <c r="E259" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A260" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="B260" t="s">
-        <v>163</v>
+        <v>506</v>
       </c>
       <c r="C260" s="1">
-        <v>42844</v>
+        <v>42852</v>
       </c>
       <c r="D260" s="1">
-        <v>42864</v>
+        <v>42875</v>
       </c>
       <c r="E260" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A261" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="B261" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="C261" s="1">
-        <v>42844</v>
+        <v>42849</v>
       </c>
       <c r="D261" s="1">
-        <v>42873</v>
+        <v>42869</v>
       </c>
       <c r="E261" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A262" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="B262" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C262" s="1">
-        <v>42842</v>
+        <v>42846</v>
       </c>
       <c r="D262" s="1">
-        <v>42865</v>
+        <v>42859</v>
       </c>
       <c r="E262" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A263" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B263" t="s">
-        <v>129</v>
+        <v>285</v>
       </c>
       <c r="C263" s="1">
-        <v>42835</v>
+        <v>42845</v>
       </c>
       <c r="D263" s="1">
-        <v>42858</v>
+        <v>42874</v>
       </c>
       <c r="E263" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A264" t="s">
-        <v>31</v>
+        <v>514</v>
       </c>
       <c r="B264" t="s">
-        <v>287</v>
+        <v>163</v>
       </c>
       <c r="C264" s="1">
-        <v>42828</v>
+        <v>42844</v>
       </c>
       <c r="D264" s="1">
-        <v>42850</v>
+        <v>42864</v>
       </c>
       <c r="E264" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A265" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="B265" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="C265" s="1">
-        <v>42780</v>
+        <v>42844</v>
       </c>
       <c r="D265" s="1">
-        <v>42802</v>
+        <v>42873</v>
       </c>
       <c r="E265" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A266" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="B266" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C266" s="1">
-        <v>42779</v>
+        <v>42842</v>
       </c>
       <c r="D266" s="1">
-        <v>42799</v>
+        <v>42865</v>
       </c>
       <c r="E266" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A267" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B267" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="C267" s="1">
-        <v>42775</v>
+        <v>42835</v>
       </c>
       <c r="D267" s="1">
-        <v>42956</v>
+        <v>42858</v>
       </c>
       <c r="E267" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A268" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B268" t="s">
-        <v>15</v>
+        <v>287</v>
       </c>
       <c r="C268" s="1">
-        <v>42763</v>
+        <v>42828</v>
       </c>
       <c r="D268" s="1">
-        <v>42792</v>
+        <v>42850</v>
       </c>
       <c r="E268" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A269" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B269" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C269" s="1">
-        <v>42757</v>
+        <v>42780</v>
       </c>
       <c r="D269" s="1">
-        <v>42786</v>
+        <v>42802</v>
       </c>
       <c r="E269" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A270" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="B270" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C270" s="1">
-        <v>42749</v>
+        <v>42779</v>
       </c>
       <c r="D270" s="1">
-        <v>42779</v>
+        <v>42799</v>
       </c>
       <c r="E270" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A271" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B271" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="C271" s="1">
-        <v>42748</v>
+        <v>42775</v>
       </c>
       <c r="D271" s="1">
-        <v>42838</v>
+        <v>42956</v>
       </c>
       <c r="E271" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A272" t="s">
-        <v>536</v>
+        <v>21</v>
       </c>
       <c r="B272" t="s">
-        <v>384</v>
+        <v>15</v>
       </c>
       <c r="C272" s="1">
-        <v>42741</v>
+        <v>42763</v>
       </c>
       <c r="D272" s="1">
-        <v>42763</v>
+        <v>42792</v>
       </c>
       <c r="E272" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A273" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="B273" t="s">
-        <v>163</v>
+        <v>29</v>
       </c>
       <c r="C273" s="1">
-        <v>42738</v>
+        <v>42757</v>
       </c>
       <c r="D273" s="1">
-        <v>42759</v>
+        <v>42786</v>
       </c>
       <c r="E273" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A274" t="s">
-        <v>462</v>
+        <v>532</v>
       </c>
       <c r="B274" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C274" s="1">
-        <v>42736</v>
+        <v>42749</v>
       </c>
       <c r="D274" s="1">
-        <v>42756</v>
+        <v>42779</v>
       </c>
       <c r="E274" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A275" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B275" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="C275" s="1">
-        <v>42726</v>
+        <v>42748</v>
       </c>
       <c r="D275" s="1">
-        <v>42756</v>
+        <v>42838</v>
       </c>
       <c r="E275" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A276" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="B276" t="s">
-        <v>163</v>
+        <v>384</v>
       </c>
       <c r="C276" s="1">
-        <v>42705</v>
+        <v>42741</v>
       </c>
       <c r="D276" s="1">
-        <v>42726</v>
+        <v>42763</v>
       </c>
       <c r="E276" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A277" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B277" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C277" s="1">
-        <v>42695</v>
+        <v>42738</v>
       </c>
       <c r="D277" s="1">
-        <v>42714</v>
+        <v>42759</v>
       </c>
       <c r="E277" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A278" t="s">
-        <v>222</v>
+        <v>462</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" s="1">
-        <v>42676</v>
+        <v>42736</v>
       </c>
       <c r="D278" s="1">
-        <v>42696</v>
+        <v>42756</v>
       </c>
       <c r="E278" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A279" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B279" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="C279" s="1">
-        <v>42675</v>
+        <v>42726</v>
       </c>
       <c r="D279" s="1">
-        <v>42702</v>
+        <v>42756</v>
       </c>
       <c r="E279" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A280" t="s">
-        <v>172</v>
+        <v>543</v>
       </c>
       <c r="B280" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="C280" s="1">
-        <v>42674</v>
+        <v>42705</v>
       </c>
       <c r="D280" s="1">
-        <v>42694</v>
+        <v>42726</v>
       </c>
       <c r="E280" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A281" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B281" t="s">
-        <v>552</v>
+        <v>15</v>
       </c>
       <c r="C281" s="1">
-        <v>42674</v>
+        <v>42695</v>
       </c>
       <c r="D281" s="1">
-        <v>42696</v>
+        <v>42714</v>
       </c>
       <c r="E281" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A282" t="s">
-        <v>411</v>
+        <v>222</v>
       </c>
       <c r="B282" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C282" s="1">
-        <v>42671</v>
+        <v>42676</v>
       </c>
       <c r="D282" s="1">
         <v>42696</v>
       </c>
       <c r="E282" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A283" t="s">
-        <v>390</v>
+        <v>548</v>
       </c>
       <c r="B283" t="s">
-        <v>104</v>
+        <v>285</v>
       </c>
       <c r="C283" s="1">
-        <v>42667</v>
+        <v>42675</v>
       </c>
       <c r="D283" s="1">
-        <v>42693</v>
+        <v>42702</v>
       </c>
       <c r="E283" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A284" t="s">
-        <v>556</v>
+        <v>172</v>
       </c>
       <c r="B284" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="C284" s="1">
-        <v>42660</v>
+        <v>42674</v>
       </c>
       <c r="D284" s="1">
-        <v>42690</v>
+        <v>42694</v>
       </c>
       <c r="E284" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A285" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="B285" t="s">
-        <v>177</v>
+        <v>552</v>
       </c>
       <c r="C285" s="1">
-        <v>42648</v>
+        <v>42674</v>
       </c>
       <c r="D285" s="1">
-        <v>42672</v>
+        <v>42696</v>
       </c>
       <c r="E285" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A286" t="s">
-        <v>560</v>
+        <v>411</v>
       </c>
       <c r="B286" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="C286" s="1">
-        <v>42648</v>
+        <v>42671</v>
       </c>
       <c r="D286" s="1">
-        <v>42669</v>
+        <v>42696</v>
       </c>
       <c r="E286" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A287" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="B287" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="C287" s="1">
-        <v>42625</v>
+        <v>42667</v>
       </c>
       <c r="D287" s="1">
-        <v>42645</v>
+        <v>42693</v>
       </c>
       <c r="E287" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A288" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="B288" t="s">
-        <v>34</v>
+        <v>285</v>
       </c>
       <c r="C288" s="1">
-        <v>42590</v>
+        <v>42660</v>
       </c>
       <c r="D288" s="1">
-        <v>42611</v>
+        <v>42690</v>
       </c>
       <c r="E288" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A289" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="B289" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="C289" s="1">
-        <v>42590</v>
+        <v>42648</v>
       </c>
       <c r="D289" s="1">
-        <v>42613</v>
+        <v>42672</v>
       </c>
       <c r="E289" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A290" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="B290" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="C290" s="1">
-        <v>42575</v>
+        <v>42648</v>
       </c>
       <c r="D290" s="1">
-        <v>42596</v>
+        <v>42669</v>
       </c>
       <c r="E290" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A291" t="s">
-        <v>569</v>
+        <v>414</v>
       </c>
       <c r="B291" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C291" s="1">
-        <v>42566</v>
+        <v>42625</v>
       </c>
       <c r="D291" s="1">
-        <v>42587</v>
+        <v>42645</v>
       </c>
       <c r="E291" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A292" t="s">
-        <v>21</v>
+        <v>563</v>
       </c>
       <c r="B292" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C292" s="1">
-        <v>42488</v>
+        <v>42590</v>
       </c>
       <c r="D292" s="1">
-        <v>42511</v>
+        <v>42611</v>
       </c>
       <c r="E292" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A293" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B293" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="C293" s="1">
-        <v>42454</v>
+        <v>42590</v>
       </c>
       <c r="D293" s="1">
-        <v>42477</v>
+        <v>42613</v>
       </c>
       <c r="E293" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A294" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B294" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
       <c r="C294" s="1">
-        <v>42371</v>
+        <v>42575</v>
       </c>
       <c r="D294" s="1">
-        <v>42393</v>
+        <v>42596</v>
       </c>
       <c r="E294" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A295" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="B295" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C295" s="1">
-        <v>42362</v>
+        <v>42566</v>
       </c>
       <c r="D295" s="1">
-        <v>42379</v>
+        <v>42587</v>
       </c>
       <c r="E295" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A296" t="s">
-        <v>578</v>
+        <v>21</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" s="1">
-        <v>42361</v>
+        <v>42488</v>
       </c>
       <c r="D296" s="1">
-        <v>42383</v>
+        <v>42511</v>
       </c>
       <c r="E296" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A297" t="s">
+        <v>572</v>
+      </c>
+      <c r="B297" t="s">
+        <v>29</v>
+      </c>
+      <c r="C297" s="1">
+        <v>42454</v>
+      </c>
+      <c r="D297" s="1">
+        <v>42477</v>
+      </c>
+      <c r="E297" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A298" t="s">
+        <v>574</v>
+      </c>
+      <c r="B298" t="s">
+        <v>29</v>
+      </c>
+      <c r="C298" s="1">
+        <v>42371</v>
+      </c>
+      <c r="D298" s="1">
+        <v>42393</v>
+      </c>
+      <c r="E298" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A299" t="s">
+        <v>576</v>
+      </c>
+      <c r="B299" t="s">
+        <v>12</v>
+      </c>
+      <c r="C299" s="1">
+        <v>42362</v>
+      </c>
+      <c r="D299" s="1">
+        <v>42379</v>
+      </c>
+      <c r="E299" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A300" t="s">
+        <v>578</v>
+      </c>
+      <c r="B300" t="s">
+        <v>15</v>
+      </c>
+      <c r="C300" s="1">
+        <v>42361</v>
+      </c>
+      <c r="D300" s="1">
+        <v>42383</v>
+      </c>
+      <c r="E300" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A301" t="s">
         <v>534</v>
       </c>
-      <c r="B297" t="s">
+      <c r="B301" t="s">
         <v>129</v>
       </c>
-      <c r="C297" s="1">
+      <c r="C301" s="1">
         <v>42360</v>
       </c>
-      <c r="D297" s="1">
+      <c r="D301" s="1">
         <v>42380</v>
       </c>
-      <c r="E297" t="s">
+      <c r="E301" t="s">
         <v>580</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -7880,92 +7934,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B263BE-B907-446C-ABE1-B8B3925F58B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D22BB4-8858-4074-BBDB-EDC23436615D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F31D854-53E7-4C7A-9251-1F7558F995AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+  <clbl:label id="{ec5e5a7a-e5c2-40a5-a786-0194463cad57}" enabled="1" method="Standard" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>in</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>