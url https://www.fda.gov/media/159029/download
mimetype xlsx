--- v0 (2026-02-28)
+++ v1 (2026-06-28)
@@ -12,246 +12,370 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/HFP/FSMA Dashboards/FDA-TRACK Process/1 - Preventive Controls/4 - Dataset Download Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="492" documentId="8_{1C85EA3A-17C7-40CA-8B2D-E27BA3355988}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C9351E5B-57B0-45F7-A53C-BFB8C9180F5F}"/>
+  <xr:revisionPtr revIDLastSave="762" documentId="8_{1C85EA3A-17C7-40CA-8B2D-E27BA3355988}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CE0B87BD-3992-465D-9088-8ED2CE270367}"/>
   <bookViews>
-    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="899" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="899" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="6" r:id="rId1"/>
     <sheet name="I. Food Safety Adoption Plan" sheetId="15" r:id="rId2"/>
     <sheet name="II. Adoption of AFS Plans" sheetId="16" r:id="rId3"/>
     <sheet name="III. PCHF Supply-chain Program" sheetId="14" r:id="rId4"/>
     <sheet name="IV. PC Insp Classifications" sheetId="8" r:id="rId5"/>
     <sheet name="I. CGMP Insp Classifications" sheetId="10" r:id="rId6"/>
     <sheet name="II. PCHF Recalls" sheetId="4" r:id="rId7"/>
     <sheet name="III. PCAF Recalls" sheetId="3" r:id="rId8"/>
     <sheet name="IV. Recall Init to Firm Press" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'II. PCHF Recalls'!$A$5:$AL$41</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'III. PCAF Recalls'!$A$5:$AL$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'II. PCHF Recalls'!$A$5:$AM$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'III. PCAF Recalls'!$A$5:$AM$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="EE21" i="15" l="1"/>
-  <c r="ED21" i="15"/>
+  <c r="EU9" i="15" l="1"/>
+  <c r="EX9" i="15" s="1"/>
+  <c r="EU8" i="15"/>
+  <c r="EX8" i="15" s="1"/>
+  <c r="EU15" i="15"/>
+  <c r="EY15" i="15" s="1"/>
+  <c r="EU14" i="15"/>
+  <c r="EY14" i="15" s="1"/>
+  <c r="EU13" i="15"/>
+  <c r="EY13" i="15" s="1"/>
+  <c r="EU12" i="15"/>
+  <c r="EY12" i="15" s="1"/>
+  <c r="EU11" i="15"/>
+  <c r="EY11" i="15" s="1"/>
+  <c r="EU10" i="15"/>
+  <c r="EX10" i="15" s="1"/>
+  <c r="EU20" i="15"/>
+  <c r="EX20" i="15" s="1"/>
+  <c r="EU19" i="15"/>
+  <c r="EX19" i="15" s="1"/>
+  <c r="EU18" i="15"/>
+  <c r="EX18" i="15" s="1"/>
+  <c r="EU17" i="15"/>
+  <c r="EY17" i="15" s="1"/>
+  <c r="EU16" i="15"/>
+  <c r="EY16" i="15" s="1"/>
+  <c r="FA8" i="15"/>
+  <c r="FA9" i="15"/>
+  <c r="FA10" i="15"/>
+  <c r="FA11" i="15"/>
+  <c r="FA12" i="15"/>
+  <c r="FA13" i="15"/>
+  <c r="FA14" i="15"/>
+  <c r="FA15" i="15"/>
+  <c r="FA16" i="15"/>
+  <c r="FA17" i="15"/>
+  <c r="FA18" i="15"/>
+  <c r="FA19" i="15"/>
+  <c r="FA20" i="15"/>
+  <c r="FA21" i="15"/>
+  <c r="FA22" i="15"/>
+  <c r="FA23" i="15"/>
+  <c r="FA24" i="15"/>
+  <c r="FA25" i="15"/>
+  <c r="EZ8" i="15"/>
+  <c r="EZ9" i="15"/>
+  <c r="EZ10" i="15"/>
+  <c r="EZ11" i="15"/>
+  <c r="EZ12" i="15"/>
+  <c r="EZ13" i="15"/>
+  <c r="EZ14" i="15"/>
+  <c r="EZ15" i="15"/>
+  <c r="EZ16" i="15"/>
+  <c r="EZ17" i="15"/>
+  <c r="EZ18" i="15"/>
+  <c r="EZ19" i="15"/>
+  <c r="EZ20" i="15"/>
+  <c r="EZ21" i="15"/>
+  <c r="EZ22" i="15"/>
+  <c r="EZ23" i="15"/>
+  <c r="EZ24" i="15"/>
+  <c r="EZ25" i="15"/>
+  <c r="EY21" i="15"/>
+  <c r="EY22" i="15"/>
+  <c r="EY23" i="15"/>
+  <c r="EY24" i="15"/>
+  <c r="EY25" i="15"/>
+  <c r="EY10" i="15"/>
+  <c r="EU25" i="15"/>
+  <c r="EX25" i="15" s="1"/>
+  <c r="EU24" i="15"/>
+  <c r="EX24" i="15" s="1"/>
+  <c r="EU23" i="15"/>
+  <c r="EX23" i="15" s="1"/>
+  <c r="EU22" i="15"/>
+  <c r="EX22" i="15" s="1"/>
+  <c r="EU21" i="15"/>
+  <c r="EX21" i="15" s="1"/>
+  <c r="FB7" i="15"/>
+  <c r="FA7" i="15"/>
+  <c r="EZ7" i="15"/>
+  <c r="EY7" i="15"/>
+  <c r="EU7" i="15"/>
+  <c r="EX7" i="15" s="1"/>
+  <c r="EI7" i="14"/>
+  <c r="EL7" i="14"/>
+  <c r="EH7" i="14"/>
+  <c r="EK7" i="14"/>
+  <c r="EJ7" i="14"/>
+  <c r="AM7" i="4"/>
+  <c r="AM8" i="4"/>
+  <c r="AM9" i="4"/>
+  <c r="AM10" i="4"/>
+  <c r="AM11" i="4"/>
+  <c r="AM12" i="4"/>
+  <c r="AM13" i="4"/>
+  <c r="AM14" i="4"/>
+  <c r="AM15" i="4"/>
+  <c r="AM16" i="4"/>
+  <c r="AM17" i="4"/>
+  <c r="AM18" i="4"/>
+  <c r="AM19" i="4"/>
+  <c r="AM20" i="4"/>
+  <c r="AM21" i="4"/>
+  <c r="AM22" i="4"/>
+  <c r="AM23" i="4"/>
+  <c r="AM24" i="4"/>
+  <c r="AM25" i="4"/>
+  <c r="AM26" i="4"/>
+  <c r="AM27" i="4"/>
+  <c r="AM28" i="4"/>
+  <c r="AM29" i="4"/>
+  <c r="AM30" i="4"/>
+  <c r="AM31" i="4"/>
+  <c r="AM32" i="4"/>
+  <c r="AM33" i="4"/>
+  <c r="AM34" i="4"/>
+  <c r="AM35" i="4"/>
+  <c r="AM36" i="4"/>
+  <c r="AM37" i="4"/>
+  <c r="AM38" i="4"/>
+  <c r="AM39" i="4"/>
+  <c r="AM40" i="4"/>
+  <c r="AM41" i="4"/>
+  <c r="AM6" i="4"/>
+  <c r="AM23" i="3"/>
+  <c r="AM22" i="3"/>
+  <c r="AM21" i="3"/>
+  <c r="AM20" i="3"/>
+  <c r="AM19" i="3"/>
+  <c r="AM18" i="3"/>
+  <c r="AM17" i="3"/>
+  <c r="AM16" i="3"/>
+  <c r="AM15" i="3"/>
+  <c r="AM14" i="3"/>
+  <c r="AM13" i="3"/>
+  <c r="AM12" i="3"/>
+  <c r="AM11" i="3"/>
+  <c r="AM10" i="3"/>
+  <c r="AM9" i="3"/>
+  <c r="AM8" i="3"/>
+  <c r="AM7" i="3"/>
+  <c r="AM6" i="3"/>
+  <c r="AP7" i="7"/>
+  <c r="AP8" i="7"/>
+  <c r="AP10" i="7"/>
+  <c r="AP11" i="7"/>
+  <c r="AP12" i="7"/>
+  <c r="AP6" i="7"/>
+  <c r="AQ6" i="8"/>
+  <c r="AQ13" i="8"/>
+  <c r="AQ14" i="8"/>
+  <c r="AQ15" i="8"/>
+  <c r="AQ9" i="8"/>
+  <c r="AQ10" i="8"/>
+  <c r="AQ11" i="8"/>
+  <c r="AQ8" i="8"/>
+  <c r="AQ7" i="8"/>
+  <c r="AO8" i="10"/>
+  <c r="AO7" i="10"/>
+  <c r="AO6" i="10"/>
+  <c r="EE21" i="15"/>
   <c r="EQ22" i="15"/>
   <c r="EM23" i="15"/>
   <c r="EP23" i="15" s="1"/>
   <c r="EE25" i="15"/>
-  <c r="EW8" i="15"/>
-[...36 lines deleted...]
-  <c r="EV7" i="15"/>
   <c r="EM25" i="15"/>
   <c r="EP25" i="15" s="1"/>
   <c r="EM24" i="15"/>
   <c r="EP24" i="15" s="1"/>
   <c r="EM22" i="15"/>
   <c r="EP22" i="15" s="1"/>
   <c r="EM21" i="15"/>
   <c r="EP21" i="15" s="1"/>
   <c r="EP20" i="15"/>
   <c r="EM19" i="15"/>
   <c r="EP19" i="15" s="1"/>
   <c r="EM18" i="15"/>
   <c r="EP18" i="15" s="1"/>
   <c r="EM17" i="15"/>
   <c r="EP17" i="15" s="1"/>
   <c r="EM16" i="15"/>
   <c r="EP16" i="15" s="1"/>
   <c r="EM15" i="15"/>
   <c r="EP15" i="15" s="1"/>
   <c r="EM14" i="15"/>
   <c r="EP14" i="15" s="1"/>
   <c r="EM13" i="15"/>
   <c r="EP13" i="15" s="1"/>
   <c r="EM12" i="15"/>
   <c r="EP12" i="15" s="1"/>
   <c r="EM11" i="15"/>
   <c r="EP11" i="15" s="1"/>
   <c r="EM10" i="15"/>
   <c r="EP10" i="15" s="1"/>
   <c r="EM9" i="15"/>
   <c r="EP9" i="15" s="1"/>
   <c r="EM8" i="15"/>
   <c r="EP8" i="15" s="1"/>
   <c r="EM7" i="15"/>
   <c r="EP7" i="15" s="1"/>
-  <c r="EG7" i="14"/>
-[...2 lines deleted...]
-  <c r="DZ7" i="14" s="1"/>
+  <c r="DZ7" i="14"/>
   <c r="AO6" i="16"/>
   <c r="AO7" i="16"/>
   <c r="AN6" i="16"/>
   <c r="AN7" i="16"/>
   <c r="AO5" i="16"/>
   <c r="AN5" i="16"/>
   <c r="AH7" i="16"/>
   <c r="AE7" i="16"/>
   <c r="AH6" i="16"/>
   <c r="AE6" i="16"/>
-  <c r="AH5" i="16"/>
   <c r="AE5" i="16"/>
+  <c r="AH5" i="16" s="1"/>
   <c r="EI25" i="15"/>
   <c r="EL25" i="15" s="1"/>
   <c r="EI24" i="15"/>
   <c r="EL24" i="15" s="1"/>
   <c r="EI23" i="15"/>
   <c r="EL23" i="15" s="1"/>
   <c r="EI22" i="15"/>
   <c r="EL22" i="15" s="1"/>
   <c r="EI21" i="15"/>
   <c r="EL21" i="15" s="1"/>
   <c r="EI20" i="15"/>
   <c r="EL20" i="15" s="1"/>
   <c r="EI19" i="15"/>
   <c r="EL19" i="15" s="1"/>
   <c r="EI18" i="15"/>
   <c r="EL18" i="15" s="1"/>
   <c r="EI17" i="15"/>
   <c r="EL17" i="15" s="1"/>
   <c r="EI16" i="15"/>
   <c r="EL16" i="15" s="1"/>
   <c r="EI15" i="15"/>
   <c r="EL15" i="15" s="1"/>
   <c r="EI14" i="15"/>
   <c r="EL14" i="15" s="1"/>
   <c r="EI13" i="15"/>
   <c r="EL13" i="15" s="1"/>
   <c r="EI12" i="15"/>
   <c r="EL12" i="15" s="1"/>
   <c r="EI11" i="15"/>
   <c r="EL11" i="15" s="1"/>
   <c r="EI10" i="15"/>
   <c r="EL10" i="15" s="1"/>
   <c r="EI9" i="15"/>
   <c r="EL9" i="15" s="1"/>
   <c r="EI8" i="15"/>
   <c r="EL8" i="15" s="1"/>
   <c r="EI7" i="15"/>
   <c r="EL7" i="15" s="1"/>
   <c r="DS7" i="14"/>
   <c r="DV7" i="14" s="1"/>
   <c r="AI7" i="16"/>
   <c r="AL7" i="16" s="1"/>
   <c r="AI6" i="16"/>
   <c r="AL6" i="16" s="1"/>
-  <c r="AI5" i="16"/>
-[...5 lines deleted...]
-  <c r="AO8" i="7"/>
+  <c r="AL5" i="16"/>
+  <c r="EX13" i="15" l="1"/>
+  <c r="EX14" i="15"/>
+  <c r="EX15" i="15"/>
+  <c r="EX11" i="15"/>
+  <c r="EX12" i="15"/>
+  <c r="EY19" i="15"/>
+  <c r="EX16" i="15"/>
+  <c r="EY20" i="15"/>
+  <c r="EX17" i="15"/>
+  <c r="EY18" i="15"/>
   <c r="EA25" i="15"/>
   <c r="EA24" i="15"/>
   <c r="EA23" i="15"/>
   <c r="EA22" i="15"/>
   <c r="EA21" i="15"/>
+  <c r="ED21" i="15" s="1"/>
   <c r="EA20" i="15"/>
   <c r="EA19" i="15"/>
   <c r="EA18" i="15"/>
   <c r="EA17" i="15"/>
   <c r="EA16" i="15"/>
   <c r="EA15" i="15"/>
   <c r="EA14" i="15"/>
   <c r="EA13" i="15"/>
   <c r="EA12" i="15"/>
   <c r="EA11" i="15"/>
   <c r="EA10" i="15"/>
   <c r="EA9" i="15"/>
   <c r="EA8" i="15"/>
   <c r="EA7" i="15"/>
   <c r="EH25" i="15"/>
   <c r="EE24" i="15"/>
   <c r="EH24" i="15" s="1"/>
   <c r="EE23" i="15"/>
   <c r="EH23" i="15" s="1"/>
   <c r="EE22" i="15"/>
   <c r="EH22" i="15" s="1"/>
   <c r="EH21" i="15"/>
   <c r="EE20" i="15"/>
   <c r="EH20" i="15" s="1"/>
   <c r="EE19" i="15"/>
@@ -261,236 +385,150 @@
   <c r="EE17" i="15"/>
   <c r="EH17" i="15" s="1"/>
   <c r="EE16" i="15"/>
   <c r="EH16" i="15" s="1"/>
   <c r="EE15" i="15"/>
   <c r="EH15" i="15" s="1"/>
   <c r="EE14" i="15"/>
   <c r="EH14" i="15" s="1"/>
   <c r="EE13" i="15"/>
   <c r="EH13" i="15" s="1"/>
   <c r="EE12" i="15"/>
   <c r="EH12" i="15" s="1"/>
   <c r="EE11" i="15"/>
   <c r="EH11" i="15" s="1"/>
   <c r="EE10" i="15"/>
   <c r="EH10" i="15" s="1"/>
   <c r="EE9" i="15"/>
   <c r="EH9" i="15" s="1"/>
   <c r="EE8" i="15"/>
   <c r="EH8" i="15" s="1"/>
   <c r="EE7" i="15"/>
   <c r="EH7" i="15" s="1"/>
   <c r="DK7" i="14"/>
   <c r="DN7" i="14" s="1"/>
   <c r="DO7" i="14"/>
-  <c r="AP6" i="8"/>
-[...67 lines deleted...]
-  <c r="EA7" i="14"/>
   <c r="DW8" i="15"/>
   <c r="EQ8" i="15"/>
+  <c r="EY8" i="15" s="1"/>
   <c r="EQ9" i="15"/>
-  <c r="EU9" i="15" s="1"/>
+  <c r="EY9" i="15" s="1"/>
   <c r="EQ10" i="15"/>
-  <c r="EU10" i="15" s="1"/>
   <c r="EQ11" i="15"/>
-  <c r="EU11" i="15" s="1"/>
   <c r="EQ12" i="15"/>
-  <c r="EU12" i="15" s="1"/>
   <c r="EQ13" i="15"/>
-  <c r="EU13" i="15" s="1"/>
   <c r="EQ14" i="15"/>
-  <c r="EU14" i="15" s="1"/>
   <c r="EQ15" i="15"/>
-  <c r="EU15" i="15" s="1"/>
   <c r="EQ16" i="15"/>
   <c r="EQ17" i="15"/>
-  <c r="EU17" i="15" s="1"/>
   <c r="EQ18" i="15"/>
   <c r="EQ19" i="15"/>
   <c r="EQ20" i="15"/>
-  <c r="EU20" i="15" s="1"/>
   <c r="EQ21" i="15"/>
-  <c r="EU21" i="15" s="1"/>
-  <c r="EU22" i="15"/>
   <c r="EQ23" i="15"/>
-  <c r="EU23" i="15" s="1"/>
   <c r="EQ24" i="15"/>
   <c r="EQ25" i="15"/>
   <c r="EQ7" i="15"/>
-  <c r="EU7" i="15" s="1"/>
   <c r="DG7" i="14"/>
   <c r="DJ7" i="14" s="1"/>
   <c r="DW9" i="15"/>
   <c r="DZ9" i="15" s="1"/>
   <c r="DW10" i="15"/>
   <c r="DZ10" i="15" s="1"/>
   <c r="DW11" i="15"/>
   <c r="DZ11" i="15" s="1"/>
   <c r="DW12" i="15"/>
   <c r="DZ12" i="15" s="1"/>
   <c r="DW13" i="15"/>
   <c r="DZ13" i="15" s="1"/>
   <c r="DW14" i="15"/>
   <c r="DZ14" i="15" s="1"/>
   <c r="DW15" i="15"/>
   <c r="DZ15" i="15" s="1"/>
   <c r="DW16" i="15"/>
   <c r="DZ16" i="15" s="1"/>
   <c r="DW17" i="15"/>
   <c r="DZ17" i="15" s="1"/>
   <c r="DW18" i="15"/>
   <c r="DZ18" i="15" s="1"/>
   <c r="DW19" i="15"/>
   <c r="DZ19" i="15" s="1"/>
   <c r="DW20" i="15"/>
   <c r="DZ20" i="15" s="1"/>
   <c r="DW21" i="15"/>
   <c r="DZ21" i="15" s="1"/>
   <c r="DW22" i="15"/>
   <c r="DZ22" i="15" s="1"/>
   <c r="DW23" i="15"/>
   <c r="DZ23" i="15" s="1"/>
   <c r="DW24" i="15"/>
   <c r="DZ24" i="15" s="1"/>
   <c r="DW25" i="15"/>
   <c r="DZ25" i="15" s="1"/>
   <c r="DW7" i="15"/>
   <c r="DZ7" i="15" s="1"/>
   <c r="DS7" i="15"/>
   <c r="DV7" i="15" s="1"/>
   <c r="DO16" i="15"/>
   <c r="DS16" i="15"/>
-  <c r="ET18" i="15" l="1"/>
-  <c r="EU18" i="15"/>
+  <c r="AQ6" i="7" l="1"/>
+  <c r="ET18" i="15"/>
   <c r="ET16" i="15"/>
-  <c r="EU16" i="15"/>
   <c r="ET25" i="15"/>
-  <c r="EU25" i="15"/>
   <c r="ET24" i="15"/>
-  <c r="EU24" i="15"/>
   <c r="ET8" i="15"/>
-  <c r="EU8" i="15"/>
   <c r="ET19" i="15"/>
-  <c r="EU19" i="15"/>
   <c r="ED7" i="14"/>
-  <c r="EE7" i="14"/>
   <c r="ED16" i="15"/>
   <c r="ED18" i="15"/>
   <c r="ED7" i="15"/>
   <c r="ED10" i="15"/>
   <c r="ED23" i="15"/>
   <c r="ED17" i="15"/>
   <c r="ED19" i="15"/>
   <c r="ED9" i="15"/>
   <c r="ED22" i="15"/>
   <c r="ED11" i="15"/>
   <c r="ED12" i="15"/>
   <c r="ED24" i="15"/>
   <c r="ED8" i="15"/>
   <c r="ED13" i="15"/>
   <c r="ED25" i="15"/>
   <c r="ED20" i="15"/>
   <c r="ED14" i="15"/>
   <c r="ED15" i="15"/>
   <c r="DR7" i="14"/>
-  <c r="AQ15" i="8"/>
-[...8 lines deleted...]
-  <c r="AO6" i="10"/>
+  <c r="AR15" i="8"/>
+  <c r="AR14" i="8"/>
+  <c r="AR13" i="8"/>
+  <c r="AR7" i="8"/>
+  <c r="AR11" i="8"/>
+  <c r="AR10" i="8"/>
+  <c r="AR6" i="8"/>
+  <c r="AR9" i="8"/>
+  <c r="AR8" i="8"/>
+  <c r="AP6" i="10"/>
   <c r="ET15" i="15"/>
   <c r="ET14" i="15"/>
   <c r="ET9" i="15"/>
   <c r="ET23" i="15"/>
   <c r="ET22" i="15"/>
   <c r="ET17" i="15"/>
   <c r="ET7" i="15"/>
   <c r="ET11" i="15"/>
   <c r="ET21" i="15"/>
   <c r="ET10" i="15"/>
   <c r="ET13" i="15"/>
   <c r="ET20" i="15"/>
   <c r="ET12" i="15"/>
   <c r="DV16" i="15"/>
   <c r="DZ8" i="15"/>
   <c r="DC7" i="14"/>
   <c r="DF7" i="14" s="1"/>
   <c r="DS12" i="15"/>
   <c r="DV12" i="15" s="1"/>
   <c r="DS8" i="15"/>
   <c r="DS9" i="15"/>
   <c r="DV9" i="15" s="1"/>
   <c r="DS10" i="15"/>
   <c r="DV10" i="15" s="1"/>
   <c r="DS11" i="15"/>
@@ -591,51 +629,50 @@
   <c r="CU7" i="14"/>
   <c r="CX7" i="14" s="1"/>
   <c r="CU7" i="15"/>
   <c r="CX7" i="15" s="1"/>
   <c r="CU8" i="15"/>
   <c r="CU9" i="15"/>
   <c r="CX9" i="15" s="1"/>
   <c r="CU10" i="15"/>
   <c r="CX10" i="15" s="1"/>
   <c r="CU11" i="15"/>
   <c r="CU12" i="15"/>
   <c r="CU13" i="15"/>
   <c r="CU14" i="15"/>
   <c r="CU15" i="15"/>
   <c r="CX15" i="15" s="1"/>
   <c r="CU16" i="15"/>
   <c r="CU17" i="15"/>
   <c r="CU18" i="15"/>
   <c r="CX18" i="15" s="1"/>
   <c r="CU19" i="15"/>
   <c r="CX19" i="15" s="1"/>
   <c r="CU20" i="15"/>
   <c r="CU21" i="15"/>
   <c r="CX21" i="15" s="1"/>
   <c r="CU22" i="15"/>
-  <c r="CX22" i="15" s="1"/>
   <c r="CU23" i="15"/>
   <c r="CU24" i="15"/>
   <c r="CX24" i="15" s="1"/>
   <c r="CU25" i="15"/>
   <c r="CX25" i="15" s="1"/>
   <c r="DG25" i="15"/>
   <c r="DJ25" i="15" s="1"/>
   <c r="DG24" i="15"/>
   <c r="DJ24" i="15" s="1"/>
   <c r="DG23" i="15"/>
   <c r="DJ23" i="15" s="1"/>
   <c r="DG22" i="15"/>
   <c r="DJ22" i="15" s="1"/>
   <c r="DG21" i="15"/>
   <c r="DJ21" i="15" s="1"/>
   <c r="DG20" i="15"/>
   <c r="DJ20" i="15" s="1"/>
   <c r="DG19" i="15"/>
   <c r="DJ19" i="15" s="1"/>
   <c r="DG18" i="15"/>
   <c r="DJ18" i="15" s="1"/>
   <c r="DG17" i="15"/>
   <c r="DJ17" i="15" s="1"/>
   <c r="DG16" i="15"/>
   <c r="DJ16" i="15" s="1"/>
@@ -744,123 +781,122 @@
   <c r="DN21" i="15" s="1"/>
   <c r="DK20" i="15"/>
   <c r="DN20" i="15" s="1"/>
   <c r="DK19" i="15"/>
   <c r="DN19" i="15" s="1"/>
   <c r="DK18" i="15"/>
   <c r="DN18" i="15" s="1"/>
   <c r="DK17" i="15"/>
   <c r="DN17" i="15" s="1"/>
   <c r="DK16" i="15"/>
   <c r="DN16" i="15" s="1"/>
   <c r="DK15" i="15"/>
   <c r="DN15" i="15" s="1"/>
   <c r="DK14" i="15"/>
   <c r="DK13" i="15"/>
   <c r="DN13" i="15" s="1"/>
   <c r="DK12" i="15"/>
   <c r="DK11" i="15"/>
   <c r="DN11" i="15" s="1"/>
   <c r="DK10" i="15"/>
   <c r="DN10" i="15" s="1"/>
   <c r="DK9" i="15"/>
   <c r="DN9" i="15" s="1"/>
   <c r="DK8" i="15"/>
   <c r="DK7" i="15"/>
-  <c r="EX10" i="15" l="1"/>
-[...10 lines deleted...]
-  <c r="EX11" i="15"/>
+  <c r="FB8" i="15" l="1"/>
+  <c r="FB17" i="15"/>
+  <c r="FB16" i="15"/>
+  <c r="FB14" i="15"/>
+  <c r="FB13" i="15"/>
+  <c r="FB12" i="15"/>
+  <c r="FB24" i="15"/>
+  <c r="FB21" i="15"/>
+  <c r="CX22" i="15"/>
+  <c r="FB22" i="15"/>
+  <c r="FB25" i="15"/>
+  <c r="FB20" i="15"/>
+  <c r="FB18" i="15"/>
+  <c r="FB10" i="15"/>
+  <c r="FB9" i="15"/>
+  <c r="FB11" i="15"/>
   <c r="DV15" i="15"/>
-  <c r="EX15" i="15"/>
-  <c r="EX12" i="15"/>
+  <c r="FB15" i="15"/>
   <c r="DV22" i="15"/>
-  <c r="EX13" i="15"/>
-[...4 lines deleted...]
-  <c r="EH7" i="14"/>
+  <c r="FB19" i="15"/>
+  <c r="FB23" i="15"/>
   <c r="DV8" i="15"/>
   <c r="CX13" i="15"/>
   <c r="CX12" i="15"/>
   <c r="CX17" i="15"/>
   <c r="CX16" i="15"/>
   <c r="CX11" i="15"/>
   <c r="CH7" i="14"/>
   <c r="DN7" i="15"/>
   <c r="DR25" i="15"/>
   <c r="DR24" i="15"/>
   <c r="DR23" i="15"/>
   <c r="DR22" i="15"/>
   <c r="DR21" i="15"/>
   <c r="DR20" i="15"/>
   <c r="DR17" i="15"/>
   <c r="DR15" i="15"/>
   <c r="DR14" i="15"/>
   <c r="DR13" i="15"/>
   <c r="DR12" i="15"/>
   <c r="DV11" i="15"/>
   <c r="DR10" i="15"/>
   <c r="DR9" i="15"/>
   <c r="DR7" i="15"/>
   <c r="DN12" i="15"/>
   <c r="DN14" i="15"/>
   <c r="DN24" i="15"/>
   <c r="DN8" i="15"/>
   <c r="DR19" i="15"/>
   <c r="DR18" i="15"/>
   <c r="AM7" i="16"/>
   <c r="AP7" i="16" s="1"/>
   <c r="AM5" i="16"/>
   <c r="AP5" i="16" s="1"/>
   <c r="AM6" i="16"/>
   <c r="AP6" i="16" s="1"/>
   <c r="DB15" i="15"/>
   <c r="CX8" i="15"/>
   <c r="CX20" i="15"/>
   <c r="CX14" i="15"/>
-  <c r="AP7" i="7" l="1"/>
-[...5 lines deleted...]
-  <c r="AO7" i="10"/>
+  <c r="AQ7" i="7" l="1"/>
+  <c r="AQ8" i="7"/>
+  <c r="AQ12" i="7"/>
+  <c r="AQ10" i="7"/>
+  <c r="AQ11" i="7"/>
+  <c r="AP8" i="10" l="1"/>
+  <c r="AP7" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1435" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1464" uniqueCount="167">
   <si>
     <t>Percent of inspections in which facilities have a written food safety plan when required</t>
   </si>
   <si>
     <t>Of inspections in which facilities have a food safety plan when required, percent of inspections in which facilities are determined by an FDA investigator to have a written hazard analysis identifying appropriate known or reasonably foreseeable hazards that require a preventive control</t>
   </si>
   <si>
     <t xml:space="preserve">Of inspections in which facilities have a food safety plan when required, percent of inspections in which facilities are determined by an FDA investigator to have appropriate hazards and preventive controls identified. 
 Note: This measure excludes inspections in which facilities are not required to implement preventive controls under certain circumstances specified in 21 CFR 117.136. </t>
   </si>
   <si>
     <t>Compliant</t>
   </si>
   <si>
     <t>Not Compliant</t>
   </si>
   <si>
     <t>Of inspections in which facilities have identified process controls for hazards requiring them, percent of inspections in which facilities are compliant with all applicable process controls requirements covered associated with: Adequate Procedures, Monitoring, Corrective Action, Validation, and Verification.</t>
   </si>
   <si>
     <t>Process Controls Procedures - Adequate</t>
   </si>
   <si>
     <t>Process Controls - Validation</t>
   </si>
@@ -1356,60 +1392,63 @@
   <si>
     <t>FY 2024 Q2</t>
   </si>
   <si>
     <t>FY 2024 Q3</t>
   </si>
   <si>
     <t>FY 2024 Q4</t>
   </si>
   <si>
     <t>FY 2025</t>
   </si>
   <si>
     <t>FY 2025 Q1</t>
   </si>
   <si>
     <t>FY 2025 Q2</t>
   </si>
   <si>
     <t>FY 2025 Q3</t>
   </si>
   <si>
     <t>FY 2025 Q4</t>
   </si>
   <si>
-    <t>Information is current as of 12/31/2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>FY 2026</t>
   </si>
   <si>
     <t>FY 2026 YTD</t>
   </si>
   <si>
     <t>FY 2026 Q1</t>
+  </si>
+  <si>
+    <t>Information is current as of 3/31/2026.</t>
+  </si>
+  <si>
+    <t>FY 2026 Q2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1919,181 +1958,181 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P16" sqref="P16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>85</v>
       </c>
       <c r="B1" s="63"/>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="64" t="s">
         <v>148</v>
       </c>
       <c r="B5" s="64"/>
       <c r="C5" s="64"/>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
       <c r="F5" s="64"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
       <c r="I5" s="64"/>
       <c r="J5" s="64"/>
       <c r="K5" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AF8FACD-60CA-44F3-8770-00957060F66E}">
-  <dimension ref="A1:FA45"/>
+  <dimension ref="A1:FE45"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="FA25" sqref="FA25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
     <col min="3" max="14" width="9.28515625" customWidth="1"/>
     <col min="15" max="98" width="9.140625" customWidth="1"/>
     <col min="99" max="127" width="9.140625" style="34" customWidth="1"/>
     <col min="128" max="129" width="9.140625" style="58" customWidth="1"/>
     <col min="130" max="130" width="9.140625" style="34" customWidth="1"/>
     <col min="131" max="131" width="9.140625" style="34" customWidth="1" collapsed="1"/>
     <col min="132" max="133" width="9.140625" style="58" customWidth="1"/>
     <col min="134" max="135" width="9.140625" style="34" customWidth="1"/>
     <col min="136" max="137" width="9.140625" style="58" customWidth="1"/>
     <col min="138" max="139" width="9.140625" style="34" customWidth="1"/>
     <col min="140" max="141" width="9.140625" style="58" customWidth="1"/>
     <col min="142" max="143" width="9.140625" style="34" customWidth="1"/>
     <col min="144" max="145" width="9.140625" style="58" customWidth="1"/>
     <col min="146" max="147" width="9.140625" style="34" customWidth="1"/>
     <col min="148" max="149" width="9.140625" style="58"/>
-    <col min="150" max="154" width="9.140625" style="34"/>
+    <col min="150" max="158" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:161" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B1" t="s">
         <v>104</v>
       </c>
       <c r="CV1" s="41"/>
       <c r="CW1" s="41"/>
       <c r="CZ1" s="41"/>
       <c r="DA1" s="41"/>
       <c r="DD1" s="41"/>
       <c r="DE1" s="41"/>
     </row>
-    <row r="2" spans="1:157" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:161" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>105</v>
       </c>
       <c r="CQ2" s="34"/>
       <c r="CU2" s="41"/>
       <c r="CV2" s="41"/>
       <c r="CW2" s="41"/>
       <c r="CY2" s="41"/>
       <c r="CZ2" s="41"/>
       <c r="DA2" s="41"/>
       <c r="DC2" s="41"/>
       <c r="DD2" s="41"/>
       <c r="DE2" s="41"/>
     </row>
-    <row r="3" spans="1:157" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:161" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>103</v>
       </c>
       <c r="CU3" s="41"/>
       <c r="CV3" s="41"/>
       <c r="CW3" s="41"/>
       <c r="CY3" s="41"/>
       <c r="CZ3" s="41"/>
       <c r="DA3" s="41"/>
       <c r="DC3" s="41"/>
       <c r="DD3" s="41"/>
       <c r="DE3" s="41"/>
     </row>
-    <row r="4" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:161" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="62"/>
       <c r="C4" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>89</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>89</v>
       </c>
@@ -2487,75 +2526,87 @@
       <c r="EI4" s="35" t="s">
         <v>157</v>
       </c>
       <c r="EJ4" s="59" t="s">
         <v>157</v>
       </c>
       <c r="EK4" s="59" t="s">
         <v>157</v>
       </c>
       <c r="EL4" s="35" t="s">
         <v>157</v>
       </c>
       <c r="EM4" s="35" t="s">
         <v>157</v>
       </c>
       <c r="EN4" s="59" t="s">
         <v>157</v>
       </c>
       <c r="EO4" s="59" t="s">
         <v>157</v>
       </c>
       <c r="EP4" s="35" t="s">
         <v>157</v>
       </c>
       <c r="EQ4" s="35" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="ER4" s="35" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="ES4" s="35" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="ET4" s="35" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="EU4" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="EV4" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="EW4" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="EX4" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="EY4" s="35" t="s">
         <v>120</v>
       </c>
-      <c r="EV4" s="35" t="s">
+      <c r="EZ4" s="35" t="s">
         <v>120</v>
       </c>
-      <c r="EW4" s="35" t="s">
+      <c r="FA4" s="35" t="s">
         <v>120</v>
       </c>
-      <c r="EX4" s="35" t="s">
+      <c r="FB4" s="35" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="5" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:161" x14ac:dyDescent="0.2">
       <c r="C5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="K5" s="1" t="s">
@@ -2956,64 +3007,76 @@
       </c>
       <c r="EM5" s="42" t="s">
         <v>95</v>
       </c>
       <c r="EN5" s="42" t="s">
         <v>95</v>
       </c>
       <c r="EO5" s="42" t="s">
         <v>95</v>
       </c>
       <c r="EP5" s="42" t="s">
         <v>95</v>
       </c>
       <c r="EQ5" s="42" t="s">
         <v>92</v>
       </c>
       <c r="ER5" s="42" t="s">
         <v>92</v>
       </c>
       <c r="ES5" s="42" t="s">
         <v>92</v>
       </c>
       <c r="ET5" s="42" t="s">
         <v>92</v>
       </c>
-      <c r="EU5" s="35" t="s">
+      <c r="EU5" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="EV5" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="EW5" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="EX5" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="EY5" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="EV5" s="35" t="s">
+      <c r="EZ5" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="EW5" s="35" t="s">
+      <c r="FA5" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="EX5" s="35" t="s">
+      <c r="FB5" s="35" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:161" x14ac:dyDescent="0.2">
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>65</v>
       </c>
@@ -3418,61 +3481,73 @@
       </c>
       <c r="EN6" s="59" t="s">
         <v>3</v>
       </c>
       <c r="EO6" s="59" t="s">
         <v>4</v>
       </c>
       <c r="EP6" s="35" t="s">
         <v>65</v>
       </c>
       <c r="EQ6" s="35" t="s">
         <v>43</v>
       </c>
       <c r="ER6" s="59" t="s">
         <v>3</v>
       </c>
       <c r="ES6" s="59" t="s">
         <v>4</v>
       </c>
       <c r="ET6" s="35" t="s">
         <v>65</v>
       </c>
       <c r="EU6" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="EV6" s="35" t="s">
+      <c r="EV6" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="EW6" s="35" t="s">
+      <c r="EW6" s="59" t="s">
         <v>4</v>
       </c>
       <c r="EX6" s="35" t="s">
         <v>65</v>
       </c>
+      <c r="EY6" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="EZ6" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="FA6" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="FB6" s="35" t="s">
+        <v>65</v>
+      </c>
     </row>
-    <row r="7" spans="1:157" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:161" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="38">
         <v>1</v>
       </c>
       <c r="D7" s="38">
         <v>1</v>
       </c>
       <c r="E7" s="38">
         <v>0</v>
       </c>
       <c r="F7" s="37">
         <v>1</v>
       </c>
       <c r="G7" s="38">
         <v>26</v>
       </c>
       <c r="H7" s="38">
         <v>26</v>
       </c>
       <c r="I7" s="38">
         <v>0</v>
       </c>
       <c r="J7" s="37">
@@ -3890,81 +3965,95 @@
         <v>203</v>
       </c>
       <c r="EK7" s="48">
         <v>7</v>
       </c>
       <c r="EL7" s="43">
         <f>EJ7/EI7</f>
         <v>0.96666666666666667</v>
       </c>
       <c r="EM7" s="48">
         <f>SUM(EN7:EO7)</f>
         <v>228</v>
       </c>
       <c r="EN7" s="48">
         <v>212</v>
       </c>
       <c r="EO7" s="48">
         <v>16</v>
       </c>
       <c r="EP7" s="43">
         <f>EN7/EM7</f>
         <v>0.92982456140350878</v>
       </c>
       <c r="EQ7" s="48">
         <f>SUM(ER7:ES7)</f>
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="ER7" s="48">
-        <v>145</v>
+        <v>174</v>
       </c>
       <c r="ES7" s="48">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="ET7" s="43">
         <f>ER7/EQ7</f>
-        <v>0.96666666666666667</v>
-[...11 lines deleted...]
-        <v>328</v>
+        <v>0.96132596685082872</v>
+      </c>
+      <c r="EU7" s="48">
+        <f>SUM(EV7:EW7)</f>
+        <v>176</v>
+      </c>
+      <c r="EV7" s="48">
+        <v>160</v>
+      </c>
+      <c r="EW7" s="48">
+        <v>16</v>
       </c>
       <c r="EX7" s="43">
         <f>EV7/EU7</f>
-        <v>0.93604991226359913</v>
-[...1 lines deleted...]
-      <c r="FA7" s="56"/>
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="EY7" s="44">
+        <f>SUM(C7,G7,K7,O7,S7,W7,AA7,AE7,AI7,AM7,AQ7,AU7,AY7,BC7,BG7,BK7,BO7,BS7,BW7,CA7,CE7,CI7,CM7,CQ7,CU7,CY7,DC7,DG7,DK7,DO7,DS7,DW7,EA7,EE7,EI7,EM7,EQ7, EU7)</f>
+        <v>5336</v>
+      </c>
+      <c r="EZ7" s="44">
+        <f>SUM(D7,H7,L7,P7,T7,X7,AB7,AF7,AJ7,AN7,AR7,AV7,AZ7,BD7,BH7,BL7,BP7,BT7,BX7,CB7,CF7,CJ7,CN7,CR7,CV7,CZ7,DD7,DH7,DL7,DP7,DT7,DX7,EB7,EF7,EJ7,EN7,ER7,EV7)</f>
+        <v>4990</v>
+      </c>
+      <c r="FA7" s="44">
+        <f>SUM(E7,I7,M7,Q7,U7,Y7,AC7,AG7,AK7,AO7,AS7,AW7,BA7,BE7,BI7,BM7,BQ7,BU7,BY7,CC7,CG7,CK7,CO7,CS7,CW7,DA7,DE7,DI7,DM7,DQ7,DU7,DY7,EC7,EG7,EK7,EO7,ES7,EW7)</f>
+        <v>346</v>
+      </c>
+      <c r="FB7" s="43">
+        <f>EZ7/EY7</f>
+        <v>0.93515742128935531</v>
+      </c>
+      <c r="FE7" s="56"/>
     </row>
-    <row r="8" spans="1:157" ht="51" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:161" ht="51" x14ac:dyDescent="0.2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38">
         <v>1</v>
       </c>
       <c r="L8" s="38">
         <v>1</v>
       </c>
       <c r="M8" s="38">
         <v>0</v>
       </c>
       <c r="N8" s="37">
         <v>1</v>
       </c>
       <c r="O8" s="38">
         <v>9</v>
@@ -4366,81 +4455,95 @@
         <v>149</v>
       </c>
       <c r="EK8" s="48">
         <v>45</v>
       </c>
       <c r="EL8" s="43">
         <f t="shared" ref="EL8:EL25" si="19">EJ8/EI8</f>
         <v>0.76804123711340211</v>
       </c>
       <c r="EM8" s="48">
         <f t="shared" ref="EM8:EM25" si="20">SUM(EN8:EO8)</f>
         <v>200</v>
       </c>
       <c r="EN8" s="48">
         <v>147</v>
       </c>
       <c r="EO8" s="48">
         <v>53</v>
       </c>
       <c r="EP8" s="43">
         <f t="shared" ref="EP8:EP25" si="21">EN8/EM8</f>
         <v>0.73499999999999999</v>
       </c>
       <c r="EQ8" s="48">
         <f t="shared" ref="EQ8:EQ25" si="22">SUM(ER8:ES8)</f>
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="ER8" s="48">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="ES8" s="48">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="ET8" s="43">
         <f t="shared" ref="ET8:ET25" si="23">ER8/EQ8</f>
-        <v>0.71755725190839692</v>
-[...11 lines deleted...]
-        <v>906</v>
+        <v>0.69620253164556967</v>
+      </c>
+      <c r="EU8" s="48">
+        <f t="shared" ref="EU8:EU9" si="24">SUM(EV8:EW8)</f>
+        <v>152</v>
+      </c>
+      <c r="EV8" s="48">
+        <v>108</v>
+      </c>
+      <c r="EW8" s="48">
+        <v>44</v>
       </c>
       <c r="EX8" s="43">
-        <f t="shared" ref="EX8:EX25" si="27">EV8/EU8</f>
-[...2 lines deleted...]
-      <c r="FA8" s="56"/>
+        <f t="shared" ref="EX8:EX9" si="25">EV8/EU8</f>
+        <v>0.71052631578947367</v>
+      </c>
+      <c r="EY8" s="44">
+        <f t="shared" ref="EY8:EY25" si="26">SUM(C8,G8,K8,O8,S8,W8,AA8,AE8,AI8,AM8,AQ8,AU8,AY8,BC8,BG8,BK8,BO8,BS8,BW8,CA8,CE8,CI8,CM8,CQ8,CU8,CY8,DC8,DG8,DK8,DO8,DS8,DW8,EA8,EE8,EI8,EM8,EQ8, EU8)</f>
+        <v>4125</v>
+      </c>
+      <c r="EZ8" s="44">
+        <f t="shared" ref="EZ8:EZ25" si="27">SUM(D8,H8,L8,P8,T8,X8,AB8,AF8,AJ8,AN8,AR8,AV8,AZ8,BD8,BH8,BL8,BP8,BT8,BX8,CB8,CF8,CJ8,CN8,CR8,CV8,CZ8,DD8,DH8,DL8,DP8,DT8,DX8,EB8,EF8,EJ8,EN8,ER8,EV8)</f>
+        <v>3164</v>
+      </c>
+      <c r="FA8" s="44">
+        <f t="shared" ref="FA8:FA25" si="28">SUM(E8,I8,M8,Q8,U8,Y8,AC8,AG8,AK8,AO8,AS8,AW8,BA8,BE8,BI8,BM8,BQ8,BU8,BY8,CC8,CG8,CK8,CO8,CS8,CW8,DA8,DE8,DI8,DM8,DQ8,DU8,DY8,EC8,EG8,EK8,EO8,ES8,EW8)</f>
+        <v>961</v>
+      </c>
+      <c r="FB8" s="43">
+        <f t="shared" ref="FB8:FB25" si="29">EZ8/EY8</f>
+        <v>0.76703030303030306</v>
+      </c>
+      <c r="FE8" s="56"/>
     </row>
-    <row r="9" spans="1:157" ht="89.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:161" ht="89.25" x14ac:dyDescent="0.2">
       <c r="B9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38">
         <v>1</v>
       </c>
       <c r="L9" s="38">
         <v>1</v>
       </c>
       <c r="M9" s="38">
         <v>0</v>
       </c>
       <c r="N9" s="37">
         <v>1</v>
       </c>
       <c r="O9" s="38">
         <v>9</v>
@@ -4767,55 +4870,55 @@
       <c r="DO9" s="48">
         <f t="shared" si="10"/>
         <v>146</v>
       </c>
       <c r="DP9" s="48">
         <v>102</v>
       </c>
       <c r="DQ9" s="48">
         <v>44</v>
       </c>
       <c r="DR9" s="43">
         <f t="shared" si="11"/>
         <v>0.69863013698630139</v>
       </c>
       <c r="DS9" s="48">
         <f t="shared" si="12"/>
         <v>150</v>
       </c>
       <c r="DT9" s="48">
         <v>110</v>
       </c>
       <c r="DU9" s="48">
         <v>40</v>
       </c>
       <c r="DV9" s="43">
-        <f t="shared" ref="DV9:DV25" si="28">DT9/DS9</f>
+        <f t="shared" ref="DV9:DV25" si="30">DT9/DS9</f>
         <v>0.73333333333333328</v>
       </c>
       <c r="DW9" s="48">
-        <f t="shared" ref="DW9:DW25" si="29">SUM(DX9:DY9)</f>
+        <f t="shared" ref="DW9:DW25" si="31">SUM(DX9:DY9)</f>
         <v>184</v>
       </c>
       <c r="DX9" s="48">
         <v>137</v>
       </c>
       <c r="DY9" s="48">
         <v>47</v>
       </c>
       <c r="DZ9" s="43">
         <f t="shared" si="13"/>
         <v>0.74456521739130432</v>
       </c>
       <c r="EA9" s="48">
         <f t="shared" si="14"/>
         <v>149</v>
       </c>
       <c r="EB9" s="48">
         <v>106</v>
       </c>
       <c r="EC9" s="48">
         <v>43</v>
       </c>
       <c r="ED9" s="43">
         <f t="shared" si="15"/>
         <v>0.71140939597315433</v>
@@ -4842,81 +4945,95 @@
         <v>142</v>
       </c>
       <c r="EK9" s="48">
         <v>50</v>
       </c>
       <c r="EL9" s="43">
         <f t="shared" si="19"/>
         <v>0.73958333333333337</v>
       </c>
       <c r="EM9" s="48">
         <f t="shared" si="20"/>
         <v>197</v>
       </c>
       <c r="EN9" s="48">
         <v>141</v>
       </c>
       <c r="EO9" s="48">
         <v>56</v>
       </c>
       <c r="EP9" s="43">
         <f t="shared" si="21"/>
         <v>0.71573604060913709</v>
       </c>
       <c r="EQ9" s="48">
         <f t="shared" si="22"/>
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="ER9" s="48">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="ES9" s="48">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="ET9" s="43">
         <f t="shared" si="23"/>
-        <v>0.66153846153846152</v>
-[...1 lines deleted...]
-      <c r="EU9" s="44">
+        <v>0.63694267515923564</v>
+      </c>
+      <c r="EU9" s="48">
         <f t="shared" si="24"/>
-        <v>3912</v>
-[...1 lines deleted...]
-      <c r="EV9" s="44">
+        <v>150</v>
+      </c>
+      <c r="EV9" s="48">
+        <v>96</v>
+      </c>
+      <c r="EW9" s="48">
+        <v>54</v>
+      </c>
+      <c r="EX9" s="43">
         <f t="shared" si="25"/>
-        <v>2843</v>
-[...1 lines deleted...]
-      <c r="EW9" s="44">
+        <v>0.64</v>
+      </c>
+      <c r="EY9" s="44">
         <f t="shared" si="26"/>
-        <v>1069</v>
-[...1 lines deleted...]
-      <c r="EX9" s="43">
+        <v>4089</v>
+      </c>
+      <c r="EZ9" s="44">
         <f t="shared" si="27"/>
-        <v>0.7267382413087935</v>
-[...1 lines deleted...]
-      <c r="FA9" s="56"/>
+        <v>2953</v>
+      </c>
+      <c r="FA9" s="44">
+        <f t="shared" si="28"/>
+        <v>1136</v>
+      </c>
+      <c r="FB9" s="43">
+        <f t="shared" si="29"/>
+        <v>0.72218146246025927</v>
+      </c>
+      <c r="FE9" s="56"/>
     </row>
-    <row r="10" spans="1:157" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:161" ht="51" x14ac:dyDescent="0.2">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="38"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="37"/>
       <c r="O10" s="38">
         <v>7</v>
       </c>
       <c r="P10" s="38">
         <v>7</v>
       </c>
       <c r="Q10" s="38">
         <v>0</v>
       </c>
       <c r="R10" s="37">
@@ -5235,55 +5352,55 @@
       <c r="DO10" s="48">
         <f t="shared" si="10"/>
         <v>104</v>
       </c>
       <c r="DP10" s="48">
         <v>86</v>
       </c>
       <c r="DQ10" s="48">
         <v>18</v>
       </c>
       <c r="DR10" s="43">
         <f t="shared" si="11"/>
         <v>0.82692307692307687</v>
       </c>
       <c r="DS10" s="48">
         <f t="shared" si="12"/>
         <v>101</v>
       </c>
       <c r="DT10" s="48">
         <v>80</v>
       </c>
       <c r="DU10" s="48">
         <v>21</v>
       </c>
       <c r="DV10" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.79207920792079212</v>
       </c>
       <c r="DW10" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>115</v>
       </c>
       <c r="DX10" s="48">
         <v>101</v>
       </c>
       <c r="DY10" s="48">
         <v>14</v>
       </c>
       <c r="DZ10" s="43">
         <f t="shared" si="13"/>
         <v>0.87826086956521743</v>
       </c>
       <c r="EA10" s="48">
         <f t="shared" si="14"/>
         <v>112</v>
       </c>
       <c r="EB10" s="48">
         <v>97</v>
       </c>
       <c r="EC10" s="48">
         <v>15</v>
       </c>
       <c r="ED10" s="43">
         <f t="shared" si="15"/>
         <v>0.8660714285714286</v>
@@ -5322,69 +5439,83 @@
       </c>
       <c r="EN10" s="48">
         <v>120</v>
       </c>
       <c r="EO10" s="48">
         <v>38</v>
       </c>
       <c r="EP10" s="43">
         <f t="shared" si="21"/>
         <v>0.759493670886076</v>
       </c>
       <c r="EQ10" s="48">
         <f t="shared" si="22"/>
         <v>107</v>
       </c>
       <c r="ER10" s="48">
         <v>88</v>
       </c>
       <c r="ES10" s="48">
         <v>19</v>
       </c>
       <c r="ET10" s="43">
         <f t="shared" si="23"/>
         <v>0.82242990654205606</v>
       </c>
-      <c r="EU10" s="44">
-[...7 lines deleted...]
-      <c r="EW10" s="44">
+      <c r="EU10" s="48">
+        <f t="shared" ref="EU10:EU15" si="32">SUM(EV10:EW10)</f>
+        <v>127</v>
+      </c>
+      <c r="EV10" s="48">
+        <v>87</v>
+      </c>
+      <c r="EW10" s="48">
+        <v>40</v>
+      </c>
+      <c r="EX10" s="43">
+        <f t="shared" ref="EX10:EX15" si="33">EV10/EU10</f>
+        <v>0.68503937007874016</v>
+      </c>
+      <c r="EY10" s="44">
         <f t="shared" si="26"/>
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="EX10" s="43">
+        <v>2492</v>
+      </c>
+      <c r="EZ10" s="44">
         <f t="shared" si="27"/>
-        <v>0.84016913319238906</v>
-[...1 lines deleted...]
-      <c r="FA10" s="56"/>
+        <v>2074</v>
+      </c>
+      <c r="FA10" s="44">
+        <f t="shared" si="28"/>
+        <v>418</v>
+      </c>
+      <c r="FB10" s="43">
+        <f t="shared" si="29"/>
+        <v>0.8322632423756019</v>
+      </c>
+      <c r="FE10" s="56"/>
     </row>
-    <row r="11" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:161" x14ac:dyDescent="0.2">
       <c r="B11" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="38"/>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="37"/>
       <c r="O11" s="38">
         <v>7</v>
       </c>
       <c r="P11" s="38">
         <v>7</v>
       </c>
       <c r="Q11" s="38">
         <v>0</v>
       </c>
       <c r="R11" s="37">
@@ -5703,55 +5834,55 @@
       <c r="DO11" s="48">
         <f t="shared" si="10"/>
         <v>104</v>
       </c>
       <c r="DP11" s="48">
         <v>98</v>
       </c>
       <c r="DQ11" s="48">
         <v>6</v>
       </c>
       <c r="DR11" s="43">
         <f t="shared" si="11"/>
         <v>0.94230769230769229</v>
       </c>
       <c r="DS11" s="48">
         <f t="shared" si="12"/>
         <v>101</v>
       </c>
       <c r="DT11" s="48">
         <v>94</v>
       </c>
       <c r="DU11" s="48">
         <v>7</v>
       </c>
       <c r="DV11" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.93069306930693074</v>
       </c>
       <c r="DW11" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>115</v>
       </c>
       <c r="DX11" s="48">
         <v>109</v>
       </c>
       <c r="DY11" s="48">
         <v>6</v>
       </c>
       <c r="DZ11" s="43">
         <f t="shared" si="13"/>
         <v>0.94782608695652171</v>
       </c>
       <c r="EA11" s="48">
         <f t="shared" si="14"/>
         <v>112</v>
       </c>
       <c r="EB11" s="48">
         <v>110</v>
       </c>
       <c r="EC11" s="48">
         <v>2</v>
       </c>
       <c r="ED11" s="43">
         <f t="shared" si="15"/>
         <v>0.9821428571428571</v>
@@ -5790,69 +5921,83 @@
       </c>
       <c r="EN11" s="48">
         <v>144</v>
       </c>
       <c r="EO11" s="48">
         <v>14</v>
       </c>
       <c r="EP11" s="43">
         <f t="shared" si="21"/>
         <v>0.91139240506329111</v>
       </c>
       <c r="EQ11" s="48">
         <f t="shared" si="22"/>
         <v>107</v>
       </c>
       <c r="ER11" s="48">
         <v>97</v>
       </c>
       <c r="ES11" s="48">
         <v>10</v>
       </c>
       <c r="ET11" s="43">
         <f t="shared" si="23"/>
         <v>0.90654205607476634</v>
       </c>
-      <c r="EU11" s="44">
-[...7 lines deleted...]
-      <c r="EW11" s="44">
+      <c r="EU11" s="48">
+        <f t="shared" si="32"/>
+        <v>127</v>
+      </c>
+      <c r="EV11" s="48">
+        <v>112</v>
+      </c>
+      <c r="EW11" s="48">
+        <v>15</v>
+      </c>
+      <c r="EX11" s="43">
+        <f t="shared" si="33"/>
+        <v>0.88188976377952755</v>
+      </c>
+      <c r="EY11" s="44">
         <f t="shared" si="26"/>
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="EX11" s="43">
+        <v>2490</v>
+      </c>
+      <c r="EZ11" s="44">
         <f t="shared" si="27"/>
-        <v>0.9513330512060939</v>
-[...1 lines deleted...]
-      <c r="FA11" s="56"/>
+        <v>2360</v>
+      </c>
+      <c r="FA11" s="44">
+        <f t="shared" si="28"/>
+        <v>130</v>
+      </c>
+      <c r="FB11" s="43">
+        <f t="shared" si="29"/>
+        <v>0.94779116465863456</v>
+      </c>
+      <c r="FE11" s="56"/>
     </row>
-    <row r="12" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:161" x14ac:dyDescent="0.2">
       <c r="B12" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="37"/>
       <c r="O12" s="38">
         <v>7</v>
       </c>
       <c r="P12" s="38">
         <v>7</v>
       </c>
       <c r="Q12" s="38">
         <v>0</v>
       </c>
       <c r="R12" s="37">
@@ -6171,55 +6316,55 @@
       <c r="DO12" s="48">
         <f t="shared" si="10"/>
         <v>103</v>
       </c>
       <c r="DP12" s="48">
         <v>102</v>
       </c>
       <c r="DQ12" s="48">
         <v>1</v>
       </c>
       <c r="DR12" s="43">
         <f t="shared" si="11"/>
         <v>0.99029126213592233</v>
       </c>
       <c r="DS12" s="48">
         <f>SUM(DT12:DU12)</f>
         <v>99</v>
       </c>
       <c r="DT12" s="48">
         <v>98</v>
       </c>
       <c r="DU12" s="48">
         <v>1</v>
       </c>
       <c r="DV12" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.98989898989898994</v>
       </c>
       <c r="DW12" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>114</v>
       </c>
       <c r="DX12" s="48">
         <v>114</v>
       </c>
       <c r="DY12" s="48">
         <v>0</v>
       </c>
       <c r="DZ12" s="43">
         <f t="shared" si="13"/>
         <v>1</v>
       </c>
       <c r="EA12" s="48">
         <f t="shared" si="14"/>
         <v>112</v>
       </c>
       <c r="EB12" s="48">
         <v>112</v>
       </c>
       <c r="EC12" s="48">
         <v>0</v>
       </c>
       <c r="ED12" s="43">
         <f t="shared" si="15"/>
         <v>1</v>
@@ -6258,69 +6403,83 @@
       </c>
       <c r="EN12" s="48">
         <v>157</v>
       </c>
       <c r="EO12" s="48">
         <v>1</v>
       </c>
       <c r="EP12" s="43">
         <f t="shared" si="21"/>
         <v>0.99367088607594933</v>
       </c>
       <c r="EQ12" s="48">
         <f t="shared" si="22"/>
         <v>107</v>
       </c>
       <c r="ER12" s="48">
         <v>106</v>
       </c>
       <c r="ES12" s="48">
         <v>1</v>
       </c>
       <c r="ET12" s="43">
         <f t="shared" si="23"/>
         <v>0.99065420560747663</v>
       </c>
-      <c r="EU12" s="44">
-[...7 lines deleted...]
-      <c r="EW12" s="44">
+      <c r="EU12" s="48">
+        <f t="shared" si="32"/>
+        <v>126</v>
+      </c>
+      <c r="EV12" s="48">
+        <v>124</v>
+      </c>
+      <c r="EW12" s="48">
+        <v>2</v>
+      </c>
+      <c r="EX12" s="43">
+        <f t="shared" si="33"/>
+        <v>0.98412698412698407</v>
+      </c>
+      <c r="EY12" s="44">
         <f t="shared" si="26"/>
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="EX12" s="43">
+        <v>2471</v>
+      </c>
+      <c r="EZ12" s="44">
         <f t="shared" si="27"/>
-        <v>0.99019189765458426</v>
-[...1 lines deleted...]
-      <c r="FA12" s="56"/>
+        <v>2446</v>
+      </c>
+      <c r="FA12" s="44">
+        <f t="shared" si="28"/>
+        <v>25</v>
+      </c>
+      <c r="FB12" s="43">
+        <f t="shared" si="29"/>
+        <v>0.98988263860785108</v>
+      </c>
+      <c r="FE12" s="56"/>
     </row>
-    <row r="13" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:161" x14ac:dyDescent="0.2">
       <c r="B13" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="38"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="37"/>
       <c r="O13" s="38">
         <v>7</v>
       </c>
       <c r="P13" s="38">
         <v>7</v>
       </c>
       <c r="Q13" s="38">
         <v>0</v>
       </c>
       <c r="R13" s="37">
@@ -6639,55 +6798,55 @@
       <c r="DO13" s="48">
         <f t="shared" si="10"/>
         <v>104</v>
       </c>
       <c r="DP13" s="48">
         <v>92</v>
       </c>
       <c r="DQ13" s="48">
         <v>12</v>
       </c>
       <c r="DR13" s="43">
         <f t="shared" si="11"/>
         <v>0.88461538461538458</v>
       </c>
       <c r="DS13" s="48">
         <f t="shared" si="12"/>
         <v>101</v>
       </c>
       <c r="DT13" s="48">
         <v>88</v>
       </c>
       <c r="DU13" s="48">
         <v>13</v>
       </c>
       <c r="DV13" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.87128712871287128</v>
       </c>
       <c r="DW13" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>115</v>
       </c>
       <c r="DX13" s="48">
         <v>107</v>
       </c>
       <c r="DY13" s="48">
         <v>8</v>
       </c>
       <c r="DZ13" s="43">
         <f t="shared" si="13"/>
         <v>0.93043478260869561</v>
       </c>
       <c r="EA13" s="48">
         <f t="shared" si="14"/>
         <v>112</v>
       </c>
       <c r="EB13" s="48">
         <v>102</v>
       </c>
       <c r="EC13" s="48">
         <v>10</v>
       </c>
       <c r="ED13" s="43">
         <f t="shared" si="15"/>
         <v>0.9107142857142857</v>
@@ -6726,69 +6885,83 @@
       </c>
       <c r="EN13" s="48">
         <v>131</v>
       </c>
       <c r="EO13" s="48">
         <v>27</v>
       </c>
       <c r="EP13" s="43">
         <f t="shared" si="21"/>
         <v>0.82911392405063289</v>
       </c>
       <c r="EQ13" s="48">
         <f t="shared" si="22"/>
         <v>107</v>
       </c>
       <c r="ER13" s="48">
         <v>97</v>
       </c>
       <c r="ES13" s="48">
         <v>10</v>
       </c>
       <c r="ET13" s="43">
         <f t="shared" si="23"/>
         <v>0.90654205607476634</v>
       </c>
-      <c r="EU13" s="44">
-[...7 lines deleted...]
-      <c r="EW13" s="44">
+      <c r="EU13" s="48">
+        <f t="shared" si="32"/>
+        <v>127</v>
+      </c>
+      <c r="EV13" s="48">
+        <v>98</v>
+      </c>
+      <c r="EW13" s="48">
+        <v>29</v>
+      </c>
+      <c r="EX13" s="43">
+        <f t="shared" si="33"/>
+        <v>0.77165354330708658</v>
+      </c>
+      <c r="EY13" s="44">
         <f t="shared" si="26"/>
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="EX13" s="43">
+        <v>2490</v>
+      </c>
+      <c r="EZ13" s="44">
         <f t="shared" si="27"/>
-        <v>0.91239949217096916</v>
-[...1 lines deleted...]
-      <c r="FA13" s="56"/>
+        <v>2254</v>
+      </c>
+      <c r="FA13" s="44">
+        <f t="shared" si="28"/>
+        <v>236</v>
+      </c>
+      <c r="FB13" s="43">
+        <f t="shared" si="29"/>
+        <v>0.90522088353413654</v>
+      </c>
+      <c r="FE13" s="56"/>
     </row>
-    <row r="14" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:161" x14ac:dyDescent="0.2">
       <c r="B14" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="38"/>
       <c r="D14" s="38"/>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="37"/>
       <c r="O14" s="38">
         <v>7</v>
       </c>
       <c r="P14" s="38">
         <v>7</v>
       </c>
       <c r="Q14" s="38">
         <v>0</v>
       </c>
       <c r="R14" s="37">
@@ -7107,55 +7280,55 @@
       <c r="DO14" s="48">
         <f t="shared" si="10"/>
         <v>104</v>
       </c>
       <c r="DP14" s="48">
         <v>99</v>
       </c>
       <c r="DQ14" s="48">
         <v>5</v>
       </c>
       <c r="DR14" s="43">
         <f t="shared" si="11"/>
         <v>0.95192307692307687</v>
       </c>
       <c r="DS14" s="48">
         <f t="shared" si="12"/>
         <v>101</v>
       </c>
       <c r="DT14" s="48">
         <v>93</v>
       </c>
       <c r="DU14" s="48">
         <v>8</v>
       </c>
       <c r="DV14" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.92079207920792083</v>
       </c>
       <c r="DW14" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>115</v>
       </c>
       <c r="DX14" s="48">
         <v>111</v>
       </c>
       <c r="DY14" s="48">
         <v>4</v>
       </c>
       <c r="DZ14" s="43">
         <f t="shared" si="13"/>
         <v>0.9652173913043478</v>
       </c>
       <c r="EA14" s="48">
         <f t="shared" si="14"/>
         <v>112</v>
       </c>
       <c r="EB14" s="48">
         <v>106</v>
       </c>
       <c r="EC14" s="48">
         <v>6</v>
       </c>
       <c r="ED14" s="43">
         <f t="shared" si="15"/>
         <v>0.9464285714285714</v>
@@ -7194,69 +7367,83 @@
       </c>
       <c r="EN14" s="48">
         <v>138</v>
       </c>
       <c r="EO14" s="48">
         <v>20</v>
       </c>
       <c r="EP14" s="43">
         <f t="shared" si="21"/>
         <v>0.87341772151898733</v>
       </c>
       <c r="EQ14" s="48">
         <f t="shared" si="22"/>
         <v>107</v>
       </c>
       <c r="ER14" s="48">
         <v>99</v>
       </c>
       <c r="ES14" s="48">
         <v>8</v>
       </c>
       <c r="ET14" s="43">
         <f t="shared" si="23"/>
         <v>0.92523364485981308</v>
       </c>
-      <c r="EU14" s="44">
-[...7 lines deleted...]
-      <c r="EW14" s="44">
+      <c r="EU14" s="48">
+        <f t="shared" si="32"/>
+        <v>127</v>
+      </c>
+      <c r="EV14" s="48">
+        <v>111</v>
+      </c>
+      <c r="EW14" s="48">
+        <v>16</v>
+      </c>
+      <c r="EX14" s="43">
+        <f t="shared" si="33"/>
+        <v>0.87401574803149606</v>
+      </c>
+      <c r="EY14" s="44">
         <f t="shared" si="26"/>
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="EX14" s="43">
+        <v>2490</v>
+      </c>
+      <c r="EZ14" s="44">
         <f t="shared" si="27"/>
-        <v>0.93482860770207366</v>
-[...1 lines deleted...]
-      <c r="FA14" s="56"/>
+        <v>2320</v>
+      </c>
+      <c r="FA14" s="44">
+        <f t="shared" si="28"/>
+        <v>170</v>
+      </c>
+      <c r="FB14" s="43">
+        <f t="shared" si="29"/>
+        <v>0.93172690763052213</v>
+      </c>
+      <c r="FE14" s="56"/>
     </row>
-    <row r="15" spans="1:157" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:161" x14ac:dyDescent="0.2">
       <c r="B15" s="16" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="37"/>
       <c r="O15" s="38">
         <v>7</v>
       </c>
       <c r="P15" s="38">
         <v>7</v>
       </c>
       <c r="Q15" s="38">
         <v>0</v>
       </c>
       <c r="R15" s="37">
@@ -7575,55 +7762,55 @@
       <c r="DO15" s="48">
         <f t="shared" si="10"/>
         <v>104</v>
       </c>
       <c r="DP15" s="48">
         <v>94</v>
       </c>
       <c r="DQ15" s="48">
         <v>10</v>
       </c>
       <c r="DR15" s="43">
         <f t="shared" si="11"/>
         <v>0.90384615384615385</v>
       </c>
       <c r="DS15" s="48">
         <f t="shared" si="12"/>
         <v>101</v>
       </c>
       <c r="DT15" s="48">
         <v>89</v>
       </c>
       <c r="DU15" s="48">
         <v>12</v>
       </c>
       <c r="DV15" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.88118811881188119</v>
       </c>
       <c r="DW15" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>115</v>
       </c>
       <c r="DX15" s="48">
         <v>107</v>
       </c>
       <c r="DY15" s="48">
         <v>8</v>
       </c>
       <c r="DZ15" s="43">
         <f t="shared" si="13"/>
         <v>0.93043478260869561</v>
       </c>
       <c r="EA15" s="48">
         <f t="shared" si="14"/>
         <v>112</v>
       </c>
       <c r="EB15" s="48">
         <v>103</v>
       </c>
       <c r="EC15" s="48">
         <v>9</v>
       </c>
       <c r="ED15" s="43">
         <f t="shared" si="15"/>
         <v>0.9196428571428571</v>
@@ -7662,69 +7849,83 @@
       </c>
       <c r="EN15" s="48">
         <v>138</v>
       </c>
       <c r="EO15" s="48">
         <v>20</v>
       </c>
       <c r="EP15" s="43">
         <f t="shared" si="21"/>
         <v>0.87341772151898733</v>
       </c>
       <c r="EQ15" s="48">
         <f t="shared" si="22"/>
         <v>107</v>
       </c>
       <c r="ER15" s="48">
         <v>91</v>
       </c>
       <c r="ES15" s="48">
         <v>16</v>
       </c>
       <c r="ET15" s="43">
         <f t="shared" si="23"/>
         <v>0.85046728971962615</v>
       </c>
-      <c r="EU15" s="44">
-[...7 lines deleted...]
-      <c r="EW15" s="44">
+      <c r="EU15" s="48">
+        <f t="shared" si="32"/>
+        <v>127</v>
+      </c>
+      <c r="EV15" s="48">
+        <v>110</v>
+      </c>
+      <c r="EW15" s="48">
+        <v>17</v>
+      </c>
+      <c r="EX15" s="43">
+        <f t="shared" si="33"/>
+        <v>0.86614173228346458</v>
+      </c>
+      <c r="EY15" s="44">
         <f t="shared" si="26"/>
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="EX15" s="43">
+        <v>2490</v>
+      </c>
+      <c r="EZ15" s="44">
         <f t="shared" si="27"/>
-        <v>0.92509521794329241</v>
-[...1 lines deleted...]
-      <c r="FA15" s="56"/>
+        <v>2296</v>
+      </c>
+      <c r="FA15" s="44">
+        <f t="shared" si="28"/>
+        <v>194</v>
+      </c>
+      <c r="FB15" s="43">
+        <f t="shared" si="29"/>
+        <v>0.92208835341365458</v>
+      </c>
+      <c r="FE15" s="56"/>
     </row>
-    <row r="16" spans="1:157" ht="51" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:161" ht="51" x14ac:dyDescent="0.2">
       <c r="B16" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="38"/>
       <c r="D16" s="38"/>
       <c r="E16" s="38"/>
       <c r="F16" s="38"/>
       <c r="G16" s="38"/>
       <c r="H16" s="38"/>
       <c r="I16" s="38"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="37"/>
       <c r="O16" s="38">
         <v>7</v>
       </c>
       <c r="P16" s="38">
         <v>7</v>
       </c>
       <c r="Q16" s="38">
         <v>0</v>
       </c>
       <c r="R16" s="37">
@@ -8043,55 +8244,55 @@
       <c r="DO16" s="48">
         <f>SUM(DP16:DQ16)</f>
         <v>81</v>
       </c>
       <c r="DP16" s="48">
         <v>67</v>
       </c>
       <c r="DQ16" s="48">
         <v>14</v>
       </c>
       <c r="DR16" s="43">
         <f t="shared" si="11"/>
         <v>0.8271604938271605</v>
       </c>
       <c r="DS16" s="48">
         <f>SUM(DT16:DU16)</f>
         <v>80</v>
       </c>
       <c r="DT16" s="48">
         <v>67</v>
       </c>
       <c r="DU16" s="48">
         <v>13</v>
       </c>
       <c r="DV16" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.83750000000000002</v>
       </c>
       <c r="DW16" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>90</v>
       </c>
       <c r="DX16" s="48">
         <v>77</v>
       </c>
       <c r="DY16" s="48">
         <v>13</v>
       </c>
       <c r="DZ16" s="43">
         <f t="shared" si="13"/>
         <v>0.85555555555555551</v>
       </c>
       <c r="EA16" s="48">
         <f t="shared" si="14"/>
         <v>83</v>
       </c>
       <c r="EB16" s="48">
         <v>66</v>
       </c>
       <c r="EC16" s="48">
         <v>17</v>
       </c>
       <c r="ED16" s="43">
         <f t="shared" si="15"/>
         <v>0.79518072289156627</v>
@@ -8130,69 +8331,83 @@
       </c>
       <c r="EN16" s="48">
         <v>105</v>
       </c>
       <c r="EO16" s="48">
         <v>18</v>
       </c>
       <c r="EP16" s="43">
         <f t="shared" si="21"/>
         <v>0.85365853658536583</v>
       </c>
       <c r="EQ16" s="48">
         <f t="shared" si="22"/>
         <v>83</v>
       </c>
       <c r="ER16" s="48">
         <v>69</v>
       </c>
       <c r="ES16" s="48">
         <v>14</v>
       </c>
       <c r="ET16" s="43">
         <f t="shared" si="23"/>
         <v>0.83132530120481929</v>
       </c>
-      <c r="EU16" s="44">
-[...7 lines deleted...]
-      <c r="EW16" s="44">
+      <c r="EU16" s="48">
+        <f t="shared" ref="EU16:EU20" si="34">SUM(EV16:EW16)</f>
+        <v>88</v>
+      </c>
+      <c r="EV16" s="48">
+        <v>72</v>
+      </c>
+      <c r="EW16" s="48">
+        <v>16</v>
+      </c>
+      <c r="EX16" s="43">
+        <f t="shared" ref="EX16:EX20" si="35">EV16/EU16</f>
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="EY16" s="44">
         <f t="shared" si="26"/>
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="EX16" s="43">
+        <v>1950</v>
+      </c>
+      <c r="EZ16" s="44">
         <f t="shared" si="27"/>
-        <v>0.86573576799140706</v>
-[...1 lines deleted...]
-      <c r="FA16" s="56"/>
+        <v>1684</v>
+      </c>
+      <c r="FA16" s="44">
+        <f t="shared" si="28"/>
+        <v>266</v>
+      </c>
+      <c r="FB16" s="43">
+        <f t="shared" si="29"/>
+        <v>0.86358974358974361</v>
+      </c>
+      <c r="FE16" s="56"/>
     </row>
-    <row r="17" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="37"/>
       <c r="O17" s="38">
         <v>7</v>
       </c>
       <c r="P17" s="38">
         <v>7</v>
       </c>
       <c r="Q17" s="38">
         <v>0</v>
       </c>
       <c r="R17" s="37">
@@ -8511,55 +8726,55 @@
       <c r="DO17" s="48">
         <f t="shared" si="10"/>
         <v>81</v>
       </c>
       <c r="DP17" s="48">
         <v>76</v>
       </c>
       <c r="DQ17" s="48">
         <v>5</v>
       </c>
       <c r="DR17" s="43">
         <f t="shared" si="11"/>
         <v>0.93827160493827155</v>
       </c>
       <c r="DS17" s="48">
         <f t="shared" si="12"/>
         <v>80</v>
       </c>
       <c r="DT17" s="48">
         <v>77</v>
       </c>
       <c r="DU17" s="48">
         <v>3</v>
       </c>
       <c r="DV17" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.96250000000000002</v>
       </c>
       <c r="DW17" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>90</v>
       </c>
       <c r="DX17" s="48">
         <v>82</v>
       </c>
       <c r="DY17" s="48">
         <v>8</v>
       </c>
       <c r="DZ17" s="43">
         <f t="shared" si="13"/>
         <v>0.91111111111111109</v>
       </c>
       <c r="EA17" s="48">
         <f t="shared" si="14"/>
         <v>83</v>
       </c>
       <c r="EB17" s="48">
         <v>76</v>
       </c>
       <c r="EC17" s="48">
         <v>7</v>
       </c>
       <c r="ED17" s="43">
         <f t="shared" si="15"/>
         <v>0.91566265060240959</v>
@@ -8598,69 +8813,83 @@
       </c>
       <c r="EN17" s="48">
         <v>115</v>
       </c>
       <c r="EO17" s="48">
         <v>8</v>
       </c>
       <c r="EP17" s="43">
         <f t="shared" si="21"/>
         <v>0.93495934959349591</v>
       </c>
       <c r="EQ17" s="48">
         <f t="shared" si="22"/>
         <v>83</v>
       </c>
       <c r="ER17" s="48">
         <v>78</v>
       </c>
       <c r="ES17" s="48">
         <v>5</v>
       </c>
       <c r="ET17" s="43">
         <f t="shared" si="23"/>
         <v>0.93975903614457834</v>
       </c>
-      <c r="EU17" s="44">
-[...7 lines deleted...]
-      <c r="EW17" s="44">
+      <c r="EU17" s="48">
+        <f t="shared" si="34"/>
+        <v>88</v>
+      </c>
+      <c r="EV17" s="48">
+        <v>82</v>
+      </c>
+      <c r="EW17" s="48">
+        <v>6</v>
+      </c>
+      <c r="EX17" s="43">
+        <f t="shared" si="35"/>
+        <v>0.93181818181818177</v>
+      </c>
+      <c r="EY17" s="44">
         <f t="shared" si="26"/>
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="EX17" s="43">
+        <v>1950</v>
+      </c>
+      <c r="EZ17" s="44">
         <f t="shared" si="27"/>
-        <v>0.9570354457572503</v>
-[...1 lines deleted...]
-      <c r="FA17" s="56"/>
+        <v>1864</v>
+      </c>
+      <c r="FA17" s="44">
+        <f t="shared" si="28"/>
+        <v>86</v>
+      </c>
+      <c r="FB17" s="43">
+        <f t="shared" si="29"/>
+        <v>0.95589743589743592</v>
+      </c>
+      <c r="FE17" s="56"/>
     </row>
-    <row r="18" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B18" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="38"/>
       <c r="D18" s="38"/>
       <c r="E18" s="38"/>
       <c r="F18" s="38"/>
       <c r="G18" s="38"/>
       <c r="H18" s="38"/>
       <c r="I18" s="38"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="37"/>
       <c r="O18" s="38">
         <v>7</v>
       </c>
       <c r="P18" s="38">
         <v>7</v>
       </c>
       <c r="Q18" s="38">
         <v>0</v>
       </c>
       <c r="R18" s="37">
@@ -8979,55 +9208,55 @@
       <c r="DO18" s="48">
         <f t="shared" si="10"/>
         <v>81</v>
       </c>
       <c r="DP18" s="48">
         <v>75</v>
       </c>
       <c r="DQ18" s="48">
         <v>6</v>
       </c>
       <c r="DR18" s="43">
         <f t="shared" si="11"/>
         <v>0.92592592592592593</v>
       </c>
       <c r="DS18" s="48">
         <f t="shared" si="12"/>
         <v>80</v>
       </c>
       <c r="DT18" s="48">
         <v>71</v>
       </c>
       <c r="DU18" s="48">
         <v>9</v>
       </c>
       <c r="DV18" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.88749999999999996</v>
       </c>
       <c r="DW18" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>90</v>
       </c>
       <c r="DX18" s="48">
         <v>85</v>
       </c>
       <c r="DY18" s="48">
         <v>5</v>
       </c>
       <c r="DZ18" s="43">
         <f t="shared" si="13"/>
         <v>0.94444444444444442</v>
       </c>
       <c r="EA18" s="48">
         <f t="shared" si="14"/>
         <v>83</v>
       </c>
       <c r="EB18" s="48">
         <v>69</v>
       </c>
       <c r="EC18" s="48">
         <v>14</v>
       </c>
       <c r="ED18" s="43">
         <f t="shared" si="15"/>
         <v>0.83132530120481929</v>
@@ -9066,69 +9295,83 @@
       </c>
       <c r="EN18" s="48">
         <v>112</v>
       </c>
       <c r="EO18" s="48">
         <v>11</v>
       </c>
       <c r="EP18" s="43">
         <f t="shared" si="21"/>
         <v>0.91056910569105687</v>
       </c>
       <c r="EQ18" s="48">
         <f t="shared" si="22"/>
         <v>83</v>
       </c>
       <c r="ER18" s="48">
         <v>73</v>
       </c>
       <c r="ES18" s="48">
         <v>10</v>
       </c>
       <c r="ET18" s="43">
         <f t="shared" si="23"/>
         <v>0.87951807228915657</v>
       </c>
-      <c r="EU18" s="44">
-[...7 lines deleted...]
-      <c r="EW18" s="44">
+      <c r="EU18" s="48">
+        <f t="shared" si="34"/>
+        <v>88</v>
+      </c>
+      <c r="EV18" s="48">
+        <v>73</v>
+      </c>
+      <c r="EW18" s="48">
+        <v>15</v>
+      </c>
+      <c r="EX18" s="43">
+        <f t="shared" si="35"/>
+        <v>0.82954545454545459</v>
+      </c>
+      <c r="EY18" s="44">
         <f t="shared" si="26"/>
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="EX18" s="43">
+        <v>1949</v>
+      </c>
+      <c r="EZ18" s="44">
         <f t="shared" si="27"/>
-        <v>0.91295002686727567</v>
-[...1 lines deleted...]
-      <c r="FA18" s="56"/>
+        <v>1772</v>
+      </c>
+      <c r="FA18" s="44">
+        <f t="shared" si="28"/>
+        <v>177</v>
+      </c>
+      <c r="FB18" s="43">
+        <f t="shared" si="29"/>
+        <v>0.9091841970241149</v>
+      </c>
+      <c r="FE18" s="56"/>
     </row>
-    <row r="19" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B19" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="38"/>
       <c r="D19" s="38"/>
       <c r="E19" s="38"/>
       <c r="F19" s="38"/>
       <c r="G19" s="38"/>
       <c r="H19" s="38"/>
       <c r="I19" s="38"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
       <c r="N19" s="37"/>
       <c r="O19" s="38">
         <v>7</v>
       </c>
       <c r="P19" s="38">
         <v>7</v>
       </c>
       <c r="Q19" s="38">
         <v>0</v>
       </c>
       <c r="R19" s="37">
@@ -9447,55 +9690,55 @@
       <c r="DO19" s="48">
         <f t="shared" si="10"/>
         <v>81</v>
       </c>
       <c r="DP19" s="48">
         <v>78</v>
       </c>
       <c r="DQ19" s="48">
         <v>3</v>
       </c>
       <c r="DR19" s="43">
         <f t="shared" si="11"/>
         <v>0.96296296296296291</v>
       </c>
       <c r="DS19" s="48">
         <f t="shared" si="12"/>
         <v>80</v>
       </c>
       <c r="DT19" s="48">
         <v>75</v>
       </c>
       <c r="DU19" s="48">
         <v>5</v>
       </c>
       <c r="DV19" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.9375</v>
       </c>
       <c r="DW19" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>90</v>
       </c>
       <c r="DX19" s="48">
         <v>86</v>
       </c>
       <c r="DY19" s="48">
         <v>4</v>
       </c>
       <c r="DZ19" s="43">
         <f t="shared" si="13"/>
         <v>0.9555555555555556</v>
       </c>
       <c r="EA19" s="48">
         <f t="shared" si="14"/>
         <v>83</v>
       </c>
       <c r="EB19" s="48">
         <v>78</v>
       </c>
       <c r="EC19" s="48">
         <v>5</v>
       </c>
       <c r="ED19" s="43">
         <f t="shared" si="15"/>
         <v>0.93975903614457834</v>
@@ -9534,69 +9777,83 @@
       </c>
       <c r="EN19" s="48">
         <v>115</v>
       </c>
       <c r="EO19" s="48">
         <v>8</v>
       </c>
       <c r="EP19" s="43">
         <f t="shared" si="21"/>
         <v>0.93495934959349591</v>
       </c>
       <c r="EQ19" s="48">
         <f t="shared" si="22"/>
         <v>83</v>
       </c>
       <c r="ER19" s="48">
         <v>74</v>
       </c>
       <c r="ES19" s="48">
         <v>9</v>
       </c>
       <c r="ET19" s="43">
         <f t="shared" si="23"/>
         <v>0.89156626506024095</v>
       </c>
-      <c r="EU19" s="44">
-[...7 lines deleted...]
-      <c r="EW19" s="44">
+      <c r="EU19" s="48">
+        <f t="shared" si="34"/>
+        <v>88</v>
+      </c>
+      <c r="EV19" s="48">
+        <v>77</v>
+      </c>
+      <c r="EW19" s="48">
+        <v>11</v>
+      </c>
+      <c r="EX19" s="43">
+        <f t="shared" si="35"/>
+        <v>0.875</v>
+      </c>
+      <c r="EY19" s="44">
         <f t="shared" si="26"/>
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="EX19" s="43">
+        <v>1943</v>
+      </c>
+      <c r="EZ19" s="44">
         <f t="shared" si="27"/>
-        <v>0.96280323450134775</v>
-[...1 lines deleted...]
-      <c r="FA19" s="56"/>
+        <v>1863</v>
+      </c>
+      <c r="FA19" s="44">
+        <f t="shared" si="28"/>
+        <v>80</v>
+      </c>
+      <c r="FB19" s="43">
+        <f t="shared" si="29"/>
+        <v>0.9588265568708183</v>
+      </c>
+      <c r="FE19" s="56"/>
     </row>
-    <row r="20" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B20" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="37"/>
       <c r="O20" s="38">
         <v>7</v>
       </c>
       <c r="P20" s="38">
         <v>7</v>
       </c>
       <c r="Q20" s="38">
         <v>0</v>
       </c>
       <c r="R20" s="37">
@@ -9915,55 +10172,55 @@
       <c r="DO20" s="48">
         <f t="shared" si="10"/>
         <v>81</v>
       </c>
       <c r="DP20" s="48">
         <v>77</v>
       </c>
       <c r="DQ20" s="48">
         <v>4</v>
       </c>
       <c r="DR20" s="43">
         <f t="shared" si="11"/>
         <v>0.95061728395061729</v>
       </c>
       <c r="DS20" s="48">
         <f t="shared" si="12"/>
         <v>80</v>
       </c>
       <c r="DT20" s="48">
         <v>72</v>
       </c>
       <c r="DU20" s="48">
         <v>8</v>
       </c>
       <c r="DV20" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.9</v>
       </c>
       <c r="DW20" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>90</v>
       </c>
       <c r="DX20" s="48">
         <v>84</v>
       </c>
       <c r="DY20" s="48">
         <v>6</v>
       </c>
       <c r="DZ20" s="43">
         <f t="shared" si="13"/>
         <v>0.93333333333333335</v>
       </c>
       <c r="EA20" s="48">
         <f t="shared" si="14"/>
         <v>83</v>
       </c>
       <c r="EB20" s="48">
         <v>72</v>
       </c>
       <c r="EC20" s="48">
         <v>11</v>
       </c>
       <c r="ED20" s="43">
         <f t="shared" si="15"/>
         <v>0.86746987951807231</v>
@@ -10001,69 +10258,83 @@
       </c>
       <c r="EN20" s="48">
         <v>7</v>
       </c>
       <c r="EO20" s="48">
         <v>6</v>
       </c>
       <c r="EP20" s="43">
         <f t="shared" si="21"/>
         <v>6.0344827586206899E-2</v>
       </c>
       <c r="EQ20" s="48">
         <f t="shared" si="22"/>
         <v>83</v>
       </c>
       <c r="ER20" s="48">
         <v>75</v>
       </c>
       <c r="ES20" s="48">
         <v>8</v>
       </c>
       <c r="ET20" s="43">
         <f t="shared" si="23"/>
         <v>0.90361445783132532</v>
       </c>
-      <c r="EU20" s="44">
-[...7 lines deleted...]
-      <c r="EW20" s="44">
+      <c r="EU20" s="48">
+        <f t="shared" si="34"/>
+        <v>88</v>
+      </c>
+      <c r="EV20" s="48">
+        <v>75</v>
+      </c>
+      <c r="EW20" s="48">
+        <v>13</v>
+      </c>
+      <c r="EX20" s="43">
+        <f t="shared" si="35"/>
+        <v>0.85227272727272729</v>
+      </c>
+      <c r="EY20" s="44">
         <f t="shared" si="26"/>
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="EX20" s="43">
+        <v>1936</v>
+      </c>
+      <c r="EZ20" s="44">
         <f t="shared" si="27"/>
-        <v>0.90097402597402598</v>
-[...1 lines deleted...]
-      <c r="FA20" s="56"/>
+        <v>1740</v>
+      </c>
+      <c r="FA20" s="44">
+        <f t="shared" si="28"/>
+        <v>93</v>
+      </c>
+      <c r="FB20" s="43">
+        <f t="shared" si="29"/>
+        <v>0.89876033057851235</v>
+      </c>
+      <c r="FE20" s="56"/>
     </row>
-    <row r="21" spans="2:157" ht="51" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:161" ht="51" x14ac:dyDescent="0.2">
       <c r="B21" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="37"/>
       <c r="O21" s="38">
         <v>6</v>
       </c>
       <c r="P21" s="38">
         <v>6</v>
       </c>
       <c r="Q21" s="38">
         <v>0</v>
       </c>
       <c r="R21" s="37">
@@ -10382,55 +10653,55 @@
       <c r="DO21" s="48">
         <f t="shared" si="10"/>
         <v>92</v>
       </c>
       <c r="DP21" s="48">
         <v>76</v>
       </c>
       <c r="DQ21" s="48">
         <v>16</v>
       </c>
       <c r="DR21" s="43">
         <f t="shared" si="11"/>
         <v>0.82608695652173914</v>
       </c>
       <c r="DS21" s="48">
         <f t="shared" si="12"/>
         <v>83</v>
       </c>
       <c r="DT21" s="48">
         <v>66</v>
       </c>
       <c r="DU21" s="48">
         <v>17</v>
       </c>
       <c r="DV21" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.79518072289156627</v>
       </c>
       <c r="DW21" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>102</v>
       </c>
       <c r="DX21" s="48">
         <v>85</v>
       </c>
       <c r="DY21" s="48">
         <v>17</v>
       </c>
       <c r="DZ21" s="43">
         <f t="shared" si="13"/>
         <v>0.83333333333333337</v>
       </c>
       <c r="EA21" s="48">
         <f t="shared" si="14"/>
         <v>96</v>
       </c>
       <c r="EB21" s="48">
         <v>72</v>
       </c>
       <c r="EC21" s="48">
         <v>24</v>
       </c>
       <c r="ED21" s="43">
         <f>EB21/EA21</f>
         <v>0.75</v>
@@ -10469,69 +10740,83 @@
       </c>
       <c r="EN21" s="48">
         <v>99</v>
       </c>
       <c r="EO21" s="48">
         <v>33</v>
       </c>
       <c r="EP21" s="43">
         <f t="shared" si="21"/>
         <v>0.75</v>
       </c>
       <c r="EQ21" s="48">
         <f t="shared" si="22"/>
         <v>88</v>
       </c>
       <c r="ER21" s="48">
         <v>63</v>
       </c>
       <c r="ES21" s="48">
         <v>25</v>
       </c>
       <c r="ET21" s="43">
         <f t="shared" si="23"/>
         <v>0.71590909090909094</v>
       </c>
-      <c r="EU21" s="44">
-[...7 lines deleted...]
-      <c r="EW21" s="44">
+      <c r="EU21" s="48">
+        <f t="shared" ref="EU21:EU25" si="36">SUM(EV21:EW21)</f>
+        <v>113</v>
+      </c>
+      <c r="EV21" s="48">
+        <v>87</v>
+      </c>
+      <c r="EW21" s="48">
+        <v>26</v>
+      </c>
+      <c r="EX21" s="43">
+        <f t="shared" ref="EX21:EX25" si="37">EV21/EU21</f>
+        <v>0.76991150442477874</v>
+      </c>
+      <c r="EY21" s="44">
         <f t="shared" si="26"/>
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="EX21" s="43">
+        <v>2142</v>
+      </c>
+      <c r="EZ21" s="44">
         <f t="shared" si="27"/>
-        <v>0.80039428289797931</v>
-[...1 lines deleted...]
-      <c r="FA21" s="56"/>
+        <v>1711</v>
+      </c>
+      <c r="FA21" s="44">
+        <f t="shared" si="28"/>
+        <v>431</v>
+      </c>
+      <c r="FB21" s="43">
+        <f t="shared" si="29"/>
+        <v>0.79878618113912236</v>
+      </c>
+      <c r="FE21" s="56"/>
     </row>
-    <row r="22" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="38"/>
       <c r="D22" s="38"/>
       <c r="E22" s="38"/>
       <c r="F22" s="38"/>
       <c r="G22" s="38"/>
       <c r="H22" s="38"/>
       <c r="I22" s="38"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="37"/>
       <c r="O22" s="38">
         <v>6</v>
       </c>
       <c r="P22" s="38">
         <v>6</v>
       </c>
       <c r="Q22" s="38">
         <v>0</v>
       </c>
       <c r="R22" s="37">
@@ -10850,55 +11135,55 @@
       <c r="DO22" s="48">
         <f t="shared" si="10"/>
         <v>92</v>
       </c>
       <c r="DP22" s="48">
         <v>81</v>
       </c>
       <c r="DQ22" s="48">
         <v>11</v>
       </c>
       <c r="DR22" s="43">
         <f t="shared" si="11"/>
         <v>0.88043478260869568</v>
       </c>
       <c r="DS22" s="48">
         <f t="shared" si="12"/>
         <v>83</v>
       </c>
       <c r="DT22" s="48">
         <v>80</v>
       </c>
       <c r="DU22" s="48">
         <v>3</v>
       </c>
       <c r="DV22" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.96385542168674698</v>
       </c>
       <c r="DW22" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>102</v>
       </c>
       <c r="DX22" s="48">
         <v>101</v>
       </c>
       <c r="DY22" s="48">
         <v>1</v>
       </c>
       <c r="DZ22" s="43">
         <f t="shared" si="13"/>
         <v>0.99019607843137258</v>
       </c>
       <c r="EA22" s="48">
         <f t="shared" si="14"/>
         <v>96</v>
       </c>
       <c r="EB22" s="48">
         <v>86</v>
       </c>
       <c r="EC22" s="48">
         <v>10</v>
       </c>
       <c r="ED22" s="43">
         <f t="shared" si="15"/>
         <v>0.89583333333333337</v>
@@ -10937,69 +11222,83 @@
       </c>
       <c r="EN22" s="48">
         <v>119</v>
       </c>
       <c r="EO22" s="48">
         <v>13</v>
       </c>
       <c r="EP22" s="43">
         <f t="shared" si="21"/>
         <v>0.90151515151515149</v>
       </c>
       <c r="EQ22" s="48">
         <f t="shared" si="22"/>
         <v>88</v>
       </c>
       <c r="ER22" s="48">
         <v>78</v>
       </c>
       <c r="ES22" s="48">
         <v>10</v>
       </c>
       <c r="ET22" s="43">
         <f t="shared" si="23"/>
         <v>0.88636363636363635</v>
       </c>
-      <c r="EU22" s="44">
-[...7 lines deleted...]
-      <c r="EW22" s="44">
+      <c r="EU22" s="48">
+        <f t="shared" si="36"/>
+        <v>113</v>
+      </c>
+      <c r="EV22" s="48">
+        <v>101</v>
+      </c>
+      <c r="EW22" s="48">
+        <v>12</v>
+      </c>
+      <c r="EX22" s="43">
+        <f t="shared" si="37"/>
+        <v>0.89380530973451322</v>
+      </c>
+      <c r="EY22" s="44">
         <f t="shared" si="26"/>
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="EX22" s="43">
+        <v>2142</v>
+      </c>
+      <c r="EZ22" s="44">
         <f t="shared" si="27"/>
-        <v>0.9260719566288812</v>
-[...1 lines deleted...]
-      <c r="FA22" s="56"/>
+        <v>1980</v>
+      </c>
+      <c r="FA22" s="44">
+        <f t="shared" si="28"/>
+        <v>162</v>
+      </c>
+      <c r="FB22" s="43">
+        <f t="shared" si="29"/>
+        <v>0.92436974789915971</v>
+      </c>
+      <c r="FE22" s="56"/>
     </row>
-    <row r="23" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B23" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="38"/>
       <c r="D23" s="38"/>
       <c r="E23" s="38"/>
       <c r="F23" s="38"/>
       <c r="G23" s="38"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="37"/>
       <c r="O23" s="38">
         <v>6</v>
       </c>
       <c r="P23" s="38">
         <v>6</v>
       </c>
       <c r="Q23" s="38">
         <v>0</v>
       </c>
       <c r="R23" s="37">
@@ -11318,55 +11617,55 @@
       <c r="DO23" s="48">
         <f t="shared" si="10"/>
         <v>92</v>
       </c>
       <c r="DP23" s="48">
         <v>84</v>
       </c>
       <c r="DQ23" s="48">
         <v>8</v>
       </c>
       <c r="DR23" s="43">
         <f t="shared" si="11"/>
         <v>0.91304347826086951</v>
       </c>
       <c r="DS23" s="48">
         <f t="shared" si="12"/>
         <v>83</v>
       </c>
       <c r="DT23" s="48">
         <v>74</v>
       </c>
       <c r="DU23" s="48">
         <v>9</v>
       </c>
       <c r="DV23" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.89156626506024095</v>
       </c>
       <c r="DW23" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>102</v>
       </c>
       <c r="DX23" s="48">
         <v>95</v>
       </c>
       <c r="DY23" s="48">
         <v>7</v>
       </c>
       <c r="DZ23" s="43">
         <f t="shared" si="13"/>
         <v>0.93137254901960786</v>
       </c>
       <c r="EA23" s="48">
         <f t="shared" si="14"/>
         <v>96</v>
       </c>
       <c r="EB23" s="48">
         <v>85</v>
       </c>
       <c r="EC23" s="48">
         <v>11</v>
       </c>
       <c r="ED23" s="43">
         <f t="shared" si="15"/>
         <v>0.88541666666666663</v>
@@ -11405,69 +11704,83 @@
       </c>
       <c r="EN23" s="48">
         <v>110</v>
       </c>
       <c r="EO23" s="48">
         <v>22</v>
       </c>
       <c r="EP23" s="43">
         <f t="shared" si="21"/>
         <v>0.83333333333333337</v>
       </c>
       <c r="EQ23" s="48">
         <f t="shared" si="22"/>
         <v>88</v>
       </c>
       <c r="ER23" s="48">
         <v>74</v>
       </c>
       <c r="ES23" s="48">
         <v>14</v>
       </c>
       <c r="ET23" s="43">
         <f t="shared" si="23"/>
         <v>0.84090909090909094</v>
       </c>
-      <c r="EU23" s="44">
-[...7 lines deleted...]
-      <c r="EW23" s="44">
+      <c r="EU23" s="48">
+        <f t="shared" si="36"/>
+        <v>113</v>
+      </c>
+      <c r="EV23" s="48">
+        <v>97</v>
+      </c>
+      <c r="EW23" s="48">
+        <v>16</v>
+      </c>
+      <c r="EX23" s="43">
+        <f t="shared" si="37"/>
+        <v>0.8584070796460177</v>
+      </c>
+      <c r="EY23" s="44">
         <f t="shared" si="26"/>
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="EX23" s="43">
+        <v>2140</v>
+      </c>
+      <c r="EZ23" s="44">
         <f t="shared" si="27"/>
-        <v>0.89886531820424276</v>
-[...1 lines deleted...]
-      <c r="FA23" s="56"/>
+        <v>1919</v>
+      </c>
+      <c r="FA23" s="44">
+        <f t="shared" si="28"/>
+        <v>221</v>
+      </c>
+      <c r="FB23" s="43">
+        <f t="shared" si="29"/>
+        <v>0.89672897196261681</v>
+      </c>
+      <c r="FE23" s="56"/>
     </row>
-    <row r="24" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B24" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="38"/>
       <c r="I24" s="38"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="37"/>
       <c r="O24" s="38">
         <v>6</v>
       </c>
       <c r="P24" s="38">
         <v>6</v>
       </c>
       <c r="Q24" s="38">
         <v>0</v>
       </c>
       <c r="R24" s="37">
@@ -11786,55 +12099,55 @@
       <c r="DO24" s="48">
         <f t="shared" si="10"/>
         <v>92</v>
       </c>
       <c r="DP24" s="48">
         <v>88</v>
       </c>
       <c r="DQ24" s="48">
         <v>4</v>
       </c>
       <c r="DR24" s="43">
         <f t="shared" si="11"/>
         <v>0.95652173913043481</v>
       </c>
       <c r="DS24" s="48">
         <f t="shared" si="12"/>
         <v>83</v>
       </c>
       <c r="DT24" s="48">
         <v>77</v>
       </c>
       <c r="DU24" s="48">
         <v>6</v>
       </c>
       <c r="DV24" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.92771084337349397</v>
       </c>
       <c r="DW24" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>102</v>
       </c>
       <c r="DX24" s="48">
         <v>99</v>
       </c>
       <c r="DY24" s="48">
         <v>3</v>
       </c>
       <c r="DZ24" s="43">
         <f t="shared" si="13"/>
         <v>0.97058823529411764</v>
       </c>
       <c r="EA24" s="48">
         <f t="shared" si="14"/>
         <v>96</v>
       </c>
       <c r="EB24" s="48">
         <v>87</v>
       </c>
       <c r="EC24" s="48">
         <v>9</v>
       </c>
       <c r="ED24" s="43">
         <f t="shared" si="15"/>
         <v>0.90625</v>
@@ -11873,69 +12186,83 @@
       </c>
       <c r="EN24" s="48">
         <v>118</v>
       </c>
       <c r="EO24" s="48">
         <v>14</v>
       </c>
       <c r="EP24" s="43">
         <f t="shared" si="21"/>
         <v>0.89393939393939392</v>
       </c>
       <c r="EQ24" s="48">
         <f t="shared" si="22"/>
         <v>88</v>
       </c>
       <c r="ER24" s="48">
         <v>77</v>
       </c>
       <c r="ES24" s="48">
         <v>11</v>
       </c>
       <c r="ET24" s="43">
         <f t="shared" si="23"/>
         <v>0.875</v>
       </c>
-      <c r="EU24" s="44">
-[...7 lines deleted...]
-      <c r="EW24" s="44">
+      <c r="EU24" s="48">
+        <f t="shared" si="36"/>
+        <v>113</v>
+      </c>
+      <c r="EV24" s="48">
+        <v>99</v>
+      </c>
+      <c r="EW24" s="48">
+        <v>14</v>
+      </c>
+      <c r="EX24" s="43">
+        <f t="shared" si="37"/>
+        <v>0.87610619469026552</v>
+      </c>
+      <c r="EY24" s="44">
         <f t="shared" si="26"/>
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="EX24" s="43">
+        <v>2139</v>
+      </c>
+      <c r="EZ24" s="44">
         <f t="shared" si="27"/>
-        <v>0.93682132280355379</v>
-[...1 lines deleted...]
-      <c r="FA24" s="56"/>
+        <v>1997</v>
+      </c>
+      <c r="FA24" s="44">
+        <f t="shared" si="28"/>
+        <v>142</v>
+      </c>
+      <c r="FB24" s="43">
+        <f t="shared" si="29"/>
+        <v>0.93361383824216926</v>
+      </c>
+      <c r="FE24" s="56"/>
     </row>
-    <row r="25" spans="2:157" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:161" x14ac:dyDescent="0.2">
       <c r="B25" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="38"/>
       <c r="I25" s="38"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="37"/>
       <c r="O25" s="38">
         <v>6</v>
       </c>
       <c r="P25" s="38">
         <v>6</v>
       </c>
       <c r="Q25" s="38">
         <v>0</v>
       </c>
       <c r="R25" s="37">
@@ -12254,55 +12581,55 @@
       <c r="DO25" s="48">
         <f t="shared" si="10"/>
         <v>92</v>
       </c>
       <c r="DP25" s="48">
         <v>83</v>
       </c>
       <c r="DQ25" s="48">
         <v>9</v>
       </c>
       <c r="DR25" s="43">
         <f t="shared" si="11"/>
         <v>0.90217391304347827</v>
       </c>
       <c r="DS25" s="48">
         <f t="shared" si="12"/>
         <v>83</v>
       </c>
       <c r="DT25" s="48">
         <v>69</v>
       </c>
       <c r="DU25" s="48">
         <v>14</v>
       </c>
       <c r="DV25" s="43">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>0.83132530120481929</v>
       </c>
       <c r="DW25" s="48">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>102</v>
       </c>
       <c r="DX25" s="48">
         <v>92</v>
       </c>
       <c r="DY25" s="48">
         <v>10</v>
       </c>
       <c r="DZ25" s="43">
         <f t="shared" si="13"/>
         <v>0.90196078431372551</v>
       </c>
       <c r="EA25" s="48">
         <f t="shared" si="14"/>
         <v>96</v>
       </c>
       <c r="EB25" s="48">
         <v>78</v>
       </c>
       <c r="EC25" s="48">
         <v>18</v>
       </c>
       <c r="ED25" s="43">
         <f t="shared" si="15"/>
         <v>0.8125</v>
@@ -12341,69 +12668,83 @@
       </c>
       <c r="EN25" s="48">
         <v>112</v>
       </c>
       <c r="EO25" s="48">
         <v>20</v>
       </c>
       <c r="EP25" s="43">
         <f t="shared" si="21"/>
         <v>0.84848484848484851</v>
       </c>
       <c r="EQ25" s="48">
         <f t="shared" si="22"/>
         <v>88</v>
       </c>
       <c r="ER25" s="48">
         <v>75</v>
       </c>
       <c r="ES25" s="48">
         <v>13</v>
       </c>
       <c r="ET25" s="43">
         <f t="shared" si="23"/>
         <v>0.85227272727272729</v>
       </c>
-      <c r="EU25" s="44">
-[...7 lines deleted...]
-      <c r="EW25" s="44">
+      <c r="EU25" s="48">
+        <f t="shared" si="36"/>
+        <v>113</v>
+      </c>
+      <c r="EV25" s="48">
+        <v>97</v>
+      </c>
+      <c r="EW25" s="48">
+        <v>16</v>
+      </c>
+      <c r="EX25" s="43">
+        <f t="shared" si="37"/>
+        <v>0.8584070796460177</v>
+      </c>
+      <c r="EY25" s="44">
         <f t="shared" si="26"/>
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="EX25" s="43">
+        <v>2140</v>
+      </c>
+      <c r="EZ25" s="44">
         <f t="shared" si="27"/>
-        <v>0.89393191909225456</v>
-[...1 lines deleted...]
-      <c r="FA25" s="56"/>
+        <v>1909</v>
+      </c>
+      <c r="FA25" s="44">
+        <f t="shared" si="28"/>
+        <v>231</v>
+      </c>
+      <c r="FB25" s="43">
+        <f t="shared" si="29"/>
+        <v>0.89205607476635518</v>
+      </c>
+      <c r="FE25" s="56"/>
     </row>
-    <row r="26" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE26" s="31"/>
       <c r="CF26" s="31"/>
       <c r="CG26" s="31"/>
       <c r="CH26" s="32"/>
       <c r="CI26" s="32"/>
       <c r="CJ26" s="32"/>
       <c r="CK26" s="32"/>
       <c r="CL26" s="32"/>
       <c r="CM26" s="32"/>
       <c r="CN26" s="32"/>
       <c r="CO26" s="32"/>
       <c r="CP26" s="32"/>
       <c r="CQ26" s="32"/>
       <c r="CR26" s="32"/>
       <c r="CS26" s="32"/>
       <c r="CT26" s="32"/>
       <c r="CU26" s="45"/>
       <c r="CV26" s="45"/>
       <c r="CW26" s="45"/>
       <c r="CX26" s="46"/>
       <c r="CY26" s="45"/>
       <c r="CZ26" s="45"/>
       <c r="DA26" s="45"/>
       <c r="DB26" s="46"/>
       <c r="DC26" s="45"/>
@@ -12428,54 +12769,58 @@
       <c r="DV26" s="46"/>
       <c r="DW26" s="46"/>
       <c r="DX26" s="60"/>
       <c r="DY26" s="60"/>
       <c r="DZ26" s="46"/>
       <c r="EA26" s="46"/>
       <c r="EB26" s="60"/>
       <c r="EC26" s="60"/>
       <c r="ED26" s="46"/>
       <c r="EE26" s="46"/>
       <c r="EF26" s="60"/>
       <c r="EG26" s="60"/>
       <c r="EH26" s="46"/>
       <c r="EI26" s="46"/>
       <c r="EJ26" s="60"/>
       <c r="EK26" s="60"/>
       <c r="EL26" s="46"/>
       <c r="EM26" s="46"/>
       <c r="EN26" s="60"/>
       <c r="EO26" s="60"/>
       <c r="EP26" s="46"/>
       <c r="EQ26" s="46"/>
       <c r="ER26" s="60"/>
       <c r="ES26" s="60"/>
       <c r="ET26" s="46"/>
-      <c r="EV26" s="44"/>
-      <c r="FA26" s="56"/>
+      <c r="EU26" s="46"/>
+      <c r="EV26" s="46"/>
+      <c r="EW26" s="46"/>
+      <c r="EX26" s="46"/>
+      <c r="EZ26" s="44"/>
+      <c r="FE26" s="56"/>
     </row>
-    <row r="27" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE27" s="31"/>
       <c r="CF27" s="31"/>
       <c r="CG27" s="31"/>
       <c r="CH27" s="32"/>
       <c r="CI27" s="32"/>
       <c r="CJ27" s="32"/>
       <c r="CK27" s="32"/>
       <c r="CL27" s="32"/>
       <c r="CM27" s="32"/>
       <c r="CN27" s="32"/>
       <c r="CO27" s="32"/>
       <c r="CP27" s="32"/>
       <c r="CQ27" s="32"/>
       <c r="CR27" s="32"/>
       <c r="CS27" s="32"/>
       <c r="CT27" s="32"/>
       <c r="CU27" s="45"/>
       <c r="CV27" s="45"/>
       <c r="CW27" s="45"/>
       <c r="CX27" s="46"/>
       <c r="CY27" s="45"/>
       <c r="CZ27" s="45"/>
       <c r="DA27" s="45"/>
       <c r="DB27" s="46"/>
       <c r="DC27" s="45"/>
@@ -12500,55 +12845,59 @@
       <c r="DV27" s="46"/>
       <c r="DW27" s="46"/>
       <c r="DX27" s="60"/>
       <c r="DY27" s="60"/>
       <c r="DZ27" s="46"/>
       <c r="EA27" s="46"/>
       <c r="EB27" s="60"/>
       <c r="EC27" s="60"/>
       <c r="ED27" s="46"/>
       <c r="EE27" s="46"/>
       <c r="EF27" s="60"/>
       <c r="EG27" s="60"/>
       <c r="EH27" s="46"/>
       <c r="EI27" s="46"/>
       <c r="EJ27" s="60"/>
       <c r="EK27" s="60"/>
       <c r="EL27" s="46"/>
       <c r="EM27" s="46"/>
       <c r="EN27" s="60"/>
       <c r="EO27" s="60"/>
       <c r="EP27" s="46"/>
       <c r="EQ27" s="46"/>
       <c r="ER27" s="60"/>
       <c r="ES27" s="60"/>
       <c r="ET27" s="46"/>
-      <c r="EV27" s="44"/>
-[...1 lines deleted...]
-      <c r="FA27" s="56"/>
+      <c r="EU27" s="46"/>
+      <c r="EV27" s="46"/>
+      <c r="EW27" s="46"/>
+      <c r="EX27" s="46"/>
+      <c r="EZ27" s="44"/>
+      <c r="FB27" s="40"/>
+      <c r="FE27" s="56"/>
     </row>
-    <row r="28" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE28" s="31"/>
       <c r="CF28" s="31"/>
       <c r="CG28" s="31"/>
       <c r="CH28" s="32"/>
       <c r="CI28" s="32"/>
       <c r="CJ28" s="32"/>
       <c r="CK28" s="32"/>
       <c r="CL28" s="32"/>
       <c r="CM28" s="32"/>
       <c r="CN28" s="32"/>
       <c r="CO28" s="32"/>
       <c r="CP28" s="32"/>
       <c r="CQ28" s="32"/>
       <c r="CR28" s="32"/>
       <c r="CS28" s="32"/>
       <c r="CT28" s="32"/>
       <c r="CU28" s="45"/>
       <c r="CV28" s="45"/>
       <c r="CW28" s="45"/>
       <c r="CX28" s="46"/>
       <c r="CY28" s="45"/>
       <c r="CZ28" s="45"/>
       <c r="DA28" s="45"/>
       <c r="DB28" s="46"/>
       <c r="DC28" s="45"/>
@@ -12573,54 +12922,58 @@
       <c r="DV28" s="46"/>
       <c r="DW28" s="46"/>
       <c r="DX28" s="60"/>
       <c r="DY28" s="60"/>
       <c r="DZ28" s="46"/>
       <c r="EA28" s="46"/>
       <c r="EB28" s="60"/>
       <c r="EC28" s="60"/>
       <c r="ED28" s="46"/>
       <c r="EE28" s="46"/>
       <c r="EF28" s="60"/>
       <c r="EG28" s="60"/>
       <c r="EH28" s="46"/>
       <c r="EI28" s="46"/>
       <c r="EJ28" s="60"/>
       <c r="EK28" s="60"/>
       <c r="EL28" s="46"/>
       <c r="EM28" s="46"/>
       <c r="EN28" s="60"/>
       <c r="EO28" s="60"/>
       <c r="EP28" s="46"/>
       <c r="EQ28" s="46"/>
       <c r="ER28" s="60"/>
       <c r="ES28" s="60"/>
       <c r="ET28" s="46"/>
-      <c r="EX28" s="40"/>
-      <c r="FA28" s="56"/>
+      <c r="EU28" s="46"/>
+      <c r="EV28" s="46"/>
+      <c r="EW28" s="46"/>
+      <c r="EX28" s="46"/>
+      <c r="FB28" s="40"/>
+      <c r="FE28" s="56"/>
     </row>
-    <row r="29" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE29" s="31"/>
       <c r="CF29" s="31"/>
       <c r="CG29" s="31"/>
       <c r="CH29" s="32"/>
       <c r="CI29" s="32"/>
       <c r="CJ29" s="32"/>
       <c r="CK29" s="32"/>
       <c r="CL29" s="32"/>
       <c r="CM29" s="32"/>
       <c r="CN29" s="32"/>
       <c r="CO29" s="32"/>
       <c r="CP29" s="32"/>
       <c r="CQ29" s="32"/>
       <c r="CR29" s="32"/>
       <c r="CS29" s="32"/>
       <c r="CT29" s="32"/>
       <c r="CU29" s="45"/>
       <c r="CV29" s="45"/>
       <c r="CW29" s="45"/>
       <c r="CX29" s="46"/>
       <c r="CY29" s="45"/>
       <c r="CZ29" s="45"/>
       <c r="DA29" s="45"/>
       <c r="DB29" s="46"/>
       <c r="DC29" s="45"/>
@@ -12645,53 +12998,57 @@
       <c r="DV29" s="46"/>
       <c r="DW29" s="46"/>
       <c r="DX29" s="60"/>
       <c r="DY29" s="60"/>
       <c r="DZ29" s="46"/>
       <c r="EA29" s="46"/>
       <c r="EB29" s="60"/>
       <c r="EC29" s="60"/>
       <c r="ED29" s="46"/>
       <c r="EE29" s="46"/>
       <c r="EF29" s="60"/>
       <c r="EG29" s="60"/>
       <c r="EH29" s="46"/>
       <c r="EI29" s="46"/>
       <c r="EJ29" s="60"/>
       <c r="EK29" s="60"/>
       <c r="EL29" s="46"/>
       <c r="EM29" s="46"/>
       <c r="EN29" s="60"/>
       <c r="EO29" s="60"/>
       <c r="EP29" s="46"/>
       <c r="EQ29" s="46"/>
       <c r="ER29" s="60"/>
       <c r="ES29" s="60"/>
       <c r="ET29" s="46"/>
-      <c r="FA29" s="56"/>
+      <c r="EU29" s="46"/>
+      <c r="EV29" s="46"/>
+      <c r="EW29" s="46"/>
+      <c r="EX29" s="46"/>
+      <c r="FE29" s="56"/>
     </row>
-    <row r="30" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE30" s="31"/>
       <c r="CF30" s="31"/>
       <c r="CG30" s="31"/>
       <c r="CH30" s="32"/>
       <c r="CI30" s="32"/>
       <c r="CJ30" s="32"/>
       <c r="CK30" s="32"/>
       <c r="CL30" s="32"/>
       <c r="CM30" s="32"/>
       <c r="CN30" s="32"/>
       <c r="CO30" s="32"/>
       <c r="CP30" s="32"/>
       <c r="CQ30" s="32"/>
       <c r="CR30" s="32"/>
       <c r="CS30" s="32"/>
       <c r="CT30" s="32"/>
       <c r="CU30" s="45"/>
       <c r="CV30" s="45"/>
       <c r="CW30" s="45"/>
       <c r="CX30" s="46"/>
       <c r="CY30" s="45"/>
       <c r="CZ30" s="45"/>
       <c r="DA30" s="45"/>
       <c r="DB30" s="46"/>
       <c r="DC30" s="45"/>
@@ -12716,53 +13073,57 @@
       <c r="DV30" s="46"/>
       <c r="DW30" s="46"/>
       <c r="DX30" s="60"/>
       <c r="DY30" s="60"/>
       <c r="DZ30" s="46"/>
       <c r="EA30" s="46"/>
       <c r="EB30" s="60"/>
       <c r="EC30" s="60"/>
       <c r="ED30" s="46"/>
       <c r="EE30" s="46"/>
       <c r="EF30" s="60"/>
       <c r="EG30" s="60"/>
       <c r="EH30" s="46"/>
       <c r="EI30" s="46"/>
       <c r="EJ30" s="60"/>
       <c r="EK30" s="60"/>
       <c r="EL30" s="46"/>
       <c r="EM30" s="46"/>
       <c r="EN30" s="60"/>
       <c r="EO30" s="60"/>
       <c r="EP30" s="46"/>
       <c r="EQ30" s="46"/>
       <c r="ER30" s="60"/>
       <c r="ES30" s="60"/>
       <c r="ET30" s="46"/>
-      <c r="FA30" s="56"/>
+      <c r="EU30" s="46"/>
+      <c r="EV30" s="46"/>
+      <c r="EW30" s="46"/>
+      <c r="EX30" s="46"/>
+      <c r="FE30" s="56"/>
     </row>
-    <row r="31" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE31" s="31"/>
       <c r="CF31" s="31"/>
       <c r="CG31" s="31"/>
       <c r="CH31" s="32"/>
       <c r="CI31" s="32"/>
       <c r="CJ31" s="32"/>
       <c r="CK31" s="32"/>
       <c r="CL31" s="32"/>
       <c r="CM31" s="32"/>
       <c r="CN31" s="32"/>
       <c r="CO31" s="32"/>
       <c r="CP31" s="32"/>
       <c r="CQ31" s="32"/>
       <c r="CR31" s="32"/>
       <c r="CS31" s="32"/>
       <c r="CT31" s="32"/>
       <c r="CU31" s="45"/>
       <c r="CV31" s="45"/>
       <c r="CW31" s="45"/>
       <c r="CX31" s="46"/>
       <c r="CY31" s="45"/>
       <c r="CZ31" s="45"/>
       <c r="DA31" s="45"/>
       <c r="DB31" s="46"/>
       <c r="DC31" s="45"/>
@@ -12787,53 +13148,57 @@
       <c r="DV31" s="46"/>
       <c r="DW31" s="46"/>
       <c r="DX31" s="60"/>
       <c r="DY31" s="60"/>
       <c r="DZ31" s="46"/>
       <c r="EA31" s="46"/>
       <c r="EB31" s="60"/>
       <c r="EC31" s="60"/>
       <c r="ED31" s="46"/>
       <c r="EE31" s="46"/>
       <c r="EF31" s="60"/>
       <c r="EG31" s="60"/>
       <c r="EH31" s="46"/>
       <c r="EI31" s="46"/>
       <c r="EJ31" s="60"/>
       <c r="EK31" s="60"/>
       <c r="EL31" s="46"/>
       <c r="EM31" s="46"/>
       <c r="EN31" s="60"/>
       <c r="EO31" s="60"/>
       <c r="EP31" s="46"/>
       <c r="EQ31" s="46"/>
       <c r="ER31" s="60"/>
       <c r="ES31" s="60"/>
       <c r="ET31" s="46"/>
-      <c r="FA31" s="56"/>
+      <c r="EU31" s="46"/>
+      <c r="EV31" s="46"/>
+      <c r="EW31" s="46"/>
+      <c r="EX31" s="46"/>
+      <c r="FE31" s="56"/>
     </row>
-    <row r="32" spans="2:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE32" s="31"/>
       <c r="CF32" s="31"/>
       <c r="CG32" s="31"/>
       <c r="CH32" s="32"/>
       <c r="CI32" s="32"/>
       <c r="CJ32" s="32"/>
       <c r="CK32" s="32"/>
       <c r="CL32" s="32"/>
       <c r="CM32" s="32"/>
       <c r="CN32" s="32"/>
       <c r="CO32" s="32"/>
       <c r="CP32" s="32"/>
       <c r="CQ32" s="32"/>
       <c r="CR32" s="32"/>
       <c r="CS32" s="32"/>
       <c r="CT32" s="32"/>
       <c r="CU32" s="45"/>
       <c r="CV32" s="45"/>
       <c r="CW32" s="45"/>
       <c r="CX32" s="46"/>
       <c r="CY32" s="45"/>
       <c r="CZ32" s="45"/>
       <c r="DA32" s="45"/>
       <c r="DB32" s="46"/>
       <c r="DC32" s="45"/>
@@ -12858,53 +13223,57 @@
       <c r="DV32" s="46"/>
       <c r="DW32" s="46"/>
       <c r="DX32" s="60"/>
       <c r="DY32" s="60"/>
       <c r="DZ32" s="46"/>
       <c r="EA32" s="46"/>
       <c r="EB32" s="60"/>
       <c r="EC32" s="60"/>
       <c r="ED32" s="46"/>
       <c r="EE32" s="46"/>
       <c r="EF32" s="60"/>
       <c r="EG32" s="60"/>
       <c r="EH32" s="46"/>
       <c r="EI32" s="46"/>
       <c r="EJ32" s="60"/>
       <c r="EK32" s="60"/>
       <c r="EL32" s="46"/>
       <c r="EM32" s="46"/>
       <c r="EN32" s="60"/>
       <c r="EO32" s="60"/>
       <c r="EP32" s="46"/>
       <c r="EQ32" s="46"/>
       <c r="ER32" s="60"/>
       <c r="ES32" s="60"/>
       <c r="ET32" s="46"/>
-      <c r="FA32" s="56"/>
+      <c r="EU32" s="46"/>
+      <c r="EV32" s="46"/>
+      <c r="EW32" s="46"/>
+      <c r="EX32" s="46"/>
+      <c r="FE32" s="56"/>
     </row>
-    <row r="33" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE33" s="31"/>
       <c r="CF33" s="31"/>
       <c r="CG33" s="31"/>
       <c r="CH33" s="32"/>
       <c r="CI33" s="32"/>
       <c r="CJ33" s="32"/>
       <c r="CK33" s="32"/>
       <c r="CL33" s="32"/>
       <c r="CM33" s="32"/>
       <c r="CN33" s="32"/>
       <c r="CO33" s="32"/>
       <c r="CP33" s="32"/>
       <c r="CQ33" s="32"/>
       <c r="CR33" s="32"/>
       <c r="CS33" s="32"/>
       <c r="CT33" s="32"/>
       <c r="CU33" s="45"/>
       <c r="CV33" s="45"/>
       <c r="CW33" s="45"/>
       <c r="CX33" s="46"/>
       <c r="CY33" s="45"/>
       <c r="CZ33" s="45"/>
       <c r="DA33" s="45"/>
       <c r="DB33" s="46"/>
       <c r="DC33" s="45"/>
@@ -12929,53 +13298,57 @@
       <c r="DV33" s="46"/>
       <c r="DW33" s="46"/>
       <c r="DX33" s="60"/>
       <c r="DY33" s="60"/>
       <c r="DZ33" s="46"/>
       <c r="EA33" s="46"/>
       <c r="EB33" s="60"/>
       <c r="EC33" s="60"/>
       <c r="ED33" s="46"/>
       <c r="EE33" s="46"/>
       <c r="EF33" s="60"/>
       <c r="EG33" s="60"/>
       <c r="EH33" s="46"/>
       <c r="EI33" s="46"/>
       <c r="EJ33" s="60"/>
       <c r="EK33" s="60"/>
       <c r="EL33" s="46"/>
       <c r="EM33" s="46"/>
       <c r="EN33" s="60"/>
       <c r="EO33" s="60"/>
       <c r="EP33" s="46"/>
       <c r="EQ33" s="46"/>
       <c r="ER33" s="60"/>
       <c r="ES33" s="60"/>
       <c r="ET33" s="46"/>
-      <c r="FA33" s="56"/>
+      <c r="EU33" s="46"/>
+      <c r="EV33" s="46"/>
+      <c r="EW33" s="46"/>
+      <c r="EX33" s="46"/>
+      <c r="FE33" s="56"/>
     </row>
-    <row r="34" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="34" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE34" s="31"/>
       <c r="CF34" s="31"/>
       <c r="CG34" s="31"/>
       <c r="CH34" s="32"/>
       <c r="CI34" s="32"/>
       <c r="CJ34" s="32"/>
       <c r="CK34" s="32"/>
       <c r="CL34" s="32"/>
       <c r="CM34" s="32"/>
       <c r="CN34" s="32"/>
       <c r="CO34" s="32"/>
       <c r="CP34" s="32"/>
       <c r="CQ34" s="32"/>
       <c r="CR34" s="32"/>
       <c r="CS34" s="32"/>
       <c r="CT34" s="32"/>
       <c r="CU34" s="45"/>
       <c r="CV34" s="45"/>
       <c r="CW34" s="45"/>
       <c r="CX34" s="46"/>
       <c r="CY34" s="45"/>
       <c r="CZ34" s="45"/>
       <c r="DA34" s="45"/>
       <c r="DB34" s="46"/>
       <c r="DC34" s="45"/>
@@ -13000,53 +13373,57 @@
       <c r="DV34" s="46"/>
       <c r="DW34" s="46"/>
       <c r="DX34" s="60"/>
       <c r="DY34" s="60"/>
       <c r="DZ34" s="46"/>
       <c r="EA34" s="46"/>
       <c r="EB34" s="60"/>
       <c r="EC34" s="60"/>
       <c r="ED34" s="46"/>
       <c r="EE34" s="46"/>
       <c r="EF34" s="60"/>
       <c r="EG34" s="60"/>
       <c r="EH34" s="46"/>
       <c r="EI34" s="46"/>
       <c r="EJ34" s="60"/>
       <c r="EK34" s="60"/>
       <c r="EL34" s="46"/>
       <c r="EM34" s="46"/>
       <c r="EN34" s="60"/>
       <c r="EO34" s="60"/>
       <c r="EP34" s="46"/>
       <c r="EQ34" s="46"/>
       <c r="ER34" s="60"/>
       <c r="ES34" s="60"/>
       <c r="ET34" s="46"/>
-      <c r="FA34" s="56"/>
+      <c r="EU34" s="46"/>
+      <c r="EV34" s="46"/>
+      <c r="EW34" s="46"/>
+      <c r="EX34" s="46"/>
+      <c r="FE34" s="56"/>
     </row>
-    <row r="35" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="35" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE35" s="31"/>
       <c r="CF35" s="31"/>
       <c r="CG35" s="31"/>
       <c r="CH35" s="32"/>
       <c r="CI35" s="32"/>
       <c r="CJ35" s="32"/>
       <c r="CK35" s="32"/>
       <c r="CL35" s="32"/>
       <c r="CM35" s="32"/>
       <c r="CN35" s="32"/>
       <c r="CO35" s="32"/>
       <c r="CP35" s="32"/>
       <c r="CQ35" s="32"/>
       <c r="CR35" s="32"/>
       <c r="CS35" s="32"/>
       <c r="CT35" s="32"/>
       <c r="CU35" s="45"/>
       <c r="CV35" s="45"/>
       <c r="CW35" s="45"/>
       <c r="CX35" s="46"/>
       <c r="CY35" s="45"/>
       <c r="CZ35" s="45"/>
       <c r="DA35" s="45"/>
       <c r="DB35" s="46"/>
       <c r="DC35" s="45"/>
@@ -13071,53 +13448,57 @@
       <c r="DV35" s="46"/>
       <c r="DW35" s="46"/>
       <c r="DX35" s="60"/>
       <c r="DY35" s="60"/>
       <c r="DZ35" s="46"/>
       <c r="EA35" s="46"/>
       <c r="EB35" s="60"/>
       <c r="EC35" s="60"/>
       <c r="ED35" s="46"/>
       <c r="EE35" s="46"/>
       <c r="EF35" s="60"/>
       <c r="EG35" s="60"/>
       <c r="EH35" s="46"/>
       <c r="EI35" s="46"/>
       <c r="EJ35" s="60"/>
       <c r="EK35" s="60"/>
       <c r="EL35" s="46"/>
       <c r="EM35" s="46"/>
       <c r="EN35" s="60"/>
       <c r="EO35" s="60"/>
       <c r="EP35" s="46"/>
       <c r="EQ35" s="46"/>
       <c r="ER35" s="60"/>
       <c r="ES35" s="60"/>
       <c r="ET35" s="46"/>
-      <c r="FA35" s="56"/>
+      <c r="EU35" s="46"/>
+      <c r="EV35" s="46"/>
+      <c r="EW35" s="46"/>
+      <c r="EX35" s="46"/>
+      <c r="FE35" s="56"/>
     </row>
-    <row r="36" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="36" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE36" s="31"/>
       <c r="CF36" s="31"/>
       <c r="CG36" s="31"/>
       <c r="CH36" s="32"/>
       <c r="CI36" s="32"/>
       <c r="CJ36" s="32"/>
       <c r="CK36" s="32"/>
       <c r="CL36" s="32"/>
       <c r="CM36" s="32"/>
       <c r="CN36" s="32"/>
       <c r="CO36" s="32"/>
       <c r="CP36" s="32"/>
       <c r="CQ36" s="32"/>
       <c r="CR36" s="32"/>
       <c r="CS36" s="32"/>
       <c r="CT36" s="32"/>
       <c r="CU36" s="45"/>
       <c r="CV36" s="45"/>
       <c r="CW36" s="45"/>
       <c r="CX36" s="46"/>
       <c r="CY36" s="45"/>
       <c r="CZ36" s="45"/>
       <c r="DA36" s="45"/>
       <c r="DB36" s="46"/>
       <c r="DC36" s="45"/>
@@ -13142,53 +13523,57 @@
       <c r="DV36" s="46"/>
       <c r="DW36" s="46"/>
       <c r="DX36" s="60"/>
       <c r="DY36" s="60"/>
       <c r="DZ36" s="46"/>
       <c r="EA36" s="46"/>
       <c r="EB36" s="60"/>
       <c r="EC36" s="60"/>
       <c r="ED36" s="46"/>
       <c r="EE36" s="46"/>
       <c r="EF36" s="60"/>
       <c r="EG36" s="60"/>
       <c r="EH36" s="46"/>
       <c r="EI36" s="46"/>
       <c r="EJ36" s="60"/>
       <c r="EK36" s="60"/>
       <c r="EL36" s="46"/>
       <c r="EM36" s="46"/>
       <c r="EN36" s="60"/>
       <c r="EO36" s="60"/>
       <c r="EP36" s="46"/>
       <c r="EQ36" s="46"/>
       <c r="ER36" s="60"/>
       <c r="ES36" s="60"/>
       <c r="ET36" s="46"/>
-      <c r="FA36" s="56"/>
+      <c r="EU36" s="46"/>
+      <c r="EV36" s="46"/>
+      <c r="EW36" s="46"/>
+      <c r="EX36" s="46"/>
+      <c r="FE36" s="56"/>
     </row>
-    <row r="37" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="37" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE37" s="31"/>
       <c r="CF37" s="31"/>
       <c r="CG37" s="31"/>
       <c r="CH37" s="32"/>
       <c r="CI37" s="32"/>
       <c r="CJ37" s="32"/>
       <c r="CK37" s="32"/>
       <c r="CL37" s="32"/>
       <c r="CM37" s="32"/>
       <c r="CN37" s="32"/>
       <c r="CO37" s="32"/>
       <c r="CP37" s="32"/>
       <c r="CQ37" s="32"/>
       <c r="CR37" s="32"/>
       <c r="CS37" s="32"/>
       <c r="CT37" s="32"/>
       <c r="CU37" s="45"/>
       <c r="CV37" s="45"/>
       <c r="CW37" s="45"/>
       <c r="CX37" s="46"/>
       <c r="CY37" s="45"/>
       <c r="CZ37" s="45"/>
       <c r="DA37" s="45"/>
       <c r="DB37" s="46"/>
       <c r="DC37" s="45"/>
@@ -13213,53 +13598,57 @@
       <c r="DV37" s="46"/>
       <c r="DW37" s="46"/>
       <c r="DX37" s="60"/>
       <c r="DY37" s="60"/>
       <c r="DZ37" s="46"/>
       <c r="EA37" s="46"/>
       <c r="EB37" s="60"/>
       <c r="EC37" s="60"/>
       <c r="ED37" s="46"/>
       <c r="EE37" s="46"/>
       <c r="EF37" s="60"/>
       <c r="EG37" s="60"/>
       <c r="EH37" s="46"/>
       <c r="EI37" s="46"/>
       <c r="EJ37" s="60"/>
       <c r="EK37" s="60"/>
       <c r="EL37" s="46"/>
       <c r="EM37" s="46"/>
       <c r="EN37" s="60"/>
       <c r="EO37" s="60"/>
       <c r="EP37" s="46"/>
       <c r="EQ37" s="46"/>
       <c r="ER37" s="60"/>
       <c r="ES37" s="60"/>
       <c r="ET37" s="46"/>
-      <c r="FA37" s="56"/>
+      <c r="EU37" s="46"/>
+      <c r="EV37" s="46"/>
+      <c r="EW37" s="46"/>
+      <c r="EX37" s="46"/>
+      <c r="FE37" s="56"/>
     </row>
-    <row r="38" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="38" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE38" s="31"/>
       <c r="CF38" s="31"/>
       <c r="CG38" s="31"/>
       <c r="CH38" s="32"/>
       <c r="CI38" s="32"/>
       <c r="CJ38" s="32"/>
       <c r="CK38" s="32"/>
       <c r="CL38" s="32"/>
       <c r="CM38" s="32"/>
       <c r="CN38" s="32"/>
       <c r="CO38" s="32"/>
       <c r="CP38" s="32"/>
       <c r="CQ38" s="32"/>
       <c r="CR38" s="32"/>
       <c r="CS38" s="32"/>
       <c r="CT38" s="32"/>
       <c r="CU38" s="45"/>
       <c r="CV38" s="45"/>
       <c r="CW38" s="45"/>
       <c r="CX38" s="46"/>
       <c r="CY38" s="45"/>
       <c r="CZ38" s="45"/>
       <c r="DA38" s="45"/>
       <c r="DB38" s="46"/>
       <c r="DC38" s="45"/>
@@ -13284,53 +13673,57 @@
       <c r="DV38" s="46"/>
       <c r="DW38" s="46"/>
       <c r="DX38" s="60"/>
       <c r="DY38" s="60"/>
       <c r="DZ38" s="46"/>
       <c r="EA38" s="46"/>
       <c r="EB38" s="60"/>
       <c r="EC38" s="60"/>
       <c r="ED38" s="46"/>
       <c r="EE38" s="46"/>
       <c r="EF38" s="60"/>
       <c r="EG38" s="60"/>
       <c r="EH38" s="46"/>
       <c r="EI38" s="46"/>
       <c r="EJ38" s="60"/>
       <c r="EK38" s="60"/>
       <c r="EL38" s="46"/>
       <c r="EM38" s="46"/>
       <c r="EN38" s="60"/>
       <c r="EO38" s="60"/>
       <c r="EP38" s="46"/>
       <c r="EQ38" s="46"/>
       <c r="ER38" s="60"/>
       <c r="ES38" s="60"/>
       <c r="ET38" s="46"/>
-      <c r="FA38" s="56"/>
+      <c r="EU38" s="46"/>
+      <c r="EV38" s="46"/>
+      <c r="EW38" s="46"/>
+      <c r="EX38" s="46"/>
+      <c r="FE38" s="56"/>
     </row>
-    <row r="39" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="39" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE39" s="31"/>
       <c r="CF39" s="31"/>
       <c r="CG39" s="31"/>
       <c r="CH39" s="32"/>
       <c r="CI39" s="32"/>
       <c r="CJ39" s="32"/>
       <c r="CK39" s="32"/>
       <c r="CL39" s="32"/>
       <c r="CM39" s="32"/>
       <c r="CN39" s="32"/>
       <c r="CO39" s="32"/>
       <c r="CP39" s="32"/>
       <c r="CQ39" s="32"/>
       <c r="CR39" s="32"/>
       <c r="CS39" s="32"/>
       <c r="CT39" s="32"/>
       <c r="CU39" s="45"/>
       <c r="CV39" s="45"/>
       <c r="CW39" s="45"/>
       <c r="CX39" s="46"/>
       <c r="CY39" s="45"/>
       <c r="CZ39" s="45"/>
       <c r="DA39" s="45"/>
       <c r="DB39" s="46"/>
       <c r="DC39" s="45"/>
@@ -13355,53 +13748,57 @@
       <c r="DV39" s="46"/>
       <c r="DW39" s="46"/>
       <c r="DX39" s="60"/>
       <c r="DY39" s="60"/>
       <c r="DZ39" s="46"/>
       <c r="EA39" s="46"/>
       <c r="EB39" s="60"/>
       <c r="EC39" s="60"/>
       <c r="ED39" s="46"/>
       <c r="EE39" s="46"/>
       <c r="EF39" s="60"/>
       <c r="EG39" s="60"/>
       <c r="EH39" s="46"/>
       <c r="EI39" s="46"/>
       <c r="EJ39" s="60"/>
       <c r="EK39" s="60"/>
       <c r="EL39" s="46"/>
       <c r="EM39" s="46"/>
       <c r="EN39" s="60"/>
       <c r="EO39" s="60"/>
       <c r="EP39" s="46"/>
       <c r="EQ39" s="46"/>
       <c r="ER39" s="60"/>
       <c r="ES39" s="60"/>
       <c r="ET39" s="46"/>
-      <c r="FA39" s="56"/>
+      <c r="EU39" s="46"/>
+      <c r="EV39" s="46"/>
+      <c r="EW39" s="46"/>
+      <c r="EX39" s="46"/>
+      <c r="FE39" s="56"/>
     </row>
-    <row r="40" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="40" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
       <c r="CG40" s="31"/>
       <c r="CH40" s="32"/>
       <c r="CI40" s="32"/>
       <c r="CJ40" s="32"/>
       <c r="CK40" s="32"/>
       <c r="CL40" s="32"/>
       <c r="CM40" s="32"/>
       <c r="CN40" s="32"/>
       <c r="CO40" s="32"/>
       <c r="CP40" s="32"/>
       <c r="CQ40" s="32"/>
       <c r="CR40" s="32"/>
       <c r="CS40" s="32"/>
       <c r="CT40" s="32"/>
       <c r="CU40" s="45"/>
       <c r="CV40" s="45"/>
       <c r="CW40" s="45"/>
       <c r="CX40" s="46"/>
       <c r="CY40" s="45"/>
       <c r="CZ40" s="45"/>
       <c r="DA40" s="45"/>
       <c r="DB40" s="46"/>
       <c r="DC40" s="45"/>
@@ -13426,53 +13823,57 @@
       <c r="DV40" s="46"/>
       <c r="DW40" s="46"/>
       <c r="DX40" s="60"/>
       <c r="DY40" s="60"/>
       <c r="DZ40" s="46"/>
       <c r="EA40" s="46"/>
       <c r="EB40" s="60"/>
       <c r="EC40" s="60"/>
       <c r="ED40" s="46"/>
       <c r="EE40" s="46"/>
       <c r="EF40" s="60"/>
       <c r="EG40" s="60"/>
       <c r="EH40" s="46"/>
       <c r="EI40" s="46"/>
       <c r="EJ40" s="60"/>
       <c r="EK40" s="60"/>
       <c r="EL40" s="46"/>
       <c r="EM40" s="46"/>
       <c r="EN40" s="60"/>
       <c r="EO40" s="60"/>
       <c r="EP40" s="46"/>
       <c r="EQ40" s="46"/>
       <c r="ER40" s="60"/>
       <c r="ES40" s="60"/>
       <c r="ET40" s="46"/>
-      <c r="FA40" s="56"/>
+      <c r="EU40" s="46"/>
+      <c r="EV40" s="46"/>
+      <c r="EW40" s="46"/>
+      <c r="EX40" s="46"/>
+      <c r="FE40" s="56"/>
     </row>
-    <row r="41" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="41" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE41" s="31"/>
       <c r="CF41" s="31"/>
       <c r="CG41" s="31"/>
       <c r="CH41" s="32"/>
       <c r="CI41" s="32"/>
       <c r="CJ41" s="32"/>
       <c r="CK41" s="32"/>
       <c r="CL41" s="32"/>
       <c r="CM41" s="32"/>
       <c r="CN41" s="32"/>
       <c r="CO41" s="32"/>
       <c r="CP41" s="32"/>
       <c r="CQ41" s="32"/>
       <c r="CR41" s="32"/>
       <c r="CS41" s="32"/>
       <c r="CT41" s="32"/>
       <c r="CU41" s="46"/>
       <c r="CV41" s="46"/>
       <c r="CW41" s="46"/>
       <c r="CX41" s="46"/>
       <c r="CY41" s="46"/>
       <c r="CZ41" s="46"/>
       <c r="DA41" s="46"/>
       <c r="DB41" s="46"/>
       <c r="DC41" s="46"/>
@@ -13497,53 +13898,57 @@
       <c r="DV41" s="46"/>
       <c r="DW41" s="46"/>
       <c r="DX41" s="60"/>
       <c r="DY41" s="60"/>
       <c r="DZ41" s="46"/>
       <c r="EA41" s="46"/>
       <c r="EB41" s="60"/>
       <c r="EC41" s="60"/>
       <c r="ED41" s="46"/>
       <c r="EE41" s="46"/>
       <c r="EF41" s="60"/>
       <c r="EG41" s="60"/>
       <c r="EH41" s="46"/>
       <c r="EI41" s="46"/>
       <c r="EJ41" s="60"/>
       <c r="EK41" s="60"/>
       <c r="EL41" s="46"/>
       <c r="EM41" s="46"/>
       <c r="EN41" s="60"/>
       <c r="EO41" s="60"/>
       <c r="EP41" s="46"/>
       <c r="EQ41" s="46"/>
       <c r="ER41" s="60"/>
       <c r="ES41" s="60"/>
       <c r="ET41" s="46"/>
-      <c r="FA41" s="56"/>
+      <c r="EU41" s="46"/>
+      <c r="EV41" s="46"/>
+      <c r="EW41" s="46"/>
+      <c r="EX41" s="46"/>
+      <c r="FE41" s="56"/>
     </row>
-    <row r="42" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="42" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="33"/>
       <c r="CI42" s="33"/>
       <c r="CJ42" s="33"/>
       <c r="CK42" s="33"/>
       <c r="CL42" s="33"/>
       <c r="CM42" s="33"/>
       <c r="CN42" s="33"/>
       <c r="CO42" s="33"/>
       <c r="CP42" s="33"/>
       <c r="CQ42" s="33"/>
       <c r="CR42" s="33"/>
       <c r="CS42" s="33"/>
       <c r="CT42" s="33"/>
       <c r="CU42" s="47"/>
       <c r="CV42" s="47"/>
       <c r="CW42" s="47"/>
       <c r="CX42" s="47"/>
       <c r="CY42" s="47"/>
       <c r="CZ42" s="47"/>
       <c r="DA42" s="47"/>
       <c r="DB42" s="47"/>
       <c r="DC42" s="47"/>
@@ -13568,53 +13973,57 @@
       <c r="DV42" s="47"/>
       <c r="DW42" s="47"/>
       <c r="DX42" s="60"/>
       <c r="DY42" s="60"/>
       <c r="DZ42" s="47"/>
       <c r="EA42" s="47"/>
       <c r="EB42" s="60"/>
       <c r="EC42" s="60"/>
       <c r="ED42" s="47"/>
       <c r="EE42" s="47"/>
       <c r="EF42" s="60"/>
       <c r="EG42" s="60"/>
       <c r="EH42" s="47"/>
       <c r="EI42" s="47"/>
       <c r="EJ42" s="60"/>
       <c r="EK42" s="60"/>
       <c r="EL42" s="47"/>
       <c r="EM42" s="47"/>
       <c r="EN42" s="60"/>
       <c r="EO42" s="60"/>
       <c r="EP42" s="47"/>
       <c r="EQ42" s="47"/>
       <c r="ER42" s="60"/>
       <c r="ES42" s="60"/>
       <c r="ET42" s="47"/>
-      <c r="FA42" s="56"/>
+      <c r="EU42" s="47"/>
+      <c r="EV42" s="47"/>
+      <c r="EW42" s="47"/>
+      <c r="EX42" s="47"/>
+      <c r="FE42" s="56"/>
     </row>
-    <row r="43" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="43" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE43" s="31"/>
       <c r="CF43" s="31"/>
       <c r="CG43" s="31"/>
       <c r="CH43" s="33"/>
       <c r="CI43" s="33"/>
       <c r="CJ43" s="33"/>
       <c r="CK43" s="33"/>
       <c r="CL43" s="33"/>
       <c r="CM43" s="33"/>
       <c r="CN43" s="33"/>
       <c r="CO43" s="33"/>
       <c r="CP43" s="33"/>
       <c r="CQ43" s="33"/>
       <c r="CR43" s="33"/>
       <c r="CS43" s="33"/>
       <c r="CT43" s="33"/>
       <c r="CU43" s="47"/>
       <c r="CV43" s="47"/>
       <c r="CW43" s="47"/>
       <c r="CX43" s="47"/>
       <c r="CY43" s="47"/>
       <c r="CZ43" s="47"/>
       <c r="DA43" s="47"/>
       <c r="DB43" s="47"/>
       <c r="DC43" s="47"/>
@@ -13639,53 +14048,57 @@
       <c r="DV43" s="47"/>
       <c r="DW43" s="47"/>
       <c r="DX43" s="60"/>
       <c r="DY43" s="60"/>
       <c r="DZ43" s="47"/>
       <c r="EA43" s="47"/>
       <c r="EB43" s="60"/>
       <c r="EC43" s="60"/>
       <c r="ED43" s="47"/>
       <c r="EE43" s="47"/>
       <c r="EF43" s="60"/>
       <c r="EG43" s="60"/>
       <c r="EH43" s="47"/>
       <c r="EI43" s="47"/>
       <c r="EJ43" s="60"/>
       <c r="EK43" s="60"/>
       <c r="EL43" s="47"/>
       <c r="EM43" s="47"/>
       <c r="EN43" s="60"/>
       <c r="EO43" s="60"/>
       <c r="EP43" s="47"/>
       <c r="EQ43" s="47"/>
       <c r="ER43" s="60"/>
       <c r="ES43" s="60"/>
       <c r="ET43" s="47"/>
-      <c r="FA43" s="56"/>
+      <c r="EU43" s="47"/>
+      <c r="EV43" s="47"/>
+      <c r="EW43" s="47"/>
+      <c r="EX43" s="47"/>
+      <c r="FE43" s="56"/>
     </row>
-    <row r="44" spans="83:157" ht="15" x14ac:dyDescent="0.25">
+    <row r="44" spans="83:161" ht="15" x14ac:dyDescent="0.25">
       <c r="CE44" s="31"/>
       <c r="CF44" s="31"/>
       <c r="CG44" s="31"/>
       <c r="CH44" s="32"/>
       <c r="CI44" s="32"/>
       <c r="CJ44" s="32"/>
       <c r="CK44" s="32"/>
       <c r="CL44" s="32"/>
       <c r="CM44" s="32"/>
       <c r="CN44" s="32"/>
       <c r="CO44" s="32"/>
       <c r="CP44" s="32"/>
       <c r="CQ44" s="32"/>
       <c r="CR44" s="32"/>
       <c r="CS44" s="32"/>
       <c r="CT44" s="32"/>
       <c r="CU44" s="46"/>
       <c r="CV44" s="46"/>
       <c r="CW44" s="46"/>
       <c r="CX44" s="46"/>
       <c r="CY44" s="46"/>
       <c r="CZ44" s="46"/>
       <c r="DA44" s="46"/>
       <c r="DB44" s="46"/>
       <c r="DC44" s="46"/>
@@ -13710,67 +14123,73 @@
       <c r="DV44" s="46"/>
       <c r="DW44" s="46"/>
       <c r="DX44" s="60"/>
       <c r="DY44" s="60"/>
       <c r="DZ44" s="46"/>
       <c r="EA44" s="46"/>
       <c r="EB44" s="60"/>
       <c r="EC44" s="60"/>
       <c r="ED44" s="46"/>
       <c r="EE44" s="46"/>
       <c r="EF44" s="60"/>
       <c r="EG44" s="60"/>
       <c r="EH44" s="46"/>
       <c r="EI44" s="46"/>
       <c r="EJ44" s="60"/>
       <c r="EK44" s="60"/>
       <c r="EL44" s="46"/>
       <c r="EM44" s="46"/>
       <c r="EN44" s="60"/>
       <c r="EO44" s="60"/>
       <c r="EP44" s="46"/>
       <c r="EQ44" s="46"/>
       <c r="ER44" s="60"/>
       <c r="ES44" s="60"/>
       <c r="ET44" s="46"/>
-      <c r="FA44" s="56"/>
+      <c r="EU44" s="46"/>
+      <c r="EV44" s="46"/>
+      <c r="EW44" s="46"/>
+      <c r="EX44" s="46"/>
+      <c r="FE44" s="56"/>
     </row>
-    <row r="45" spans="83:157" x14ac:dyDescent="0.2">
+    <row r="45" spans="83:161" x14ac:dyDescent="0.2">
       <c r="DK45" s="52"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8856B7C1-5EB9-4D64-A802-979C34FE93BB}">
   <dimension ref="A1:AP7"/>
   <sheetViews>
-    <sheetView topLeftCell="W2" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AN11" sqref="AN11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="53" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="53" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="53" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="53" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.7109375" style="53" bestFit="1" customWidth="1"/>
@@ -13887,60 +14306,60 @@
       <c r="AA3" s="1" t="s">
         <v>147</v>
       </c>
       <c r="AB3" s="1" t="s">
         <v>147</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>147</v>
       </c>
       <c r="AD3" s="54" t="s">
         <v>147</v>
       </c>
       <c r="AE3" s="1" t="s">
         <v>157</v>
       </c>
       <c r="AF3" s="1" t="s">
         <v>157</v>
       </c>
       <c r="AG3" s="1" t="s">
         <v>157</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>157</v>
       </c>
       <c r="AI3" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AJ3" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AK3" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AL3" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AM3" s="1" t="s">
         <v>120</v>
       </c>
       <c r="AN3" s="1" t="s">
         <v>120</v>
       </c>
       <c r="AO3" s="1" t="s">
         <v>120</v>
       </c>
       <c r="AP3" s="54" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:42" x14ac:dyDescent="0.2">
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>4</v>
       </c>
@@ -14138,91 +14557,90 @@
         <v>348</v>
       </c>
       <c r="Y5">
         <v>26</v>
       </c>
       <c r="Z5" s="53">
         <f>X5/W5</f>
         <v>0.93048128342245995</v>
       </c>
       <c r="AA5">
         <f>SUM(AB5:AC5)</f>
         <v>348</v>
       </c>
       <c r="AB5">
         <v>328</v>
       </c>
       <c r="AC5">
         <v>20</v>
       </c>
       <c r="AD5" s="53">
         <f>AB5/AA5</f>
         <v>0.94252873563218387</v>
       </c>
       <c r="AE5">
         <f>SUM(AF5:AG5)</f>
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="AF5">
         <v>289</v>
       </c>
       <c r="AG5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="AH5" s="53">
         <f>AF5/AE5</f>
-        <v>0.94754098360655736</v>
+        <v>0.95379537953795379</v>
       </c>
       <c r="AI5">
-        <f>SUM(AJ5:AK5)</f>
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="AJ5">
-        <v>43</v>
+        <v>113</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AL5" s="53">
         <f>AJ5/AI5</f>
-        <v>0.93478260869565222</v>
+        <v>0.94957983193277307</v>
       </c>
       <c r="AM5">
         <f>SUM(AN5:AO5)</f>
-        <v>1705</v>
+        <v>1776</v>
       </c>
       <c r="AN5">
         <f>SUM(D5,H5,L5,P5,T5,X5,AB5,AF5,AJ5)</f>
-        <v>1612</v>
+        <v>1682</v>
       </c>
       <c r="AO5">
         <f>SUM(E5,I5,M5,Q5,U5,Y5,AC5,AG5,AK5)</f>
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AP5" s="53">
         <f>AN5/AM5</f>
-        <v>0.94545454545454544</v>
+        <v>0.94707207207207211</v>
       </c>
     </row>
     <row r="6" spans="1:42" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3" t="s">
         <v>152</v>
       </c>
       <c r="C6">
         <f>SUM(D6:E6)</f>
         <v>1</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6" s="53">
         <f>D6/C6</f>
         <v>1</v>
       </c>
       <c r="G6">
         <f>SUM(H6:I6)</f>
         <v>165</v>
       </c>
       <c r="H6">
@@ -14299,77 +14717,77 @@
         <v>308</v>
       </c>
       <c r="AC6">
         <v>39</v>
       </c>
       <c r="AD6" s="53">
         <f>AB6/AA6</f>
         <v>0.88760806916426516</v>
       </c>
       <c r="AE6">
         <f>SUM(AF6:AG6)</f>
         <v>303</v>
       </c>
       <c r="AF6">
         <v>272</v>
       </c>
       <c r="AG6">
         <v>31</v>
       </c>
       <c r="AH6" s="53">
         <f>AF6/AE6</f>
         <v>0.89768976897689767</v>
       </c>
       <c r="AI6">
         <f>SUM(AJ6:AK6)</f>
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="AJ6">
-        <v>40</v>
+        <v>105</v>
       </c>
       <c r="AK6">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="AL6" s="53">
         <f>AJ6/AI6</f>
-        <v>0.86956521739130432</v>
+        <v>0.875</v>
       </c>
       <c r="AM6">
         <f>SUM(AN6:AO6)</f>
-        <v>1687</v>
+        <v>1761</v>
       </c>
       <c r="AN6">
         <f t="shared" ref="AN6:AN7" si="0">SUM(D6,H6,L6,P6,T6,X6,AB6,AF6,AJ6)</f>
-        <v>1522</v>
+        <v>1587</v>
       </c>
       <c r="AO6">
         <f t="shared" ref="AO6:AO7" si="1">SUM(E6,I6,M6,Q6,U6,Y6,AC6,AG6,AK6)</f>
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="AP6" s="53">
         <f>AN6/AM6</f>
-        <v>0.90219324244220511</v>
+        <v>0.90119250425894382</v>
       </c>
     </row>
     <row r="7" spans="1:42" ht="117" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C7">
         <f>SUM(D7:E7)</f>
         <v>2</v>
       </c>
       <c r="D7">
         <v>1</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7" s="53">
         <f>D7/C7</f>
         <v>0.5</v>
       </c>
       <c r="G7">
         <f>SUM(H7:I7)</f>
         <v>165</v>
       </c>
       <c r="H7">
@@ -14446,134 +14864,134 @@
         <v>314</v>
       </c>
       <c r="AC7">
         <v>34</v>
       </c>
       <c r="AD7" s="53">
         <f>AB7/AA7</f>
         <v>0.9022988505747126</v>
       </c>
       <c r="AE7">
         <f>SUM(AF7:AG7)</f>
         <v>303</v>
       </c>
       <c r="AF7">
         <v>258</v>
       </c>
       <c r="AG7">
         <v>45</v>
       </c>
       <c r="AH7" s="53">
         <f>AF7/AE7</f>
         <v>0.85148514851485146</v>
       </c>
       <c r="AI7">
         <f>SUM(AJ7:AK7)</f>
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="AJ7">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="AK7">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="AL7" s="53">
         <f>AJ7/AI7</f>
-        <v>0.86956521739130432</v>
+        <v>0.85</v>
       </c>
       <c r="AM7">
         <f>SUM(AN7:AO7)</f>
-        <v>1672</v>
+        <v>1746</v>
       </c>
       <c r="AN7">
         <f t="shared" si="0"/>
-        <v>1499</v>
+        <v>1561</v>
       </c>
       <c r="AO7">
         <f t="shared" si="1"/>
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="AP7" s="53">
         <f>AN7/AM7</f>
-        <v>0.89653110047846885</v>
+        <v>0.89404352806414666</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95107288-C7DA-4D57-A344-3B022E84B3E4}">
-  <dimension ref="A1:EH9"/>
+  <dimension ref="A1:EL9"/>
   <sheetViews>
-    <sheetView topLeftCell="DO1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="EB8" sqref="EB8"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="EI7" sqref="EI7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
     <col min="3" max="34" width="9.28515625" customWidth="1"/>
     <col min="59" max="62" width="9.28515625" customWidth="1"/>
     <col min="73" max="73" width="12.5703125" customWidth="1"/>
     <col min="74" max="74" width="11.42578125" customWidth="1"/>
     <col min="77" max="77" width="12.5703125" customWidth="1"/>
     <col min="78" max="78" width="11.42578125" customWidth="1"/>
     <col min="81" max="81" width="12.5703125" customWidth="1"/>
     <col min="82" max="111" width="11.42578125" customWidth="1"/>
     <col min="112" max="113" width="11.42578125" style="56" customWidth="1"/>
-    <col min="114" max="134" width="11.42578125" customWidth="1"/>
+    <col min="114" max="138" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:142" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B1" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="2" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:142" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="1:138" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:142" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="4" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:142" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="62"/>
       <c r="C4" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>90</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>90</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>90</v>
       </c>
@@ -14919,75 +15337,87 @@
       <c r="DS4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DT4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DU4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DV4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DW4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DX4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DY4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="DZ4" s="1" t="s">
         <v>157</v>
       </c>
       <c r="EA4" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="EB4" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="EC4" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="ED4" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="EE4" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="EF4" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="EG4" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="EH4" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="EI4" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="EF4" s="1" t="s">
+      <c r="EJ4" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="EG4" s="1" t="s">
+      <c r="EK4" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="EH4" s="1" t="s">
+      <c r="EL4" s="1" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="5" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:142" x14ac:dyDescent="0.2">
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>93</v>
       </c>
@@ -15342,63 +15772,75 @@
       <c r="DW5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="DX5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="DY5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="DZ5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="EA5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="EB5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="EC5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="ED5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="EE5" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="EF5" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="EG5" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="EH5" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="EI5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="EF5" s="1" t="s">
+      <c r="EJ5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="EG5" s="1" t="s">
+      <c r="EK5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="EH5" s="1" t="s">
+      <c r="EL5" s="1" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:142" x14ac:dyDescent="0.2">
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>63</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>64</v>
       </c>
@@ -15755,61 +16197,73 @@
       </c>
       <c r="DX6" s="61" t="s">
         <v>3</v>
       </c>
       <c r="DY6" s="61" t="s">
         <v>4</v>
       </c>
       <c r="DZ6" s="1" t="s">
         <v>65</v>
       </c>
       <c r="EA6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="EB6" s="61" t="s">
         <v>3</v>
       </c>
       <c r="EC6" s="61" t="s">
         <v>4</v>
       </c>
       <c r="ED6" s="1" t="s">
         <v>65</v>
       </c>
       <c r="EE6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="EF6" s="1" t="s">
+      <c r="EF6" s="61" t="s">
+        <v>3</v>
+      </c>
+      <c r="EG6" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="EH6" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="EI6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="EJ6" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="EG6" s="1" t="s">
+      <c r="EK6" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="EH6" s="1" t="s">
+      <c r="EL6" s="1" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="7" spans="1:138" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:142" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="38">
         <v>1</v>
       </c>
       <c r="D7" s="38">
         <v>1</v>
       </c>
       <c r="E7" s="38">
         <v>0</v>
       </c>
       <c r="F7" s="37">
         <v>1</v>
       </c>
       <c r="G7" s="38">
         <v>45</v>
       </c>
       <c r="H7" s="38">
         <v>45</v>
       </c>
       <c r="I7" s="38">
         <v>0</v>
       </c>
       <c r="J7" s="37">
@@ -16164,197 +16618,210 @@
       <c r="DP7" s="36">
         <v>117</v>
       </c>
       <c r="DQ7" s="36">
         <v>20</v>
       </c>
       <c r="DR7" s="37">
         <f>DP7/DO7</f>
         <v>0.85401459854014594</v>
       </c>
       <c r="DS7" s="36">
         <f>SUM(DT7:DU7)</f>
         <v>126</v>
       </c>
       <c r="DT7" s="36">
         <v>116</v>
       </c>
       <c r="DU7" s="36">
         <v>10</v>
       </c>
       <c r="DV7" s="37">
         <f>DT7/DS7</f>
         <v>0.92063492063492058</v>
       </c>
       <c r="DW7" s="36">
-        <f>SUM(DX7:DY7)</f>
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="DX7" s="36">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="DY7" s="36">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="DZ7" s="37">
         <f>DX7/DW7</f>
-        <v>0.88135593220338981</v>
+        <v>0.88275862068965516</v>
       </c>
       <c r="EA7" s="36">
-        <f>SUM(EB7:EC7)</f>
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="EB7" s="36">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="EC7" s="36">
         <v>14</v>
       </c>
       <c r="ED7" s="37">
         <f>EB7/EA7</f>
-        <v>0.86</v>
+        <v>0.88135593220338981</v>
       </c>
       <c r="EE7" s="36">
-        <f>SUM(C7,G7,K7,O7,S7,W7,AA7,AE7,AI7,AM7,AQ7,AU7,AY7,BC7,BG7,BK7,BO7,BS7,BW7,CA7,CE7,CI7,CM7,CQ7,CU7,CY7,DC7,DG7,DK7,DO7,DS7,DW7,EA7)</f>
-        <v>2039</v>
+        <v>103</v>
       </c>
       <c r="EF7" s="36">
-        <f>SUM(D7,H7,L7,P7,T7,X7,AB7,AF7,AJ7,AN7,AR7,AV7,AZ7,BD7,BH7,BL7,BP7,BT7,BX7,CB7,CF7,CJ7,CN7,CR7,CV7,CZ7,DD7,DH7,DL7,DP7,DT7,DX7,EB7)</f>
-        <v>1853</v>
+        <v>86</v>
       </c>
       <c r="EG7" s="36">
-        <f>SUM(E7,I7,M7,Q7,U7,Y7,AC7,AG7,AK7,AO7,AS7,AW7,BA7,BE7,BI7,BM7,BQ7,BU7,BY7,CC7,CG7,CK7,CO7,CS7,CW7,DA7,DE7,DI7,DM7,DQ7,DU7,DY7,EC7)</f>
-        <v>186</v>
+        <v>17</v>
       </c>
       <c r="EH7" s="37">
         <f>EF7/EE7</f>
-        <v>0.90877881314369791</v>
+        <v>0.83495145631067957</v>
+      </c>
+      <c r="EI7" s="36">
+        <f>SUM(C7,G7,K7,O7,S7,W7,AA7,AE7,AI7,AM7,AQ7,AU7,AY7,BC7,BG7,BK7,BO7,BS7,BW7,CA7,CE7,CI7,CM7,CQ7,CU7,CY7,DC7,DG7,DK7,DO7,DS7,DW7,EA7, EE7)</f>
+        <v>2187</v>
+      </c>
+      <c r="EJ7" s="36">
+        <f>SUM(D7,H7,L7,P7,T7,X7,AB7,AF7,AJ7,AN7,AR7,AV7,AZ7,BD7,BH7,BL7,BP7,BT7,BX7,CB7,CF7,CJ7,CN7,CR7,CV7,CZ7,DD7,DH7,DL7,DP7,DT7,DX7,EB7, EF7)</f>
+        <v>1981</v>
+      </c>
+      <c r="EK7" s="36">
+        <f>SUM(E7,I7,M7,Q7,U7,Y7,AC7,AG7,AK7,AO7,AS7,AW7,BA7,BE7,BI7,BM7,BQ7,BU7,BY7,CC7,CG7,CK7,CO7,CS7,CW7,DA7,DE7,DI7,DM7,DQ7,DU7,DY7,EC7, EG7)</f>
+        <v>206</v>
+      </c>
+      <c r="EL7" s="37">
+        <f>EJ7/EI7</f>
+        <v>0.90580704160951075</v>
       </c>
     </row>
-    <row r="8" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:142" x14ac:dyDescent="0.2">
       <c r="AI8" s="15"/>
       <c r="AJ8" s="15"/>
       <c r="AK8" s="15"/>
       <c r="AL8" s="12"/>
       <c r="AM8" s="12"/>
       <c r="AN8" s="12"/>
       <c r="AO8" s="12"/>
       <c r="AP8" s="12"/>
       <c r="AQ8" s="12"/>
       <c r="AR8" s="12"/>
       <c r="AS8" s="12"/>
       <c r="AT8" s="12"/>
       <c r="AU8" s="12"/>
       <c r="AV8" s="12"/>
       <c r="AW8" s="12"/>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
     </row>
-    <row r="9" spans="1:138" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:142" x14ac:dyDescent="0.2">
       <c r="AI9" s="15"/>
       <c r="AJ9" s="15"/>
       <c r="AK9" s="15"/>
       <c r="AL9" s="12"/>
       <c r="AM9" s="12"/>
       <c r="AN9" s="12"/>
       <c r="AO9" s="12"/>
       <c r="AP9" s="12"/>
       <c r="AQ9" s="12"/>
       <c r="AR9" s="12"/>
       <c r="AS9" s="12"/>
       <c r="AT9" s="12"/>
       <c r="AU9" s="12"/>
       <c r="AV9" s="12"/>
       <c r="AW9" s="12"/>
       <c r="AX9" s="12"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="12"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:AQ16"/>
+  <dimension ref="A1:AR16"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AQ15" sqref="AQ15"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="17" customWidth="1"/>
     <col min="3" max="4" width="16.85546875" style="17" bestFit="1" customWidth="1"/>
-    <col min="5" max="41" width="11.5703125" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="17"/>
+    <col min="5" max="42" width="11.5703125" style="17" customWidth="1"/>
+    <col min="43" max="43" width="13.140625" style="17" customWidth="1"/>
+    <col min="44" max="44" width="13.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="45" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="2" spans="1:43" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:44" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="3" spans="1:43" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:44" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>118</v>
       </c>
       <c r="C3" s="19"/>
     </row>
-    <row r="4" spans="1:43" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:44" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>96</v>
       </c>
       <c r="C4" s="19"/>
     </row>
-    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="I5" s="6" t="s">
@@ -16432,60 +16899,63 @@
       <c r="AG5" s="6" t="s">
         <v>146</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>154</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>155</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>156</v>
       </c>
       <c r="AK5" s="6" t="s">
         <v>158</v>
       </c>
       <c r="AL5" s="6" t="s">
         <v>159</v>
       </c>
       <c r="AM5" s="6" t="s">
         <v>160</v>
       </c>
       <c r="AN5" s="6" t="s">
         <v>161</v>
       </c>
       <c r="AO5" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AP5" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="AQ5" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="AQ5" s="6" t="s">
+      <c r="AR5" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B6" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>57</v>
       </c>
       <c r="E6" s="18">
         <v>1</v>
       </c>
       <c r="F6" s="18">
         <v>21</v>
       </c>
       <c r="G6" s="18">
         <v>38</v>
       </c>
       <c r="H6" s="18">
         <v>32</v>
       </c>
       <c r="I6" s="18">
         <v>37</v>
       </c>
       <c r="J6" s="18">
@@ -16557,65 +17027,68 @@
       <c r="AF6" s="18">
         <v>133</v>
       </c>
       <c r="AG6" s="18">
         <v>86</v>
       </c>
       <c r="AH6" s="18">
         <v>135</v>
       </c>
       <c r="AI6" s="18">
         <v>165</v>
       </c>
       <c r="AJ6" s="18">
         <v>144</v>
       </c>
       <c r="AK6" s="18">
         <v>93</v>
       </c>
       <c r="AL6" s="18">
         <v>163</v>
       </c>
       <c r="AM6" s="18">
         <v>162</v>
       </c>
       <c r="AN6" s="18">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AO6" s="18">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="AP6" s="18">
-        <f>SUM(E6:AO6)</f>
-[...4 lines deleted...]
-        <v>8.4152112811396451E-2</v>
+        <v>100</v>
+      </c>
+      <c r="AQ6" s="18">
+        <f>SUM(E6:AP6)</f>
+        <v>3619</v>
+      </c>
+      <c r="AR6" s="8">
+        <f t="shared" ref="AR6:AR11" si="0">AQ6/SUM($AQ$6:$AQ$11)</f>
+        <v>8.4668834662985748E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B7" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
       <c r="F7" s="18">
         <v>5</v>
       </c>
       <c r="G7" s="18">
         <v>12</v>
       </c>
       <c r="H7" s="18">
         <v>15</v>
       </c>
       <c r="I7" s="18">
         <v>24</v>
       </c>
       <c r="J7" s="18">
@@ -16678,74 +17151,77 @@
       <c r="AC7" s="18">
         <v>80</v>
       </c>
       <c r="AD7" s="18">
         <v>132</v>
       </c>
       <c r="AE7" s="18">
         <v>162</v>
       </c>
       <c r="AF7" s="18">
         <v>158</v>
       </c>
       <c r="AG7" s="18">
         <v>119</v>
       </c>
       <c r="AH7" s="18">
         <v>165</v>
       </c>
       <c r="AI7" s="18">
         <v>184</v>
       </c>
       <c r="AJ7" s="18">
         <v>165</v>
       </c>
       <c r="AK7" s="18">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AL7" s="18">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="AM7" s="18">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="AN7" s="18">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="AO7" s="18">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="AP7" s="18">
-        <f t="shared" ref="AP7:AP15" si="1">SUM(E7:AO7)</f>
-[...2 lines deleted...]
-      <c r="AQ7" s="8">
+        <v>145</v>
+      </c>
+      <c r="AQ7" s="18">
+        <f>SUM(E7:AP7)</f>
+        <v>3917</v>
+      </c>
+      <c r="AR7" s="8">
         <f t="shared" si="0"/>
-        <v>8.9509212770557567E-2</v>
+        <v>9.164073649486465E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B8" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="17">
         <v>0</v>
       </c>
       <c r="F8" s="17">
         <v>0</v>
       </c>
       <c r="G8" s="18">
         <v>1</v>
       </c>
       <c r="H8" s="18">
         <v>1</v>
       </c>
       <c r="I8" s="18">
         <v>3</v>
       </c>
       <c r="J8" s="18">
@@ -16763,119 +17239,122 @@
       <c r="N8" s="18">
         <v>13</v>
       </c>
       <c r="O8" s="18">
         <v>17</v>
       </c>
       <c r="P8" s="18">
         <v>13</v>
       </c>
       <c r="Q8" s="18">
         <v>6</v>
       </c>
       <c r="R8" s="18">
         <v>17</v>
       </c>
       <c r="S8" s="18">
         <v>1</v>
       </c>
       <c r="T8" s="18">
         <v>3</v>
       </c>
       <c r="U8" s="18">
         <v>5</v>
       </c>
       <c r="V8" s="18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="W8" s="18">
         <v>12</v>
       </c>
       <c r="X8" s="18">
         <v>8</v>
       </c>
       <c r="Y8" s="18">
         <v>5</v>
       </c>
       <c r="Z8" s="18">
         <v>10</v>
       </c>
       <c r="AA8" s="18">
         <v>6</v>
       </c>
       <c r="AB8" s="18">
         <v>11</v>
       </c>
       <c r="AC8" s="18">
         <v>4</v>
       </c>
       <c r="AD8" s="18">
         <v>6</v>
       </c>
       <c r="AE8" s="18">
         <v>7</v>
       </c>
       <c r="AF8" s="18">
         <v>5</v>
       </c>
       <c r="AG8" s="18">
         <v>10</v>
       </c>
       <c r="AH8" s="18">
         <v>9</v>
       </c>
       <c r="AI8" s="18">
         <v>4</v>
       </c>
       <c r="AJ8" s="18">
         <v>6</v>
       </c>
       <c r="AK8" s="18">
         <v>8</v>
       </c>
       <c r="AL8" s="18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AM8" s="18">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AN8" s="18">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AO8" s="18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP8" s="18">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="AQ8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="18">
+        <f>SUM(E8:AP8)</f>
+        <v>250</v>
+      </c>
+      <c r="AR8" s="8">
         <f t="shared" si="0"/>
-        <v>5.7654887452855122E-3</v>
+        <v>5.8489109327843156E-3</v>
       </c>
     </row>
-    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B9" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="18">
         <v>60</v>
       </c>
       <c r="F9" s="18">
         <v>136</v>
       </c>
       <c r="G9" s="18">
         <v>160</v>
       </c>
       <c r="H9" s="18">
         <v>175</v>
       </c>
       <c r="I9" s="18">
         <v>710</v>
       </c>
       <c r="J9" s="18">
@@ -16938,74 +17417,77 @@
       <c r="AC9" s="18">
         <v>485</v>
       </c>
       <c r="AD9" s="18">
         <v>692</v>
       </c>
       <c r="AE9" s="18">
         <v>744</v>
       </c>
       <c r="AF9" s="18">
         <v>576</v>
       </c>
       <c r="AG9" s="18">
         <v>457</v>
       </c>
       <c r="AH9" s="18">
         <v>616</v>
       </c>
       <c r="AI9" s="18">
         <v>676</v>
       </c>
       <c r="AJ9" s="18">
         <v>598</v>
       </c>
       <c r="AK9" s="18">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="AL9" s="18">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="AM9" s="18">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="AN9" s="18">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="AO9" s="18">
-        <v>444</v>
+        <v>531</v>
       </c>
       <c r="AP9" s="18">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="AQ9" s="8">
+        <v>568</v>
+      </c>
+      <c r="AQ9" s="18">
+        <f t="shared" ref="AQ9:AQ15" si="1">SUM(E9:AP9)</f>
+        <v>26039</v>
+      </c>
+      <c r="AR9" s="8">
         <f t="shared" si="0"/>
-        <v>0.60962836620462679</v>
+        <v>0.60919916711508315</v>
       </c>
     </row>
-    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B10" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="18">
         <v>15</v>
       </c>
       <c r="F10" s="18">
         <v>20</v>
       </c>
       <c r="G10" s="18">
         <v>22</v>
       </c>
       <c r="H10" s="18">
         <v>33</v>
       </c>
       <c r="I10" s="18">
         <v>254</v>
       </c>
       <c r="J10" s="18">
@@ -17071,71 +17553,74 @@
       <c r="AD10" s="18">
         <v>191</v>
       </c>
       <c r="AE10" s="18">
         <v>165</v>
       </c>
       <c r="AF10" s="18">
         <v>160</v>
       </c>
       <c r="AG10" s="18">
         <v>129</v>
       </c>
       <c r="AH10" s="18">
         <v>198</v>
       </c>
       <c r="AI10" s="18">
         <v>177</v>
       </c>
       <c r="AJ10" s="18">
         <v>133</v>
       </c>
       <c r="AK10" s="18">
         <v>93</v>
       </c>
       <c r="AL10" s="18">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="AM10" s="18">
         <v>188</v>
       </c>
       <c r="AN10" s="18">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AO10" s="18">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="AP10" s="18">
+        <v>111</v>
+      </c>
+      <c r="AQ10" s="18">
         <f t="shared" si="1"/>
-        <v>8686</v>
-[...1 lines deleted...]
-      <c r="AQ10" s="8">
+        <v>8822</v>
+      </c>
+      <c r="AR10" s="8">
         <f t="shared" si="0"/>
-        <v>0.20866264683979149</v>
+        <v>0.20639636899609293</v>
       </c>
     </row>
-    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B11" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="18">
         <v>0</v>
       </c>
       <c r="F11" s="18">
         <v>0</v>
       </c>
       <c r="G11" s="18">
         <v>0</v>
       </c>
       <c r="H11" s="18">
         <v>3</v>
       </c>
       <c r="I11" s="18">
         <v>11</v>
       </c>
       <c r="J11" s="18">
@@ -17192,121 +17677,125 @@
       <c r="AA11" s="18">
         <v>3</v>
       </c>
       <c r="AB11" s="18">
         <v>3</v>
       </c>
       <c r="AC11" s="18">
         <v>2</v>
       </c>
       <c r="AD11" s="18">
         <v>0</v>
       </c>
       <c r="AE11" s="18">
         <v>4</v>
       </c>
       <c r="AF11" s="18">
         <v>1</v>
       </c>
       <c r="AG11" s="18">
         <v>0</v>
       </c>
       <c r="AH11" s="18">
         <v>0</v>
       </c>
       <c r="AI11" s="18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ11" s="18">
         <v>0</v>
       </c>
       <c r="AK11" s="18">
         <v>1</v>
       </c>
       <c r="AL11" s="18">
         <v>0</v>
       </c>
       <c r="AM11" s="18">
         <v>1</v>
       </c>
       <c r="AN11" s="18">
         <v>1</v>
       </c>
       <c r="AO11" s="18">
         <v>0</v>
       </c>
       <c r="AP11" s="18">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="18">
         <f t="shared" si="1"/>
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AQ11" s="8">
+        <v>96</v>
+      </c>
+      <c r="AR11" s="8">
         <f t="shared" si="0"/>
-        <v>2.282172628342182E-3</v>
+        <v>2.2459817981891773E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
       <c r="U12" s="18"/>
       <c r="V12" s="18"/>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
       <c r="Z12" s="18"/>
       <c r="AA12" s="18"/>
       <c r="AB12" s="18"/>
       <c r="AC12" s="18"/>
       <c r="AD12" s="18"/>
       <c r="AE12" s="18"/>
       <c r="AF12" s="18"/>
       <c r="AG12" s="18"/>
       <c r="AH12" s="18"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AL12" s="18"/>
       <c r="AM12" s="18"/>
       <c r="AN12" s="18"/>
       <c r="AO12" s="18"/>
       <c r="AP12" s="18"/>
-      <c r="AQ12" s="8"/>
+      <c r="AQ12" s="18"/>
+      <c r="AR12" s="8"/>
     </row>
-    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B13" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="18">
         <v>0</v>
       </c>
       <c r="F13" s="18">
         <v>0</v>
       </c>
       <c r="G13" s="18">
         <v>0</v>
       </c>
       <c r="H13" s="18">
         <v>0</v>
       </c>
       <c r="I13" s="18">
         <v>0</v>
       </c>
       <c r="J13" s="18">
@@ -17372,71 +17861,74 @@
       <c r="AD13" s="18">
         <v>129</v>
       </c>
       <c r="AE13" s="18">
         <v>159</v>
       </c>
       <c r="AF13" s="18">
         <v>143</v>
       </c>
       <c r="AG13" s="18">
         <v>86</v>
       </c>
       <c r="AH13" s="18">
         <v>160</v>
       </c>
       <c r="AI13" s="18">
         <v>166</v>
       </c>
       <c r="AJ13" s="18">
         <v>141</v>
       </c>
       <c r="AK13" s="18">
         <v>83</v>
       </c>
       <c r="AL13" s="18">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AM13" s="18">
         <v>172</v>
       </c>
       <c r="AN13" s="18">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AO13" s="18">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="AP13" s="18">
+        <v>119</v>
+      </c>
+      <c r="AQ13" s="18">
         <f t="shared" si="1"/>
-        <v>2527</v>
-[...3 lines deleted...]
-        <v>0.77278287461773698</v>
+        <v>2671</v>
+      </c>
+      <c r="AR13" s="8">
+        <f>AQ13/SUM($AQ$13:$AQ$15)</f>
+        <v>0.77241179872758825</v>
       </c>
     </row>
-    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="18">
         <v>0</v>
       </c>
       <c r="F14" s="18">
         <v>0</v>
       </c>
       <c r="G14" s="18">
         <v>0</v>
       </c>
       <c r="H14" s="18">
         <v>0</v>
       </c>
       <c r="I14" s="18">
         <v>0</v>
       </c>
       <c r="J14" s="18">
@@ -17508,65 +18000,68 @@
       <c r="AF14" s="18">
         <v>31</v>
       </c>
       <c r="AG14" s="18">
         <v>25</v>
       </c>
       <c r="AH14" s="18">
         <v>38</v>
       </c>
       <c r="AI14" s="18">
         <v>59</v>
       </c>
       <c r="AJ14" s="18">
         <v>28</v>
       </c>
       <c r="AK14" s="18">
         <v>26</v>
       </c>
       <c r="AL14" s="18">
         <v>29</v>
       </c>
       <c r="AM14" s="18">
         <v>35</v>
       </c>
       <c r="AN14" s="18">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="AO14" s="18">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="AP14" s="18">
+        <v>29</v>
+      </c>
+      <c r="AQ14" s="18">
         <f t="shared" si="1"/>
-        <v>652</v>
-[...3 lines deleted...]
-        <v>0.19938837920489297</v>
+        <v>687</v>
+      </c>
+      <c r="AR14" s="8">
+        <f>AQ14/SUM($AQ$13:$AQ$15)</f>
+        <v>0.19866975130133024</v>
       </c>
     </row>
-    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B15" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="18">
         <v>0</v>
       </c>
       <c r="F15" s="18">
         <v>0</v>
       </c>
       <c r="G15" s="18">
         <v>0</v>
       </c>
       <c r="H15" s="18">
         <v>0</v>
       </c>
       <c r="I15" s="18">
         <v>0</v>
       </c>
       <c r="J15" s="18">
@@ -17620,140 +18115,145 @@
       <c r="Z15" s="18">
         <v>2</v>
       </c>
       <c r="AA15" s="18">
         <v>7</v>
       </c>
       <c r="AB15" s="18">
         <v>1</v>
       </c>
       <c r="AC15" s="18">
         <v>3</v>
       </c>
       <c r="AD15" s="18">
         <v>8</v>
       </c>
       <c r="AE15" s="18">
         <v>3</v>
       </c>
       <c r="AF15" s="18">
         <v>3</v>
       </c>
       <c r="AG15" s="18">
         <v>5</v>
       </c>
       <c r="AH15" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AI15" s="18">
         <v>4</v>
       </c>
       <c r="AJ15" s="18">
         <v>4</v>
       </c>
       <c r="AK15" s="18">
         <v>5</v>
       </c>
       <c r="AL15" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AM15" s="18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AN15" s="18">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AO15" s="18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AP15" s="18">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="18">
         <f t="shared" si="1"/>
-        <v>91</v>
-[...3 lines deleted...]
-        <v>2.782874617737003E-2</v>
+        <v>100</v>
+      </c>
+      <c r="AR15" s="8">
+        <f>AQ15/SUM($AQ$13:$AQ$15)</f>
+        <v>2.8918449971081551E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
-      <c r="AP16" s="18"/>
+    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AQ16" s="18"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:AO8"/>
+  <dimension ref="A1:AP8"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AN6" sqref="AN6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="17" customWidth="1"/>
-    <col min="3" max="39" width="11.5703125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="42" max="16384" width="9.140625" style="17"/>
+    <col min="3" max="40" width="11.5703125" style="17" customWidth="1"/>
+    <col min="41" max="42" width="13.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="43" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="2" spans="1:41" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:42" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="3" spans="1:41" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:42" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="4" spans="1:41" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:42" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:42" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I5" s="6" t="s">
@@ -17825,60 +18325,63 @@
       <c r="AE5" s="6" t="s">
         <v>146</v>
       </c>
       <c r="AF5" s="6" t="s">
         <v>154</v>
       </c>
       <c r="AG5" s="6" t="s">
         <v>155</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>156</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>158</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>159</v>
       </c>
       <c r="AK5" s="6" t="s">
         <v>160</v>
       </c>
       <c r="AL5" s="6" t="s">
         <v>161</v>
       </c>
       <c r="AM5" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AN5" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="AO5" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="AO5" s="6" t="s">
+      <c r="AP5" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="6" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:42" x14ac:dyDescent="0.2">
       <c r="B6" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C6" s="18">
         <v>0</v>
       </c>
       <c r="D6" s="18">
         <v>28</v>
       </c>
       <c r="E6" s="18">
         <v>92</v>
       </c>
       <c r="F6" s="18">
         <v>95</v>
       </c>
       <c r="G6" s="18">
         <v>38</v>
       </c>
       <c r="H6" s="18">
         <v>166</v>
       </c>
       <c r="I6" s="18">
         <v>162</v>
       </c>
       <c r="J6" s="18">
@@ -17923,86 +18426,89 @@
       <c r="W6" s="18">
         <v>87</v>
       </c>
       <c r="X6" s="18">
         <v>92</v>
       </c>
       <c r="Y6" s="18">
         <v>135</v>
       </c>
       <c r="Z6" s="18">
         <v>123</v>
       </c>
       <c r="AA6" s="18">
         <v>92</v>
       </c>
       <c r="AB6" s="18">
         <v>138</v>
       </c>
       <c r="AC6" s="18">
         <v>151</v>
       </c>
       <c r="AD6" s="18">
         <v>122</v>
       </c>
       <c r="AE6" s="18">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AF6" s="18">
         <v>181</v>
       </c>
       <c r="AG6" s="18">
         <v>168</v>
       </c>
       <c r="AH6" s="18">
         <v>117</v>
       </c>
       <c r="AI6" s="18">
         <v>70</v>
       </c>
       <c r="AJ6" s="18">
         <v>142</v>
       </c>
       <c r="AK6" s="18">
         <v>138</v>
       </c>
       <c r="AL6" s="18">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM6" s="18">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="AN6" s="18">
-        <f>SUM(C6:AM6)</f>
-[...4 lines deleted...]
-        <v>0.90515424410806666</v>
+        <v>110</v>
+      </c>
+      <c r="AO6" s="18">
+        <f>SUM(C6:AN6)</f>
+        <v>4851</v>
+      </c>
+      <c r="AP6" s="8">
+        <f>AO6/SUM($AO$6:$AO$8)</f>
+        <v>0.90554414784394255</v>
       </c>
     </row>
-    <row r="7" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
       <c r="B7" s="17" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="17">
         <v>0</v>
       </c>
       <c r="D7" s="17">
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <v>7</v>
       </c>
       <c r="F7" s="18">
         <v>7</v>
       </c>
       <c r="G7" s="18">
         <v>4</v>
       </c>
       <c r="H7" s="18">
         <v>5</v>
       </c>
       <c r="I7" s="18">
         <v>11</v>
       </c>
       <c r="J7" s="18">
@@ -18071,62 +18577,65 @@
       <c r="AE7" s="18">
         <v>9</v>
       </c>
       <c r="AF7" s="18">
         <v>8</v>
       </c>
       <c r="AG7" s="18">
         <v>15</v>
       </c>
       <c r="AH7" s="18">
         <v>12</v>
       </c>
       <c r="AI7" s="18">
         <v>6</v>
       </c>
       <c r="AJ7" s="18">
         <v>18</v>
       </c>
       <c r="AK7" s="18">
         <v>17</v>
       </c>
       <c r="AL7" s="18">
         <v>9</v>
       </c>
       <c r="AM7" s="18">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AN7" s="18">
-        <f t="shared" ref="AN7:AN8" si="0">SUM(C7:AM7)</f>
-[...4 lines deleted...]
-        <v>8.96723510251006E-2</v>
+        <v>9</v>
+      </c>
+      <c r="AO7" s="18">
+        <f>SUM(C7:AN7)</f>
+        <v>478</v>
+      </c>
+      <c r="AP7" s="8">
+        <f>AO7/SUM($AO$6:$AO$8)</f>
+        <v>8.9229046107896212E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:41" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:42" x14ac:dyDescent="0.2">
       <c r="B8" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="17">
         <v>0</v>
       </c>
       <c r="D8" s="17">
         <v>0</v>
       </c>
       <c r="E8" s="17">
         <v>0</v>
       </c>
       <c r="F8" s="17">
         <v>0</v>
       </c>
       <c r="G8" s="18">
         <v>1</v>
       </c>
       <c r="H8" s="18">
         <v>1</v>
       </c>
       <c r="I8" s="18">
         <v>1</v>
       </c>
       <c r="J8" s="18">
@@ -18189,221 +18698,226 @@
       <c r="AC8" s="18">
         <v>1</v>
       </c>
       <c r="AD8" s="18">
         <v>1</v>
       </c>
       <c r="AE8" s="18">
         <v>0</v>
       </c>
       <c r="AF8" s="18">
         <v>2</v>
       </c>
       <c r="AG8" s="18">
         <v>1</v>
       </c>
       <c r="AH8" s="18">
         <v>1</v>
       </c>
       <c r="AI8" s="18">
         <v>0</v>
       </c>
       <c r="AJ8" s="18">
         <v>1</v>
       </c>
       <c r="AK8" s="18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL8" s="18">
         <v>0</v>
       </c>
       <c r="AM8" s="18">
         <v>0</v>
       </c>
       <c r="AN8" s="18">
-        <f t="shared" si="0"/>
-[...4 lines deleted...]
-        <v>5.1734048668327266E-3</v>
+        <v>0</v>
+      </c>
+      <c r="AO8" s="18">
+        <f>SUM(C8:AN8)</f>
+        <v>28</v>
+      </c>
+      <c r="AP8" s="8">
+        <f>AO8/SUM($AO$6:$AO$8)</f>
+        <v>5.2268060481612845E-3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:AL59"/>
+  <dimension ref="A1:AM59"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AL42" sqref="AL42"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="27.140625" customWidth="1"/>
     <col min="3" max="3" width="26.28515625" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" customWidth="1"/>
     <col min="5" max="18" width="10" customWidth="1"/>
     <col min="19" max="25" width="10" style="27" customWidth="1"/>
-    <col min="26" max="37" width="10" customWidth="1"/>
-    <col min="38" max="38" width="10" bestFit="1" customWidth="1"/>
+    <col min="26" max="38" width="10" customWidth="1"/>
+    <col min="39" max="39" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>106</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
       <c r="X1" s="22"/>
       <c r="Y1" s="22"/>
-      <c r="AL1" s="17"/>
+      <c r="AM1" s="17"/>
     </row>
-    <row r="2" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
       <c r="Y2" s="22"/>
-      <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
     </row>
-    <row r="3" spans="1:38" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:39" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>108</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="17"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
-      <c r="AL3" s="17"/>
+      <c r="AM3" s="17"/>
     </row>
-    <row r="4" spans="1:38" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:39" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
       <c r="N4" s="17"/>
       <c r="O4" s="17"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
-      <c r="AL4" s="17"/>
+      <c r="AM4" s="17"/>
     </row>
-    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>50</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>51</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I5" s="13" t="s">
@@ -18469,57 +18983,60 @@
       <c r="AC5" s="1" t="s">
         <v>146</v>
       </c>
       <c r="AD5" s="1" t="s">
         <v>154</v>
       </c>
       <c r="AE5" s="1" t="s">
         <v>155</v>
       </c>
       <c r="AF5" s="1" t="s">
         <v>156</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>158</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>159</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>160</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>161</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="AL5" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="AL5" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM5" s="9" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A6" s="17"/>
       <c r="B6" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E6" s="17">
         <v>0</v>
       </c>
       <c r="F6" s="17">
         <v>0</v>
       </c>
       <c r="G6" s="17">
         <v>2</v>
       </c>
       <c r="H6" s="17">
         <v>0</v>
       </c>
       <c r="I6" s="17">
         <v>3</v>
       </c>
@@ -18586,55 +19103,58 @@
       <c r="AD6" s="17">
         <v>0</v>
       </c>
       <c r="AE6" s="17">
         <v>0</v>
       </c>
       <c r="AF6" s="17">
         <v>0</v>
       </c>
       <c r="AG6" s="17">
         <v>0</v>
       </c>
       <c r="AH6" s="17">
         <v>0</v>
       </c>
       <c r="AI6" s="17">
         <v>0</v>
       </c>
       <c r="AJ6" s="17">
         <v>0</v>
       </c>
       <c r="AK6" s="17">
         <v>0</v>
       </c>
       <c r="AL6" s="17">
-        <f>SUM(E6:AK6)</f>
+        <v>0</v>
+      </c>
+      <c r="AM6" s="17">
+        <f>SUM(E6:AL6)</f>
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E7" s="17">
         <v>0</v>
       </c>
       <c r="F7" s="17">
         <v>0</v>
       </c>
       <c r="G7" s="17">
         <v>0</v>
       </c>
       <c r="H7" s="17">
         <v>0</v>
       </c>
       <c r="I7" s="17">
         <v>0</v>
       </c>
@@ -18701,55 +19221,58 @@
       <c r="AD7" s="17">
         <v>3</v>
       </c>
       <c r="AE7" s="17">
         <v>4</v>
       </c>
       <c r="AF7" s="17">
         <v>2</v>
       </c>
       <c r="AG7" s="17">
         <v>2</v>
       </c>
       <c r="AH7" s="17">
         <v>1</v>
       </c>
       <c r="AI7" s="17">
         <v>2</v>
       </c>
       <c r="AJ7" s="17">
         <v>3</v>
       </c>
       <c r="AK7" s="17">
         <v>5</v>
       </c>
       <c r="AL7" s="17">
-        <f>SUM(E7:AK7)</f>
-        <v>51</v>
+        <v>2</v>
+      </c>
+      <c r="AM7" s="17">
+        <f t="shared" ref="AM7:AM41" si="0">SUM(E7:AL7)</f>
+        <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E8" s="17">
         <v>0</v>
       </c>
       <c r="F8" s="17">
         <v>0</v>
       </c>
       <c r="G8" s="17">
         <v>0</v>
       </c>
       <c r="H8" s="17">
         <v>0</v>
       </c>
       <c r="I8" s="17">
         <v>0</v>
       </c>
@@ -18816,55 +19339,58 @@
       <c r="AD8" s="17">
         <v>0</v>
       </c>
       <c r="AE8" s="17">
         <v>0</v>
       </c>
       <c r="AF8" s="17">
         <v>0</v>
       </c>
       <c r="AG8" s="17">
         <v>0</v>
       </c>
       <c r="AH8" s="17">
         <v>0</v>
       </c>
       <c r="AI8" s="17">
         <v>0</v>
       </c>
       <c r="AJ8" s="17">
         <v>0</v>
       </c>
       <c r="AK8" s="17">
         <v>0</v>
       </c>
       <c r="AL8" s="17">
-        <f t="shared" ref="AL8:AL41" si="0">SUM(E8:AK8)</f>
+        <v>0</v>
+      </c>
+      <c r="AM8" s="17">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A9" s="17"/>
       <c r="B9" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E9" s="17">
         <v>0</v>
       </c>
       <c r="F9" s="17">
         <v>0</v>
       </c>
       <c r="G9" s="17">
         <v>1</v>
       </c>
       <c r="H9" s="17">
         <v>2</v>
       </c>
       <c r="I9" s="17">
         <v>2</v>
       </c>
@@ -18931,55 +19457,58 @@
       <c r="AD9" s="17">
         <v>10</v>
       </c>
       <c r="AE9" s="17">
         <v>4</v>
       </c>
       <c r="AF9" s="17">
         <v>5</v>
       </c>
       <c r="AG9" s="17">
         <v>7</v>
       </c>
       <c r="AH9" s="17">
         <v>18</v>
       </c>
       <c r="AI9" s="17">
         <v>16</v>
       </c>
       <c r="AJ9" s="17">
         <v>8</v>
       </c>
       <c r="AK9" s="17">
         <v>10</v>
       </c>
       <c r="AL9" s="17">
+        <v>20</v>
+      </c>
+      <c r="AM9" s="17">
         <f t="shared" si="0"/>
-        <v>261</v>
+        <v>281</v>
       </c>
     </row>
-    <row r="10" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E10" s="17">
         <v>0</v>
       </c>
       <c r="F10" s="17">
         <v>0</v>
       </c>
       <c r="G10" s="17">
         <v>0</v>
       </c>
       <c r="H10" s="17">
         <v>0</v>
       </c>
       <c r="I10" s="17">
         <v>0</v>
       </c>
@@ -19046,55 +19575,58 @@
       <c r="AD10" s="17">
         <v>0</v>
       </c>
       <c r="AE10" s="17">
         <v>0</v>
       </c>
       <c r="AF10" s="17">
         <v>0</v>
       </c>
       <c r="AG10" s="17">
         <v>0</v>
       </c>
       <c r="AH10" s="17">
         <v>0</v>
       </c>
       <c r="AI10" s="17">
         <v>0</v>
       </c>
       <c r="AJ10" s="17">
         <v>0</v>
       </c>
       <c r="AK10" s="17">
         <v>0</v>
       </c>
       <c r="AL10" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E11" s="17">
         <v>0</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="17">
         <v>0</v>
       </c>
@@ -19161,55 +19693,58 @@
       <c r="AD11" s="17">
         <v>0</v>
       </c>
       <c r="AE11" s="17">
         <v>0</v>
       </c>
       <c r="AF11" s="17">
         <v>0</v>
       </c>
       <c r="AG11" s="17">
         <v>0</v>
       </c>
       <c r="AH11" s="17">
         <v>0</v>
       </c>
       <c r="AI11" s="17">
         <v>0</v>
       </c>
       <c r="AJ11" s="17">
         <v>0</v>
       </c>
       <c r="AK11" s="17">
         <v>0</v>
       </c>
       <c r="AL11" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E12" s="17">
         <v>1</v>
       </c>
       <c r="F12" s="17">
         <v>1</v>
       </c>
       <c r="G12" s="17">
         <v>1</v>
       </c>
       <c r="H12" s="17">
         <v>1</v>
       </c>
       <c r="I12" s="17">
         <v>2</v>
       </c>
@@ -19276,55 +19811,58 @@
       <c r="AD12" s="17">
         <v>0</v>
       </c>
       <c r="AE12" s="17">
         <v>1</v>
       </c>
       <c r="AF12" s="17">
         <v>0</v>
       </c>
       <c r="AG12" s="17">
         <v>1</v>
       </c>
       <c r="AH12" s="17">
         <v>0</v>
       </c>
       <c r="AI12" s="17">
         <v>0</v>
       </c>
       <c r="AJ12" s="17">
         <v>0</v>
       </c>
       <c r="AK12" s="17">
         <v>0</v>
       </c>
       <c r="AL12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="17">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E13" s="17">
         <v>1</v>
       </c>
       <c r="F13" s="17">
         <v>0</v>
       </c>
       <c r="G13" s="17">
         <v>0</v>
       </c>
       <c r="H13" s="17">
         <v>0</v>
       </c>
       <c r="I13" s="17">
         <v>1</v>
       </c>
@@ -19391,55 +19929,58 @@
       <c r="AD13" s="17">
         <v>0</v>
       </c>
       <c r="AE13" s="17">
         <v>1</v>
       </c>
       <c r="AF13" s="17">
         <v>0</v>
       </c>
       <c r="AG13" s="17">
         <v>0</v>
       </c>
       <c r="AH13" s="17">
         <v>1</v>
       </c>
       <c r="AI13" s="17">
         <v>0</v>
       </c>
       <c r="AJ13" s="17">
         <v>2</v>
       </c>
       <c r="AK13" s="17">
         <v>0</v>
       </c>
       <c r="AL13" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="17">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E14" s="17">
         <v>27</v>
       </c>
       <c r="F14" s="17">
         <v>23</v>
       </c>
       <c r="G14" s="17">
         <v>23</v>
       </c>
       <c r="H14" s="17">
         <v>16</v>
       </c>
       <c r="I14" s="17">
         <v>20</v>
       </c>
@@ -19506,55 +20047,58 @@
       <c r="AD14" s="17">
         <v>14</v>
       </c>
       <c r="AE14" s="17">
         <v>3</v>
       </c>
       <c r="AF14" s="17">
         <v>5</v>
       </c>
       <c r="AG14" s="17">
         <v>13</v>
       </c>
       <c r="AH14" s="17">
         <v>19</v>
       </c>
       <c r="AI14" s="17">
         <v>15</v>
       </c>
       <c r="AJ14" s="17">
         <v>8</v>
       </c>
       <c r="AK14" s="17">
         <v>13</v>
       </c>
       <c r="AL14" s="17">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="17">
         <f t="shared" si="0"/>
-        <v>436</v>
+        <v>449</v>
       </c>
     </row>
-    <row r="15" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E15" s="17">
         <v>7</v>
       </c>
       <c r="F15" s="17">
         <v>6</v>
       </c>
       <c r="G15" s="17">
         <v>5</v>
       </c>
       <c r="H15" s="17">
         <v>3</v>
       </c>
       <c r="I15" s="17">
         <v>7</v>
       </c>
@@ -19621,55 +20165,58 @@
       <c r="AD15" s="17">
         <v>14</v>
       </c>
       <c r="AE15" s="17">
         <v>24</v>
       </c>
       <c r="AF15" s="17">
         <v>13</v>
       </c>
       <c r="AG15" s="17">
         <v>16</v>
       </c>
       <c r="AH15" s="17">
         <v>8</v>
       </c>
       <c r="AI15" s="17">
         <v>12</v>
       </c>
       <c r="AJ15" s="17">
         <v>18</v>
       </c>
       <c r="AK15" s="17">
         <v>14</v>
       </c>
       <c r="AL15" s="17">
+        <v>12</v>
+      </c>
+      <c r="AM15" s="17">
         <f t="shared" si="0"/>
-        <v>411</v>
+        <v>423</v>
       </c>
     </row>
-    <row r="16" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E16" s="17">
         <v>13</v>
       </c>
       <c r="F16" s="17">
         <v>10</v>
       </c>
       <c r="G16" s="17">
         <v>5</v>
       </c>
       <c r="H16" s="17">
         <v>2</v>
       </c>
       <c r="I16" s="17">
         <v>7</v>
       </c>
@@ -19733,58 +20280,61 @@
       <c r="AC16" s="17">
         <v>5</v>
       </c>
       <c r="AD16" s="17">
         <v>21</v>
       </c>
       <c r="AE16" s="17">
         <v>4</v>
       </c>
       <c r="AF16" s="17">
         <v>5</v>
       </c>
       <c r="AG16" s="17">
         <v>7</v>
       </c>
       <c r="AH16" s="17">
         <v>4</v>
       </c>
       <c r="AI16" s="17">
         <v>2</v>
       </c>
       <c r="AJ16" s="17">
         <v>10</v>
       </c>
       <c r="AK16" s="17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AL16" s="17">
+        <v>4</v>
+      </c>
+      <c r="AM16" s="17">
         <f t="shared" si="0"/>
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
-    <row r="17" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A17" s="17"/>
       <c r="B17" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E17" s="17">
         <v>3</v>
       </c>
       <c r="F17" s="17">
         <v>4</v>
       </c>
       <c r="G17" s="17">
         <v>4</v>
       </c>
       <c r="H17" s="17">
         <v>1</v>
       </c>
       <c r="I17" s="17">
         <v>1</v>
       </c>
@@ -19851,55 +20401,58 @@
       <c r="AD17" s="17">
         <v>1</v>
       </c>
       <c r="AE17" s="17">
         <v>5</v>
       </c>
       <c r="AF17" s="17">
         <v>0</v>
       </c>
       <c r="AG17" s="17">
         <v>10</v>
       </c>
       <c r="AH17" s="17">
         <v>1</v>
       </c>
       <c r="AI17" s="17">
         <v>0</v>
       </c>
       <c r="AJ17" s="17">
         <v>2</v>
       </c>
       <c r="AK17" s="17">
         <v>7</v>
       </c>
       <c r="AL17" s="17">
+        <v>2</v>
+      </c>
+      <c r="AM17" s="17">
         <f t="shared" si="0"/>
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
-    <row r="18" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A18" s="17"/>
       <c r="B18" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E18" s="17">
         <v>0</v>
       </c>
       <c r="F18" s="17">
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="17">
         <v>0</v>
       </c>
       <c r="I18" s="17">
         <v>0</v>
       </c>
@@ -19966,55 +20519,58 @@
       <c r="AD18" s="17">
         <v>1</v>
       </c>
       <c r="AE18" s="17">
         <v>0</v>
       </c>
       <c r="AF18" s="17">
         <v>0</v>
       </c>
       <c r="AG18" s="17">
         <v>1</v>
       </c>
       <c r="AH18" s="17">
         <v>0</v>
       </c>
       <c r="AI18" s="17">
         <v>1</v>
       </c>
       <c r="AJ18" s="17">
         <v>0</v>
       </c>
       <c r="AK18" s="17">
         <v>1</v>
       </c>
       <c r="AL18" s="17">
+        <v>1</v>
+      </c>
+      <c r="AM18" s="17">
         <f t="shared" si="0"/>
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
-    <row r="19" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A19" s="17"/>
       <c r="B19" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E19" s="17">
         <v>1</v>
       </c>
       <c r="F19" s="17">
         <v>1</v>
       </c>
       <c r="G19" s="17">
         <v>0</v>
       </c>
       <c r="H19" s="17">
         <v>5</v>
       </c>
       <c r="I19" s="17">
         <v>10</v>
       </c>
@@ -20081,55 +20637,58 @@
       <c r="AD19" s="17">
         <v>2</v>
       </c>
       <c r="AE19" s="17">
         <v>1</v>
       </c>
       <c r="AF19" s="17">
         <v>2</v>
       </c>
       <c r="AG19" s="17">
         <v>3</v>
       </c>
       <c r="AH19" s="17">
         <v>1</v>
       </c>
       <c r="AI19" s="17">
         <v>2</v>
       </c>
       <c r="AJ19" s="17">
         <v>2</v>
       </c>
       <c r="AK19" s="17">
         <v>0</v>
       </c>
       <c r="AL19" s="17">
+        <v>1</v>
+      </c>
+      <c r="AM19" s="17">
         <f t="shared" si="0"/>
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
-    <row r="20" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A20" s="17"/>
       <c r="B20" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E20" s="17">
         <v>0</v>
       </c>
       <c r="F20" s="17">
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <v>0</v>
       </c>
       <c r="H20" s="17">
         <v>0</v>
       </c>
       <c r="I20" s="17">
         <v>0</v>
       </c>
@@ -20196,55 +20755,58 @@
       <c r="AD20" s="17">
         <v>0</v>
       </c>
       <c r="AE20" s="17">
         <v>1</v>
       </c>
       <c r="AF20" s="17">
         <v>0</v>
       </c>
       <c r="AG20" s="17">
         <v>5</v>
       </c>
       <c r="AH20" s="17">
         <v>1</v>
       </c>
       <c r="AI20" s="17">
         <v>0</v>
       </c>
       <c r="AJ20" s="17">
         <v>0</v>
       </c>
       <c r="AK20" s="17">
         <v>3</v>
       </c>
       <c r="AL20" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM20" s="17">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
     </row>
-    <row r="21" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E21" s="17">
         <v>0</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="17">
         <v>0</v>
       </c>
@@ -20311,55 +20873,58 @@
       <c r="AD21" s="17">
         <v>0</v>
       </c>
       <c r="AE21" s="17">
         <v>0</v>
       </c>
       <c r="AF21" s="17">
         <v>0</v>
       </c>
       <c r="AG21" s="17">
         <v>0</v>
       </c>
       <c r="AH21" s="17">
         <v>0</v>
       </c>
       <c r="AI21" s="17">
         <v>0</v>
       </c>
       <c r="AJ21" s="17">
         <v>0</v>
       </c>
       <c r="AK21" s="17">
         <v>0</v>
       </c>
       <c r="AL21" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="17">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A22" s="17"/>
       <c r="B22" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E22" s="17">
         <v>2</v>
       </c>
       <c r="F22" s="17">
         <v>6</v>
       </c>
       <c r="G22" s="17">
         <v>12</v>
       </c>
       <c r="H22" s="17">
         <v>9</v>
       </c>
       <c r="I22" s="17">
         <v>4</v>
       </c>
@@ -20426,55 +20991,58 @@
       <c r="AD22" s="17">
         <v>4</v>
       </c>
       <c r="AE22" s="17">
         <v>9</v>
       </c>
       <c r="AF22" s="17">
         <v>1</v>
       </c>
       <c r="AG22" s="17">
         <v>6</v>
       </c>
       <c r="AH22" s="17">
         <v>10</v>
       </c>
       <c r="AI22" s="17">
         <v>12</v>
       </c>
       <c r="AJ22" s="17">
         <v>8</v>
       </c>
       <c r="AK22" s="17">
         <v>7</v>
       </c>
       <c r="AL22" s="17">
+        <v>9</v>
+      </c>
+      <c r="AM22" s="17">
         <f t="shared" si="0"/>
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
-    <row r="23" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A23" s="17"/>
       <c r="B23" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E23" s="17">
         <v>0</v>
       </c>
       <c r="F23" s="17">
         <v>0</v>
       </c>
       <c r="G23" s="17">
         <v>1</v>
       </c>
       <c r="H23" s="17">
         <v>2</v>
       </c>
       <c r="I23" s="17">
         <v>0</v>
       </c>
@@ -20541,55 +21109,58 @@
       <c r="AD23" s="17">
         <v>0</v>
       </c>
       <c r="AE23" s="17">
         <v>3</v>
       </c>
       <c r="AF23" s="17">
         <v>2</v>
       </c>
       <c r="AG23" s="17">
         <v>0</v>
       </c>
       <c r="AH23" s="17">
         <v>0</v>
       </c>
       <c r="AI23" s="17">
         <v>0</v>
       </c>
       <c r="AJ23" s="17">
         <v>1</v>
       </c>
       <c r="AK23" s="17">
         <v>1</v>
       </c>
       <c r="AL23" s="17">
+        <v>1</v>
+      </c>
+      <c r="AM23" s="17">
         <f t="shared" si="0"/>
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
-    <row r="24" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A24" s="17"/>
       <c r="B24" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E24" s="17">
         <v>0</v>
       </c>
       <c r="F24" s="17">
         <v>0</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
         <v>0</v>
       </c>
       <c r="I24" s="17">
         <v>0</v>
       </c>
@@ -20656,55 +21227,58 @@
       <c r="AD24" s="17">
         <v>0</v>
       </c>
       <c r="AE24" s="17">
         <v>0</v>
       </c>
       <c r="AF24" s="17">
         <v>0</v>
       </c>
       <c r="AG24" s="17">
         <v>0</v>
       </c>
       <c r="AH24" s="17">
         <v>0</v>
       </c>
       <c r="AI24" s="17">
         <v>0</v>
       </c>
       <c r="AJ24" s="17">
         <v>0</v>
       </c>
       <c r="AK24" s="17">
         <v>0</v>
       </c>
       <c r="AL24" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="17">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A25" s="17"/>
       <c r="B25" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="17">
         <v>0</v>
       </c>
       <c r="F25" s="17">
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <v>0</v>
       </c>
       <c r="H25" s="17">
         <v>0</v>
       </c>
       <c r="I25" s="17">
         <v>0</v>
       </c>
@@ -20771,55 +21345,58 @@
       <c r="AD25" s="17">
         <v>0</v>
       </c>
       <c r="AE25" s="17">
         <v>0</v>
       </c>
       <c r="AF25" s="17">
         <v>0</v>
       </c>
       <c r="AG25" s="17">
         <v>0</v>
       </c>
       <c r="AH25" s="17">
         <v>0</v>
       </c>
       <c r="AI25" s="17">
         <v>0</v>
       </c>
       <c r="AJ25" s="17">
         <v>0</v>
       </c>
       <c r="AK25" s="17">
         <v>0</v>
       </c>
       <c r="AL25" s="17">
+        <v>0</v>
+      </c>
+      <c r="AM25" s="17">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A26" s="17"/>
       <c r="B26" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>117</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E26" s="17">
         <v>0</v>
       </c>
       <c r="F26" s="17">
         <v>0</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
         <v>0</v>
       </c>
       <c r="I26" s="17">
         <v>0</v>
       </c>
@@ -20885,56 +21462,59 @@
       </c>
       <c r="AD26" s="28">
         <v>0</v>
       </c>
       <c r="AE26" s="28">
         <v>0</v>
       </c>
       <c r="AF26" s="28">
         <v>0</v>
       </c>
       <c r="AG26" s="28">
         <v>0</v>
       </c>
       <c r="AH26" s="28">
         <v>0</v>
       </c>
       <c r="AI26" s="28">
         <v>0</v>
       </c>
       <c r="AJ26" s="28">
         <v>0</v>
       </c>
       <c r="AK26" s="28">
         <v>0</v>
       </c>
-      <c r="AL26" s="17">
+      <c r="AL26" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM26" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A27" s="17"/>
       <c r="B27" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>117</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E27" s="17">
         <v>0</v>
       </c>
       <c r="F27" s="17">
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
         <v>0</v>
       </c>
       <c r="I27" s="17">
         <v>0</v>
       </c>
@@ -21000,56 +21580,59 @@
       </c>
       <c r="AD27" s="17">
         <v>0</v>
       </c>
       <c r="AE27" s="17">
         <v>0</v>
       </c>
       <c r="AF27" s="17">
         <v>0</v>
       </c>
       <c r="AG27" s="17">
         <v>0</v>
       </c>
       <c r="AH27" s="17">
         <v>1</v>
       </c>
       <c r="AI27" s="17">
         <v>0</v>
       </c>
       <c r="AJ27" s="17">
         <v>0</v>
       </c>
       <c r="AK27" s="17">
         <v>0</v>
       </c>
-      <c r="AL27" s="17">
+      <c r="AL27" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM27" s="17">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E28" s="17">
         <v>0</v>
       </c>
       <c r="F28" s="17">
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
         <v>0</v>
       </c>
       <c r="I28" s="17">
         <v>0</v>
       </c>
@@ -21115,56 +21698,59 @@
       </c>
       <c r="AD28" s="17">
         <v>2</v>
       </c>
       <c r="AE28" s="17">
         <v>0</v>
       </c>
       <c r="AF28" s="17">
         <v>0</v>
       </c>
       <c r="AG28" s="17">
         <v>0</v>
       </c>
       <c r="AH28" s="17">
         <v>0</v>
       </c>
       <c r="AI28" s="17">
         <v>2</v>
       </c>
       <c r="AJ28" s="17">
         <v>0</v>
       </c>
       <c r="AK28" s="17">
         <v>0</v>
       </c>
-      <c r="AL28" s="17">
+      <c r="AL28" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM28" s="17">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A29" s="17"/>
       <c r="B29" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E29" s="17">
         <v>1</v>
       </c>
       <c r="F29" s="17">
         <v>0</v>
       </c>
       <c r="G29" s="17">
         <v>0</v>
       </c>
       <c r="H29" s="17">
         <v>0</v>
       </c>
       <c r="I29" s="17">
         <v>0</v>
       </c>
@@ -21230,56 +21816,59 @@
       </c>
       <c r="AD29" s="17">
         <v>1</v>
       </c>
       <c r="AE29" s="17">
         <v>2</v>
       </c>
       <c r="AF29" s="17">
         <v>2</v>
       </c>
       <c r="AG29" s="17">
         <v>0</v>
       </c>
       <c r="AH29" s="17">
         <v>3</v>
       </c>
       <c r="AI29" s="17">
         <v>1</v>
       </c>
       <c r="AJ29" s="17">
         <v>2</v>
       </c>
       <c r="AK29" s="17">
         <v>2</v>
       </c>
-      <c r="AL29" s="17">
+      <c r="AL29" s="28">
+        <v>5</v>
+      </c>
+      <c r="AM29" s="17">
         <f t="shared" si="0"/>
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
-    <row r="30" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A30" s="17"/>
       <c r="B30" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="17" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E30" s="17">
         <v>0</v>
       </c>
       <c r="F30" s="17">
         <v>0</v>
       </c>
       <c r="G30" s="17">
         <v>1</v>
       </c>
       <c r="H30" s="17">
         <v>0</v>
       </c>
       <c r="I30" s="17">
         <v>0</v>
       </c>
@@ -21345,56 +21934,59 @@
       </c>
       <c r="AD30" s="17">
         <v>0</v>
       </c>
       <c r="AE30" s="17">
         <v>0</v>
       </c>
       <c r="AF30" s="17">
         <v>0</v>
       </c>
       <c r="AG30" s="17">
         <v>0</v>
       </c>
       <c r="AH30" s="17">
         <v>0</v>
       </c>
       <c r="AI30" s="17">
         <v>0</v>
       </c>
       <c r="AJ30" s="17">
         <v>0</v>
       </c>
       <c r="AK30" s="17">
         <v>0</v>
       </c>
-      <c r="AL30" s="17">
+      <c r="AL30" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM30" s="17">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A31" s="17"/>
       <c r="B31" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="17" t="s">
         <v>39</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E31" s="17">
         <v>0</v>
       </c>
       <c r="F31" s="17">
         <v>0</v>
       </c>
       <c r="G31" s="17">
         <v>0</v>
       </c>
       <c r="H31" s="17">
         <v>0</v>
       </c>
       <c r="I31" s="17">
         <v>0</v>
       </c>
@@ -21460,56 +22052,59 @@
       </c>
       <c r="AD31" s="17">
         <v>0</v>
       </c>
       <c r="AE31" s="17">
         <v>1</v>
       </c>
       <c r="AF31" s="17">
         <v>0</v>
       </c>
       <c r="AG31" s="17">
         <v>3</v>
       </c>
       <c r="AH31" s="17">
         <v>2</v>
       </c>
       <c r="AI31" s="17">
         <v>3</v>
       </c>
       <c r="AJ31" s="17">
         <v>4</v>
       </c>
       <c r="AK31" s="17">
         <v>1</v>
       </c>
-      <c r="AL31" s="17">
+      <c r="AL31" s="28">
+        <v>1</v>
+      </c>
+      <c r="AM31" s="17">
         <f t="shared" si="0"/>
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
-    <row r="32" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E32" s="17">
         <v>0</v>
       </c>
       <c r="F32" s="17">
         <v>0</v>
       </c>
       <c r="G32" s="17">
         <v>0</v>
       </c>
       <c r="H32" s="17">
         <v>0</v>
       </c>
       <c r="I32" s="17">
         <v>0</v>
       </c>
@@ -21575,56 +22170,59 @@
       </c>
       <c r="AD32" s="17">
         <v>0</v>
       </c>
       <c r="AE32" s="17">
         <v>0</v>
       </c>
       <c r="AF32" s="17">
         <v>0</v>
       </c>
       <c r="AG32" s="17">
         <v>0</v>
       </c>
       <c r="AH32" s="17">
         <v>0</v>
       </c>
       <c r="AI32" s="17">
         <v>0</v>
       </c>
       <c r="AJ32" s="17">
         <v>0</v>
       </c>
       <c r="AK32" s="17">
         <v>0</v>
       </c>
-      <c r="AL32" s="17">
+      <c r="AL32" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM32" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>79</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E33" s="17">
         <v>0</v>
       </c>
       <c r="F33" s="17">
         <v>1</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
         <v>0</v>
       </c>
       <c r="I33" s="17">
         <v>0</v>
       </c>
@@ -21690,56 +22288,59 @@
       </c>
       <c r="AD33" s="17">
         <v>0</v>
       </c>
       <c r="AE33" s="17">
         <v>0</v>
       </c>
       <c r="AF33" s="17">
         <v>0</v>
       </c>
       <c r="AG33" s="17">
         <v>0</v>
       </c>
       <c r="AH33" s="17">
         <v>0</v>
       </c>
       <c r="AI33" s="17">
         <v>0</v>
       </c>
       <c r="AJ33" s="17">
         <v>0</v>
       </c>
       <c r="AK33" s="17">
         <v>0</v>
       </c>
-      <c r="AL33" s="17">
+      <c r="AL33" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM33" s="17">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A34" s="17"/>
       <c r="B34" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E34" s="17">
         <v>0</v>
       </c>
       <c r="F34" s="17">
         <v>1</v>
       </c>
       <c r="G34" s="17">
         <v>0</v>
       </c>
       <c r="H34" s="17">
         <v>0</v>
       </c>
       <c r="I34" s="17">
         <v>0</v>
       </c>
@@ -21803,58 +22404,61 @@
       <c r="AC34" s="17">
         <v>0</v>
       </c>
       <c r="AD34" s="17">
         <v>0</v>
       </c>
       <c r="AE34" s="17">
         <v>1</v>
       </c>
       <c r="AF34" s="17">
         <v>2</v>
       </c>
       <c r="AG34" s="17">
         <v>0</v>
       </c>
       <c r="AH34" s="17">
         <v>1</v>
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="17">
         <v>0</v>
       </c>
       <c r="AK34" s="17">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AL34" s="17">
+        <v>0</v>
+      </c>
+      <c r="AL34" s="28">
+        <v>1</v>
+      </c>
+      <c r="AM34" s="17">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E35" s="17">
         <v>0</v>
       </c>
       <c r="F35" s="17">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <v>1</v>
       </c>
       <c r="H35" s="17">
         <v>0</v>
       </c>
       <c r="I35" s="17">
         <v>0</v>
       </c>
@@ -21920,56 +22524,59 @@
       </c>
       <c r="AD35" s="17">
         <v>3</v>
       </c>
       <c r="AE35" s="17">
         <v>3</v>
       </c>
       <c r="AF35" s="17">
         <v>4</v>
       </c>
       <c r="AG35" s="17">
         <v>4</v>
       </c>
       <c r="AH35" s="17">
         <v>5</v>
       </c>
       <c r="AI35" s="17">
         <v>3</v>
       </c>
       <c r="AJ35" s="17">
         <v>3</v>
       </c>
       <c r="AK35" s="17">
         <v>3</v>
       </c>
-      <c r="AL35" s="17">
+      <c r="AL35" s="28">
+        <v>3</v>
+      </c>
+      <c r="AM35" s="17">
         <f t="shared" si="0"/>
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E36" s="17">
         <v>0</v>
       </c>
       <c r="F36" s="17">
         <v>0</v>
       </c>
       <c r="G36" s="17">
         <v>0</v>
       </c>
       <c r="H36" s="17">
         <v>0</v>
       </c>
       <c r="I36" s="17">
         <v>0</v>
       </c>
@@ -22035,56 +22642,59 @@
       </c>
       <c r="AD36" s="17">
         <v>0</v>
       </c>
       <c r="AE36" s="17">
         <v>0</v>
       </c>
       <c r="AF36" s="17">
         <v>0</v>
       </c>
       <c r="AG36" s="17">
         <v>0</v>
       </c>
       <c r="AH36" s="17">
         <v>0</v>
       </c>
       <c r="AI36" s="17">
         <v>0</v>
       </c>
       <c r="AJ36" s="17">
         <v>0</v>
       </c>
       <c r="AK36" s="17">
         <v>0</v>
       </c>
-      <c r="AL36" s="17">
+      <c r="AL36" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>139</v>
       </c>
       <c r="D37" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="17">
         <v>0</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <v>0</v>
       </c>
       <c r="H37" s="17">
         <v>0</v>
       </c>
       <c r="I37" s="17">
         <v>0</v>
       </c>
@@ -22150,56 +22760,59 @@
       </c>
       <c r="AD37" s="17">
         <v>0</v>
       </c>
       <c r="AE37" s="17">
         <v>0</v>
       </c>
       <c r="AF37" s="17">
         <v>0</v>
       </c>
       <c r="AG37" s="17">
         <v>0</v>
       </c>
       <c r="AH37" s="17">
         <v>0</v>
       </c>
       <c r="AI37" s="17">
         <v>0</v>
       </c>
       <c r="AJ37" s="17">
         <v>0</v>
       </c>
       <c r="AK37" s="17">
         <v>0</v>
       </c>
-      <c r="AL37" s="17">
+      <c r="AL37" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM37" s="17">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A38" s="17"/>
       <c r="B38" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E38" s="17">
         <v>0</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <v>0</v>
       </c>
       <c r="I38" s="17">
         <v>0</v>
       </c>
@@ -22265,56 +22878,59 @@
       </c>
       <c r="AD38" s="17">
         <v>0</v>
       </c>
       <c r="AE38" s="17">
         <v>0</v>
       </c>
       <c r="AF38" s="17">
         <v>0</v>
       </c>
       <c r="AG38" s="17">
         <v>0</v>
       </c>
       <c r="AH38" s="17">
         <v>0</v>
       </c>
       <c r="AI38" s="17">
         <v>0</v>
       </c>
       <c r="AJ38" s="17">
         <v>0</v>
       </c>
       <c r="AK38" s="17">
         <v>0</v>
       </c>
-      <c r="AL38" s="17">
+      <c r="AL38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM38" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A39" s="17"/>
       <c r="B39" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="17" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E39" s="17">
         <v>0</v>
       </c>
       <c r="F39" s="17">
         <v>0</v>
       </c>
       <c r="G39" s="17">
         <v>0</v>
       </c>
       <c r="H39" s="17">
         <v>0</v>
       </c>
       <c r="I39" s="17">
         <v>0</v>
       </c>
@@ -22380,56 +22996,59 @@
       </c>
       <c r="AD39" s="17">
         <v>0</v>
       </c>
       <c r="AE39" s="17">
         <v>0</v>
       </c>
       <c r="AF39" s="17">
         <v>0</v>
       </c>
       <c r="AG39" s="17">
         <v>0</v>
       </c>
       <c r="AH39" s="17">
         <v>0</v>
       </c>
       <c r="AI39" s="17">
         <v>0</v>
       </c>
       <c r="AJ39" s="17">
         <v>0</v>
       </c>
       <c r="AK39" s="17">
         <v>0</v>
       </c>
-      <c r="AL39" s="17">
+      <c r="AL39" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM39" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A40" s="17"/>
       <c r="B40" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>42</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>129</v>
       </c>
       <c r="E40" s="17">
         <v>0</v>
       </c>
       <c r="F40" s="17">
         <v>0</v>
       </c>
       <c r="G40" s="17">
         <v>0</v>
       </c>
       <c r="H40" s="17">
         <v>0</v>
       </c>
       <c r="I40" s="17">
         <v>0</v>
       </c>
@@ -22495,56 +23114,59 @@
       </c>
       <c r="AD40" s="17">
         <v>0</v>
       </c>
       <c r="AE40" s="17">
         <v>0</v>
       </c>
       <c r="AF40" s="17">
         <v>0</v>
       </c>
       <c r="AG40" s="17">
         <v>0</v>
       </c>
       <c r="AH40" s="17">
         <v>0</v>
       </c>
       <c r="AI40" s="17">
         <v>0</v>
       </c>
       <c r="AJ40" s="17">
         <v>0</v>
       </c>
       <c r="AK40" s="17">
         <v>0</v>
       </c>
-      <c r="AL40" s="17">
+      <c r="AL40" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM40" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A41" s="17"/>
       <c r="B41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="17" t="s">
         <v>42</v>
       </c>
       <c r="D41" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E41" s="17">
         <v>0</v>
       </c>
       <c r="F41" s="17">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <v>0</v>
       </c>
       <c r="H41" s="17">
         <v>1</v>
       </c>
       <c r="I41" s="17">
         <v>1</v>
       </c>
@@ -22610,435 +23232,462 @@
       </c>
       <c r="AD41" s="17">
         <v>0</v>
       </c>
       <c r="AE41" s="17">
         <v>1</v>
       </c>
       <c r="AF41" s="17">
         <v>1</v>
       </c>
       <c r="AG41" s="17">
         <v>1</v>
       </c>
       <c r="AH41" s="17">
         <v>2</v>
       </c>
       <c r="AI41" s="17">
         <v>0</v>
       </c>
       <c r="AJ41" s="17">
         <v>0</v>
       </c>
       <c r="AK41" s="17">
         <v>0</v>
       </c>
-      <c r="AL41" s="17">
+      <c r="AL41" s="28">
+        <v>0</v>
+      </c>
+      <c r="AM41" s="17">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
     </row>
-    <row r="42" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:39" x14ac:dyDescent="0.2">
       <c r="C42" s="17"/>
       <c r="AD42" s="34"/>
       <c r="AE42" s="57"/>
       <c r="AF42" s="57"/>
       <c r="AG42" s="57"/>
       <c r="AH42" s="57"/>
       <c r="AI42" s="57"/>
       <c r="AJ42" s="57"/>
       <c r="AK42" s="57"/>
-      <c r="AL42" s="17"/>
+      <c r="AL42" s="57"/>
+      <c r="AM42" s="17"/>
     </row>
-    <row r="43" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:39" x14ac:dyDescent="0.2">
       <c r="AD43" s="34"/>
       <c r="AE43" s="57"/>
       <c r="AF43" s="57"/>
       <c r="AG43" s="57"/>
       <c r="AH43" s="57"/>
       <c r="AI43" s="57"/>
       <c r="AJ43" s="57"/>
       <c r="AK43" s="57"/>
+      <c r="AL43" s="57"/>
     </row>
-    <row r="44" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:39" x14ac:dyDescent="0.2">
       <c r="AD44" s="34"/>
       <c r="AE44" s="57"/>
       <c r="AF44" s="57"/>
       <c r="AG44" s="57"/>
       <c r="AH44" s="57"/>
       <c r="AI44" s="57"/>
       <c r="AJ44" s="57"/>
       <c r="AK44" s="57"/>
+      <c r="AL44" s="57"/>
     </row>
-    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:39" x14ac:dyDescent="0.2">
       <c r="AD45" s="34"/>
       <c r="AE45" s="57"/>
       <c r="AF45" s="57"/>
       <c r="AG45" s="57"/>
       <c r="AH45" s="57"/>
       <c r="AI45" s="57"/>
       <c r="AJ45" s="57"/>
       <c r="AK45" s="57"/>
+      <c r="AL45" s="57"/>
     </row>
-    <row r="46" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:39" x14ac:dyDescent="0.2">
       <c r="AD46" s="34"/>
       <c r="AE46" s="57"/>
       <c r="AF46" s="57"/>
       <c r="AG46" s="57"/>
       <c r="AH46" s="57"/>
       <c r="AI46" s="57"/>
       <c r="AJ46" s="57"/>
       <c r="AK46" s="57"/>
+      <c r="AL46" s="57"/>
     </row>
-    <row r="47" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:39" x14ac:dyDescent="0.2">
       <c r="AD47" s="34"/>
       <c r="AE47" s="57"/>
       <c r="AF47" s="57"/>
       <c r="AG47" s="57"/>
       <c r="AH47" s="57"/>
       <c r="AI47" s="57"/>
       <c r="AJ47" s="57"/>
       <c r="AK47" s="57"/>
+      <c r="AL47" s="57"/>
     </row>
-    <row r="48" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:39" x14ac:dyDescent="0.2">
       <c r="AD48" s="34"/>
       <c r="AE48" s="57"/>
       <c r="AF48" s="57"/>
       <c r="AG48" s="57"/>
       <c r="AH48" s="57"/>
       <c r="AI48" s="57"/>
       <c r="AJ48" s="57"/>
       <c r="AK48" s="57"/>
+      <c r="AL48" s="57"/>
     </row>
-    <row r="49" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="49" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD49" s="34"/>
       <c r="AE49" s="57"/>
       <c r="AF49" s="57"/>
       <c r="AG49" s="57"/>
       <c r="AH49" s="57"/>
       <c r="AI49" s="57"/>
       <c r="AJ49" s="57"/>
       <c r="AK49" s="57"/>
+      <c r="AL49" s="57"/>
     </row>
-    <row r="50" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="50" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD50" s="34"/>
       <c r="AE50" s="57"/>
       <c r="AF50" s="57"/>
       <c r="AG50" s="57"/>
       <c r="AH50" s="57"/>
       <c r="AI50" s="57"/>
       <c r="AJ50" s="57"/>
       <c r="AK50" s="57"/>
+      <c r="AL50" s="57"/>
     </row>
-    <row r="51" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="51" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD51" s="34"/>
       <c r="AE51" s="57"/>
       <c r="AF51" s="57"/>
       <c r="AG51" s="57"/>
       <c r="AH51" s="57"/>
       <c r="AI51" s="57"/>
       <c r="AJ51" s="57"/>
       <c r="AK51" s="57"/>
+      <c r="AL51" s="57"/>
     </row>
-    <row r="52" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="52" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD52" s="34"/>
       <c r="AE52" s="57"/>
       <c r="AF52" s="57"/>
       <c r="AG52" s="57"/>
       <c r="AH52" s="57"/>
       <c r="AI52" s="57"/>
       <c r="AJ52" s="57"/>
       <c r="AK52" s="57"/>
+      <c r="AL52" s="57"/>
     </row>
-    <row r="53" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="53" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD53" s="34"/>
       <c r="AE53" s="57"/>
       <c r="AF53" s="57"/>
       <c r="AG53" s="57"/>
       <c r="AH53" s="57"/>
       <c r="AI53" s="57"/>
       <c r="AJ53" s="57"/>
       <c r="AK53" s="57"/>
+      <c r="AL53" s="57"/>
     </row>
-    <row r="54" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="54" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD54" s="34"/>
       <c r="AE54" s="57"/>
       <c r="AF54" s="57"/>
       <c r="AG54" s="57"/>
       <c r="AH54" s="57"/>
       <c r="AI54" s="57"/>
       <c r="AJ54" s="57"/>
       <c r="AK54" s="57"/>
+      <c r="AL54" s="57"/>
     </row>
-    <row r="55" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="55" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD55" s="34"/>
       <c r="AE55" s="57"/>
       <c r="AF55" s="57"/>
       <c r="AG55" s="57"/>
       <c r="AH55" s="57"/>
       <c r="AI55" s="57"/>
       <c r="AJ55" s="57"/>
       <c r="AK55" s="57"/>
+      <c r="AL55" s="57"/>
     </row>
-    <row r="56" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="56" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD56" s="34"/>
       <c r="AE56" s="57"/>
       <c r="AF56" s="57"/>
       <c r="AG56" s="57"/>
       <c r="AH56" s="57"/>
       <c r="AI56" s="57"/>
       <c r="AJ56" s="57"/>
       <c r="AK56" s="57"/>
+      <c r="AL56" s="57"/>
     </row>
-    <row r="57" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="57" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD57" s="34"/>
       <c r="AE57" s="57"/>
       <c r="AF57" s="57"/>
       <c r="AG57" s="57"/>
       <c r="AH57" s="57"/>
       <c r="AI57" s="57"/>
       <c r="AJ57" s="57"/>
       <c r="AK57" s="57"/>
+      <c r="AL57" s="57"/>
     </row>
-    <row r="58" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="58" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AD58" s="34"/>
       <c r="AE58" s="57"/>
       <c r="AF58" s="57"/>
       <c r="AG58" s="57"/>
       <c r="AH58" s="57"/>
       <c r="AI58" s="57"/>
       <c r="AJ58" s="57"/>
       <c r="AK58" s="57"/>
+      <c r="AL58" s="57"/>
     </row>
-    <row r="59" spans="30:37" x14ac:dyDescent="0.2">
+    <row r="59" spans="30:38" x14ac:dyDescent="0.2">
       <c r="AE59" s="57"/>
       <c r="AF59" s="57"/>
       <c r="AG59" s="57"/>
       <c r="AH59" s="57"/>
       <c r="AI59" s="57"/>
       <c r="AJ59" s="57"/>
       <c r="AK59" s="57"/>
+      <c r="AL59" s="57"/>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:AL23"/>
+  <dimension ref="A1:AM23"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="AM6" sqref="AM6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="65.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="37" width="10" customWidth="1"/>
+    <col min="5" max="38" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>106</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
       <c r="X1" s="17"/>
       <c r="Y1" s="17"/>
       <c r="Z1" s="17"/>
       <c r="AA1" s="17"/>
       <c r="AB1" s="17"/>
       <c r="AC1" s="17"/>
       <c r="AD1" s="17"/>
       <c r="AE1" s="17"/>
       <c r="AF1" s="17"/>
       <c r="AG1" s="17"/>
       <c r="AH1" s="17"/>
       <c r="AI1" s="17"/>
       <c r="AJ1" s="17"/>
       <c r="AK1" s="17"/>
       <c r="AL1" s="17"/>
+      <c r="AM1" s="17"/>
     </row>
-    <row r="2" spans="1:38" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:39" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>111</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="17"/>
       <c r="S2" s="17"/>
       <c r="T2" s="17"/>
       <c r="U2" s="17"/>
       <c r="V2" s="17"/>
       <c r="W2" s="17"/>
       <c r="X2" s="17"/>
       <c r="Y2" s="17"/>
       <c r="Z2" s="17"/>
       <c r="AA2" s="17"/>
       <c r="AB2" s="17"/>
       <c r="AC2" s="17"/>
       <c r="AD2" s="17"/>
       <c r="AE2" s="17"/>
       <c r="AF2" s="17"/>
       <c r="AG2" s="17"/>
       <c r="AH2" s="17"/>
       <c r="AI2" s="17"/>
       <c r="AJ2" s="17"/>
       <c r="AK2" s="17"/>
       <c r="AL2" s="17"/>
+      <c r="AM2" s="17"/>
     </row>
-    <row r="3" spans="1:38" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:39" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>110</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
       <c r="N3" s="17"/>
       <c r="O3" s="17"/>
       <c r="P3" s="17"/>
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
       <c r="T3" s="17"/>
       <c r="U3" s="17"/>
       <c r="V3" s="17"/>
       <c r="W3" s="17"/>
       <c r="X3" s="17"/>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="17"/>
       <c r="AD3" s="17"/>
       <c r="AE3" s="17"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="17"/>
+      <c r="AM3" s="17"/>
     </row>
-    <row r="4" spans="1:38" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:39" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
       <c r="N4" s="17"/>
       <c r="O4" s="17"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="17"/>
       <c r="T4" s="17"/>
       <c r="U4" s="17"/>
       <c r="V4" s="17"/>
       <c r="W4" s="17"/>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
       <c r="AH4" s="17"/>
       <c r="AI4" s="17"/>
       <c r="AJ4" s="17"/>
       <c r="AK4" s="17"/>
       <c r="AL4" s="17"/>
+      <c r="AM4" s="17"/>
     </row>
-    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>52</v>
       </c>
       <c r="I5" s="1" t="s">
@@ -23104,57 +23753,60 @@
       <c r="AC5" s="1" t="s">
         <v>146</v>
       </c>
       <c r="AD5" s="1" t="s">
         <v>154</v>
       </c>
       <c r="AE5" s="1" t="s">
         <v>155</v>
       </c>
       <c r="AF5" s="1" t="s">
         <v>156</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>158</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>159</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>160</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>161</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="AL5" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="AL5" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AM5" s="10" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A6" s="17"/>
       <c r="B6" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>128</v>
       </c>
       <c r="D6" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E6" s="20">
         <v>0</v>
       </c>
       <c r="F6" s="20">
         <v>0</v>
       </c>
       <c r="G6" s="20">
         <v>0</v>
       </c>
       <c r="H6" s="20">
         <v>0</v>
       </c>
       <c r="I6" s="20">
         <v>1</v>
       </c>
@@ -23218,58 +23870,61 @@
       <c r="AC6" s="50">
         <v>0</v>
       </c>
       <c r="AD6" s="50">
         <v>0</v>
       </c>
       <c r="AE6" s="50">
         <v>0</v>
       </c>
       <c r="AF6" s="50">
         <v>0</v>
       </c>
       <c r="AG6" s="50">
         <v>0</v>
       </c>
       <c r="AH6" s="50">
         <v>0</v>
       </c>
       <c r="AI6" s="50">
         <v>1</v>
       </c>
       <c r="AJ6" s="50">
         <v>0</v>
       </c>
       <c r="AK6" s="50">
-        <v>1</v>
-[...2 lines deleted...]
-        <f>SUM(E6:AK6)</f>
+        <v>0</v>
+      </c>
+      <c r="AL6" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM6" s="17">
+        <f>SUM(E6:AL6)</f>
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A7" s="25"/>
       <c r="B7" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>128</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>130</v>
       </c>
       <c r="E7" s="26">
         <v>0</v>
       </c>
       <c r="F7" s="26">
         <v>0</v>
       </c>
       <c r="G7" s="26">
         <v>0</v>
       </c>
       <c r="H7" s="26">
         <v>0</v>
       </c>
       <c r="I7" s="26">
         <v>0</v>
       </c>
@@ -23333,58 +23988,61 @@
       <c r="AC7" s="50">
         <v>1</v>
       </c>
       <c r="AD7" s="50">
         <v>0</v>
       </c>
       <c r="AE7" s="50">
         <v>0</v>
       </c>
       <c r="AF7" s="50">
         <v>0</v>
       </c>
       <c r="AG7" s="50">
         <v>0</v>
       </c>
       <c r="AH7" s="50">
         <v>0</v>
       </c>
       <c r="AI7" s="50">
         <v>0</v>
       </c>
       <c r="AJ7" s="50">
         <v>0</v>
       </c>
       <c r="AK7" s="50">
-        <v>0</v>
-[...3 lines deleted...]
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="AL7" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="17">
+        <f>SUM(E7:AL7)</f>
+        <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A8" s="25"/>
       <c r="B8" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>131</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>129</v>
       </c>
       <c r="E8" s="26">
         <v>1</v>
       </c>
       <c r="F8" s="26">
         <v>0</v>
       </c>
       <c r="G8" s="26">
         <v>0</v>
       </c>
       <c r="H8" s="26">
         <v>0</v>
       </c>
       <c r="I8" s="26">
         <v>0</v>
       </c>
@@ -23450,56 +24108,59 @@
       </c>
       <c r="AD8" s="50">
         <v>0</v>
       </c>
       <c r="AE8" s="50">
         <v>1</v>
       </c>
       <c r="AF8" s="50">
         <v>0</v>
       </c>
       <c r="AG8" s="50">
         <v>0</v>
       </c>
       <c r="AH8" s="50">
         <v>0</v>
       </c>
       <c r="AI8" s="50">
         <v>0</v>
       </c>
       <c r="AJ8" s="50">
         <v>0</v>
       </c>
       <c r="AK8" s="50">
         <v>0</v>
       </c>
-      <c r="AL8" s="17">
-[...1 lines deleted...]
-        <v>4</v>
+      <c r="AL8" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="17">
+        <f>SUM(E8:AL8)</f>
+        <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
         <v>127</v>
       </c>
       <c r="C9" t="s">
         <v>131</v>
       </c>
       <c r="D9" t="s">
         <v>130</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>1</v>
       </c>
       <c r="J9">
@@ -23564,56 +24225,59 @@
       </c>
       <c r="AD9" s="50">
         <v>0</v>
       </c>
       <c r="AE9" s="50">
         <v>0</v>
       </c>
       <c r="AF9" s="50">
         <v>0</v>
       </c>
       <c r="AG9" s="50">
         <v>0</v>
       </c>
       <c r="AH9" s="50">
         <v>0</v>
       </c>
       <c r="AI9" s="50">
         <v>0</v>
       </c>
       <c r="AJ9" s="50">
         <v>0</v>
       </c>
       <c r="AK9" s="50">
         <v>0</v>
       </c>
-      <c r="AL9" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL9" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM9" s="17">
+        <f>SUM(E9:AL9)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
         <v>127</v>
       </c>
       <c r="C10" t="s">
         <v>132</v>
       </c>
       <c r="D10" t="s">
         <v>129</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>7</v>
       </c>
       <c r="J10">
@@ -23678,56 +24342,59 @@
       </c>
       <c r="AD10" s="55">
         <v>2</v>
       </c>
       <c r="AE10" s="55">
         <v>1</v>
       </c>
       <c r="AF10" s="55">
         <v>5</v>
       </c>
       <c r="AG10" s="55">
         <v>1</v>
       </c>
       <c r="AH10" s="55">
         <v>1</v>
       </c>
       <c r="AI10" s="55">
         <v>0</v>
       </c>
       <c r="AJ10" s="55">
         <v>1</v>
       </c>
       <c r="AK10" s="55">
         <v>1</v>
       </c>
-      <c r="AL10" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL10" s="55">
+        <v>0</v>
+      </c>
+      <c r="AM10" s="17">
+        <f>SUM(E10:AL10)</f>
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
         <v>127</v>
       </c>
       <c r="C11" t="s">
         <v>132</v>
       </c>
       <c r="D11" t="s">
         <v>130</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11">
@@ -23792,56 +24459,59 @@
       </c>
       <c r="AD11" s="50">
         <v>0</v>
       </c>
       <c r="AE11" s="50">
         <v>0</v>
       </c>
       <c r="AF11" s="50">
         <v>0</v>
       </c>
       <c r="AG11" s="50">
         <v>0</v>
       </c>
       <c r="AH11" s="50">
         <v>0</v>
       </c>
       <c r="AI11" s="50">
         <v>0</v>
       </c>
       <c r="AJ11" s="50">
         <v>0</v>
       </c>
       <c r="AK11" s="50">
         <v>0</v>
       </c>
-      <c r="AL11" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL11" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="17">
+        <f>SUM(E11:AL11)</f>
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>127</v>
       </c>
       <c r="C12" t="s">
         <v>133</v>
       </c>
       <c r="D12" t="s">
         <v>129</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
@@ -23906,56 +24576,59 @@
       </c>
       <c r="AD12" s="50">
         <v>0</v>
       </c>
       <c r="AE12" s="50">
         <v>0</v>
       </c>
       <c r="AF12" s="50">
         <v>0</v>
       </c>
       <c r="AG12" s="50">
         <v>0</v>
       </c>
       <c r="AH12" s="50">
         <v>0</v>
       </c>
       <c r="AI12" s="50">
         <v>0</v>
       </c>
       <c r="AJ12" s="50">
         <v>0</v>
       </c>
       <c r="AK12" s="50">
         <v>0</v>
       </c>
-      <c r="AL12" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL12" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="17">
+        <f>SUM(E12:AL12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B13" t="s">
         <v>127</v>
       </c>
       <c r="C13" t="s">
         <v>133</v>
       </c>
       <c r="D13" t="s">
         <v>130</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
@@ -24020,56 +24693,59 @@
       </c>
       <c r="AD13" s="50">
         <v>0</v>
       </c>
       <c r="AE13" s="50">
         <v>1</v>
       </c>
       <c r="AF13" s="50">
         <v>0</v>
       </c>
       <c r="AG13" s="50">
         <v>0</v>
       </c>
       <c r="AH13" s="50">
         <v>0</v>
       </c>
       <c r="AI13" s="50">
         <v>0</v>
       </c>
       <c r="AJ13" s="50">
         <v>0</v>
       </c>
       <c r="AK13" s="50">
         <v>0</v>
       </c>
-      <c r="AL13" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL13" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="17">
+        <f>SUM(E13:AL13)</f>
         <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>127</v>
       </c>
       <c r="C14" t="s">
         <v>134</v>
       </c>
       <c r="D14" t="s">
         <v>129</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>1</v>
       </c>
       <c r="J14">
@@ -24134,56 +24810,59 @@
       </c>
       <c r="AD14" s="50">
         <v>0</v>
       </c>
       <c r="AE14" s="50">
         <v>0</v>
       </c>
       <c r="AF14" s="50">
         <v>0</v>
       </c>
       <c r="AG14" s="50">
         <v>1</v>
       </c>
       <c r="AH14" s="50">
         <v>0</v>
       </c>
       <c r="AI14" s="50">
         <v>1</v>
       </c>
       <c r="AJ14" s="50">
         <v>1</v>
       </c>
       <c r="AK14" s="50">
         <v>0</v>
       </c>
-      <c r="AL14" s="17">
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="AL14" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="17">
+        <f>SUM(E14:AL14)</f>
+        <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>127</v>
       </c>
       <c r="C15" t="s">
         <v>134</v>
       </c>
       <c r="D15" t="s">
         <v>130</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
@@ -24248,56 +24927,59 @@
       </c>
       <c r="AD15" s="50">
         <v>0</v>
       </c>
       <c r="AE15" s="50">
         <v>0</v>
       </c>
       <c r="AF15" s="50">
         <v>0</v>
       </c>
       <c r="AG15" s="50">
         <v>0</v>
       </c>
       <c r="AH15" s="50">
         <v>0</v>
       </c>
       <c r="AI15" s="50">
         <v>0</v>
       </c>
       <c r="AJ15" s="50">
         <v>0</v>
       </c>
       <c r="AK15" s="50">
         <v>0</v>
       </c>
-      <c r="AL15" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL15" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="17">
+        <f>SUM(E15:AL15)</f>
         <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>127</v>
       </c>
       <c r="C16" t="s">
         <v>135</v>
       </c>
       <c r="D16" t="s">
         <v>129</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
         <v>2</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
@@ -24362,56 +25044,59 @@
       </c>
       <c r="AD16" s="50">
         <v>0</v>
       </c>
       <c r="AE16" s="50">
         <v>0</v>
       </c>
       <c r="AF16" s="50">
         <v>1</v>
       </c>
       <c r="AG16" s="50">
         <v>0</v>
       </c>
       <c r="AH16" s="50">
         <v>0</v>
       </c>
       <c r="AI16" s="50">
         <v>0</v>
       </c>
       <c r="AJ16" s="50">
         <v>0</v>
       </c>
       <c r="AK16" s="50">
         <v>0</v>
       </c>
-      <c r="AL16" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL16" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="17">
+        <f>SUM(E16:AL16)</f>
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>127</v>
       </c>
       <c r="C17" t="s">
         <v>135</v>
       </c>
       <c r="D17" t="s">
         <v>130</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
@@ -24476,56 +25161,59 @@
       </c>
       <c r="AD17" s="50">
         <v>0</v>
       </c>
       <c r="AE17" s="50">
         <v>0</v>
       </c>
       <c r="AF17" s="50">
         <v>1</v>
       </c>
       <c r="AG17" s="50">
         <v>0</v>
       </c>
       <c r="AH17" s="50">
         <v>0</v>
       </c>
       <c r="AI17" s="50">
         <v>0</v>
       </c>
       <c r="AJ17" s="50">
         <v>0</v>
       </c>
       <c r="AK17" s="50">
         <v>1</v>
       </c>
-      <c r="AL17" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL17" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="17">
+        <f>SUM(E17:AL17)</f>
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>136</v>
       </c>
       <c r="C18" t="s">
         <v>136</v>
       </c>
       <c r="D18" t="s">
         <v>129</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
@@ -24590,56 +25278,59 @@
       </c>
       <c r="AD18" s="50">
         <v>0</v>
       </c>
       <c r="AE18" s="50">
         <v>0</v>
       </c>
       <c r="AF18" s="50">
         <v>0</v>
       </c>
       <c r="AG18" s="50">
         <v>0</v>
       </c>
       <c r="AH18" s="50">
         <v>0</v>
       </c>
       <c r="AI18" s="50">
         <v>0</v>
       </c>
       <c r="AJ18" s="50">
         <v>0</v>
       </c>
       <c r="AK18" s="50">
         <v>1</v>
       </c>
-      <c r="AL18" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL18" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="17">
+        <f>SUM(E18:AL18)</f>
         <v>3</v>
       </c>
     </row>
-    <row r="19" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>136</v>
       </c>
       <c r="C19" t="s">
         <v>136</v>
       </c>
       <c r="D19" t="s">
         <v>130</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>1</v>
       </c>
       <c r="J19">
@@ -24704,56 +25395,59 @@
       </c>
       <c r="AD19" s="50">
         <v>0</v>
       </c>
       <c r="AE19" s="50">
         <v>1</v>
       </c>
       <c r="AF19" s="50">
         <v>0</v>
       </c>
       <c r="AG19" s="50">
         <v>1</v>
       </c>
       <c r="AH19" s="50">
         <v>0</v>
       </c>
       <c r="AI19" s="50">
         <v>0</v>
       </c>
       <c r="AJ19" s="50">
         <v>0</v>
       </c>
       <c r="AK19" s="50">
         <v>0</v>
       </c>
-      <c r="AL19" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL19" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM19" s="17">
+        <f>SUM(E19:AL19)</f>
         <v>7</v>
       </c>
     </row>
-    <row r="20" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>30</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>129</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>8</v>
       </c>
       <c r="G20">
         <v>7</v>
       </c>
       <c r="H20">
         <v>4</v>
       </c>
       <c r="I20">
         <v>1</v>
       </c>
       <c r="J20">
@@ -24818,56 +25512,59 @@
       </c>
       <c r="AD20" s="50">
         <v>2</v>
       </c>
       <c r="AE20" s="50">
         <v>2</v>
       </c>
       <c r="AF20" s="50">
         <v>1</v>
       </c>
       <c r="AG20" s="50">
         <v>5</v>
       </c>
       <c r="AH20" s="50">
         <v>5</v>
       </c>
       <c r="AI20" s="50">
         <v>1</v>
       </c>
       <c r="AJ20" s="50">
         <v>2</v>
       </c>
       <c r="AK20" s="50">
         <v>3</v>
       </c>
-      <c r="AL20" s="17">
-[...1 lines deleted...]
-        <v>86</v>
+      <c r="AL20" s="50">
+        <v>3</v>
+      </c>
+      <c r="AM20" s="17">
+        <f>SUM(E20:AL20)</f>
+        <v>89</v>
       </c>
     </row>
-    <row r="21" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>130</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
@@ -24932,56 +25629,59 @@
       </c>
       <c r="AD21" s="50">
         <v>0</v>
       </c>
       <c r="AE21" s="50">
         <v>3</v>
       </c>
       <c r="AF21" s="50">
         <v>1</v>
       </c>
       <c r="AG21" s="50">
         <v>0</v>
       </c>
       <c r="AH21" s="50">
         <v>0</v>
       </c>
       <c r="AI21" s="50">
         <v>0</v>
       </c>
       <c r="AJ21" s="50">
         <v>0</v>
       </c>
       <c r="AK21" s="50">
         <v>1</v>
       </c>
-      <c r="AL21" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL21" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="17">
+        <f>SUM(E21:AL21)</f>
         <v>10</v>
       </c>
     </row>
-    <row r="22" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
         <v>137</v>
       </c>
       <c r="C22" t="s">
         <v>137</v>
       </c>
       <c r="D22" t="s">
         <v>129</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
@@ -25046,56 +25746,59 @@
       </c>
       <c r="AD22" s="50">
         <v>0</v>
       </c>
       <c r="AE22" s="50">
         <v>0</v>
       </c>
       <c r="AF22" s="50">
         <v>0</v>
       </c>
       <c r="AG22" s="50">
         <v>0</v>
       </c>
       <c r="AH22" s="50">
         <v>0</v>
       </c>
       <c r="AI22" s="50">
         <v>0</v>
       </c>
       <c r="AJ22" s="50">
         <v>0</v>
       </c>
       <c r="AK22" s="50">
         <v>0</v>
       </c>
-      <c r="AL22" s="17">
-        <f t="shared" si="0"/>
+      <c r="AL22" s="50">
+        <v>0</v>
+      </c>
+      <c r="AM22" s="17">
+        <f>SUM(E22:AL22)</f>
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
         <v>137</v>
       </c>
       <c r="C23" t="s">
         <v>137</v>
       </c>
       <c r="D23" t="s">
         <v>130</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
@@ -25160,110 +25863,115 @@
       </c>
       <c r="AD23" s="50">
         <v>0</v>
       </c>
       <c r="AE23" s="50">
         <v>0</v>
       </c>
       <c r="AF23" s="50">
         <v>0</v>
       </c>
       <c r="AG23" s="50">
         <v>0</v>
       </c>
       <c r="AH23" s="50">
         <v>1</v>
       </c>
       <c r="AI23" s="50">
         <v>0</v>
       </c>
       <c r="AJ23" s="50">
         <v>0</v>
       </c>
       <c r="AK23" s="50">
         <v>0</v>
       </c>
-      <c r="AL23" s="17">
-[...1 lines deleted...]
-        <v>9</v>
+      <c r="AL23" s="50">
+        <v>1</v>
+      </c>
+      <c r="AM23" s="17">
+        <f>SUM(E23:AL23)</f>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:AP12"/>
+  <dimension ref="A1:AQ12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AO11" sqref="AO11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="70" style="17" customWidth="1"/>
     <col min="3" max="3" width="27.7109375" style="17" bestFit="1" customWidth="1"/>
-    <col min="4" max="41" width="11.5703125" style="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="17"/>
+    <col min="4" max="42" width="11.5703125" style="17" customWidth="1"/>
+    <col min="43" max="43" width="13.5703125" style="17" bestFit="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="2" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:42" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:43" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="4" spans="1:42" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:43" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="5" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="6" t="s">
@@ -25338,60 +26046,63 @@
       <c r="AF5" s="6" t="s">
         <v>146</v>
       </c>
       <c r="AG5" s="6" t="s">
         <v>154</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>155</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>156</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>158</v>
       </c>
       <c r="AK5" s="6" t="s">
         <v>159</v>
       </c>
       <c r="AL5" s="6" t="s">
         <v>160</v>
       </c>
       <c r="AM5" s="6" t="s">
         <v>161</v>
       </c>
       <c r="AN5" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="AO5" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="AP5" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="AP5" s="6" t="s">
+      <c r="AQ5" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="6" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B6" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="29">
         <v>40</v>
       </c>
       <c r="E6" s="29">
         <v>35</v>
       </c>
       <c r="F6" s="29">
         <v>23</v>
       </c>
       <c r="G6" s="29">
         <v>18</v>
       </c>
       <c r="H6" s="29">
         <v>23</v>
       </c>
       <c r="I6" s="29">
         <v>21</v>
       </c>
       <c r="J6" s="29">
@@ -25451,74 +26162,77 @@
       <c r="AB6" s="29">
         <v>13</v>
       </c>
       <c r="AC6" s="29">
         <v>18</v>
       </c>
       <c r="AD6" s="29">
         <v>14</v>
       </c>
       <c r="AE6" s="29">
         <v>11</v>
       </c>
       <c r="AF6" s="29">
         <v>20</v>
       </c>
       <c r="AG6" s="29">
         <v>18</v>
       </c>
       <c r="AH6" s="29">
         <v>11</v>
       </c>
       <c r="AI6" s="29">
         <v>8</v>
       </c>
       <c r="AJ6" s="29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AK6" s="29">
         <v>13</v>
       </c>
       <c r="AL6" s="29">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="AM6" s="29">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AN6" s="29">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AO6" s="29">
-        <f>SUM(D6:AN6)</f>
-[...4 lines deleted...]
-        <v>0.56648936170212771</v>
+        <v>1</v>
+      </c>
+      <c r="AP6" s="29">
+        <f>SUM(D6:AO6)</f>
+        <v>658</v>
+      </c>
+      <c r="AQ6" s="8">
+        <f>AP6/SUM($AP$6:$AP$8)</f>
+        <v>0.56529209621993126</v>
       </c>
     </row>
-    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B7" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>83</v>
       </c>
       <c r="D7" s="29">
         <v>18</v>
       </c>
       <c r="E7" s="29">
         <v>11</v>
       </c>
       <c r="F7" s="29">
         <v>24</v>
       </c>
       <c r="G7" s="29">
         <v>11</v>
       </c>
       <c r="H7" s="29">
         <v>11</v>
       </c>
       <c r="I7" s="29">
         <v>9</v>
       </c>
       <c r="J7" s="29">
@@ -25581,71 +26295,74 @@
       <c r="AC7" s="29">
         <v>6</v>
       </c>
       <c r="AD7" s="29">
         <v>9</v>
       </c>
       <c r="AE7" s="29">
         <v>8</v>
       </c>
       <c r="AF7" s="29">
         <v>10</v>
       </c>
       <c r="AG7" s="29">
         <v>9</v>
       </c>
       <c r="AH7" s="29">
         <v>7</v>
       </c>
       <c r="AI7" s="29">
         <v>7</v>
       </c>
       <c r="AJ7" s="29">
         <v>9</v>
       </c>
       <c r="AK7" s="29">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AL7" s="29">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AM7" s="29">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AN7" s="29">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AO7" s="29">
-        <f t="shared" ref="AO7:AO12" si="0">SUM(D7:AN7)</f>
-[...4 lines deleted...]
-        <v>0.27127659574468083</v>
+        <v>0</v>
+      </c>
+      <c r="AP7" s="29">
+        <f t="shared" ref="AP7:AP12" si="0">SUM(D7:AO7)</f>
+        <v>315</v>
+      </c>
+      <c r="AQ7" s="8">
+        <f>AP7/SUM($AP$6:$AP$8)</f>
+        <v>0.27061855670103091</v>
       </c>
     </row>
-    <row r="8" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B8" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>84</v>
       </c>
       <c r="D8" s="29">
         <v>7</v>
       </c>
       <c r="E8" s="29">
         <v>4</v>
       </c>
       <c r="F8" s="29">
         <v>7</v>
       </c>
       <c r="G8" s="29">
         <v>1</v>
       </c>
       <c r="H8" s="29">
         <v>7</v>
       </c>
       <c r="I8" s="29">
         <v>6</v>
       </c>
       <c r="J8" s="29">
@@ -25693,127 +26410,131 @@
       <c r="X8" s="29">
         <v>4</v>
       </c>
       <c r="Y8" s="29">
         <v>4</v>
       </c>
       <c r="Z8" s="29">
         <v>10</v>
       </c>
       <c r="AA8" s="29">
         <v>6</v>
       </c>
       <c r="AB8" s="29">
         <v>5</v>
       </c>
       <c r="AC8" s="29">
         <v>4</v>
       </c>
       <c r="AD8" s="29">
         <v>4</v>
       </c>
       <c r="AE8" s="29">
         <v>7</v>
       </c>
       <c r="AF8" s="29">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AG8" s="29">
         <v>6</v>
       </c>
       <c r="AH8" s="29">
         <v>5</v>
       </c>
       <c r="AI8" s="29">
         <v>5</v>
       </c>
       <c r="AJ8" s="29">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AK8" s="29">
         <v>4</v>
       </c>
       <c r="AL8" s="29">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AM8" s="29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AN8" s="29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AO8" s="29">
+        <v>1</v>
+      </c>
+      <c r="AP8" s="29">
         <f t="shared" si="0"/>
-        <v>183</v>
-[...3 lines deleted...]
-        <v>0.16223404255319149</v>
+        <v>191</v>
+      </c>
+      <c r="AQ8" s="8">
+        <f>AP8/SUM($AP$6:$AP$8)</f>
+        <v>0.1640893470790378</v>
       </c>
     </row>
-    <row r="9" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="30"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="30"/>
       <c r="N9" s="30"/>
       <c r="O9" s="30"/>
       <c r="P9" s="30"/>
       <c r="Q9" s="30"/>
       <c r="R9" s="30"/>
       <c r="S9" s="30"/>
       <c r="T9" s="30"/>
       <c r="U9" s="30"/>
       <c r="V9" s="30"/>
       <c r="W9" s="30"/>
       <c r="X9" s="30"/>
       <c r="Y9" s="30"/>
       <c r="Z9" s="30"/>
       <c r="AA9" s="30"/>
       <c r="AB9" s="30"/>
       <c r="AC9" s="30"/>
       <c r="AD9" s="30"/>
       <c r="AE9" s="30"/>
       <c r="AF9" s="30"/>
       <c r="AG9" s="30"/>
       <c r="AH9" s="30"/>
       <c r="AI9" s="30"/>
       <c r="AJ9" s="30"/>
       <c r="AK9" s="30"/>
       <c r="AL9" s="30"/>
       <c r="AM9" s="30"/>
       <c r="AN9" s="30"/>
-      <c r="AO9" s="29"/>
-      <c r="AP9" s="8"/>
+      <c r="AO9" s="30"/>
+      <c r="AP9" s="29"/>
+      <c r="AQ9" s="8"/>
     </row>
-    <row r="10" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B10" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="29">
         <v>4</v>
       </c>
       <c r="E10" s="29">
         <v>6</v>
       </c>
       <c r="F10" s="29">
         <v>1</v>
       </c>
       <c r="G10" s="29">
         <v>0</v>
       </c>
       <c r="H10" s="29">
         <v>0</v>
       </c>
       <c r="I10" s="29">
         <v>8</v>
       </c>
       <c r="J10" s="29">
@@ -25885,62 +26606,65 @@
       <c r="AF10" s="29">
         <v>2</v>
       </c>
       <c r="AG10" s="29">
         <v>0</v>
       </c>
       <c r="AH10" s="29">
         <v>1</v>
       </c>
       <c r="AI10" s="29">
         <v>1</v>
       </c>
       <c r="AJ10" s="29">
         <v>1</v>
       </c>
       <c r="AK10" s="29">
         <v>5</v>
       </c>
       <c r="AL10" s="29">
         <v>1</v>
       </c>
       <c r="AM10" s="29">
         <v>1</v>
       </c>
       <c r="AN10" s="29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AO10" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP10" s="29">
         <f t="shared" si="0"/>
-        <v>65</v>
-[...3 lines deleted...]
-        <v>0.57017543859649122</v>
+        <v>66</v>
+      </c>
+      <c r="AQ10" s="8">
+        <f>AP10/SUM($AP$10:$AP$12)</f>
+        <v>0.5641025641025641</v>
       </c>
     </row>
-    <row r="11" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B11" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>83</v>
       </c>
       <c r="D11" s="29">
         <v>0</v>
       </c>
       <c r="E11" s="29">
         <v>1</v>
       </c>
       <c r="F11" s="29">
         <v>1</v>
       </c>
       <c r="G11" s="29">
         <v>0</v>
       </c>
       <c r="H11" s="29">
         <v>0</v>
       </c>
       <c r="I11" s="29">
         <v>4</v>
       </c>
       <c r="J11" s="29">
@@ -26015,59 +26739,62 @@
       <c r="AG11" s="29">
         <v>0</v>
       </c>
       <c r="AH11" s="29">
         <v>2</v>
       </c>
       <c r="AI11" s="29">
         <v>0</v>
       </c>
       <c r="AJ11" s="29">
         <v>1</v>
       </c>
       <c r="AK11" s="29">
         <v>1</v>
       </c>
       <c r="AL11" s="29">
         <v>1</v>
       </c>
       <c r="AM11" s="29">
         <v>0</v>
       </c>
       <c r="AN11" s="29">
         <v>0</v>
       </c>
       <c r="AO11" s="29">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="29">
         <f t="shared" si="0"/>
-        <v>27</v>
-[...3 lines deleted...]
-        <v>0.23684210526315788</v>
+        <v>28</v>
+      </c>
+      <c r="AQ11" s="8">
+        <f>AP11/SUM($AP$10:$AP$12)</f>
+        <v>0.23931623931623933</v>
       </c>
     </row>
-    <row r="12" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B12" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>84</v>
       </c>
       <c r="D12" s="29">
         <v>0</v>
       </c>
       <c r="E12" s="29">
         <v>0</v>
       </c>
       <c r="F12" s="29">
         <v>2</v>
       </c>
       <c r="G12" s="29">
         <v>0</v>
       </c>
       <c r="H12" s="29">
         <v>0</v>
       </c>
       <c r="I12" s="29">
         <v>1</v>
       </c>
       <c r="J12" s="29">
@@ -26139,90 +26866,105 @@
       <c r="AF12" s="29">
         <v>1</v>
       </c>
       <c r="AG12" s="29">
         <v>1</v>
       </c>
       <c r="AH12" s="29">
         <v>1</v>
       </c>
       <c r="AI12" s="29">
         <v>0</v>
       </c>
       <c r="AJ12" s="29">
         <v>0</v>
       </c>
       <c r="AK12" s="29">
         <v>0</v>
       </c>
       <c r="AL12" s="29">
         <v>0</v>
       </c>
       <c r="AM12" s="29">
         <v>0</v>
       </c>
       <c r="AN12" s="29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AO12" s="29">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="29">
         <f t="shared" si="0"/>
-        <v>22</v>
-[...3 lines deleted...]
-        <v>0.19298245614035087</v>
+        <v>23</v>
+      </c>
+      <c r="AQ12" s="8">
+        <f>AP12/SUM($AP$10:$AP$12)</f>
+        <v>0.19658119658119658</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -26424,104 +27166,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D934DCD0-B6A7-4352-B378-0BCFB91B7A7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E690BA2-9AC8-4082-B026-2A67FBB95892}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43B94ED2-107F-4021-94F9-32F98F3A80C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>