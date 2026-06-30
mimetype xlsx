--- v0 (2026-02-07)
+++ v1 (2026-06-30)
@@ -1,131 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/marianne_klinker_fda_gov/Documents/Web Production Requests/08.20.2025_Surrogate Endpoints Table/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/ru_chen_fda_gov/Documents/Desktop/BQ/SE table/update2012025-11152025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{042695C8-BDAE-43C0-876B-D90F57CDE7DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="149" documentId="8_{3024FFF1-E95E-46EC-B82B-A2802CF84E37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{199960E9-F950-477A-8EC6-F24CECCC55BA}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="598" activeTab="3" xr2:uid="{A00312B4-2A61-446B-B748-F34438C7C0E1}"/>
+    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="598" activeTab="4" xr2:uid="{A00312B4-2A61-446B-B748-F34438C7C0E1}"/>
   </bookViews>
   <sheets>
     <sheet name="SE Table Considerations" sheetId="5" r:id="rId1"/>
     <sheet name="Adult SE Non-cancer Related" sheetId="2" r:id="rId2"/>
     <sheet name="Adult SE Cancer Related" sheetId="1" r:id="rId3"/>
     <sheet name="Pediatric Non-cancer Related" sheetId="4" r:id="rId4"/>
     <sheet name="Pediatric Cancer Related" sheetId="3" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="191028" iterate="1"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1159" uniqueCount="590">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1217" uniqueCount="633">
   <si>
     <t>Disease or Use</t>
   </si>
   <si>
     <t xml:space="preserve">Patient Population </t>
   </si>
   <si>
     <t xml:space="preserve">Surrogate Endpoint </t>
   </si>
   <si>
     <t>Type of Approval Appropriate for</t>
   </si>
   <si>
     <t xml:space="preserve"> Drug Mechanism of Action </t>
   </si>
   <si>
     <t>Cancer: hematological malignancies</t>
   </si>
   <si>
     <t xml:space="preserve">CD19-positive Philadelphia chromosome-negative B-cell precursor acute lymphoblastic leukemia (ALL) </t>
   </si>
   <si>
     <t xml:space="preserve">Relapse-free survival (RFS) </t>
   </si>
   <si>
     <t xml:space="preserve">Traditional </t>
   </si>
   <si>
     <t>bispecific CD19-directed CD3 T-cell engager</t>
   </si>
   <si>
-    <t xml:space="preserve">new entry </t>
-[...1 lines deleted...]
-  <si>
     <t>relapsed or refractory acute leukemia with a lysine methyltransferase 2A gene (KMT2A) translocation</t>
   </si>
   <si>
     <t>complete remission (CR) and CR with partial hematologic recovery (CRh)</t>
   </si>
   <si>
     <t>menin inhibitor</t>
   </si>
   <si>
     <t xml:space="preserve">Cancer: hematological malignancies </t>
   </si>
   <si>
     <t xml:space="preserve">Patients with Acute Lymphoblastic Leukemia </t>
   </si>
   <si>
     <t xml:space="preserve">Serum asparaginase </t>
   </si>
   <si>
     <t>Asparagine-specific enzyme</t>
   </si>
   <si>
     <t>Patients with chronic myeloid leukemia</t>
   </si>
   <si>
     <t>Major hematologic response</t>
@@ -191,101 +187,82 @@
     <t>Durable objective overall response rate (ORR)</t>
   </si>
   <si>
     <t>Cancer: solid tumors</t>
   </si>
   <si>
     <t>Patients with breast cancer</t>
   </si>
   <si>
     <t>Pathological complete response</t>
   </si>
   <si>
     <t>Patients with nonmetastatic castrate-resistant prostate cancer</t>
   </si>
   <si>
     <t>Metastasis-free survival</t>
   </si>
   <si>
     <t>Patients with advanced prostate cancer</t>
   </si>
   <si>
     <t>Plasma testosterone levels</t>
   </si>
   <si>
     <t>Gonadotropin-releasing hormone antagonist</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Patients with breast cancer; renal cell carcinoma; pancreatic neuroendocrine tumor; soft tissue sarcoma; ovarian, fallopian tube, or primary peritoneal cancer; prostate cancer; thyroid cancer; colorectal cancer; non-small cell lung cancer; head and neck cancer; tuberous sclerosis complex; merkel cell carcinoma; basal cell carcinoma; urothelial carcinoma; cervical cancer; endometrial cancer;  hepatocellular carcinoma; fallopian tube cancer; melanoma; astrocytoma; gastrointestinal stromal tumors; Grade 2 oligodendroglioma with a susceptible IDH1 or IDH2 mutation, following surgery including biopsy, sub-total resection, or gross total resection; metastatic human epidermal growth factor receptor 2 (HER2)-negative gastric or gastroesophageal junction adenocarcinoma whose tumors are claudin (CLDN) 18.2 positive</t>
   </si>
   <si>
     <r>
       <t>Patients receiving adjuvant therapy following complete surgical resection of colon cancer; colorectal cancer;  melanoma; renal cell cancer; gastrointestinal stromal tumor; breast cancer and adjuvant therapy for</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>stage III non-small cell lung cancer</t>
     </r>
   </si>
   <si>
     <t>Disease-free survival (DFS)</t>
   </si>
   <si>
-    <t>Patients with breast cancer; neuroblastoma</t>
-[...1 lines deleted...]
-  <si>
     <t>Event-free survival (EFS)˟</t>
   </si>
   <si>
     <t xml:space="preserve"> metastatic colorectal cancer (CRC) with a BRAF V600E mutation</t>
   </si>
   <si>
     <t>duration of response (DOR)</t>
   </si>
   <si>
     <t xml:space="preserve">Accelerated </t>
   </si>
   <si>
     <t>kinase inhibitor</t>
   </si>
   <si>
     <t>Acquired Hypofibrinogenemia</t>
   </si>
   <si>
     <t xml:space="preserve">Bleeding adults with acquired fibrinogenemia  </t>
   </si>
   <si>
     <t>The total number of allogeneic blood product (ABP) units transfused in the first 24 hours after termination of cardiopulmonary bypass (CPB).</t>
   </si>
   <si>
     <t>Replacement for fibrinogen, a critical soluble plasma protein in the coagulation cascade, is provided</t>
@@ -899,53 +876,50 @@
   <si>
     <t>Vasodilator</t>
   </si>
   <si>
     <t>Invasive disease caused by Neisseria meningitidis</t>
   </si>
   <si>
     <t>Pateint (18-25 years old) with invasive disease caused by Neisseria meningitidis serogroups A, B, C, W, and Y</t>
   </si>
   <si>
     <t xml:space="preserve">Serum bactericidal activity (SBA) determined by endogenous complement preserved in the serum samples collected from study participants (enc hSBA) and SBA determined by an exogenous source of human complement (hSBA) </t>
   </si>
   <si>
     <t>Invasive disease caused by Streptococcus pneumoniae serotypes 3, 6A, 7F, 8, 9N, 10A, 11A, 12F, 15A, 15B, 15C, 16F, 17F, 19A, 20A, 22F, 23A, 23B, 24F, 31, 33F, and 35B; and pneumonia caused by S. pneumoniae serotypes 3, 6A, 7F, 8, 9N, 10A, 11A, 12F, 15A, 15C, 16F, 17F, 19A, 20A, 22F, 23A, 23B, 24F, 31, 33F, and 35B.</t>
   </si>
   <si>
     <t>Persons to be immunized against S. pneumoniae 18 years of age and older</t>
   </si>
   <si>
     <t>Opsonophagocytic activity (OPA)</t>
   </si>
   <si>
     <t xml:space="preserve">Invasive pneumococcal disease </t>
   </si>
   <si>
-    <t xml:space="preserve">Patients with invasive pneumococcal disease </t>
-[...1 lines deleted...]
-  <si>
     <t>Opsonophagocytosis assay titers</t>
   </si>
   <si>
     <t>Japanese encephalitis vaccine</t>
   </si>
   <si>
     <t xml:space="preserve">Persons to be immunized against Japanese encephalitis </t>
   </si>
   <si>
     <t xml:space="preserve">Neutralizing antibody </t>
   </si>
   <si>
     <t>Lipodystrophy</t>
   </si>
   <si>
     <t>Patients with congenital or acquired generalized lipodystrophy</t>
   </si>
   <si>
     <t xml:space="preserve">Serum hemoglobin A1C, fasting glucose and triglycerides </t>
   </si>
   <si>
     <t>Leptin analog</t>
   </si>
   <si>
     <t>Lupus nephritis</t>
@@ -1182,157 +1156,137 @@
   <si>
     <t>Probing pocket depth ˟</t>
   </si>
   <si>
     <t>Antimicrobial</t>
   </si>
   <si>
     <t>Periodontitis</t>
   </si>
   <si>
     <t xml:space="preserve">Patients with chronic periodontitis with a mean probing pocket depth of greater than 5mm </t>
   </si>
   <si>
     <t>Probing pocket depth</t>
   </si>
   <si>
     <t>Pertussis (in combination vaccines)</t>
   </si>
   <si>
     <t>Persons (18 through 64 years of age) to be immunized against pertussis</t>
   </si>
   <si>
     <t>Serum antibody concentrations</t>
   </si>
   <si>
-    <t>Phenylketonuria</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">Plasma phenylalanine </t>
   </si>
   <si>
-    <t>1. Phenylalanine hydroxylase activator
-[...2 lines deleted...]
-  <si>
     <t>Pneumococcal conjugate vaccine</t>
   </si>
   <si>
     <t>Persons ( ≥ 50 years of age) to be immunized against pneumonia and invasive disease</t>
   </si>
   <si>
     <t>Opsonophagocytic antibody response</t>
   </si>
   <si>
-    <t xml:space="preserve">Traditional/Accelerated </t>
-[...1 lines deleted...]
-  <si>
     <t>Polio vaccine</t>
   </si>
   <si>
     <t xml:space="preserve">Persons to be immunized against polio </t>
   </si>
   <si>
     <t>Neutralizing antibody response</t>
   </si>
   <si>
     <t>Polycystic kidney disease</t>
   </si>
   <si>
     <t xml:space="preserve">Patients with autosomal dominant polycystic kidney disease with or without associated polycystic liver disease </t>
   </si>
   <si>
     <t>Total kidney volume ˟</t>
   </si>
   <si>
     <t>Preterm birth</t>
   </si>
   <si>
     <t>Women with a singleton pregnancy who have a history of singleton spontaneous preterm birth</t>
   </si>
   <si>
     <t>Delivery prior to 37 weeks gestation</t>
   </si>
   <si>
     <t>Progesterone analog</t>
   </si>
   <si>
     <t>Primary biliary cholangitis</t>
   </si>
   <si>
     <t>Patients with primary biliary cholangitis</t>
   </si>
   <si>
     <t>Serum alkaline phosphatase and bilirubin#</t>
   </si>
   <si>
     <t>Primary glomerular diseases associated with significant proteinuria</t>
   </si>
   <si>
     <t xml:space="preserve">Patients with primary glomerular disease associated with significant proteinuria </t>
   </si>
   <si>
-    <t xml:space="preserve"> Proteinuria (urinary protein/creatinine ratio) </t>
-[...1 lines deleted...]
-  <si>
     <t>Primary hyperoxaluria type 1 (PH1)</t>
   </si>
   <si>
     <t>Patients with primary hyperoxaluria type 1 (PH1)</t>
   </si>
   <si>
     <t>Urinary oxalate</t>
   </si>
   <si>
     <t xml:space="preserve">siRNA against hyroxyacid oxidase 1 gene </t>
   </si>
   <si>
     <t xml:space="preserve">Primary hyperparathyroidism </t>
   </si>
   <si>
     <t xml:space="preserve">Patients with hypercalcemia due to primary hyperparathyroidism </t>
   </si>
   <si>
     <t xml:space="preserve">Serum calcium </t>
   </si>
   <si>
     <t>Calcium-sensing receptor agonist</t>
   </si>
   <si>
     <t>Propionic acidemia</t>
   </si>
   <si>
     <t>Patients with acute hyperammonemia due to propionc acidemia</t>
   </si>
   <si>
-    <t xml:space="preserve">pulmonary disease </t>
-[...1 lines deleted...]
-  <si>
     <t>Patients with congenital alpha-1 antitrypsin deficiency</t>
   </si>
   <si>
     <t>reduction in hepatic fibrosis</t>
   </si>
   <si>
     <t>Alpha-1 protease inhibitor augmentation</t>
   </si>
   <si>
     <t xml:space="preserve">Pulmonary fibrosis  </t>
   </si>
   <si>
     <t>Patients with pulmonary fibrosis</t>
   </si>
   <si>
     <t xml:space="preserve">Forced vital capacity (FVC)  </t>
   </si>
   <si>
     <t xml:space="preserve">Pulmonary tuberculosis </t>
   </si>
   <si>
     <t>Patients with active pulmonary tuberculosis</t>
   </si>
   <si>
     <t xml:space="preserve"> Sputum culture conversion to negative</t>
@@ -1439,56 +1393,50 @@
   <si>
     <t>Men with primary or hypogonadotropic hypogonadism</t>
   </si>
   <si>
     <t>Serum testosterone</t>
   </si>
   <si>
     <t>Androgen, GnRH analog</t>
   </si>
   <si>
     <t>Tetanus vaccine</t>
   </si>
   <si>
     <t>Persons to be immunized against tetanus</t>
   </si>
   <si>
     <t xml:space="preserve">Anti-tetanus toxoid antibody </t>
   </si>
   <si>
     <t>the prevention of disease caused by chikungunya virus (CHIKV) in individuals 18 years of age and older who are at increased risk of exposure to CHIKV</t>
   </si>
   <si>
     <t>18 years of age and older who are at increased risk of exposure to CHIKV</t>
   </si>
   <si>
-    <t>CHIKV-specific neutralizing antibody titer ≥150 as determined by micro-plaque reduction neutralization test (μPRNT50)</t>
-[...4 lines deleted...]
-  <si>
     <t>Tick-borne encephalitis vaccine</t>
   </si>
   <si>
     <t>Persons to be immunized against tick-borne encephalitis</t>
   </si>
   <si>
     <t>Tobacco dependence</t>
   </si>
   <si>
     <t xml:space="preserve">Cigarette smokers </t>
   </si>
   <si>
     <t>Exhaled carbon monoxide</t>
   </si>
   <si>
     <t xml:space="preserve">Smoking cessation </t>
   </si>
   <si>
     <t xml:space="preserve">Type 1 diabetes mellitus </t>
   </si>
   <si>
     <t>Patients with type 1 diabetes mellitus</t>
   </si>
   <si>
     <t xml:space="preserve">Serum hemoglobin A1C </t>
@@ -1511,96 +1459,87 @@
   <si>
     <t xml:space="preserve">Type 2 diabetes mellitus </t>
   </si>
   <si>
     <t>Patients with type 2 diabetes mellitus</t>
   </si>
   <si>
     <t xml:space="preserve">X-linked hypophosphatemia </t>
   </si>
   <si>
     <t xml:space="preserve">Patients with X-linked hypophosphatemia </t>
   </si>
   <si>
     <t>Serum phosphate</t>
   </si>
   <si>
     <t>Fibroblast growth factor 23 inhibitor</t>
   </si>
   <si>
     <t>Yellow fever  vaccine</t>
   </si>
   <si>
     <t>Persons to be immunized against yellow fever</t>
   </si>
   <si>
-    <t>**: defined by a &gt;20% decrease in heart rate or a heart rate &lt;100 bpm or at least intermittent cessation of the arrhythmia</t>
-[...1 lines deleted...]
-  <si>
     <t>Drug Mechanism of Action</t>
   </si>
   <si>
     <t xml:space="preserve">Age Range </t>
   </si>
   <si>
     <t>1 year and older</t>
   </si>
   <si>
     <t>Patients with acute lymphoblastic leukemia; B-cell lymphoma</t>
   </si>
   <si>
     <t>1 to 21 years</t>
   </si>
   <si>
     <t>Patients with acute lymphoblastic leukemia</t>
   </si>
   <si>
     <t>Event-free Survival</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 to 21 years</t>
   </si>
   <si>
     <t>Major hematologic and cytogenic response</t>
   </si>
   <si>
     <t xml:space="preserve">3 to 20 years </t>
   </si>
   <si>
     <t xml:space="preserve">Serum Asparaginase </t>
   </si>
   <si>
     <t>All pediatric age groups</t>
   </si>
   <si>
-    <t>Patients with tuberous sclerosis complex with subependymal giant cell astrocytoma; merkel cell carcinoma; thyroid cancer; tumor mutational burden high solid  tumors; neuroblastoma, neurofibromatosis type 1 (NF1) who have symptomatic plexiform neurofibromas (PN) not amenable to complete resection; solid tumors that have a neurotrophic tyrosine receptor kinase (NTRK) gene fusion</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">28 days and older </t>
-  </si>
-[...1 lines deleted...]
-    <t>Patients with metastatic melanoma; Grade 2 astrocytoma or oligodendroglioma with a susceptible IDH1 or IDH2 mutation, following surgery including biopsy, sub-total resection, or gross total resection</t>
   </si>
   <si>
     <t>Progression-free survival(PFS)</t>
   </si>
   <si>
     <t>12 years and older</t>
   </si>
   <si>
     <t xml:space="preserve"> Patient Population </t>
   </si>
   <si>
     <t>Achondroplasia </t>
   </si>
   <si>
     <t xml:space="preserve">Patients with achondroplasia </t>
   </si>
   <si>
     <t>Annualized Growth Velocity</t>
   </si>
   <si>
     <t xml:space="preserve"> C type natriuretic peptide</t>
   </si>
   <si>
     <t>5 years and older</t>
   </si>
@@ -1649,53 +1588,50 @@
   <si>
     <t>Birth to less than 18 years of age</t>
   </si>
   <si>
     <t>Congenital adrenal hyperplasia</t>
   </si>
   <si>
     <t>congenital adrenal hyperplasia</t>
   </si>
   <si>
     <t xml:space="preserve">change  in serum androstenedione </t>
   </si>
   <si>
     <t>corticotropin-releasing factor type 1 receptor antagonist</t>
   </si>
   <si>
     <t>COVID-19 Vaccine</t>
   </si>
   <si>
     <t>Persons to be immunized against COVID-19</t>
   </si>
   <si>
     <t>Neutralizing Antibody</t>
   </si>
   <si>
-    <t xml:space="preserve"> individuals 12 years of age and older </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cystic fibrosis </t>
   </si>
   <si>
     <t>2 years and older</t>
   </si>
   <si>
     <t>Urinary/urine cystine</t>
   </si>
   <si>
     <t xml:space="preserve">CMV seropositive and hemotopoietic transplant recipients requiring prophylaxis </t>
   </si>
   <si>
     <t>Persons to be immunized against diphtheria</t>
   </si>
   <si>
     <t>6 weeks and older</t>
   </si>
   <si>
     <t xml:space="preserve">Diphtheria, tetanus, pertussis, polio, haemophilus type b disease, and hepatitis B vaccine </t>
   </si>
   <si>
     <t xml:space="preserve">Patients to be immunized against diphtheria, tetanus, pertussis, polio, haemophilus type b disease, and hepatitis B vaccine </t>
   </si>
   <si>
     <t>6 weeks to less than 5 years of age</t>
@@ -1781,116 +1717,98 @@
   <si>
     <t xml:space="preserve">Serum LDL-C </t>
   </si>
   <si>
     <t>Patients with chronic kidney disease on dialysis with hyperphosphatemia</t>
   </si>
   <si>
     <t>9 years and older</t>
   </si>
   <si>
     <t>Thyroid-stimulating hormone (TSH)</t>
   </si>
   <si>
     <t>Thyroid hormone analog</t>
   </si>
   <si>
     <t>Influenza A H5N1</t>
   </si>
   <si>
     <t xml:space="preserve"> 6 months and older</t>
   </si>
   <si>
     <t xml:space="preserve">Persons to be immunized against influenza </t>
   </si>
   <si>
-    <t>Pediatric pateint (10 years) with invasive disease caused by Neisseria meningitidis serogroups A, B, C, W, and Y</t>
-[...4 lines deleted...]
-  <si>
     <t>2 months and older</t>
   </si>
   <si>
     <t xml:space="preserve">Serum hemoglobin A1C , fasting glucose and triglycerides </t>
   </si>
   <si>
     <t xml:space="preserve">Birth to less than 18 years of age </t>
   </si>
   <si>
     <t>Traditional / Accelerated</t>
   </si>
   <si>
     <t>Meningococcal A C Y W-135 vaccine</t>
   </si>
   <si>
     <t xml:space="preserve">Persons to be immunized against meningococcal meningitis  </t>
   </si>
   <si>
     <t>Meningococcal B vaccine</t>
   </si>
   <si>
     <t>10 to 25 years</t>
   </si>
   <si>
     <t>Patients with thrombocytopenia due to immune (idiopathic) thrombocytopenia or chronic hepatitis C</t>
   </si>
   <si>
     <t>Platelet count</t>
   </si>
   <si>
     <t>Thrombopoietin receptor agonist</t>
   </si>
   <si>
     <t>2 years or older for chronic iron overload and 10 years older for non-transfusion-dependent thalassemia syndromes</t>
   </si>
   <si>
     <t>Serum ferritin and liver iron concentration</t>
   </si>
   <si>
-    <t xml:space="preserve">Traditional§ </t>
-[...1 lines deleted...]
-  <si>
     <t>Patients with severe aplastic anemia</t>
   </si>
   <si>
     <t>Persons to be immunized against pertussis</t>
   </si>
   <si>
-    <t xml:space="preserve">Phenylketonuria </t>
-[...4 lines deleted...]
-  <si>
     <t>Phenylalanine hydroxylase activator</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1 month to less than 18 years of age</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Polio vaccine </t>
   </si>
   <si>
     <t>Persons to be immunized against polio</t>
   </si>
   <si>
     <t>Precocious puberty</t>
   </si>
   <si>
     <t>Patients with central precocious puberty</t>
   </si>
   <si>
     <t xml:space="preserve">Serum luteinizing hormone </t>
   </si>
   <si>
     <t>Gonadotropin releasing hormone (GnRH) agonist</t>
   </si>
   <si>
     <t>Prevention of disease caused by chikungunya virus (CHIKV)</t>
   </si>
   <si>
     <t>Individuals 12 years of age and older who are at increased risk of exposure to CHIKV</t>
   </si>
   <si>
     <t>CHIKV specific neutralizing antibody (a NT80 titer of ≥100 was determined to be reasonably likely to predict clinical benefit)</t>
@@ -1965,50 +1883,95 @@
     <t>Glucose-lowering</t>
   </si>
   <si>
     <t>6 to 15 years</t>
   </si>
   <si>
     <t>Patients with type 1 Gaucher disease</t>
   </si>
   <si>
     <t>Hydrolytic lysozomal glucocerebroside-specific enzyme</t>
   </si>
   <si>
     <t xml:space="preserve">2 to 17 years </t>
   </si>
   <si>
     <t>10 to 18 years</t>
   </si>
   <si>
     <t xml:space="preserve">1 year and older </t>
   </si>
   <si>
     <t>Yellow fever vaccine</t>
   </si>
   <si>
     <t>9 months and older</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIKV-specific neutralizing antibody </t>
+  </si>
+  <si>
+    <t>Respiratory Syncytial Virus</t>
+  </si>
+  <si>
+    <t>Hemagglutination inhibition titers for Flu A/B influenza vaccine strains</t>
+  </si>
+  <si>
+    <t>Induction of immunity with concomitant administration of AREXVY and a quadrivalent influenza vaccine</t>
+  </si>
+  <si>
+    <t>Adults aged 60 years and above caused by Respiratory Syncytial Virus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pulmonary disease </t>
+  </si>
+  <si>
+    <t>Influenza A virus subtypes and influenza type B virus</t>
+  </si>
+  <si>
+    <t>Individuals 9 years of age and older</t>
+  </si>
+  <si>
+    <t>Seroconversion rate</t>
+  </si>
+  <si>
+    <t>Induction of immunity; Induces OPA against 22 S. pneumoniae serotypes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patients with invasive pneumococcal disease; Adults ≥18 years of age living with HIV </t>
+  </si>
+  <si>
+    <t>Pediatric pateint with invasive disease caused by Neisseria meningitidis serogroups A, B, C, W, and Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> individuals 5 years of age and older </t>
+  </si>
+  <si>
+    <t>Trasitional/Accelerated</t>
+  </si>
+  <si>
+    <t>Patients with primary glomerular disease associated with significant proteinuria (includining immunoglobulin A nephropathy (IgAN) and complement 3 glomerulopathy (C3G))</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">What is the purpose of the Surrogate Endpoint Table?                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">FDA’s surrogate endpoint table provides valuable information for drug developers on endpoints that may be considered and discussed with FDA for individual development programs. This table also fulfills a 21st Century Cures Act requirement to publish a list of “surrogate endpoints which were the basis of approval or licensure (as applicable) of a drug or a biological product” under both accelerated and traditional approval pathways.
 Section 3011 of the 21st Century Cures Act established section 507 of the Federal Food, Drug, and Cosmetic Act (FD&amp;C Act), which mandates that the FDA publish a list of “surrogate endpoints which were the basis of approval or licensure (as applicable) of a drug or biological product” under both accelerated and traditional approval provisions. The Surrogate Endpoint Table below fulfils this legislative requirement and is intended to provide valuable information for drug developers on endpoints that may be considered and discussed with FDA for individual development programs.
 According to section 507(e)(9) of the FD&amp;C Act “[t]he term ‘surrogate endpoint’ means a marker, such as a laboratory measurement, radiographic image, physical sign, or other measure, that is not itself a direct measurement of clinical benefit, and—
 ‘‘(A) is known to predict clinical benefit and could be used to support traditional approval of a drug or biological product; or
@@ -2057,69 +2020,236 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 •This table reflects surrogate endpoints that have either been already used in development programs for drugs that have been approved, or surrogate endpoints that FDA has indicated acceptance of in guidances or other documents.  FDA encourages development of novel surrogate endpoints, and strongly encourages sponsors to seek advice from the relevant CBER or CDER division of such novel endpoints early in development by scheduling a PDUFA VI Type C SE meeting to discuss the use of a novel surrogate endpoint in their planned clinical trials. The acceptability of a surrogate endpoint for an individual drug or biologic development program will be determined on a case by case basis.
 •The Surrogate Endpoint Table is not a replacement for discussions with appropriate CBER or CDER review divisions.  Sponsors are reminded that surrogate endpoints provided in this table are intended to facilitate but not replace discussions of individual drug development programs between the sponsor and the appropriate review division.
 •The table does not include surrogate endpoints that may have been accepted for past programs but are no longer acceptable as an endpoint to support registration.  As scientific understanding, clinical information, and technology evolve, a previously used surrogate endpoint may no longer be considered sufficiently robust or appropriate for use in current programs.   
 The SE table will be updated by CBER and CDER every 6 months to reflect current thinking as mandated by section 507 of the FD&amp;C Act.
 The Surrogate endpoints are listed in four tables according to their use.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Footnotes</t>
+      <t>Table Footnotes</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 # Surrogate endpoint is part of a composite of biomarker surrogate endpoints.
 * Mechanism agnostic refers to cases where there are many mechanisms of action associated with a surrogate endpoint, so it is not directly related to a particular causal pathway.
 § Endpoints based on changes in tumor burden may be used for both traditional and accelerated approval depending on context of use, including factors such as disease, effect size, effect duration, residual uncertainty and benefits of other available therapy.
 ˟ The agency anticipates that this surrogate endpoint could be appropriate for use as a primary efficacy clinical trial endpoint for drug or biologic approval, although it has not yet been used to support an approved NDA or BLA.
 ¤ Bone mineral density is an acceptable primary endpoint for establishing efficacy for the treatment of male or glucocorticoid-induced osteoporosis after efficacy based on new morphometric vertebral fractures has been established in postmenopausal women.  
 † Clinical endpoints were required for the approvals
+**: defined by a &gt;20% decrease in heart rate or a heart rate &lt;100 bpm or at least intermittent cessation of the arrhythmia
 </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Accelerated/Traditional </t>
+  </si>
+  <si>
+    <t>Change in urine protein-to-creatinine ratio (UPCR)</t>
+  </si>
+  <si>
+    <t>Patients with sickle cell disease; Proxysmal nocturnal hemoglobinuria (PNH)</t>
+  </si>
+  <si>
+    <t>Hemoglobin S polymerization inhibitor; complement factor B inhibitor</t>
+  </si>
+  <si>
+    <t>Diabetes patients with severe hypoglycemia</t>
+  </si>
+  <si>
+    <t>a glucose increase of ≥20 mg/dL from glucose nadir within 30 minutes</t>
+  </si>
+  <si>
+    <t>antihypoglycemic agent</t>
+  </si>
+  <si>
+    <t>Phenylketonuria (PKU)</t>
+  </si>
+  <si>
+    <t>1. Patients with hyperphenylalaninemia due to tetrahydrobiopterin-responsive PKU
+2. Adults with PKU who have uncontrolled plasma Phe&gt;600 micromol/L on existing management
+3. Pateints with hyperphenylalaninemia due to sepiapterin-responsive PKU</t>
+  </si>
+  <si>
+    <t>1/3. Phenylalanine hydroxylase activator
+2. Phenylalanine-metabolizing enzyme</t>
+  </si>
+  <si>
+    <t>Adults with confirmed molecular diagnosis of CTX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reduction in plasma cholestanol </t>
+  </si>
+  <si>
+    <t>Primary bile acid</t>
+  </si>
+  <si>
+    <t>Cerebrotendinous xanthomatosis (CTX)</t>
+  </si>
+  <si>
+    <t>Alkaptonuria</t>
+  </si>
+  <si>
+    <t>Adult patients with alkaptonuria</t>
+  </si>
+  <si>
+    <t>Reduction (&gt;90%) in urinary homogentisic acid (HGA) levels</t>
+  </si>
+  <si>
+    <t>Competitive inhibitor of 4-hydroxyphenylpyruvate dioxygenase (HPPD)</t>
+  </si>
+  <si>
+    <t>Arginase 1 deficiency</t>
+  </si>
+  <si>
+    <t>reduction in plasma arginine</t>
+  </si>
+  <si>
+    <t>accelerated</t>
+  </si>
+  <si>
+    <t>arginine specific enzyme</t>
+  </si>
+  <si>
+    <t>Reduction in plasma arginine</t>
+  </si>
+  <si>
+    <t>Arginine specific enzyme</t>
+  </si>
+  <si>
+    <t>1-year  and older  pediatric patients</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a glucose increase of ≥20 mg/dL from glucose nadir within 30 minutes </t>
+  </si>
+  <si>
+    <t>Antihypoglycemic agent</t>
+  </si>
+  <si>
+    <t>HoFH--homozygous familial hypercholesterolemia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">angiopoietin-like 3 (ANGPTL3) inhibitor; siRNA targeted at PCSK9 </t>
+  </si>
+  <si>
+    <t>HeFH- heterozygous familial hypercholesterolemia</t>
+  </si>
+  <si>
+    <t>1 to 4 years; 12 years and older</t>
+  </si>
+  <si>
+    <t>Patients with hyperphenylalaninemia due to tetrahydrobiopterin-responsive PKU; Pediatrc pateints with hyperphenylalaninemia due to sepiapterin-responsive PKU</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 month and older</t>
+  </si>
+  <si>
+    <t>Pediatric patients 2 years of age and older with Arginase 1 Deficiency</t>
+  </si>
+  <si>
+    <t>treatment of hyperargininemia in adult with Arginase 1 Deficiency</t>
+  </si>
+  <si>
+    <t>4 to 12 and weighting at least 13 kg</t>
+  </si>
+  <si>
+    <t>Anthelmintic</t>
+  </si>
+  <si>
+    <t>Onchocerciasis</t>
+  </si>
+  <si>
+    <t>Onchocerciasis due to Onchocerca volvulus</t>
+  </si>
+  <si>
+    <t>Skin microfilarial density (microfilariae/mg skin) from the mean of 4 skin snips per person per time point</t>
+  </si>
+  <si>
+    <r>
+      <t>Patients with breast cancer; ovarian cancer; renal cell carcinoma; pancreatic neuroendocrine cancer; diffuse midline glioma H3K27M mutation; colorectal cancer; head and neck cancer; non-small cell lung cancer; melanoma; tuberous sclerosis complex-associated SEGA and renal angiomyolipoma; merkel cell carcinoma; unresectable or metastatic cutaneous basal cell carcinoma; urothelial carcinoma; cervical cancer; endometrial cancer;  hepatocellular carcinoma; fallopian tube cancer; microsatellite instability-high cancer; gastric cancer; gastroesophageal junction cancer; thyroid cancer; astrocytoma;  Kaposi's sarcoma; unresectable or metastatic cutaneous squamous cell carcinoma; prostate cancer; esophageal cancer; tumor mutational burden high solid tumors; cholangiocarcinoma; bladder cancer; neuroblastoma; mismatch repair deficient solid tumors;  unresectable or metastatic HER2-positive (IHC 3+) solid tumors;  neurofibromatosis type 1 (NF1) who have symptomatic plexiform neurofibromas (PN) not amenable to complete resection; neurofibromatosis type 1 (NF1) who have symptomatic plexiform neurofibromas (PN) not amenable to complete resection;  advanced, unresectable or metastatic pancreatic adenocarcinoma harboring a neuregulin 1 (NRG1) gene fusion with disease progression on or after prior systemic therapy; solid tumors that have a neurotrophic tyrosine receptor kinase (NTRK) gene fusion; symptomatic tenosynovial giant cell tumor (TGCT) for which surgical resection will potentially cause worsening functional limitation or severe morbidity; HER2 positive biliary tract cancer; metastatic cutaneous squamous cell carcinoma (mCSCC) or locally advanced CSCC (laCSCC) who are not candidates for curative surgery or curative radiation; unresectable or metastatic synovial sarcoma who have received prior chemotherapy, are HLA antigen(s) A*02:01P, -A*02:02P, -A*02:03P, or -A*02:06P positive, and whose tumor expresses the MAGE-A4 antigen as determined by FDA authorized companion diagnostic devices</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Cancer: solid tumor </t>
+  </si>
+  <si>
+    <t>metastatic non-keratinizing Nasopharyngeal carcinoma (NPC) with disease progression on or after platinum-based chemotherapy and at least one other prior line of therapy</t>
+  </si>
+  <si>
+    <t>overall response rate (ORR) and DORduration of response (DOR)</t>
+  </si>
+  <si>
+    <t>programmed death receptor-1 (PD-1)-blocking antibody</t>
+  </si>
+  <si>
+    <t>Patients with breast cancer; neuroblastoma; muscle invasive bladder cancer (MIBC)</t>
+  </si>
+  <si>
+    <t>Relapsed or refractory acute leukemia with a lysine methyltransferase 2A gene (KMT2A) translocation; relapsed or refractory acute myeloid leukemia (AML) with a susceptible nucleophosmin 1 (NPM1) mutation who have no satisfactory alternative treatment options</t>
+  </si>
+  <si>
+    <t>Patients with metastatic melanoma; Grade 2 astrocytoma or oligodendroglioma with a susceptible IDH1 or IDH2 mutation, following surgery including biopsy, sub-total resection, or gross total resection; previously treated, unresectable, locally advanced or metastatic, well-differentiated pancreatic and extra-pancreatic neuroendocrine tumors</t>
+  </si>
+  <si>
+    <t>Patients with tuberous sclerosis complex with subependymal giant cell astrocytoma; merkel cell carcinoma; thyroid cancer; tumor mutational burden high solid  tumors; neuroblastoma, neurofibromatosis type 1 (NF1) who have symptomatic plexiform neurofibromas (PN) not amenable to complete resection; solid tumors that have a neurotrophic tyrosine receptor kinase (NTRK) gene fusion; diffuse midline glioma H3K27M mutation</t>
+  </si>
+  <si>
+    <t>Accelerated/Traditional</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2394,99 +2524,95 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2548,51 +2674,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2690,148 +2816,148 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C42E2F3-20B5-4F50-B2E9-6193B70A0EC2}">
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="211" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="33" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="33"/>
     </row>
-    <row r="3" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="33"/>
     </row>
-    <row r="4" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:1" ht="409.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D08151D0-1A93-407A-A92E-97ED603C6191}">
-  <dimension ref="A1:BV118"/>
+  <dimension ref="A1:BV124"/>
   <sheetViews>
-    <sheetView topLeftCell="A109" workbookViewId="0">
-      <selection activeCell="A116" sqref="A116:XFD116"/>
+    <sheetView topLeftCell="A114" workbookViewId="0">
+      <selection activeCell="D55" sqref="D55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.28515625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="32.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="48.26953125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="69.26953125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="42.81640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="32.7265625" style="3" customWidth="1"/>
     <col min="5" max="5" width="46" style="3" customWidth="1"/>
-    <col min="6" max="6" width="17.42578125" style="3" customWidth="1"/>
-    <col min="7" max="16384" width="13.5703125" style="3"/>
+    <col min="6" max="6" width="17.453125" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="13.54296875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:74" s="21" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:74" s="21" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E2" s="4" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
@@ -2859,1236 +2985,1056 @@
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
       <c r="BB2" s="3"/>
       <c r="BC2" s="3"/>
       <c r="BD2" s="3"/>
       <c r="BE2" s="3"/>
       <c r="BF2" s="3"/>
       <c r="BG2" s="3"/>
       <c r="BH2" s="3"/>
       <c r="BI2" s="3"/>
       <c r="BJ2" s="3"/>
       <c r="BK2" s="3"/>
       <c r="BL2" s="3"/>
       <c r="BM2" s="3"/>
       <c r="BN2" s="3"/>
       <c r="BO2" s="3"/>
       <c r="BP2" s="3"/>
       <c r="BQ2" s="3"/>
       <c r="BR2" s="3"/>
       <c r="BS2" s="3"/>
       <c r="BT2" s="3"/>
       <c r="BU2" s="3"/>
       <c r="BV2" s="3"/>
     </row>
-    <row r="3" spans="1:74" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="4" t="s">
+    </row>
+    <row r="4" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="D4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="4" t="s">
+    </row>
+    <row r="5" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
         <v>65</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="B5" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>67</v>
-      </c>
-[...9 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
     </row>
-    <row r="6" spans="1:74" s="7" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="6" t="s">
+    <row r="6" spans="1:74" ht="59" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>600</v>
+      </c>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+    </row>
+    <row r="7" spans="1:74" s="7" customFormat="1" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B6" s="6" t="s">
+    </row>
+    <row r="8" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="B8" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="D6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="6" t="s">
+      <c r="C8" s="4" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="D8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="B7" s="4" t="s">
+    </row>
+    <row r="9" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="4" t="s">
+      <c r="C9" s="4" t="s">
         <v>79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="D9" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B8" s="4" t="s">
+    </row>
+    <row r="10" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="11" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="B11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="4" t="s">
+      <c r="C11" s="4" t="s">
         <v>83</v>
-      </c>
-[...159 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:74" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
+      <c r="AR11" s="5"/>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+    </row>
+    <row r="12" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
-        <v>94</v>
+        <v>596</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>95</v>
+        <v>593</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>96</v>
+        <v>594</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:74" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+        <v>595</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5"/>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5"/>
+      <c r="AR12" s="5"/>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+    </row>
+    <row r="13" spans="1:74" s="21" customFormat="1" ht="52" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:74" ht="48.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="3"/>
+      <c r="AA13" s="3"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="3"/>
+      <c r="AD13" s="3"/>
+      <c r="AE13" s="3"/>
+      <c r="AF13" s="3"/>
+      <c r="AG13" s="3"/>
+      <c r="AH13" s="3"/>
+      <c r="AI13" s="3"/>
+      <c r="AJ13" s="3"/>
+      <c r="AK13" s="3"/>
+      <c r="AL13" s="3"/>
+      <c r="AM13" s="3"/>
+      <c r="AN13" s="3"/>
+      <c r="AO13" s="3"/>
+      <c r="AP13" s="3"/>
+      <c r="AQ13" s="3"/>
+      <c r="AR13" s="3"/>
+      <c r="AS13" s="3"/>
+      <c r="AT13" s="3"/>
+      <c r="AU13" s="3"/>
+      <c r="AV13" s="3"/>
+      <c r="AW13" s="3"/>
+      <c r="AX13" s="3"/>
+      <c r="AY13" s="3"/>
+      <c r="AZ13" s="3"/>
+      <c r="BA13" s="3"/>
+      <c r="BB13" s="3"/>
+      <c r="BC13" s="3"/>
+      <c r="BD13" s="3"/>
+      <c r="BE13" s="3"/>
+      <c r="BF13" s="3"/>
+      <c r="BG13" s="3"/>
+      <c r="BH13" s="3"/>
+      <c r="BI13" s="3"/>
+      <c r="BJ13" s="3"/>
+      <c r="BK13" s="3"/>
+      <c r="BL13" s="3"/>
+      <c r="BM13" s="3"/>
+      <c r="BN13" s="3"/>
+      <c r="BO13" s="3"/>
+      <c r="BP13" s="3"/>
+      <c r="BQ13" s="3"/>
+      <c r="BR13" s="3"/>
+      <c r="BS13" s="3"/>
+      <c r="BT13" s="3"/>
+      <c r="BU13" s="3"/>
+      <c r="BV13" s="3"/>
+    </row>
+    <row r="14" spans="1:74" ht="56.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="4" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="1:74" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:74" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:73" ht="49" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:73" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="4" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="15" spans="1:74" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="4" t="s">
+    <row r="19" spans="1:73" ht="27.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="C15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="4" t="s">
+      <c r="C19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="20" spans="1:73" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="21" spans="1:73" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="D21" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...24 lines deleted...]
-      <c r="B17" s="4" t="s">
+      <c r="E21" s="4" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="22" spans="1:73" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="C17" s="4" t="s">
+      <c r="B22" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="D17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="4" t="s">
+      <c r="C22" s="4" t="s">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="4" t="s">
+      <c r="D22" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B23" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="C23" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="D18" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="4" t="s">
+      <c r="D23" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="4" t="s">
+    </row>
+    <row r="24" spans="1:73" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="B24" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="D19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="4" t="s">
+      <c r="C24" s="4" t="s">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="D24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="B20" s="4" t="s">
+    </row>
+    <row r="25" spans="1:73" ht="64.900000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="C20" s="4" t="s">
+      <c r="B25" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="D20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="4" t="s">
+      <c r="C25" s="4" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="4" t="s">
+      <c r="D25" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="B21" s="4" t="s">
+    </row>
+    <row r="26" spans="1:73" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C26" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="D21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="4" t="s">
+      <c r="D26" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="4" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="22" spans="1:73" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B22" s="4" t="s">
+    <row r="27" spans="1:73" ht="36.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="B27" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C27" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="D22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="4" t="s">
+      <c r="D27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="4" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="23" spans="1:73" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="4" t="s">
+    <row r="28" spans="1:73" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="B23" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="4" t="s">
+      <c r="B28" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="D23" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="4" t="s">
+      <c r="C28" s="4" t="s">
         <v>137</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="4" t="s">
+      <c r="D28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="B24" s="4" t="s">
+    </row>
+    <row r="29" spans="1:73" ht="33.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="B29" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="D24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="4" t="s">
+      <c r="C29" s="4" t="s">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="D29" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="E29" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8"/>
+      <c r="P29" s="8"/>
+      <c r="Q29" s="8"/>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="8"/>
+      <c r="U29" s="8"/>
+      <c r="V29" s="8"/>
+      <c r="W29" s="8"/>
+      <c r="X29" s="8"/>
+      <c r="Y29" s="8"/>
+      <c r="Z29" s="8"/>
+      <c r="AA29" s="8"/>
+      <c r="AB29" s="8"/>
+      <c r="AC29" s="8"/>
+      <c r="AD29" s="8"/>
+      <c r="AE29" s="8"/>
+      <c r="AF29" s="8"/>
+      <c r="AG29" s="8"/>
+      <c r="AH29" s="8"/>
+      <c r="AI29" s="8"/>
+      <c r="AJ29" s="8"/>
+      <c r="AK29" s="8"/>
+      <c r="AL29" s="8"/>
+      <c r="AM29" s="8"/>
+      <c r="AN29" s="8"/>
+      <c r="AO29" s="8"/>
+      <c r="AP29" s="8"/>
+      <c r="AQ29" s="8"/>
+      <c r="AR29" s="8"/>
+      <c r="AS29" s="8"/>
+      <c r="AT29" s="8"/>
+      <c r="AU29" s="8"/>
+      <c r="AV29" s="8"/>
+      <c r="AW29" s="8"/>
+      <c r="AX29" s="8"/>
+      <c r="AY29" s="8"/>
+      <c r="AZ29" s="8"/>
+      <c r="BA29" s="8"/>
+      <c r="BB29" s="8"/>
+      <c r="BC29" s="8"/>
+      <c r="BD29" s="8"/>
+      <c r="BE29" s="8"/>
+      <c r="BF29" s="8"/>
+      <c r="BG29" s="8"/>
+      <c r="BH29" s="8"/>
+      <c r="BI29" s="8"/>
+      <c r="BJ29" s="8"/>
+      <c r="BK29" s="8"/>
+      <c r="BL29" s="8"/>
+      <c r="BM29" s="8"/>
+      <c r="BN29" s="8"/>
+      <c r="BO29" s="8"/>
+      <c r="BP29" s="8"/>
+      <c r="BQ29" s="8"/>
+      <c r="BR29" s="8"/>
+      <c r="BS29" s="8"/>
+      <c r="BT29" s="8"/>
+      <c r="BU29" s="8"/>
+    </row>
+    <row r="30" spans="1:73" ht="33.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="D25" s="4" t="s">
+      <c r="B30" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="E25" s="4" t="s">
+      <c r="C30" s="4" t="s">
         <v>146</v>
-      </c>
-[...144 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:73" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:73" ht="44.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="32" spans="1:73" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:74" ht="49.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="34" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="4" t="s">
+    </row>
+    <row r="36" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="B36" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="D31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="4" t="s">
+      <c r="C36" s="4" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="4" t="s">
+      <c r="D36" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="B37" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="C37" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="D32" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="4" t="s">
+      <c r="D37" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="B33" s="4" t="s">
+    </row>
+    <row r="38" spans="1:74" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="B38" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="D33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="4" t="s">
+      <c r="C38" s="4" t="s">
         <v>174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="D38" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="BV38" s="5"/>
+    </row>
+    <row r="39" spans="1:74" ht="28.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="C34" s="4" t="s">
+      <c r="B39" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="D34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="4" t="s">
+      <c r="C39" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="BV34" s="5"/>
-[...2 lines deleted...]
-      <c r="A35" s="4" t="s">
+      <c r="D39" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV39" s="5"/>
+    </row>
+    <row r="40" spans="1:74" ht="49.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="C40" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="D40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV40" s="5"/>
+    </row>
+    <row r="41" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="D35" s="4" t="s">
-[...11 lines deleted...]
-      <c r="B36" s="4" t="s">
+      <c r="C41" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="D41" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV41" s="5"/>
+    </row>
+    <row r="42" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="D36" s="4" t="s">
-[...11 lines deleted...]
-      <c r="B37" s="4" t="s">
+      <c r="B42" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="C42" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="D37" s="4" t="s">
-[...358 lines deleted...]
-      </c>
       <c r="D42" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>203</v>
+        <v>76</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="3"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
@@ -4114,67 +4060,66 @@
       <c r="AW42" s="3"/>
       <c r="AX42" s="3"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
       <c r="BE42" s="3"/>
       <c r="BF42" s="3"/>
       <c r="BG42" s="3"/>
       <c r="BH42" s="3"/>
       <c r="BI42" s="3"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
       <c r="BQ42" s="3"/>
       <c r="BR42" s="3"/>
       <c r="BS42" s="3"/>
       <c r="BT42" s="3"/>
       <c r="BU42" s="3"/>
-      <c r="BV42" s="3"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:74" s="5" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>21</v>
+        <v>189</v>
       </c>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="3"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="3"/>
       <c r="W43" s="3"/>
       <c r="X43" s="3"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
       <c r="AB43" s="3"/>
       <c r="AC43" s="3"/>
@@ -4200,2546 +4145,2917 @@
       <c r="AW43" s="3"/>
       <c r="AX43" s="3"/>
       <c r="AY43" s="3"/>
       <c r="AZ43" s="3"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="3"/>
       <c r="BD43" s="3"/>
       <c r="BE43" s="3"/>
       <c r="BF43" s="3"/>
       <c r="BG43" s="3"/>
       <c r="BH43" s="3"/>
       <c r="BI43" s="3"/>
       <c r="BJ43" s="3"/>
       <c r="BK43" s="3"/>
       <c r="BL43" s="3"/>
       <c r="BM43" s="3"/>
       <c r="BN43" s="3"/>
       <c r="BO43" s="3"/>
       <c r="BP43" s="3"/>
       <c r="BQ43" s="3"/>
       <c r="BR43" s="3"/>
       <c r="BS43" s="3"/>
       <c r="BT43" s="3"/>
       <c r="BU43" s="3"/>
-      <c r="BV43" s="3"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:74" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="44" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>192</v>
       </c>
-    </row>
-    <row r="45" spans="1:74" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+      <c r="Y44" s="3"/>
+      <c r="Z44" s="3"/>
+      <c r="AA44" s="3"/>
+      <c r="AB44" s="3"/>
+      <c r="AC44" s="3"/>
+      <c r="AD44" s="3"/>
+      <c r="AE44" s="3"/>
+      <c r="AF44" s="3"/>
+      <c r="AG44" s="3"/>
+      <c r="AH44" s="3"/>
+      <c r="AI44" s="3"/>
+      <c r="AJ44" s="3"/>
+      <c r="AK44" s="3"/>
+      <c r="AL44" s="3"/>
+      <c r="AM44" s="3"/>
+      <c r="AN44" s="3"/>
+      <c r="AO44" s="3"/>
+      <c r="AP44" s="3"/>
+      <c r="AQ44" s="3"/>
+      <c r="AR44" s="3"/>
+      <c r="AS44" s="3"/>
+      <c r="AT44" s="3"/>
+      <c r="AU44" s="3"/>
+      <c r="AV44" s="3"/>
+      <c r="AW44" s="3"/>
+      <c r="AX44" s="3"/>
+      <c r="AY44" s="3"/>
+      <c r="AZ44" s="3"/>
+      <c r="BA44" s="3"/>
+      <c r="BB44" s="3"/>
+      <c r="BC44" s="3"/>
+      <c r="BD44" s="3"/>
+      <c r="BE44" s="3"/>
+      <c r="BF44" s="3"/>
+      <c r="BG44" s="3"/>
+      <c r="BH44" s="3"/>
+      <c r="BI44" s="3"/>
+      <c r="BJ44" s="3"/>
+      <c r="BK44" s="3"/>
+      <c r="BL44" s="3"/>
+      <c r="BM44" s="3"/>
+      <c r="BN44" s="3"/>
+      <c r="BO44" s="3"/>
+      <c r="BP44" s="3"/>
+      <c r="BQ44" s="3"/>
+      <c r="BR44" s="3"/>
+      <c r="BS44" s="3"/>
+      <c r="BT44" s="3"/>
+      <c r="BU44" s="3"/>
+      <c r="BV44" s="3"/>
+    </row>
+    <row r="45" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
+      <c r="R45" s="3"/>
+      <c r="S45" s="3"/>
+      <c r="T45" s="3"/>
+      <c r="U45" s="3"/>
+      <c r="V45" s="3"/>
+      <c r="W45" s="3"/>
+      <c r="X45" s="3"/>
+      <c r="Y45" s="3"/>
+      <c r="Z45" s="3"/>
+      <c r="AA45" s="3"/>
+      <c r="AB45" s="3"/>
+      <c r="AC45" s="3"/>
+      <c r="AD45" s="3"/>
+      <c r="AE45" s="3"/>
+      <c r="AF45" s="3"/>
+      <c r="AG45" s="3"/>
+      <c r="AH45" s="3"/>
+      <c r="AI45" s="3"/>
+      <c r="AJ45" s="3"/>
+      <c r="AK45" s="3"/>
+      <c r="AL45" s="3"/>
+      <c r="AM45" s="3"/>
+      <c r="AN45" s="3"/>
+      <c r="AO45" s="3"/>
+      <c r="AP45" s="3"/>
+      <c r="AQ45" s="3"/>
+      <c r="AR45" s="3"/>
+      <c r="AS45" s="3"/>
+      <c r="AT45" s="3"/>
+      <c r="AU45" s="3"/>
+      <c r="AV45" s="3"/>
+      <c r="AW45" s="3"/>
+      <c r="AX45" s="3"/>
+      <c r="AY45" s="3"/>
+      <c r="AZ45" s="3"/>
+      <c r="BA45" s="3"/>
+      <c r="BB45" s="3"/>
+      <c r="BC45" s="3"/>
+      <c r="BD45" s="3"/>
+      <c r="BE45" s="3"/>
+      <c r="BF45" s="3"/>
+      <c r="BG45" s="3"/>
+      <c r="BH45" s="3"/>
+      <c r="BI45" s="3"/>
+      <c r="BJ45" s="3"/>
+      <c r="BK45" s="3"/>
+      <c r="BL45" s="3"/>
+      <c r="BM45" s="3"/>
+      <c r="BN45" s="3"/>
+      <c r="BO45" s="3"/>
+      <c r="BP45" s="3"/>
+      <c r="BQ45" s="3"/>
+      <c r="BR45" s="3"/>
+      <c r="BS45" s="3"/>
+      <c r="BT45" s="3"/>
+      <c r="BU45" s="3"/>
+      <c r="BV45" s="3"/>
+    </row>
+    <row r="46" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="3"/>
+      <c r="S46" s="3"/>
+      <c r="T46" s="3"/>
+      <c r="U46" s="3"/>
+      <c r="V46" s="3"/>
+      <c r="W46" s="3"/>
+      <c r="X46" s="3"/>
+      <c r="Y46" s="3"/>
+      <c r="Z46" s="3"/>
+      <c r="AA46" s="3"/>
+      <c r="AB46" s="3"/>
+      <c r="AC46" s="3"/>
+      <c r="AD46" s="3"/>
+      <c r="AE46" s="3"/>
+      <c r="AF46" s="3"/>
+      <c r="AG46" s="3"/>
+      <c r="AH46" s="3"/>
+      <c r="AI46" s="3"/>
+      <c r="AJ46" s="3"/>
+      <c r="AK46" s="3"/>
+      <c r="AL46" s="3"/>
+      <c r="AM46" s="3"/>
+      <c r="AN46" s="3"/>
+      <c r="AO46" s="3"/>
+      <c r="AP46" s="3"/>
+      <c r="AQ46" s="3"/>
+      <c r="AR46" s="3"/>
+      <c r="AS46" s="3"/>
+      <c r="AT46" s="3"/>
+      <c r="AU46" s="3"/>
+      <c r="AV46" s="3"/>
+      <c r="AW46" s="3"/>
+      <c r="AX46" s="3"/>
+      <c r="AY46" s="3"/>
+      <c r="AZ46" s="3"/>
+      <c r="BA46" s="3"/>
+      <c r="BB46" s="3"/>
+      <c r="BC46" s="3"/>
+      <c r="BD46" s="3"/>
+      <c r="BE46" s="3"/>
+      <c r="BF46" s="3"/>
+      <c r="BG46" s="3"/>
+      <c r="BH46" s="3"/>
+      <c r="BI46" s="3"/>
+      <c r="BJ46" s="3"/>
+      <c r="BK46" s="3"/>
+      <c r="BL46" s="3"/>
+      <c r="BM46" s="3"/>
+      <c r="BN46" s="3"/>
+      <c r="BO46" s="3"/>
+      <c r="BP46" s="3"/>
+      <c r="BQ46" s="3"/>
+      <c r="BR46" s="3"/>
+      <c r="BS46" s="3"/>
+      <c r="BT46" s="3"/>
+      <c r="BU46" s="3"/>
+      <c r="BV46" s="3"/>
+    </row>
+    <row r="47" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
+      <c r="R47" s="3"/>
+      <c r="S47" s="3"/>
+      <c r="T47" s="3"/>
+      <c r="U47" s="3"/>
+      <c r="V47" s="3"/>
+      <c r="W47" s="3"/>
+      <c r="X47" s="3"/>
+      <c r="Y47" s="3"/>
+      <c r="Z47" s="3"/>
+      <c r="AA47" s="3"/>
+      <c r="AB47" s="3"/>
+      <c r="AC47" s="3"/>
+      <c r="AD47" s="3"/>
+      <c r="AE47" s="3"/>
+      <c r="AF47" s="3"/>
+      <c r="AG47" s="3"/>
+      <c r="AH47" s="3"/>
+      <c r="AI47" s="3"/>
+      <c r="AJ47" s="3"/>
+      <c r="AK47" s="3"/>
+      <c r="AL47" s="3"/>
+      <c r="AM47" s="3"/>
+      <c r="AN47" s="3"/>
+      <c r="AO47" s="3"/>
+      <c r="AP47" s="3"/>
+      <c r="AQ47" s="3"/>
+      <c r="AR47" s="3"/>
+      <c r="AS47" s="3"/>
+      <c r="AT47" s="3"/>
+      <c r="AU47" s="3"/>
+      <c r="AV47" s="3"/>
+      <c r="AW47" s="3"/>
+      <c r="AX47" s="3"/>
+      <c r="AY47" s="3"/>
+      <c r="AZ47" s="3"/>
+      <c r="BA47" s="3"/>
+      <c r="BB47" s="3"/>
+      <c r="BC47" s="3"/>
+      <c r="BD47" s="3"/>
+      <c r="BE47" s="3"/>
+      <c r="BF47" s="3"/>
+      <c r="BG47" s="3"/>
+      <c r="BH47" s="3"/>
+      <c r="BI47" s="3"/>
+      <c r="BJ47" s="3"/>
+      <c r="BK47" s="3"/>
+      <c r="BL47" s="3"/>
+      <c r="BM47" s="3"/>
+      <c r="BN47" s="3"/>
+      <c r="BO47" s="3"/>
+      <c r="BP47" s="3"/>
+      <c r="BQ47" s="3"/>
+      <c r="BR47" s="3"/>
+      <c r="BS47" s="3"/>
+      <c r="BT47" s="3"/>
+      <c r="BU47" s="3"/>
+      <c r="BV47" s="3"/>
+    </row>
+    <row r="48" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E49" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="B45" s="4" t="s">
+    </row>
+    <row r="50" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="C45" s="4" t="s">
+      <c r="B50" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="D45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="4" t="s">
+      <c r="C50" s="4" t="s">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="4" t="s">
+      <c r="D50" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="B46" s="4" t="s">
+    </row>
+    <row r="51" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="C46" s="4" t="s">
+      <c r="B51" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="D46" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="4" t="s">
+      <c r="C51" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" s="4" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="47" spans="1:74" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="4" t="s">
+    <row r="52" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="B47" s="4" t="s">
+      <c r="B52" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="C47" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="4" t="s">
+      <c r="C52" s="4" t="s">
         <v>220</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="4" t="s">
+      <c r="D52" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="B48" s="4" t="s">
+    </row>
+    <row r="53" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="C48" s="4" t="s">
+      <c r="B53" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="D48" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="4" t="s">
+      <c r="C53" s="4" t="s">
         <v>224</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="4" t="s">
+      <c r="D53" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="B49" s="4" t="s">
+    </row>
+    <row r="54" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="C49" s="4" t="s">
+      <c r="B55" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="D49" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="4" t="s">
+      <c r="C55" s="4" t="s">
         <v>228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="4" t="s">
+      <c r="D55" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="56" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="B50" s="4" t="s">
+      <c r="B56" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="C50" s="4" t="s">
+      <c r="C56" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="D50" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="4" t="s">
+    </row>
+    <row r="57" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B57" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="C51" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="4" t="s">
+      <c r="C57" s="4" t="s">
         <v>234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="4" t="s">
+      <c r="D57" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="58" spans="1:74" ht="127" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="B52" s="4" t="s">
+      <c r="B58" s="4" t="s">
         <v>236</v>
       </c>
-      <c r="C52" s="4" t="s">
+      <c r="C58" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="D52" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="4" t="s">
+      <c r="D58" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="59" spans="1:74" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="B59" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="C59" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="C53" s="4" t="s">
+      <c r="D59" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>576</v>
+      </c>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+      <c r="O59" s="7"/>
+      <c r="P59" s="7"/>
+      <c r="Q59" s="7"/>
+      <c r="R59" s="7"/>
+      <c r="S59" s="7"/>
+      <c r="T59" s="7"/>
+      <c r="U59" s="7"/>
+      <c r="V59" s="7"/>
+      <c r="W59" s="7"/>
+      <c r="X59" s="7"/>
+      <c r="Y59" s="7"/>
+      <c r="Z59" s="7"/>
+      <c r="AA59" s="7"/>
+      <c r="AB59" s="7"/>
+      <c r="AC59" s="7"/>
+      <c r="AD59" s="7"/>
+      <c r="AE59" s="7"/>
+      <c r="AF59" s="7"/>
+      <c r="AG59" s="7"/>
+      <c r="AH59" s="7"/>
+      <c r="AI59" s="7"/>
+      <c r="AJ59" s="7"/>
+      <c r="AK59" s="7"/>
+      <c r="AL59" s="7"/>
+      <c r="AM59" s="7"/>
+      <c r="AN59" s="7"/>
+      <c r="AO59" s="7"/>
+      <c r="AP59" s="7"/>
+      <c r="AQ59" s="7"/>
+      <c r="AR59" s="7"/>
+      <c r="AS59" s="7"/>
+      <c r="AT59" s="7"/>
+      <c r="AU59" s="7"/>
+      <c r="AV59" s="7"/>
+      <c r="AW59" s="7"/>
+      <c r="AX59" s="7"/>
+      <c r="AY59" s="7"/>
+      <c r="AZ59" s="7"/>
+      <c r="BA59" s="7"/>
+      <c r="BB59" s="7"/>
+      <c r="BC59" s="7"/>
+      <c r="BD59" s="7"/>
+      <c r="BE59" s="7"/>
+      <c r="BF59" s="7"/>
+      <c r="BG59" s="7"/>
+      <c r="BH59" s="7"/>
+      <c r="BI59" s="7"/>
+      <c r="BJ59" s="7"/>
+      <c r="BK59" s="7"/>
+      <c r="BL59" s="7"/>
+      <c r="BM59" s="7"/>
+      <c r="BN59" s="7"/>
+      <c r="BO59" s="7"/>
+      <c r="BP59" s="7"/>
+      <c r="BQ59" s="7"/>
+      <c r="BR59" s="7"/>
+      <c r="BS59" s="7"/>
+      <c r="BT59" s="7"/>
+      <c r="BU59" s="7"/>
+      <c r="BV59" s="7"/>
+    </row>
+    <row r="60" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="D53" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="6" t="s">
+      <c r="B60" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="B54" s="6" t="s">
+      <c r="C60" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="C54" s="9" t="s">
+      <c r="D60" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="61" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="D54" s="6" t="s">
-[...76 lines deleted...]
-      <c r="A55" s="4" t="s">
+      <c r="B61" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="B55" s="4" t="s">
+      <c r="C61" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="C55" s="4" t="s">
+      <c r="D61" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="D55" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="4" t="s">
+    </row>
+    <row r="62" spans="1:74" s="7" customFormat="1" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="B56" s="4" t="s">
+      <c r="B62" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="C56" s="4" t="s">
+      <c r="C62" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="D56" s="4" t="s">
+      <c r="D62" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E56" s="4" t="s">
+      <c r="E62" s="4" t="s">
         <v>250</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="4" t="s">
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3"/>
+      <c r="K62" s="3"/>
+      <c r="L62" s="3"/>
+      <c r="M62" s="3"/>
+      <c r="N62" s="3"/>
+      <c r="O62" s="3"/>
+      <c r="P62" s="3"/>
+      <c r="Q62" s="3"/>
+      <c r="R62" s="3"/>
+      <c r="S62" s="3"/>
+      <c r="T62" s="3"/>
+      <c r="U62" s="3"/>
+      <c r="V62" s="3"/>
+      <c r="W62" s="3"/>
+      <c r="X62" s="3"/>
+      <c r="Y62" s="3"/>
+      <c r="Z62" s="3"/>
+      <c r="AA62" s="3"/>
+      <c r="AB62" s="3"/>
+      <c r="AC62" s="3"/>
+      <c r="AD62" s="3"/>
+      <c r="AE62" s="3"/>
+      <c r="AF62" s="3"/>
+      <c r="AG62" s="3"/>
+      <c r="AH62" s="3"/>
+      <c r="AI62" s="3"/>
+      <c r="AJ62" s="3"/>
+      <c r="AK62" s="3"/>
+      <c r="AL62" s="3"/>
+      <c r="AM62" s="3"/>
+      <c r="AN62" s="3"/>
+      <c r="AO62" s="3"/>
+      <c r="AP62" s="3"/>
+      <c r="AQ62" s="3"/>
+      <c r="AR62" s="3"/>
+      <c r="AS62" s="3"/>
+      <c r="AT62" s="3"/>
+      <c r="AU62" s="3"/>
+      <c r="AV62" s="3"/>
+      <c r="AW62" s="3"/>
+      <c r="AX62" s="3"/>
+      <c r="AY62" s="3"/>
+      <c r="AZ62" s="3"/>
+      <c r="BA62" s="3"/>
+      <c r="BB62" s="3"/>
+      <c r="BC62" s="3"/>
+      <c r="BD62" s="3"/>
+      <c r="BE62" s="3"/>
+      <c r="BF62" s="3"/>
+      <c r="BG62" s="3"/>
+      <c r="BH62" s="3"/>
+      <c r="BI62" s="3"/>
+      <c r="BJ62" s="3"/>
+      <c r="BK62" s="3"/>
+      <c r="BL62" s="3"/>
+      <c r="BM62" s="3"/>
+      <c r="BN62" s="3"/>
+      <c r="BO62" s="3"/>
+      <c r="BP62" s="3"/>
+      <c r="BQ62" s="3"/>
+      <c r="BR62" s="3"/>
+      <c r="BS62" s="3"/>
+      <c r="BT62" s="3"/>
+      <c r="BU62" s="3"/>
+      <c r="BV62" s="3"/>
+    </row>
+    <row r="63" spans="1:74" ht="28.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="B57" s="4" t="s">
+      <c r="B63" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="C57" s="4" t="s">
+      <c r="C63" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="D57" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="4" t="s">
+      <c r="D63" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="F57" s="3"/>
-[...70 lines deleted...]
-      <c r="A58" s="4" t="s">
+    </row>
+    <row r="64" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="B58" s="4" t="s">
+      <c r="B64" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="C58" s="4" t="s">
+      <c r="C64" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="D58" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="4" t="s">
+      <c r="D64" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="65" spans="1:74" ht="32.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="4" t="s">
         <v>258</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="4" t="s">
+      <c r="B65" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="B59" s="4" t="s">
+      <c r="C65" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="C59" s="4" t="s">
+      <c r="D65" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="66" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="D59" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A60" s="4" t="s">
+      <c r="B66" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C66" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="B60" s="4" t="s">
+      <c r="D66" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="67" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="C60" s="4" t="s">
+      <c r="B67" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="D60" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A61" s="4" t="s">
+      <c r="C67" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="68" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="22" t="s">
         <v>265</v>
       </c>
-      <c r="B61" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="4" t="s">
+      <c r="B68" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="D61" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="4" t="s">
+      <c r="C68" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="B62" s="4" t="s">
+      <c r="D68" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="C62" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A63" s="22" t="s">
+    </row>
+    <row r="69" spans="1:74" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="B63" s="4" t="s">
+      <c r="B69" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="C69" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="D63" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="4" t="s">
+      <c r="D69" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E69" s="4" t="s">
         <v>272</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="4" t="s">
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+      <c r="P69" s="5"/>
+      <c r="Q69" s="5"/>
+      <c r="R69" s="5"/>
+      <c r="S69" s="5"/>
+      <c r="T69" s="5"/>
+      <c r="U69" s="5"/>
+      <c r="V69" s="5"/>
+      <c r="W69" s="5"/>
+      <c r="X69" s="5"/>
+      <c r="Y69" s="5"/>
+      <c r="Z69" s="5"/>
+      <c r="AA69" s="5"/>
+      <c r="AB69" s="5"/>
+      <c r="AC69" s="5"/>
+      <c r="AD69" s="5"/>
+      <c r="AE69" s="5"/>
+      <c r="AF69" s="5"/>
+      <c r="AG69" s="5"/>
+      <c r="AH69" s="5"/>
+      <c r="AI69" s="5"/>
+      <c r="AJ69" s="5"/>
+      <c r="AK69" s="5"/>
+      <c r="AL69" s="5"/>
+      <c r="AM69" s="5"/>
+      <c r="AN69" s="5"/>
+      <c r="AO69" s="5"/>
+      <c r="AP69" s="5"/>
+      <c r="AQ69" s="5"/>
+      <c r="AR69" s="5"/>
+      <c r="AS69" s="5"/>
+      <c r="AT69" s="5"/>
+      <c r="AU69" s="5"/>
+      <c r="AV69" s="5"/>
+      <c r="AW69" s="5"/>
+      <c r="AX69" s="5"/>
+      <c r="AY69" s="5"/>
+      <c r="AZ69" s="5"/>
+      <c r="BA69" s="5"/>
+      <c r="BB69" s="5"/>
+      <c r="BC69" s="5"/>
+      <c r="BD69" s="5"/>
+      <c r="BE69" s="5"/>
+      <c r="BF69" s="5"/>
+      <c r="BG69" s="5"/>
+    </row>
+    <row r="70" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="B64" s="4" t="s">
+      <c r="B70" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="C64" s="4" t="s">
+      <c r="C70" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="D64" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="4" t="s">
+      <c r="D70" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="71" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="G64" s="5"/>
-[...54 lines deleted...]
-      <c r="A65" s="4" t="s">
+      <c r="B71" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="B65" s="4" t="s">
+      <c r="C71" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="C65" s="4" t="s">
+      <c r="D71" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E71" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="D65" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A66" s="4" t="s">
+    </row>
+    <row r="72" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="B66" s="4" t="s">
+      <c r="B72" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="C66" s="4" t="s">
+      <c r="C72" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="73" spans="1:74" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="D66" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="4" t="s">
+      <c r="B73" s="4" t="s">
         <v>283</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="4" t="s">
+      <c r="C73" s="4" t="s">
         <v>284</v>
-      </c>
-[...106 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E73" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="75" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:74" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:74" ht="59.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:74" ht="62" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="G79" s="5"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="5"/>
+      <c r="J79" s="5"/>
+      <c r="K79" s="5"/>
+      <c r="L79" s="5"/>
+      <c r="M79" s="5"/>
+      <c r="N79" s="5"/>
+      <c r="O79" s="5"/>
+      <c r="P79" s="5"/>
+      <c r="Q79" s="5"/>
+      <c r="R79" s="5"/>
+      <c r="S79" s="5"/>
+      <c r="T79" s="5"/>
+      <c r="U79" s="5"/>
+      <c r="V79" s="5"/>
+      <c r="W79" s="5"/>
+      <c r="X79" s="5"/>
+      <c r="Y79" s="5"/>
+      <c r="Z79" s="5"/>
+      <c r="AA79" s="5"/>
+      <c r="AB79" s="5"/>
+      <c r="AC79" s="5"/>
+      <c r="AD79" s="5"/>
+      <c r="AE79" s="5"/>
+      <c r="AF79" s="5"/>
+      <c r="AG79" s="5"/>
+      <c r="AH79" s="5"/>
+      <c r="AI79" s="5"/>
+      <c r="AJ79" s="5"/>
+      <c r="AK79" s="5"/>
+      <c r="AL79" s="5"/>
+      <c r="AM79" s="5"/>
+      <c r="AN79" s="5"/>
+      <c r="AO79" s="5"/>
+      <c r="AP79" s="5"/>
+      <c r="AQ79" s="5"/>
+      <c r="AR79" s="5"/>
+      <c r="AS79" s="5"/>
+      <c r="AT79" s="5"/>
+      <c r="AU79" s="5"/>
+      <c r="AV79" s="5"/>
+      <c r="AW79" s="5"/>
+      <c r="AX79" s="5"/>
+      <c r="AY79" s="5"/>
+      <c r="AZ79" s="5"/>
+      <c r="BA79" s="5"/>
+    </row>
+    <row r="80" spans="1:74" s="10" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="4" t="s">
         <v>301</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B74" s="4" t="s">
+      <c r="B80" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="C74" s="4" t="s">
+      <c r="C80" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="D74" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="4" t="s">
+      <c r="D80" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E80" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="G74" s="5"/>
-[...48 lines deleted...]
-      <c r="A75" s="4" t="s">
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+      <c r="K80" s="3"/>
+      <c r="L80" s="3"/>
+      <c r="M80" s="3"/>
+      <c r="N80" s="3"/>
+      <c r="O80" s="3"/>
+      <c r="P80" s="3"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="3"/>
+      <c r="S80" s="3"/>
+      <c r="T80" s="3"/>
+      <c r="U80" s="3"/>
+      <c r="V80" s="3"/>
+      <c r="W80" s="3"/>
+      <c r="X80" s="3"/>
+      <c r="Y80" s="3"/>
+      <c r="Z80" s="3"/>
+      <c r="AA80" s="3"/>
+      <c r="AB80" s="3"/>
+      <c r="AC80" s="3"/>
+      <c r="AD80" s="3"/>
+      <c r="AE80" s="3"/>
+      <c r="AF80" s="3"/>
+      <c r="AG80" s="3"/>
+      <c r="AH80" s="3"/>
+      <c r="AI80" s="3"/>
+      <c r="AJ80" s="3"/>
+      <c r="AK80" s="3"/>
+      <c r="AL80" s="3"/>
+      <c r="AM80" s="3"/>
+      <c r="AN80" s="3"/>
+      <c r="AO80" s="3"/>
+      <c r="AP80" s="3"/>
+      <c r="AQ80" s="3"/>
+      <c r="AR80" s="3"/>
+      <c r="AS80" s="3"/>
+      <c r="AT80" s="3"/>
+      <c r="AU80" s="3"/>
+      <c r="AV80" s="3"/>
+      <c r="AW80" s="3"/>
+      <c r="AX80" s="3"/>
+      <c r="AY80" s="3"/>
+      <c r="AZ80" s="3"/>
+      <c r="BA80" s="3"/>
+      <c r="BB80" s="3"/>
+      <c r="BC80" s="3"/>
+      <c r="BD80" s="3"/>
+      <c r="BE80" s="3"/>
+      <c r="BF80" s="3"/>
+      <c r="BG80" s="3"/>
+      <c r="BH80" s="3"/>
+      <c r="BI80" s="3"/>
+      <c r="BJ80" s="3"/>
+      <c r="BK80" s="3"/>
+      <c r="BL80" s="3"/>
+      <c r="BM80" s="3"/>
+      <c r="BN80" s="3"/>
+      <c r="BO80" s="3"/>
+      <c r="BP80" s="3"/>
+      <c r="BQ80" s="3"/>
+      <c r="BR80" s="3"/>
+      <c r="BS80" s="3"/>
+      <c r="BT80" s="3"/>
+      <c r="BU80" s="3"/>
+      <c r="BV80" s="3"/>
+    </row>
+    <row r="81" spans="1:74" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="B81" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="C75" s="4" t="s">
+      <c r="C81" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="D75" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="4" t="s">
+      <c r="D81" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E81" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="F75" s="3"/>
-[...70 lines deleted...]
-      <c r="A76" s="4" t="s">
+    </row>
+    <row r="82" spans="1:74" ht="43.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="B82" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="B76" s="4" t="s">
+      <c r="C82" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="C76" s="4" t="s">
+      <c r="D82" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E82" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="D76" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="4" t="s">
+    </row>
+    <row r="83" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="B83" s="4" t="s">
         <v>312</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B77" s="4" t="s">
+      <c r="C83" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E83" s="4" t="s">
         <v>313</v>
       </c>
-      <c r="C77" s="4" t="s">
+    </row>
+    <row r="84" spans="1:74" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="D77" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="4" t="s">
+      <c r="B84" s="4" t="s">
         <v>315</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B78" s="4" t="s">
+      <c r="C84" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="C78" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E78" s="4" t="s">
+      <c r="D84" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E84" s="4" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="79" spans="1:74" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="4" t="s">
+    <row r="85" spans="1:74" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="B79" s="4" t="s">
+      <c r="B85" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="C79" s="4" t="s">
+      <c r="C85" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="D79" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="4" t="s">
+      <c r="D85" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E85" s="4" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="80" spans="1:74" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="4" t="s">
+    <row r="86" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="B80" s="4" t="s">
+      <c r="B86" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="C86" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="D80" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="4" t="s">
+      <c r="D86" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="BV86" s="10"/>
+    </row>
+    <row r="87" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="4" t="s">
         <v>325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="4" t="s">
+      <c r="B87" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="B81" s="4" t="s">
+      <c r="C87" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="C81" s="4" t="s">
+      <c r="D87" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="G87" s="11"/>
+      <c r="H87" s="11"/>
+      <c r="I87" s="11"/>
+      <c r="J87" s="11"/>
+      <c r="K87" s="11"/>
+      <c r="L87" s="11"/>
+      <c r="M87" s="11"/>
+      <c r="N87" s="11"/>
+      <c r="O87" s="11"/>
+      <c r="P87" s="11"/>
+      <c r="Q87" s="11"/>
+      <c r="R87" s="11"/>
+      <c r="S87" s="11"/>
+      <c r="T87" s="11"/>
+      <c r="U87" s="11"/>
+      <c r="V87" s="11"/>
+      <c r="W87" s="11"/>
+      <c r="X87" s="11"/>
+      <c r="Y87" s="11"/>
+      <c r="Z87" s="11"/>
+      <c r="AA87" s="11"/>
+      <c r="AB87" s="11"/>
+      <c r="AC87" s="11"/>
+      <c r="AD87" s="11"/>
+      <c r="AE87" s="11"/>
+      <c r="AF87" s="11"/>
+      <c r="AG87" s="11"/>
+      <c r="AH87" s="11"/>
+      <c r="AI87" s="11"/>
+      <c r="AJ87" s="11"/>
+      <c r="AK87" s="11"/>
+      <c r="AL87" s="11"/>
+      <c r="AM87" s="11"/>
+      <c r="AN87" s="11"/>
+      <c r="AO87" s="11"/>
+      <c r="AP87" s="11"/>
+      <c r="AQ87" s="11"/>
+      <c r="AR87" s="11"/>
+      <c r="AS87" s="11"/>
+      <c r="AT87" s="11"/>
+      <c r="AU87" s="11"/>
+      <c r="AV87" s="11"/>
+      <c r="AW87" s="11"/>
+      <c r="AX87" s="11"/>
+      <c r="AY87" s="11"/>
+      <c r="AZ87" s="11"/>
+      <c r="BA87" s="11"/>
+      <c r="BB87" s="11"/>
+      <c r="BC87" s="11"/>
+      <c r="BD87" s="11"/>
+      <c r="BE87" s="11"/>
+      <c r="BF87" s="11"/>
+      <c r="BG87" s="11"/>
+      <c r="BH87" s="11"/>
+      <c r="BI87" s="11"/>
+      <c r="BJ87" s="11"/>
+      <c r="BK87" s="11"/>
+      <c r="BL87" s="11"/>
+      <c r="BM87" s="11"/>
+      <c r="BN87" s="11"/>
+      <c r="BO87" s="11"/>
+      <c r="BP87" s="11"/>
+      <c r="BQ87" s="11"/>
+      <c r="BR87" s="11"/>
+      <c r="BS87" s="11"/>
+      <c r="BT87" s="11"/>
+      <c r="BU87" s="11"/>
+    </row>
+    <row r="88" spans="1:74" ht="95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C88" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="D81" s="4" t="s">
-[...8 lines deleted...]
-      <c r="A82" s="4" t="s">
+      <c r="D88" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="89" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="4" t="s">
         <v>329</v>
       </c>
-      <c r="B82" s="4" t="s">
+      <c r="B89" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="C82" s="4" t="s">
+      <c r="C89" s="4" t="s">
         <v>331</v>
       </c>
-      <c r="D82" s="4" t="s">
-[...74 lines deleted...]
-      <c r="A83" s="4" t="s">
+      <c r="D89" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="90" spans="1:74" s="12" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="B83" s="4" t="s">
+      <c r="B90" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="C83" s="4" t="s">
+      <c r="C90" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="D83" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="4" t="s">
+      <c r="D90" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+      <c r="K90" s="3"/>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="3"/>
+      <c r="Q90" s="3"/>
+      <c r="R90" s="3"/>
+      <c r="S90" s="3"/>
+      <c r="T90" s="3"/>
+      <c r="U90" s="3"/>
+      <c r="V90" s="3"/>
+      <c r="W90" s="3"/>
+      <c r="X90" s="3"/>
+      <c r="Y90" s="3"/>
+      <c r="Z90" s="3"/>
+      <c r="AA90" s="3"/>
+      <c r="AB90" s="3"/>
+      <c r="AC90" s="3"/>
+      <c r="AD90" s="3"/>
+      <c r="AE90" s="3"/>
+      <c r="AF90" s="3"/>
+      <c r="AG90" s="3"/>
+      <c r="AH90" s="3"/>
+      <c r="AI90" s="3"/>
+      <c r="AJ90" s="3"/>
+      <c r="AK90" s="3"/>
+      <c r="AL90" s="3"/>
+      <c r="AM90" s="3"/>
+      <c r="AN90" s="3"/>
+      <c r="AO90" s="3"/>
+      <c r="AP90" s="3"/>
+      <c r="AQ90" s="3"/>
+      <c r="AR90" s="3"/>
+      <c r="AS90" s="3"/>
+      <c r="AT90" s="3"/>
+      <c r="AU90" s="3"/>
+      <c r="AV90" s="3"/>
+      <c r="AW90" s="3"/>
+      <c r="AX90" s="3"/>
+      <c r="AY90" s="3"/>
+      <c r="AZ90" s="3"/>
+      <c r="BA90" s="3"/>
+      <c r="BB90" s="3"/>
+      <c r="BC90" s="3"/>
+      <c r="BD90" s="3"/>
+      <c r="BE90" s="3"/>
+      <c r="BF90" s="3"/>
+      <c r="BG90" s="3"/>
+      <c r="BH90" s="3"/>
+      <c r="BI90" s="3"/>
+      <c r="BJ90" s="3"/>
+      <c r="BK90" s="3"/>
+      <c r="BL90" s="3"/>
+      <c r="BM90" s="3"/>
+      <c r="BN90" s="3"/>
+      <c r="BO90" s="3"/>
+      <c r="BP90" s="3"/>
+      <c r="BQ90" s="3"/>
+      <c r="BR90" s="3"/>
+      <c r="BS90" s="3"/>
+      <c r="BT90" s="3"/>
+      <c r="BU90" s="3"/>
+      <c r="BV90" s="3"/>
+    </row>
+    <row r="91" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="4" t="s">
         <v>335</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="4" t="s">
+      <c r="B91" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="C91" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="C84" s="4" t="s">
+      <c r="D91" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="D84" s="4" t="s">
+      <c r="B92" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="E84" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A85" s="4" t="s">
+      <c r="C92" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="B85" s="4" t="s">
+      <c r="D92" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E92" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="C85" s="4" t="s">
+    </row>
+    <row r="93" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="4" t="s">
         <v>342</v>
       </c>
-      <c r="D85" s="4" t="s">
-[...76 lines deleted...]
-      <c r="A86" s="4" t="s">
+      <c r="B93" s="4" t="s">
         <v>343</v>
       </c>
-      <c r="B86" s="4" t="s">
+      <c r="C93" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="C86" s="4" t="s">
+      <c r="D93" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E93" s="22" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="94" spans="1:74" ht="54.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="4" t="s">
         <v>345</v>
       </c>
-      <c r="D86" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B87" s="4" t="s">
+      <c r="B94" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="4" t="s">
         <v>347</v>
       </c>
-      <c r="C87" s="4" t="s">
+      <c r="B95" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="D87" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="4" t="s">
+      <c r="C95" s="4" t="s">
         <v>349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="4" t="s">
+      <c r="D95" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E95" s="4" t="s">
         <v>350</v>
       </c>
-      <c r="B88" s="4" t="s">
+    </row>
+    <row r="96" spans="1:74" s="5" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="4" t="s">
         <v>351</v>
       </c>
-      <c r="C88" s="4" t="s">
+      <c r="B96" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="D88" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="22" t="s">
+      <c r="C96" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+      <c r="K96" s="3"/>
+      <c r="L96" s="3"/>
+      <c r="M96" s="3"/>
+      <c r="N96" s="3"/>
+      <c r="O96" s="3"/>
+      <c r="P96" s="3"/>
+      <c r="Q96" s="3"/>
+      <c r="R96" s="3"/>
+      <c r="S96" s="3"/>
+      <c r="T96" s="3"/>
+      <c r="U96" s="3"/>
+      <c r="V96" s="3"/>
+      <c r="W96" s="3"/>
+      <c r="X96" s="3"/>
+      <c r="Y96" s="3"/>
+      <c r="Z96" s="3"/>
+      <c r="AA96" s="3"/>
+      <c r="AB96" s="3"/>
+      <c r="AC96" s="3"/>
+      <c r="AD96" s="3"/>
+      <c r="AE96" s="3"/>
+      <c r="AF96" s="3"/>
+      <c r="AG96" s="3"/>
+      <c r="AH96" s="3"/>
+      <c r="AI96" s="3"/>
+      <c r="AJ96" s="3"/>
+      <c r="AK96" s="3"/>
+      <c r="AL96" s="3"/>
+      <c r="AM96" s="3"/>
+      <c r="AN96" s="3"/>
+      <c r="AO96" s="3"/>
+      <c r="AP96" s="3"/>
+      <c r="AQ96" s="3"/>
+      <c r="AR96" s="3"/>
+      <c r="AS96" s="3"/>
+      <c r="AT96" s="3"/>
+      <c r="AU96" s="3"/>
+      <c r="AV96" s="3"/>
+      <c r="AW96" s="3"/>
+      <c r="AX96" s="3"/>
+      <c r="AY96" s="3"/>
+      <c r="AZ96" s="3"/>
+      <c r="BA96" s="3"/>
+      <c r="BB96" s="3"/>
+      <c r="BC96" s="3"/>
+      <c r="BD96" s="3"/>
+      <c r="BE96" s="3"/>
+      <c r="BF96" s="3"/>
+      <c r="BG96" s="3"/>
+      <c r="BH96" s="3"/>
+      <c r="BI96" s="3"/>
+      <c r="BJ96" s="3"/>
+      <c r="BK96" s="3"/>
+      <c r="BL96" s="3"/>
+      <c r="BM96" s="3"/>
+      <c r="BN96" s="3"/>
+      <c r="BO96" s="3"/>
+      <c r="BP96" s="3"/>
+      <c r="BQ96" s="3"/>
+      <c r="BR96" s="3"/>
+      <c r="BS96" s="3"/>
+      <c r="BT96" s="3"/>
+      <c r="BU96" s="3"/>
+      <c r="BV96" s="3"/>
+    </row>
+    <row r="97" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E97" s="4" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="89" spans="1:74" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="B90" s="4" t="s">
+    <row r="98" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="22" t="s">
+        <v>572</v>
+      </c>
+      <c r="B98" s="22" t="s">
         <v>357</v>
       </c>
-      <c r="C90" s="4" t="s">
+      <c r="C98" s="27" t="s">
         <v>358</v>
       </c>
-      <c r="D90" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="4" t="s">
+      <c r="D98" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98" s="22" t="s">
         <v>359</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="4" t="s">
+      <c r="F98" s="21"/>
+      <c r="G98" s="21"/>
+      <c r="H98" s="21"/>
+      <c r="I98" s="21"/>
+      <c r="J98" s="21"/>
+      <c r="K98" s="21"/>
+      <c r="L98" s="21"/>
+      <c r="M98" s="21"/>
+      <c r="N98" s="21"/>
+      <c r="O98" s="21"/>
+      <c r="P98" s="21"/>
+      <c r="Q98" s="21"/>
+      <c r="R98" s="21"/>
+      <c r="S98" s="21"/>
+      <c r="T98" s="21"/>
+      <c r="U98" s="21"/>
+      <c r="V98" s="21"/>
+      <c r="W98" s="21"/>
+      <c r="X98" s="21"/>
+      <c r="Y98" s="21"/>
+      <c r="Z98" s="21"/>
+      <c r="AA98" s="21"/>
+      <c r="AB98" s="21"/>
+      <c r="AC98" s="21"/>
+      <c r="AD98" s="21"/>
+      <c r="AE98" s="21"/>
+      <c r="AF98" s="21"/>
+      <c r="AG98" s="21"/>
+      <c r="AH98" s="21"/>
+      <c r="AI98" s="21"/>
+      <c r="AJ98" s="21"/>
+      <c r="AK98" s="21"/>
+      <c r="AL98" s="21"/>
+      <c r="AM98" s="21"/>
+      <c r="AN98" s="21"/>
+      <c r="AO98" s="21"/>
+      <c r="AP98" s="21"/>
+      <c r="AQ98" s="21"/>
+      <c r="AR98" s="21"/>
+      <c r="AS98" s="21"/>
+      <c r="AT98" s="21"/>
+      <c r="AU98" s="21"/>
+      <c r="AV98" s="21"/>
+      <c r="AW98" s="21"/>
+      <c r="AX98" s="21"/>
+      <c r="AY98" s="21"/>
+      <c r="AZ98" s="21"/>
+      <c r="BA98" s="21"/>
+      <c r="BB98" s="21"/>
+      <c r="BC98" s="21"/>
+      <c r="BD98" s="21"/>
+      <c r="BE98" s="21"/>
+      <c r="BF98" s="21"/>
+      <c r="BG98" s="21"/>
+      <c r="BH98" s="21"/>
+      <c r="BI98" s="21"/>
+      <c r="BJ98" s="21"/>
+      <c r="BK98" s="21"/>
+      <c r="BL98" s="21"/>
+      <c r="BM98" s="21"/>
+      <c r="BN98" s="21"/>
+      <c r="BO98" s="21"/>
+      <c r="BP98" s="21"/>
+      <c r="BQ98" s="21"/>
+      <c r="BR98" s="21"/>
+      <c r="BS98" s="21"/>
+      <c r="BT98" s="21"/>
+      <c r="BU98" s="21"/>
+      <c r="BV98" s="21"/>
+    </row>
+    <row r="99" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="4" t="s">
         <v>360</v>
       </c>
-      <c r="B91" s="4" t="s">
+      <c r="B99" s="4" t="s">
         <v>361</v>
       </c>
-      <c r="C91" s="4" t="s">
+      <c r="C99" s="4" t="s">
         <v>362</v>
       </c>
-      <c r="D91" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="4" t="s">
+      <c r="D99" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:74" ht="37.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="F91" s="3"/>
-[...70 lines deleted...]
-      <c r="A92" s="4" t="s">
+      <c r="B100" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="B92" s="4" t="s">
+      <c r="C100" s="4" t="s">
         <v>365</v>
       </c>
-      <c r="C92" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A93" s="22" t="s">
+      <c r="D100" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="101" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="4" t="s">
         <v>366</v>
       </c>
-      <c r="B93" s="22" t="s">
+      <c r="B101" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="C93" s="27" t="s">
+      <c r="C101" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="D93" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="22" t="s">
+      <c r="D101" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E101" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="F93" s="21"/>
-[...70 lines deleted...]
-      <c r="A94" s="4" t="s">
+    </row>
+    <row r="102" spans="1:74" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="B94" s="4" t="s">
+      <c r="B102" s="4" t="s">
         <v>371</v>
       </c>
-      <c r="C94" s="4" t="s">
+      <c r="C102" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="103" spans="1:74" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="D94" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="4" t="s">
+      <c r="B103" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="C103" s="4" t="s">
         <v>374</v>
-      </c>
-[...252 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>398</v>
-[...71 lines deleted...]
-    <row r="104" spans="1:74" s="8" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="104" spans="1:74" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="4" t="s">
-        <v>393</v>
+        <v>568</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>399</v>
+        <v>571</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>400</v>
+        <v>569</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E104" s="4" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="105" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="BV105" s="5"/>
+    </row>
+    <row r="106" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="G106" s="5"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="5"/>
+      <c r="J106" s="5"/>
+      <c r="K106" s="5"/>
+      <c r="L106" s="5"/>
+      <c r="M106" s="5"/>
+      <c r="N106" s="5"/>
+      <c r="O106" s="5"/>
+      <c r="P106" s="5"/>
+      <c r="Q106" s="5"/>
+      <c r="R106" s="5"/>
+      <c r="S106" s="5"/>
+      <c r="T106" s="5"/>
+      <c r="U106" s="5"/>
+      <c r="V106" s="5"/>
+      <c r="W106" s="5"/>
+      <c r="X106" s="5"/>
+      <c r="Y106" s="5"/>
+      <c r="Z106" s="5"/>
+      <c r="AA106" s="5"/>
+      <c r="AB106" s="5"/>
+      <c r="AC106" s="5"/>
+      <c r="AD106" s="5"/>
+      <c r="AE106" s="5"/>
+      <c r="AF106" s="5"/>
+      <c r="AG106" s="5"/>
+      <c r="AH106" s="5"/>
+      <c r="AI106" s="5"/>
+      <c r="AJ106" s="5"/>
+      <c r="AK106" s="5"/>
+      <c r="AL106" s="5"/>
+      <c r="AM106" s="5"/>
+      <c r="AN106" s="5"/>
+      <c r="AO106" s="5"/>
+      <c r="AP106" s="5"/>
+      <c r="AQ106" s="5"/>
+      <c r="AR106" s="5"/>
+      <c r="AS106" s="5"/>
+      <c r="AT106" s="5"/>
+      <c r="AU106" s="5"/>
+      <c r="AV106" s="5"/>
+      <c r="AW106" s="5"/>
+      <c r="AX106" s="5"/>
+      <c r="AY106" s="5"/>
+      <c r="AZ106" s="5"/>
+      <c r="BA106" s="5"/>
+    </row>
+    <row r="107" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="108" spans="1:74" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="G108" s="13"/>
+      <c r="H108" s="13"/>
+      <c r="I108" s="13"/>
+      <c r="J108" s="13"/>
+      <c r="K108" s="13"/>
+      <c r="L108" s="13"/>
+      <c r="M108" s="13"/>
+      <c r="N108" s="13"/>
+      <c r="O108" s="13"/>
+      <c r="P108" s="13"/>
+      <c r="Q108" s="13"/>
+      <c r="R108" s="13"/>
+      <c r="S108" s="13"/>
+      <c r="T108" s="13"/>
+      <c r="U108" s="13"/>
+      <c r="V108" s="13"/>
+      <c r="W108" s="13"/>
+      <c r="X108" s="13"/>
+      <c r="Y108" s="13"/>
+      <c r="Z108" s="13"/>
+      <c r="AA108" s="13"/>
+      <c r="AB108" s="13"/>
+      <c r="AC108" s="13"/>
+      <c r="AD108" s="13"/>
+      <c r="AE108" s="13"/>
+      <c r="AF108" s="13"/>
+      <c r="AG108" s="13"/>
+      <c r="AH108" s="13"/>
+      <c r="AI108" s="13"/>
+      <c r="AJ108" s="13"/>
+      <c r="AK108" s="13"/>
+      <c r="AL108" s="13"/>
+      <c r="AM108" s="13"/>
+      <c r="AN108" s="13"/>
+      <c r="AO108" s="13"/>
+      <c r="AP108" s="13"/>
+      <c r="AQ108" s="13"/>
+      <c r="AR108" s="13"/>
+      <c r="AS108" s="13"/>
+      <c r="AT108" s="13"/>
+      <c r="AU108" s="13"/>
+      <c r="AV108" s="13"/>
+      <c r="AW108" s="13"/>
+      <c r="AX108" s="13"/>
+      <c r="AY108" s="13"/>
+      <c r="AZ108" s="13"/>
+      <c r="BA108" s="13"/>
+      <c r="BB108" s="13"/>
+      <c r="BC108" s="13"/>
+      <c r="BD108" s="13"/>
+      <c r="BE108" s="13"/>
+      <c r="BF108" s="13"/>
+      <c r="BG108" s="13"/>
+      <c r="BH108" s="13"/>
+      <c r="BI108" s="13"/>
+      <c r="BJ108" s="13"/>
+      <c r="BK108" s="13"/>
+      <c r="BL108" s="13"/>
+      <c r="BM108" s="13"/>
+      <c r="BN108" s="13"/>
+      <c r="BO108" s="13"/>
+      <c r="BP108" s="13"/>
+      <c r="BQ108" s="13"/>
+      <c r="BR108" s="13"/>
+      <c r="BS108" s="13"/>
+      <c r="BT108" s="13"/>
+      <c r="BU108" s="13"/>
+    </row>
+    <row r="109" spans="1:74" s="5" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
+      <c r="J109" s="3"/>
+      <c r="K109" s="3"/>
+      <c r="L109" s="3"/>
+      <c r="M109" s="3"/>
+      <c r="N109" s="3"/>
+      <c r="O109" s="3"/>
+      <c r="P109" s="3"/>
+      <c r="Q109" s="3"/>
+      <c r="R109" s="3"/>
+      <c r="S109" s="3"/>
+      <c r="T109" s="3"/>
+      <c r="U109" s="3"/>
+      <c r="V109" s="3"/>
+      <c r="W109" s="3"/>
+      <c r="X109" s="3"/>
+      <c r="Y109" s="3"/>
+      <c r="Z109" s="3"/>
+      <c r="AA109" s="3"/>
+      <c r="AB109" s="3"/>
+      <c r="AC109" s="3"/>
+      <c r="AD109" s="3"/>
+      <c r="AE109" s="3"/>
+      <c r="AF109" s="3"/>
+      <c r="AG109" s="3"/>
+      <c r="AH109" s="3"/>
+      <c r="AI109" s="3"/>
+      <c r="AJ109" s="3"/>
+      <c r="AK109" s="3"/>
+      <c r="AL109" s="3"/>
+      <c r="AM109" s="3"/>
+      <c r="AN109" s="3"/>
+      <c r="AO109" s="3"/>
+      <c r="AP109" s="3"/>
+      <c r="AQ109" s="3"/>
+      <c r="AR109" s="3"/>
+      <c r="AS109" s="3"/>
+      <c r="AT109" s="3"/>
+      <c r="AU109" s="3"/>
+      <c r="AV109" s="3"/>
+      <c r="AW109" s="3"/>
+      <c r="AX109" s="3"/>
+      <c r="AY109" s="3"/>
+      <c r="AZ109" s="3"/>
+      <c r="BA109" s="3"/>
+      <c r="BB109" s="3"/>
+      <c r="BC109" s="3"/>
+      <c r="BD109" s="3"/>
+      <c r="BE109" s="3"/>
+      <c r="BF109" s="3"/>
+      <c r="BG109" s="3"/>
+      <c r="BH109" s="3"/>
+      <c r="BI109" s="3"/>
+      <c r="BJ109" s="3"/>
+      <c r="BK109" s="3"/>
+      <c r="BL109" s="3"/>
+      <c r="BM109" s="3"/>
+      <c r="BN109" s="3"/>
+      <c r="BO109" s="3"/>
+      <c r="BP109" s="3"/>
+      <c r="BQ109" s="3"/>
+      <c r="BR109" s="3"/>
+      <c r="BS109" s="3"/>
+      <c r="BT109" s="3"/>
+      <c r="BU109" s="3"/>
+      <c r="BV109" s="3"/>
+    </row>
+    <row r="110" spans="1:74" s="8" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3"/>
+      <c r="K110" s="3"/>
+      <c r="L110" s="3"/>
+      <c r="M110" s="3"/>
+      <c r="N110" s="3"/>
+      <c r="O110" s="3"/>
+      <c r="P110" s="3"/>
+      <c r="Q110" s="3"/>
+      <c r="R110" s="3"/>
+      <c r="S110" s="3"/>
+      <c r="T110" s="3"/>
+      <c r="U110" s="3"/>
+      <c r="V110" s="3"/>
+      <c r="W110" s="3"/>
+      <c r="X110" s="3"/>
+      <c r="Y110" s="3"/>
+      <c r="Z110" s="3"/>
+      <c r="AA110" s="3"/>
+      <c r="AB110" s="3"/>
+      <c r="AC110" s="3"/>
+      <c r="AD110" s="3"/>
+      <c r="AE110" s="3"/>
+      <c r="AF110" s="3"/>
+      <c r="AG110" s="3"/>
+      <c r="AH110" s="3"/>
+      <c r="AI110" s="3"/>
+      <c r="AJ110" s="3"/>
+      <c r="AK110" s="3"/>
+      <c r="AL110" s="3"/>
+      <c r="AM110" s="3"/>
+      <c r="AN110" s="3"/>
+      <c r="AO110" s="3"/>
+      <c r="AP110" s="3"/>
+      <c r="AQ110" s="3"/>
+      <c r="AR110" s="3"/>
+      <c r="AS110" s="3"/>
+      <c r="AT110" s="3"/>
+      <c r="AU110" s="3"/>
+      <c r="AV110" s="3"/>
+      <c r="AW110" s="3"/>
+      <c r="AX110" s="3"/>
+      <c r="AY110" s="3"/>
+      <c r="AZ110" s="3"/>
+      <c r="BA110" s="3"/>
+      <c r="BB110" s="3"/>
+      <c r="BC110" s="3"/>
+      <c r="BD110" s="3"/>
+      <c r="BE110" s="3"/>
+      <c r="BF110" s="3"/>
+      <c r="BG110" s="3"/>
+      <c r="BH110" s="3"/>
+      <c r="BI110" s="3"/>
+      <c r="BJ110" s="3"/>
+      <c r="BK110" s="3"/>
+      <c r="BL110" s="3"/>
+      <c r="BM110" s="3"/>
+      <c r="BN110" s="3"/>
+      <c r="BO110" s="3"/>
+      <c r="BP110" s="3"/>
+      <c r="BQ110" s="3"/>
+      <c r="BR110" s="3"/>
+      <c r="BS110" s="3"/>
+      <c r="BT110" s="3"/>
+      <c r="BU110" s="3"/>
+      <c r="BV110" s="3"/>
+    </row>
+    <row r="111" spans="1:74" s="13" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+      <c r="K111" s="3"/>
+      <c r="L111" s="3"/>
+      <c r="M111" s="3"/>
+      <c r="N111" s="3"/>
+      <c r="O111" s="3"/>
+      <c r="P111" s="3"/>
+      <c r="Q111" s="3"/>
+      <c r="R111" s="3"/>
+      <c r="S111" s="3"/>
+      <c r="T111" s="3"/>
+      <c r="U111" s="3"/>
+      <c r="V111" s="3"/>
+      <c r="W111" s="3"/>
+      <c r="X111" s="3"/>
+      <c r="Y111" s="3"/>
+      <c r="Z111" s="3"/>
+      <c r="AA111" s="3"/>
+      <c r="AB111" s="3"/>
+      <c r="AC111" s="3"/>
+      <c r="AD111" s="3"/>
+      <c r="AE111" s="3"/>
+      <c r="AF111" s="3"/>
+      <c r="AG111" s="3"/>
+      <c r="AH111" s="3"/>
+      <c r="AI111" s="3"/>
+      <c r="AJ111" s="3"/>
+      <c r="AK111" s="3"/>
+      <c r="AL111" s="3"/>
+      <c r="AM111" s="3"/>
+      <c r="AN111" s="3"/>
+      <c r="AO111" s="3"/>
+      <c r="AP111" s="3"/>
+      <c r="AQ111" s="3"/>
+      <c r="AR111" s="3"/>
+      <c r="AS111" s="3"/>
+      <c r="AT111" s="3"/>
+      <c r="AU111" s="3"/>
+      <c r="AV111" s="3"/>
+      <c r="AW111" s="3"/>
+      <c r="AX111" s="3"/>
+      <c r="AY111" s="3"/>
+      <c r="AZ111" s="3"/>
+      <c r="BA111" s="3"/>
+      <c r="BB111" s="3"/>
+      <c r="BC111" s="3"/>
+      <c r="BD111" s="3"/>
+      <c r="BE111" s="3"/>
+      <c r="BF111" s="3"/>
+      <c r="BG111" s="3"/>
+      <c r="BH111" s="3"/>
+      <c r="BI111" s="3"/>
+      <c r="BJ111" s="3"/>
+      <c r="BK111" s="3"/>
+      <c r="BL111" s="3"/>
+      <c r="BM111" s="3"/>
+      <c r="BN111" s="3"/>
+      <c r="BO111" s="3"/>
+      <c r="BP111" s="3"/>
+      <c r="BQ111" s="3"/>
+      <c r="BR111" s="3"/>
+      <c r="BS111" s="3"/>
+      <c r="BT111" s="3"/>
+      <c r="BU111" s="3"/>
+      <c r="BV111" s="3"/>
+    </row>
+    <row r="112" spans="1:74" s="14" customFormat="1" ht="46" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3"/>
+      <c r="K112" s="3"/>
+      <c r="L112" s="3"/>
+      <c r="M112" s="3"/>
+      <c r="N112" s="3"/>
+      <c r="O112" s="3"/>
+      <c r="P112" s="3"/>
+      <c r="Q112" s="3"/>
+      <c r="R112" s="3"/>
+      <c r="S112" s="3"/>
+      <c r="T112" s="3"/>
+      <c r="U112" s="3"/>
+      <c r="V112" s="3"/>
+      <c r="W112" s="3"/>
+      <c r="X112" s="3"/>
+      <c r="Y112" s="3"/>
+      <c r="Z112" s="3"/>
+      <c r="AA112" s="3"/>
+      <c r="AB112" s="3"/>
+      <c r="AC112" s="3"/>
+      <c r="AD112" s="3"/>
+      <c r="AE112" s="3"/>
+      <c r="AF112" s="3"/>
+      <c r="AG112" s="3"/>
+      <c r="AH112" s="3"/>
+      <c r="AI112" s="3"/>
+      <c r="AJ112" s="3"/>
+      <c r="AK112" s="3"/>
+      <c r="AL112" s="3"/>
+      <c r="AM112" s="3"/>
+      <c r="AN112" s="3"/>
+      <c r="AO112" s="3"/>
+      <c r="AP112" s="3"/>
+      <c r="AQ112" s="3"/>
+      <c r="AR112" s="3"/>
+      <c r="AS112" s="3"/>
+      <c r="AT112" s="3"/>
+      <c r="AU112" s="3"/>
+      <c r="AV112" s="3"/>
+      <c r="AW112" s="3"/>
+      <c r="AX112" s="3"/>
+      <c r="AY112" s="3"/>
+      <c r="AZ112" s="3"/>
+      <c r="BA112" s="3"/>
+      <c r="BB112" s="10"/>
+      <c r="BC112" s="10"/>
+      <c r="BD112" s="10"/>
+      <c r="BE112" s="10"/>
+      <c r="BF112" s="10"/>
+      <c r="BG112" s="10"/>
+      <c r="BH112" s="10"/>
+      <c r="BI112" s="10"/>
+      <c r="BJ112" s="10"/>
+      <c r="BK112" s="10"/>
+      <c r="BL112" s="10"/>
+      <c r="BM112" s="10"/>
+      <c r="BN112" s="10"/>
+      <c r="BO112" s="10"/>
+      <c r="BP112" s="10"/>
+      <c r="BQ112" s="10"/>
+      <c r="BR112" s="10"/>
+      <c r="BS112" s="10"/>
+      <c r="BT112" s="10"/>
+      <c r="BU112" s="10"/>
+      <c r="BV112" s="3"/>
+    </row>
+    <row r="113" spans="1:74" s="14" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E113" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="F104" s="3"/>
-[...70 lines deleted...]
-      <c r="A105" s="4" t="s">
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3"/>
+      <c r="K113" s="3"/>
+      <c r="L113" s="3"/>
+      <c r="M113" s="3"/>
+      <c r="N113" s="3"/>
+      <c r="O113" s="3"/>
+      <c r="P113" s="3"/>
+      <c r="Q113" s="3"/>
+      <c r="R113" s="3"/>
+      <c r="S113" s="3"/>
+      <c r="T113" s="3"/>
+      <c r="U113" s="3"/>
+      <c r="V113" s="3"/>
+      <c r="W113" s="3"/>
+      <c r="X113" s="3"/>
+      <c r="Y113" s="3"/>
+      <c r="Z113" s="3"/>
+      <c r="AA113" s="3"/>
+      <c r="AB113" s="3"/>
+      <c r="AC113" s="3"/>
+      <c r="AD113" s="3"/>
+      <c r="AE113" s="3"/>
+      <c r="AF113" s="3"/>
+      <c r="AG113" s="3"/>
+      <c r="AH113" s="3"/>
+      <c r="AI113" s="3"/>
+      <c r="AJ113" s="3"/>
+      <c r="AK113" s="3"/>
+      <c r="AL113" s="3"/>
+      <c r="AM113" s="3"/>
+      <c r="AN113" s="3"/>
+      <c r="AO113" s="3"/>
+      <c r="AP113" s="3"/>
+      <c r="AQ113" s="3"/>
+      <c r="AR113" s="3"/>
+      <c r="AS113" s="3"/>
+      <c r="AT113" s="3"/>
+      <c r="AU113" s="3"/>
+      <c r="AV113" s="3"/>
+      <c r="AW113" s="3"/>
+      <c r="AX113" s="3"/>
+      <c r="AY113" s="3"/>
+      <c r="AZ113" s="3"/>
+      <c r="BA113" s="3"/>
+      <c r="BB113" s="3"/>
+      <c r="BC113" s="3"/>
+      <c r="BD113" s="3"/>
+      <c r="BE113" s="3"/>
+      <c r="BF113" s="3"/>
+      <c r="BG113" s="3"/>
+      <c r="BH113" s="3"/>
+      <c r="BI113" s="3"/>
+      <c r="BJ113" s="3"/>
+      <c r="BK113" s="3"/>
+      <c r="BL113" s="3"/>
+      <c r="BM113" s="3"/>
+      <c r="BN113" s="3"/>
+      <c r="BO113" s="3"/>
+      <c r="BP113" s="3"/>
+      <c r="BQ113" s="3"/>
+      <c r="BR113" s="3"/>
+      <c r="BS113" s="3"/>
+      <c r="BT113" s="3"/>
+      <c r="BU113" s="3"/>
+      <c r="BV113" s="3"/>
+    </row>
+    <row r="114" spans="1:74" s="12" customFormat="1" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="4" t="s">
         <v>402</v>
       </c>
-      <c r="B105" s="4" t="s">
+      <c r="B114" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="C105" s="4" t="s">
+      <c r="C114" s="4" t="s">
         <v>404</v>
       </c>
-      <c r="D105" s="4" t="s">
+      <c r="D114" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F114" s="3"/>
+      <c r="G114" s="5"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="5"/>
+      <c r="J114" s="5"/>
+      <c r="K114" s="5"/>
+      <c r="L114" s="5"/>
+      <c r="M114" s="5"/>
+      <c r="N114" s="5"/>
+      <c r="O114" s="5"/>
+      <c r="P114" s="5"/>
+      <c r="Q114" s="5"/>
+      <c r="R114" s="5"/>
+      <c r="S114" s="5"/>
+      <c r="T114" s="5"/>
+      <c r="U114" s="5"/>
+      <c r="V114" s="5"/>
+      <c r="W114" s="5"/>
+      <c r="X114" s="5"/>
+      <c r="Y114" s="5"/>
+      <c r="Z114" s="5"/>
+      <c r="AA114" s="5"/>
+      <c r="AB114" s="5"/>
+      <c r="AC114" s="5"/>
+      <c r="AD114" s="5"/>
+      <c r="AE114" s="5"/>
+      <c r="AF114" s="5"/>
+      <c r="AG114" s="5"/>
+      <c r="AH114" s="5"/>
+      <c r="AI114" s="5"/>
+      <c r="AJ114" s="5"/>
+      <c r="AK114" s="5"/>
+      <c r="AL114" s="5"/>
+      <c r="AM114" s="5"/>
+      <c r="AN114" s="5"/>
+      <c r="AO114" s="5"/>
+      <c r="AP114" s="5"/>
+      <c r="AQ114" s="5"/>
+      <c r="AR114" s="5"/>
+      <c r="AS114" s="5"/>
+      <c r="AT114" s="5"/>
+      <c r="AU114" s="5"/>
+      <c r="AV114" s="5"/>
+      <c r="AW114" s="5"/>
+      <c r="AX114" s="5"/>
+      <c r="AY114" s="5"/>
+      <c r="AZ114" s="5"/>
+      <c r="BA114" s="5"/>
+      <c r="BB114" s="3"/>
+      <c r="BC114" s="3"/>
+      <c r="BD114" s="3"/>
+      <c r="BE114" s="3"/>
+      <c r="BF114" s="3"/>
+      <c r="BG114" s="3"/>
+      <c r="BH114" s="3"/>
+      <c r="BI114" s="3"/>
+      <c r="BJ114" s="3"/>
+      <c r="BK114" s="3"/>
+      <c r="BL114" s="3"/>
+      <c r="BM114" s="3"/>
+      <c r="BN114" s="3"/>
+      <c r="BO114" s="3"/>
+      <c r="BP114" s="3"/>
+      <c r="BQ114" s="3"/>
+      <c r="BR114" s="3"/>
+      <c r="BS114" s="3"/>
+      <c r="BT114" s="3"/>
+      <c r="BU114" s="3"/>
+      <c r="BV114" s="3"/>
+    </row>
+    <row r="115" spans="1:74" s="12" customFormat="1" ht="74.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="22" t="s">
+        <v>405</v>
+      </c>
+      <c r="B115" s="22" t="s">
+        <v>406</v>
+      </c>
+      <c r="C115" s="22" t="s">
+        <v>567</v>
+      </c>
+      <c r="D115" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E115" s="22" t="s">
+        <v>536</v>
+      </c>
+      <c r="F115" s="21"/>
+      <c r="G115" s="21"/>
+      <c r="H115" s="21"/>
+      <c r="I115" s="21"/>
+      <c r="J115" s="21"/>
+      <c r="K115" s="21"/>
+      <c r="L115" s="21"/>
+      <c r="M115" s="21"/>
+      <c r="N115" s="21"/>
+      <c r="O115" s="21"/>
+      <c r="P115" s="21"/>
+      <c r="Q115" s="21"/>
+      <c r="R115" s="21"/>
+      <c r="S115" s="21"/>
+      <c r="T115" s="21"/>
+      <c r="U115" s="21"/>
+      <c r="V115" s="21"/>
+      <c r="W115" s="21"/>
+      <c r="X115" s="21"/>
+      <c r="Y115" s="21"/>
+      <c r="Z115" s="21"/>
+      <c r="AA115" s="21"/>
+      <c r="AB115" s="21"/>
+      <c r="AC115" s="21"/>
+      <c r="AD115" s="21"/>
+      <c r="AE115" s="21"/>
+      <c r="AF115" s="21"/>
+      <c r="AG115" s="21"/>
+      <c r="AH115" s="21"/>
+      <c r="AI115" s="21"/>
+      <c r="AJ115" s="21"/>
+      <c r="AK115" s="21"/>
+      <c r="AL115" s="21"/>
+      <c r="AM115" s="21"/>
+      <c r="AN115" s="21"/>
+      <c r="AO115" s="21"/>
+      <c r="AP115" s="21"/>
+      <c r="AQ115" s="21"/>
+      <c r="AR115" s="21"/>
+      <c r="AS115" s="21"/>
+      <c r="AT115" s="21"/>
+      <c r="AU115" s="21"/>
+      <c r="AV115" s="21"/>
+      <c r="AW115" s="21"/>
+      <c r="AX115" s="21"/>
+      <c r="AY115" s="21"/>
+      <c r="AZ115" s="21"/>
+      <c r="BA115" s="21"/>
+      <c r="BB115" s="21"/>
+      <c r="BC115" s="21"/>
+      <c r="BD115" s="21"/>
+      <c r="BE115" s="21"/>
+      <c r="BF115" s="21"/>
+      <c r="BG115" s="21"/>
+      <c r="BH115" s="21"/>
+      <c r="BI115" s="21"/>
+      <c r="BJ115" s="21"/>
+      <c r="BK115" s="21"/>
+      <c r="BL115" s="21"/>
+      <c r="BM115" s="21"/>
+      <c r="BN115" s="21"/>
+      <c r="BO115" s="21"/>
+      <c r="BP115" s="21"/>
+      <c r="BQ115" s="21"/>
+      <c r="BR115" s="21"/>
+      <c r="BS115" s="21"/>
+      <c r="BT115" s="21"/>
+      <c r="BU115" s="21"/>
+      <c r="BV115" s="21"/>
+    </row>
+    <row r="116" spans="1:74" ht="39.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="117" spans="1:74" x14ac:dyDescent="0.35">
+      <c r="A117" s="20" t="s">
+        <v>409</v>
+      </c>
+      <c r="B117" s="20" t="s">
+        <v>410</v>
+      </c>
+      <c r="C117" s="20" t="s">
+        <v>411</v>
+      </c>
+      <c r="D117" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="E117" s="20" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="118" spans="1:74" x14ac:dyDescent="0.35">
+      <c r="A118" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="D118" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E105" s="4" t="s">
-[...331 lines deleted...]
-      <c r="A109" s="22" t="s">
+      <c r="E118" s="4" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="119" spans="1:74" ht="31" x14ac:dyDescent="0.35">
+      <c r="A119" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="120" spans="1:74" x14ac:dyDescent="0.35">
+      <c r="A120" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C120" s="4" t="s">
         <v>415</v>
       </c>
-      <c r="B109" s="22" t="s">
+      <c r="D120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="4" t="s">
         <v>416</v>
       </c>
-      <c r="C109" s="22" t="s">
-[...102 lines deleted...]
-      <c r="C111" s="20" t="s">
+      <c r="BV120" s="8"/>
+    </row>
+    <row r="121" spans="1:74" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="D111" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E111" s="20" t="s">
+      <c r="B121" s="4" t="s">
         <v>424</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="4" t="s">
+      <c r="C121" s="4" t="s">
         <v>425</v>
       </c>
-      <c r="B112" s="4" t="s">
+      <c r="D121" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E121" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="C112" s="4" t="s">
+      <c r="BV121" s="8"/>
+    </row>
+    <row r="122" spans="1:74" x14ac:dyDescent="0.35">
+      <c r="A122" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="D112" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="4" t="s">
+      <c r="B122" s="4" t="s">
         <v>428</v>
       </c>
-    </row>
-[...75 lines deleted...]
-    </row>
+      <c r="C122" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="BV122" s="13"/>
+    </row>
+    <row r="124" spans="1:74" ht="58.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:BV122">
-    <sortCondition ref="A2:A122"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:BV128">
+    <sortCondition ref="A2:A128"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{545E7441-E3EF-4321-99D8-0B00D08C4B0D}">
-  <dimension ref="A1:BU21"/>
+  <dimension ref="A1:BU22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.5703125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="13.54296875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.28515625" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="32.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="48.26953125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="79.81640625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="42.81640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="32.7265625" style="3" customWidth="1"/>
     <col min="5" max="5" width="46" style="3" customWidth="1"/>
-    <col min="6" max="6" width="17.42578125" style="3" customWidth="1"/>
-    <col min="7" max="16384" width="13.5703125" style="3"/>
+    <col min="6" max="6" width="17.453125" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="13.54296875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:73" ht="37.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:73" ht="37.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F2" s="23"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
@@ -6764,69 +7080,67 @@
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
     </row>
-    <row r="3" spans="1:73" ht="37.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:73" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="24" t="s">
+        <v>629</v>
+      </c>
+      <c r="C3" s="24" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="24" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="F3" s="23"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
@@ -6851,440 +7165,440 @@
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
     </row>
-    <row r="4" spans="1:73" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="C4" s="4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="BB5" s="5"/>
       <c r="BC5" s="5"/>
       <c r="BD5" s="5"/>
       <c r="BE5" s="5"/>
       <c r="BF5" s="5"/>
       <c r="BG5" s="5"/>
       <c r="BH5" s="5"/>
       <c r="BI5" s="5"/>
       <c r="BJ5" s="5"/>
       <c r="BK5" s="5"/>
       <c r="BL5" s="5"/>
       <c r="BM5" s="5"/>
       <c r="BN5" s="5"/>
       <c r="BO5" s="5"/>
       <c r="BP5" s="5"/>
       <c r="BQ5" s="5"/>
       <c r="BR5" s="5"/>
       <c r="BS5" s="5"/>
       <c r="BT5" s="5"/>
       <c r="BU5" s="5"/>
     </row>
-    <row r="6" spans="1:73" ht="50.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:73" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="5"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
       <c r="BH6" s="5"/>
       <c r="BI6" s="5"/>
       <c r="BJ6" s="5"/>
       <c r="BK6" s="5"/>
       <c r="BL6" s="5"/>
       <c r="BM6" s="5"/>
       <c r="BN6" s="5"/>
       <c r="BO6" s="5"/>
       <c r="BP6" s="5"/>
       <c r="BQ6" s="5"/>
       <c r="BR6" s="5"/>
       <c r="BS6" s="5"/>
       <c r="BT6" s="5"/>
       <c r="BU6" s="5"/>
     </row>
-    <row r="7" spans="1:73" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="5"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="5"/>
       <c r="BI7" s="5"/>
       <c r="BJ7" s="5"/>
       <c r="BK7" s="5"/>
       <c r="BL7" s="5"/>
       <c r="BM7" s="5"/>
       <c r="BN7" s="5"/>
       <c r="BO7" s="5"/>
       <c r="BP7" s="5"/>
       <c r="BQ7" s="5"/>
       <c r="BR7" s="5"/>
       <c r="BS7" s="5"/>
       <c r="BT7" s="5"/>
       <c r="BU7" s="5"/>
     </row>
-    <row r="8" spans="1:73" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B8" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="D8" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="5"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
       <c r="BH8" s="5"/>
       <c r="BI8" s="5"/>
       <c r="BJ8" s="5"/>
       <c r="BK8" s="5"/>
       <c r="BL8" s="5"/>
       <c r="BM8" s="5"/>
       <c r="BN8" s="5"/>
       <c r="BO8" s="5"/>
       <c r="BP8" s="5"/>
       <c r="BQ8" s="5"/>
       <c r="BR8" s="5"/>
       <c r="BS8" s="5"/>
       <c r="BT8" s="5"/>
       <c r="BU8" s="5"/>
     </row>
-    <row r="9" spans="1:73" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="5"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
       <c r="BH9" s="5"/>
       <c r="BI9" s="5"/>
       <c r="BJ9" s="5"/>
       <c r="BK9" s="5"/>
       <c r="BL9" s="5"/>
       <c r="BM9" s="5"/>
       <c r="BN9" s="5"/>
       <c r="BO9" s="5"/>
       <c r="BP9" s="5"/>
       <c r="BQ9" s="5"/>
       <c r="BR9" s="5"/>
       <c r="BS9" s="5"/>
       <c r="BT9" s="5"/>
       <c r="BU9" s="5"/>
     </row>
-    <row r="10" spans="1:73" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:73" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="5"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="5"/>
       <c r="BI10" s="5"/>
       <c r="BJ10" s="5"/>
       <c r="BK10" s="5"/>
       <c r="BL10" s="5"/>
       <c r="BM10" s="5"/>
       <c r="BN10" s="5"/>
       <c r="BO10" s="5"/>
       <c r="BP10" s="5"/>
       <c r="BQ10" s="5"/>
       <c r="BR10" s="5"/>
       <c r="BS10" s="5"/>
       <c r="BT10" s="5"/>
       <c r="BU10" s="5"/>
     </row>
-    <row r="11" spans="1:73" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:73" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="D11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:73" ht="95.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="C12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="4" t="s">
+    </row>
+    <row r="13" spans="1:73" ht="111.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:73" ht="35.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:73" ht="57.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:73" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:73" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:73" ht="170.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...16 lines deleted...]
-      <c r="C13" s="4" t="s">
+      <c r="D18" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:73" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D13" s="4" t="s">
+      <c r="B19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="4" t="s">
         <v>20</v>
-      </c>
-[...103 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
@@ -7311,65 +7625,65 @@
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="3"/>
       <c r="BC19" s="3"/>
       <c r="BD19" s="3"/>
       <c r="BE19" s="3"/>
       <c r="BF19" s="3"/>
       <c r="BG19" s="3"/>
       <c r="BH19" s="3"/>
       <c r="BI19" s="3"/>
       <c r="BJ19" s="3"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
       <c r="BN19" s="3"/>
       <c r="BO19" s="3"/>
       <c r="BP19" s="3"/>
       <c r="BQ19" s="3"/>
       <c r="BR19" s="3"/>
       <c r="BS19" s="3"/>
       <c r="BT19" s="3"/>
       <c r="BU19" s="3"/>
     </row>
-    <row r="20" spans="1:73" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:73" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>52</v>
+        <v>628</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D20" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
@@ -7396,152 +7710,169 @@
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="3"/>
       <c r="BC20" s="3"/>
       <c r="BD20" s="3"/>
       <c r="BE20" s="3"/>
       <c r="BF20" s="3"/>
       <c r="BG20" s="3"/>
       <c r="BH20" s="3"/>
       <c r="BI20" s="3"/>
       <c r="BJ20" s="3"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
       <c r="BQ20" s="3"/>
       <c r="BR20" s="3"/>
       <c r="BS20" s="3"/>
       <c r="BT20" s="3"/>
       <c r="BU20" s="3"/>
     </row>
-    <row r="21" spans="1:73" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:73" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B21" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="4" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+    </row>
+    <row r="22" spans="1:73" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>627</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:BU20">
     <sortCondition ref="A2:A20"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3220C93-1DD1-4982-AFA8-41F630E773E3}">
-  <dimension ref="A1:CC73"/>
+  <dimension ref="A1:CC77"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C43" sqref="C43"/>
+    <sheetView topLeftCell="A74" workbookViewId="0">
+      <selection activeCell="D55" sqref="D55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="29.26953125" style="3" customWidth="1"/>
     <col min="2" max="2" width="51" style="3" customWidth="1"/>
-    <col min="3" max="3" width="37.7109375" style="3" customWidth="1"/>
-    <col min="4" max="4" width="28.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="37.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="28.26953125" style="3" customWidth="1"/>
     <col min="5" max="5" width="26" style="3" customWidth="1"/>
-    <col min="6" max="6" width="35.7109375" style="21" customWidth="1"/>
+    <col min="6" max="6" width="35.7265625" style="21" customWidth="1"/>
     <col min="7" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:81" ht="31" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="F1" s="28" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:81" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2" spans="1:81" ht="22" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="15" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="C2" s="15" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:81" s="17" customFormat="1" ht="78.75" x14ac:dyDescent="0.25">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="3" spans="1:81" s="17" customFormat="1" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F3" s="22" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
@@ -7568,96 +7899,96 @@
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="16"/>
     </row>
-    <row r="4" spans="1:81" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:81" ht="31" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F4" s="22" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="BV4" s="26"/>
       <c r="BW4" s="26"/>
       <c r="BX4" s="26"/>
       <c r="BY4" s="26"/>
       <c r="BZ4" s="26"/>
       <c r="CA4" s="26"/>
       <c r="CB4" s="26"/>
       <c r="CC4" s="26"/>
     </row>
-    <row r="5" spans="1:81" s="4" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:81" s="4" customFormat="1" ht="33" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F5" s="22" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
@@ -7684,1865 +8015,2016 @@
       <c r="AY5" s="3"/>
       <c r="AZ5" s="3"/>
       <c r="BA5" s="3"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
       <c r="BE5" s="3"/>
       <c r="BF5" s="3"/>
       <c r="BG5" s="3"/>
       <c r="BH5" s="3"/>
       <c r="BI5" s="3"/>
       <c r="BJ5" s="3"/>
       <c r="BK5" s="3"/>
       <c r="BL5" s="3"/>
       <c r="BM5" s="3"/>
       <c r="BN5" s="3"/>
       <c r="BO5" s="3"/>
       <c r="BP5" s="3"/>
       <c r="BQ5" s="3"/>
       <c r="BR5" s="3"/>
       <c r="BS5" s="3"/>
       <c r="BT5" s="3"/>
       <c r="BU5" s="3"/>
       <c r="BV5" s="18"/>
     </row>
-    <row r="6" spans="1:81" ht="72.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:81" s="26" customFormat="1" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
-        <v>84</v>
+        <v>601</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>469</v>
+      </c>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
+      <c r="AA6" s="3"/>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+      <c r="AE6" s="3"/>
+      <c r="AF6" s="3"/>
+      <c r="AG6" s="3"/>
+      <c r="AH6" s="3"/>
+      <c r="AI6" s="3"/>
+      <c r="AJ6" s="3"/>
+      <c r="AK6" s="3"/>
+      <c r="AL6" s="3"/>
+      <c r="AM6" s="3"/>
+      <c r="AN6" s="3"/>
+      <c r="AO6" s="3"/>
+      <c r="AP6" s="3"/>
+      <c r="AQ6" s="3"/>
+      <c r="AR6" s="3"/>
+      <c r="AS6" s="3"/>
+      <c r="AT6" s="3"/>
+      <c r="AU6" s="3"/>
+      <c r="AV6" s="3"/>
+      <c r="AW6" s="3"/>
+      <c r="AX6" s="3"/>
+      <c r="AY6" s="3"/>
+      <c r="AZ6" s="3"/>
+      <c r="BA6" s="3"/>
+      <c r="BB6" s="3"/>
+      <c r="BC6" s="3"/>
+      <c r="BD6" s="3"/>
+      <c r="BE6" s="3"/>
+      <c r="BF6" s="3"/>
+      <c r="BG6" s="3"/>
+      <c r="BH6" s="3"/>
+      <c r="BI6" s="3"/>
+      <c r="BJ6" s="3"/>
+      <c r="BK6" s="3"/>
+      <c r="BL6" s="3"/>
+      <c r="BM6" s="3"/>
+      <c r="BN6" s="3"/>
+      <c r="BO6" s="3"/>
+      <c r="BP6" s="3"/>
+      <c r="BQ6" s="3"/>
+      <c r="BR6" s="3"/>
+      <c r="BS6" s="3"/>
+      <c r="BT6" s="3"/>
+      <c r="BU6" s="3"/>
+    </row>
+    <row r="7" spans="1:81" ht="73" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>456</v>
+      </c>
+      <c r="BV7" s="26"/>
+      <c r="BW7" s="26"/>
+      <c r="BX7" s="26"/>
+      <c r="BY7" s="26"/>
+      <c r="BZ7" s="26"/>
+      <c r="CA7" s="26"/>
+      <c r="CB7" s="26"/>
+      <c r="CC7" s="26"/>
+    </row>
+    <row r="8" spans="1:81" ht="60.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F8" s="22" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="9" spans="1:81" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="4" t="s">
+      <c r="B9" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="22"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
+      <c r="S9" s="3"/>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="3"/>
+      <c r="X9" s="3"/>
+      <c r="Y9" s="3"/>
+      <c r="Z9" s="3"/>
+      <c r="AA9" s="3"/>
+      <c r="AB9" s="3"/>
+      <c r="AC9" s="3"/>
+      <c r="AD9" s="3"/>
+      <c r="AE9" s="3"/>
+      <c r="AF9" s="3"/>
+      <c r="AG9" s="3"/>
+      <c r="AH9" s="3"/>
+      <c r="AI9" s="3"/>
+      <c r="AJ9" s="3"/>
+      <c r="AK9" s="3"/>
+      <c r="AL9" s="3"/>
+      <c r="AM9" s="3"/>
+      <c r="AN9" s="3"/>
+      <c r="AO9" s="3"/>
+      <c r="AP9" s="3"/>
+      <c r="AQ9" s="3"/>
+      <c r="AR9" s="3"/>
+      <c r="AS9" s="3"/>
+      <c r="AT9" s="3"/>
+      <c r="AU9" s="3"/>
+      <c r="AV9" s="3"/>
+      <c r="AW9" s="3"/>
+      <c r="AX9" s="3"/>
+      <c r="AY9" s="3"/>
+      <c r="AZ9" s="3"/>
+      <c r="BA9" s="3"/>
+      <c r="BB9" s="3"/>
+      <c r="BC9" s="3"/>
+      <c r="BD9" s="3"/>
+      <c r="BE9" s="3"/>
+      <c r="BF9" s="3"/>
+      <c r="BG9" s="3"/>
+      <c r="BH9" s="3"/>
+      <c r="BI9" s="3"/>
+      <c r="BJ9" s="3"/>
+      <c r="BK9" s="3"/>
+      <c r="BL9" s="3"/>
+      <c r="BM9" s="3"/>
+      <c r="BN9" s="3"/>
+      <c r="BO9" s="3"/>
+      <c r="BP9" s="3"/>
+      <c r="BQ9" s="3"/>
+      <c r="BR9" s="3"/>
+      <c r="BS9" s="3"/>
+      <c r="BT9" s="3"/>
+      <c r="BU9" s="3"/>
+      <c r="BV9" s="18"/>
+    </row>
+    <row r="10" spans="1:81" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E10" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="11" spans="1:81" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="12" spans="1:81" ht="62" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="13" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>470</v>
       </c>
-      <c r="F6" s="22" t="s">
+      <c r="D13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F13" s="29"/>
+    </row>
+    <row r="14" spans="1:81" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="BV6" s="26"/>
-[...9 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="C14" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="15" spans="1:81" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="16" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="4" t="s">
         <v>472</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="C16" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="22" t="s">
         <v>473</v>
       </c>
-      <c r="C7" s="4" t="s">
+    </row>
+    <row r="17" spans="1:81" ht="62" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
         <v>474</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="4" t="s">
+      <c r="B17" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="18" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="19" spans="1:81" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="20" spans="1:81" ht="62" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="21" spans="1:81" s="5" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>440</v>
+      </c>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
+      <c r="L21" s="3"/>
+      <c r="M21" s="3"/>
+      <c r="N21" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="3"/>
+      <c r="Q21" s="3"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="3"/>
+      <c r="T21" s="3"/>
+      <c r="U21" s="3"/>
+      <c r="V21" s="3"/>
+      <c r="W21" s="3"/>
+      <c r="X21" s="3"/>
+      <c r="Y21" s="3"/>
+      <c r="Z21" s="3"/>
+      <c r="AA21" s="3"/>
+      <c r="AB21" s="3"/>
+      <c r="AC21" s="3"/>
+      <c r="AD21" s="3"/>
+      <c r="AE21" s="3"/>
+      <c r="AF21" s="3"/>
+      <c r="AG21" s="3"/>
+      <c r="AH21" s="3"/>
+      <c r="AI21" s="3"/>
+      <c r="AJ21" s="3"/>
+      <c r="AK21" s="3"/>
+      <c r="AL21" s="3"/>
+      <c r="AM21" s="3"/>
+      <c r="AN21" s="3"/>
+      <c r="AO21" s="3"/>
+      <c r="AP21" s="3"/>
+      <c r="AQ21" s="3"/>
+      <c r="AR21" s="3"/>
+      <c r="AS21" s="3"/>
+      <c r="AT21" s="3"/>
+      <c r="AU21" s="3"/>
+      <c r="AV21" s="3"/>
+      <c r="AW21" s="3"/>
+      <c r="AX21" s="3"/>
+      <c r="AY21" s="3"/>
+      <c r="AZ21" s="3"/>
+      <c r="BA21" s="3"/>
+      <c r="BB21" s="3"/>
+      <c r="BC21" s="3"/>
+      <c r="BD21" s="3"/>
+      <c r="BE21" s="3"/>
+      <c r="BF21" s="3"/>
+      <c r="BG21" s="3"/>
+      <c r="BH21" s="3"/>
+      <c r="BI21" s="3"/>
+      <c r="BJ21" s="3"/>
+      <c r="BK21" s="3"/>
+      <c r="BL21" s="3"/>
+      <c r="BM21" s="3"/>
+      <c r="BN21" s="3"/>
+      <c r="BO21" s="3"/>
+      <c r="BP21" s="3"/>
+      <c r="BQ21" s="3"/>
+      <c r="BR21" s="3"/>
+      <c r="BS21" s="3"/>
+      <c r="BT21" s="3"/>
+      <c r="BU21" s="3"/>
+      <c r="BV21" s="3"/>
+      <c r="BW21" s="3"/>
+      <c r="BX21" s="3"/>
+      <c r="BY21" s="3"/>
+      <c r="BZ21" s="3"/>
+      <c r="CA21" s="3"/>
+      <c r="CB21" s="3"/>
+      <c r="CC21" s="3"/>
+    </row>
+    <row r="22" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="30" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="23" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A23" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="24" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A24" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="25" spans="1:81" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="26" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A26" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="27" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="F27" s="22"/>
+    </row>
+    <row r="28" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A28" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="29" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="30" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A30" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="31" spans="1:81" ht="47" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="F31" s="31" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="32" spans="1:81" ht="53" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="33" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="22"/>
+    </row>
+    <row r="34" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A34" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="BV34" s="26"/>
+      <c r="BW34" s="26"/>
+      <c r="BX34" s="26"/>
+      <c r="BY34" s="26"/>
+      <c r="BZ34" s="26"/>
+      <c r="CA34" s="26"/>
+      <c r="CB34" s="26"/>
+      <c r="CC34" s="26"/>
+    </row>
+    <row r="35" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A35" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" s="32"/>
+    </row>
+    <row r="36" spans="1:81" s="4" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="F36" s="22"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="3"/>
+      <c r="V36" s="3"/>
+      <c r="W36" s="3"/>
+      <c r="X36" s="3"/>
+      <c r="Y36" s="3"/>
+      <c r="Z36" s="3"/>
+      <c r="AA36" s="3"/>
+      <c r="AB36" s="3"/>
+      <c r="AC36" s="3"/>
+      <c r="AD36" s="3"/>
+      <c r="AE36" s="3"/>
+      <c r="AF36" s="3"/>
+      <c r="AG36" s="3"/>
+      <c r="AH36" s="3"/>
+      <c r="AI36" s="3"/>
+      <c r="AJ36" s="3"/>
+      <c r="AK36" s="3"/>
+      <c r="AL36" s="3"/>
+      <c r="AM36" s="3"/>
+      <c r="AN36" s="3"/>
+      <c r="AO36" s="3"/>
+      <c r="AP36" s="3"/>
+      <c r="AQ36" s="3"/>
+      <c r="AR36" s="3"/>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="3"/>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="3"/>
+      <c r="AW36" s="3"/>
+      <c r="AX36" s="3"/>
+      <c r="AY36" s="3"/>
+      <c r="AZ36" s="3"/>
+      <c r="BA36" s="3"/>
+      <c r="BB36" s="3"/>
+      <c r="BC36" s="3"/>
+      <c r="BD36" s="3"/>
+      <c r="BE36" s="3"/>
+      <c r="BF36" s="3"/>
+      <c r="BG36" s="3"/>
+      <c r="BH36" s="3"/>
+      <c r="BI36" s="3"/>
+      <c r="BJ36" s="3"/>
+      <c r="BK36" s="3"/>
+      <c r="BL36" s="3"/>
+      <c r="BM36" s="3"/>
+      <c r="BN36" s="3"/>
+      <c r="BO36" s="3"/>
+      <c r="BP36" s="3"/>
+      <c r="BQ36" s="3"/>
+      <c r="BR36" s="3"/>
+      <c r="BS36" s="3"/>
+      <c r="BT36" s="3"/>
+      <c r="BU36" s="3"/>
+      <c r="BV36" s="18"/>
+    </row>
+    <row r="37" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A37" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="F37" s="22"/>
+    </row>
+    <row r="38" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A38" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="F38" s="31"/>
+    </row>
+    <row r="39" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="40" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A40" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>574</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="41" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A41" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="42" spans="1:81" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="43" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A43" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="44" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A44" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="F44" s="22"/>
+    </row>
+    <row r="45" spans="1:81" ht="62" x14ac:dyDescent="0.35">
+      <c r="A45" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="46" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A46" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="47" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A47" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="48" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>518</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AA48" s="5"/>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="5"/>
+      <c r="AD48" s="5"/>
+      <c r="AE48" s="5"/>
+      <c r="AF48" s="5"/>
+      <c r="AG48" s="5"/>
+      <c r="AH48" s="5"/>
+      <c r="AI48" s="5"/>
+      <c r="AJ48" s="5"/>
+      <c r="AK48" s="5"/>
+      <c r="AL48" s="5"/>
+      <c r="AM48" s="5"/>
+      <c r="AN48" s="5"/>
+      <c r="AO48" s="5"/>
+      <c r="AP48" s="5"/>
+      <c r="AQ48" s="5"/>
+      <c r="AR48" s="5"/>
+      <c r="AS48" s="5"/>
+      <c r="AT48" s="5"/>
+      <c r="AU48" s="5"/>
+      <c r="AV48" s="5"/>
+      <c r="AW48" s="5"/>
+      <c r="AX48" s="5"/>
+      <c r="AY48" s="5"/>
+      <c r="AZ48" s="5"/>
+      <c r="BA48" s="5"/>
+      <c r="BB48" s="5"/>
+      <c r="BC48" s="5"/>
+      <c r="BD48" s="5"/>
+      <c r="BE48" s="5"/>
+      <c r="BF48" s="5"/>
+    </row>
+    <row r="49" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A49" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>460</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+      <c r="S49" s="5"/>
+      <c r="T49" s="5"/>
+      <c r="U49" s="5"/>
+      <c r="V49" s="5"/>
+      <c r="W49" s="5"/>
+      <c r="X49" s="5"/>
+      <c r="Y49" s="5"/>
+      <c r="Z49" s="5"/>
+      <c r="AA49" s="5"/>
+      <c r="AB49" s="5"/>
+      <c r="AC49" s="5"/>
+      <c r="AD49" s="5"/>
+      <c r="AE49" s="5"/>
+      <c r="AF49" s="5"/>
+      <c r="AG49" s="5"/>
+      <c r="AH49" s="5"/>
+      <c r="AI49" s="5"/>
+      <c r="AJ49" s="5"/>
+      <c r="AK49" s="5"/>
+      <c r="AL49" s="5"/>
+      <c r="AM49" s="5"/>
+      <c r="AN49" s="5"/>
+      <c r="AO49" s="5"/>
+      <c r="AP49" s="5"/>
+      <c r="AQ49" s="5"/>
+      <c r="AR49" s="5"/>
+      <c r="AS49" s="5"/>
+      <c r="AT49" s="5"/>
+      <c r="AU49" s="5"/>
+      <c r="AV49" s="5"/>
+      <c r="AW49" s="5"/>
+      <c r="AX49" s="5"/>
+      <c r="AY49" s="5"/>
+      <c r="AZ49" s="5"/>
+      <c r="BA49" s="5"/>
+      <c r="BB49" s="5"/>
+      <c r="BC49" s="5"/>
+      <c r="BD49" s="5"/>
+      <c r="BE49" s="5"/>
+      <c r="BF49" s="5"/>
+    </row>
+    <row r="50" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A50" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="51" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A51" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="52" spans="1:81" ht="59.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>522</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="F52" s="22" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="53" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A53" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>431</v>
+      </c>
+      <c r="BV53" s="26"/>
+      <c r="BW53" s="26"/>
+      <c r="BX53" s="26"/>
+      <c r="BY53" s="26"/>
+      <c r="BZ53" s="26"/>
+      <c r="CA53" s="26"/>
+      <c r="CB53" s="26"/>
+      <c r="CC53" s="26"/>
+    </row>
+    <row r="54" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A54" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="F54" s="22" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="55" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A55" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="56" spans="1:81" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="F56" s="22" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="57" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A57" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="F7" s="22" t="s">
-[...99 lines deleted...]
-      <c r="D9" s="4" t="s">
+      <c r="B57" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="58" spans="1:81" ht="62" x14ac:dyDescent="0.35">
+      <c r="A58" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="59" spans="1:81" x14ac:dyDescent="0.35">
+      <c r="A59" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="60" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A60" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="F60" s="31"/>
+    </row>
+    <row r="61" spans="1:81" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="62" spans="1:81" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F62" s="22"/>
+      <c r="BG62" s="5"/>
+      <c r="BH62" s="5"/>
+      <c r="BI62" s="5"/>
+      <c r="BJ62" s="5"/>
+      <c r="BK62" s="5"/>
+      <c r="BL62" s="5"/>
+      <c r="BM62" s="5"/>
+      <c r="BN62" s="5"/>
+      <c r="BO62" s="5"/>
+      <c r="BP62" s="5"/>
+      <c r="BQ62" s="5"/>
+      <c r="BR62" s="5"/>
+      <c r="BS62" s="5"/>
+      <c r="BT62" s="5"/>
+      <c r="BU62" s="5"/>
+      <c r="BV62" s="5"/>
+      <c r="BW62" s="5"/>
+      <c r="BX62" s="5"/>
+      <c r="BY62" s="5"/>
+      <c r="BZ62" s="5"/>
+      <c r="CA62" s="5"/>
+      <c r="CB62" s="5"/>
+      <c r="CC62" s="5"/>
+    </row>
+    <row r="63" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A63" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="F63" s="22"/>
+    </row>
+    <row r="64" spans="1:81" ht="31" x14ac:dyDescent="0.35">
+      <c r="A64" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="F64" s="22" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A67" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F67" s="22"/>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F68" s="22" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A69" s="4" t="s">
+        <v>548</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="F69" s="31"/>
+    </row>
+    <row r="70" spans="1:6" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="F70" s="22" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A71" s="4" t="s">
+        <v>554</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="F71" s="22" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A72" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>555</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="F72" s="22" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="D73" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...36 lines deleted...]
-      <c r="D11" s="4" t="s">
+      <c r="E73" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="F73" s="22" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="F74" s="22" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="64" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="D75" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...1160 lines deleted...]
-      <c r="E57" s="4" t="s">
+      <c r="E75" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="F57" s="22" t="s">
-[...86 lines deleted...]
-      <c r="B61" s="4" t="s">
+      <c r="F75" s="22" t="s">
         <v>563</v>
       </c>
-      <c r="C61" s="4" t="s">
+    </row>
+    <row r="76" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A76" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="F76" s="22" t="s">
         <v>564</v>
       </c>
-      <c r="D61" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E61" s="4" t="s">
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A77" s="4" t="s">
         <v>565</v>
       </c>
-      <c r="F61" s="22" t="s">
+      <c r="B77" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F77" s="22" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="62" spans="1:81" x14ac:dyDescent="0.25">
-[...234 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:CC73">
-    <sortCondition ref="A2:A73"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:CC77">
+    <sortCondition ref="A2:A77"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08252BC2-6E52-4180-88A7-81D38C7A0DB8}">
   <dimension ref="A1:BV8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="29.28515625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="29.26953125" style="3" customWidth="1"/>
     <col min="2" max="2" width="51" style="3" customWidth="1"/>
-    <col min="3" max="3" width="37.7109375" style="3" customWidth="1"/>
-    <col min="4" max="4" width="28.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="37.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="28.26953125" style="3" customWidth="1"/>
     <col min="5" max="5" width="26" style="3" customWidth="1"/>
-    <col min="6" max="6" width="35.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="35.7265625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="10" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:74" ht="31" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="2" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="3" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="4" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B3" s="4" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="4" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="4" spans="1:74" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="D4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="4" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:74" s="20" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="5" spans="1:74" s="20" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
@@ -9569,141 +10051,147 @@
       <c r="AY5" s="3"/>
       <c r="AZ5" s="3"/>
       <c r="BA5" s="3"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
       <c r="BE5" s="3"/>
       <c r="BF5" s="3"/>
       <c r="BG5" s="3"/>
       <c r="BH5" s="3"/>
       <c r="BI5" s="3"/>
       <c r="BJ5" s="3"/>
       <c r="BK5" s="3"/>
       <c r="BL5" s="3"/>
       <c r="BM5" s="3"/>
       <c r="BN5" s="3"/>
       <c r="BO5" s="3"/>
       <c r="BP5" s="3"/>
       <c r="BQ5" s="3"/>
       <c r="BR5" s="3"/>
       <c r="BS5" s="3"/>
       <c r="BT5" s="3"/>
       <c r="BU5" s="3"/>
       <c r="BV5" s="19"/>
     </row>
-    <row r="6" spans="1:74" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:74" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="4" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="BV6" s="26"/>
     </row>
-    <row r="7" spans="1:74" ht="141.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:74" ht="139.5" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>454</v>
+        <v>631</v>
       </c>
       <c r="C7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="8" spans="1:74" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B8" s="4" t="s">
-        <v>456</v>
+        <v>630</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:BV8">
     <sortCondition ref="A2:A8"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008FAF332BFE5A454388273727E0EBEC67" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f2746420ac65344f456ac8b11e80dbb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5ea314fe-1f9a-4b30-96df-f77f1408e2ae" xmlns:ns3="b2fda36c-7c8b-4576-a8f2-0a8966bd022c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="34155a882243a5c7d8c067293d200890" ns2:_="" ns3:_="">
     <xsd:import namespace="5ea314fe-1f9a-4b30-96df-f77f1408e2ae"/>
     <xsd:import namespace="b2fda36c-7c8b-4576-a8f2-0a8966bd022c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ea314fe-1f9a-4b30-96df-f77f1408e2ae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -9836,96 +10324,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39E56551-E8C3-431A-B593-975B6C47CDCF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAA5A728-E7C2-44ED-B7E7-F6B8C9F2A040}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="5ea314fe-1f9a-4b30-96df-f77f1408e2ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b2fda36c-7c8b-4576-a8f2-0a8966bd022c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CE322B5-2359-4BA4-B9DF-89D258171161}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5ea314fe-1f9a-4b30-96df-f77f1408e2ae"/>
     <ds:schemaRef ds:uri="b2fda36c-7c8b-4576-a8f2-0a8966bd022c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>