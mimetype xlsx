--- v1 (2026-02-27)
+++ v2 (2026-05-23)
@@ -7,176 +7,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/HFP/FSMA Dashboards/FDA-TRACK Process/2 - Import Controls/4 - Dataset Download Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="928" documentId="13_ncr:1_{4C423F3C-6F49-4502-852C-8F4D3B552D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB583052-5230-4234-8C4B-90AE6D497900}"/>
+  <xr:revisionPtr revIDLastSave="1036" documentId="13_ncr:1_{4C423F3C-6F49-4502-852C-8F4D3B552D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7FD80E9-5788-4E34-8F9F-AE7B1DBA44F5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="689" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="689" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="6" r:id="rId1"/>
     <sheet name="I. Foreign Inspections" sheetId="8" r:id="rId2"/>
     <sheet name="II. Imported HF Recalls" sheetId="12" r:id="rId3"/>
     <sheet name="III. Imported AF Recalls" sheetId="3" r:id="rId4"/>
     <sheet name="I. FSVP Inspections" sheetId="11" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'II. Imported HF Recalls'!$A$5:$AL$31</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'III. Imported AF Recalls'!$A$5:$AL$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'II. Imported HF Recalls'!$A$5:$AM$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'III. Imported AF Recalls'!$A$5:$AM$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AL24" i="12" l="1"/>
-[...61 lines deleted...]
-  <c r="AP6" i="11" l="1"/>
+  <c r="AM6" i="12" l="1"/>
+  <c r="AM7" i="3"/>
+  <c r="AM8" i="3"/>
+  <c r="AM9" i="3"/>
+  <c r="AM10" i="3"/>
+  <c r="AM11" i="3"/>
+  <c r="AM12" i="3"/>
+  <c r="AM13" i="3"/>
+  <c r="AM14" i="3"/>
+  <c r="AM15" i="3"/>
+  <c r="AM16" i="3"/>
+  <c r="AM17" i="3"/>
+  <c r="AM18" i="3"/>
+  <c r="AM19" i="3"/>
+  <c r="AM20" i="3"/>
+  <c r="AM21" i="3"/>
+  <c r="AM22" i="3"/>
+  <c r="AM23" i="3"/>
+  <c r="AM6" i="3"/>
+  <c r="AM31" i="12"/>
+  <c r="AM30" i="12"/>
+  <c r="AM29" i="12"/>
+  <c r="AM28" i="12"/>
+  <c r="AM27" i="12"/>
+  <c r="AM26" i="12"/>
+  <c r="AM25" i="12"/>
+  <c r="AM24" i="12"/>
+  <c r="AM23" i="12"/>
+  <c r="AM22" i="12"/>
+  <c r="AM21" i="12"/>
+  <c r="AM20" i="12"/>
+  <c r="AM19" i="12"/>
+  <c r="AM18" i="12"/>
+  <c r="AM17" i="12"/>
+  <c r="AM16" i="12"/>
+  <c r="AM15" i="12"/>
+  <c r="AM14" i="12"/>
+  <c r="AM13" i="12"/>
+  <c r="AM12" i="12"/>
+  <c r="AM11" i="12"/>
+  <c r="AM10" i="12"/>
+  <c r="AM9" i="12"/>
+  <c r="AM8" i="12"/>
+  <c r="AM7" i="12"/>
+  <c r="AP7" i="11"/>
+  <c r="AP8" i="11"/>
+  <c r="AP10" i="11"/>
+  <c r="AP11" i="11"/>
+  <c r="AP12" i="11"/>
+  <c r="AP6" i="11"/>
+  <c r="AR7" i="8"/>
+  <c r="AR6" i="8"/>
+  <c r="AQ7" i="8"/>
   <c r="AQ6" i="8"/>
-  <c r="AP10" i="11"/>
-[...1 lines deleted...]
-  <c r="AQ10" i="8" l="1"/>
+  <c r="AQ18" i="8"/>
+  <c r="AQ17" i="8"/>
+  <c r="AQ16" i="8"/>
+  <c r="AQ15" i="8"/>
   <c r="AQ14" i="8"/>
-  <c r="AQ18" i="8" l="1"/>
-[...2 lines deleted...]
-  <c r="AQ16" i="8"/>
   <c r="AQ13" i="8"/>
-  <c r="AP8" i="11"/>
-[...2 lines deleted...]
-  <c r="AQ7" i="8"/>
+  <c r="AQ11" i="8"/>
+  <c r="AQ10" i="8"/>
+  <c r="AQ9" i="8"/>
   <c r="AQ8" i="8"/>
-  <c r="AQ9" i="8"/>
-  <c r="AP11" i="11" l="1"/>
+  <c r="AQ6" i="11" l="1"/>
+  <c r="AQ10" i="11"/>
+  <c r="AQ12" i="11" l="1"/>
+  <c r="AR10" i="8" l="1"/>
+  <c r="AR14" i="8"/>
+  <c r="AR18" i="8" l="1"/>
+  <c r="AR17" i="8"/>
+  <c r="AR15" i="8"/>
+  <c r="AR16" i="8"/>
+  <c r="AR13" i="8"/>
+  <c r="AQ8" i="11"/>
+  <c r="AQ7" i="11"/>
+  <c r="AR11" i="8" l="1"/>
+  <c r="AR8" i="8"/>
+  <c r="AR9" i="8"/>
+  <c r="AQ11" i="11" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="106">
   <si>
     <t>Measure Description:</t>
   </si>
   <si>
     <t>Measure Title:</t>
   </si>
   <si>
     <t>Measures Description:</t>
   </si>
   <si>
     <t>Measure Data:</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Measure Definitions:</t>
   </si>
   <si>
     <t>FY 2017 Q2</t>
   </si>
   <si>
     <t>FY 2017 Q3</t>
   </si>
   <si>
@@ -468,54 +468,57 @@
   <si>
     <t>FY 2024 Q2</t>
   </si>
   <si>
     <t>FY 2024 Q3</t>
   </si>
   <si>
     <t>FY 2024 Q4</t>
   </si>
   <si>
     <t>FY 2025 Q1</t>
   </si>
   <si>
     <t>FY 2025 Q3</t>
   </si>
   <si>
     <t>FY 2025 Q2</t>
   </si>
   <si>
     <t>Foreign object</t>
   </si>
   <si>
     <t>FY 2025 Q4</t>
   </si>
   <si>
-    <t>Information is current as of 12/31/2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>FY 2026 Q1</t>
+  </si>
+  <si>
+    <t>Information is current as of 3/31/2026.</t>
+  </si>
+  <si>
+    <t>FY 2026 Q2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -914,312 +917,318 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE9264B9-5D91-47C8-B961-39DAEB3D2DFF}">
   <dimension ref="A1:K5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41380D0C-3759-43AE-9668-BEBEB3084B7E}">
-  <dimension ref="A1:AQ18"/>
+  <dimension ref="A1:AR18"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AR8" sqref="AR8"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="68.140625" customWidth="1"/>
     <col min="3" max="4" width="16.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="42" width="13.140625" customWidth="1"/>
-    <col min="43" max="43" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="43" width="13.140625" customWidth="1"/>
+    <col min="44" max="44" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
       <c r="AB1" s="6"/>
       <c r="AC1" s="6"/>
       <c r="AD1" s="6"/>
       <c r="AE1" s="6"/>
       <c r="AF1" s="6"/>
       <c r="AG1" s="6"/>
       <c r="AH1" s="6"/>
       <c r="AI1" s="6"/>
       <c r="AJ1" s="6"/>
       <c r="AK1" s="6"/>
       <c r="AL1" s="6"/>
       <c r="AM1" s="6"/>
       <c r="AN1" s="6"/>
       <c r="AO1" s="6"/>
       <c r="AP1" s="6"/>
       <c r="AQ1" s="6"/>
+      <c r="AR1" s="6"/>
     </row>
-    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
+      <c r="AR2" s="6"/>
     </row>
-    <row r="3" spans="1:43" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:44" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
       <c r="AH3" s="6"/>
       <c r="AI3" s="6"/>
       <c r="AJ3" s="6"/>
       <c r="AK3" s="6"/>
       <c r="AL3" s="6"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
+      <c r="AR3" s="6"/>
     </row>
-    <row r="4" spans="1:43" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:44" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
       <c r="AH4" s="6"/>
       <c r="AI4" s="6"/>
       <c r="AJ4" s="6"/>
       <c r="AK4" s="6"/>
       <c r="AL4" s="6"/>
       <c r="AM4" s="6"/>
       <c r="AN4" s="6"/>
       <c r="AO4" s="6"/>
       <c r="AP4" s="6"/>
       <c r="AQ4" s="6"/>
+      <c r="AR4" s="6"/>
     </row>
-    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="5" t="s">
@@ -1297,60 +1306,63 @@
       <c r="AG5" s="5" t="s">
         <v>93</v>
       </c>
       <c r="AH5" s="5" t="s">
         <v>95</v>
       </c>
       <c r="AI5" s="5" t="s">
         <v>96</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>97</v>
       </c>
       <c r="AK5" s="5" t="s">
         <v>98</v>
       </c>
       <c r="AL5" s="5" t="s">
         <v>100</v>
       </c>
       <c r="AM5" s="5" t="s">
         <v>99</v>
       </c>
       <c r="AN5" s="5" t="s">
         <v>102</v>
       </c>
       <c r="AO5" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="AP5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="5" t="s">
+      <c r="AR5" s="5" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="B6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="9">
         <v>0</v>
       </c>
       <c r="G6" s="9">
         <v>20</v>
       </c>
       <c r="H6" s="9">
         <v>26</v>
       </c>
       <c r="I6" s="9">
         <v>21</v>
       </c>
@@ -1420,68 +1432,71 @@
       <c r="AE6" s="6">
         <v>37</v>
       </c>
       <c r="AF6" s="6">
         <v>16</v>
       </c>
       <c r="AG6" s="6">
         <v>13</v>
       </c>
       <c r="AH6" s="6">
         <v>19</v>
       </c>
       <c r="AI6" s="6">
         <v>30</v>
       </c>
       <c r="AJ6" s="6">
         <v>26</v>
       </c>
       <c r="AK6" s="6">
         <v>19</v>
       </c>
       <c r="AL6" s="6">
         <v>15</v>
       </c>
       <c r="AM6" s="6">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="AN6" s="6">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AO6" s="6">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="AP6" s="6">
-        <f>SUM(E6:AO6)</f>
-[...4 lines deleted...]
-        <v>0.12689393939393939</v>
+        <v>13</v>
+      </c>
+      <c r="AQ6" s="6">
+        <f>SUM(E6:AP6)</f>
+        <v>692</v>
+      </c>
+      <c r="AR6" s="7">
+        <f>AQ6/SUM($AQ$6:$AQ$11)</f>
+        <v>0.12643888178329984</v>
       </c>
     </row>
-    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A7" s="6"/>
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="6">
         <v>0</v>
       </c>
       <c r="G7" s="6">
         <v>0</v>
       </c>
       <c r="H7" s="9">
         <v>0</v>
       </c>
       <c r="I7" s="9">
         <v>6</v>
       </c>
@@ -1536,83 +1551,86 @@
       <c r="Z7" s="6">
         <v>4</v>
       </c>
       <c r="AA7" s="6">
         <v>12</v>
       </c>
       <c r="AB7" s="6">
         <v>21</v>
       </c>
       <c r="AC7" s="6">
         <v>22</v>
       </c>
       <c r="AD7" s="6">
         <v>27</v>
       </c>
       <c r="AE7" s="6">
         <v>30</v>
       </c>
       <c r="AF7" s="6">
         <v>20</v>
       </c>
       <c r="AG7" s="6">
         <v>26</v>
       </c>
       <c r="AH7" s="6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AI7" s="6">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AJ7" s="6">
         <v>24</v>
       </c>
       <c r="AK7" s="6">
         <v>20</v>
       </c>
       <c r="AL7" s="6">
         <v>21</v>
       </c>
       <c r="AM7" s="6">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AN7" s="6">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="AO7" s="6">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="AP7" s="6">
-        <f t="shared" ref="AP7:AP18" si="0">SUM(E7:AO7)</f>
-[...4 lines deleted...]
-        <v>9.4318181818181815E-2</v>
+        <v>10</v>
+      </c>
+      <c r="AQ7" s="6">
+        <f>SUM(E7:AP7)</f>
+        <v>532</v>
+      </c>
+      <c r="AR7" s="7">
+        <f>AQ7/SUM($AQ$6:$AQ$11)</f>
+        <v>9.7204458249588885E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="6">
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>0</v>
       </c>
       <c r="H8" s="9">
         <v>0</v>
       </c>
       <c r="I8" s="9">
         <v>1</v>
       </c>
@@ -1679,71 +1697,74 @@
       <c r="AD8" s="9">
         <v>1</v>
       </c>
       <c r="AE8" s="9">
         <v>0</v>
       </c>
       <c r="AF8" s="9">
         <v>1</v>
       </c>
       <c r="AG8" s="9">
         <v>3</v>
       </c>
       <c r="AH8" s="9">
         <v>2</v>
       </c>
       <c r="AI8" s="9">
         <v>0</v>
       </c>
       <c r="AJ8" s="9">
         <v>0</v>
       </c>
       <c r="AK8" s="9">
         <v>1</v>
       </c>
       <c r="AL8" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AM8" s="9">
         <v>2</v>
       </c>
       <c r="AN8" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO8" s="9">
-        <v>0</v>
-[...7 lines deleted...]
-        <v>3.9772727272727269E-3</v>
+        <v>2</v>
+      </c>
+      <c r="AP8" s="9">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="6">
+        <f>SUM(E8:AP8)</f>
+        <v>26</v>
+      </c>
+      <c r="AR8" s="7">
+        <f t="shared" ref="AR7:AR11" si="0">AQ8/SUM($AQ$6:$AQ$11)</f>
+        <v>4.7505938242280287E-3</v>
       </c>
     </row>
-    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>32</v>
       </c>
       <c r="G9" s="9">
         <v>21</v>
       </c>
       <c r="H9" s="9">
         <v>22</v>
       </c>
       <c r="I9" s="9">
         <v>61</v>
       </c>
@@ -1807,74 +1828,77 @@
       <c r="AC9" s="6">
         <v>71</v>
       </c>
       <c r="AD9" s="6">
         <v>82</v>
       </c>
       <c r="AE9" s="6">
         <v>123</v>
       </c>
       <c r="AF9" s="6">
         <v>142</v>
       </c>
       <c r="AG9" s="6">
         <v>88</v>
       </c>
       <c r="AH9" s="6">
         <v>150</v>
       </c>
       <c r="AI9" s="6">
         <v>132</v>
       </c>
       <c r="AJ9" s="6">
         <v>178</v>
       </c>
       <c r="AK9" s="6">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AL9" s="6">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AM9" s="6">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AN9" s="6">
         <v>84</v>
       </c>
       <c r="AO9" s="6">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="AP9" s="6">
+        <v>66</v>
+      </c>
+      <c r="AQ9" s="6">
+        <f>SUM(E9:AP9)</f>
+        <v>3429</v>
+      </c>
+      <c r="AR9" s="7">
         <f t="shared" si="0"/>
-        <v>3323</v>
-[...3 lines deleted...]
-        <v>0.62935606060606064</v>
+        <v>0.62653023935684271</v>
       </c>
     </row>
-    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>3</v>
       </c>
       <c r="G10" s="9">
         <v>6</v>
       </c>
       <c r="H10" s="9">
         <v>16</v>
       </c>
       <c r="I10" s="9">
         <v>36</v>
       </c>
@@ -1938,74 +1962,77 @@
       <c r="AC10" s="6">
         <v>12</v>
       </c>
       <c r="AD10" s="6">
         <v>15</v>
       </c>
       <c r="AE10" s="6">
         <v>28</v>
       </c>
       <c r="AF10" s="6">
         <v>23</v>
       </c>
       <c r="AG10" s="6">
         <v>15</v>
       </c>
       <c r="AH10" s="6">
         <v>18</v>
       </c>
       <c r="AI10" s="6">
         <v>21</v>
       </c>
       <c r="AJ10" s="6">
         <v>19</v>
       </c>
       <c r="AK10" s="6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="AL10" s="6">
         <v>12</v>
       </c>
       <c r="AM10" s="6">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="AN10" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="AO10" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="AP10" s="6">
-        <f t="shared" si="0"/>
-[...4 lines deleted...]
-        <v>0.14356060606060606</v>
+        <v>8</v>
+      </c>
+      <c r="AQ10" s="6">
+        <f>SUM(E10:AP10)</f>
+        <v>779</v>
+      </c>
+      <c r="AR10" s="7">
+        <f>AQ10/SUM($AQ$6:$AQ$11)</f>
+        <v>0.14233509957975515</v>
       </c>
     </row>
-    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>1</v>
       </c>
@@ -2069,119 +2096,123 @@
       <c r="AC11" s="9">
         <v>0</v>
       </c>
       <c r="AD11" s="9">
         <v>0</v>
       </c>
       <c r="AE11" s="9">
         <v>0</v>
       </c>
       <c r="AF11" s="9">
         <v>1</v>
       </c>
       <c r="AG11" s="9">
         <v>1</v>
       </c>
       <c r="AH11" s="9">
         <v>0</v>
       </c>
       <c r="AI11" s="9">
         <v>0</v>
       </c>
       <c r="AJ11" s="9">
         <v>0</v>
       </c>
       <c r="AK11" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL11" s="9">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AM11" s="9">
         <v>0</v>
       </c>
       <c r="AN11" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AO11" s="9">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AP11" s="6">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="9">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="6">
+        <f>SUM(E11:AP11)</f>
+        <v>15</v>
+      </c>
+      <c r="AR11" s="7">
         <f t="shared" si="0"/>
-        <v>10</v>
-[...3 lines deleted...]
-        <v>1.893939393939394E-3</v>
+        <v>2.7407272062854012E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="6"/>
       <c r="Y12" s="6"/>
       <c r="Z12" s="6"/>
       <c r="AA12" s="6"/>
       <c r="AB12" s="6"/>
       <c r="AC12" s="6"/>
       <c r="AD12" s="6"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="6"/>
       <c r="AG12" s="6"/>
       <c r="AH12" s="6"/>
       <c r="AI12" s="6"/>
       <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
       <c r="AL12" s="6"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="6"/>
       <c r="AO12" s="6"/>
       <c r="AP12" s="6"/>
       <c r="AQ12" s="6"/>
+      <c r="AR12" s="6"/>
     </row>
-    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A13" s="6"/>
       <c r="B13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
@@ -2259,60 +2290,63 @@
       </c>
       <c r="AH13" s="9">
         <v>3</v>
       </c>
       <c r="AI13" s="9">
         <v>0</v>
       </c>
       <c r="AJ13" s="9">
         <v>0</v>
       </c>
       <c r="AK13" s="9">
         <v>0</v>
       </c>
       <c r="AL13" s="9">
         <v>2</v>
       </c>
       <c r="AM13" s="9">
         <v>1</v>
       </c>
       <c r="AN13" s="9">
         <v>0</v>
       </c>
       <c r="AO13" s="9">
         <v>0</v>
       </c>
-      <c r="AP13" s="6">
-[...5 lines deleted...]
-        <v>0.40404040404040403</v>
+      <c r="AP13" s="9">
+        <v>2</v>
+      </c>
+      <c r="AQ13" s="6">
+        <f>SUM(E13:AP13)</f>
+        <v>42</v>
+      </c>
+      <c r="AR13" s="7">
+        <f t="shared" ref="AR13:AR18" si="1">AQ13/SUM($AQ$13:$AQ$18)</f>
+        <v>0.41176470588235292</v>
       </c>
     </row>
-    <row r="14" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A14" s="6"/>
       <c r="B14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
@@ -2390,60 +2424,63 @@
       </c>
       <c r="AH14" s="9">
         <v>1</v>
       </c>
       <c r="AI14" s="9">
         <v>1</v>
       </c>
       <c r="AJ14" s="9">
         <v>0</v>
       </c>
       <c r="AK14" s="9">
         <v>0</v>
       </c>
       <c r="AL14" s="9">
         <v>2</v>
       </c>
       <c r="AM14" s="9">
         <v>1</v>
       </c>
       <c r="AN14" s="9">
         <v>0</v>
       </c>
       <c r="AO14" s="9">
         <v>0</v>
       </c>
-      <c r="AP14" s="6">
-[...5 lines deleted...]
-        <v>0.20202020202020202</v>
+      <c r="AP14" s="9">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="6">
+        <f>SUM(E14:AP14)</f>
+        <v>21</v>
+      </c>
+      <c r="AR14" s="7">
+        <f>AQ14/SUM($AQ$13:$AQ$18)</f>
+        <v>0.20588235294117646</v>
       </c>
     </row>
-    <row r="15" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A15" s="6"/>
       <c r="B15" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
@@ -2521,60 +2558,63 @@
       </c>
       <c r="AH15" s="9">
         <v>0</v>
       </c>
       <c r="AI15" s="9">
         <v>0</v>
       </c>
       <c r="AJ15" s="9">
         <v>0</v>
       </c>
       <c r="AK15" s="9">
         <v>0</v>
       </c>
       <c r="AL15" s="9">
         <v>0</v>
       </c>
       <c r="AM15" s="9">
         <v>0</v>
       </c>
       <c r="AN15" s="9">
         <v>0</v>
       </c>
       <c r="AO15" s="9">
         <v>0</v>
       </c>
-      <c r="AP15" s="6">
-[...5 lines deleted...]
-        <v>1.0101010101010102E-2</v>
+      <c r="AP15" s="9">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="6">
+        <f>SUM(E15:AP15)</f>
+        <v>1</v>
+      </c>
+      <c r="AR15" s="7">
+        <f t="shared" si="1"/>
+        <v>9.8039215686274508E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
@@ -2652,60 +2692,63 @@
       </c>
       <c r="AH16" s="9">
         <v>1</v>
       </c>
       <c r="AI16" s="9">
         <v>0</v>
       </c>
       <c r="AJ16" s="9">
         <v>0</v>
       </c>
       <c r="AK16" s="9">
         <v>0</v>
       </c>
       <c r="AL16" s="9">
         <v>0</v>
       </c>
       <c r="AM16" s="9">
         <v>0</v>
       </c>
       <c r="AN16" s="9">
         <v>1</v>
       </c>
       <c r="AO16" s="9">
         <v>0</v>
       </c>
-      <c r="AP16" s="6">
-        <f t="shared" si="0"/>
+      <c r="AP16" s="9">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="6">
+        <f>SUM(E16:AP16)</f>
         <v>32</v>
       </c>
-      <c r="AQ16" s="7">
-[...1 lines deleted...]
-        <v>0.32323232323232326</v>
+      <c r="AR16" s="7">
+        <f t="shared" si="1"/>
+        <v>0.31372549019607843</v>
       </c>
     </row>
-    <row r="17" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="6"/>
       <c r="B17" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="9">
         <v>0</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
@@ -2783,60 +2826,63 @@
       </c>
       <c r="AH17" s="9">
         <v>0</v>
       </c>
       <c r="AI17" s="9">
         <v>0</v>
       </c>
       <c r="AJ17" s="9">
         <v>0</v>
       </c>
       <c r="AK17" s="9">
         <v>0</v>
       </c>
       <c r="AL17" s="9">
         <v>1</v>
       </c>
       <c r="AM17" s="9">
         <v>0</v>
       </c>
       <c r="AN17" s="9">
         <v>0</v>
       </c>
       <c r="AO17" s="9">
         <v>0</v>
       </c>
-      <c r="AP17" s="6">
-        <f t="shared" si="0"/>
+      <c r="AP17" s="9">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="6">
+        <f>SUM(E17:AP17)</f>
         <v>6</v>
       </c>
-      <c r="AQ17" s="7">
-[...1 lines deleted...]
-        <v>6.0606060606060608E-2</v>
+      <c r="AR17" s="7">
+        <f t="shared" si="1"/>
+        <v>5.8823529411764705E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:43" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="6"/>
       <c r="B18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6">
         <v>0</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6">
         <v>0</v>
       </c>
       <c r="I18" s="6">
         <v>0</v>
       </c>
@@ -2914,121 +2960,126 @@
       </c>
       <c r="AH18" s="9">
         <v>0</v>
       </c>
       <c r="AI18" s="9">
         <v>0</v>
       </c>
       <c r="AJ18" s="9">
         <v>0</v>
       </c>
       <c r="AK18" s="9">
         <v>0</v>
       </c>
       <c r="AL18" s="9">
         <v>0</v>
       </c>
       <c r="AM18" s="9">
         <v>0</v>
       </c>
       <c r="AN18" s="9">
         <v>0</v>
       </c>
       <c r="AO18" s="9">
         <v>0</v>
       </c>
-      <c r="AP18" s="6">
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="AP18" s="9">
+        <v>0</v>
+      </c>
+      <c r="AQ18" s="6">
+        <f>SUM(E18:AP18)</f>
+        <v>0</v>
+      </c>
+      <c r="AR18" s="7">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53805FCE-4173-498A-9438-E4BA4DD8AA18}">
-  <dimension ref="A1:AL31"/>
+  <dimension ref="A1:AM31"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AM31" sqref="AM31"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="6" customWidth="1"/>
     <col min="2" max="3" width="27.7109375" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="6" customWidth="1"/>
     <col min="5" max="24" width="10" style="6" customWidth="1"/>
     <col min="25" max="27" width="9.140625" style="6" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:38" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:39" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
     </row>
-    <row r="3" spans="1:38" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:39" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:38" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:39" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
     </row>
-    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="1" t="s">
@@ -3094,57 +3145,60 @@
       <c r="AC5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="AD5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="AE5" s="1" t="s">
         <v>96</v>
       </c>
       <c r="AF5" s="1" t="s">
         <v>97</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>98</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>100</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>99</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>102</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="AL5" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
       <c r="B6" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="6">
         <v>0</v>
       </c>
       <c r="G6" s="6">
         <v>1</v>
       </c>
       <c r="H6" s="6">
         <v>1</v>
       </c>
       <c r="I6" s="6">
         <v>3</v>
       </c>
@@ -3211,55 +3265,58 @@
       <c r="AD6" s="6">
         <v>0</v>
       </c>
       <c r="AE6" s="6">
         <v>0</v>
       </c>
       <c r="AF6" s="6">
         <v>1</v>
       </c>
       <c r="AG6" s="6">
         <v>0</v>
       </c>
       <c r="AH6" s="6">
         <v>1</v>
       </c>
       <c r="AI6" s="6">
         <v>1</v>
       </c>
       <c r="AJ6" s="6">
         <v>1</v>
       </c>
       <c r="AK6" s="6">
         <v>1</v>
       </c>
       <c r="AL6" s="6">
-        <f>SUM(E6:AK6)</f>
-        <v>17</v>
+        <v>1</v>
+      </c>
+      <c r="AM6" s="6">
+        <f>SUM(E6:AL6)</f>
+        <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>64</v>
       </c>
       <c r="E7" s="6">
         <v>1</v>
       </c>
       <c r="F7" s="6">
         <v>4</v>
       </c>
       <c r="G7" s="6">
         <v>0</v>
       </c>
       <c r="H7" s="6">
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <v>0</v>
       </c>
       <c r="J7" s="6">
@@ -3325,55 +3382,58 @@
       <c r="AD7">
         <v>0</v>
       </c>
       <c r="AE7" s="6">
         <v>4</v>
       </c>
       <c r="AF7" s="6">
         <v>4</v>
       </c>
       <c r="AG7" s="6">
         <v>2</v>
       </c>
       <c r="AH7" s="6">
         <v>0</v>
       </c>
       <c r="AI7" s="6">
         <v>2</v>
       </c>
       <c r="AJ7" s="6">
         <v>6</v>
       </c>
       <c r="AK7" s="6">
         <v>14</v>
       </c>
       <c r="AL7" s="6">
-        <f>SUM(E7:AK7)</f>
-        <v>63</v>
+        <v>6</v>
+      </c>
+      <c r="AM7" s="6">
+        <f>SUM(E7:AL7)</f>
+        <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="6">
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>0</v>
       </c>
       <c r="H8" s="6">
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <v>0</v>
       </c>
       <c r="J8" s="6">
@@ -3439,55 +3499,58 @@
       <c r="AD8" s="6">
         <v>0</v>
       </c>
       <c r="AE8" s="6">
         <v>0</v>
       </c>
       <c r="AF8" s="6">
         <v>0</v>
       </c>
       <c r="AG8" s="6">
         <v>0</v>
       </c>
       <c r="AH8" s="6">
         <v>0</v>
       </c>
       <c r="AI8" s="6">
         <v>0</v>
       </c>
       <c r="AJ8" s="6">
         <v>0</v>
       </c>
       <c r="AK8" s="6">
         <v>0</v>
       </c>
       <c r="AL8" s="6">
-        <f>SUM(E8:AK8)</f>
+        <v>0</v>
+      </c>
+      <c r="AM8" s="6">
+        <f>SUM(E8:AL8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>101</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="6">
         <v>0</v>
       </c>
       <c r="G9" s="6">
         <v>0</v>
       </c>
       <c r="H9" s="6">
         <v>2</v>
       </c>
       <c r="I9" s="6">
         <v>2</v>
       </c>
       <c r="J9" s="6">
@@ -3553,55 +3616,58 @@
       <c r="AD9" s="6">
         <v>2</v>
       </c>
       <c r="AE9" s="6">
         <v>1</v>
       </c>
       <c r="AF9" s="6">
         <v>0</v>
       </c>
       <c r="AG9" s="6">
         <v>5</v>
       </c>
       <c r="AH9" s="6">
         <v>2</v>
       </c>
       <c r="AI9" s="6">
         <v>3</v>
       </c>
       <c r="AJ9" s="6">
         <v>3</v>
       </c>
       <c r="AK9" s="6">
         <v>2</v>
       </c>
       <c r="AL9" s="6">
-        <f>SUM(E9:AK9)</f>
-        <v>61</v>
+        <v>2</v>
+      </c>
+      <c r="AM9" s="6">
+        <f>SUM(E9:AL9)</f>
+        <v>63</v>
       </c>
     </row>
-    <row r="10" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="6">
         <v>1</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <v>0</v>
       </c>
       <c r="J10" s="6">
@@ -3667,55 +3733,58 @@
       <c r="AD10" s="6">
         <v>0</v>
       </c>
       <c r="AE10" s="6">
         <v>0</v>
       </c>
       <c r="AF10" s="6">
         <v>0</v>
       </c>
       <c r="AG10" s="6">
         <v>0</v>
       </c>
       <c r="AH10" s="6">
         <v>0</v>
       </c>
       <c r="AI10" s="6">
         <v>0</v>
       </c>
       <c r="AJ10" s="6">
         <v>0</v>
       </c>
       <c r="AK10" s="6">
         <v>0</v>
       </c>
       <c r="AL10" s="6">
-        <f t="shared" ref="AL10" si="0">SUM(E10:AK10)</f>
+        <v>0</v>
+      </c>
+      <c r="AM10" s="6">
+        <f>SUM(E10:AL10)</f>
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="6">
         <v>0</v>
       </c>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="6">
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <v>0</v>
       </c>
       <c r="J11" s="6">
@@ -3781,55 +3850,58 @@
       <c r="AD11" s="6">
         <v>0</v>
       </c>
       <c r="AE11" s="6">
         <v>0</v>
       </c>
       <c r="AF11" s="6">
         <v>0</v>
       </c>
       <c r="AG11" s="6">
         <v>0</v>
       </c>
       <c r="AH11" s="6">
         <v>1</v>
       </c>
       <c r="AI11" s="6">
         <v>0</v>
       </c>
       <c r="AJ11" s="6">
         <v>0</v>
       </c>
       <c r="AK11" s="6">
         <v>0</v>
       </c>
       <c r="AL11" s="6">
-        <f t="shared" ref="AL11:AL31" si="1">SUM(E11:AK11)</f>
+        <v>0</v>
+      </c>
+      <c r="AM11" s="6">
+        <f>SUM(E11:AL11)</f>
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="6">
         <v>4</v>
       </c>
       <c r="F12" s="6">
         <v>4</v>
       </c>
       <c r="G12" s="6">
         <v>2</v>
       </c>
       <c r="H12" s="6">
         <v>2</v>
       </c>
       <c r="I12" s="6">
         <v>3</v>
       </c>
       <c r="J12" s="6">
@@ -3895,55 +3967,58 @@
       <c r="AD12" s="6">
         <v>4</v>
       </c>
       <c r="AE12" s="6">
         <v>0</v>
       </c>
       <c r="AF12" s="6">
         <v>2</v>
       </c>
       <c r="AG12" s="6">
         <v>3</v>
       </c>
       <c r="AH12" s="6">
         <v>6</v>
       </c>
       <c r="AI12" s="6">
         <v>5</v>
       </c>
       <c r="AJ12" s="6">
         <v>4</v>
       </c>
       <c r="AK12" s="6">
         <v>4</v>
       </c>
       <c r="AL12" s="6">
-        <f t="shared" si="1"/>
-        <v>94</v>
+        <v>4</v>
+      </c>
+      <c r="AM12" s="6">
+        <f>SUM(E12:AL12)</f>
+        <v>98</v>
       </c>
     </row>
-    <row r="13" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6">
         <v>2</v>
       </c>
       <c r="G13" s="6">
         <v>2</v>
       </c>
       <c r="H13" s="6">
         <v>1</v>
       </c>
       <c r="I13" s="6">
         <v>3</v>
       </c>
       <c r="J13" s="6">
@@ -4009,55 +4084,58 @@
       <c r="AD13" s="6">
         <v>4</v>
       </c>
       <c r="AE13" s="6">
         <v>3</v>
       </c>
       <c r="AF13" s="6">
         <v>3</v>
       </c>
       <c r="AG13" s="6">
         <v>5</v>
       </c>
       <c r="AH13" s="6">
         <v>5</v>
       </c>
       <c r="AI13" s="6">
         <v>8</v>
       </c>
       <c r="AJ13" s="6">
         <v>2</v>
       </c>
       <c r="AK13" s="6">
         <v>1</v>
       </c>
       <c r="AL13" s="6">
-        <f t="shared" si="1"/>
-        <v>91</v>
+        <v>4</v>
+      </c>
+      <c r="AM13" s="6">
+        <f>SUM(E13:AL13)</f>
+        <v>95</v>
       </c>
     </row>
-    <row r="14" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B14" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="6">
         <v>2</v>
       </c>
       <c r="G14" s="6">
         <v>4</v>
       </c>
       <c r="H14" s="6">
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <v>0</v>
       </c>
       <c r="J14" s="6">
@@ -4123,55 +4201,58 @@
       <c r="AD14" s="6">
         <v>0</v>
       </c>
       <c r="AE14" s="6">
         <v>0</v>
       </c>
       <c r="AF14" s="6">
         <v>1</v>
       </c>
       <c r="AG14" s="6">
         <v>1</v>
       </c>
       <c r="AH14" s="6">
         <v>3</v>
       </c>
       <c r="AI14" s="6">
         <v>2</v>
       </c>
       <c r="AJ14" s="6">
         <v>6</v>
       </c>
       <c r="AK14" s="6">
         <v>1</v>
       </c>
       <c r="AL14" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM14" s="6">
+        <f>SUM(E14:AL14)</f>
         <v>62</v>
       </c>
     </row>
-    <row r="15" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B15" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="6">
         <v>2</v>
       </c>
       <c r="F15" s="6">
         <v>0</v>
       </c>
       <c r="G15" s="6">
         <v>3</v>
       </c>
       <c r="H15" s="6">
         <v>1</v>
       </c>
       <c r="I15" s="6">
         <v>0</v>
       </c>
       <c r="J15" s="6">
@@ -4237,55 +4318,58 @@
       <c r="AD15" s="6">
         <v>1</v>
       </c>
       <c r="AE15" s="6">
         <v>1</v>
       </c>
       <c r="AF15" s="6">
         <v>0</v>
       </c>
       <c r="AG15" s="6">
         <v>1</v>
       </c>
       <c r="AH15" s="6">
         <v>0</v>
       </c>
       <c r="AI15" s="6">
         <v>0</v>
       </c>
       <c r="AJ15" s="6">
         <v>0</v>
       </c>
       <c r="AK15" s="6">
         <v>0</v>
       </c>
       <c r="AL15" s="6">
-        <f t="shared" si="1"/>
-        <v>17</v>
+        <v>2</v>
+      </c>
+      <c r="AM15" s="6">
+        <f>SUM(E15:AL15)</f>
+        <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:39" x14ac:dyDescent="0.2">
       <c r="B16" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6">
         <v>0</v>
       </c>
       <c r="G16" s="6">
         <v>0</v>
       </c>
       <c r="H16" s="6">
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <v>0</v>
       </c>
       <c r="J16" s="6">
@@ -4351,55 +4435,58 @@
       <c r="AD16" s="6">
         <v>0</v>
       </c>
       <c r="AE16" s="6">
         <v>0</v>
       </c>
       <c r="AF16" s="6">
         <v>0</v>
       </c>
       <c r="AG16" s="6">
         <v>0</v>
       </c>
       <c r="AH16" s="6">
         <v>0</v>
       </c>
       <c r="AI16" s="6">
         <v>1</v>
       </c>
       <c r="AJ16" s="6">
         <v>0</v>
       </c>
       <c r="AK16" s="6">
         <v>2</v>
       </c>
       <c r="AL16" s="6">
-        <f t="shared" si="1"/>
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="AM16" s="6">
+        <f>SUM(E16:AL16)</f>
+        <v>5</v>
       </c>
     </row>
-    <row r="17" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B17" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6">
         <v>2</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6">
         <v>3</v>
       </c>
       <c r="I17" s="6">
         <v>0</v>
       </c>
       <c r="J17" s="6">
@@ -4465,55 +4552,58 @@
       <c r="AD17" s="6">
         <v>1</v>
       </c>
       <c r="AE17" s="6">
         <v>0</v>
       </c>
       <c r="AF17" s="6">
         <v>1</v>
       </c>
       <c r="AG17" s="6">
         <v>1</v>
       </c>
       <c r="AH17" s="6">
         <v>2</v>
       </c>
       <c r="AI17" s="6">
         <v>2</v>
       </c>
       <c r="AJ17" s="6">
         <v>0</v>
       </c>
       <c r="AK17" s="6">
         <v>0</v>
       </c>
       <c r="AL17" s="6">
-        <f t="shared" si="1"/>
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="AM17" s="6">
+        <f>SUM(E17:AL17)</f>
+        <v>35</v>
       </c>
     </row>
-    <row r="18" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B18" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6">
         <v>0</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="6">
         <v>0</v>
       </c>
       <c r="I18" s="6">
         <v>0</v>
       </c>
       <c r="J18" s="6">
@@ -4579,55 +4669,58 @@
       <c r="AD18" s="6">
         <v>0</v>
       </c>
       <c r="AE18" s="6">
         <v>0</v>
       </c>
       <c r="AF18" s="6">
         <v>0</v>
       </c>
       <c r="AG18" s="6">
         <v>0</v>
       </c>
       <c r="AH18" s="6">
         <v>0</v>
       </c>
       <c r="AI18" s="6">
         <v>0</v>
       </c>
       <c r="AJ18" s="6">
         <v>0</v>
       </c>
       <c r="AK18" s="6">
         <v>0</v>
       </c>
       <c r="AL18" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM18" s="6">
+        <f>SUM(E18:AL18)</f>
         <v>4</v>
       </c>
     </row>
-    <row r="19" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B19" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="6">
         <v>0</v>
       </c>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="6">
         <v>0</v>
       </c>
       <c r="I19" s="6">
         <v>1</v>
       </c>
       <c r="J19" s="6">
@@ -4693,55 +4786,58 @@
       <c r="AD19" s="6">
         <v>0</v>
       </c>
       <c r="AE19" s="6">
         <v>0</v>
       </c>
       <c r="AF19" s="6">
         <v>0</v>
       </c>
       <c r="AG19" s="6">
         <v>0</v>
       </c>
       <c r="AH19" s="6">
         <v>0</v>
       </c>
       <c r="AI19" s="6">
         <v>0</v>
       </c>
       <c r="AJ19" s="6">
         <v>0</v>
       </c>
       <c r="AK19" s="6">
         <v>0</v>
       </c>
       <c r="AL19" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM19" s="6">
+        <f>SUM(E19:AL19)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B20" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="6">
         <v>1</v>
       </c>
       <c r="F20" s="6">
         <v>2</v>
       </c>
       <c r="G20" s="6">
         <v>4</v>
       </c>
       <c r="H20" s="6">
         <v>0</v>
       </c>
       <c r="I20" s="6">
         <v>3</v>
       </c>
       <c r="J20" s="6">
@@ -4807,55 +4903,58 @@
       <c r="AD20" s="6">
         <v>1</v>
       </c>
       <c r="AE20" s="6">
         <v>3</v>
       </c>
       <c r="AF20" s="6">
         <v>2</v>
       </c>
       <c r="AG20" s="6">
         <v>2</v>
       </c>
       <c r="AH20" s="6">
         <v>4</v>
       </c>
       <c r="AI20" s="6">
         <v>2</v>
       </c>
       <c r="AJ20" s="6">
         <v>4</v>
       </c>
       <c r="AK20" s="6">
         <v>4</v>
       </c>
       <c r="AL20" s="6">
-        <f t="shared" si="1"/>
-        <v>63</v>
+        <v>3</v>
+      </c>
+      <c r="AM20" s="6">
+        <f>SUM(E20:AL20)</f>
+        <v>66</v>
       </c>
     </row>
-    <row r="21" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B21" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6">
         <v>0</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6">
         <v>0</v>
       </c>
       <c r="I21" s="6">
         <v>0</v>
       </c>
       <c r="J21" s="6">
@@ -4921,55 +5020,58 @@
       <c r="AD21" s="6">
         <v>0</v>
       </c>
       <c r="AE21" s="6">
         <v>0</v>
       </c>
       <c r="AF21" s="6">
         <v>1</v>
       </c>
       <c r="AG21" s="6">
         <v>0</v>
       </c>
       <c r="AH21" s="6">
         <v>0</v>
       </c>
       <c r="AI21" s="6">
         <v>0</v>
       </c>
       <c r="AJ21" s="6">
         <v>1</v>
       </c>
       <c r="AK21" s="6">
         <v>1</v>
       </c>
       <c r="AL21" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM21" s="6">
+        <f>SUM(E21:AL21)</f>
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B22" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="6">
         <v>0</v>
       </c>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="6">
         <v>0</v>
       </c>
       <c r="I22" s="6">
         <v>0</v>
       </c>
       <c r="J22" s="6">
@@ -5035,55 +5137,58 @@
       <c r="AD22" s="6">
         <v>0</v>
       </c>
       <c r="AE22" s="6">
         <v>0</v>
       </c>
       <c r="AF22" s="6">
         <v>0</v>
       </c>
       <c r="AG22" s="6">
         <v>0</v>
       </c>
       <c r="AH22" s="6">
         <v>0</v>
       </c>
       <c r="AI22" s="6">
         <v>0</v>
       </c>
       <c r="AJ22" s="6">
         <v>0</v>
       </c>
       <c r="AK22" s="6">
         <v>0</v>
       </c>
       <c r="AL22" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM22" s="6">
+        <f>SUM(E22:AL22)</f>
         <v>4</v>
       </c>
     </row>
-    <row r="23" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B23" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="6">
         <v>0</v>
       </c>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="6">
         <v>0</v>
       </c>
       <c r="I23" s="6">
         <v>0</v>
       </c>
       <c r="J23" s="6">
@@ -5149,55 +5254,58 @@
       <c r="AD23" s="6">
         <v>0</v>
       </c>
       <c r="AE23" s="6">
         <v>0</v>
       </c>
       <c r="AF23" s="6">
         <v>0</v>
       </c>
       <c r="AG23" s="6">
         <v>0</v>
       </c>
       <c r="AH23" s="6">
         <v>0</v>
       </c>
       <c r="AI23" s="6">
         <v>0</v>
       </c>
       <c r="AJ23" s="6">
         <v>3</v>
       </c>
       <c r="AK23" s="6">
         <v>0</v>
       </c>
       <c r="AL23" s="6">
-        <f t="shared" si="1"/>
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="AM23" s="6">
+        <f>SUM(E23:AL23)</f>
+        <v>7</v>
       </c>
     </row>
-    <row r="24" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B24" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6">
         <v>0</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6">
         <v>0</v>
       </c>
       <c r="I24" s="6">
         <v>0</v>
       </c>
       <c r="J24" s="6">
@@ -5263,55 +5371,58 @@
       <c r="AD24" s="6">
         <v>0</v>
       </c>
       <c r="AE24" s="6">
         <v>0</v>
       </c>
       <c r="AF24" s="6">
         <v>0</v>
       </c>
       <c r="AG24" s="6">
         <v>0</v>
       </c>
       <c r="AH24" s="6">
         <v>0</v>
       </c>
       <c r="AI24" s="6">
         <v>0</v>
       </c>
       <c r="AJ24" s="6">
         <v>0</v>
       </c>
       <c r="AK24" s="6">
         <v>0</v>
       </c>
       <c r="AL24" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM24" s="6">
+        <f>SUM(E24:AL24)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B25" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="6">
         <v>0</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="6">
         <v>0</v>
       </c>
       <c r="I25" s="6">
         <v>0</v>
       </c>
       <c r="J25" s="6">
@@ -5377,55 +5488,58 @@
       <c r="AD25" s="6">
         <v>0</v>
       </c>
       <c r="AE25" s="6">
         <v>0</v>
       </c>
       <c r="AF25" s="6">
         <v>0</v>
       </c>
       <c r="AG25" s="6">
         <v>0</v>
       </c>
       <c r="AH25" s="6">
         <v>1</v>
       </c>
       <c r="AI25" s="6">
         <v>0</v>
       </c>
       <c r="AJ25" s="6">
         <v>0</v>
       </c>
       <c r="AK25" s="6">
         <v>0</v>
       </c>
       <c r="AL25" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM25" s="6">
+        <f>SUM(E25:AL25)</f>
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="26" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B26" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="6">
         <v>0</v>
       </c>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>0</v>
       </c>
       <c r="J26" s="6">
@@ -5491,55 +5605,58 @@
       <c r="AD26" s="6">
         <v>0</v>
       </c>
       <c r="AE26" s="6">
         <v>0</v>
       </c>
       <c r="AF26" s="6">
         <v>0</v>
       </c>
       <c r="AG26" s="6">
         <v>0</v>
       </c>
       <c r="AH26" s="6">
         <v>0</v>
       </c>
       <c r="AI26" s="6">
         <v>1</v>
       </c>
       <c r="AJ26" s="6">
         <v>0</v>
       </c>
       <c r="AK26" s="6">
         <v>0</v>
       </c>
       <c r="AL26" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM26" s="6">
+        <f>SUM(E26:AL26)</f>
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="27" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B27" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="6">
         <v>1</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="6">
         <v>1</v>
       </c>
       <c r="I27" s="6">
         <v>0</v>
       </c>
       <c r="J27" s="6">
@@ -5605,55 +5722,58 @@
       <c r="AD27" s="6">
         <v>0</v>
       </c>
       <c r="AE27" s="6">
         <v>0</v>
       </c>
       <c r="AF27" s="6">
         <v>0</v>
       </c>
       <c r="AG27" s="6">
         <v>0</v>
       </c>
       <c r="AH27" s="6">
         <v>1</v>
       </c>
       <c r="AI27" s="6">
         <v>0</v>
       </c>
       <c r="AJ27" s="6">
         <v>1</v>
       </c>
       <c r="AK27" s="6">
         <v>0</v>
       </c>
       <c r="AL27" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM27" s="6">
+        <f>SUM(E27:AL27)</f>
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="6">
         <v>0</v>
       </c>
       <c r="G28" s="6">
         <v>0</v>
       </c>
       <c r="H28" s="6">
         <v>0</v>
       </c>
       <c r="I28" s="6">
         <v>0</v>
       </c>
       <c r="J28" s="6">
@@ -5719,55 +5839,58 @@
       <c r="AD28" s="6">
         <v>0</v>
       </c>
       <c r="AE28" s="6">
         <v>0</v>
       </c>
       <c r="AF28" s="6">
         <v>0</v>
       </c>
       <c r="AG28" s="6">
         <v>0</v>
       </c>
       <c r="AH28" s="6">
         <v>2</v>
       </c>
       <c r="AI28" s="6">
         <v>0</v>
       </c>
       <c r="AJ28" s="6">
         <v>0</v>
       </c>
       <c r="AK28" s="6">
         <v>0</v>
       </c>
       <c r="AL28" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM28" s="6">
+        <f>SUM(E28:AL28)</f>
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="29" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B29" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="6">
         <v>1</v>
       </c>
       <c r="F29" s="6">
         <v>0</v>
       </c>
       <c r="G29" s="6">
         <v>0</v>
       </c>
       <c r="H29" s="6">
         <v>1</v>
       </c>
       <c r="I29" s="6">
         <v>0</v>
       </c>
       <c r="J29" s="6">
@@ -5833,55 +5956,58 @@
       <c r="AD29" s="6">
         <v>0</v>
       </c>
       <c r="AE29" s="6">
         <v>0</v>
       </c>
       <c r="AF29" s="6">
         <v>0</v>
       </c>
       <c r="AG29" s="6">
         <v>0</v>
       </c>
       <c r="AH29" s="6">
         <v>1</v>
       </c>
       <c r="AI29" s="6">
         <v>0</v>
       </c>
       <c r="AJ29" s="6">
         <v>1</v>
       </c>
       <c r="AK29" s="6">
         <v>0</v>
       </c>
       <c r="AL29" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM29" s="6">
+        <f>SUM(E29:AL29)</f>
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="30" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B30" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="6">
         <v>1</v>
       </c>
       <c r="G30" s="6">
         <v>0</v>
       </c>
       <c r="H30" s="6">
         <v>0</v>
       </c>
       <c r="I30" s="6">
         <v>0</v>
       </c>
       <c r="J30" s="6">
@@ -5947,55 +6073,58 @@
       <c r="AD30" s="6">
         <v>3</v>
       </c>
       <c r="AE30" s="6">
         <v>1</v>
       </c>
       <c r="AF30" s="6">
         <v>1</v>
       </c>
       <c r="AG30" s="6">
         <v>0</v>
       </c>
       <c r="AH30" s="6">
         <v>0</v>
       </c>
       <c r="AI30" s="6">
         <v>0</v>
       </c>
       <c r="AJ30" s="6">
         <v>1</v>
       </c>
       <c r="AK30" s="6">
         <v>1</v>
       </c>
       <c r="AL30" s="6">
-        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM30" s="6">
+        <f>SUM(E30:AL30)</f>
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="2:38" x14ac:dyDescent="0.2">
+    <row r="31" spans="2:39" x14ac:dyDescent="0.2">
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="6">
         <v>1</v>
       </c>
       <c r="F31" s="6">
         <v>1</v>
       </c>
       <c r="G31" s="6">
         <v>1</v>
       </c>
       <c r="H31" s="6">
         <v>2</v>
       </c>
       <c r="I31" s="6">
         <v>1</v>
       </c>
       <c r="J31" s="6">
@@ -6061,258 +6190,267 @@
       <c r="AD31" s="6">
         <v>2</v>
       </c>
       <c r="AE31" s="6">
         <v>2</v>
       </c>
       <c r="AF31" s="6">
         <v>1</v>
       </c>
       <c r="AG31" s="6">
         <v>3</v>
       </c>
       <c r="AH31" s="6">
         <v>0</v>
       </c>
       <c r="AI31" s="6">
         <v>3</v>
       </c>
       <c r="AJ31" s="6">
         <v>3</v>
       </c>
       <c r="AK31" s="6">
         <v>3</v>
       </c>
       <c r="AL31" s="6">
-        <f t="shared" si="1"/>
-        <v>41</v>
+        <v>7</v>
+      </c>
+      <c r="AM31" s="6">
+        <f>SUM(E31:AL31)</f>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:AL31">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:AM31">
     <sortCondition ref="B6:B31"/>
     <sortCondition ref="C6:C31"/>
   </sortState>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AL23"/>
+  <dimension ref="A1:AM23"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="R4" workbookViewId="0">
+      <selection activeCell="AL6" sqref="AL6:AL23"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="38.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="11" width="10" bestFit="1" customWidth="1"/>
-    <col min="12" max="37" width="10" customWidth="1"/>
+    <col min="12" max="38" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
       <c r="AA1" s="6"/>
       <c r="AB1" s="6"/>
       <c r="AC1" s="6"/>
       <c r="AD1" s="6"/>
       <c r="AE1" s="6"/>
       <c r="AF1" s="6"/>
       <c r="AG1" s="6"/>
       <c r="AH1" s="6"/>
       <c r="AI1" s="6"/>
       <c r="AJ1" s="6"/>
       <c r="AK1" s="6"/>
       <c r="AL1" s="6"/>
+      <c r="AM1" s="6"/>
     </row>
-    <row r="2" spans="1:38" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:39" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
+      <c r="AM2" s="6"/>
     </row>
-    <row r="3" spans="1:38" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:39" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
       <c r="AH3" s="6"/>
       <c r="AI3" s="6"/>
       <c r="AJ3" s="6"/>
       <c r="AK3" s="6"/>
       <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
     </row>
-    <row r="4" spans="1:38" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:39" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="6"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
       <c r="AH4" s="6"/>
       <c r="AI4" s="6"/>
       <c r="AJ4" s="6"/>
       <c r="AK4" s="6"/>
       <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
     </row>
-    <row r="5" spans="1:38" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:39" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="1" t="s">
@@ -6378,57 +6516,60 @@
       <c r="AC5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="AD5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="AE5" s="1" t="s">
         <v>96</v>
       </c>
       <c r="AF5" s="1" t="s">
         <v>97</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>98</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>100</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>99</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>102</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="AL5" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
       <c r="B6" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>82</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>63</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
@@ -6494,56 +6635,59 @@
       </c>
       <c r="AD6" s="12">
         <v>0</v>
       </c>
       <c r="AE6" s="12">
         <v>0</v>
       </c>
       <c r="AF6" s="12">
         <v>0</v>
       </c>
       <c r="AG6" s="12">
         <v>0</v>
       </c>
       <c r="AH6" s="12">
         <v>0</v>
       </c>
       <c r="AI6" s="12">
         <v>0</v>
       </c>
       <c r="AJ6" s="12">
         <v>0</v>
       </c>
       <c r="AK6" s="12">
         <v>0</v>
       </c>
-      <c r="AL6">
-        <f>SUM(E6:AK6)</f>
+      <c r="AL6" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM6">
+        <f>SUM(E6:AL6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="10"/>
       <c r="B7" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>82</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>64</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
@@ -6609,56 +6753,59 @@
       </c>
       <c r="AD7" s="12">
         <v>0</v>
       </c>
       <c r="AE7" s="12">
         <v>0</v>
       </c>
       <c r="AF7" s="12">
         <v>0</v>
       </c>
       <c r="AG7" s="12">
         <v>0</v>
       </c>
       <c r="AH7" s="12">
         <v>0</v>
       </c>
       <c r="AI7" s="12">
         <v>0</v>
       </c>
       <c r="AJ7" s="12">
         <v>0</v>
       </c>
       <c r="AK7" s="12">
         <v>0</v>
       </c>
-      <c r="AL7">
-        <f t="shared" ref="AL7:AL23" si="0">SUM(E7:AK7)</f>
+      <c r="AL7" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM7">
+        <f t="shared" ref="AM7:AM23" si="0">SUM(E7:AL7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="10"/>
       <c r="B8" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>83</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>63</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
@@ -6724,56 +6871,59 @@
       </c>
       <c r="AD8" s="12">
         <v>0</v>
       </c>
       <c r="AE8" s="12">
         <v>0</v>
       </c>
       <c r="AF8" s="12">
         <v>0</v>
       </c>
       <c r="AG8" s="12">
         <v>0</v>
       </c>
       <c r="AH8" s="12">
         <v>0</v>
       </c>
       <c r="AI8" s="12">
         <v>0</v>
       </c>
       <c r="AJ8" s="12">
         <v>0</v>
       </c>
       <c r="AK8" s="12">
         <v>0</v>
       </c>
-      <c r="AL8">
+      <c r="AL8" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>81</v>
       </c>
       <c r="C9" t="s">
         <v>83</v>
       </c>
       <c r="D9" t="s">
         <v>64</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
@@ -6838,56 +6988,59 @@
       </c>
       <c r="AD9" s="12">
         <v>0</v>
       </c>
       <c r="AE9" s="12">
         <v>0</v>
       </c>
       <c r="AF9" s="12">
         <v>0</v>
       </c>
       <c r="AG9" s="12">
         <v>0</v>
       </c>
       <c r="AH9" s="12">
         <v>0</v>
       </c>
       <c r="AI9" s="12">
         <v>0</v>
       </c>
       <c r="AJ9" s="12">
         <v>0</v>
       </c>
       <c r="AK9" s="12">
         <v>0</v>
       </c>
-      <c r="AL9">
+      <c r="AL9" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>81</v>
       </c>
       <c r="C10" t="s">
         <v>84</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
@@ -6952,56 +7105,59 @@
       </c>
       <c r="AD10" s="12">
         <v>0</v>
       </c>
       <c r="AE10" s="12">
         <v>0</v>
       </c>
       <c r="AF10" s="12">
         <v>0</v>
       </c>
       <c r="AG10" s="12">
         <v>0</v>
       </c>
       <c r="AH10" s="12">
         <v>0</v>
       </c>
       <c r="AI10" s="12">
         <v>0</v>
       </c>
       <c r="AJ10" s="12">
         <v>0</v>
       </c>
       <c r="AK10" s="12">
         <v>0</v>
       </c>
-      <c r="AL10">
+      <c r="AL10" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>81</v>
       </c>
       <c r="C11" t="s">
         <v>84</v>
       </c>
       <c r="D11" t="s">
         <v>64</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
@@ -7066,56 +7222,59 @@
       </c>
       <c r="AD11" s="12">
         <v>0</v>
       </c>
       <c r="AE11" s="12">
         <v>0</v>
       </c>
       <c r="AF11" s="12">
         <v>0</v>
       </c>
       <c r="AG11" s="12">
         <v>0</v>
       </c>
       <c r="AH11" s="12">
         <v>0</v>
       </c>
       <c r="AI11" s="12">
         <v>0</v>
       </c>
       <c r="AJ11" s="12">
         <v>0</v>
       </c>
       <c r="AK11" s="12">
         <v>0</v>
       </c>
-      <c r="AL11">
+      <c r="AL11" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>85</v>
       </c>
       <c r="D12" t="s">
         <v>63</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
@@ -7180,56 +7339,59 @@
       </c>
       <c r="AD12" s="12">
         <v>0</v>
       </c>
       <c r="AE12" s="12">
         <v>0</v>
       </c>
       <c r="AF12" s="12">
         <v>0</v>
       </c>
       <c r="AG12" s="12">
         <v>0</v>
       </c>
       <c r="AH12" s="12">
         <v>0</v>
       </c>
       <c r="AI12" s="12">
         <v>0</v>
       </c>
       <c r="AJ12" s="12">
         <v>0</v>
       </c>
       <c r="AK12" s="12">
         <v>0</v>
       </c>
-      <c r="AL12">
+      <c r="AL12" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM12">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>81</v>
       </c>
       <c r="C13" t="s">
         <v>85</v>
       </c>
       <c r="D13" t="s">
         <v>64</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
@@ -7294,56 +7456,59 @@
       </c>
       <c r="AD13" s="12">
         <v>0</v>
       </c>
       <c r="AE13" s="12">
         <v>0</v>
       </c>
       <c r="AF13" s="12">
         <v>0</v>
       </c>
       <c r="AG13" s="12">
         <v>0</v>
       </c>
       <c r="AH13" s="12">
         <v>0</v>
       </c>
       <c r="AI13" s="12">
         <v>0</v>
       </c>
       <c r="AJ13" s="12">
         <v>0</v>
       </c>
       <c r="AK13" s="12">
         <v>0</v>
       </c>
-      <c r="AL13">
+      <c r="AL13" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>81</v>
       </c>
       <c r="C14" t="s">
         <v>86</v>
       </c>
       <c r="D14" t="s">
         <v>63</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
@@ -7408,56 +7573,59 @@
       </c>
       <c r="AD14" s="12">
         <v>0</v>
       </c>
       <c r="AE14" s="12">
         <v>0</v>
       </c>
       <c r="AF14" s="12">
         <v>0</v>
       </c>
       <c r="AG14" s="12">
         <v>0</v>
       </c>
       <c r="AH14" s="12">
         <v>0</v>
       </c>
       <c r="AI14" s="12">
         <v>0</v>
       </c>
       <c r="AJ14" s="12">
         <v>0</v>
       </c>
       <c r="AK14" s="12">
         <v>0</v>
       </c>
-      <c r="AL14">
+      <c r="AL14" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15" t="s">
         <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
@@ -7522,56 +7690,59 @@
       </c>
       <c r="AD15" s="12">
         <v>0</v>
       </c>
       <c r="AE15" s="12">
         <v>0</v>
       </c>
       <c r="AF15" s="12">
         <v>0</v>
       </c>
       <c r="AG15" s="12">
         <v>0</v>
       </c>
       <c r="AH15" s="12">
         <v>0</v>
       </c>
       <c r="AI15" s="12">
         <v>0</v>
       </c>
       <c r="AJ15" s="12">
         <v>0</v>
       </c>
       <c r="AK15" s="12">
         <v>0</v>
       </c>
-      <c r="AL15">
+      <c r="AL15" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>81</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
@@ -7636,56 +7807,59 @@
       </c>
       <c r="AD16" s="12">
         <v>0</v>
       </c>
       <c r="AE16" s="12">
         <v>0</v>
       </c>
       <c r="AF16" s="12">
         <v>0</v>
       </c>
       <c r="AG16" s="12">
         <v>0</v>
       </c>
       <c r="AH16" s="12">
         <v>0</v>
       </c>
       <c r="AI16" s="12">
         <v>0</v>
       </c>
       <c r="AJ16" s="12">
         <v>0</v>
       </c>
       <c r="AK16" s="12">
         <v>0</v>
       </c>
-      <c r="AL16">
+      <c r="AL16" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM16">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>81</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
@@ -7750,56 +7924,59 @@
       </c>
       <c r="AD17" s="12">
         <v>0</v>
       </c>
       <c r="AE17" s="12">
         <v>0</v>
       </c>
       <c r="AF17" s="12">
         <v>0</v>
       </c>
       <c r="AG17" s="12">
         <v>0</v>
       </c>
       <c r="AH17" s="12">
         <v>0</v>
       </c>
       <c r="AI17" s="12">
         <v>0</v>
       </c>
       <c r="AJ17" s="12">
         <v>0</v>
       </c>
       <c r="AK17" s="12">
         <v>0</v>
       </c>
-      <c r="AL17">
+      <c r="AL17" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
@@ -7864,56 +8041,59 @@
       </c>
       <c r="AD18" s="12">
         <v>0</v>
       </c>
       <c r="AE18" s="12">
         <v>1</v>
       </c>
       <c r="AF18" s="12">
         <v>0</v>
       </c>
       <c r="AG18" s="12">
         <v>0</v>
       </c>
       <c r="AH18" s="12">
         <v>0</v>
       </c>
       <c r="AI18" s="12">
         <v>0</v>
       </c>
       <c r="AJ18" s="12">
         <v>0</v>
       </c>
       <c r="AK18" s="12">
         <v>0</v>
       </c>
-      <c r="AL18">
+      <c r="AL18" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM18">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
@@ -7978,56 +8158,59 @@
       </c>
       <c r="AD19" s="12">
         <v>0</v>
       </c>
       <c r="AE19" s="12">
         <v>0</v>
       </c>
       <c r="AF19" s="12">
         <v>0</v>
       </c>
       <c r="AG19" s="12">
         <v>0</v>
       </c>
       <c r="AH19" s="12">
         <v>0</v>
       </c>
       <c r="AI19" s="12">
         <v>0</v>
       </c>
       <c r="AJ19" s="12">
         <v>0</v>
       </c>
       <c r="AK19" s="12">
         <v>1</v>
       </c>
-      <c r="AL19">
+      <c r="AL19" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM19">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
@@ -8092,56 +8275,59 @@
       </c>
       <c r="AD20" s="12">
         <v>0</v>
       </c>
       <c r="AE20" s="12">
         <v>0</v>
       </c>
       <c r="AF20" s="12">
         <v>0</v>
       </c>
       <c r="AG20" s="12">
         <v>0</v>
       </c>
       <c r="AH20" s="12">
         <v>0</v>
       </c>
       <c r="AI20" s="12">
         <v>2</v>
       </c>
       <c r="AJ20" s="12">
         <v>0</v>
       </c>
       <c r="AK20" s="12">
         <v>1</v>
       </c>
-      <c r="AL20">
+      <c r="AL20" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM20">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
@@ -8206,56 +8392,59 @@
       </c>
       <c r="AD21" s="12">
         <v>0</v>
       </c>
       <c r="AE21" s="12">
         <v>0</v>
       </c>
       <c r="AF21" s="12">
         <v>0</v>
       </c>
       <c r="AG21" s="12">
         <v>0</v>
       </c>
       <c r="AH21" s="12">
         <v>0</v>
       </c>
       <c r="AI21" s="12">
         <v>0</v>
       </c>
       <c r="AJ21" s="12">
         <v>0</v>
       </c>
       <c r="AK21" s="12">
         <v>0</v>
       </c>
-      <c r="AL21">
+      <c r="AL21" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>88</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
@@ -8320,56 +8509,59 @@
       </c>
       <c r="AD22" s="12">
         <v>0</v>
       </c>
       <c r="AE22" s="12">
         <v>0</v>
       </c>
       <c r="AF22" s="12">
         <v>0</v>
       </c>
       <c r="AG22" s="12">
         <v>0</v>
       </c>
       <c r="AH22" s="12">
         <v>0</v>
       </c>
       <c r="AI22" s="12">
         <v>0</v>
       </c>
       <c r="AJ22" s="12">
         <v>0</v>
       </c>
       <c r="AK22" s="12">
         <v>0</v>
       </c>
-      <c r="AL22">
+      <c r="AL22" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM22">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="2:38" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:39" ht="15" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
@@ -8434,112 +8626,117 @@
       </c>
       <c r="AD23" s="12">
         <v>0</v>
       </c>
       <c r="AE23" s="12">
         <v>0</v>
       </c>
       <c r="AF23" s="12">
         <v>0</v>
       </c>
       <c r="AG23" s="12">
         <v>0</v>
       </c>
       <c r="AH23" s="12">
         <v>0</v>
       </c>
       <c r="AI23" s="12">
         <v>0</v>
       </c>
       <c r="AJ23" s="12">
         <v>0</v>
       </c>
       <c r="AK23" s="12">
         <v>0</v>
       </c>
-      <c r="AL23">
+      <c r="AL23" s="12">
+        <v>0</v>
+      </c>
+      <c r="AM23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{239012B7-2059-4E95-948A-BF5BF6C72865}">
-  <dimension ref="A1:AP24"/>
+  <dimension ref="A1:AQ24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AL6" sqref="AL6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="15" width="10" style="6" bestFit="1" customWidth="1"/>
-    <col min="16" max="40" width="10" style="6" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="43" max="16384" width="9.140625" style="6"/>
+    <col min="16" max="41" width="10" style="6" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" style="6"/>
+    <col min="43" max="43" width="13.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:42" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:43" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:42" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:43" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="5" t="s">
@@ -8614,60 +8811,63 @@
       <c r="AF5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="AG5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>96</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>97</v>
       </c>
       <c r="AJ5" s="1" t="s">
         <v>98</v>
       </c>
       <c r="AK5" s="1" t="s">
         <v>100</v>
       </c>
       <c r="AL5" s="1" t="s">
         <v>99</v>
       </c>
       <c r="AM5" s="1" t="s">
         <v>102</v>
       </c>
       <c r="AN5" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="AO5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO5" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP5" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="AP5" s="5" t="s">
+      <c r="AQ5" s="5" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="6">
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="6">
         <v>0</v>
       </c>
       <c r="G6" s="9">
         <v>110</v>
       </c>
       <c r="H6" s="9">
         <v>17</v>
       </c>
       <c r="I6" s="9">
         <v>48</v>
       </c>
       <c r="J6" s="9">
@@ -8739,62 +8939,65 @@
       <c r="AF6" s="9">
         <v>122</v>
       </c>
       <c r="AG6" s="9">
         <v>192</v>
       </c>
       <c r="AH6" s="9">
         <v>163</v>
       </c>
       <c r="AI6" s="9">
         <v>149</v>
       </c>
       <c r="AJ6" s="9">
         <v>138</v>
       </c>
       <c r="AK6" s="9">
         <v>184</v>
       </c>
       <c r="AL6" s="9">
         <v>171</v>
       </c>
       <c r="AM6" s="9">
         <v>158</v>
       </c>
       <c r="AN6" s="9">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AO6" s="9">
-        <f>SUM(D6:AN6)</f>
-[...4 lines deleted...]
-        <v>0.41010522496371554</v>
+        <v>166</v>
+      </c>
+      <c r="AP6" s="9">
+        <f>SUM(D6:AO6)</f>
+        <v>4692</v>
+      </c>
+      <c r="AQ6" s="7">
+        <f>AP6/SUM($AP$6:$AP$8)</f>
+        <v>0.41244725738396626</v>
       </c>
     </row>
-    <row r="7" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="6">
         <v>0</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>1</v>
       </c>
       <c r="G7" s="9">
         <v>174</v>
       </c>
       <c r="H7" s="9">
         <v>22</v>
       </c>
       <c r="I7" s="9">
         <v>92</v>
       </c>
       <c r="J7" s="9">
@@ -8851,77 +9054,80 @@
       <c r="AA7" s="9">
         <v>321</v>
       </c>
       <c r="AB7" s="9">
         <v>210</v>
       </c>
       <c r="AC7" s="9">
         <v>234</v>
       </c>
       <c r="AD7" s="9">
         <v>284</v>
       </c>
       <c r="AE7" s="9">
         <v>257</v>
       </c>
       <c r="AF7" s="9">
         <v>136</v>
       </c>
       <c r="AG7" s="9">
         <v>160</v>
       </c>
       <c r="AH7" s="9">
         <v>160</v>
       </c>
       <c r="AI7" s="9">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AJ7" s="9">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AK7" s="9">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="AL7" s="9">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AM7" s="9">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="AN7" s="9">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="AO7" s="9">
-        <f t="shared" ref="AO7:AO12" si="0">SUM(D7:AN7)</f>
-[...4 lines deleted...]
-        <v>0.54816763425253989</v>
+        <v>136</v>
+      </c>
+      <c r="AP7" s="9">
+        <f t="shared" ref="AP7:AP12" si="0">SUM(D7:AO7)</f>
+        <v>6210</v>
+      </c>
+      <c r="AQ7" s="7">
+        <f>AP7/SUM($AP$6:$AP$8)</f>
+        <v>0.54588607594936711</v>
       </c>
     </row>
-    <row r="8" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="6">
         <v>0</v>
       </c>
       <c r="E8" s="6">
         <v>0</v>
       </c>
       <c r="F8" s="6">
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>0</v>
       </c>
       <c r="H8" s="6">
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <v>0</v>
       </c>
       <c r="J8" s="6">
@@ -8972,102 +9178,105 @@
       <c r="Y8" s="9">
         <v>34</v>
       </c>
       <c r="Z8" s="9">
         <v>34</v>
       </c>
       <c r="AA8" s="9">
         <v>30</v>
       </c>
       <c r="AB8" s="9">
         <v>12</v>
       </c>
       <c r="AC8" s="9">
         <v>24</v>
       </c>
       <c r="AD8" s="9">
         <v>12</v>
       </c>
       <c r="AE8" s="9">
         <v>23</v>
       </c>
       <c r="AF8" s="9">
         <v>10</v>
       </c>
       <c r="AG8" s="9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AH8" s="9">
         <v>14</v>
       </c>
       <c r="AI8" s="9">
         <v>13</v>
       </c>
       <c r="AJ8" s="9">
         <v>9</v>
       </c>
       <c r="AK8" s="9">
         <v>10</v>
       </c>
       <c r="AL8" s="9">
+        <v>10</v>
+      </c>
+      <c r="AM8" s="9">
+        <v>15</v>
+      </c>
+      <c r="AN8" s="9">
+        <v>8</v>
+      </c>
+      <c r="AO8" s="9">
         <v>9</v>
       </c>
-      <c r="AM8" s="9">
-[...5 lines deleted...]
-      <c r="AO8" s="9">
+      <c r="AP8" s="9">
         <f t="shared" si="0"/>
-        <v>460</v>
-[...3 lines deleted...]
-        <v>4.1727140783744558E-2</v>
+        <v>474</v>
+      </c>
+      <c r="AQ8" s="7">
+        <f>AP8/SUM($AP$6:$AP$8)</f>
+        <v>4.1666666666666664E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:43" x14ac:dyDescent="0.2">
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
       <c r="AB9" s="9"/>
-      <c r="AO9" s="9"/>
       <c r="AP9" s="9"/>
+      <c r="AQ9" s="9"/>
     </row>
-    <row r="10" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="6">
         <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <v>0</v>
       </c>
       <c r="J10" s="6">
@@ -9142,59 +9351,62 @@
       <c r="AG10" s="9">
         <v>10</v>
       </c>
       <c r="AH10" s="9">
         <v>8</v>
       </c>
       <c r="AI10" s="9">
         <v>8</v>
       </c>
       <c r="AJ10" s="9">
         <v>6</v>
       </c>
       <c r="AK10" s="9">
         <v>17</v>
       </c>
       <c r="AL10" s="9">
         <v>18</v>
       </c>
       <c r="AM10" s="9">
         <v>9</v>
       </c>
       <c r="AN10" s="9">
         <v>3</v>
       </c>
       <c r="AO10" s="9">
-        <f>SUM(D10:AN10)</f>
-[...4 lines deleted...]
-        <v>0.52904564315352698</v>
+        <v>14</v>
+      </c>
+      <c r="AP10" s="9">
+        <f t="shared" si="0"/>
+        <v>269</v>
+      </c>
+      <c r="AQ10" s="7">
+        <f>AP10/SUM($AP$10:$AP$12)</f>
+        <v>0.53479125248508941</v>
       </c>
     </row>
-    <row r="11" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="6">
         <v>0</v>
       </c>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="6">
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <v>0</v>
       </c>
       <c r="J11" s="6">
@@ -9263,65 +9475,68 @@
       <c r="AE11" s="9">
         <v>32</v>
       </c>
       <c r="AF11" s="9">
         <v>4</v>
       </c>
       <c r="AG11" s="9">
         <v>9</v>
       </c>
       <c r="AH11" s="9">
         <v>5</v>
       </c>
       <c r="AI11" s="9">
         <v>7</v>
       </c>
       <c r="AJ11" s="9">
         <v>4</v>
       </c>
       <c r="AK11" s="9">
         <v>12</v>
       </c>
       <c r="AL11" s="9">
         <v>5</v>
       </c>
       <c r="AM11" s="9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AN11" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AO11" s="9">
+        <v>4</v>
+      </c>
+      <c r="AP11" s="9">
         <f t="shared" si="0"/>
-        <v>225</v>
-[...3 lines deleted...]
-        <v>0.46680497925311204</v>
+        <v>232</v>
+      </c>
+      <c r="AQ11" s="7">
+        <f>AP11/SUM($AP$10:$AP$12)</f>
+        <v>0.46123260437375746</v>
       </c>
     </row>
-    <row r="12" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:43" x14ac:dyDescent="0.2">
       <c r="B12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6">
         <v>0</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="6">
@@ -9396,93 +9611,106 @@
       <c r="AG12" s="9">
         <v>0</v>
       </c>
       <c r="AH12" s="9">
         <v>0</v>
       </c>
       <c r="AI12" s="9">
         <v>0</v>
       </c>
       <c r="AJ12" s="9">
         <v>0</v>
       </c>
       <c r="AK12" s="9">
         <v>0</v>
       </c>
       <c r="AL12" s="9">
         <v>1</v>
       </c>
       <c r="AM12" s="9">
         <v>0</v>
       </c>
       <c r="AN12" s="9">
         <v>0</v>
       </c>
       <c r="AO12" s="9">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="9">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="AP12" s="7">
-[...1 lines deleted...]
-        <v>4.1493775933609959E-3</v>
+      <c r="AQ12" s="7">
+        <f>AP12/SUM($AP$10:$AP$12)</f>
+        <v>3.9761431411530811E-3</v>
       </c>
     </row>
-    <row r="13" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:43" x14ac:dyDescent="0.2">
       <c r="AC13" s="9"/>
       <c r="AD13" s="9"/>
       <c r="AE13" s="9"/>
       <c r="AF13" s="9"/>
       <c r="AG13" s="9"/>
       <c r="AH13" s="9"/>
       <c r="AI13" s="9"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="9"/>
       <c r="AL13" s="9"/>
       <c r="AM13" s="9"/>
       <c r="AN13" s="9"/>
+      <c r="AO13" s="9"/>
     </row>
     <row r="24" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9684,79 +9912,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD3FD28-A8F8-4282-BDA9-F6A755BD4554}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BEF27D1-2512-4660-B486-D718DFBBC449}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BEF27D1-2512-4660-B486-D718DFBBC449}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD3FD28-A8F8-4282-BDA9-F6A755BD4554}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{104D5FED-64D2-4B5F-8025-CE0BA028A33C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>