--- v1 (2026-02-28)
+++ v2 (2026-05-30)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fda.gov\wodc\ORA\OSPOP\DFE\Debarment\3. Current Debarments Downloadable file for Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76810F07-9937-4664-B2C5-01DEEB117DF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0D164AC-44DA-4FD7-8908-4AE31F527BDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
   </bookViews>
   <sheets>
     <sheet name="Drug Applications" sheetId="1" r:id="rId1"/>
     <sheet name="Drug Imports" sheetId="4" r:id="rId2"/>
     <sheet name="Food Imports" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk39577905" localSheetId="0">'Drug Applications'!$A$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -1339,59 +1339,50 @@
   <si>
     <t>Tzvi</t>
   </si>
   <si>
     <t>84 FR 65825</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
     <t>Jin Su</t>
   </si>
   <si>
     <t>85 FR 44904</t>
   </si>
   <si>
     <t>Whalen</t>
   </si>
   <si>
     <t>Thomas J.</t>
   </si>
   <si>
     <t>86 FR 16222</t>
   </si>
   <si>
-    <t>Wing</t>
-[...7 lines deleted...]
-  <si>
     <t>Shepard</t>
   </si>
   <si>
     <t>Rick</t>
   </si>
   <si>
     <t>86 FR 26523</t>
   </si>
   <si>
     <t>Doyle</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>86 FR 40063</t>
   </si>
   <si>
     <t>Ash</t>
   </si>
   <si>
     <t>Justin</t>
   </si>
   <si>
     <t>86 FR 40579</t>
@@ -1534,53 +1525,50 @@
   <si>
     <t>87 FR 16214</t>
   </si>
   <si>
     <t>87 FR 16215</t>
   </si>
   <si>
     <t>Raventos</t>
   </si>
   <si>
     <t>Lisett</t>
   </si>
   <si>
     <t>87 FR 22218</t>
   </si>
   <si>
     <t>Villaman-Bencosme</t>
   </si>
   <si>
     <t>Yvelice</t>
   </si>
   <si>
     <t>87 FR 23184</t>
   </si>
   <si>
-    <t>3 years%</t>
-[...1 lines deleted...]
-  <si>
     <t>Head, Jr.</t>
   </si>
   <si>
     <t>Howard Stanley</t>
   </si>
   <si>
     <t>87 FR 29867</t>
   </si>
   <si>
     <t>Novikov</t>
   </si>
   <si>
     <t xml:space="preserve">Jhanna </t>
   </si>
   <si>
     <t>87 FR 40539</t>
   </si>
   <si>
     <t>58 FR 26814~</t>
   </si>
   <si>
     <t>Hampton-Bey II</t>
   </si>
   <si>
     <t xml:space="preserve">Kris A. </t>
@@ -1649,59 +1637,50 @@
     <t>   87 FR 76490</t>
   </si>
   <si>
     <t>Letizia, Jr.</t>
   </si>
   <si>
     <t>Gabriel J.</t>
   </si>
   <si>
     <t>88 FR 2935</t>
   </si>
   <si>
     <t>Godding</t>
   </si>
   <si>
     <t>Linda L.</t>
   </si>
   <si>
     <t>   88 FR 3747</t>
   </si>
   <si>
     <t>Mark A.</t>
   </si>
   <si>
     <t>   88 FR 3744</t>
-  </si>
-[...7 lines deleted...]
-    <t>88 FR 4830</t>
   </si>
   <si>
     <t>Anwar</t>
   </si>
   <si>
     <t>Sami</t>
   </si>
   <si>
     <t>88 FR 7093</t>
   </si>
   <si>
     <t>Lesniak</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>88 FR 12381</t>
   </si>
   <si>
     <t>Thaxter</t>
   </si>
   <si>
     <t>Shaun</t>
   </si>
@@ -2278,56 +2257,108 @@
   </si>
   <si>
     <t xml:space="preserve">91 FR 6643 </t>
   </si>
   <si>
     <t>McCain</t>
   </si>
   <si>
     <t>Sherrie R.</t>
   </si>
   <si>
     <t xml:space="preserve">91 FR 8003 </t>
   </si>
   <si>
     <t>Insprucker</t>
   </si>
   <si>
     <t xml:space="preserve">91 FR 8006 </t>
   </si>
   <si>
     <t>Sherri</t>
   </si>
   <si>
     <t>91 FR 8001</t>
   </si>
+  <si>
+    <t>Kiehl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kimberly Schaff </t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 FR 21823 </t>
+  </si>
+  <si>
+    <t>Bobo</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF333333"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>years%</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color rgb="FF333333"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">91 FR 27962 </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="35">
+  <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF333333"/>
       <name val="Roboto Condensed"/>
@@ -2509,50 +2540,64 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color rgb="FF333333"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color rgb="FF333333"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
@@ -2754,51 +2799,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="225">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3219,56 +3264,50 @@
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3327,106 +3366,121 @@
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="34" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3703,164 +3757,164 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-10-21/E9-25322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-04-03/pdf/97-8555.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16046/euton-m-laing-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-14/2016-27244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29045/joseph-a-rowan-final-debarment-order" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24655.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05714.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/02/2024-09528/angela-maria-giron-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-10-20/pdf/03-26385.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26255/barry-j-cadden-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05715.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/01/18/2018-00719/william-ralph-kincaid-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/09/2011-20181/ray-nathan-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-03-03/2011-4778" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-09-13/2012-22604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/21/2023-13135/daylen-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/27/2020-26226/michael-l-babich-final-debarment-order" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16069/paul-j-elmer-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04374/michael-gurry-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/23/2010-3552/patrick-j-lais-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/02/22/2012-4064/stephen-l-marks-debarment-order" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70741/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-06-22/2015-15163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26912/ivette-maria-portela-martinez-final-debarment-order" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-661.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-13/E9-27223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-09-02/pdf/E8-20295.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2017-02-17/2017-03172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-23/E9-28083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27802.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-20/pdf/97-27693.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/07/27/2023-15944/diana-daffin-final-debarment-order" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27803.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-06-12/E9-13929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-08-23/2012-20784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/14/2022-08025/lisett-raventos-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-28/pdf/97-22856.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25087.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/08/04/E9-18621/kim-c-hendrick-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-10-05/2011-25680" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/15/2024-10584/gina-acosta-final-debarment-order" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/20/2024-27093/miguel-angel-montalvo-villa-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29044/sunrise-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/11/16/2011-29538/scott-s-reuben-debarment-order" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04375/lawrence-b-ryan-final-debarment-order" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2012-09-13/pdf/2012-22606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-11-07/pdf/97-29399.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-22/pdf/96-6941.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-11/pdf/96-5687.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-09/2015-16665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-04-30/pdf/03-10569.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2004-12-02/pdf/04-26532.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26262/john-kapoor-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-03-18/2016-06104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/19/2020-25601/richard-m-simon-final-debarment-order" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2018-09-28/pdf/2018-21210.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04031/john-warrington-kosolcharoen-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-02-17/pdf/2017-03173.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-10-26/pdf/2017-23275.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/11/23/E9-28084/anthony-w-albanese-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-17/pdf/97-27586.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70982/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-08-04/E9-18619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/05/09/2012-11106/jerome-lentini-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-11/pdf/97-21085.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/21/2024-05981/willis-reed-final-debarment-order" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/04/14/2021-07638/mark-reinhard-final-debarment-order" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24657.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05717.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-04-18/pdf/X96-30418.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-09-16/pdf/2015-23204.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-08/2015-16664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2002-04-30/pdf/02-10562.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03941/shaun-thaxter-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/03/2023-16550/raidel-figueroa-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29046/alec-burlakoff-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1994-12-21/html/94-31250.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/27/2011-13198/stephen-lee-seldon-debarment-order" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/11/23/2021-25589/maytee-lledo-final-debarment-order" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/08/02/2022-16507/duniel-tejeda-final-debarment-order" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/14/2025-04117/bernardo-garmendia-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/06/22/2015-15162/mirwaiss-aminzada-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-01-21/pdf/00-1406.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2013-03-06/pdf/2013-05160.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2014-11-10/2014-26562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/29/2024-11727/maria-anzures-camarena-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-18/pdf/2020-05582.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-1998-06-25/pdf/98-16850.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-11-08/2011-28877" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-08-20/pdf/2015-20561.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2007-01-30/pdf/E7-1416.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-663.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/09/12/2023-19672/mayya-tatsene-final-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2006-10-17/pdf/E6-17178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-07-09/2012-16600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1995-01-11/pdf/95-695.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-02-28/pdf/96-4473.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29052/jerrod-nichols-smith-debarment-order" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04459/eduardo-navarro-final-debarment-order" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/25/2023-01419/poornanand-palaparty-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/08/2023-12249/analay-rico-final-debarment-order" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-10-21/E9-25322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26912/ivette-maria-portela-martinez-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-04-03/pdf/97-8555.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16046/euton-m-laing-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-14/2016-27244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29045/joseph-a-rowan-final-debarment-order" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24655.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05714.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-10-20/pdf/03-26385.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26255/barry-j-cadden-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05715.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/01/18/2018-00719/william-ralph-kincaid-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/09/2011-20181/ray-nathan-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-03-03/2011-4778" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-09-13/2012-22604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/07/27/2023-15944/diana-daffin-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/27/2020-26226/michael-l-babich-final-debarment-order" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16069/paul-j-elmer-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04374/michael-gurry-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/23/2010-3552/patrick-j-lais-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/02/22/2012-4064/stephen-l-marks-debarment-order" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70741/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-06-22/2015-15163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/15/2024-10584/gina-acosta-final-debarment-order" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/20/2024-27093/miguel-angel-montalvo-villa-final-debarment-order" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-661.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-13/E9-27223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-09-02/pdf/E8-20295.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2017-02-17/2017-03172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-23/E9-28083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27802.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-20/pdf/97-27693.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2018-09-28/pdf/2018-21210.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2004-12-02/pdf/04-26532.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27803.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-06-12/E9-13929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-08-23/2012-20784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/14/2022-08025/lisett-raventos-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-28/pdf/97-22856.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25087.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/08/04/E9-18621/kim-c-hendrick-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-10-05/2011-25680" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04031/john-warrington-kosolcharoen-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29044/sunrise-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/11/16/2011-29538/scott-s-reuben-debarment-order" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04375/lawrence-b-ryan-final-debarment-order" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2012-09-13/pdf/2012-22606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-11-07/pdf/97-29399.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-22/pdf/96-6941.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-11/pdf/96-5687.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-09/2015-16665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-04-30/pdf/03-10569.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/21/2024-05981/willis-reed-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26262/john-kapoor-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-03-18/2016-06104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/19/2020-25601/richard-m-simon-final-debarment-order" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/03/2023-16550/raidel-figueroa-final-debarment-order" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/14/2025-04117/bernardo-garmendia-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-02-17/pdf/2017-03173.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-10-26/pdf/2017-23275.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/11/23/E9-28084/anthony-w-albanese-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-17/pdf/97-27586.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70982/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-08-04/E9-18619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/05/09/2012-11106/jerome-lentini-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-11/pdf/97-21085.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/29/2024-11727/maria-anzures-camarena-final-debarment-order" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/04/14/2021-07638/mark-reinhard-final-debarment-order" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24657.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05717.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-04-18/pdf/X96-30418.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-09-16/pdf/2015-23204.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-08/2015-16664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2002-04-30/pdf/02-10562.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/08/2023-12249/analay-rico-final-debarment-order" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/09/12/2023-19672/mayya-tatsene-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29046/alec-burlakoff-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1994-12-21/html/94-31250.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/27/2011-13198/stephen-lee-seldon-debarment-order" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/11/23/2021-25589/maytee-lledo-final-debarment-order" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/08/02/2022-16507/duniel-tejeda-final-debarment-order" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/06/22/2015-15162/mirwaiss-aminzada-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-01-21/pdf/00-1406.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2013-03-06/pdf/2013-05160.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2014-11-10/2014-26562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-18/pdf/2020-05582.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-1998-06-25/pdf/98-16850.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-11-08/2011-28877" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/02/2024-09528/angela-maria-giron-final-debarment-order" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-08-20/pdf/2015-20561.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2007-01-30/pdf/E7-1416.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-663.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2006-10-17/pdf/E6-17178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-07-09/2012-16600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1995-01-11/pdf/95-695.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-02-28/pdf/96-4473.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29052/jerrod-nichols-smith-debarment-order" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04459/eduardo-navarro-final-debarment-order" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03941/shaun-thaxter-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/21/2023-13135/daylen-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04484/george-kuiper-final-debarment-order" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/25/2022-15795/kenneth-zipperer-final-debarment-order" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/12/19/2023-27855/jeremy-walenty-final-debarment-order" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04030/jonathan-corbett-cosie-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00999/mark-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12066/michael-terry-little-final-debarment-order" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09651/carlton-reico-mallard-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/09/19/2025-18213/william-goldsmith-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/01/23/2026-01296/tyler-jordan-hall-final-debarment-order" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-17/pdf/2020-05450.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/11/29/2019-25824/tzvi-lexier-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/07/2022-14433/jhanna-novikov-final-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/14/2024-03020/ross-lucien-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/10/2022-02801/brenda-k-marmas-final-debarment-order" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/15/2023-17481/ildiko-m-knoll-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/04/05/2024-07271/robert-lance-shuffert-final-debarment-order" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/08/15/2024-18268/ryan-stabile-final-debarment-order" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04029/alnashir-alibhai-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/30/2025-09797/evan-asher-field-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03252/sherrie-r-mccain-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/26/2021-06258/ursula-wing-final-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="87%20FR%20225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/29/2022-26012/jennings-ryan-staley-final-debarment-order" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/26/2024-06287/phillip-leonowens-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09646/justin-cole-henry-final-debarment-order" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/12/2026-02786/jeremy-spencer-brown-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/26/2021-06219/thomas-j-whalen-final-debarment-order" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27056/julia-fees-final-debarment-order" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04469/patrick-charles-bishop-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03958/wojciech-lesniak-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00997/linda-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/23/2024-03650/taylor-mclaren-final-debarment-order" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/06/2024-12356/marina-sievert-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09649/michael-dominic-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/10/01/2025-19162/jason-oppenheimer-final-debarment-order" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/28/2021-16044/justin-ash-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02337/paul-zachary-lamberty-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/14/2022-03098/brian-michael-parks-final-debarment-order" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/13/2022-14899/kris-a-hampton-bey-ii-final-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/15/2022-24805/david-elias-mendoza-final-debarment-order" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12064/shanif-abdul-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/01/08/2025-00126/yong-sheng-jiao-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/08/19/2025-15787/doyal-kalita-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/12/14/2022-27091/david-j-kempema-final-debarment-order" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04028/harpreet-singh-final-debarment-order" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03253/justin-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2021-05-14/pdf/2021-10249.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/05/17/2022-10505/howard-stanley-head-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/12/2023-12487/luis-anarbol-moran-final-debarment-order" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/11/25/2025-21075/nicole-shelby-randall-final-debarment-order" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04469/patrick-charles-bishop-final-debarment-order" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/29/2022-26012/jennings-ryan-staley-final-debarment-order" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00997/linda-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04029/alnashir-alibhai-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03958/wojciech-lesniak-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/06/2024-12356/marina-sievert-final-debarment-order" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09649/michael-dominic-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/10/01/2025-19162/jason-oppenheimer-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02337/paul-zachary-lamberty-final-debarment-order" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/04/23/2026-07864/kimberly-schaff-kiehl-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/28/2021-16044/justin-ash-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/11/29/2019-25824/tzvi-lexier-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/13/2022-14899/kris-a-hampton-bey-ii-final-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/23/2024-03650/taylor-mclaren-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/14/2022-03098/brian-michael-parks-final-debarment-order" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/15/2022-24805/david-elias-mendoza-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12064/shanif-abdul-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/01/08/2025-00126/yong-sheng-jiao-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04028/harpreet-singh-final-debarment-order" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/08/19/2025-15787/doyal-kalita-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03253/justin-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2021-05-14/pdf/2021-10249.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/12/14/2022-27091/david-j-kempema-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/26/2021-06219/thomas-j-whalen-final-debarment-order" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="87%20FR%20225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/05/17/2022-10505/howard-stanley-head-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/12/2023-12487/luis-anarbol-moran-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/26/2024-06287/phillip-leonowens-final-debarment-order" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09646/justin-cole-henry-final-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/11/25/2025-21075/nicole-shelby-randall-final-debarment-order" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/05/15/2026-09767/oscar-bobo-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27056/julia-fees-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/12/2026-02786/jeremy-spencer-brown-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04484/george-kuiper-final-debarment-order" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/25/2022-15795/kenneth-zipperer-final-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/12/19/2023-27855/jeremy-walenty-final-debarment-order" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12066/michael-terry-little-final-debarment-order" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04030/jonathan-corbett-cosie-final-debarment-order" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/09/19/2025-18213/william-goldsmith-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00999/mark-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09651/carlton-reico-mallard-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-17/pdf/2020-05450.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/07/2022-14433/jhanna-novikov-final-debarment-order" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/15/2023-17481/ildiko-m-knoll-final-debarment-order" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/14/2024-03020/ross-lucien-final-debarment-order" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/08/15/2024-18268/ryan-stabile-final-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/01/23/2026-01296/tyler-jordan-hall-final-debarment-order" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/10/2022-02801/brenda-k-marmas-final-debarment-order" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/04/05/2024-07271/robert-lance-shuffert-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/30/2025-09797/evan-asher-field-final-debarment-order" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03252/sherrie-r-mccain-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27053/jeffrey-a-styron-final-debarment-order" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-02-18/2015-03210" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/10/01/2021-21375/sitesh-bansi-patel-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2025-05-29/2025-09652" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/12/14/E9-29715/peter-xuong-lam-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10960" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/28/2021-16045/jacobo-geissler-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26917/kevin-sheng-hsiang-fang-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/26/2021-15775/jonathan-doyle-final-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/09/23/2022-20709/roy-tuccillo-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/09/23/2022-20710/roy-tuccillo-sr-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58F1AC74-4D35-4364-8FDC-5DBF6E03FFB4}">
-  <dimension ref="A1:CS207"/>
+  <dimension ref="A1:CS206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I139" sqref="I139"/>
+      <selection activeCell="A94" sqref="A94:XFD94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.140625" customWidth="1"/>
     <col min="11" max="11" width="54.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="E1" s="199" t="s">
+      <c r="E1" s="203" t="s">
         <v>388</v>
       </c>
-      <c r="F1" s="200"/>
-[...4 lines deleted...]
-      <c r="K1" s="200"/>
+      <c r="F1" s="204"/>
+      <c r="G1" s="204"/>
+      <c r="H1" s="204"/>
+      <c r="I1" s="204"/>
+      <c r="J1" s="204"/>
+      <c r="K1" s="204"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="E2" s="200"/>
-[...5 lines deleted...]
-      <c r="K2" s="200"/>
+      <c r="E2" s="204"/>
+      <c r="F2" s="204"/>
+      <c r="G2" s="204"/>
+      <c r="H2" s="204"/>
+      <c r="I2" s="204"/>
+      <c r="J2" s="204"/>
+      <c r="K2" s="204"/>
     </row>
     <row r="3" spans="1:11">
-      <c r="E3" s="200"/>
-[...5 lines deleted...]
-      <c r="K3" s="200"/>
+      <c r="E3" s="204"/>
+      <c r="F3" s="204"/>
+      <c r="G3" s="204"/>
+      <c r="H3" s="204"/>
+      <c r="I3" s="204"/>
+      <c r="J3" s="204"/>
+      <c r="K3" s="204"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="201" t="s">
+      <c r="A4" s="205" t="s">
         <v>389</v>
       </c>
-      <c r="B4" s="202"/>
-[...6 lines deleted...]
-      <c r="K4" s="200"/>
+      <c r="B4" s="206"/>
+      <c r="E4" s="204"/>
+      <c r="F4" s="204"/>
+      <c r="G4" s="204"/>
+      <c r="H4" s="204"/>
+      <c r="I4" s="204"/>
+      <c r="J4" s="204"/>
+      <c r="K4" s="204"/>
     </row>
     <row r="5" spans="1:11">
-      <c r="A5" s="203"/>
-      <c r="B5" s="203"/>
+      <c r="A5" s="207"/>
+      <c r="B5" s="207"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="76" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B7" s="76" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C7" s="60">
         <v>45427</v>
       </c>
       <c r="D7" s="68" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="60">
         <v>45427</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="129" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="129" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="25">
         <v>40529</v>
       </c>
       <c r="D8" s="130" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="25">
         <v>40529</v>
       </c>
       <c r="F8" s="125" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="80"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1" t="s">
@@ -3905,123 +3959,123 @@
       <c r="G10" s="80"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>35741</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="8">
         <v>35741</v>
       </c>
       <c r="F11" s="79" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="80"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="131" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="B12" s="131" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="C12" s="24">
         <v>44959</v>
       </c>
       <c r="D12" s="132" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="24">
         <v>44959</v>
       </c>
       <c r="F12" s="133" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="G12" s="80"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="47" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="B13" s="47" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="C13" s="65">
         <v>45441</v>
       </c>
       <c r="D13" s="122" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="65">
         <v>45441</v>
       </c>
       <c r="F13" s="51" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="G13" s="80"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="129" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="129" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="25">
         <v>34085</v>
       </c>
       <c r="D14" s="130" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="25">
         <v>34085</v>
       </c>
       <c r="F14" s="130" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="80"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="8"/>
       <c r="D15" s="39" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="40">
         <v>34094</v>
       </c>
       <c r="F15" s="39" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="G15" s="80"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>44162</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="8">
         <v>44162</v>
       </c>
       <c r="F16" s="79" t="s">
         <v>26</v>
       </c>
       <c r="G16" s="80"/>
     </row>
     <row r="17" spans="1:7">
@@ -4328,128 +4382,128 @@
       <c r="G31" s="80"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="72" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="24">
         <v>37914</v>
       </c>
       <c r="D32" s="74" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="24">
         <v>37914</v>
       </c>
       <c r="F32" s="81" t="s">
         <v>72</v>
       </c>
       <c r="G32" s="80"/>
     </row>
     <row r="33" spans="1:7" s="67" customFormat="1" ht="14.25">
       <c r="A33" s="76" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B33" s="76" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="C33" s="60">
         <v>45134</v>
       </c>
       <c r="D33" s="68" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="60">
         <v>45134</v>
       </c>
       <c r="F33" s="51" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="73" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="25">
         <v>42783</v>
       </c>
       <c r="D34" s="75" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="25">
         <v>42783</v>
       </c>
       <c r="F34" s="82" t="s">
         <v>76</v>
       </c>
       <c r="G34" s="80"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="8">
         <v>34248</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="8">
         <v>34248</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="80"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="47" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="B36" s="47" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="C36" s="60">
         <v>45098</v>
       </c>
       <c r="D36" s="68" t="s">
         <v>12</v>
       </c>
       <c r="E36" s="60">
         <v>45098</v>
       </c>
       <c r="F36" s="51" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="G36" s="80"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="73" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="73" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="25">
         <v>34278</v>
       </c>
       <c r="D37" s="75" t="s">
         <v>29</v>
       </c>
       <c r="E37" s="25">
         <v>34278</v>
       </c>
       <c r="F37" s="75" t="s">
         <v>83</v>
       </c>
       <c r="G37" s="80"/>
     </row>
     <row r="38" spans="1:7">
@@ -4579,66 +4633,66 @@
       <c r="G43" s="80"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="77" t="s">
         <v>101</v>
       </c>
       <c r="B44" s="77" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="24">
         <v>36798</v>
       </c>
       <c r="D44" s="74" t="s">
         <v>12</v>
       </c>
       <c r="E44" s="24">
         <v>36798</v>
       </c>
       <c r="F44" s="81" t="s">
         <v>103</v>
       </c>
       <c r="G44" s="80"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="47" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="B45" s="47" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="C45" s="60">
         <v>45141</v>
       </c>
       <c r="D45" s="68" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="60">
         <v>45141</v>
       </c>
       <c r="F45" s="51" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="G45" s="80"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="73" t="s">
         <v>108</v>
       </c>
       <c r="B46" s="73" t="s">
         <v>109</v>
       </c>
       <c r="C46" s="25">
         <v>34080</v>
       </c>
       <c r="D46" s="75" t="s">
         <v>12</v>
       </c>
       <c r="E46" s="25">
         <v>34080</v>
       </c>
       <c r="F46" s="75" t="s">
         <v>110</v>
       </c>
       <c r="G46" s="80"/>
     </row>
     <row r="47" spans="1:7">
@@ -4662,130 +4716,130 @@
       </c>
       <c r="G47" s="80"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C48" s="8">
         <v>34158</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E48" s="8">
         <v>34158</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>112</v>
       </c>
       <c r="G48" s="80"/>
     </row>
     <row r="49" spans="1:7">
-      <c r="A49" s="170" t="s">
+      <c r="A49" s="168" t="s">
         <v>113</v>
       </c>
-      <c r="B49" s="170" t="s">
+      <c r="B49" s="168" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="24">
         <v>35522</v>
       </c>
-      <c r="D49" s="172" t="s">
+      <c r="D49" s="170" t="s">
         <v>29</v>
       </c>
       <c r="E49" s="24">
         <v>35522</v>
       </c>
-      <c r="F49" s="174" t="s">
+      <c r="F49" s="172" t="s">
         <v>115</v>
       </c>
       <c r="G49" s="80"/>
     </row>
     <row r="50" spans="1:7" ht="28.5">
       <c r="A50" s="47" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="B50" s="47" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C50" s="60">
         <v>45730</v>
       </c>
       <c r="D50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E50" s="60">
         <v>45730</v>
       </c>
       <c r="F50" s="51" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="G50" s="80"/>
     </row>
     <row r="51" spans="1:7">
-      <c r="A51" s="171" t="s">
+      <c r="A51" s="169" t="s">
         <v>116</v>
       </c>
-      <c r="B51" s="171" t="s">
+      <c r="B51" s="169" t="s">
         <v>117</v>
       </c>
-      <c r="C51" s="179">
+      <c r="C51" s="177">
         <v>36546</v>
       </c>
-      <c r="D51" s="173" t="s">
+      <c r="D51" s="171" t="s">
         <v>29</v>
       </c>
-      <c r="E51" s="179">
+      <c r="E51" s="177">
         <v>36546</v>
       </c>
-      <c r="F51" s="175" t="s">
+      <c r="F51" s="173" t="s">
         <v>118</v>
       </c>
       <c r="G51" s="80"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="96" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="B52" s="96" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="C52" s="127">
         <v>45414</v>
       </c>
       <c r="D52" s="128" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="127">
         <v>45414</v>
       </c>
       <c r="F52" s="17" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="G52" s="80"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="123" t="s">
         <v>119</v>
       </c>
       <c r="B53" s="123" t="s">
         <v>120</v>
       </c>
       <c r="C53" s="25">
         <v>40107</v>
       </c>
       <c r="D53" s="124" t="s">
         <v>12</v>
       </c>
       <c r="E53" s="25">
         <v>40107</v>
       </c>
       <c r="F53" s="125" t="s">
         <v>121</v>
       </c>
       <c r="G53" s="80"/>
     </row>
     <row r="54" spans="1:7">
@@ -5082,88 +5136,88 @@
       </c>
       <c r="G67" s="80"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="8">
         <v>37741</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="8">
         <v>37741</v>
       </c>
       <c r="F68" s="79" t="s">
         <v>167</v>
       </c>
       <c r="G68" s="80"/>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69" s="167" t="s">
+      <c r="A69" s="165" t="s">
         <v>168</v>
       </c>
-      <c r="B69" s="167" t="s">
+      <c r="B69" s="165" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="24">
         <v>40029</v>
       </c>
-      <c r="D69" s="168" t="s">
+      <c r="D69" s="166" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="24">
         <v>40029</v>
       </c>
-      <c r="F69" s="169" t="s">
+      <c r="F69" s="167" t="s">
         <v>170</v>
       </c>
       <c r="G69" s="80"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="48" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="B70" s="48" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="C70" s="65">
         <v>45729</v>
       </c>
       <c r="D70" s="50" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="65">
         <v>45729</v>
       </c>
       <c r="F70" s="51" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="G70" s="80"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="129" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="129" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="25">
         <v>35971</v>
       </c>
       <c r="D71" s="130" t="s">
         <v>29</v>
       </c>
       <c r="E71" s="25">
         <v>35956</v>
       </c>
       <c r="F71" s="125" t="s">
         <v>173</v>
       </c>
       <c r="G71" s="80"/>
     </row>
     <row r="72" spans="1:7">
@@ -5230,108 +5284,108 @@
       <c r="G74" s="80"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C75" s="8">
         <v>41038</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E75" s="8">
         <v>41038</v>
       </c>
       <c r="F75" s="79" t="s">
         <v>188</v>
       </c>
       <c r="G75" s="80"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="72" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B76" s="72" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C76" s="24">
         <v>44944</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>183</v>
       </c>
       <c r="E76" s="24">
         <v>44944</v>
       </c>
       <c r="F76" s="81" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="G76" s="80"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="72" t="s">
         <v>189</v>
       </c>
       <c r="B77" s="72" t="s">
         <v>190</v>
       </c>
       <c r="C77" s="24">
         <v>41339</v>
       </c>
       <c r="D77" s="74" t="s">
         <v>12</v>
       </c>
       <c r="E77" s="24">
         <v>41339</v>
       </c>
       <c r="F77" s="81" t="s">
         <v>191</v>
       </c>
       <c r="G77" s="80"/>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="18" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B78" s="18" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C78" s="19">
         <v>44523</v>
       </c>
       <c r="D78" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E78" s="19">
         <v>44523</v>
       </c>
       <c r="F78" s="83" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="G78" s="80"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="73" t="s">
         <v>192</v>
       </c>
       <c r="B79" s="73" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="25">
         <v>34326</v>
       </c>
       <c r="D79" s="75" t="s">
         <v>29</v>
       </c>
       <c r="E79" s="25">
         <v>34326</v>
       </c>
       <c r="F79" s="75" t="s">
         <v>194</v>
       </c>
       <c r="G79" s="80"/>
     </row>
     <row r="80" spans="1:7">
@@ -5440,2283 +5494,2262 @@
       <c r="G84" s="80"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="72" t="s">
         <v>211</v>
       </c>
       <c r="B85" s="72" t="s">
         <v>212</v>
       </c>
       <c r="C85" s="24">
         <v>34689</v>
       </c>
       <c r="D85" s="74" t="s">
         <v>29</v>
       </c>
       <c r="E85" s="24">
         <v>34689</v>
       </c>
       <c r="F85" s="147" t="s">
         <v>213</v>
       </c>
       <c r="G85" s="80"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="152" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B86" s="152" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="C86" s="126">
         <v>45616</v>
       </c>
       <c r="D86" s="50" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="126">
         <v>45616</v>
       </c>
       <c r="F86" s="51" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="G86" s="80"/>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="73" t="s">
         <v>214</v>
       </c>
       <c r="B87" s="73" t="s">
         <v>215</v>
       </c>
       <c r="C87" s="25">
         <v>34470</v>
       </c>
       <c r="D87" s="75" t="s">
         <v>216</v>
       </c>
       <c r="E87" s="25">
         <v>34710</v>
       </c>
       <c r="F87" s="125" t="s">
         <v>217</v>
       </c>
       <c r="G87" s="80"/>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="72" t="s">
         <v>218</v>
       </c>
       <c r="B88" s="72" t="s">
         <v>219</v>
       </c>
       <c r="C88" s="24">
         <v>40764</v>
       </c>
       <c r="D88" s="74" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="24">
         <v>40764</v>
       </c>
       <c r="F88" s="81" t="s">
         <v>220</v>
       </c>
       <c r="G88" s="80"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="18" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B89" s="18" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C89" s="19">
         <v>44623</v>
       </c>
       <c r="D89" s="20" t="s">
         <v>12</v>
       </c>
       <c r="E89" s="19">
         <v>44623</v>
       </c>
       <c r="F89" s="83" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="G89" s="80"/>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="73" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B90" s="73" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C90" s="25">
         <v>44410</v>
       </c>
       <c r="D90" s="75" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E90" s="33">
         <v>44410</v>
       </c>
       <c r="F90" s="64" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="G90" s="80"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C91" s="8">
         <v>39776</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E91" s="8">
         <v>39776</v>
       </c>
       <c r="F91" s="79" t="s">
         <v>224</v>
       </c>
       <c r="G91" s="80"/>
     </row>
     <row r="92" spans="1:7" ht="28.5">
       <c r="A92" s="72" t="s">
         <v>225</v>
       </c>
       <c r="B92" s="72" t="s">
         <v>226</v>
       </c>
       <c r="C92" s="24">
         <v>34278</v>
       </c>
       <c r="D92" s="74" t="s">
         <v>29</v>
       </c>
       <c r="E92" s="24">
         <v>34278</v>
       </c>
       <c r="F92" s="74" t="s">
         <v>227</v>
       </c>
       <c r="G92" s="80"/>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="96" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="B93" s="96" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C93" s="127">
         <v>45440</v>
       </c>
       <c r="D93" s="128" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="127">
         <v>45440</v>
       </c>
       <c r="F93" s="17" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="G93" s="80"/>
     </row>
     <row r="94" spans="1:7">
-      <c r="A94" s="134" t="s">
-[...15 lines deleted...]
-        <v>519</v>
+      <c r="A94" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="73" t="s">
+        <v>229</v>
+      </c>
+      <c r="C94" s="25">
+        <v>40639</v>
+      </c>
+      <c r="D94" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="25">
+        <v>40639</v>
+      </c>
+      <c r="F94" s="82" t="s">
+        <v>230</v>
       </c>
       <c r="G94" s="80"/>
     </row>
     <row r="95" spans="1:7">
-      <c r="A95" s="73" t="s">
-[...15 lines deleted...]
-        <v>230</v>
+      <c r="A95" s="99" t="s">
+        <v>231</v>
+      </c>
+      <c r="B95" s="99" t="s">
+        <v>232</v>
+      </c>
+      <c r="C95" s="24">
+        <v>34646</v>
+      </c>
+      <c r="D95" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="E95" s="24">
+        <v>34646</v>
+      </c>
+      <c r="F95" s="100" t="s">
+        <v>233</v>
       </c>
       <c r="G95" s="80"/>
     </row>
     <row r="96" spans="1:7">
-      <c r="A96" s="99" t="s">
-[...15 lines deleted...]
-        <v>233</v>
+      <c r="A96" s="96" t="s">
+        <v>234</v>
+      </c>
+      <c r="B96" s="106" t="s">
+        <v>567</v>
+      </c>
+      <c r="C96" s="70">
+        <v>45336</v>
+      </c>
+      <c r="D96" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="70">
+        <v>45336</v>
+      </c>
+      <c r="F96" s="17" t="s">
+        <v>568</v>
       </c>
       <c r="G96" s="80"/>
     </row>
     <row r="97" spans="1:7">
-      <c r="A97" s="96" t="s">
-[...15 lines deleted...]
-        <v>575</v>
+      <c r="A97" s="73" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="73" t="s">
+        <v>238</v>
+      </c>
+      <c r="C97" s="25">
+        <v>37376</v>
+      </c>
+      <c r="D97" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="25">
+        <v>37376</v>
+      </c>
+      <c r="F97" s="82" t="s">
+        <v>239</v>
       </c>
       <c r="G97" s="80"/>
     </row>
     <row r="98" spans="1:7">
-      <c r="A98" s="73" t="s">
-[...15 lines deleted...]
-        <v>239</v>
+      <c r="A98" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C98" s="8">
+        <v>37634</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="8">
+        <v>37634</v>
+      </c>
+      <c r="F98" s="79" t="s">
+        <v>242</v>
       </c>
       <c r="G98" s="80"/>
     </row>
     <row r="99" spans="1:7">
-      <c r="A99" s="1" t="s">
-[...15 lines deleted...]
-        <v>242</v>
+      <c r="A99" s="143" t="s">
+        <v>243</v>
+      </c>
+      <c r="B99" s="143" t="s">
+        <v>244</v>
+      </c>
+      <c r="C99" s="24">
+        <v>40605</v>
+      </c>
+      <c r="D99" s="144" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="24">
+        <v>40605</v>
+      </c>
+      <c r="F99" s="145" t="s">
+        <v>245</v>
       </c>
       <c r="G99" s="80"/>
     </row>
     <row r="100" spans="1:7">
-      <c r="A100" s="143" t="s">
-[...15 lines deleted...]
-        <v>245</v>
+      <c r="A100" s="48" t="s">
+        <v>615</v>
+      </c>
+      <c r="B100" s="48" t="s">
+        <v>616</v>
+      </c>
+      <c r="C100" s="126">
+        <v>45615</v>
+      </c>
+      <c r="D100" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="126">
+        <v>45615</v>
+      </c>
+      <c r="F100" s="51" t="s">
+        <v>617</v>
       </c>
       <c r="G100" s="80"/>
     </row>
     <row r="101" spans="1:7">
-      <c r="A101" s="48" t="s">
-[...15 lines deleted...]
-        <v>624</v>
+      <c r="A101" s="129" t="s">
+        <v>246</v>
+      </c>
+      <c r="B101" s="129" t="s">
+        <v>247</v>
+      </c>
+      <c r="C101" s="25">
+        <v>34150</v>
+      </c>
+      <c r="D101" s="130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="25">
+        <v>34150</v>
+      </c>
+      <c r="F101" s="130" t="s">
+        <v>248</v>
       </c>
       <c r="G101" s="80"/>
     </row>
     <row r="102" spans="1:7">
-      <c r="A102" s="129" t="s">
-[...15 lines deleted...]
-        <v>248</v>
+      <c r="A102" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C102" s="8">
+        <v>34291</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E102" s="8">
+        <v>34698</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>251</v>
       </c>
       <c r="G102" s="80"/>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C103" s="8">
-        <v>34291</v>
+        <v>35723</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="E103" s="8">
-        <v>34698</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>35723</v>
+      </c>
+      <c r="F103" s="81" t="s">
+        <v>254</v>
       </c>
       <c r="G103" s="80"/>
     </row>
     <row r="104" spans="1:7">
-      <c r="A104" s="1" t="s">
-[...15 lines deleted...]
-        <v>254</v>
+      <c r="A104" s="112" t="s">
+        <v>469</v>
+      </c>
+      <c r="B104" s="112" t="s">
+        <v>470</v>
+      </c>
+      <c r="C104" s="24">
+        <v>44665</v>
+      </c>
+      <c r="D104" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="120">
+        <v>44665</v>
+      </c>
+      <c r="F104" s="121" t="s">
+        <v>471</v>
       </c>
       <c r="G104" s="80"/>
     </row>
     <row r="105" spans="1:7">
-      <c r="A105" s="112" t="s">
-[...15 lines deleted...]
-        <v>474</v>
+      <c r="A105" s="66" t="s">
+        <v>572</v>
+      </c>
+      <c r="B105" s="66" t="s">
+        <v>573</v>
+      </c>
+      <c r="C105" s="70">
+        <v>45372</v>
+      </c>
+      <c r="D105" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="70">
+        <v>45372</v>
+      </c>
+      <c r="F105" s="17" t="s">
+        <v>574</v>
       </c>
       <c r="G105" s="80"/>
     </row>
     <row r="106" spans="1:7">
-      <c r="A106" s="66" t="s">
-[...15 lines deleted...]
-        <v>581</v>
+      <c r="A106" s="113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B106" s="113" t="s">
+        <v>256</v>
+      </c>
+      <c r="C106" s="25">
+        <v>40863</v>
+      </c>
+      <c r="D106" s="115" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="25">
+        <v>40863</v>
+      </c>
+      <c r="F106" s="82" t="s">
+        <v>257</v>
       </c>
       <c r="G106" s="80"/>
     </row>
     <row r="107" spans="1:7">
-      <c r="A107" s="113" t="s">
-[...15 lines deleted...]
-        <v>257</v>
+      <c r="A107" s="72" t="s">
+        <v>258</v>
+      </c>
+      <c r="B107" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="C107" s="24">
+        <v>44300</v>
+      </c>
+      <c r="D107" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="24">
+        <v>44300</v>
+      </c>
+      <c r="F107" s="81" t="s">
+        <v>260</v>
       </c>
       <c r="G107" s="80"/>
     </row>
     <row r="108" spans="1:7">
-      <c r="A108" s="72" t="s">
-[...15 lines deleted...]
-        <v>260</v>
+      <c r="A108" s="76" t="s">
+        <v>525</v>
+      </c>
+      <c r="B108" s="76" t="s">
+        <v>526</v>
+      </c>
+      <c r="C108" s="60">
+        <v>45085</v>
+      </c>
+      <c r="D108" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="60">
+        <v>45085</v>
+      </c>
+      <c r="F108" s="51" t="s">
+        <v>527</v>
       </c>
       <c r="G108" s="80"/>
     </row>
     <row r="109" spans="1:7">
-      <c r="A109" s="76" t="s">
-[...15 lines deleted...]
-        <v>534</v>
+      <c r="A109" s="73" t="s">
+        <v>261</v>
+      </c>
+      <c r="B109" s="73" t="s">
+        <v>262</v>
+      </c>
+      <c r="C109" s="25">
+        <v>34071</v>
+      </c>
+      <c r="D109" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="25">
+        <v>34071</v>
+      </c>
+      <c r="F109" s="75" t="s">
+        <v>263</v>
       </c>
       <c r="G109" s="80"/>
     </row>
     <row r="110" spans="1:7">
-      <c r="A110" s="73" t="s">
-[...15 lines deleted...]
-        <v>263</v>
+      <c r="A110" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C110" s="8">
+        <v>34176</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="8">
+        <v>34176</v>
+      </c>
+      <c r="F110" s="9" t="s">
+        <v>266</v>
       </c>
       <c r="G110" s="80"/>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C111" s="8">
-        <v>34176</v>
+        <v>40855</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E111" s="8">
-        <v>34176</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>40855</v>
+      </c>
+      <c r="F111" s="79" t="s">
+        <v>269</v>
       </c>
       <c r="G111" s="80"/>
     </row>
     <row r="112" spans="1:7">
-      <c r="A112" s="1" t="s">
-[...15 lines deleted...]
-        <v>269</v>
+      <c r="A112" s="209" t="s">
+        <v>270</v>
+      </c>
+      <c r="B112" s="209" t="s">
+        <v>271</v>
+      </c>
+      <c r="C112" s="211" t="s">
+        <v>272</v>
+      </c>
+      <c r="D112" s="211" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="211" t="s">
+        <v>184</v>
+      </c>
+      <c r="F112" s="213" t="s">
+        <v>273</v>
       </c>
       <c r="G112" s="80"/>
     </row>
     <row r="113" spans="1:7">
-      <c r="A113" s="205" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A113" s="210"/>
+      <c r="B113" s="210"/>
+      <c r="C113" s="212"/>
+      <c r="D113" s="212"/>
+      <c r="E113" s="212"/>
+      <c r="F113" s="214"/>
       <c r="G113" s="80"/>
     </row>
     <row r="114" spans="1:7">
-      <c r="A114" s="206"/>
-[...4 lines deleted...]
-      <c r="F114" s="210"/>
+      <c r="A114" s="96" t="s">
+        <v>587</v>
+      </c>
+      <c r="B114" s="96" t="s">
+        <v>588</v>
+      </c>
+      <c r="C114" s="127">
+        <v>45419</v>
+      </c>
+      <c r="D114" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="127">
+        <v>45419</v>
+      </c>
+      <c r="F114" s="17" t="s">
+        <v>589</v>
+      </c>
       <c r="G114" s="80"/>
     </row>
     <row r="115" spans="1:7">
-      <c r="A115" s="96" t="s">
-[...15 lines deleted...]
-        <v>596</v>
+      <c r="A115" s="129" t="s">
+        <v>274</v>
+      </c>
+      <c r="B115" s="129" t="s">
+        <v>275</v>
+      </c>
+      <c r="C115" s="25">
+        <v>34667</v>
+      </c>
+      <c r="D115" s="130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="25">
+        <v>34667</v>
+      </c>
+      <c r="F115" s="130" t="s">
+        <v>276</v>
       </c>
       <c r="G115" s="80"/>
     </row>
     <row r="116" spans="1:7">
-      <c r="A116" s="129" t="s">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1"/>
+      <c r="C116" s="9"/>
+      <c r="D116" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E116" s="8">
+        <v>34716</v>
+      </c>
+      <c r="F116" s="79" t="s">
+        <v>277</v>
+      </c>
+      <c r="G116" s="80"/>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B116" s="129" t="s">
-[...19 lines deleted...]
-      <c r="C117" s="9"/>
+      <c r="B117" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C117" s="8">
+        <v>44276</v>
+      </c>
       <c r="D117" s="9" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E117" s="8">
-        <v>34716</v>
+        <v>44276</v>
       </c>
       <c r="F117" s="79" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G117" s="80"/>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="1" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C118" s="8">
-        <v>44276</v>
+        <v>35653</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="8">
-        <v>44276</v>
+        <v>35653</v>
       </c>
       <c r="F118" s="79" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G118" s="80"/>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C119" s="8">
-        <v>35653</v>
+        <v>41953</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="E119" s="8">
-        <v>35653</v>
+        <v>41953</v>
       </c>
       <c r="F119" s="79" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="G119" s="80"/>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C120" s="8">
-        <v>41953</v>
+        <v>37894</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="E120" s="8">
-        <v>41953</v>
+        <v>37894</v>
       </c>
       <c r="F120" s="79" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G120" s="80"/>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C121" s="8">
-        <v>37894</v>
+        <v>42177</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="8">
-        <v>37894</v>
+        <v>42177</v>
       </c>
       <c r="F121" s="79" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G121" s="80"/>
     </row>
-    <row r="122" spans="1:7">
+    <row r="122" spans="1:7" ht="28.5">
       <c r="A122" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C122" s="8">
-        <v>42177</v>
+        <v>39976</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E122" s="8">
-        <v>42177</v>
+        <v>39976</v>
       </c>
       <c r="F122" s="79" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G122" s="80"/>
     </row>
-    <row r="123" spans="1:7" ht="28.5">
+    <row r="123" spans="1:7">
       <c r="A123" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C123" s="8">
-        <v>39976</v>
+        <v>34085</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="8">
-        <v>39976</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>34085</v>
+      </c>
+      <c r="F123" s="9" t="s">
+        <v>297</v>
       </c>
       <c r="G123" s="80"/>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C124" s="8">
-        <v>34085</v>
+        <v>43034</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="8">
-        <v>34085</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>43034</v>
+      </c>
+      <c r="F124" s="79" t="s">
+        <v>300</v>
       </c>
       <c r="G124" s="80"/>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C125" s="8">
-        <v>43034</v>
+        <v>40690</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="8">
-        <v>43034</v>
+        <v>40690</v>
       </c>
       <c r="F125" s="79" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="G125" s="80"/>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="1" t="s">
-        <v>301</v>
+        <v>496</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>302</v>
+        <v>497</v>
       </c>
       <c r="C126" s="8">
-        <v>40690</v>
+        <v>44852</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="8">
-        <v>40690</v>
+        <v>44852</v>
       </c>
       <c r="F126" s="79" t="s">
-        <v>303</v>
+        <v>498</v>
       </c>
       <c r="G126" s="80"/>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1" t="s">
-        <v>500</v>
+        <v>304</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>501</v>
+        <v>235</v>
       </c>
       <c r="C127" s="8">
-        <v>44852</v>
+        <v>34212</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E127" s="8">
-        <v>44852</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>34212</v>
+      </c>
+      <c r="F127" s="9" t="s">
+        <v>305</v>
       </c>
       <c r="G127" s="80"/>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>235</v>
+        <v>306</v>
       </c>
       <c r="C128" s="8">
-        <v>34212</v>
+        <v>34547</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E128" s="8">
-        <v>34212</v>
+        <v>34547</v>
       </c>
       <c r="F128" s="9" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="G128" s="80"/>
     </row>
     <row r="129" spans="1:97">
       <c r="A129" s="1" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C129" s="8">
-        <v>34547</v>
+        <v>34768</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>29</v>
+        <v>216</v>
       </c>
       <c r="E129" s="8">
-        <v>34547</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>35123</v>
+      </c>
+      <c r="F129" s="79" t="s">
+        <v>310</v>
       </c>
       <c r="G129" s="80"/>
     </row>
     <row r="130" spans="1:97">
-      <c r="A130" s="1" t="s">
-[...15 lines deleted...]
-        <v>310</v>
+      <c r="A130" s="137" t="s">
+        <v>311</v>
+      </c>
+      <c r="B130" s="137" t="s">
+        <v>312</v>
+      </c>
+      <c r="C130" s="24">
+        <v>41144</v>
+      </c>
+      <c r="D130" s="138" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="24">
+        <v>41144</v>
+      </c>
+      <c r="F130" s="139" t="s">
+        <v>313</v>
       </c>
       <c r="G130" s="80"/>
     </row>
     <row r="131" spans="1:97">
-      <c r="A131" s="137" t="s">
-[...5 lines deleted...]
-      <c r="C131" s="24">
+      <c r="A131" s="47" t="s">
+        <v>325</v>
+      </c>
+      <c r="B131" s="47" t="s">
+        <v>609</v>
+      </c>
+      <c r="C131" s="60">
+        <v>45456</v>
+      </c>
+      <c r="D131" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E131" s="60">
+        <v>45456</v>
+      </c>
+      <c r="F131" s="51" t="s">
+        <v>610</v>
+      </c>
+      <c r="G131" s="80"/>
+    </row>
+    <row r="132" spans="1:97">
+      <c r="A132" s="129" t="s">
+        <v>314</v>
+      </c>
+      <c r="B132" s="129" t="s">
+        <v>315</v>
+      </c>
+      <c r="C132" s="25">
         <v>41144</v>
       </c>
-      <c r="D131" s="138" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="24">
+      <c r="D132" s="130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="25">
         <v>41144</v>
       </c>
-      <c r="F131" s="139" t="s">
-[...21 lines deleted...]
-        <v>617</v>
+      <c r="F132" s="125" t="s">
+        <v>316</v>
       </c>
       <c r="G132" s="80"/>
     </row>
     <row r="133" spans="1:97">
-      <c r="A133" s="129" t="s">
-[...15 lines deleted...]
-        <v>316</v>
+      <c r="A133" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C133" s="8">
+        <v>34208</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="8">
+        <v>34208</v>
+      </c>
+      <c r="F133" s="9" t="s">
+        <v>318</v>
       </c>
       <c r="G133" s="80"/>
     </row>
     <row r="134" spans="1:97">
       <c r="A134" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C134" s="8">
-        <v>34208</v>
+        <v>44154</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E134" s="8">
-[...3 lines deleted...]
-        <v>318</v>
+      <c r="E134" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="F134" s="79" t="s">
+        <v>321</v>
       </c>
       <c r="G134" s="80"/>
     </row>
     <row r="135" spans="1:97">
       <c r="A135" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>105</v>
+        <v>323</v>
       </c>
       <c r="C135" s="8">
-        <v>44154</v>
+        <v>42689</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E135" s="9" t="s">
-        <v>320</v>
+      <c r="E135" s="8">
+        <v>42689</v>
       </c>
       <c r="F135" s="79" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="G135" s="80"/>
     </row>
     <row r="136" spans="1:97">
       <c r="A136" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C136" s="8">
-        <v>42689</v>
+        <v>44200</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E136" s="8">
-        <v>42689</v>
+      <c r="E136" s="9" t="s">
+        <v>182</v>
       </c>
       <c r="F136" s="79" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G136" s="80"/>
     </row>
     <row r="137" spans="1:97">
       <c r="A137" s="1" t="s">
         <v>325</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C137" s="8">
-        <v>44200</v>
+        <v>42689</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E137" s="9" t="s">
-        <v>182</v>
+      <c r="E137" s="8">
+        <v>42689</v>
       </c>
       <c r="F137" s="79" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="G137" s="80"/>
     </row>
     <row r="138" spans="1:97">
       <c r="A138" s="1" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C138" s="8">
-        <v>42689</v>
+        <v>37634</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="8">
-        <v>42689</v>
+        <v>37634</v>
       </c>
       <c r="F138" s="79" t="s">
-        <v>329</v>
+        <v>242</v>
       </c>
       <c r="G138" s="80"/>
     </row>
     <row r="139" spans="1:97">
       <c r="A139" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C139" s="8">
-        <v>37634</v>
+        <v>41165</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="8">
-        <v>37634</v>
+        <v>41165</v>
       </c>
       <c r="F139" s="79" t="s">
-        <v>242</v>
+        <v>334</v>
       </c>
       <c r="G139" s="80"/>
     </row>
     <row r="140" spans="1:97">
       <c r="A140" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C140" s="8">
-        <v>41165</v>
+        <v>37894</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E140" s="8">
-        <v>41165</v>
+        <v>37894</v>
       </c>
       <c r="F140" s="79" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="G140" s="80"/>
     </row>
     <row r="141" spans="1:97">
-      <c r="A141" s="1" t="s">
-[...15 lines deleted...]
-        <v>337</v>
+      <c r="A141" s="72" t="s">
+        <v>338</v>
+      </c>
+      <c r="B141" s="72" t="s">
+        <v>339</v>
+      </c>
+      <c r="C141" s="24">
+        <v>34142</v>
+      </c>
+      <c r="D141" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="24">
+        <v>34142</v>
+      </c>
+      <c r="F141" s="74" t="s">
+        <v>340</v>
       </c>
       <c r="G141" s="80"/>
     </row>
-    <row r="142" spans="1:97">
-[...24 lines deleted...]
-      <c r="D143" s="20" t="s">
+    <row r="142" spans="1:97" s="30" customFormat="1">
+      <c r="A142" s="18"/>
+      <c r="B142" s="18"/>
+      <c r="C142" s="20"/>
+      <c r="D142" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="E143" s="19">
+      <c r="E142" s="19">
         <v>34156</v>
       </c>
-      <c r="F143" s="20" t="s">
+      <c r="F142" s="20" t="s">
         <v>341</v>
       </c>
+      <c r="G142" s="67"/>
+      <c r="H142" s="31"/>
+      <c r="I142" s="31"/>
+      <c r="J142" s="31"/>
+      <c r="K142" s="31"/>
+      <c r="L142" s="31"/>
+      <c r="M142" s="31"/>
+      <c r="N142" s="31"/>
+      <c r="O142" s="31"/>
+      <c r="P142" s="31"/>
+      <c r="Q142" s="31"/>
+      <c r="R142" s="31"/>
+      <c r="S142" s="31"/>
+      <c r="T142" s="31"/>
+      <c r="U142" s="31"/>
+      <c r="V142" s="31"/>
+      <c r="W142" s="31"/>
+      <c r="X142" s="31"/>
+      <c r="Y142" s="31"/>
+      <c r="Z142" s="31"/>
+      <c r="AA142" s="31"/>
+      <c r="AB142" s="31"/>
+      <c r="AC142" s="31"/>
+      <c r="AD142" s="31"/>
+      <c r="AE142" s="31"/>
+      <c r="AF142" s="31"/>
+      <c r="AG142" s="31"/>
+      <c r="AH142" s="31"/>
+      <c r="AI142" s="31"/>
+      <c r="AJ142" s="31"/>
+      <c r="AK142" s="31"/>
+      <c r="AL142" s="31"/>
+      <c r="AM142" s="31"/>
+      <c r="AN142" s="31"/>
+      <c r="AO142" s="31"/>
+      <c r="AP142" s="31"/>
+      <c r="AQ142" s="31"/>
+      <c r="AR142" s="31"/>
+      <c r="AS142" s="31"/>
+      <c r="AT142" s="31"/>
+      <c r="AU142" s="31"/>
+      <c r="AV142" s="31"/>
+      <c r="AW142" s="31"/>
+      <c r="AX142" s="31"/>
+      <c r="AY142" s="31"/>
+      <c r="AZ142" s="31"/>
+      <c r="BA142" s="31"/>
+      <c r="BB142" s="31"/>
+      <c r="BC142" s="31"/>
+      <c r="BD142" s="31"/>
+      <c r="BE142" s="31"/>
+      <c r="BF142" s="31"/>
+      <c r="BG142" s="31"/>
+      <c r="BH142" s="31"/>
+      <c r="BI142" s="31"/>
+      <c r="BJ142" s="31"/>
+      <c r="BK142" s="31"/>
+      <c r="BL142" s="31"/>
+      <c r="BM142" s="31"/>
+      <c r="BN142" s="31"/>
+      <c r="BO142" s="31"/>
+      <c r="BP142" s="31"/>
+      <c r="BQ142" s="31"/>
+      <c r="BR142" s="31"/>
+      <c r="BS142" s="31"/>
+      <c r="BT142" s="31"/>
+      <c r="BU142" s="31"/>
+      <c r="BV142" s="31"/>
+      <c r="BW142" s="31"/>
+      <c r="BX142" s="31"/>
+      <c r="BY142" s="31"/>
+      <c r="BZ142" s="31"/>
+      <c r="CA142" s="31"/>
+      <c r="CB142" s="31"/>
+      <c r="CC142" s="31"/>
+      <c r="CD142" s="31"/>
+      <c r="CE142" s="31"/>
+      <c r="CF142" s="31"/>
+      <c r="CG142" s="31"/>
+      <c r="CH142" s="31"/>
+      <c r="CI142" s="31"/>
+      <c r="CJ142" s="31"/>
+      <c r="CK142" s="31"/>
+      <c r="CL142" s="31"/>
+      <c r="CM142" s="31"/>
+      <c r="CN142" s="31"/>
+      <c r="CO142" s="31"/>
+      <c r="CP142" s="31"/>
+      <c r="CQ142" s="31"/>
+      <c r="CR142" s="31"/>
+      <c r="CS142" s="31"/>
+    </row>
+    <row r="143" spans="1:97" s="69" customFormat="1">
+      <c r="A143" s="96" t="s">
+        <v>548</v>
+      </c>
+      <c r="B143" s="96" t="s">
+        <v>549</v>
+      </c>
+      <c r="C143" s="70">
+        <v>45181</v>
+      </c>
+      <c r="D143" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="70">
+        <v>45181</v>
+      </c>
+      <c r="F143" s="17" t="s">
+        <v>550</v>
+      </c>
       <c r="G143" s="67"/>
-      <c r="H143" s="31"/>
-[...107 lines deleted...]
-        <v>557</v>
+      <c r="H143" s="67"/>
+      <c r="I143" s="67"/>
+      <c r="J143" s="67"/>
+      <c r="K143" s="67"/>
+      <c r="L143" s="67"/>
+      <c r="M143" s="67"/>
+      <c r="N143" s="67"/>
+      <c r="O143" s="67"/>
+      <c r="P143" s="67"/>
+      <c r="Q143" s="67"/>
+      <c r="R143" s="67"/>
+      <c r="S143" s="67"/>
+      <c r="T143" s="67"/>
+      <c r="U143" s="67"/>
+      <c r="V143" s="67"/>
+      <c r="W143" s="67"/>
+      <c r="X143" s="67"/>
+      <c r="Y143" s="67"/>
+      <c r="Z143" s="67"/>
+      <c r="AA143" s="67"/>
+      <c r="AB143" s="67"/>
+      <c r="AC143" s="67"/>
+      <c r="AD143" s="67"/>
+      <c r="AE143" s="67"/>
+      <c r="AF143" s="67"/>
+      <c r="AG143" s="67"/>
+      <c r="AH143" s="67"/>
+      <c r="AI143" s="67"/>
+      <c r="AJ143" s="67"/>
+      <c r="AK143" s="67"/>
+      <c r="AL143" s="67"/>
+      <c r="AM143" s="67"/>
+      <c r="AN143" s="67"/>
+      <c r="AO143" s="67"/>
+      <c r="AP143" s="67"/>
+      <c r="AQ143" s="67"/>
+      <c r="AR143" s="67"/>
+      <c r="AS143" s="67"/>
+      <c r="AT143" s="67"/>
+      <c r="AU143" s="67"/>
+      <c r="AV143" s="67"/>
+      <c r="AW143" s="67"/>
+      <c r="AX143" s="67"/>
+      <c r="AY143" s="67"/>
+      <c r="AZ143" s="67"/>
+      <c r="BA143" s="67"/>
+      <c r="BB143" s="67"/>
+      <c r="BC143" s="67"/>
+      <c r="BD143" s="67"/>
+      <c r="BE143" s="67"/>
+      <c r="BF143" s="67"/>
+      <c r="BG143" s="67"/>
+      <c r="BH143" s="67"/>
+      <c r="BI143" s="67"/>
+      <c r="BJ143" s="67"/>
+      <c r="BK143" s="67"/>
+      <c r="BL143" s="67"/>
+      <c r="BM143" s="67"/>
+      <c r="BN143" s="67"/>
+      <c r="BO143" s="67"/>
+      <c r="BP143" s="67"/>
+      <c r="BQ143" s="67"/>
+      <c r="BR143" s="67"/>
+      <c r="BS143" s="67"/>
+      <c r="BT143" s="67"/>
+      <c r="BU143" s="67"/>
+      <c r="BV143" s="67"/>
+      <c r="BW143" s="67"/>
+      <c r="BX143" s="67"/>
+      <c r="BY143" s="67"/>
+      <c r="BZ143" s="67"/>
+      <c r="CA143" s="67"/>
+      <c r="CB143" s="67"/>
+      <c r="CC143" s="67"/>
+      <c r="CD143" s="67"/>
+      <c r="CE143" s="67"/>
+      <c r="CF143" s="67"/>
+      <c r="CG143" s="67"/>
+      <c r="CH143" s="67"/>
+      <c r="CI143" s="67"/>
+      <c r="CJ143" s="67"/>
+      <c r="CK143" s="67"/>
+      <c r="CL143" s="67"/>
+      <c r="CM143" s="67"/>
+      <c r="CN143" s="67"/>
+      <c r="CO143" s="67"/>
+      <c r="CP143" s="67"/>
+      <c r="CQ143" s="67"/>
+      <c r="CR143" s="67"/>
+      <c r="CS143" s="67"/>
+    </row>
+    <row r="144" spans="1:97" s="30" customFormat="1">
+      <c r="A144" s="92" t="s">
+        <v>488</v>
+      </c>
+      <c r="B144" s="92" t="s">
+        <v>489</v>
+      </c>
+      <c r="C144" s="93">
+        <v>44775</v>
+      </c>
+      <c r="D144" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="93">
+        <v>44775</v>
+      </c>
+      <c r="F144" s="95" t="s">
+        <v>490</v>
       </c>
       <c r="G144" s="67"/>
-      <c r="H144" s="67"/>
-[...107 lines deleted...]
-        <v>494</v>
+      <c r="H144" s="31"/>
+      <c r="I144" s="31"/>
+      <c r="J144" s="31"/>
+      <c r="K144" s="31"/>
+      <c r="L144" s="31"/>
+      <c r="M144" s="31"/>
+      <c r="N144" s="31"/>
+      <c r="O144" s="31"/>
+      <c r="P144" s="31"/>
+      <c r="Q144" s="31"/>
+      <c r="R144" s="31"/>
+      <c r="S144" s="31"/>
+      <c r="T144" s="31"/>
+      <c r="U144" s="31"/>
+      <c r="V144" s="31"/>
+      <c r="W144" s="31"/>
+      <c r="X144" s="31"/>
+      <c r="Y144" s="31"/>
+      <c r="Z144" s="31"/>
+      <c r="AA144" s="31"/>
+      <c r="AB144" s="31"/>
+      <c r="AC144" s="31"/>
+      <c r="AD144" s="31"/>
+      <c r="AE144" s="31"/>
+      <c r="AF144" s="31"/>
+      <c r="AG144" s="31"/>
+      <c r="AH144" s="31"/>
+      <c r="AI144" s="31"/>
+      <c r="AJ144" s="31"/>
+      <c r="AK144" s="31"/>
+      <c r="AL144" s="31"/>
+      <c r="AM144" s="31"/>
+      <c r="AN144" s="31"/>
+      <c r="AO144" s="31"/>
+      <c r="AP144" s="31"/>
+      <c r="AQ144" s="31"/>
+      <c r="AR144" s="31"/>
+      <c r="AS144" s="31"/>
+      <c r="AT144" s="31"/>
+      <c r="AU144" s="31"/>
+      <c r="AV144" s="31"/>
+      <c r="AW144" s="31"/>
+      <c r="AX144" s="31"/>
+      <c r="AY144" s="31"/>
+      <c r="AZ144" s="31"/>
+      <c r="BA144" s="31"/>
+      <c r="BB144" s="31"/>
+      <c r="BC144" s="31"/>
+      <c r="BD144" s="31"/>
+      <c r="BE144" s="31"/>
+      <c r="BF144" s="31"/>
+      <c r="BG144" s="31"/>
+      <c r="BH144" s="31"/>
+      <c r="BI144" s="31"/>
+      <c r="BJ144" s="31"/>
+      <c r="BK144" s="31"/>
+      <c r="BL144" s="31"/>
+      <c r="BM144" s="31"/>
+      <c r="BN144" s="31"/>
+      <c r="BO144" s="31"/>
+      <c r="BP144" s="31"/>
+      <c r="BQ144" s="31"/>
+      <c r="BR144" s="31"/>
+      <c r="BS144" s="31"/>
+      <c r="BT144" s="31"/>
+      <c r="BU144" s="31"/>
+      <c r="BV144" s="31"/>
+      <c r="BW144" s="31"/>
+      <c r="BX144" s="31"/>
+      <c r="BY144" s="31"/>
+      <c r="BZ144" s="31"/>
+      <c r="CA144" s="31"/>
+      <c r="CB144" s="31"/>
+      <c r="CC144" s="31"/>
+      <c r="CD144" s="31"/>
+      <c r="CE144" s="31"/>
+      <c r="CF144" s="31"/>
+      <c r="CG144" s="31"/>
+      <c r="CH144" s="31"/>
+      <c r="CI144" s="31"/>
+      <c r="CJ144" s="31"/>
+      <c r="CK144" s="31"/>
+      <c r="CL144" s="31"/>
+      <c r="CM144" s="31"/>
+      <c r="CN144" s="31"/>
+      <c r="CO144" s="31"/>
+      <c r="CP144" s="31"/>
+      <c r="CQ144" s="31"/>
+      <c r="CR144" s="31"/>
+      <c r="CS144" s="31"/>
+    </row>
+    <row r="145" spans="1:7" s="31" customFormat="1">
+      <c r="A145" s="66" t="s">
+        <v>668</v>
+      </c>
+      <c r="B145" s="66" t="s">
+        <v>398</v>
+      </c>
+      <c r="C145" s="192">
+        <v>46059</v>
+      </c>
+      <c r="D145" s="193" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="192">
+        <v>46059</v>
+      </c>
+      <c r="F145" s="17" t="s">
+        <v>669</v>
       </c>
       <c r="G145" s="67"/>
-      <c r="H145" s="31"/>
-[...107 lines deleted...]
-        <v>676</v>
+    </row>
+    <row r="146" spans="1:7" s="31" customFormat="1">
+      <c r="A146" s="191" t="s">
+        <v>519</v>
+      </c>
+      <c r="B146" s="191" t="s">
+        <v>520</v>
+      </c>
+      <c r="C146" s="86">
+        <v>44984</v>
+      </c>
+      <c r="D146" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="E146" s="86">
+        <v>44984</v>
+      </c>
+      <c r="F146" s="103" t="s">
+        <v>521</v>
       </c>
       <c r="G146" s="67"/>
     </row>
-    <row r="147" spans="1:97" s="31" customFormat="1">
-[...21 lines deleted...]
-      <c r="A148" s="73" t="s">
+    <row r="147" spans="1:7">
+      <c r="A147" s="73" t="s">
         <v>342</v>
       </c>
-      <c r="B148" s="73" t="s">
+      <c r="B147" s="73" t="s">
         <v>343</v>
       </c>
-      <c r="C148" s="25">
+      <c r="C147" s="25">
         <v>37838</v>
       </c>
-      <c r="D148" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="25">
+      <c r="D147" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="25">
         <v>37838</v>
       </c>
-      <c r="F148" s="82" t="s">
+      <c r="F147" s="82" t="s">
         <v>344</v>
       </c>
+      <c r="G147" s="80"/>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C148" s="8">
+        <v>43909</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="8">
+        <v>43909</v>
+      </c>
+      <c r="F148" s="79" t="s">
+        <v>347</v>
+      </c>
       <c r="G148" s="80"/>
     </row>
-    <row r="149" spans="1:97">
+    <row r="149" spans="1:7">
       <c r="A149" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C149" s="8">
-        <v>43909</v>
+        <v>40130</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E149" s="8">
-        <v>43909</v>
+        <v>40130</v>
       </c>
       <c r="F149" s="79" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G149" s="80"/>
     </row>
-    <row r="150" spans="1:97">
+    <row r="150" spans="1:7">
       <c r="A150" s="1" t="s">
-        <v>348</v>
+        <v>522</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>349</v>
+        <v>523</v>
       </c>
       <c r="C150" s="8">
-        <v>40130</v>
+        <v>45028</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E150" s="8">
-        <v>40130</v>
+        <v>45028</v>
       </c>
       <c r="F150" s="79" t="s">
-        <v>350</v>
+        <v>524</v>
       </c>
       <c r="G150" s="80"/>
     </row>
-    <row r="151" spans="1:97">
+    <row r="151" spans="1:7">
       <c r="A151" s="1" t="s">
-        <v>529</v>
+        <v>351</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>530</v>
+        <v>352</v>
       </c>
       <c r="C151" s="8">
-        <v>45028</v>
+        <v>36798</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E151" s="8">
-        <v>45028</v>
+      <c r="E151" s="24">
+        <v>36798</v>
       </c>
       <c r="F151" s="79" t="s">
-        <v>531</v>
+        <v>353</v>
       </c>
       <c r="G151" s="80"/>
     </row>
-    <row r="152" spans="1:97">
-[...16 lines deleted...]
-        <v>353</v>
+    <row r="152" spans="1:7">
+      <c r="A152" s="116" t="s">
+        <v>354</v>
+      </c>
+      <c r="B152" s="116" t="s">
+        <v>355</v>
+      </c>
+      <c r="C152" s="24">
+        <v>40211</v>
+      </c>
+      <c r="D152" s="178" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="19">
+        <v>40211</v>
+      </c>
+      <c r="F152" s="179" t="s">
+        <v>356</v>
       </c>
       <c r="G152" s="80"/>
     </row>
-    <row r="153" spans="1:97">
-[...27 lines deleted...]
-      <c r="C154" s="19">
+    <row r="153" spans="1:7">
+      <c r="A153" s="30" t="s">
+        <v>575</v>
+      </c>
+      <c r="B153" s="30" t="s">
+        <v>576</v>
+      </c>
+      <c r="C153" s="19">
         <v>45376</v>
       </c>
-      <c r="D154" s="61" t="s">
+      <c r="D153" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="25">
+        <v>45376</v>
+      </c>
+      <c r="F153" s="79" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" s="117" t="s">
+        <v>357</v>
+      </c>
+      <c r="B154" s="117" t="s">
+        <v>358</v>
+      </c>
+      <c r="C154" s="25">
+        <v>40190</v>
+      </c>
+      <c r="D154" s="118" t="s">
         <v>12</v>
       </c>
       <c r="E154" s="25">
-        <v>45376</v>
-[...12 lines deleted...]
-      <c r="C155" s="25">
         <v>40190</v>
       </c>
-      <c r="D155" s="118" t="s">
-[...5 lines deleted...]
-      <c r="F155" s="119" t="s">
+      <c r="F154" s="119" t="s">
         <v>359</v>
       </c>
+      <c r="G154" s="80"/>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C155" s="8">
+        <v>40612</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="8">
+        <v>40612</v>
+      </c>
+      <c r="F155" s="81" t="s">
+        <v>362</v>
+      </c>
       <c r="G155" s="80"/>
     </row>
-    <row r="156" spans="1:97">
+    <row r="156" spans="1:7">
       <c r="A156" s="1" t="s">
-        <v>360</v>
+        <v>461</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>361</v>
+        <v>462</v>
       </c>
       <c r="C156" s="8">
-        <v>40612</v>
+        <v>44635</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E156" s="8">
-[...7 lines deleted...]
-    <row r="157" spans="1:97">
+      <c r="E156" s="37">
+        <v>44635</v>
+      </c>
+      <c r="F156" s="83" t="s">
+        <v>463</v>
+      </c>
+      <c r="G156" s="84"/>
+    </row>
+    <row r="157" spans="1:7">
       <c r="A157" s="1" t="s">
-        <v>464</v>
+        <v>363</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>465</v>
+        <v>364</v>
       </c>
       <c r="C157" s="8">
-        <v>44635</v>
+        <v>34071</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E157" s="37">
-[...7 lines deleted...]
-    <row r="158" spans="1:97">
+      <c r="E157" s="8">
+        <v>34071</v>
+      </c>
+      <c r="F157" s="78" t="s">
+        <v>365</v>
+      </c>
+      <c r="G157" s="80"/>
+    </row>
+    <row r="158" spans="1:7">
       <c r="A158" s="1" t="s">
-        <v>363</v>
+        <v>472</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>364</v>
+        <v>473</v>
       </c>
       <c r="C158" s="8">
-        <v>34071</v>
+        <v>44670</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E158" s="8">
-[...3 lines deleted...]
-        <v>365</v>
+      <c r="E158" s="37">
+        <v>44670</v>
+      </c>
+      <c r="F158" s="83" t="s">
+        <v>474</v>
       </c>
       <c r="G158" s="80"/>
     </row>
-    <row r="159" spans="1:97">
+    <row r="159" spans="1:7">
       <c r="A159" s="1" t="s">
-        <v>475</v>
+        <v>366</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>476</v>
+        <v>367</v>
       </c>
       <c r="C159" s="8">
-        <v>44670</v>
+        <v>40652</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E159" s="37">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="E159" s="8">
+        <v>40652</v>
+      </c>
+      <c r="F159" s="82" t="s">
+        <v>368</v>
       </c>
       <c r="G159" s="80"/>
     </row>
-    <row r="160" spans="1:97">
+    <row r="160" spans="1:7">
       <c r="A160" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C160" s="8">
-        <v>40652</v>
+        <v>40276</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E160" s="8">
-        <v>40652</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>40276</v>
+      </c>
+      <c r="F160" s="79" t="s">
+        <v>371</v>
       </c>
       <c r="G160" s="80"/>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C161" s="8">
-        <v>40276</v>
+        <v>40318</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E161" s="8">
-        <v>40276</v>
+        <v>40408</v>
       </c>
       <c r="F161" s="79" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="G161" s="80"/>
     </row>
     <row r="162" spans="1:7">
-      <c r="A162" s="1" t="s">
-[...17 lines deleted...]
-      <c r="G162" s="80"/>
+      <c r="A162" s="2"/>
+      <c r="B162" s="2"/>
+      <c r="C162" s="3"/>
+      <c r="D162" s="2"/>
+      <c r="E162" s="3"/>
+      <c r="F162" s="10"/>
     </row>
     <row r="163" spans="1:7">
-      <c r="A163" s="2"/>
-[...4 lines deleted...]
-      <c r="F163" s="10"/>
+      <c r="A163" s="6"/>
+      <c r="B163" s="5"/>
+      <c r="C163" s="5"/>
+      <c r="D163" s="5"/>
+      <c r="E163" s="5"/>
+      <c r="F163" s="5"/>
     </row>
     <row r="164" spans="1:7">
-      <c r="A164" s="6"/>
-[...4 lines deleted...]
-      <c r="F164" s="5"/>
+      <c r="A164" s="208" t="s">
+        <v>375</v>
+      </c>
+      <c r="B164" s="208"/>
+      <c r="C164" s="208"/>
+      <c r="D164" s="208"/>
+      <c r="E164" s="208"/>
+      <c r="F164" s="208"/>
     </row>
     <row r="165" spans="1:7">
-      <c r="A165" s="204" t="s">
-[...6 lines deleted...]
-      <c r="F165" s="204"/>
+      <c r="A165" s="208"/>
+      <c r="B165" s="208"/>
+      <c r="C165" s="208"/>
+      <c r="D165" s="208"/>
+      <c r="E165" s="208"/>
+      <c r="F165" s="208"/>
     </row>
     <row r="166" spans="1:7">
-      <c r="A166" s="204"/>
-[...4 lines deleted...]
-      <c r="F166" s="204"/>
+      <c r="A166" s="208"/>
+      <c r="B166" s="208"/>
+      <c r="C166" s="208"/>
+      <c r="D166" s="208"/>
+      <c r="E166" s="208"/>
+      <c r="F166" s="208"/>
     </row>
     <row r="167" spans="1:7">
-      <c r="A167" s="204"/>
-[...4 lines deleted...]
-      <c r="F167" s="204"/>
+      <c r="A167" s="208"/>
+      <c r="B167" s="208"/>
+      <c r="C167" s="208"/>
+      <c r="D167" s="208"/>
+      <c r="E167" s="208"/>
+      <c r="F167" s="208"/>
     </row>
     <row r="168" spans="1:7">
-      <c r="A168" s="204"/>
-[...4 lines deleted...]
-      <c r="F168" s="204"/>
+      <c r="A168" s="208"/>
+      <c r="B168" s="208"/>
+      <c r="C168" s="208"/>
+      <c r="D168" s="208"/>
+      <c r="E168" s="208"/>
+      <c r="F168" s="208"/>
     </row>
     <row r="169" spans="1:7">
-      <c r="A169" s="204"/>
-[...4 lines deleted...]
-      <c r="F169" s="204"/>
+      <c r="A169" s="208"/>
+      <c r="B169" s="208"/>
+      <c r="C169" s="208"/>
+      <c r="D169" s="208"/>
+      <c r="E169" s="208"/>
+      <c r="F169" s="208"/>
     </row>
     <row r="170" spans="1:7">
-      <c r="A170" s="204"/>
-[...4 lines deleted...]
-      <c r="F170" s="204"/>
+      <c r="A170" s="208"/>
+      <c r="B170" s="208"/>
+      <c r="C170" s="208"/>
+      <c r="D170" s="208"/>
+      <c r="E170" s="208"/>
+      <c r="F170" s="208"/>
     </row>
     <row r="171" spans="1:7">
-      <c r="A171" s="204"/>
-[...4 lines deleted...]
-      <c r="F171" s="204"/>
+      <c r="A171" s="208"/>
+      <c r="B171" s="208"/>
+      <c r="C171" s="208"/>
+      <c r="D171" s="208"/>
+      <c r="E171" s="208"/>
+      <c r="F171" s="208"/>
     </row>
     <row r="172" spans="1:7">
-      <c r="A172" s="204"/>
-[...4 lines deleted...]
-      <c r="F172" s="204"/>
+      <c r="A172" s="208"/>
+      <c r="B172" s="208"/>
+      <c r="C172" s="208"/>
+      <c r="D172" s="208"/>
+      <c r="E172" s="208"/>
+      <c r="F172" s="208"/>
     </row>
     <row r="173" spans="1:7">
-      <c r="A173" s="204"/>
-[...4 lines deleted...]
-      <c r="F173" s="204"/>
+      <c r="A173" s="208"/>
+      <c r="B173" s="208"/>
+      <c r="C173" s="208"/>
+      <c r="D173" s="208"/>
+      <c r="E173" s="208"/>
+      <c r="F173" s="208"/>
     </row>
     <row r="174" spans="1:7">
-      <c r="A174" s="204"/>
-[...4 lines deleted...]
-      <c r="F174" s="204"/>
+      <c r="A174" s="208"/>
+      <c r="B174" s="208"/>
+      <c r="C174" s="208"/>
+      <c r="D174" s="208"/>
+      <c r="E174" s="208"/>
+      <c r="F174" s="208"/>
     </row>
     <row r="175" spans="1:7">
-      <c r="A175" s="204"/>
-[...4 lines deleted...]
-      <c r="F175" s="204"/>
+      <c r="A175" s="208"/>
+      <c r="B175" s="208"/>
+      <c r="C175" s="208"/>
+      <c r="D175" s="208"/>
+      <c r="E175" s="208"/>
+      <c r="F175" s="208"/>
     </row>
     <row r="176" spans="1:7">
-      <c r="A176" s="204"/>
-[...4 lines deleted...]
-      <c r="F176" s="204"/>
+      <c r="A176" s="208"/>
+      <c r="B176" s="208"/>
+      <c r="C176" s="208"/>
+      <c r="D176" s="208"/>
+      <c r="E176" s="208"/>
+      <c r="F176" s="208"/>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="204"/>
-[...4 lines deleted...]
-      <c r="F177" s="204"/>
+      <c r="A177" s="208"/>
+      <c r="B177" s="208"/>
+      <c r="C177" s="208"/>
+      <c r="D177" s="208"/>
+      <c r="E177" s="208"/>
+      <c r="F177" s="208"/>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="204"/>
-[...4 lines deleted...]
-      <c r="F178" s="204"/>
+      <c r="A178" s="208"/>
+      <c r="B178" s="208"/>
+      <c r="C178" s="208"/>
+      <c r="D178" s="208"/>
+      <c r="E178" s="208"/>
+      <c r="F178" s="208"/>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="204"/>
-[...4 lines deleted...]
-      <c r="F179" s="204"/>
+      <c r="A179" s="208"/>
+      <c r="B179" s="208"/>
+      <c r="C179" s="208"/>
+      <c r="D179" s="208"/>
+      <c r="E179" s="208"/>
+      <c r="F179" s="208"/>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="204"/>
-[...4 lines deleted...]
-      <c r="F180" s="204"/>
+      <c r="A180" s="208"/>
+      <c r="B180" s="208"/>
+      <c r="C180" s="208"/>
+      <c r="D180" s="208"/>
+      <c r="E180" s="208"/>
+      <c r="F180" s="208"/>
     </row>
     <row r="181" spans="1:6">
-      <c r="A181" s="204"/>
-[...4 lines deleted...]
-      <c r="F181" s="204"/>
+      <c r="A181" s="208"/>
+      <c r="B181" s="208"/>
+      <c r="C181" s="208"/>
+      <c r="D181" s="208"/>
+      <c r="E181" s="208"/>
+      <c r="F181" s="208"/>
     </row>
     <row r="182" spans="1:6">
-      <c r="A182" s="204"/>
-[...4 lines deleted...]
-      <c r="F182" s="204"/>
+      <c r="A182" s="208"/>
+      <c r="B182" s="208"/>
+      <c r="C182" s="208"/>
+      <c r="D182" s="208"/>
+      <c r="E182" s="208"/>
+      <c r="F182" s="208"/>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="204"/>
-[...4 lines deleted...]
-      <c r="F183" s="204"/>
+      <c r="A183" s="208"/>
+      <c r="B183" s="208"/>
+      <c r="C183" s="208"/>
+      <c r="D183" s="208"/>
+      <c r="E183" s="208"/>
+      <c r="F183" s="208"/>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="204"/>
-[...4 lines deleted...]
-      <c r="F184" s="204"/>
+      <c r="A184" s="208"/>
+      <c r="B184" s="208"/>
+      <c r="C184" s="208"/>
+      <c r="D184" s="208"/>
+      <c r="E184" s="208"/>
+      <c r="F184" s="208"/>
     </row>
     <row r="185" spans="1:6">
-      <c r="A185" s="204"/>
-[...4 lines deleted...]
-      <c r="F185" s="204"/>
+      <c r="A185" s="208"/>
+      <c r="B185" s="208"/>
+      <c r="C185" s="208"/>
+      <c r="D185" s="208"/>
+      <c r="E185" s="208"/>
+      <c r="F185" s="208"/>
     </row>
     <row r="186" spans="1:6">
-      <c r="A186" s="204"/>
-[...4 lines deleted...]
-      <c r="F186" s="204"/>
+      <c r="A186" s="208"/>
+      <c r="B186" s="208"/>
+      <c r="C186" s="208"/>
+      <c r="D186" s="208"/>
+      <c r="E186" s="208"/>
+      <c r="F186" s="208"/>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="204"/>
-[...4 lines deleted...]
-      <c r="F187" s="204"/>
+      <c r="A187" s="208"/>
+      <c r="B187" s="208"/>
+      <c r="C187" s="208"/>
+      <c r="D187" s="208"/>
+      <c r="E187" s="208"/>
+      <c r="F187" s="208"/>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="204"/>
-[...4 lines deleted...]
-      <c r="F188" s="204"/>
+      <c r="A188" s="208"/>
+      <c r="B188" s="208"/>
+      <c r="C188" s="208"/>
+      <c r="D188" s="208"/>
+      <c r="E188" s="208"/>
+      <c r="F188" s="208"/>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="204"/>
-[...4 lines deleted...]
-      <c r="F189" s="204"/>
+      <c r="A189" s="208"/>
+      <c r="B189" s="208"/>
+      <c r="C189" s="208"/>
+      <c r="D189" s="208"/>
+      <c r="E189" s="208"/>
+      <c r="F189" s="208"/>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="204"/>
-[...4 lines deleted...]
-      <c r="F190" s="204"/>
+      <c r="A190" s="208"/>
+      <c r="B190" s="208"/>
+      <c r="C190" s="208"/>
+      <c r="D190" s="208"/>
+      <c r="E190" s="208"/>
+      <c r="F190" s="208"/>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="204"/>
-[...4 lines deleted...]
-      <c r="F191" s="204"/>
+      <c r="A191" s="208"/>
+      <c r="B191" s="208"/>
+      <c r="C191" s="208"/>
+      <c r="D191" s="208"/>
+      <c r="E191" s="208"/>
+      <c r="F191" s="208"/>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="204"/>
-[...4 lines deleted...]
-      <c r="F192" s="204"/>
+      <c r="A192" s="208"/>
+      <c r="B192" s="208"/>
+      <c r="C192" s="208"/>
+      <c r="D192" s="208"/>
+      <c r="E192" s="208"/>
+      <c r="F192" s="208"/>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="204"/>
-[...4 lines deleted...]
-      <c r="F193" s="204"/>
+      <c r="A193" s="208"/>
+      <c r="B193" s="208"/>
+      <c r="C193" s="208"/>
+      <c r="D193" s="208"/>
+      <c r="E193" s="208"/>
+      <c r="F193" s="208"/>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" s="204"/>
-[...4 lines deleted...]
-      <c r="F194" s="204"/>
+      <c r="A194" s="208"/>
+      <c r="B194" s="208"/>
+      <c r="C194" s="208"/>
+      <c r="D194" s="208"/>
+      <c r="E194" s="208"/>
+      <c r="F194" s="208"/>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="204"/>
-[...4 lines deleted...]
-      <c r="F195" s="204"/>
+      <c r="A195" s="208"/>
+      <c r="B195" s="208"/>
+      <c r="C195" s="208"/>
+      <c r="D195" s="208"/>
+      <c r="E195" s="208"/>
+      <c r="F195" s="208"/>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="204"/>
-[...4 lines deleted...]
-      <c r="F196" s="204"/>
+      <c r="A196" s="208"/>
+      <c r="B196" s="208"/>
+      <c r="C196" s="208"/>
+      <c r="D196" s="208"/>
+      <c r="E196" s="208"/>
+      <c r="F196" s="208"/>
     </row>
     <row r="197" spans="1:6">
-      <c r="A197" s="204"/>
-[...4 lines deleted...]
-      <c r="F197" s="204"/>
+      <c r="A197" s="208"/>
+      <c r="B197" s="208"/>
+      <c r="C197" s="208"/>
+      <c r="D197" s="208"/>
+      <c r="E197" s="208"/>
+      <c r="F197" s="208"/>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="204"/>
-[...4 lines deleted...]
-      <c r="F198" s="204"/>
+      <c r="A198" s="208"/>
+      <c r="B198" s="208"/>
+      <c r="C198" s="208"/>
+      <c r="D198" s="208"/>
+      <c r="E198" s="208"/>
+      <c r="F198" s="208"/>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="204"/>
-[...4 lines deleted...]
-      <c r="F199" s="204"/>
+      <c r="A199" s="208"/>
+      <c r="B199" s="208"/>
+      <c r="C199" s="208"/>
+      <c r="D199" s="208"/>
+      <c r="E199" s="208"/>
+      <c r="F199" s="208"/>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="204"/>
-[...4 lines deleted...]
-      <c r="F200" s="204"/>
+      <c r="A200" s="208"/>
+      <c r="B200" s="208"/>
+      <c r="C200" s="208"/>
+      <c r="D200" s="208"/>
+      <c r="E200" s="208"/>
+      <c r="F200" s="208"/>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="204"/>
-[...4 lines deleted...]
-      <c r="F201" s="204"/>
+      <c r="A201" s="208"/>
+      <c r="B201" s="208"/>
+      <c r="C201" s="208"/>
+      <c r="D201" s="208"/>
+      <c r="E201" s="208"/>
+      <c r="F201" s="208"/>
     </row>
     <row r="202" spans="1:6">
-      <c r="A202" s="204"/>
-[...4 lines deleted...]
-      <c r="F202" s="204"/>
+      <c r="A202" s="208"/>
+      <c r="B202" s="208"/>
+      <c r="C202" s="208"/>
+      <c r="D202" s="208"/>
+      <c r="E202" s="208"/>
+      <c r="F202" s="208"/>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="204"/>
-[...4 lines deleted...]
-      <c r="F203" s="204"/>
+      <c r="A203" s="208"/>
+      <c r="B203" s="208"/>
+      <c r="C203" s="208"/>
+      <c r="D203" s="208"/>
+      <c r="E203" s="208"/>
+      <c r="F203" s="208"/>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="204"/>
-[...4 lines deleted...]
-      <c r="F204" s="204"/>
+      <c r="A204" s="208"/>
+      <c r="B204" s="208"/>
+      <c r="C204" s="208"/>
+      <c r="D204" s="208"/>
+      <c r="E204" s="208"/>
+      <c r="F204" s="208"/>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="204"/>
-[...4 lines deleted...]
-      <c r="F205" s="204"/>
+      <c r="A205" s="208"/>
+      <c r="B205" s="208"/>
+      <c r="C205" s="208"/>
+      <c r="D205" s="208"/>
+      <c r="E205" s="208"/>
+      <c r="F205" s="208"/>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="204"/>
-[...12 lines deleted...]
-      <c r="F207" s="204"/>
+      <c r="A206" s="208"/>
+      <c r="B206" s="208"/>
+      <c r="C206" s="208"/>
+      <c r="D206" s="208"/>
+      <c r="E206" s="208"/>
+      <c r="F206" s="208"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E1:K4"/>
     <mergeCell ref="A4:B5"/>
-    <mergeCell ref="A165:F207"/>
-[...5 lines deleted...]
-    <mergeCell ref="F113:F114"/>
+    <mergeCell ref="A164:F206"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="C112:C113"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="F112:F113"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F8" r:id="rId1" display="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" xr:uid="{6CD02B15-E969-42EB-A054-E49B01B13DA4}"/>
     <hyperlink ref="F9" r:id="rId2" display="https://www.federalregister.gov/documents/2009/11/23/E9-28084/anthony-w-albanese-debarment-order" xr:uid="{EF011107-8DEC-494A-8CA2-537B17347E43}"/>
     <hyperlink ref="F10" r:id="rId3" display="https://www.federalregister.gov/documents/2015/06/22/2015-15162/mirwaiss-aminzada-debarment-order" xr:uid="{DB1DBCF7-B071-4C43-87FA-81BE36071C59}"/>
     <hyperlink ref="F11" r:id="rId4" display="https://www.gpo.gov/fdsys/pkg/FR-1997-11-07/pdf/97-29399.pdf" xr:uid="{3DDD8B9C-46F9-4DDC-861E-57A98F9FB067}"/>
     <hyperlink ref="F16" r:id="rId5" display="https://www.federalregister.gov/documents/2020/11/27/2020-26226/michael-l-babich-final-debarment-order" xr:uid="{3A2E6733-4A63-444E-9FEE-AB526F6E4F4B}"/>
     <hyperlink ref="F18" r:id="rId6" display="https://www.gpo.gov/fdsys/pkg/FR-1997-08-28/pdf/97-22856.pdf" xr:uid="{C5DDFF45-DE3B-4230-B200-86FA374291F0}"/>
     <hyperlink ref="F20" r:id="rId7" display="https://www.gpo.gov/fdsys/pkg/FR-2017-02-17/pdf/2017-03173.pdf" xr:uid="{076AAB89-4F37-4094-841C-4F945D64FE03}"/>
     <hyperlink ref="F21" r:id="rId8" display="https://www.federalregister.gov/documents/2021/01/04/2020-29046/alec-burlakoff-final-debarment-order" xr:uid="{49ED7D87-471A-452D-9829-2EF8819B577C}"/>
     <hyperlink ref="F22" r:id="rId9" display="https://www.gpo.gov/fdsys/pkg/FR-1996-03-22/pdf/96-6941.pdf" xr:uid="{6F05E3AA-CB28-4DB2-88CE-B4F60690DC9D}"/>
     <hyperlink ref="F23" r:id="rId10" display="https://www.gpo.gov/fdsys/pkg/FR-2006-10-17/pdf/E6-17178.pdf" xr:uid="{0A37B1A9-B0E6-4773-B35B-3CB920F1AA2A}"/>
     <hyperlink ref="F24" r:id="rId11" display="https://www.federalregister.gov/documents/2020/11/30/2020-26255/barry-j-cadden-final-debarment-order" xr:uid="{504FD675-C6C1-4925-8B0B-4E3F3D831B68}"/>
     <hyperlink ref="F25" r:id="rId12" display="https://www.gpo.gov/fdsys/pkg/FR-2008-09-02/pdf/E8-20295.pdf" xr:uid="{0342CE87-74AC-4238-BD8C-71D35DCF21C9}"/>
     <hyperlink ref="F29" r:id="rId13" display="https://www.gpo.gov/fdsys/pkg/FR-1996-03-11/pdf/96-5687.pdf" xr:uid="{382B85EA-714E-419F-8504-39E0570C9F59}"/>
     <hyperlink ref="F30" r:id="rId14" display="https://www.gpo.gov/fdsys/pkg/FR-1996-04-18/pdf/X96-30418.pdf" xr:uid="{0A6E89E8-8566-487C-B469-D6B1270D31A0}"/>
     <hyperlink ref="F31" r:id="rId15" display="http://www.gpo.gov/fdsys/pkg/FR-2015-08-20/pdf/2015-20561.pdf" xr:uid="{5F495AC5-64B4-4386-ABEC-9CD829062D9C}"/>
     <hyperlink ref="F32" r:id="rId16" display="https://www.gpo.gov/fdsys/pkg/FR-2003-10-20/pdf/03-26385.pdf" xr:uid="{7C4B200C-71EC-4D5A-A7D1-507545B86182}"/>
     <hyperlink ref="F34" r:id="rId17" display="https://www.govinfo.gov/app/details/FR-2017-02-17/2017-03172" xr:uid="{2063233E-3C26-49D9-AE9E-105E9151C60E}"/>
     <hyperlink ref="F39" r:id="rId18" display="https://www.govinfo.gov/app/details/FR-2015-07-09/2015-16665" xr:uid="{89B3B34B-CE2D-4188-B680-F9254251B3DE}"/>
     <hyperlink ref="F40" r:id="rId19" display="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05717.pdf" xr:uid="{D5F7E4D2-5F80-4182-A3AA-99F5E286DF09}"/>
     <hyperlink ref="F41" r:id="rId20" display="https://www.govinfo.gov/content/pkg/FR-2020-03-18/pdf/2020-05582.pdf" xr:uid="{4F6BBF8B-A357-4724-81F8-02D9D10B9846}"/>
     <hyperlink ref="F42" r:id="rId21" display="https://www.gpo.gov/fdsys/pkg/FR-1997-04-03/pdf/97-8555.pdf" xr:uid="{8F30AD36-5A7F-4BA4-B060-1A3CB96E7363}"/>
     <hyperlink ref="F43" r:id="rId22" display="https://www.federalregister.gov/documents/2020/07/24/2020-16069/paul-j-elmer-final-debarment-order" xr:uid="{2820BBA0-2CEF-406C-BC89-DD417EED2BF4}"/>
     <hyperlink ref="F44" r:id="rId23" display="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25087.pdf" xr:uid="{1F0E7C25-7550-4CD2-840E-06181A445D34}"/>
@@ -7729,2606 +7762,2625 @@
     <hyperlink ref="F58" r:id="rId30" display="http://www.gpo.gov/fdsys/pkg/FR-2015-09-16/pdf/2015-23204.pdf" xr:uid="{D0D8DC46-C03B-40F0-89F9-EE772A3B4DFA}"/>
     <hyperlink ref="F59" r:id="rId31" display="https://www.govinfo.gov/app/details/FR-2012-07-09/2012-16600" xr:uid="{DBED17C0-08E1-4B1E-B234-A8761285301F}"/>
     <hyperlink ref="F60" r:id="rId32" display="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05715.pdf" xr:uid="{E6EB0869-DDA2-4455-AB6D-52E0C99568F2}"/>
     <hyperlink ref="F61" r:id="rId33" display="https://www.govinfo.gov/app/details/FR-2009-11-23/E9-28083" xr:uid="{20361F8C-9002-47EA-BAB5-8FC6D9006350}"/>
     <hyperlink ref="F62" r:id="rId34" display="https://www.federalregister.gov/documents/2020/11/30/2020-26262/john-kapoor-final-debarment-order" xr:uid="{0C395FA0-644A-4BA9-99A2-491E9B23E2EC}"/>
     <hyperlink ref="F63" r:id="rId35" display="https://www.govinfo.gov/app/details/FR-2015-07-08/2015-16664" xr:uid="{20130D66-FC8B-4D4A-8800-8EB01CF0906B}"/>
     <hyperlink ref="F64" r:id="rId36" display="https://www.gpo.gov/fdsys/pkg/FR-2007-01-30/pdf/E7-1416.pdf" xr:uid="{336F16CE-881E-4990-9F9D-C82247F98A91}"/>
     <hyperlink ref="F65" r:id="rId37" display="https://www.federalregister.gov/documents/2018/01/18/2018-00719/william-ralph-kincaid-denial-of-hearing-final-debarment-order" xr:uid="{A00796D0-65B3-4253-9F0A-5F672EDD6BA9}"/>
     <hyperlink ref="F66" r:id="rId38" display="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27802.pdf" xr:uid="{9B292D55-E889-47F8-BD6A-005B39A5827F}"/>
     <hyperlink ref="F68" r:id="rId39" display="https://www.gpo.gov/fdsys/pkg/FR-2003-04-30/pdf/03-10569.pdf" xr:uid="{42798C2F-A061-430D-830D-AB6CE829B151}"/>
     <hyperlink ref="F69" r:id="rId40" display="https://www.govinfo.gov/app/details/FR-2009-08-04/E9-18619" xr:uid="{B64EDE7F-1107-4014-9D53-E97380F137F5}"/>
     <hyperlink ref="F71" r:id="rId41" display="https://www.govinfo.gov/content/pkg/FR-1998-06-25/pdf/98-16850.pdf" xr:uid="{7086C3DA-ED28-4A30-B9FB-967AF402DA39}"/>
     <hyperlink ref="F72" r:id="rId42" display="https://www.federalregister.gov/documents/2020/07/24/2020-16046/euton-m-laing-final-debarment-order" xr:uid="{AB51FBFA-921F-4831-9073-677EAE081407}"/>
     <hyperlink ref="F73" r:id="rId43" display="https://www.federalregister.gov/documents/2010/02/23/2010-3552/patrick-j-lais-debarment-order" xr:uid="{A409B2CA-3165-4C60-AEAE-FE13E20DAE8A}"/>
     <hyperlink ref="F74" r:id="rId44" display="https://www.federalregister.gov/documents/2021/01/04/2020-29044/sunrise-lee-final-debarment-order" xr:uid="{8204B507-6E5F-49BD-A998-208278C3CF8E}"/>
     <hyperlink ref="F75" r:id="rId45" display="https://www.federalregister.gov/documents/2012/05/09/2012-11106/jerome-lentini-denial-of-hearing-final-debarment-order" xr:uid="{958D6D78-65A5-48A7-9840-40A2192768DF}"/>
     <hyperlink ref="F77" r:id="rId46" display="https://www.govinfo.gov/content/pkg/FR-2013-03-06/pdf/2013-05160.pdf" xr:uid="{B75C65BC-940D-499D-9DFA-D2BF56A84E32}"/>
     <hyperlink ref="F81" r:id="rId47" display="https://www.govinfo.gov/app/details/FR-2016-11-14/2016-27244" xr:uid="{233B4EB7-BEB0-44CF-A5BD-ED59F576B3DC}"/>
     <hyperlink ref="F82" r:id="rId48" display="https://www.federalregister.gov/documents/2012/02/22/2012-4064/stephen-l-marks-debarment-order" xr:uid="{5AA8E308-B09F-41EB-8F71-581917A80C1C}"/>
     <hyperlink ref="F83" r:id="rId49" display="https://www.govinfo.gov/app/details/FR-2011-10-05/2011-25680" xr:uid="{3E1A6C77-6AF4-40CC-9D19-7A33DFC0B42F}"/>
     <hyperlink ref="F84" r:id="rId50" display="https://www.govinfo.gov/app/details/FR-2016-03-18/2016-06104" xr:uid="{25FBD70B-AFBE-4BD3-A2E4-5B28E6AAC813}"/>
     <hyperlink ref="F85" r:id="rId51" display="https://www.gpo.gov/fdsys/pkg/FR-1994-12-21/html/94-31250.htm" xr:uid="{535B1EA4-882F-41BF-88B0-CD680BE95C39}"/>
     <hyperlink ref="F87" r:id="rId52" display="https://www.gpo.gov/fdsys/pkg/FR-1995-01-11/pdf/95-695.pdf" xr:uid="{E4D0FA8F-633E-48F2-944E-D7DC96AF6985}"/>
     <hyperlink ref="F88" r:id="rId53" display="https://www.federalregister.gov/documents/2011/08/09/2011-20181/ray-nathan-denial-of-hearing-final-debarment-order" xr:uid="{FDAEE871-88CD-4C06-B835-54A2B9E45084}"/>
     <hyperlink ref="F91" r:id="rId54" display="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27803.pdf" xr:uid="{3C43BA38-5A15-49FB-BF85-AF9AA83210D5}"/>
-    <hyperlink ref="F95" r:id="rId55" display="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" xr:uid="{FC55899A-9856-4F94-BA1C-6797A87B4D67}"/>
-[...35 lines deleted...]
-    <hyperlink ref="F162" r:id="rId91" display="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" xr:uid="{E51FEF9A-E1C1-4933-A435-6BF861328967}"/>
+    <hyperlink ref="F94" r:id="rId55" display="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" xr:uid="{FC55899A-9856-4F94-BA1C-6797A87B4D67}"/>
+    <hyperlink ref="F97" r:id="rId56" display="https://www.gpo.gov/fdsys/pkg/FR-2002-04-30/pdf/02-10562.pdf" xr:uid="{EC506321-350F-4F78-A627-3492AC959829}"/>
+    <hyperlink ref="F98" r:id="rId57" display="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-663.pdf" xr:uid="{CD83707B-550E-4DF3-AC64-AEC41CCECBE5}"/>
+    <hyperlink ref="F99" r:id="rId58" display="https://www.govinfo.gov/app/details/FR-2011-03-03/2011-4778" xr:uid="{033C5AB6-479A-4180-8E66-4AF412711991}"/>
+    <hyperlink ref="F103" r:id="rId59" display="https://www.gpo.gov/fdsys/pkg/FR-1997-10-20/pdf/97-27693.pdf" xr:uid="{B84F8522-B2D4-4BB0-BF51-CC8337AE6D71}"/>
+    <hyperlink ref="F106" r:id="rId60" display="https://www.federalregister.gov/documents/2011/11/16/2011-29538/scott-s-reuben-debarment-order" xr:uid="{3BB74891-567D-47D4-A13A-441D5F6015F0}"/>
+    <hyperlink ref="F107" r:id="rId61" display="https://www.federalregister.gov/documents/2021/04/14/2021-07638/mark-reinhard-final-debarment-order" xr:uid="{D2715E33-3A99-4CB3-A25C-2F8DAA28E6DB}"/>
+    <hyperlink ref="F111" r:id="rId62" display="https://www.govinfo.gov/app/details/FR-2011-11-08/2011-28877" xr:uid="{4C785BBF-3168-4FDE-955E-6A3CE64036AE}"/>
+    <hyperlink ref="F112" r:id="rId63" display="https://www.federalregister.gov/documents/2021/01/04/2020-29045/joseph-a-rowan-final-debarment-order" xr:uid="{FB8CD229-15F3-44A6-BE5D-F201DC57737D}"/>
+    <hyperlink ref="F116" r:id="rId64" display="https://www.fda.gov/media/70741/download" xr:uid="{FBB43034-8BD2-4597-9E4B-C1EC6E5A22E9}"/>
+    <hyperlink ref="F117" r:id="rId65" display="https://www.federalregister.gov/documents/2021/03/03/2021-04375/lawrence-b-ryan-final-debarment-order" xr:uid="{82CDE44E-34AD-496A-AC50-30383E13700E}"/>
+    <hyperlink ref="F118" r:id="rId66" display="https://www.gpo.gov/fdsys/pkg/FR-1997-08-11/pdf/97-21085.pdf" xr:uid="{64961B8E-85F6-48C0-A8C1-D772CCBF3ECC}"/>
+    <hyperlink ref="F119" r:id="rId67" display="https://www.govinfo.gov/app/details/FR-2014-11-10/2014-26562" xr:uid="{B0D5C2E0-7C4D-43CC-909E-7F8FC026337B}"/>
+    <hyperlink ref="F120" r:id="rId68" display="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24655.pdf" xr:uid="{F92C3B04-B61B-4C67-A8BB-A23AB7FB0093}"/>
+    <hyperlink ref="F121" r:id="rId69" display="https://www.govinfo.gov/app/details/FR-2015-06-22/2015-15163" xr:uid="{5B39B8EC-2A4A-4E7A-95DB-9DDA02B9E516}"/>
+    <hyperlink ref="F122" r:id="rId70" display="https://www.govinfo.gov/app/details/FR-2009-06-12/E9-13929" xr:uid="{F8A06F13-FF41-477E-8BE5-E43EA8FD48E4}"/>
+    <hyperlink ref="F124" r:id="rId71" display="https://www.gpo.gov/fdsys/pkg/FR-2017-10-26/pdf/2017-23275.pdf" xr:uid="{6093C294-54E8-4356-B48E-FA2A0116401B}"/>
+    <hyperlink ref="F125" r:id="rId72" display="https://www.federalregister.gov/documents/2011/05/27/2011-13198/stephen-lee-seldon-debarment-order" xr:uid="{1917E9A4-63DC-45CC-BC1C-FB82CA280E14}"/>
+    <hyperlink ref="F129" r:id="rId73" display="https://www.gpo.gov/fdsys/pkg/FR-1996-02-28/pdf/96-4473.pdf" xr:uid="{371168AE-CB02-4EAF-AA74-B57627DD8E2C}"/>
+    <hyperlink ref="F130" r:id="rId74" display="https://www.govinfo.gov/app/details/FR-2012-09-13/2012-22604" xr:uid="{E8AA7CA1-A243-4DC9-B710-16BDA51A880D}"/>
+    <hyperlink ref="F132" r:id="rId75" display="https://www.govinfo.gov/app/details/FR-2012-08-23/2012-20784" xr:uid="{C87B4F88-6A11-4661-8E46-8AEFA5C893DE}"/>
+    <hyperlink ref="F134" r:id="rId76" display="https://www.federalregister.gov/documents/2020/11/19/2020-25601/richard-m-simon-final-debarment-order" xr:uid="{89BC17C0-EF14-4FA2-A0DA-6C98BB3E6DE7}"/>
+    <hyperlink ref="F135" r:id="rId77" display="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27418" xr:uid="{2E08B20F-2F39-4ED5-B90A-56C0EA04F509}"/>
+    <hyperlink ref="F136" r:id="rId78" display="https://www.federalregister.gov/documents/2021/01/04/2020-29052/jerrod-nichols-smith-debarment-order" xr:uid="{FE1FDD1B-B1CD-4A13-8539-CE07022AF390}"/>
+    <hyperlink ref="F137" r:id="rId79" display="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27417" xr:uid="{465B50C1-D352-48F7-9303-5A0C89364D72}"/>
+    <hyperlink ref="F138" r:id="rId80" display="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-661.pdf" xr:uid="{D60BA29A-8A3D-4F23-A6DD-C3BE10BC7C2F}"/>
+    <hyperlink ref="F139" r:id="rId81" display="http://www.gpo.gov/fdsys/pkg/FR-2012-09-13/pdf/2012-22606.pdf" xr:uid="{E51C932B-B26E-4C57-8AE4-E203E4E1902F}"/>
+    <hyperlink ref="F140" r:id="rId82" display="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24657.pdf" xr:uid="{F41CDF48-7FA6-4E51-9E7A-8CBFD6DEBDFE}"/>
+    <hyperlink ref="F147" r:id="rId83" display="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" xr:uid="{2F13F4BF-04F3-438D-8DBE-AD0A7AA7D108}"/>
+    <hyperlink ref="F148" r:id="rId84" display="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05714.pdf" xr:uid="{758B00BE-A1D4-4DAE-B677-7C943F571CED}"/>
+    <hyperlink ref="F149" r:id="rId85" display="https://www.govinfo.gov/app/details/FR-2009-11-13/E9-27223" xr:uid="{E1651582-66D3-4F96-B646-34094DA154B3}"/>
+    <hyperlink ref="F151" r:id="rId86" display="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" xr:uid="{AD0F3B5B-3C10-416F-A516-581AF749F323}"/>
+    <hyperlink ref="F152" r:id="rId87" display="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" xr:uid="{E9DDDC4B-FFCF-46C4-936D-1A7C3442003F}"/>
+    <hyperlink ref="F154" r:id="rId88" display="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" xr:uid="{949CADFB-8E46-4DCC-9326-B56D874A3827}"/>
+    <hyperlink ref="F155" r:id="rId89" display="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" xr:uid="{EF8C042E-5326-42BF-A0AF-BBBC1C415A8E}"/>
+    <hyperlink ref="F159" r:id="rId90" display="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" xr:uid="{881EA5AF-64B5-49A8-AEA2-386AD49A611A}"/>
+    <hyperlink ref="F161" r:id="rId91" display="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" xr:uid="{E51FEF9A-E1C1-4933-A435-6BF861328967}"/>
     <hyperlink ref="F90" r:id="rId92" display="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" xr:uid="{71A9BCF1-0646-4789-A14C-DA8065CB7F36}"/>
     <hyperlink ref="F78" r:id="rId93" display="https://www.federalregister.gov/documents/2021/11/23/2021-25589/maytee-lledo-final-debarment-order" xr:uid="{2F6892F0-CC00-45DC-BBBF-54FB6CFB2D19}"/>
     <hyperlink ref="F89" r:id="rId94" display="https://www.federalregister.gov/documents/2022/03/03/2022-04459/eduardo-navarro-final-debarment-order" xr:uid="{1A99DC30-D49E-4944-AFFD-7CFF89B91213}"/>
-    <hyperlink ref="F157" r:id="rId95" display="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" xr:uid="{7F53B01F-4DCC-424E-97B4-2AFA0F6BB93B}"/>
-[...26 lines deleted...]
-    <hyperlink ref="F146" r:id="rId122" display="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" xr:uid="{E37FE2FC-A292-4B43-9A0D-85ABC3D3AEE2}"/>
+    <hyperlink ref="F156" r:id="rId95" display="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" xr:uid="{7F53B01F-4DCC-424E-97B4-2AFA0F6BB93B}"/>
+    <hyperlink ref="F104" r:id="rId96" display="https://www.federalregister.gov/documents/2022/04/14/2022-08025/lisett-raventos-final-debarment-order" xr:uid="{E30F1806-BD68-49FD-9F58-99909357619B}"/>
+    <hyperlink ref="F158" r:id="rId97" display="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" xr:uid="{5B11B6EC-C97B-4279-828F-8BBA402DD731}"/>
+    <hyperlink ref="F144" r:id="rId98" display="https://www.federalregister.gov/documents/2022/08/02/2022-16507/duniel-tejeda-final-debarment-order" xr:uid="{60D92D35-DB79-47E3-AA7F-0F8DE345657F}"/>
+    <hyperlink ref="F146" r:id="rId99" display="https://www.federalregister.gov/documents/2023/02/27/2023-03941/shaun-thaxter-denial-of-hearing-final-debarment-order" xr:uid="{ABDD7440-FA2C-46BE-8DB7-755C205B996F}"/>
+    <hyperlink ref="F108" r:id="rId100" location=":~:text=The%20Food%20and%20Drug%20Administration%20%28FDA%20or%20Agency%29,has%20an%20approved%20or%20pending%20drug%20product%20application." display="https://www.federalregister.gov/documents/2023/06/08/2023-12249/analay-rico-final-debarment-order - :~:text=The%20Food%20and%20Drug%20Administration%20%28FDA%20or%20Agency%29,has%20an%20approved%20or%20pending%20drug%20product%20application." xr:uid="{7C1DF467-2FDA-4459-9327-EA978FFD7066}"/>
+    <hyperlink ref="F36" r:id="rId101" display="https://www.federalregister.gov/documents/2023/06/21/2023-13135/daylen-diaz-final-debarment-order" xr:uid="{84B39180-4013-48E1-AF12-27369BB6862C}"/>
+    <hyperlink ref="F33" r:id="rId102" location=":~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." display="https://www.federalregister.gov/documents/2023/07/27/2023-15944/diana-daffin-final-debarment-order - :~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." xr:uid="{A1AA3D14-E5CC-4439-90DB-BB72DB9395D5}"/>
+    <hyperlink ref="F47" r:id="rId103" display="https://www.gpo.gov/fdsys/pkg/FR-2018-09-28/pdf/2018-21210.pdf" xr:uid="{6B65DAAA-101A-4580-B05D-CDE390E270E8}"/>
+    <hyperlink ref="F45" r:id="rId104" location=":~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." display="https://www.federalregister.gov/documents/2023/08/03/2023-16550/raidel-figueroa-final-debarment-order - :~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." xr:uid="{39BCEF5F-8ADF-4A6B-A11A-5A2CFE1C4E69}"/>
+    <hyperlink ref="F143" r:id="rId105" display="https://www.federalregister.gov/documents/2023/09/12/2023-19672/mayya-tatsene-final-debarment-order" xr:uid="{A5F67007-B2A8-4DC6-B681-74249E86A1F2}"/>
+    <hyperlink ref="F160" r:id="rId106" display="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" xr:uid="{D337D650-E847-42B3-96B3-3D1D3EE4D018}"/>
+    <hyperlink ref="F96" r:id="rId107" display="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" xr:uid="{261CAA4D-8DDA-4255-A771-131C4376F000}"/>
+    <hyperlink ref="F19" r:id="rId108" display="https://www.gpo.gov/fdsys/pkg/FR-2004-12-02/pdf/04-26532.pdf" xr:uid="{8963BA33-46D8-4E1E-AA59-F2867D6CFC5C}"/>
+    <hyperlink ref="F105" r:id="rId109" display="https://www.federalregister.gov/documents/2024/03/21/2024-05981/willis-reed-final-debarment-order" xr:uid="{726024D0-8ADA-44A7-8036-1D1D04C477D6}"/>
+    <hyperlink ref="F153" r:id="rId110" display="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" xr:uid="{E5954184-2618-43C8-84EE-237F2EAF8139}"/>
+    <hyperlink ref="F52" r:id="rId111" display="https://www.federalregister.gov/documents/2024/05/02/2024-09528/angela-maria-giron-final-debarment-order" xr:uid="{8819E40F-6531-416C-8339-17A063B3407D}"/>
+    <hyperlink ref="F114" r:id="rId112" display="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" xr:uid="{2D1C5075-4E55-478F-8B6F-7594F5CED8D2}"/>
+    <hyperlink ref="F7" r:id="rId113" display="https://www.federalregister.gov/documents/2024/05/15/2024-10584/gina-acosta-final-debarment-order" xr:uid="{7924976E-8ABC-4F6D-AF68-0F67F06B25EE}"/>
+    <hyperlink ref="F93" r:id="rId114" display="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" xr:uid="{4D78CD7A-6736-4AB3-B639-6139F1D00379}"/>
+    <hyperlink ref="F13" r:id="rId115" display="https://www.federalregister.gov/documents/2024/05/29/2024-11727/maria-anzures-camarena-final-debarment-order" xr:uid="{0EDCEE8E-8863-4F3C-9317-A0CC1DE1F72B}"/>
+    <hyperlink ref="F131" r:id="rId116" display="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" xr:uid="{DCF79DC7-15B0-4AF1-8BF1-6DE144D9A969}"/>
+    <hyperlink ref="F100" r:id="rId117" display="https://www.federalregister.gov/documents/2024/11/19/2024-26912/ivette-maria-portela-martinez-final-debarment-order" xr:uid="{5464749F-C167-4F5D-8A5E-261EF0F61F8D}"/>
+    <hyperlink ref="F86" r:id="rId118" display="https://www.federalregister.gov/documents/2024/11/20/2024-27093/miguel-angel-montalvo-villa-final-debarment-order" xr:uid="{E777487F-D84F-4199-A063-1E02E2654E20}"/>
+    <hyperlink ref="F70" r:id="rId119" display="https://www.federalregister.gov/documents/2025/03/13/2025-04031/john-warrington-kosolcharoen-final-debarment-order" xr:uid="{824D2795-428F-4515-BEFE-AECE68E012B3}"/>
+    <hyperlink ref="F50" r:id="rId120" display="https://www.federalregister.gov/documents/2025/03/14/2025-04117/bernardo-garmendia-denial-of-hearing-final-debarment-order" xr:uid="{9B61D8C7-6147-4809-A405-E6D570AE37F4}"/>
+    <hyperlink ref="F145" r:id="rId121" display="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" xr:uid="{E37FE2FC-A292-4B43-9A0D-85ABC3D3AEE2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId123"/>
+  <pageSetup orientation="portrait" r:id="rId122"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{112E7A7F-4612-4AAE-B56F-C61B16BED865}">
-  <dimension ref="A1:BK111"/>
+  <dimension ref="A1:BK112"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25:B26"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.140625" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" customWidth="1"/>
     <col min="9" max="9" width="53.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="E1" s="211" t="s">
-[...5 lines deleted...]
-      <c r="I1" s="212"/>
+      <c r="E1" s="215" t="s">
+        <v>445</v>
+      </c>
+      <c r="F1" s="216"/>
+      <c r="G1" s="216"/>
+      <c r="H1" s="216"/>
+      <c r="I1" s="216"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="E2" s="212"/>
-[...3 lines deleted...]
-      <c r="I2" s="212"/>
+      <c r="E2" s="216"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="216"/>
+      <c r="H2" s="216"/>
+      <c r="I2" s="216"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="E3" s="212"/>
-[...3 lines deleted...]
-      <c r="I3" s="212"/>
+      <c r="E3" s="216"/>
+      <c r="F3" s="216"/>
+      <c r="G3" s="216"/>
+      <c r="H3" s="216"/>
+      <c r="I3" s="216"/>
     </row>
     <row r="4" spans="1:9" ht="23.25">
       <c r="A4" s="11"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
-      <c r="E4" s="212"/>
-[...3 lines deleted...]
-      <c r="I4" s="212"/>
+      <c r="E4" s="216"/>
+      <c r="F4" s="216"/>
+      <c r="G4" s="216"/>
+      <c r="H4" s="216"/>
+      <c r="I4" s="216"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="213" t="s">
+      <c r="A5" s="217" t="s">
         <v>379</v>
       </c>
-      <c r="B5" s="214"/>
-      <c r="C5" s="214"/>
+      <c r="B5" s="218"/>
+      <c r="C5" s="218"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="215"/>
-[...1 lines deleted...]
-      <c r="C6" s="215"/>
+      <c r="A6" s="219"/>
+      <c r="B6" s="219"/>
+      <c r="C6" s="219"/>
       <c r="D6" s="3"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="18" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C8" s="19">
         <v>44405</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>221</v>
       </c>
       <c r="E8" s="38">
         <v>44405</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="42" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C9" s="44">
         <v>44565</v>
       </c>
       <c r="D9" s="45" t="s">
         <v>221</v>
       </c>
       <c r="E9" s="53">
         <v>44623</v>
       </c>
       <c r="F9" s="149" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="17.25">
       <c r="A10" s="96" t="s">
+        <v>687</v>
+      </c>
+      <c r="B10" s="96" t="s">
+        <v>688</v>
+      </c>
+      <c r="C10" s="194">
+        <v>46157</v>
+      </c>
+      <c r="D10" s="195" t="s">
+        <v>689</v>
+      </c>
+      <c r="E10" s="194">
+        <v>46157</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="196" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="196">
+      <c r="B11" s="196" t="s">
+        <v>674</v>
+      </c>
+      <c r="C11" s="223">
         <v>46065</v>
       </c>
-      <c r="D10" s="197" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="196">
+      <c r="D11" s="224" t="s">
+        <v>675</v>
+      </c>
+      <c r="E11" s="223">
         <v>46065</v>
       </c>
-      <c r="F10" s="198" t="s">
-[...10 lines deleted...]
-      <c r="C11" s="101">
+      <c r="F11" s="21" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="134" t="s">
+        <v>631</v>
+      </c>
+      <c r="B12" s="134" t="s">
+        <v>632</v>
+      </c>
+      <c r="C12" s="101">
         <v>45729</v>
       </c>
-      <c r="D11" s="57" t="s">
+      <c r="D12" s="57" t="s">
         <v>399</v>
       </c>
-      <c r="E11" s="101">
+      <c r="E12" s="101">
         <v>45729</v>
       </c>
-      <c r="F11" s="51" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="92" t="s">
+      <c r="F12" s="51" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="92" t="s">
         <v>397</v>
       </c>
-      <c r="B12" s="92" t="s">
+      <c r="B13" s="92" t="s">
         <v>398</v>
       </c>
-      <c r="C12" s="93">
+      <c r="C13" s="93">
         <v>43907</v>
       </c>
-      <c r="D12" s="94" t="s">
+      <c r="D13" s="94" t="s">
         <v>399</v>
       </c>
-      <c r="E12" s="135">
+      <c r="E13" s="135">
         <v>43907</v>
       </c>
-      <c r="F12" s="136" t="s">
+      <c r="F13" s="136" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
-[...3 lines deleted...]
-      <c r="B13" s="184" t="s">
+    <row r="14" spans="1:9">
+      <c r="A14" s="96" t="s">
+        <v>531</v>
+      </c>
+      <c r="B14" s="182" t="s">
+        <v>644</v>
+      </c>
+      <c r="C14" s="127">
+        <v>45806</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E14" s="127">
+        <v>45806</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="92" t="s">
+        <v>439</v>
+      </c>
+      <c r="B15" s="92" t="s">
+        <v>440</v>
+      </c>
+      <c r="C15" s="93">
+        <v>44545</v>
+      </c>
+      <c r="D15" s="94" t="s">
+        <v>221</v>
+      </c>
+      <c r="E15" s="135">
+        <v>44545</v>
+      </c>
+      <c r="F15" s="105" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="96" t="s">
+        <v>649</v>
+      </c>
+      <c r="B16" s="182" t="s">
+        <v>650</v>
+      </c>
+      <c r="C16" s="127">
+        <v>45807</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E16" s="127">
+        <v>45807</v>
+      </c>
+      <c r="F16" s="17" t="s">
         <v>651</v>
       </c>
-      <c r="C13" s="127">
-[...2 lines deleted...]
-      <c r="D13" s="20" t="s">
+    </row>
+    <row r="17" spans="1:63">
+      <c r="A17" s="92" t="s">
+        <v>558</v>
+      </c>
+      <c r="B17" s="92" t="s">
+        <v>559</v>
+      </c>
+      <c r="C17" s="93">
+        <v>45279</v>
+      </c>
+      <c r="D17" s="183" t="s">
         <v>221</v>
       </c>
-      <c r="E13" s="127">
-[...16 lines deleted...]
-      <c r="D14" s="94" t="s">
+      <c r="E17" s="93">
+        <v>45279</v>
+      </c>
+      <c r="F17" s="105" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="18" spans="1:63">
+      <c r="A18" s="96" t="s">
+        <v>561</v>
+      </c>
+      <c r="B18" s="96" t="s">
+        <v>562</v>
+      </c>
+      <c r="C18" s="70">
+        <v>45331</v>
+      </c>
+      <c r="D18" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E14" s="135">
-[...16 lines deleted...]
-      <c r="D15" s="20" t="s">
+      <c r="E18" s="70">
+        <v>45331</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="19" spans="1:63">
+      <c r="A19" s="85" t="s">
+        <v>508</v>
+      </c>
+      <c r="B19" s="85" t="s">
+        <v>509</v>
+      </c>
+      <c r="C19" s="101">
+        <v>44946</v>
+      </c>
+      <c r="D19" s="102" t="s">
         <v>221</v>
       </c>
-      <c r="E15" s="127">
-[...53 lines deleted...]
-      <c r="C18" s="101">
+      <c r="E19" s="101">
         <v>44946</v>
       </c>
-      <c r="D18" s="102" t="s">
-[...26 lines deleted...]
-        <v>516</v>
+      <c r="F19" s="103" t="s">
+        <v>510</v>
       </c>
     </row>
     <row r="20" spans="1:63">
       <c r="A20" s="88" t="s">
-        <v>664</v>
+        <v>508</v>
       </c>
       <c r="B20" s="88" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="C20" s="192">
+        <v>511</v>
+      </c>
+      <c r="C20" s="188">
+        <v>44946</v>
+      </c>
+      <c r="D20" s="189" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="188">
+        <v>44946</v>
+      </c>
+      <c r="F20" s="91" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="21" spans="1:63">
+      <c r="A21" s="88" t="s">
+        <v>657</v>
+      </c>
+      <c r="B21" s="88" t="s">
+        <v>443</v>
+      </c>
+      <c r="C21" s="190">
         <v>45919</v>
       </c>
-      <c r="D20" s="90" t="s">
+      <c r="D21" s="90" t="s">
+        <v>658</v>
+      </c>
+      <c r="E21" s="89">
+        <v>45919</v>
+      </c>
+      <c r="F21" s="54" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="22" spans="1:63">
+      <c r="A22" s="96" t="s">
         <v>665</v>
       </c>
-      <c r="E20" s="89">
-[...2 lines deleted...]
-      <c r="F20" s="54" t="s">
+      <c r="B22" s="96" t="s">
         <v>666</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C21" s="60">
+      <c r="C22" s="60">
         <v>46045</v>
       </c>
-      <c r="D21" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="60">
+      <c r="D22" s="68" t="s">
+        <v>658</v>
+      </c>
+      <c r="E22" s="60">
         <v>46045</v>
       </c>
-      <c r="F21" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C22" s="56">
+      <c r="F22" s="17" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="23" spans="1:63" ht="18">
+      <c r="A23" s="63" t="s">
+        <v>482</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>483</v>
+      </c>
+      <c r="C23" s="56">
         <v>44755</v>
       </c>
-      <c r="D22" s="104" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="56">
+      <c r="D23" s="104" t="s">
+        <v>546</v>
+      </c>
+      <c r="E23" s="56">
         <v>44755</v>
       </c>
-      <c r="F22" s="64" t="s">
-[...12 lines deleted...]
-      <c r="C23" s="154">
+      <c r="F23" s="64" t="s">
+        <v>484</v>
+      </c>
+      <c r="G23" s="2"/>
+      <c r="I23" s="36"/>
+    </row>
+    <row r="24" spans="1:63">
+      <c r="A24" s="153" t="s">
+        <v>475</v>
+      </c>
+      <c r="B24" s="153" t="s">
+        <v>476</v>
+      </c>
+      <c r="C24" s="154">
         <v>44698</v>
       </c>
-      <c r="D23" s="155" t="s">
+      <c r="D24" s="155" t="s">
         <v>221</v>
       </c>
-      <c r="E23" s="156">
+      <c r="E24" s="156">
         <v>44698</v>
       </c>
-      <c r="F23" s="157" t="s">
-[...10 lines deleted...]
-      <c r="C24" s="221">
+      <c r="F24" s="157" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="25" spans="1:63">
+      <c r="A25" s="140" t="s">
+        <v>646</v>
+      </c>
+      <c r="B25" s="197" t="s">
+        <v>647</v>
+      </c>
+      <c r="C25" s="198">
         <v>45806</v>
       </c>
-      <c r="D24" s="45" t="s">
+      <c r="D25" s="45" t="s">
         <v>221</v>
       </c>
-      <c r="E24" s="221">
+      <c r="E25" s="198">
         <v>45806</v>
       </c>
-      <c r="F24" s="54" t="s">
-[...20 lines deleted...]
-        <v>688</v>
+      <c r="F25" s="54" t="s">
+        <v>648</v>
       </c>
     </row>
     <row r="26" spans="1:63">
       <c r="A26" s="66" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="B26" s="66" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="C26" s="196">
+        <v>420</v>
+      </c>
+      <c r="C26" s="194">
         <v>46072</v>
       </c>
-      <c r="D26" s="197" t="s">
+      <c r="D26" s="195" t="s">
+        <v>675</v>
+      </c>
+      <c r="E26" s="194">
+        <v>46072</v>
+      </c>
+      <c r="F26" s="17" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="27" spans="1:63">
+      <c r="A27" s="66" t="s">
+        <v>680</v>
+      </c>
+      <c r="B27" s="66" t="s">
         <v>682</v>
       </c>
-      <c r="E26" s="196">
+      <c r="C27" s="194">
         <v>46072</v>
       </c>
-      <c r="F26" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C27" s="188">
+      <c r="D27" s="195" t="s">
+        <v>675</v>
+      </c>
+      <c r="E27" s="194">
+        <v>46072</v>
+      </c>
+      <c r="F27" s="17" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="28" spans="1:63">
+      <c r="A28" s="185" t="s">
+        <v>624</v>
+      </c>
+      <c r="B28" s="185" t="s">
+        <v>625</v>
+      </c>
+      <c r="C28" s="186">
         <v>45665</v>
       </c>
-      <c r="D27" s="189" t="s">
+      <c r="D28" s="187" t="s">
         <v>221</v>
       </c>
-      <c r="E27" s="188">
+      <c r="E28" s="186">
         <v>45665</v>
       </c>
-      <c r="F27" s="186" t="s">
-[...10 lines deleted...]
-      <c r="C28" s="19">
+      <c r="F28" s="184" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="29" spans="1:63">
+      <c r="A29" s="41" t="s">
+        <v>654</v>
+      </c>
+      <c r="B29" s="41" t="s">
+        <v>655</v>
+      </c>
+      <c r="C29" s="19">
         <v>45888</v>
       </c>
-      <c r="D28" s="20" t="s">
+      <c r="D29" s="20" t="s">
         <v>399</v>
       </c>
-      <c r="E28" s="19">
+      <c r="E29" s="19">
         <v>45888</v>
       </c>
-      <c r="F28" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C29" s="161">
+      <c r="F29" s="17" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="30" spans="1:63" s="61" customFormat="1" ht="14.25">
+      <c r="A30" s="199" t="s">
+        <v>502</v>
+      </c>
+      <c r="B30" s="199" t="s">
+        <v>503</v>
+      </c>
+      <c r="C30" s="200">
         <v>44909</v>
       </c>
-      <c r="D29" s="163" t="s">
+      <c r="D30" s="187" t="s">
         <v>221</v>
       </c>
-      <c r="E29" s="161">
+      <c r="E30" s="200">
         <v>44909</v>
       </c>
-      <c r="F29" s="186" t="s">
-[...67 lines deleted...]
-      <c r="C30" s="161">
+      <c r="F30" s="184" t="s">
+        <v>504</v>
+      </c>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="62"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="62"/>
+      <c r="S30" s="62"/>
+      <c r="T30" s="62"/>
+      <c r="U30" s="62"/>
+      <c r="V30" s="62"/>
+      <c r="W30" s="62"/>
+      <c r="X30" s="62"/>
+      <c r="Y30" s="62"/>
+      <c r="Z30" s="62"/>
+      <c r="AA30" s="62"/>
+      <c r="AB30" s="62"/>
+      <c r="AC30" s="62"/>
+      <c r="AD30" s="62"/>
+      <c r="AE30" s="62"/>
+      <c r="AF30" s="62"/>
+      <c r="AG30" s="62"/>
+      <c r="AH30" s="62"/>
+      <c r="AI30" s="62"/>
+      <c r="AJ30" s="62"/>
+      <c r="AK30" s="62"/>
+      <c r="AL30" s="62"/>
+      <c r="AM30" s="62"/>
+      <c r="AN30" s="62"/>
+      <c r="AO30" s="62"/>
+      <c r="AP30" s="62"/>
+      <c r="AQ30" s="62"/>
+      <c r="AR30" s="62"/>
+      <c r="AS30" s="62"/>
+      <c r="AT30" s="62"/>
+      <c r="AU30" s="62"/>
+      <c r="AV30" s="62"/>
+      <c r="AW30" s="62"/>
+      <c r="AX30" s="62"/>
+      <c r="AY30" s="62"/>
+      <c r="AZ30" s="62"/>
+      <c r="BA30" s="62"/>
+      <c r="BB30" s="62"/>
+      <c r="BC30" s="62"/>
+      <c r="BD30" s="62"/>
+      <c r="BE30" s="62"/>
+      <c r="BF30" s="62"/>
+      <c r="BG30" s="62"/>
+      <c r="BH30" s="62"/>
+      <c r="BI30" s="62"/>
+      <c r="BJ30" s="62"/>
+      <c r="BK30" s="62"/>
+    </row>
+    <row r="31" spans="1:63" s="62" customFormat="1">
+      <c r="A31" s="96" t="s">
+        <v>684</v>
+      </c>
+      <c r="B31" s="96" t="s">
+        <v>685</v>
+      </c>
+      <c r="C31" s="194">
+        <v>46135</v>
+      </c>
+      <c r="D31" s="195" t="s">
+        <v>672</v>
+      </c>
+      <c r="E31" s="194">
+        <v>46135</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="32" spans="1:63" s="62" customFormat="1" ht="18">
+      <c r="A32" s="160" t="s">
+        <v>540</v>
+      </c>
+      <c r="B32" s="160" t="s">
+        <v>541</v>
+      </c>
+      <c r="C32" s="161">
         <v>45153</v>
       </c>
-      <c r="D30" s="162" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="161">
+      <c r="D32" s="201" t="s">
+        <v>627</v>
+      </c>
+      <c r="E32" s="161">
         <v>45153</v>
       </c>
-      <c r="F30" s="159" t="s">
-[...10 lines deleted...]
-      <c r="C31" s="165">
+      <c r="F32" s="202" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="162" t="s">
+        <v>442</v>
+      </c>
+      <c r="B33" s="162" t="s">
+        <v>443</v>
+      </c>
+      <c r="C33" s="163">
         <v>44565</v>
       </c>
-      <c r="D31" s="158" t="s">
+      <c r="D33" s="158" t="s">
         <v>221</v>
       </c>
-      <c r="E31" s="166">
+      <c r="E33" s="164">
         <v>44565</v>
       </c>
-      <c r="F31" s="159" t="s">
-[...10 lines deleted...]
-      <c r="C32" s="35">
+      <c r="F33" s="159" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>456</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>457</v>
+      </c>
+      <c r="C34" s="35">
         <v>44623</v>
       </c>
-      <c r="D32" s="45" t="s">
+      <c r="D34" s="45" t="s">
         <v>221</v>
       </c>
-      <c r="E32" s="35">
+      <c r="E34" s="35">
         <v>44623</v>
       </c>
-      <c r="F32" s="149" t="s">
-[...40 lines deleted...]
-        <v>403</v>
+      <c r="F34" s="149" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="96" t="s">
-        <v>585</v>
+        <v>670</v>
       </c>
       <c r="B35" s="96" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="C35" s="70">
+        <v>671</v>
+      </c>
+      <c r="C35" s="194">
+        <v>46059</v>
+      </c>
+      <c r="D35" s="195" t="s">
+        <v>672</v>
+      </c>
+      <c r="E35" s="194">
+        <v>46059</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="92" t="s">
+        <v>401</v>
+      </c>
+      <c r="B36" s="92" t="s">
+        <v>402</v>
+      </c>
+      <c r="C36" s="93">
+        <v>44036</v>
+      </c>
+      <c r="D36" s="94" t="s">
+        <v>399</v>
+      </c>
+      <c r="E36" s="135">
+        <v>44036</v>
+      </c>
+      <c r="F36" s="136" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="96" t="s">
+        <v>578</v>
+      </c>
+      <c r="B37" s="96" t="s">
+        <v>579</v>
+      </c>
+      <c r="C37" s="70">
         <v>45377</v>
       </c>
-      <c r="D35" s="20" t="s">
+      <c r="D37" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E35" s="70">
+      <c r="E37" s="70">
         <v>45377</v>
       </c>
-      <c r="F35" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C36" s="98">
+      <c r="F37" s="17" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="31" customFormat="1" ht="18">
+      <c r="A38" s="97" t="s">
+        <v>516</v>
+      </c>
+      <c r="B38" s="97" t="s">
+        <v>517</v>
+      </c>
+      <c r="C38" s="98">
         <v>44984</v>
       </c>
-      <c r="D36" s="104" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="98">
+      <c r="D38" s="104" t="s">
+        <v>546</v>
+      </c>
+      <c r="E38" s="98">
         <v>44984</v>
       </c>
-      <c r="F36" s="59" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="42" t="s">
+      <c r="F38" s="59" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
         <v>404</v>
       </c>
-      <c r="B37" s="42" t="s">
+      <c r="B39" s="42" t="s">
         <v>405</v>
       </c>
-      <c r="C37" s="44">
+      <c r="C39" s="44">
         <v>43798</v>
       </c>
-      <c r="D37" s="45" t="s">
+      <c r="D39" s="45" t="s">
         <v>399</v>
       </c>
-      <c r="E37" s="44">
+      <c r="E39" s="44">
         <v>43798</v>
       </c>
-      <c r="F37" s="54" t="s">
+      <c r="F39" s="54" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="38" spans="1:7">
-[...6 lines deleted...]
-      <c r="C38" s="60">
+    <row r="40" spans="1:7">
+      <c r="A40" s="47" t="s">
+        <v>602</v>
+      </c>
+      <c r="B40" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="C40" s="60">
         <v>45446</v>
       </c>
-      <c r="D38" s="20" t="s">
+      <c r="D40" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E38" s="60">
+      <c r="E40" s="60">
         <v>45446</v>
       </c>
-      <c r="F38" s="51" t="s">
-[...10 lines deleted...]
-      <c r="C39" s="183">
+      <c r="F40" s="51" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="180" t="s">
+        <v>564</v>
+      </c>
+      <c r="B41" s="180" t="s">
+        <v>565</v>
+      </c>
+      <c r="C41" s="181">
         <v>45336</v>
       </c>
-      <c r="D39" s="94" t="s">
+      <c r="D41" s="94" t="s">
         <v>221</v>
       </c>
-      <c r="E39" s="183">
+      <c r="E41" s="181">
         <v>45336</v>
       </c>
-      <c r="F39" s="136" t="s">
-[...10 lines deleted...]
-      <c r="C40" s="127">
+      <c r="F41" s="136" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="96" t="s">
+        <v>641</v>
+      </c>
+      <c r="B42" s="96" t="s">
+        <v>642</v>
+      </c>
+      <c r="C42" s="127">
         <v>45806</v>
       </c>
-      <c r="D40" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E40" s="127">
+      <c r="D42" s="68" t="s">
+        <v>607</v>
+      </c>
+      <c r="E42" s="127">
         <v>45806</v>
       </c>
-      <c r="F40" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C41" s="93">
+      <c r="F42" s="17" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="18">
+      <c r="A43" s="92" t="s">
+        <v>446</v>
+      </c>
+      <c r="B43" s="92" t="s">
+        <v>447</v>
+      </c>
+      <c r="C43" s="93">
         <v>44602</v>
       </c>
-      <c r="D41" s="107" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="93">
+      <c r="D43" s="107" t="s">
+        <v>546</v>
+      </c>
+      <c r="E43" s="93">
         <v>44602</v>
       </c>
-      <c r="F41" s="105" t="s">
-[...10 lines deleted...]
-      <c r="C42" s="196">
+      <c r="F43" s="105" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="66" t="s">
+        <v>677</v>
+      </c>
+      <c r="B44" s="66" t="s">
+        <v>678</v>
+      </c>
+      <c r="C44" s="194">
         <v>46072</v>
       </c>
-      <c r="D42" s="197" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="196">
+      <c r="D44" s="195" t="s">
+        <v>675</v>
+      </c>
+      <c r="E44" s="194">
         <v>46072</v>
       </c>
-      <c r="F42" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C43" s="98">
+      <c r="F44" s="17" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="196" t="s">
+        <v>569</v>
+      </c>
+      <c r="B45" s="196" t="s">
+        <v>570</v>
+      </c>
+      <c r="C45" s="98">
         <v>45345</v>
-      </c>
-[...39 lines deleted...]
-        <v>44642</v>
       </c>
       <c r="D45" s="57" t="s">
         <v>221</v>
       </c>
-      <c r="E45" s="56">
+      <c r="E45" s="98">
+        <v>45345</v>
+      </c>
+      <c r="F45" s="59" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="18">
+      <c r="A46" s="108" t="s">
+        <v>543</v>
+      </c>
+      <c r="B46" s="108" t="s">
+        <v>544</v>
+      </c>
+      <c r="C46" s="109">
+        <v>44880</v>
+      </c>
+      <c r="D46" s="104" t="s">
+        <v>546</v>
+      </c>
+      <c r="E46" s="109">
+        <v>44880</v>
+      </c>
+      <c r="F46" s="59" t="s">
+        <v>545</v>
+      </c>
+      <c r="G46" s="31"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="55" t="s">
+        <v>465</v>
+      </c>
+      <c r="B47" s="55" t="s">
+        <v>464</v>
+      </c>
+      <c r="C47" s="56">
         <v>44642</v>
       </c>
-      <c r="F45" s="87" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="42" t="s">
+      <c r="D47" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="E47" s="56">
+        <v>44642</v>
+      </c>
+      <c r="F47" s="87" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>465</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>466</v>
+      </c>
+      <c r="C48" s="44">
+        <v>44642</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="E48" s="53">
+        <v>44642</v>
+      </c>
+      <c r="F48" s="46" t="s">
         <v>468</v>
       </c>
-      <c r="B46" s="42" t="s">
-[...5 lines deleted...]
-      <c r="D46" s="45" t="s">
+      <c r="G48" s="31"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="66" t="s">
+        <v>528</v>
+      </c>
+      <c r="B49" s="66" t="s">
+        <v>529</v>
+      </c>
+      <c r="C49" s="70">
+        <v>45089</v>
+      </c>
+      <c r="D49" s="71" t="s">
         <v>221</v>
       </c>
-      <c r="E46" s="53">
-[...14 lines deleted...]
-      <c r="C47" s="70">
+      <c r="E49" s="70">
         <v>45089</v>
       </c>
-      <c r="D47" s="71" t="s">
+      <c r="F49" s="17" t="s">
+        <v>530</v>
+      </c>
+      <c r="G49" s="31"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="97" t="s">
+        <v>551</v>
+      </c>
+      <c r="B50" s="97" t="s">
+        <v>552</v>
+      </c>
+      <c r="C50" s="98">
+        <v>45275</v>
+      </c>
+      <c r="D50" s="20" t="s">
+        <v>553</v>
+      </c>
+      <c r="E50" s="98">
+        <v>45275</v>
+      </c>
+      <c r="F50" s="59" t="s">
+        <v>554</v>
+      </c>
+      <c r="G50" s="31"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="55" t="s">
+        <v>478</v>
+      </c>
+      <c r="B51" s="55" t="s">
+        <v>479</v>
+      </c>
+      <c r="C51" s="56">
+        <v>44749</v>
+      </c>
+      <c r="D51" s="57" t="s">
         <v>221</v>
       </c>
-      <c r="E47" s="70">
-[...35 lines deleted...]
-      <c r="C49" s="56">
+      <c r="E51" s="58">
         <v>44749</v>
       </c>
-      <c r="D49" s="57" t="s">
+      <c r="F51" s="34" t="s">
+        <v>480</v>
+      </c>
+      <c r="G51" s="31"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="55" t="s">
+        <v>660</v>
+      </c>
+      <c r="B52" s="55" t="s">
+        <v>358</v>
+      </c>
+      <c r="C52" s="56">
+        <v>45931</v>
+      </c>
+      <c r="D52" s="57" t="s">
         <v>221</v>
       </c>
-      <c r="E49" s="58">
-[...14 lines deleted...]
-      <c r="C50" s="56">
+      <c r="E52" s="56">
         <v>45931</v>
       </c>
-      <c r="D50" s="57" t="s">
+      <c r="F52" s="21" t="s">
+        <v>661</v>
+      </c>
+      <c r="G52" s="31"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="18" t="s">
+        <v>407</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="C53" s="19">
+        <v>44036</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>399</v>
+      </c>
+      <c r="E53" s="38">
+        <v>44036</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>409</v>
+      </c>
+      <c r="G53" s="31"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>449</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>450</v>
+      </c>
+      <c r="C54" s="44">
+        <v>44606</v>
+      </c>
+      <c r="D54" s="45" t="s">
         <v>221</v>
       </c>
-      <c r="E50" s="56">
-[...35 lines deleted...]
-      <c r="C52" s="44">
+      <c r="E54" s="53">
         <v>44606</v>
       </c>
-      <c r="D52" s="45" t="s">
+      <c r="F54" s="54" t="s">
+        <v>451</v>
+      </c>
+      <c r="G54" s="31"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="48" t="s">
+        <v>599</v>
+      </c>
+      <c r="B55" s="48" t="s">
+        <v>634</v>
+      </c>
+      <c r="C55" s="65">
+        <v>45729</v>
+      </c>
+      <c r="D55" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E52" s="53">
-[...14 lines deleted...]
-      <c r="C53" s="65">
+      <c r="E55" s="65">
         <v>45729</v>
       </c>
-      <c r="D53" s="20" t="s">
-[...17 lines deleted...]
-      <c r="C54" s="177">
+      <c r="F55" s="51" t="s">
+        <v>635</v>
+      </c>
+      <c r="G55" s="31"/>
+    </row>
+    <row r="56" spans="1:7" s="80" customFormat="1" ht="14.25">
+      <c r="A56" s="174" t="s">
+        <v>599</v>
+      </c>
+      <c r="B56" s="174" t="s">
+        <v>600</v>
+      </c>
+      <c r="C56" s="175">
         <v>45446</v>
-      </c>
-[...40 lines deleted...]
-        <v>44330</v>
       </c>
       <c r="D56" s="94" t="s">
         <v>221</v>
       </c>
-      <c r="E56" s="19">
+      <c r="E56" s="60">
+        <v>45446</v>
+      </c>
+      <c r="F56" s="51" t="s">
+        <v>601</v>
+      </c>
+      <c r="G56" s="67"/>
+    </row>
+    <row r="57" spans="1:7" s="80" customFormat="1">
+      <c r="A57" s="96" t="s">
+        <v>662</v>
+      </c>
+      <c r="B57" s="96" t="s">
+        <v>663</v>
+      </c>
+      <c r="C57" s="60">
+        <v>45986</v>
+      </c>
+      <c r="D57" s="68" t="s">
+        <v>658</v>
+      </c>
+      <c r="E57" s="60">
+        <v>45986</v>
+      </c>
+      <c r="F57" s="21" t="s">
+        <v>664</v>
+      </c>
+      <c r="G57" s="67"/>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="92" t="s">
+        <v>413</v>
+      </c>
+      <c r="B58" s="92" t="s">
+        <v>414</v>
+      </c>
+      <c r="C58" s="93">
         <v>44330</v>
       </c>
-      <c r="F56" s="17" t="s">
-[...11 lines deleted...]
-      <c r="C57" s="142">
+      <c r="D58" s="94" t="s">
+        <v>221</v>
+      </c>
+      <c r="E58" s="19">
+        <v>44330</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>415</v>
+      </c>
+      <c r="G58" s="31"/>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="140" t="s">
+        <v>581</v>
+      </c>
+      <c r="B59" s="141" t="s">
+        <v>582</v>
+      </c>
+      <c r="C59" s="142">
         <v>45387</v>
       </c>
-      <c r="D57" s="45" t="s">
+      <c r="D59" s="45" t="s">
         <v>221</v>
       </c>
-      <c r="E57" s="142">
+      <c r="E59" s="142">
         <v>45387</v>
       </c>
-      <c r="F57" s="54" t="s">
-[...5 lines deleted...]
-      <c r="A58" s="88" t="s">
+      <c r="F59" s="54" t="s">
+        <v>583</v>
+      </c>
+      <c r="G59" s="31"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="88" t="s">
+        <v>605</v>
+      </c>
+      <c r="B60" s="88" t="s">
+        <v>606</v>
+      </c>
+      <c r="C60" s="89">
+        <v>45449</v>
+      </c>
+      <c r="D60" s="90" t="s">
+        <v>607</v>
+      </c>
+      <c r="E60" s="89">
+        <v>45449</v>
+      </c>
+      <c r="F60" s="91" t="s">
+        <v>608</v>
+      </c>
+      <c r="G60" s="31"/>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="47" t="s">
+        <v>322</v>
+      </c>
+      <c r="B61" s="47" t="s">
+        <v>636</v>
+      </c>
+      <c r="C61" s="65">
+        <v>45729</v>
+      </c>
+      <c r="D61" s="68" t="s">
+        <v>607</v>
+      </c>
+      <c r="E61" s="65">
+        <v>45729</v>
+      </c>
+      <c r="F61" s="51" t="s">
+        <v>637</v>
+      </c>
+      <c r="G61" s="31"/>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="174" t="s">
+        <v>325</v>
+      </c>
+      <c r="B62" s="174" t="s">
+        <v>609</v>
+      </c>
+      <c r="C62" s="175">
+        <v>45456</v>
+      </c>
+      <c r="D62" s="94" t="s">
+        <v>221</v>
+      </c>
+      <c r="E62" s="175">
+        <v>45456</v>
+      </c>
+      <c r="F62" s="176" t="s">
+        <v>610</v>
+      </c>
+      <c r="G62" s="31"/>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="146" t="s">
+        <v>611</v>
+      </c>
+      <c r="B63" s="146" t="s">
         <v>612</v>
       </c>
-      <c r="B58" s="88" t="s">
+      <c r="C63" s="65">
+        <v>45519</v>
+      </c>
+      <c r="D63" s="68" t="s">
         <v>613</v>
       </c>
-      <c r="C58" s="89">
-[...2 lines deleted...]
-      <c r="D58" s="90" t="s">
+      <c r="E63" s="65">
+        <v>45519</v>
+      </c>
+      <c r="F63" s="51" t="s">
         <v>614</v>
       </c>
-      <c r="E58" s="89">
-[...110 lines deleted...]
-      <c r="G63" s="67"/>
+      <c r="G63" s="31"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="55" t="s">
-        <v>410</v>
+        <v>499</v>
       </c>
       <c r="B64" s="55" t="s">
-        <v>411</v>
+        <v>500</v>
       </c>
       <c r="C64" s="56">
-        <v>44281</v>
+        <v>44840</v>
       </c>
       <c r="D64" s="57" t="s">
-        <v>399</v>
+        <v>221</v>
       </c>
       <c r="E64" s="58">
-        <v>44281</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>44894</v>
+      </c>
+      <c r="F64" s="34" t="s">
+        <v>501</v>
       </c>
       <c r="G64" s="31"/>
     </row>
-    <row r="65" spans="1:7">
-[...7 lines deleted...]
-        <v>44281</v>
+    <row r="65" spans="1:7" s="80" customFormat="1" ht="14.25">
+      <c r="A65" s="76" t="s">
+        <v>555</v>
+      </c>
+      <c r="B65" s="76" t="s">
+        <v>556</v>
+      </c>
+      <c r="C65" s="126">
+        <v>45279</v>
       </c>
       <c r="D65" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E65" s="38">
+      <c r="E65" s="126">
+        <v>45279</v>
+      </c>
+      <c r="F65" s="51" t="s">
+        <v>557</v>
+      </c>
+      <c r="G65" s="67"/>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="55" t="s">
+        <v>410</v>
+      </c>
+      <c r="B66" s="55" t="s">
+        <v>411</v>
+      </c>
+      <c r="C66" s="56">
         <v>44281</v>
       </c>
-      <c r="F65" s="17" t="s">
-[...11 lines deleted...]
-      <c r="C66" s="19">
+      <c r="D66" s="57" t="s">
+        <v>399</v>
+      </c>
+      <c r="E66" s="58">
+        <v>44281</v>
+      </c>
+      <c r="F66" s="59" t="s">
+        <v>412</v>
+      </c>
+      <c r="G66" s="31"/>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="41" t="s">
+        <v>485</v>
+      </c>
+      <c r="B67" s="29" t="s">
+        <v>486</v>
+      </c>
+      <c r="C67" s="19">
         <v>44767</v>
       </c>
-      <c r="D66" s="20" t="s">
+      <c r="D67" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E66" s="38">
+      <c r="E67" s="38">
         <v>44767</v>
       </c>
-      <c r="F66" s="17" t="s">
-[...10 lines deleted...]
-      <c r="F67" s="52"/>
+      <c r="F67" s="17" t="s">
+        <v>487</v>
+      </c>
       <c r="G67" s="31"/>
     </row>
     <row r="68" spans="1:7">
-      <c r="A68" s="7"/>
-[...3 lines deleted...]
-      <c r="E68" s="5"/>
+      <c r="A68" s="2"/>
+      <c r="B68" s="3"/>
+      <c r="C68" s="2"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="4"/>
+      <c r="F68" s="52"/>
       <c r="G68" s="31"/>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69" s="204" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="204"/>
+      <c r="A69" s="7"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
       <c r="G69" s="31"/>
     </row>
     <row r="70" spans="1:7">
-      <c r="A70" s="204"/>
-[...3 lines deleted...]
-      <c r="E70" s="204"/>
+      <c r="A70" s="208" t="s">
+        <v>547</v>
+      </c>
+      <c r="B70" s="208"/>
+      <c r="C70" s="208"/>
+      <c r="D70" s="208"/>
+      <c r="E70" s="208"/>
       <c r="G70" s="31"/>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" s="204"/>
-[...3 lines deleted...]
-      <c r="E71" s="204"/>
+      <c r="A71" s="208"/>
+      <c r="B71" s="208"/>
+      <c r="C71" s="208"/>
+      <c r="D71" s="208"/>
+      <c r="E71" s="208"/>
       <c r="G71" s="31"/>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72" s="204"/>
-[...3 lines deleted...]
-      <c r="E72" s="204"/>
+      <c r="A72" s="208"/>
+      <c r="B72" s="208"/>
+      <c r="C72" s="208"/>
+      <c r="D72" s="208"/>
+      <c r="E72" s="208"/>
+      <c r="G72" s="31"/>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="204"/>
-[...3 lines deleted...]
-      <c r="E73" s="204"/>
+      <c r="A73" s="208"/>
+      <c r="B73" s="208"/>
+      <c r="C73" s="208"/>
+      <c r="D73" s="208"/>
+      <c r="E73" s="208"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="204"/>
-[...3 lines deleted...]
-      <c r="E74" s="204"/>
+      <c r="A74" s="208"/>
+      <c r="B74" s="208"/>
+      <c r="C74" s="208"/>
+      <c r="D74" s="208"/>
+      <c r="E74" s="208"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="204"/>
-[...3 lines deleted...]
-      <c r="E75" s="204"/>
+      <c r="A75" s="208"/>
+      <c r="B75" s="208"/>
+      <c r="C75" s="208"/>
+      <c r="D75" s="208"/>
+      <c r="E75" s="208"/>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="204"/>
-[...3 lines deleted...]
-      <c r="E76" s="204"/>
+      <c r="A76" s="208"/>
+      <c r="B76" s="208"/>
+      <c r="C76" s="208"/>
+      <c r="D76" s="208"/>
+      <c r="E76" s="208"/>
     </row>
     <row r="77" spans="1:7">
-      <c r="A77" s="204"/>
-[...3 lines deleted...]
-      <c r="E77" s="204"/>
+      <c r="A77" s="208"/>
+      <c r="B77" s="208"/>
+      <c r="C77" s="208"/>
+      <c r="D77" s="208"/>
+      <c r="E77" s="208"/>
     </row>
     <row r="78" spans="1:7">
-      <c r="A78" s="204"/>
-[...3 lines deleted...]
-      <c r="E78" s="204"/>
+      <c r="A78" s="208"/>
+      <c r="B78" s="208"/>
+      <c r="C78" s="208"/>
+      <c r="D78" s="208"/>
+      <c r="E78" s="208"/>
     </row>
     <row r="79" spans="1:7">
-      <c r="A79" s="204"/>
-[...3 lines deleted...]
-      <c r="E79" s="204"/>
+      <c r="A79" s="208"/>
+      <c r="B79" s="208"/>
+      <c r="C79" s="208"/>
+      <c r="D79" s="208"/>
+      <c r="E79" s="208"/>
     </row>
     <row r="80" spans="1:7">
-      <c r="A80" s="204"/>
-[...3 lines deleted...]
-      <c r="E80" s="204"/>
+      <c r="A80" s="208"/>
+      <c r="B80" s="208"/>
+      <c r="C80" s="208"/>
+      <c r="D80" s="208"/>
+      <c r="E80" s="208"/>
     </row>
     <row r="81" spans="1:5">
-      <c r="A81" s="204"/>
-[...3 lines deleted...]
-      <c r="E81" s="204"/>
+      <c r="A81" s="208"/>
+      <c r="B81" s="208"/>
+      <c r="C81" s="208"/>
+      <c r="D81" s="208"/>
+      <c r="E81" s="208"/>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="204"/>
-[...3 lines deleted...]
-      <c r="E82" s="204"/>
+      <c r="A82" s="208"/>
+      <c r="B82" s="208"/>
+      <c r="C82" s="208"/>
+      <c r="D82" s="208"/>
+      <c r="E82" s="208"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" s="204"/>
-[...3 lines deleted...]
-      <c r="E83" s="204"/>
+      <c r="A83" s="208"/>
+      <c r="B83" s="208"/>
+      <c r="C83" s="208"/>
+      <c r="D83" s="208"/>
+      <c r="E83" s="208"/>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" s="204"/>
-[...3 lines deleted...]
-      <c r="E84" s="204"/>
+      <c r="A84" s="208"/>
+      <c r="B84" s="208"/>
+      <c r="C84" s="208"/>
+      <c r="D84" s="208"/>
+      <c r="E84" s="208"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" s="204"/>
-[...3 lines deleted...]
-      <c r="E85" s="204"/>
+      <c r="A85" s="208"/>
+      <c r="B85" s="208"/>
+      <c r="C85" s="208"/>
+      <c r="D85" s="208"/>
+      <c r="E85" s="208"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" s="204"/>
-[...3 lines deleted...]
-      <c r="E86" s="204"/>
+      <c r="A86" s="208"/>
+      <c r="B86" s="208"/>
+      <c r="C86" s="208"/>
+      <c r="D86" s="208"/>
+      <c r="E86" s="208"/>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87" s="204"/>
-[...3 lines deleted...]
-      <c r="E87" s="204"/>
+      <c r="A87" s="208"/>
+      <c r="B87" s="208"/>
+      <c r="C87" s="208"/>
+      <c r="D87" s="208"/>
+      <c r="E87" s="208"/>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" s="204"/>
-[...3 lines deleted...]
-      <c r="E88" s="204"/>
+      <c r="A88" s="208"/>
+      <c r="B88" s="208"/>
+      <c r="C88" s="208"/>
+      <c r="D88" s="208"/>
+      <c r="E88" s="208"/>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" s="204"/>
-[...3 lines deleted...]
-      <c r="E89" s="204"/>
+      <c r="A89" s="208"/>
+      <c r="B89" s="208"/>
+      <c r="C89" s="208"/>
+      <c r="D89" s="208"/>
+      <c r="E89" s="208"/>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" s="204"/>
-[...3 lines deleted...]
-      <c r="E90" s="204"/>
+      <c r="A90" s="208"/>
+      <c r="B90" s="208"/>
+      <c r="C90" s="208"/>
+      <c r="D90" s="208"/>
+      <c r="E90" s="208"/>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" s="204"/>
-[...3 lines deleted...]
-      <c r="E91" s="204"/>
+      <c r="A91" s="208"/>
+      <c r="B91" s="208"/>
+      <c r="C91" s="208"/>
+      <c r="D91" s="208"/>
+      <c r="E91" s="208"/>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" s="204"/>
-[...3 lines deleted...]
-      <c r="E92" s="204"/>
+      <c r="A92" s="208"/>
+      <c r="B92" s="208"/>
+      <c r="C92" s="208"/>
+      <c r="D92" s="208"/>
+      <c r="E92" s="208"/>
     </row>
     <row r="93" spans="1:5">
-      <c r="A93" s="204"/>
-[...3 lines deleted...]
-      <c r="E93" s="204"/>
+      <c r="A93" s="208"/>
+      <c r="B93" s="208"/>
+      <c r="C93" s="208"/>
+      <c r="D93" s="208"/>
+      <c r="E93" s="208"/>
     </row>
     <row r="94" spans="1:5">
-      <c r="A94" s="204"/>
-[...3 lines deleted...]
-      <c r="E94" s="204"/>
+      <c r="A94" s="208"/>
+      <c r="B94" s="208"/>
+      <c r="C94" s="208"/>
+      <c r="D94" s="208"/>
+      <c r="E94" s="208"/>
     </row>
     <row r="95" spans="1:5">
-      <c r="A95" s="204"/>
-[...3 lines deleted...]
-      <c r="E95" s="204"/>
+      <c r="A95" s="208"/>
+      <c r="B95" s="208"/>
+      <c r="C95" s="208"/>
+      <c r="D95" s="208"/>
+      <c r="E95" s="208"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" s="204"/>
-[...3 lines deleted...]
-      <c r="E96" s="204"/>
+      <c r="A96" s="208"/>
+      <c r="B96" s="208"/>
+      <c r="C96" s="208"/>
+      <c r="D96" s="208"/>
+      <c r="E96" s="208"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" s="204"/>
-[...3 lines deleted...]
-      <c r="E97" s="204"/>
+      <c r="A97" s="208"/>
+      <c r="B97" s="208"/>
+      <c r="C97" s="208"/>
+      <c r="D97" s="208"/>
+      <c r="E97" s="208"/>
     </row>
     <row r="98" spans="1:5">
-      <c r="A98" s="204"/>
-[...3 lines deleted...]
-      <c r="E98" s="204"/>
+      <c r="A98" s="208"/>
+      <c r="B98" s="208"/>
+      <c r="C98" s="208"/>
+      <c r="D98" s="208"/>
+      <c r="E98" s="208"/>
     </row>
     <row r="99" spans="1:5">
-      <c r="A99" s="204"/>
-[...3 lines deleted...]
-      <c r="E99" s="204"/>
+      <c r="A99" s="208"/>
+      <c r="B99" s="208"/>
+      <c r="C99" s="208"/>
+      <c r="D99" s="208"/>
+      <c r="E99" s="208"/>
     </row>
     <row r="100" spans="1:5">
-      <c r="A100" s="204"/>
-[...3 lines deleted...]
-      <c r="E100" s="204"/>
+      <c r="A100" s="208"/>
+      <c r="B100" s="208"/>
+      <c r="C100" s="208"/>
+      <c r="D100" s="208"/>
+      <c r="E100" s="208"/>
     </row>
     <row r="101" spans="1:5">
-      <c r="A101" s="204"/>
-[...3 lines deleted...]
-      <c r="E101" s="204"/>
+      <c r="A101" s="208"/>
+      <c r="B101" s="208"/>
+      <c r="C101" s="208"/>
+      <c r="D101" s="208"/>
+      <c r="E101" s="208"/>
     </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="204"/>
-[...3 lines deleted...]
-      <c r="E102" s="204"/>
+      <c r="A102" s="208"/>
+      <c r="B102" s="208"/>
+      <c r="C102" s="208"/>
+      <c r="D102" s="208"/>
+      <c r="E102" s="208"/>
     </row>
     <row r="103" spans="1:5">
-      <c r="A103" s="204"/>
-[...3 lines deleted...]
-      <c r="E103" s="204"/>
+      <c r="A103" s="208"/>
+      <c r="B103" s="208"/>
+      <c r="C103" s="208"/>
+      <c r="D103" s="208"/>
+      <c r="E103" s="208"/>
     </row>
     <row r="104" spans="1:5">
-      <c r="A104" s="204"/>
-[...3 lines deleted...]
-      <c r="E104" s="204"/>
+      <c r="A104" s="208"/>
+      <c r="B104" s="208"/>
+      <c r="C104" s="208"/>
+      <c r="D104" s="208"/>
+      <c r="E104" s="208"/>
     </row>
     <row r="105" spans="1:5">
-      <c r="A105" s="204"/>
-[...3 lines deleted...]
-      <c r="E105" s="204"/>
+      <c r="A105" s="208"/>
+      <c r="B105" s="208"/>
+      <c r="C105" s="208"/>
+      <c r="D105" s="208"/>
+      <c r="E105" s="208"/>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" s="204"/>
-[...3 lines deleted...]
-      <c r="E106" s="204"/>
+      <c r="A106" s="208"/>
+      <c r="B106" s="208"/>
+      <c r="C106" s="208"/>
+      <c r="D106" s="208"/>
+      <c r="E106" s="208"/>
     </row>
     <row r="107" spans="1:5">
-      <c r="A107" s="204"/>
-[...3 lines deleted...]
-      <c r="E107" s="204"/>
+      <c r="A107" s="208"/>
+      <c r="B107" s="208"/>
+      <c r="C107" s="208"/>
+      <c r="D107" s="208"/>
+      <c r="E107" s="208"/>
     </row>
     <row r="108" spans="1:5">
-      <c r="A108" s="204"/>
-[...3 lines deleted...]
-      <c r="E108" s="204"/>
+      <c r="A108" s="208"/>
+      <c r="B108" s="208"/>
+      <c r="C108" s="208"/>
+      <c r="D108" s="208"/>
+      <c r="E108" s="208"/>
     </row>
     <row r="109" spans="1:5">
-      <c r="A109" s="204"/>
-[...3 lines deleted...]
-      <c r="E109" s="204"/>
+      <c r="A109" s="208"/>
+      <c r="B109" s="208"/>
+      <c r="C109" s="208"/>
+      <c r="D109" s="208"/>
+      <c r="E109" s="208"/>
     </row>
     <row r="110" spans="1:5">
-      <c r="A110" s="204"/>
-[...3 lines deleted...]
-      <c r="E110" s="204"/>
+      <c r="A110" s="208"/>
+      <c r="B110" s="208"/>
+      <c r="C110" s="208"/>
+      <c r="D110" s="208"/>
+      <c r="E110" s="208"/>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" s="204"/>
-[...3 lines deleted...]
-      <c r="E111" s="204"/>
+      <c r="A111" s="208"/>
+      <c r="B111" s="208"/>
+      <c r="C111" s="208"/>
+      <c r="D111" s="208"/>
+      <c r="E111" s="208"/>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="208"/>
+      <c r="B112" s="208"/>
+      <c r="C112" s="208"/>
+      <c r="D112" s="208"/>
+      <c r="E112" s="208"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A69:E111"/>
+    <mergeCell ref="A70:E112"/>
     <mergeCell ref="E1:I4"/>
     <mergeCell ref="A5:C6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F34" r:id="rId1" display="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" xr:uid="{03BD72BD-458A-4A29-8216-7F65A9AADF3A}"/>
-[...53 lines deleted...]
-    <hyperlink ref="F26" r:id="rId55" display="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" xr:uid="{9CC6B5A5-FA83-4498-B4AB-8930392AD22A}"/>
+    <hyperlink ref="F36" r:id="rId1" display="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" xr:uid="{03BD72BD-458A-4A29-8216-7F65A9AADF3A}"/>
+    <hyperlink ref="F39" r:id="rId2" display="https://www.federalregister.gov/documents/2019/11/29/2019-25824/tzvi-lexier-final-debarment-order" xr:uid="{0FD482F4-B96E-4B1A-A3F4-4670B2FA8A38}"/>
+    <hyperlink ref="F53" r:id="rId3" display="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" xr:uid="{14BE085D-754A-4FA0-BB6F-06A0BA645191}"/>
+    <hyperlink ref="F66" r:id="rId4" display="https://www.federalregister.gov/documents/2021/03/26/2021-06219/thomas-j-whalen-final-debarment-order" xr:uid="{76E53879-866F-4933-9286-1666EDDF73B4}"/>
+    <hyperlink ref="F58" r:id="rId5" xr:uid="{E3F2F729-0507-4C5C-8971-9491BB973E3C}"/>
+    <hyperlink ref="F13" r:id="rId6" display="https://www.govinfo.gov/content/pkg/FR-2020-03-17/pdf/2020-05450.pdf" xr:uid="{64045593-E55B-4BFF-8455-11A4580E79CA}"/>
+    <hyperlink ref="F8" r:id="rId7" display="https://www.federalregister.gov/documents/2021/07/28/2021-16044/justin-ash-final-debarment-order" xr:uid="{C160A7C2-26BB-4FE7-B39F-24E09537CADC}"/>
+    <hyperlink ref="F15" r:id="rId8" display="https://www.federalregister.gov/documents/2021/12/15/2021-27056/julia-fees-final-debarment-order" xr:uid="{6377E3C4-7F62-4750-8759-37C3B192237C}"/>
+    <hyperlink ref="F33" r:id="rId9" xr:uid="{C39A5DC3-6612-41D5-95FD-7C4F4044D082}"/>
+    <hyperlink ref="F43" r:id="rId10" display="https://www.federalregister.gov/documents/2022/02/10/2022-02801/brenda-k-marmas-final-debarment-order" xr:uid="{56E437AC-8954-4786-9B70-62B39B64D9C8}"/>
+    <hyperlink ref="F54" r:id="rId11" display="https://www.federalregister.gov/documents/2022/02/14/2022-03098/brian-michael-parks-final-debarment-order" xr:uid="{40814F9B-AADC-43B4-8610-0EC28BD7957A}"/>
+    <hyperlink ref="F34" r:id="rId12" display="https://www.federalregister.gov/documents/2022/03/03/2022-04484/george-kuiper-final-debarment-order" xr:uid="{01D00CE4-1EB3-471B-A41A-D87C2B26FFFA}"/>
+    <hyperlink ref="F9" r:id="rId13" display="https://www.federalregister.gov/documents/2022/03/03/2022-04469/patrick-charles-bishop-final-debarment-order" xr:uid="{274B21AF-5FAF-491F-B212-B7646CC79331}"/>
+    <hyperlink ref="F24" r:id="rId14" display="https://www.federalregister.gov/documents/2022/05/17/2022-10505/howard-stanley-head-jr-final-debarment-order" xr:uid="{FB79A38D-8FBE-40B6-93F3-A07A97107DED}"/>
+    <hyperlink ref="F51" r:id="rId15" display="https://www.federalregister.gov/documents/2022/07/07/2022-14433/jhanna-novikov-final-debarment-order" xr:uid="{CFFAC0D6-21CF-4F42-BA89-1C71951C7F76}"/>
+    <hyperlink ref="F23" r:id="rId16" display="https://www.federalregister.gov/documents/2022/07/13/2022-14899/kris-a-hampton-bey-ii-final-debarment-order" xr:uid="{08225BB2-D2AE-4C21-B83B-567B0E130F9E}"/>
+    <hyperlink ref="F67" r:id="rId17" display="https://www.federalregister.gov/documents/2022/07/25/2022-15795/kenneth-zipperer-final-debarment-order" xr:uid="{DB001557-E5BE-42A0-B450-6BC14BC40635}"/>
+    <hyperlink ref="F64" r:id="rId18" display="https://www.federalregister.gov/documents/2022/11/29/2022-26012/jennings-ryan-staley-final-debarment-order" xr:uid="{70513365-A466-4F3A-A9E1-92E4907670F9}"/>
+    <hyperlink ref="F30" r:id="rId19" display="https://www.federalregister.gov/documents/2022/12/14/2022-27091/david-j-kempema-final-debarment-order" xr:uid="{08724E05-A23F-473F-B157-6E028F800047}"/>
+    <hyperlink ref="F20" r:id="rId20" display="https://www.federalregister.gov/documents/2023/01/20/2023-00999/mark-godding-final-debarment-order" xr:uid="{D2BDB7DC-5835-4E09-B50A-DDE673709713}"/>
+    <hyperlink ref="F38" r:id="rId21" display="https://www.federalregister.gov/documents/2023/02/27/2023-03958/wojciech-lesniak-final-debarment-order" xr:uid="{A50159D2-6842-49E7-8C52-996893E607B1}"/>
+    <hyperlink ref="F49" r:id="rId22" display="https://www.federalregister.gov/documents/2023/06/12/2023-12487/luis-anarbol-moran-final-debarment-order" xr:uid="{B8B4401D-48A6-4233-9F3E-A9956365EA66}"/>
+    <hyperlink ref="F32" r:id="rId23" display="https://www.federalregister.gov/documents/2023/08/15/2023-17481/ildiko-m-knoll-final-debarment-order" xr:uid="{20B315DE-6877-4E03-B0B3-749710F4DCB7}"/>
+    <hyperlink ref="F46" r:id="rId24" display="https://www.federalregister.gov/documents/2022/11/15/2022-24805/david-elias-mendoza-final-debarment-order" xr:uid="{0546BF52-32B5-4D07-B590-F4770AB259B4}"/>
+    <hyperlink ref="F65" r:id="rId25" display="https://www.federalregister.gov/documents/2023/12/19/2023-27855/jeremy-walenty-final-debarment-order" xr:uid="{3E3FDAA6-2F0C-4CDC-8B6D-2609B6EB87D8}"/>
+    <hyperlink ref="F19" r:id="rId26" display="https://www.federalregister.gov/documents/2023/01/20/2023-00997/linda-godding-final-debarment-order" xr:uid="{5108F4BC-0609-40E7-96C7-5661FEE26B6D}"/>
+    <hyperlink ref="F18" r:id="rId27" display="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" xr:uid="{CB709AB2-FF0D-45E1-BA58-6D0302372DDA}"/>
+    <hyperlink ref="F41" r:id="rId28" display="https://www.federalregister.gov/documents/2024/02/14/2024-03020/ross-lucien-final-debarment-order" xr:uid="{C2F528B3-9FF9-4BB4-9E98-EC401DE4EBB4}"/>
+    <hyperlink ref="F45" r:id="rId29" display="https://www.federalregister.gov/documents/2024/02/23/2024-03650/taylor-mclaren-final-debarment-order" xr:uid="{AE8EC3FF-3517-4EDB-A408-FAE74144B1AB}"/>
+    <hyperlink ref="F37" r:id="rId30" display="https://www.federalregister.gov/documents/2024/03/26/2024-06287/phillip-leonowens-final-debarment-order" xr:uid="{105031DE-2F89-4C8D-B8D6-69FD58F56F5D}"/>
+    <hyperlink ref="F59" r:id="rId31" display="https://www.federalregister.gov/documents/2024/04/05/2024-07271/robert-lance-shuffert-final-debarment-order" xr:uid="{0D43102D-1D2D-4320-89AE-EF9F911215D6}"/>
+    <hyperlink ref="F56" r:id="rId32" display="https://www.federalregister.gov/documents/2024/06/03/2024-12064/shanif-abdul-punjani-final-debarment-order" xr:uid="{B7366609-F621-4D9C-8E09-EB077B40281B}"/>
+    <hyperlink ref="F40" r:id="rId33" display="https://www.federalregister.gov/documents/2024/06/03/2024-12066/michael-terry-little-final-debarment-order" xr:uid="{8E04B962-070C-48A5-A629-94823C52295D}"/>
+    <hyperlink ref="F60" r:id="rId34" display="https://www.federalregister.gov/documents/2024/06/06/2024-12356/marina-sievert-final-debarment-order" xr:uid="{DD337CAF-0566-4189-A9D2-74C975A0BDAC}"/>
+    <hyperlink ref="F62" r:id="rId35" display="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" xr:uid="{A76E2D64-FF83-4B06-B2B2-682A41273BD8}"/>
+    <hyperlink ref="F63" r:id="rId36" display="https://www.federalregister.gov/documents/2024/08/15/2024-18268/ryan-stabile-final-debarment-order" xr:uid="{6CE475BD-FFE4-442A-8313-61296A3B3C91}"/>
+    <hyperlink ref="F28" r:id="rId37" display="https://www.federalregister.gov/documents/2025/01/08/2025-00126/yong-sheng-jiao-denial-of-hearing-final-debarment-order" xr:uid="{A88EED5B-9598-4354-9EAA-D0C8495EDE6E}"/>
+    <hyperlink ref="F12" r:id="rId38" display="https://www.federalregister.gov/documents/2025/03/13/2025-04030/jonathan-corbett-cosie-final-debarment-order" xr:uid="{7E99E106-6DE4-4D16-A343-BE6834C2CC69}"/>
+    <hyperlink ref="F55" r:id="rId39" display="https://www.federalregister.gov/documents/2025/03/13/2025-04029/alnashir-alibhai-punjani-final-debarment-order" xr:uid="{1A47F800-3478-4ED7-A5C4-539C9F2D83D9}"/>
+    <hyperlink ref="F61" r:id="rId40" display="https://www.federalregister.gov/documents/2025/03/13/2025-04028/harpreet-singh-final-debarment-order" xr:uid="{3A8CBB7D-4BB8-42C4-A632-B79DEF17AB3F}"/>
+    <hyperlink ref="F42" r:id="rId41" display="https://www.federalregister.gov/documents/2025/05/29/2025-09651/carlton-reico-mallard-jr-final-debarment-order" xr:uid="{5B4AE000-2CD0-4473-858A-99A5482D18C1}"/>
+    <hyperlink ref="F14" r:id="rId42" display="https://www.federalregister.gov/documents/2025/05/29/2025-09649/michael-dominic-diaz-final-debarment-order" xr:uid="{9A2D767E-970B-476A-8D71-A5C5E36E537D}"/>
+    <hyperlink ref="F25" r:id="rId43" display="https://www.federalregister.gov/documents/2025/05/29/2025-09646/justin-cole-henry-final-debarment-order" xr:uid="{1B1A3C5D-9A83-45C5-852F-B2125F43F2DE}"/>
+    <hyperlink ref="F16" r:id="rId44" display="https://www.federalregister.gov/documents/2025/05/30/2025-09797/evan-asher-field-final-debarment-order" xr:uid="{983BC774-9CBA-4B86-9773-391D03D9B2D7}"/>
+    <hyperlink ref="F29" r:id="rId45" display="https://www.federalregister.gov/documents/2025/08/19/2025-15787/doyal-kalita-final-debarment-order" xr:uid="{9EB94C0C-4774-42B0-946D-6AD376182D15}"/>
+    <hyperlink ref="F21" r:id="rId46" display="https://www.federalregister.gov/documents/2025/09/19/2025-18213/william-goldsmith-final-debarment-order" xr:uid="{C70E51BB-353B-4020-9595-9CADC5144D5C}"/>
+    <hyperlink ref="F52" r:id="rId47" display="https://www.federalregister.gov/documents/2025/10/01/2025-19162/jason-oppenheimer-final-debarment-order" xr:uid="{5B1497FA-C68A-4377-9567-EA0C84D44F1F}"/>
+    <hyperlink ref="F57" r:id="rId48" display="https://www.federalregister.gov/documents/2025/11/25/2025-21075/nicole-shelby-randall-final-debarment-order" xr:uid="{D5BF00C1-69B8-4CDD-B773-56E0A72AC7DB}"/>
+    <hyperlink ref="F22" r:id="rId49" display="https://www.federalregister.gov/documents/2026/01/23/2026-01296/tyler-jordan-hall-final-debarment-order" xr:uid="{BFAFFD7D-CF9E-48C1-86FE-9D95E9021D36}"/>
+    <hyperlink ref="F35" r:id="rId50" display="https://www.federalregister.gov/documents/2026/02/06/2026-02337/paul-zachary-lamberty-final-debarment-order" xr:uid="{04A39783-7312-4D58-B593-1163A9394393}"/>
+    <hyperlink ref="F11" r:id="rId51" display="https://www.federalregister.gov/documents/2026/02/12/2026-02786/jeremy-spencer-brown-final-debarment-order" xr:uid="{325F8E3D-0BDF-42FF-B444-AF3F7E6B58FF}"/>
+    <hyperlink ref="F44" r:id="rId52" display="https://www.federalregister.gov/documents/2026/02/19/2026-03252/sherrie-r-mccain-final-debarment-order" xr:uid="{5689027C-A0BD-45FE-B1EA-AC535FB4496E}"/>
+    <hyperlink ref="F26" r:id="rId53" display="https://www.federalregister.gov/documents/2026/02/19/2026-03253/justin-insprucker-final-debarment-order" xr:uid="{81B41763-19E2-468D-A0A2-776B3ADFAB67}"/>
+    <hyperlink ref="F27" r:id="rId54" display="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" xr:uid="{9CC6B5A5-FA83-4498-B4AB-8930392AD22A}"/>
+    <hyperlink ref="F31" r:id="rId55" display="https://www.federalregister.gov/documents/2026/04/23/2026-07864/kimberly-schaff-kiehl-final-debarment-order" xr:uid="{64004B77-AEFF-4596-9A24-997047DC99D6}"/>
+    <hyperlink ref="F10" r:id="rId56" display="https://www.federalregister.gov/documents/2026/05/15/2026-09767/oscar-bobo-final-debarment-order" xr:uid="{61BBC5E8-AB0D-4EBD-B1F7-5D1257F81EFA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId56"/>
+  <pageSetup orientation="portrait" r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7070114F-1B2C-41BC-99E8-E3206DA1A794}">
   <dimension ref="A1:AW67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A25" sqref="A25:E67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.140625" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" customWidth="1"/>
     <col min="9" max="9" width="53.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="E1" s="211" t="s">
+      <c r="E1" s="215" t="s">
         <v>387</v>
       </c>
-      <c r="F1" s="212"/>
-[...2 lines deleted...]
-      <c r="I1" s="212"/>
+      <c r="F1" s="216"/>
+      <c r="G1" s="216"/>
+      <c r="H1" s="216"/>
+      <c r="I1" s="216"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="E2" s="212"/>
-[...3 lines deleted...]
-      <c r="I2" s="212"/>
+      <c r="E2" s="216"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="216"/>
+      <c r="H2" s="216"/>
+      <c r="I2" s="216"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="E3" s="212"/>
-[...3 lines deleted...]
-      <c r="I3" s="212"/>
+      <c r="E3" s="216"/>
+      <c r="F3" s="216"/>
+      <c r="G3" s="216"/>
+      <c r="H3" s="216"/>
+      <c r="I3" s="216"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="216" t="s">
+      <c r="A4" s="220" t="s">
         <v>378</v>
       </c>
-      <c r="B4" s="217"/>
-[...5 lines deleted...]
-      <c r="I4" s="212"/>
+      <c r="B4" s="221"/>
+      <c r="C4" s="221"/>
+      <c r="E4" s="216"/>
+      <c r="F4" s="216"/>
+      <c r="G4" s="216"/>
+      <c r="H4" s="216"/>
+      <c r="I4" s="216"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="218"/>
-[...1 lines deleted...]
-      <c r="C5" s="218"/>
+      <c r="A5" s="222"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="13" t="s">
         <v>376</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="30">
       <c r="A7" s="96" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="B7" s="127">
         <v>45806</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>221</v>
       </c>
       <c r="D7" s="127">
         <v>45806</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2"/>
       <c r="B8" s="3"/>
       <c r="C8" s="2"/>
       <c r="D8" s="3"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="213" t="s">
+      <c r="A9" s="217" t="s">
         <v>379</v>
       </c>
-      <c r="B9" s="214"/>
-      <c r="C9" s="214"/>
+      <c r="B9" s="218"/>
+      <c r="C9" s="218"/>
       <c r="D9" s="3"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="215"/>
-[...1 lines deleted...]
-      <c r="C10" s="215"/>
+      <c r="A10" s="219"/>
+      <c r="B10" s="219"/>
+      <c r="C10" s="219"/>
       <c r="D10" s="3"/>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="28.5">
       <c r="A12" s="14" t="s">
         <v>380</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>381</v>
       </c>
       <c r="C12" s="15">
         <v>41036</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>382</v>
       </c>
       <c r="E12" s="15">
         <v>41036</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="26" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B13" s="26" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C13" s="27">
         <v>44403</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>236</v>
       </c>
       <c r="E13" s="27">
         <v>44403</v>
       </c>
       <c r="F13" s="149" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="151" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="B14" s="66" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="C14" s="148">
         <v>45615</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>221</v>
       </c>
       <c r="E14" s="148">
         <v>45615</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="150" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B15" s="150" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C15" s="109">
         <v>44405</v>
       </c>
       <c r="D15" s="57" t="s">
         <v>236</v>
       </c>
       <c r="E15" s="109">
         <v>44405</v>
       </c>
       <c r="F15" s="34" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="14" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>398</v>
       </c>
       <c r="C16" s="22">
         <v>44407</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>236</v>
       </c>
       <c r="E16" s="22">
         <v>44407</v>
       </c>
       <c r="F16" s="23" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="14" t="s">
         <v>384</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>385</v>
       </c>
       <c r="C17" s="15">
         <v>40161</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>382</v>
       </c>
       <c r="E17" s="15">
         <v>40161</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="14" t="s">
         <v>390</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>391</v>
       </c>
       <c r="C18" s="15">
         <v>42053</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>392</v>
       </c>
       <c r="E18" s="15">
         <v>42053</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="19" spans="1:49">
       <c r="A19" s="14" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C19" s="15">
         <v>44606</v>
       </c>
       <c r="D19" s="20" t="s">
         <v>236</v>
       </c>
       <c r="E19" s="15">
         <v>44606</v>
       </c>
       <c r="F19" s="17" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="14" t="s">
         <v>234</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C20" s="15">
         <v>44470</v>
       </c>
       <c r="D20" s="20" t="s">
         <v>236</v>
       </c>
       <c r="E20" s="15">
         <v>44470</v>
       </c>
       <c r="F20" s="17" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
     </row>
     <row r="21" spans="1:49">
       <c r="A21" s="26" t="s">
         <v>394</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>395</v>
       </c>
       <c r="C21" s="27">
         <v>41036</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>382</v>
       </c>
       <c r="E21" s="27">
         <v>41036</v>
       </c>
       <c r="F21" s="17" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="22" spans="1:49" s="30" customFormat="1">
       <c r="A22" s="42" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B22" s="43" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C22" s="44">
         <v>44545</v>
       </c>
       <c r="D22" s="45" t="s">
         <v>236</v>
       </c>
       <c r="E22" s="44">
         <v>44545</v>
       </c>
       <c r="F22" s="46" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="31"/>
       <c r="T22" s="31"/>
       <c r="U22" s="31"/>
       <c r="V22" s="31"/>
       <c r="W22" s="31"/>
       <c r="X22" s="31"/>
       <c r="Y22" s="31"/>
       <c r="Z22" s="31"/>
       <c r="AA22" s="31"/>
       <c r="AB22" s="31"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="31"/>
       <c r="AE22" s="31"/>
       <c r="AF22" s="31"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
       <c r="AL22" s="31"/>
       <c r="AM22" s="31"/>
       <c r="AN22" s="31"/>
       <c r="AO22" s="31"/>
       <c r="AP22" s="31"/>
       <c r="AQ22" s="31"/>
       <c r="AR22" s="31"/>
       <c r="AS22" s="31"/>
       <c r="AT22" s="31"/>
       <c r="AU22" s="31"/>
       <c r="AV22" s="31"/>
       <c r="AW22" s="31"/>
     </row>
     <row r="23" spans="1:49" s="31" customFormat="1">
       <c r="A23" s="47" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="B23" s="48" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C23" s="49">
         <v>44827</v>
       </c>
       <c r="D23" s="50" t="s">
         <v>221</v>
       </c>
       <c r="E23" s="49">
         <v>44827</v>
       </c>
       <c r="F23" s="51" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="47" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="B24" s="41" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C24" s="49">
         <v>44827</v>
       </c>
       <c r="D24" s="50" t="s">
         <v>221</v>
       </c>
       <c r="E24" s="49">
         <v>44827</v>
       </c>
       <c r="F24" s="51" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
     </row>
     <row r="25" spans="1:49">
-      <c r="A25" s="204" t="s">
+      <c r="A25" s="208" t="s">
         <v>377</v>
       </c>
-      <c r="B25" s="204"/>
-[...2 lines deleted...]
-      <c r="E25" s="204"/>
+      <c r="B25" s="208"/>
+      <c r="C25" s="208"/>
+      <c r="D25" s="208"/>
+      <c r="E25" s="208"/>
       <c r="F25" s="32"/>
     </row>
     <row r="26" spans="1:49">
-      <c r="A26" s="204"/>
-[...3 lines deleted...]
-      <c r="E26" s="204"/>
+      <c r="A26" s="208"/>
+      <c r="B26" s="208"/>
+      <c r="C26" s="208"/>
+      <c r="D26" s="208"/>
+      <c r="E26" s="208"/>
     </row>
     <row r="27" spans="1:49">
-      <c r="A27" s="204"/>
-[...3 lines deleted...]
-      <c r="E27" s="204"/>
+      <c r="A27" s="208"/>
+      <c r="B27" s="208"/>
+      <c r="C27" s="208"/>
+      <c r="D27" s="208"/>
+      <c r="E27" s="208"/>
     </row>
     <row r="28" spans="1:49">
-      <c r="A28" s="204"/>
-[...3 lines deleted...]
-      <c r="E28" s="204"/>
+      <c r="A28" s="208"/>
+      <c r="B28" s="208"/>
+      <c r="C28" s="208"/>
+      <c r="D28" s="208"/>
+      <c r="E28" s="208"/>
     </row>
     <row r="29" spans="1:49">
-      <c r="A29" s="204"/>
-[...3 lines deleted...]
-      <c r="E29" s="204"/>
+      <c r="A29" s="208"/>
+      <c r="B29" s="208"/>
+      <c r="C29" s="208"/>
+      <c r="D29" s="208"/>
+      <c r="E29" s="208"/>
     </row>
     <row r="30" spans="1:49">
-      <c r="A30" s="204"/>
-[...3 lines deleted...]
-      <c r="E30" s="204"/>
+      <c r="A30" s="208"/>
+      <c r="B30" s="208"/>
+      <c r="C30" s="208"/>
+      <c r="D30" s="208"/>
+      <c r="E30" s="208"/>
     </row>
     <row r="31" spans="1:49">
-      <c r="A31" s="204"/>
-[...3 lines deleted...]
-      <c r="E31" s="204"/>
+      <c r="A31" s="208"/>
+      <c r="B31" s="208"/>
+      <c r="C31" s="208"/>
+      <c r="D31" s="208"/>
+      <c r="E31" s="208"/>
     </row>
     <row r="32" spans="1:49">
-      <c r="A32" s="204"/>
-[...3 lines deleted...]
-      <c r="E32" s="204"/>
+      <c r="A32" s="208"/>
+      <c r="B32" s="208"/>
+      <c r="C32" s="208"/>
+      <c r="D32" s="208"/>
+      <c r="E32" s="208"/>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="204"/>
-[...3 lines deleted...]
-      <c r="E33" s="204"/>
+      <c r="A33" s="208"/>
+      <c r="B33" s="208"/>
+      <c r="C33" s="208"/>
+      <c r="D33" s="208"/>
+      <c r="E33" s="208"/>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="204"/>
-[...3 lines deleted...]
-      <c r="E34" s="204"/>
+      <c r="A34" s="208"/>
+      <c r="B34" s="208"/>
+      <c r="C34" s="208"/>
+      <c r="D34" s="208"/>
+      <c r="E34" s="208"/>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="204"/>
-[...3 lines deleted...]
-      <c r="E35" s="204"/>
+      <c r="A35" s="208"/>
+      <c r="B35" s="208"/>
+      <c r="C35" s="208"/>
+      <c r="D35" s="208"/>
+      <c r="E35" s="208"/>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="204"/>
-[...3 lines deleted...]
-      <c r="E36" s="204"/>
+      <c r="A36" s="208"/>
+      <c r="B36" s="208"/>
+      <c r="C36" s="208"/>
+      <c r="D36" s="208"/>
+      <c r="E36" s="208"/>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="204"/>
-[...3 lines deleted...]
-      <c r="E37" s="204"/>
+      <c r="A37" s="208"/>
+      <c r="B37" s="208"/>
+      <c r="C37" s="208"/>
+      <c r="D37" s="208"/>
+      <c r="E37" s="208"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="204"/>
-[...3 lines deleted...]
-      <c r="E38" s="204"/>
+      <c r="A38" s="208"/>
+      <c r="B38" s="208"/>
+      <c r="C38" s="208"/>
+      <c r="D38" s="208"/>
+      <c r="E38" s="208"/>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" s="204"/>
-[...3 lines deleted...]
-      <c r="E39" s="204"/>
+      <c r="A39" s="208"/>
+      <c r="B39" s="208"/>
+      <c r="C39" s="208"/>
+      <c r="D39" s="208"/>
+      <c r="E39" s="208"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="204"/>
-[...3 lines deleted...]
-      <c r="E40" s="204"/>
+      <c r="A40" s="208"/>
+      <c r="B40" s="208"/>
+      <c r="C40" s="208"/>
+      <c r="D40" s="208"/>
+      <c r="E40" s="208"/>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="204"/>
-[...3 lines deleted...]
-      <c r="E41" s="204"/>
+      <c r="A41" s="208"/>
+      <c r="B41" s="208"/>
+      <c r="C41" s="208"/>
+      <c r="D41" s="208"/>
+      <c r="E41" s="208"/>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="204"/>
-[...3 lines deleted...]
-      <c r="E42" s="204"/>
+      <c r="A42" s="208"/>
+      <c r="B42" s="208"/>
+      <c r="C42" s="208"/>
+      <c r="D42" s="208"/>
+      <c r="E42" s="208"/>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" s="204"/>
-[...3 lines deleted...]
-      <c r="E43" s="204"/>
+      <c r="A43" s="208"/>
+      <c r="B43" s="208"/>
+      <c r="C43" s="208"/>
+      <c r="D43" s="208"/>
+      <c r="E43" s="208"/>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" s="204"/>
-[...3 lines deleted...]
-      <c r="E44" s="204"/>
+      <c r="A44" s="208"/>
+      <c r="B44" s="208"/>
+      <c r="C44" s="208"/>
+      <c r="D44" s="208"/>
+      <c r="E44" s="208"/>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" s="204"/>
-[...3 lines deleted...]
-      <c r="E45" s="204"/>
+      <c r="A45" s="208"/>
+      <c r="B45" s="208"/>
+      <c r="C45" s="208"/>
+      <c r="D45" s="208"/>
+      <c r="E45" s="208"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" s="204"/>
-[...3 lines deleted...]
-      <c r="E46" s="204"/>
+      <c r="A46" s="208"/>
+      <c r="B46" s="208"/>
+      <c r="C46" s="208"/>
+      <c r="D46" s="208"/>
+      <c r="E46" s="208"/>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="204"/>
-[...3 lines deleted...]
-      <c r="E47" s="204"/>
+      <c r="A47" s="208"/>
+      <c r="B47" s="208"/>
+      <c r="C47" s="208"/>
+      <c r="D47" s="208"/>
+      <c r="E47" s="208"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="204"/>
-[...3 lines deleted...]
-      <c r="E48" s="204"/>
+      <c r="A48" s="208"/>
+      <c r="B48" s="208"/>
+      <c r="C48" s="208"/>
+      <c r="D48" s="208"/>
+      <c r="E48" s="208"/>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="204"/>
-[...3 lines deleted...]
-      <c r="E49" s="204"/>
+      <c r="A49" s="208"/>
+      <c r="B49" s="208"/>
+      <c r="C49" s="208"/>
+      <c r="D49" s="208"/>
+      <c r="E49" s="208"/>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="204"/>
-[...3 lines deleted...]
-      <c r="E50" s="204"/>
+      <c r="A50" s="208"/>
+      <c r="B50" s="208"/>
+      <c r="C50" s="208"/>
+      <c r="D50" s="208"/>
+      <c r="E50" s="208"/>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" s="204"/>
-[...3 lines deleted...]
-      <c r="E51" s="204"/>
+      <c r="A51" s="208"/>
+      <c r="B51" s="208"/>
+      <c r="C51" s="208"/>
+      <c r="D51" s="208"/>
+      <c r="E51" s="208"/>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="204"/>
-[...3 lines deleted...]
-      <c r="E52" s="204"/>
+      <c r="A52" s="208"/>
+      <c r="B52" s="208"/>
+      <c r="C52" s="208"/>
+      <c r="D52" s="208"/>
+      <c r="E52" s="208"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" s="204"/>
-[...3 lines deleted...]
-      <c r="E53" s="204"/>
+      <c r="A53" s="208"/>
+      <c r="B53" s="208"/>
+      <c r="C53" s="208"/>
+      <c r="D53" s="208"/>
+      <c r="E53" s="208"/>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" s="204"/>
-[...3 lines deleted...]
-      <c r="E54" s="204"/>
+      <c r="A54" s="208"/>
+      <c r="B54" s="208"/>
+      <c r="C54" s="208"/>
+      <c r="D54" s="208"/>
+      <c r="E54" s="208"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="204"/>
-[...3 lines deleted...]
-      <c r="E55" s="204"/>
+      <c r="A55" s="208"/>
+      <c r="B55" s="208"/>
+      <c r="C55" s="208"/>
+      <c r="D55" s="208"/>
+      <c r="E55" s="208"/>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="204"/>
-[...3 lines deleted...]
-      <c r="E56" s="204"/>
+      <c r="A56" s="208"/>
+      <c r="B56" s="208"/>
+      <c r="C56" s="208"/>
+      <c r="D56" s="208"/>
+      <c r="E56" s="208"/>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="204"/>
-[...3 lines deleted...]
-      <c r="E57" s="204"/>
+      <c r="A57" s="208"/>
+      <c r="B57" s="208"/>
+      <c r="C57" s="208"/>
+      <c r="D57" s="208"/>
+      <c r="E57" s="208"/>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="204"/>
-[...3 lines deleted...]
-      <c r="E58" s="204"/>
+      <c r="A58" s="208"/>
+      <c r="B58" s="208"/>
+      <c r="C58" s="208"/>
+      <c r="D58" s="208"/>
+      <c r="E58" s="208"/>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" s="204"/>
-[...3 lines deleted...]
-      <c r="E59" s="204"/>
+      <c r="A59" s="208"/>
+      <c r="B59" s="208"/>
+      <c r="C59" s="208"/>
+      <c r="D59" s="208"/>
+      <c r="E59" s="208"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" s="204"/>
-[...3 lines deleted...]
-      <c r="E60" s="204"/>
+      <c r="A60" s="208"/>
+      <c r="B60" s="208"/>
+      <c r="C60" s="208"/>
+      <c r="D60" s="208"/>
+      <c r="E60" s="208"/>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="204"/>
-[...3 lines deleted...]
-      <c r="E61" s="204"/>
+      <c r="A61" s="208"/>
+      <c r="B61" s="208"/>
+      <c r="C61" s="208"/>
+      <c r="D61" s="208"/>
+      <c r="E61" s="208"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="204"/>
-[...3 lines deleted...]
-      <c r="E62" s="204"/>
+      <c r="A62" s="208"/>
+      <c r="B62" s="208"/>
+      <c r="C62" s="208"/>
+      <c r="D62" s="208"/>
+      <c r="E62" s="208"/>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="204"/>
-[...3 lines deleted...]
-      <c r="E63" s="204"/>
+      <c r="A63" s="208"/>
+      <c r="B63" s="208"/>
+      <c r="C63" s="208"/>
+      <c r="D63" s="208"/>
+      <c r="E63" s="208"/>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" s="204"/>
-[...3 lines deleted...]
-      <c r="E64" s="204"/>
+      <c r="A64" s="208"/>
+      <c r="B64" s="208"/>
+      <c r="C64" s="208"/>
+      <c r="D64" s="208"/>
+      <c r="E64" s="208"/>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" s="204"/>
-[...3 lines deleted...]
-      <c r="E65" s="204"/>
+      <c r="A65" s="208"/>
+      <c r="B65" s="208"/>
+      <c r="C65" s="208"/>
+      <c r="D65" s="208"/>
+      <c r="E65" s="208"/>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" s="204"/>
-[...3 lines deleted...]
-      <c r="E66" s="204"/>
+      <c r="A66" s="208"/>
+      <c r="B66" s="208"/>
+      <c r="C66" s="208"/>
+      <c r="D66" s="208"/>
+      <c r="E66" s="208"/>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" s="204"/>
-[...3 lines deleted...]
-      <c r="E67" s="204"/>
+      <c r="A67" s="208"/>
+      <c r="B67" s="208"/>
+      <c r="C67" s="208"/>
+      <c r="D67" s="208"/>
+      <c r="E67" s="208"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="E1:I4"/>
     <mergeCell ref="A25:E67"/>
     <mergeCell ref="A4:C5"/>
     <mergeCell ref="A9:C10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F12" r:id="rId1" display="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10960" xr:uid="{B9E190D4-A4A1-47A6-A32D-525DC40FE9AD}"/>
     <hyperlink ref="F17" r:id="rId2" display="https://www.federalregister.gov/documents/2009/12/14/E9-29715/peter-xuong-lam-debarment-order" xr:uid="{EA6D6FCC-9FE4-48EA-B4EC-BF6673B2AC24}"/>
     <hyperlink ref="F18" r:id="rId3" display="https://www.govinfo.gov/app/details/FR-2015-02-18/2015-03210" xr:uid="{FE8273CC-8F16-491F-9802-6FA7714984EE}"/>
     <hyperlink ref="F21" r:id="rId4" display="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10958" xr:uid="{7524B45D-D8FF-41F6-A924-A035C2B22829}"/>
     <hyperlink ref="F13" r:id="rId5" display="https://www.federalregister.gov/documents/2021/07/26/2021-15775/jonathan-doyle-final-debarment-order" xr:uid="{FEDB8E33-7D57-450C-BB65-2D21845920A2}"/>
     <hyperlink ref="F15" r:id="rId6" display="https://www.federalregister.gov/documents/2021/07/28/2021-16045/jacobo-geissler-final-debarment-order" xr:uid="{33E8EA27-C51A-4DCB-A30C-4B6C5A1EC8F9}"/>
     <hyperlink ref="F20" r:id="rId7" xr:uid="{D39346F5-728A-4423-9A68-607502A7E7B8}"/>
     <hyperlink ref="F22" r:id="rId8" display="https://www.federalregister.gov/documents/2021/12/15/2021-27053/jeffrey-a-styron-final-debarment-order" xr:uid="{A18D791E-78E9-463C-996B-4F7308B14C8F}"/>
     <hyperlink ref="F23" r:id="rId9" display="https://www.federalregister.gov/documents/2022/09/23/2022-20710/roy-tuccillo-sr-final-debarment-order" xr:uid="{FE0D217F-5AD7-4295-BA0C-432922F58509}"/>
     <hyperlink ref="F24" r:id="rId10" display="https://www.federalregister.gov/documents/2022/09/23/2022-20709/roy-tuccillo-jr-final-debarment-order" xr:uid="{413586F6-07E3-4F4B-AD6B-65E6AD8A4F6E}"/>
     <hyperlink ref="F14" r:id="rId11" display="https://www.federalregister.gov/documents/2024/11/19/2024-26917/kevin-sheng-hsiang-fang-final-debarment-order" xr:uid="{0B362339-437A-4E41-928E-F52D5A26DF9C}"/>
     <hyperlink ref="E7" r:id="rId12" display="https://www.govinfo.gov/app/details/FR-2025-05-29/2025-09652" xr:uid="{C413B003-9502-4CFB-A5D3-6B5423DBBB06}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId13"/>
 </worksheet>