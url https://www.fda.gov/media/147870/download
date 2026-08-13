--- v2 (2026-05-30)
+++ v3 (2026-08-13)
@@ -11,81 +11,81 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fda.gov\wodc\ORA\OSPOP\DFE\Debarment\3. Current Debarments Downloadable file for Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0D164AC-44DA-4FD7-8908-4AE31F527BDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98CD2449-B9A5-4402-A99A-7DBFD223BA64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{26B53EDE-E313-4B57-846D-6E8C977FC572}"/>
   </bookViews>
   <sheets>
     <sheet name="Drug Applications" sheetId="1" r:id="rId1"/>
     <sheet name="Drug Imports" sheetId="4" r:id="rId2"/>
     <sheet name="Food Imports" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk39577905" localSheetId="0">'Drug Applications'!$A$50</definedName>
+    <definedName name="_Hlk39577905" localSheetId="0">'Drug Applications'!$A$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="941" uniqueCount="691">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="941" uniqueCount="693">
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>First &amp; Middle Names</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>End/Term of Debarment</t>
   </si>
   <si>
     <t>FR Date.txt (MM/DD/YY)</t>
   </si>
   <si>
     <t>Volume Page.pdf</t>
   </si>
   <si>
     <t>Akhigbe</t>
   </si>
   <si>
     <t>Ehigiator O.</t>
   </si>
   <si>
@@ -1339,90 +1339,60 @@
   <si>
     <t>Tzvi</t>
   </si>
   <si>
     <t>84 FR 65825</t>
   </si>
   <si>
     <t>Park</t>
   </si>
   <si>
     <t>Jin Su</t>
   </si>
   <si>
     <t>85 FR 44904</t>
   </si>
   <si>
     <t>Whalen</t>
   </si>
   <si>
     <t>Thomas J.</t>
   </si>
   <si>
     <t>86 FR 16222</t>
   </si>
   <si>
-    <t>Shepard</t>
-[...19 lines deleted...]
-  <si>
     <t>Justin</t>
   </si>
   <si>
-    <t>86 FR 40579</t>
-[...1 lines deleted...]
-  <si>
     <t>Geissler</t>
   </si>
   <si>
     <t>Jacobo</t>
   </si>
   <si>
     <t>86 FR 40592</t>
-  </si>
-[...4 lines deleted...]
-    <t>86 FR 41042</t>
   </si>
   <si>
     <t>Ngo</t>
   </si>
   <si>
     <t>Belen G.</t>
   </si>
   <si>
     <t>5 years%*</t>
   </si>
   <si>
     <t>86 FR 41486</t>
   </si>
   <si>
     <t>Sitesh</t>
   </si>
   <si>
     <t>86 FR 54456</t>
   </si>
   <si>
     <t>Lledo</t>
   </si>
   <si>
     <t>Maytee</t>
   </si>
@@ -2308,50 +2278,86 @@
       <t>years%</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color rgb="FF333333"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>p</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">91 FR 27962 </t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Andrew Jonathan</t>
+  </si>
+  <si>
+    <t>91 FR 36603</t>
+  </si>
+  <si>
+    <t>Matos</t>
+  </si>
+  <si>
+    <t>Francis Esteban</t>
+  </si>
+  <si>
+    <t>91 FR 46789</t>
+  </si>
+  <si>
+    <t>Acuna</t>
+  </si>
+  <si>
+    <t>Ricardo Andres</t>
+  </si>
+  <si>
+    <t>91 FR 48877</t>
+  </si>
+  <si>
+    <t>Baquero</t>
+  </si>
+  <si>
+    <t>Angela Anatilde</t>
+  </si>
+  <si>
+    <t>91 FR 48875</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="37">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF333333"/>
@@ -2557,66 +2563,60 @@
       <color theme="1"/>
       <name val="Arial Unicode MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -2799,51 +2799,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="225">
+  <cellXfs count="226">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2860,99 +2860,93 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -3385,103 +3379,112 @@
     <xf numFmtId="14" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="23" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -3757,6670 +3760,6687 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-10-21/E9-25322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26912/ivette-maria-portela-martinez-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-04-03/pdf/97-8555.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16046/euton-m-laing-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-14/2016-27244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29045/joseph-a-rowan-final-debarment-order" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24655.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05714.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-10-20/pdf/03-26385.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26255/barry-j-cadden-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05715.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/01/18/2018-00719/william-ralph-kincaid-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/09/2011-20181/ray-nathan-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-03-03/2011-4778" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-09-13/2012-22604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/07/27/2023-15944/diana-daffin-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/27/2020-26226/michael-l-babich-final-debarment-order" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16069/paul-j-elmer-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04374/michael-gurry-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/23/2010-3552/patrick-j-lais-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/02/22/2012-4064/stephen-l-marks-debarment-order" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70741/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-06-22/2015-15163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/15/2024-10584/gina-acosta-final-debarment-order" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/20/2024-27093/miguel-angel-montalvo-villa-final-debarment-order" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-661.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-13/E9-27223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-09-02/pdf/E8-20295.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2017-02-17/2017-03172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-23/E9-28083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27802.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-20/pdf/97-27693.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2018-09-28/pdf/2018-21210.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2004-12-02/pdf/04-26532.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27803.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-06-12/E9-13929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-08-23/2012-20784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/14/2022-08025/lisett-raventos-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-28/pdf/97-22856.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25087.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/08/04/E9-18621/kim-c-hendrick-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-10-05/2011-25680" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04031/john-warrington-kosolcharoen-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29044/sunrise-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/11/16/2011-29538/scott-s-reuben-debarment-order" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04375/lawrence-b-ryan-final-debarment-order" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2012-09-13/pdf/2012-22606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-11-07/pdf/97-29399.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-22/pdf/96-6941.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-11/pdf/96-5687.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-09/2015-16665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-04-30/pdf/03-10569.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/21/2024-05981/willis-reed-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26262/john-kapoor-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-03-18/2016-06104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/19/2020-25601/richard-m-simon-final-debarment-order" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/03/2023-16550/raidel-figueroa-final-debarment-order" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/14/2025-04117/bernardo-garmendia-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-02-17/pdf/2017-03173.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-10-26/pdf/2017-23275.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/11/23/E9-28084/anthony-w-albanese-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-17/pdf/97-27586.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70982/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-08-04/E9-18619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/05/09/2012-11106/jerome-lentini-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-11/pdf/97-21085.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/29/2024-11727/maria-anzures-camarena-final-debarment-order" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/04/14/2021-07638/mark-reinhard-final-debarment-order" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24657.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05717.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-04-18/pdf/X96-30418.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-09-16/pdf/2015-23204.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-08/2015-16664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2002-04-30/pdf/02-10562.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/08/2023-12249/analay-rico-final-debarment-order" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/09/12/2023-19672/mayya-tatsene-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29046/alec-burlakoff-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1994-12-21/html/94-31250.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/27/2011-13198/stephen-lee-seldon-debarment-order" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/11/23/2021-25589/maytee-lledo-final-debarment-order" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/08/02/2022-16507/duniel-tejeda-final-debarment-order" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/06/22/2015-15162/mirwaiss-aminzada-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-01-21/pdf/00-1406.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2013-03-06/pdf/2013-05160.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2014-11-10/2014-26562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-18/pdf/2020-05582.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-1998-06-25/pdf/98-16850.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-11-08/2011-28877" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/02/2024-09528/angela-maria-giron-final-debarment-order" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-08-20/pdf/2015-20561.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2007-01-30/pdf/E7-1416.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-663.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2006-10-17/pdf/E6-17178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-07-09/2012-16600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1995-01-11/pdf/95-695.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-02-28/pdf/96-4473.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29052/jerrod-nichols-smith-debarment-order" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04459/eduardo-navarro-final-debarment-order" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03941/shaun-thaxter-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/21/2023-13135/daylen-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-10-21/E9-25322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26912/ivette-maria-portela-martinez-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-04-03/pdf/97-8555.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16046/euton-m-laing-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-14/2016-27244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29045/joseph-a-rowan-final-debarment-order" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24655.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05714.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-10-20/pdf/03-26385.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26255/barry-j-cadden-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05715.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2018/01/18/2018-00719/william-ralph-kincaid-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/08/09/2011-20181/ray-nathan-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-03-03/2011-4778" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-09-13/2012-22604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27417" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/07/27/2023-15944/diana-daffin-final-debarment-order" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/08/03/2026-15635/angela-anatilde-baquero-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/27/2020-26226/michael-l-babich-final-debarment-order" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16069/paul-j-elmer-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04374/michael-gurry-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/23/2010-3552/patrick-j-lais-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/02/22/2012-4064/stephen-l-marks-debarment-order" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70741/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-06-22/2015-15163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/15/2024-10584/gina-acosta-final-debarment-order" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/20/2024-27093/miguel-angel-montalvo-villa-final-debarment-order" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-661.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-13/E9-27223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-09-02/pdf/E8-20295.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2017-02-17/2017-03172" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-11-23/E9-28083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27802.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-20/pdf/97-27693.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2018-09-28/pdf/2018-21210.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2004-12-02/pdf/04-26532.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27803.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-06-12/E9-13929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-08-23/2012-20784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/14/2022-08025/lisett-raventos-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-28/pdf/97-22856.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25087.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/08/04/E9-18621/kim-c-hendrick-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-10-05/2011-25680" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04031/john-warrington-kosolcharoen-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29044/sunrise-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/11/16/2011-29538/scott-s-reuben-debarment-order" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/03/2021-04375/lawrence-b-ryan-final-debarment-order" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2012-09-13/pdf/2012-22606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-11-07/pdf/97-29399.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-22/pdf/96-6941.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-03-11/pdf/96-5687.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-09/2015-16665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-04-30/pdf/03-10569.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/21/2024-05981/willis-reed-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/30/2020-26262/john-kapoor-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-03-18/2016-06104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/11/19/2020-25601/richard-m-simon-final-debarment-order" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/03/2023-16550/raidel-figueroa-final-debarment-order" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/14/2025-04117/bernardo-garmendia-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-02-17/pdf/2017-03173.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2017-10-26/pdf/2017-23275.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/11/23/E9-28084/anthony-w-albanese-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-10-17/pdf/97-27586.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/70982/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2009-08-04/E9-18619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2012/05/09/2012-11106/jerome-lentini-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1997-08-11/pdf/97-21085.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/29/2024-11727/maria-anzures-camarena-final-debarment-order" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/04/14/2021-07638/mark-reinhard-final-debarment-order" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24657.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05717.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-04-18/pdf/X96-30418.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-09-16/pdf/2015-23204.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-07-08/2015-16664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2002-04-30/pdf/02-10562.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/08/2023-12249/analay-rico-final-debarment-order" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/09/12/2023-19672/mayya-tatsene-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29046/alec-burlakoff-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1994-12-21/html/94-31250.htm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2011/05/27/2011-13198/stephen-lee-seldon-debarment-order" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/11/23/2021-25589/maytee-lledo-final-debarment-order" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/08/02/2022-16507/duniel-tejeda-final-debarment-order" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2015/06/22/2015-15162/mirwaiss-aminzada-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2000-01-21/pdf/00-1406.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2013-03-06/pdf/2013-05160.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2014-11-10/2014-26562" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-18/pdf/2020-05582.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-1998-06-25/pdf/98-16850.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2011-11-08/2011-28877" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/05/02/2024-09528/angela-maria-giron-final-debarment-order" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gpo.gov/fdsys/pkg/FR-2015-08-20/pdf/2015-20561.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2007-01-30/pdf/E7-1416.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-663.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-2006-10-17/pdf/E6-17178.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-07-09/2012-16600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1995-01-11/pdf/95-695.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gpo.gov/fdsys/pkg/FR-1996-02-28/pdf/96-4473.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/01/04/2020-29052/jerrod-nichols-smith-debarment-order" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04459/eduardo-navarro-final-debarment-order" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03941/shaun-thaxter-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/21/2023-13135/daylen-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/08/03/2026-15636/ricardo-andres-acuna-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04469/patrick-charles-bishop-final-debarment-order" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/29/2022-26012/jennings-ryan-staley-final-debarment-order" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00997/linda-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04029/alnashir-alibhai-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03958/wojciech-lesniak-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/06/2024-12356/marina-sievert-final-debarment-order" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09649/michael-dominic-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/10/01/2025-19162/jason-oppenheimer-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02337/paul-zachary-lamberty-final-debarment-order" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/04/23/2026-07864/kimberly-schaff-kiehl-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/28/2021-16044/justin-ash-final-debarment-order" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/11/29/2019-25824/tzvi-lexier-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/13/2022-14899/kris-a-hampton-bey-ii-final-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/23/2024-03650/taylor-mclaren-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/14/2022-03098/brian-michael-parks-final-debarment-order" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/15/2022-24805/david-elias-mendoza-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12064/shanif-abdul-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/01/08/2025-00126/yong-sheng-jiao-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04028/harpreet-singh-final-debarment-order" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/08/19/2025-15787/doyal-kalita-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03253/justin-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2021-05-14/pdf/2021-10249.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/12/14/2022-27091/david-j-kempema-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/26/2021-06219/thomas-j-whalen-final-debarment-order" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="87%20FR%20225" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/05/17/2022-10505/howard-stanley-head-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/12/2023-12487/luis-anarbol-moran-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/26/2024-06287/phillip-leonowens-final-debarment-order" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09646/justin-cole-henry-final-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/11/25/2025-21075/nicole-shelby-randall-final-debarment-order" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/05/15/2026-09767/oscar-bobo-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27056/julia-fees-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/12/2026-02786/jeremy-spencer-brown-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04484/george-kuiper-final-debarment-order" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/25/2022-15795/kenneth-zipperer-final-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/12/19/2023-27855/jeremy-walenty-final-debarment-order" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12066/michael-terry-little-final-debarment-order" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04030/jonathan-corbett-cosie-final-debarment-order" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/09/19/2025-18213/william-goldsmith-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00999/mark-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09651/carlton-reico-mallard-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-17/pdf/2020-05450.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/07/2022-14433/jhanna-novikov-final-debarment-order" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/15/2023-17481/ildiko-m-knoll-final-debarment-order" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/14/2024-03020/ross-lucien-final-debarment-order" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/08/15/2024-18268/ryan-stabile-final-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/01/23/2026-01296/tyler-jordan-hall-final-debarment-order" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/10/2022-02801/brenda-k-marmas-final-debarment-order" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/04/05/2024-07271/robert-lance-shuffert-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/30/2025-09797/evan-asher-field-final-debarment-order" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03252/sherrie-r-mccain-final-debarment-order" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/07/2022-14433/jhanna-novikov-final-debarment-order" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00999/mark-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/14/2024-03020/ross-lucien-final-debarment-order" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09651/carlton-reico-mallard-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/08/15/2023-17481/ildiko-m-knoll-final-debarment-order" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/08/15/2024-18268/ryan-stabile-final-debarment-order" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/30/2025-09797/evan-asher-field-final-debarment-order" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/01/23/2026-01296/tyler-jordan-hall-final-debarment-order" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03252/sherrie-r-mccain-final-debarment-order" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/06/17/2026-12167/andrew-jonathan-morgan-final-debarment-order" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="87%20FR%20225" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2019/11/29/2019-25824/tzvi-lexier-final-debarment-order" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/29/2022-26012/jennings-ryan-staley-final-debarment-order" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/04/05/2024-07271/robert-lance-shuffert-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04469/patrick-charles-bishop-final-debarment-order" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/01/20/2023-00997/linda-godding-final-debarment-order" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/06/2024-12356/marina-sievert-final-debarment-order" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04029/alnashir-alibhai-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09649/michael-dominic-diaz-final-debarment-order" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/10/01/2025-19162/jason-oppenheimer-final-debarment-order" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/04/23/2026-07864/kimberly-schaff-kiehl-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/content/pkg/FR-2020-03-17/pdf/2020-05450.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/02/27/2023-03958/wojciech-lesniak-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/03/26/2021-06219/thomas-j-whalen-final-debarment-order" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/14/2022-03098/brian-michael-parks-final-debarment-order" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/13/2022-14899/kris-a-hampton-bey-ii-final-debarment-order" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/11/15/2022-24805/david-elias-mendoza-final-debarment-order" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/23/2024-03650/taylor-mclaren-final-debarment-order" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12064/shanif-abdul-punjani-final-debarment-order" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/01/08/2025-00126/yong-sheng-jiao-denial-of-hearing-final-debarment-order" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/08/19/2025-15787/doyal-kalita-final-debarment-order" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/06/2026-02337/paul-zachary-lamberty-final-debarment-order" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/07/24/2026-14989/francis-esteban-matos-final-debarment-order" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/02/10/2022-02801/brenda-k-marmas-final-debarment-order" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03253/justin-insprucker-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/05/17/2022-10505/howard-stanley-head-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/12/14/2022-27091/david-j-kempema-final-debarment-order" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04028/harpreet-singh-final-debarment-order" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/11/25/2025-21075/nicole-shelby-randall-final-debarment-order" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/06/12/2023-12487/luis-anarbol-moran-final-debarment-order" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/05/29/2025-09646/justin-cole-henry-final-debarment-order" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/05/15/2026-09767/oscar-bobo-final-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27056/julia-fees-final-debarment-order" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/07/25/2022-15795/kenneth-zipperer-final-debarment-order" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2023/12/19/2023-27855/jeremy-walenty-final-debarment-order" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/03/26/2024-06287/phillip-leonowens-final-debarment-order" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/03/13/2025-04030/jonathan-corbett-cosie-final-debarment-order" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/12/2026-02786/jeremy-spencer-brown-final-debarment-order" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/03/03/2022-04484/george-kuiper-final-debarment-order" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/06/03/2024-12066/michael-terry-little-final-debarment-order" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2025/09/19/2025-18213/william-goldsmith-final-debarment-order" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27053/jeffrey-a-styron-final-debarment-order" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-02-18/2015-03210" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/10/01/2021-21375/sitesh-bansi-patel-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2025-05-29/2025-09652" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/12/14/E9-29715/peter-xuong-lam-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10960" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/28/2021-16045/jacobo-geissler-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26917/kevin-sheng-hsiang-fang-final-debarment-order" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/26/2021-15775/jonathan-doyle-final-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/09/23/2022-20709/roy-tuccillo-jr-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/09/23/2022-20710/roy-tuccillo-sr-final-debarment-order" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/09/23/2022-20710/roy-tuccillo-sr-final-debarment-order" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2015-02-18/2015-03210" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/12/15/2021-27053/jeffrey-a-styron-final-debarment-order" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2009/12/14/E9-29715/peter-xuong-lam-debarment-order" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10960" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/10/01/2021-21375/sitesh-bansi-patel-final-debarment-order" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2025-05-29/2025-09652" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2021/07/28/2021-16045/jacobo-geissler-final-debarment-order" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2024/11/19/2024-26917/kevin-sheng-hsiang-fang-final-debarment-order" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/documents/2022/09/23/2022-20709/roy-tuccillo-jr-final-debarment-order" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58F1AC74-4D35-4364-8FDC-5DBF6E03FFB4}">
-  <dimension ref="A1:CS206"/>
+  <dimension ref="A1:CS208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A94" sqref="A94:XFD94"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="27" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" customWidth="1"/>
     <col min="5" max="5" width="27.28515625" customWidth="1"/>
     <col min="6" max="6" width="26.140625" customWidth="1"/>
     <col min="11" max="11" width="54.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="E1" s="203" t="s">
+      <c r="E1" s="205" t="s">
         <v>388</v>
       </c>
-      <c r="F1" s="204"/>
-[...4 lines deleted...]
-      <c r="K1" s="204"/>
+      <c r="F1" s="206"/>
+      <c r="G1" s="206"/>
+      <c r="H1" s="206"/>
+      <c r="I1" s="206"/>
+      <c r="J1" s="206"/>
+      <c r="K1" s="206"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="E2" s="204"/>
-[...5 lines deleted...]
-      <c r="K2" s="204"/>
+      <c r="E2" s="206"/>
+      <c r="F2" s="206"/>
+      <c r="G2" s="206"/>
+      <c r="H2" s="206"/>
+      <c r="I2" s="206"/>
+      <c r="J2" s="206"/>
+      <c r="K2" s="206"/>
     </row>
     <row r="3" spans="1:11">
-      <c r="E3" s="204"/>
-[...5 lines deleted...]
-      <c r="K3" s="204"/>
+      <c r="E3" s="206"/>
+      <c r="F3" s="206"/>
+      <c r="G3" s="206"/>
+      <c r="H3" s="206"/>
+      <c r="I3" s="206"/>
+      <c r="J3" s="206"/>
+      <c r="K3" s="206"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="205" t="s">
+      <c r="A4" s="207" t="s">
         <v>389</v>
       </c>
-      <c r="B4" s="206"/>
-[...6 lines deleted...]
-      <c r="K4" s="204"/>
+      <c r="B4" s="208"/>
+      <c r="E4" s="206"/>
+      <c r="F4" s="206"/>
+      <c r="G4" s="206"/>
+      <c r="H4" s="206"/>
+      <c r="I4" s="206"/>
+      <c r="J4" s="206"/>
+      <c r="K4" s="206"/>
     </row>
     <row r="5" spans="1:11">
-      <c r="A5" s="207"/>
-      <c r="B5" s="207"/>
+      <c r="A5" s="209"/>
+      <c r="B5" s="209"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="76" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="60">
+      <c r="A7" s="225" t="s">
+        <v>580</v>
+      </c>
+      <c r="B7" s="225" t="s">
+        <v>581</v>
+      </c>
+      <c r="C7" s="87">
         <v>45427</v>
       </c>
-      <c r="D7" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="60">
+      <c r="D7" s="88" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="87">
         <v>45427</v>
       </c>
-      <c r="F7" s="17" t="s">
-        <v>592</v>
+      <c r="F7" s="52" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="129" t="s">
+      <c r="A8" s="94" t="s">
+        <v>687</v>
+      </c>
+      <c r="B8" s="94" t="s">
+        <v>688</v>
+      </c>
+      <c r="C8" s="192">
+        <v>46237</v>
+      </c>
+      <c r="D8" s="191" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="192">
+        <v>46237</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="127" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="129" t="s">
+      <c r="B9" s="127" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C9" s="23">
         <v>40529</v>
       </c>
-      <c r="D8" s="130" t="s">
+      <c r="D9" s="128" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E9" s="23">
         <v>40529</v>
       </c>
-      <c r="F8" s="125" t="s">
+      <c r="F9" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="80"/>
-[...20 lines deleted...]
-      <c r="G9" s="80"/>
+      <c r="G9" s="78"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C10" s="8">
-        <v>42177</v>
+        <v>40140</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="8">
-        <v>42177</v>
-[...4 lines deleted...]
-      <c r="G10" s="80"/>
+        <v>40140</v>
+      </c>
+      <c r="F10" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="78"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="8">
+        <v>42177</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="8">
+        <v>42177</v>
+      </c>
+      <c r="F11" s="77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="78"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B12" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C12" s="8">
         <v>35741</v>
       </c>
-      <c r="D11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="8">
+      <c r="D12" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="8">
         <v>35741</v>
       </c>
-      <c r="F11" s="79" t="s">
+      <c r="F12" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="G11" s="80"/>
-[...8 lines deleted...]
-      <c r="C12" s="24">
+      <c r="G12" s="78"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="129" t="s">
+        <v>503</v>
+      </c>
+      <c r="B13" s="129" t="s">
+        <v>504</v>
+      </c>
+      <c r="C13" s="22">
         <v>44959</v>
       </c>
-      <c r="D12" s="132" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="24">
+      <c r="D13" s="130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="22">
         <v>44959</v>
       </c>
-      <c r="F12" s="133" t="s">
-[...11 lines deleted...]
-      <c r="C13" s="65">
+      <c r="F13" s="131" t="s">
+        <v>505</v>
+      </c>
+      <c r="G13" s="78"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="45" t="s">
+        <v>586</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>587</v>
+      </c>
+      <c r="C14" s="63">
         <v>45441</v>
       </c>
-      <c r="D13" s="122" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="65">
+      <c r="D14" s="120" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="63">
         <v>45441</v>
       </c>
-      <c r="F13" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="129" t="s">
+      <c r="F14" s="49" t="s">
+        <v>588</v>
+      </c>
+      <c r="G14" s="78"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="129" t="s">
+      <c r="B15" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C15" s="23">
         <v>34085</v>
       </c>
-      <c r="D14" s="130" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="25">
+      <c r="D15" s="128" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="23">
         <v>34085</v>
       </c>
-      <c r="F14" s="130" t="s">
+      <c r="F15" s="128" t="s">
         <v>22</v>
       </c>
-      <c r="G14" s="80"/>
-[...5 lines deleted...]
-      <c r="D15" s="39" t="s">
+      <c r="G15" s="78"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="E15" s="40">
+      <c r="E16" s="38">
         <v>34094</v>
       </c>
-      <c r="F15" s="39" t="s">
-[...23 lines deleted...]
-      <c r="G16" s="80"/>
+      <c r="F16" s="37" t="s">
+        <v>471</v>
+      </c>
+      <c r="G16" s="78"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="8">
+        <v>44162</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="8">
+        <v>44162</v>
+      </c>
+      <c r="F17" s="77" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="78"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B18" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C18" s="8">
         <v>34333</v>
       </c>
-      <c r="D17" s="9" t="s">
+      <c r="D18" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E18" s="8">
         <v>34333</v>
       </c>
-      <c r="F17" s="9" t="s">
+      <c r="F18" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="G17" s="80"/>
-[...2 lines deleted...]
-      <c r="A18" s="72" t="s">
+      <c r="G18" s="78"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="72" t="s">
+      <c r="B19" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C19" s="22">
         <v>35670</v>
       </c>
-      <c r="D18" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="24">
+      <c r="D19" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="22">
         <v>35670</v>
       </c>
-      <c r="F18" s="81" t="s">
+      <c r="F19" s="79" t="s">
         <v>33</v>
       </c>
-      <c r="G18" s="80"/>
-[...2 lines deleted...]
-      <c r="A19" s="73" t="s">
+      <c r="G19" s="78"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="94" t="s">
+        <v>690</v>
+      </c>
+      <c r="B20" s="94" t="s">
+        <v>691</v>
+      </c>
+      <c r="C20" s="192">
+        <v>46237</v>
+      </c>
+      <c r="D20" s="191" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="192">
+        <v>46237</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>692</v>
+      </c>
+      <c r="G20" s="78"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="73" t="s">
+      <c r="B21" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C21" s="23">
         <v>38323</v>
       </c>
-      <c r="D19" s="110" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="25">
+      <c r="D21" s="108" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="23">
         <v>38323</v>
       </c>
-      <c r="F19" s="111" t="s">
+      <c r="F21" s="109" t="s">
         <v>36</v>
       </c>
-      <c r="G19" s="80"/>
-[...41 lines deleted...]
-      <c r="G21" s="80"/>
+      <c r="G21" s="78"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C22" s="8">
-        <v>35146</v>
+        <v>42783</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E22" s="8">
-        <v>35146</v>
-[...4 lines deleted...]
-      <c r="G22" s="80"/>
+        <v>42783</v>
+      </c>
+      <c r="F22" s="77" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="78"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C23" s="8">
-        <v>39007</v>
+        <v>44200</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="8">
-        <v>39007</v>
-[...4 lines deleted...]
-      <c r="G23" s="80"/>
+        <v>44200</v>
+      </c>
+      <c r="F23" s="77" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="78"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C24" s="8">
-        <v>44165</v>
+        <v>35146</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E24" s="8">
-        <v>44165</v>
-[...4 lines deleted...]
-      <c r="G24" s="80"/>
+        <v>35146</v>
+      </c>
+      <c r="F24" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" s="78"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C25" s="8">
-        <v>39693</v>
+        <v>39007</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="E25" s="8">
-        <v>39693</v>
-[...4 lines deleted...]
-      <c r="G25" s="80"/>
+        <v>39007</v>
+      </c>
+      <c r="F25" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="78"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C26" s="8">
-        <v>34036</v>
+        <v>44165</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E26" s="8">
-        <v>34036</v>
-[...4 lines deleted...]
-      <c r="G26" s="80"/>
+        <v>44165</v>
+      </c>
+      <c r="F26" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="78"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="1"/>
-[...1 lines deleted...]
-      <c r="C27" s="9"/>
+      <c r="A27" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="8">
+        <v>39693</v>
+      </c>
       <c r="D27" s="9" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="E27" s="8">
-        <v>34085</v>
-[...4 lines deleted...]
-      <c r="G27" s="80"/>
+        <v>39693</v>
+      </c>
+      <c r="F27" s="77" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" s="78"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="8">
+        <v>34036</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="8">
+        <v>34036</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G28" s="78"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" s="8">
+        <v>34085</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="78"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="B30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C30" s="8">
         <v>34137</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="D30" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E28" s="8">
+      <c r="E30" s="8">
         <v>34137</v>
       </c>
-      <c r="F28" s="9" t="s">
+      <c r="F30" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="G28" s="80"/>
-[...35 lines deleted...]
-      <c r="G30" s="80"/>
+      <c r="G30" s="78"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="8">
+        <v>35135</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="8">
+        <v>35135</v>
+      </c>
+      <c r="F31" s="77" t="s">
+        <v>65</v>
+      </c>
+      <c r="G31" s="78"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E32" s="8">
+        <v>35173</v>
+      </c>
+      <c r="F32" s="77" t="s">
+        <v>66</v>
+      </c>
+      <c r="G32" s="78"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C33" s="8">
         <v>42236</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="8">
+      <c r="D33" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="8">
         <v>42236</v>
       </c>
-      <c r="F31" s="79" t="s">
+      <c r="F33" s="77" t="s">
         <v>69</v>
       </c>
-      <c r="G31" s="80"/>
-[...2 lines deleted...]
-      <c r="A32" s="72" t="s">
+      <c r="G33" s="78"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="72" t="s">
+      <c r="B34" s="70" t="s">
         <v>71</v>
       </c>
-      <c r="C32" s="24">
+      <c r="C34" s="22">
         <v>37914</v>
       </c>
-      <c r="D32" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="24">
+      <c r="D34" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="22">
         <v>37914</v>
       </c>
-      <c r="F32" s="81" t="s">
+      <c r="F34" s="79" t="s">
         <v>72</v>
       </c>
-      <c r="G32" s="80"/>
-[...8 lines deleted...]
-      <c r="C33" s="60">
+      <c r="G34" s="78"/>
+    </row>
+    <row r="35" spans="1:7" s="65" customFormat="1" ht="14.25">
+      <c r="A35" s="74" t="s">
+        <v>524</v>
+      </c>
+      <c r="B35" s="74" t="s">
+        <v>525</v>
+      </c>
+      <c r="C35" s="58">
         <v>45134</v>
       </c>
-      <c r="D33" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="60">
+      <c r="D35" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="58">
         <v>45134</v>
       </c>
-      <c r="F33" s="51" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="73" t="s">
+      <c r="F35" s="49" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="73" t="s">
+      <c r="B36" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C36" s="23">
         <v>42783</v>
       </c>
-      <c r="D34" s="75" t="s">
+      <c r="D36" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="E34" s="25">
+      <c r="E36" s="23">
         <v>42783</v>
       </c>
-      <c r="F34" s="82" t="s">
+      <c r="F36" s="80" t="s">
         <v>76</v>
       </c>
-      <c r="G34" s="80"/>
-[...2 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="G36" s="78"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="B37" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C35" s="8">
+      <c r="C37" s="8">
         <v>34248</v>
       </c>
-      <c r="D35" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="8">
+      <c r="D37" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="8">
         <v>34248</v>
       </c>
-      <c r="F35" s="9" t="s">
+      <c r="F37" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="G35" s="80"/>
-[...8 lines deleted...]
-      <c r="C36" s="60">
+      <c r="G37" s="78"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="45" t="s">
+        <v>521</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>522</v>
+      </c>
+      <c r="C38" s="58">
         <v>45098</v>
       </c>
-      <c r="D36" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="60">
+      <c r="D38" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="58">
         <v>45098</v>
       </c>
-      <c r="F36" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A37" s="73" t="s">
+      <c r="F38" s="49" t="s">
+        <v>523</v>
+      </c>
+      <c r="G38" s="78"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="71" t="s">
         <v>81</v>
       </c>
-      <c r="B37" s="73" t="s">
+      <c r="B39" s="71" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C39" s="23">
         <v>34278</v>
       </c>
-      <c r="D37" s="75" t="s">
+      <c r="D39" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="E37" s="25">
+      <c r="E39" s="23">
         <v>34278</v>
       </c>
-      <c r="F37" s="75" t="s">
+      <c r="F39" s="73" t="s">
         <v>83</v>
       </c>
-      <c r="G37" s="80"/>
-[...41 lines deleted...]
-      <c r="G39" s="80"/>
+      <c r="G39" s="78"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="C40" s="8">
-        <v>43909</v>
+        <v>34302</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="8">
-        <v>43909</v>
-[...4 lines deleted...]
-      <c r="G40" s="80"/>
+        <v>34302</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="G40" s="78"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="C41" s="8">
-        <v>43908</v>
+        <v>42194</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="8">
-        <v>43908</v>
-[...4 lines deleted...]
-      <c r="G41" s="80"/>
+        <v>42194</v>
+      </c>
+      <c r="F41" s="77" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="78"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C42" s="8">
-        <v>35523</v>
+        <v>43909</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E42" s="8">
-        <v>35523</v>
-[...4 lines deleted...]
-      <c r="G42" s="80"/>
+        <v>43909</v>
+      </c>
+      <c r="F42" s="77" t="s">
+        <v>92</v>
+      </c>
+      <c r="G42" s="78"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="8">
+        <v>43908</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="8">
+        <v>43908</v>
+      </c>
+      <c r="F43" s="77" t="s">
+        <v>94</v>
+      </c>
+      <c r="G43" s="78"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="8">
+        <v>35523</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="8">
+        <v>35523</v>
+      </c>
+      <c r="F44" s="77" t="s">
+        <v>97</v>
+      </c>
+      <c r="G44" s="78"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="B45" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C43" s="8">
+      <c r="C45" s="8">
         <v>44036</v>
       </c>
-      <c r="D43" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="8">
+      <c r="D45" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="8">
         <v>44036</v>
       </c>
-      <c r="F43" s="79" t="s">
+      <c r="F45" s="77" t="s">
         <v>100</v>
       </c>
-      <c r="G43" s="80"/>
-[...2 lines deleted...]
-      <c r="A44" s="77" t="s">
+      <c r="G45" s="78"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="75" t="s">
         <v>101</v>
       </c>
-      <c r="B44" s="77" t="s">
+      <c r="B46" s="75" t="s">
         <v>102</v>
       </c>
-      <c r="C44" s="24">
+      <c r="C46" s="22">
         <v>36798</v>
       </c>
-      <c r="D44" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="24">
+      <c r="D46" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="22">
         <v>36798</v>
       </c>
-      <c r="F44" s="81" t="s">
+      <c r="F46" s="79" t="s">
         <v>103</v>
       </c>
-      <c r="G44" s="80"/>
-[...8 lines deleted...]
-      <c r="C45" s="60">
+      <c r="G46" s="78"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="45" t="s">
+        <v>527</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>528</v>
+      </c>
+      <c r="C47" s="58">
         <v>45141</v>
       </c>
-      <c r="D45" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="60">
+      <c r="D47" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="58">
         <v>45141</v>
       </c>
-      <c r="F45" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A46" s="73" t="s">
+      <c r="F47" s="49" t="s">
+        <v>529</v>
+      </c>
+      <c r="G47" s="78"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="71" t="s">
         <v>108</v>
       </c>
-      <c r="B46" s="73" t="s">
+      <c r="B48" s="71" t="s">
         <v>109</v>
       </c>
-      <c r="C46" s="25">
+      <c r="C48" s="23">
         <v>34080</v>
       </c>
-      <c r="D46" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="25">
+      <c r="D48" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="23">
         <v>34080</v>
       </c>
-      <c r="F46" s="75" t="s">
+      <c r="F48" s="73" t="s">
         <v>110</v>
       </c>
-      <c r="G46" s="80"/>
-[...2 lines deleted...]
-      <c r="A47" s="1" t="s">
+      <c r="G48" s="78"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="B49" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C47" s="8">
+      <c r="C49" s="8">
         <v>43371</v>
       </c>
-      <c r="D47" s="9" t="s">
+      <c r="D49" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E47" s="8">
+      <c r="E49" s="8">
         <v>43371</v>
       </c>
-      <c r="F47" s="79" t="s">
+      <c r="F49" s="77" t="s">
         <v>106</v>
       </c>
-      <c r="G47" s="80"/>
-[...2 lines deleted...]
-      <c r="A48" s="1" t="s">
+      <c r="G49" s="78"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="B50" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="8">
+      <c r="C50" s="8">
         <v>34158</v>
       </c>
-      <c r="D48" s="9" t="s">
+      <c r="D50" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E50" s="8">
         <v>34158</v>
       </c>
-      <c r="F48" s="9" t="s">
+      <c r="F50" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="G48" s="80"/>
-[...2 lines deleted...]
-      <c r="A49" s="168" t="s">
+      <c r="G50" s="78"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="166" t="s">
         <v>113</v>
       </c>
-      <c r="B49" s="168" t="s">
+      <c r="B51" s="166" t="s">
         <v>114</v>
       </c>
-      <c r="C49" s="24">
+      <c r="C51" s="22">
         <v>35522</v>
       </c>
-      <c r="D49" s="170" t="s">
+      <c r="D51" s="168" t="s">
         <v>29</v>
       </c>
-      <c r="E49" s="24">
+      <c r="E51" s="22">
         <v>35522</v>
       </c>
-      <c r="F49" s="172" t="s">
+      <c r="F51" s="170" t="s">
         <v>115</v>
       </c>
-      <c r="G49" s="80"/>
-[...8 lines deleted...]
-      <c r="C50" s="60">
+      <c r="G51" s="78"/>
+    </row>
+    <row r="52" spans="1:7" ht="28.5">
+      <c r="A52" s="45" t="s">
+        <v>628</v>
+      </c>
+      <c r="B52" s="45" t="s">
+        <v>629</v>
+      </c>
+      <c r="C52" s="58">
         <v>45730</v>
       </c>
-      <c r="D50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="60">
+      <c r="D52" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="58">
         <v>45730</v>
       </c>
-      <c r="F50" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A51" s="169" t="s">
+      <c r="F52" s="49" t="s">
+        <v>630</v>
+      </c>
+      <c r="G52" s="78"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="167" t="s">
         <v>116</v>
       </c>
-      <c r="B51" s="169" t="s">
+      <c r="B53" s="167" t="s">
         <v>117</v>
       </c>
-      <c r="C51" s="177">
+      <c r="C53" s="175">
         <v>36546</v>
       </c>
-      <c r="D51" s="171" t="s">
+      <c r="D53" s="169" t="s">
         <v>29</v>
       </c>
-      <c r="E51" s="177">
+      <c r="E53" s="175">
         <v>36546</v>
       </c>
-      <c r="F51" s="173" t="s">
+      <c r="F53" s="171" t="s">
         <v>118</v>
       </c>
-      <c r="G51" s="80"/>
-[...8 lines deleted...]
-      <c r="C52" s="127">
+      <c r="G53" s="78"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="94" t="s">
+        <v>574</v>
+      </c>
+      <c r="B54" s="94" t="s">
+        <v>575</v>
+      </c>
+      <c r="C54" s="125">
         <v>45414</v>
       </c>
-      <c r="D52" s="128" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="127">
+      <c r="D54" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="125">
         <v>45414</v>
       </c>
-      <c r="F52" s="17" t="s">
-[...5 lines deleted...]
-      <c r="A53" s="123" t="s">
+      <c r="F54" s="17" t="s">
+        <v>576</v>
+      </c>
+      <c r="G54" s="78"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="121" t="s">
         <v>119</v>
       </c>
-      <c r="B53" s="123" t="s">
+      <c r="B55" s="121" t="s">
         <v>120</v>
       </c>
-      <c r="C53" s="25">
+      <c r="C55" s="23">
         <v>40107</v>
       </c>
-      <c r="D53" s="124" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="25">
+      <c r="D55" s="122" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="23">
         <v>40107</v>
       </c>
-      <c r="F53" s="125" t="s">
+      <c r="F55" s="123" t="s">
         <v>121</v>
       </c>
-      <c r="G53" s="80"/>
-[...41 lines deleted...]
-      <c r="G55" s="80"/>
+      <c r="G55" s="78"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="C56" s="8">
-        <v>35720</v>
+        <v>44276</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="8">
-        <v>35720</v>
-[...4 lines deleted...]
-      <c r="G56" s="80"/>
+        <v>44276</v>
+      </c>
+      <c r="F56" s="77" t="s">
+        <v>124</v>
+      </c>
+      <c r="G56" s="78"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C57" s="8">
-        <v>34278</v>
+        <v>40029</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E57" s="8">
-        <v>34278</v>
-[...4 lines deleted...]
-      <c r="G57" s="80"/>
+        <v>40029</v>
+      </c>
+      <c r="F57" s="77" t="s">
+        <v>127</v>
+      </c>
+      <c r="G57" s="78"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C58" s="8">
-        <v>42263</v>
+        <v>35720</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E58" s="8">
-        <v>42263</v>
-[...4 lines deleted...]
-      <c r="G58" s="80"/>
+        <v>35720</v>
+      </c>
+      <c r="F58" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="G58" s="78"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C59" s="8">
-        <v>41099</v>
+        <v>34278</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>139</v>
+        <v>29</v>
       </c>
       <c r="E59" s="8">
-        <v>41099</v>
-[...4 lines deleted...]
-      <c r="G59" s="80"/>
+        <v>34278</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="G59" s="78"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C60" s="8">
-        <v>43909</v>
+        <v>42263</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="8">
-        <v>43909</v>
-[...4 lines deleted...]
-      <c r="G60" s="80"/>
+        <v>42263</v>
+      </c>
+      <c r="F60" s="77" t="s">
+        <v>136</v>
+      </c>
+      <c r="G60" s="78"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="C61" s="8">
-        <v>40140</v>
+        <v>41099</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="E61" s="8">
-        <v>40140</v>
-[...4 lines deleted...]
-      <c r="G61" s="80"/>
+        <v>41099</v>
+      </c>
+      <c r="F61" s="77" t="s">
+        <v>140</v>
+      </c>
+      <c r="G61" s="78"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C62" s="8">
-        <v>44165</v>
+        <v>43909</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E62" s="8">
-        <v>44165</v>
-[...4 lines deleted...]
-      <c r="G62" s="80"/>
+        <v>43909</v>
+      </c>
+      <c r="F62" s="77" t="s">
+        <v>143</v>
+      </c>
+      <c r="G62" s="78"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C63" s="8">
-        <v>42193</v>
+        <v>40140</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="8">
-        <v>42193</v>
-[...4 lines deleted...]
-      <c r="G63" s="80"/>
+        <v>40140</v>
+      </c>
+      <c r="F63" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="G63" s="78"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C64" s="8">
-        <v>39112</v>
+        <v>44165</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="E64" s="8">
-        <v>39112</v>
-[...4 lines deleted...]
-      <c r="G64" s="80"/>
+        <v>44165</v>
+      </c>
+      <c r="F64" s="77" t="s">
+        <v>149</v>
+      </c>
+      <c r="G64" s="78"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C65" s="8">
-        <v>43118</v>
+        <v>42193</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="E65" s="8">
-        <v>43118</v>
-[...4 lines deleted...]
-      <c r="G65" s="80"/>
+        <v>42193</v>
+      </c>
+      <c r="F65" s="77" t="s">
+        <v>152</v>
+      </c>
+      <c r="G65" s="78"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="C66" s="8">
-        <v>39776</v>
+        <v>39112</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E66" s="8">
-        <v>39776</v>
-[...4 lines deleted...]
-      <c r="G66" s="80"/>
+        <v>39112</v>
+      </c>
+      <c r="F66" s="77" t="s">
+        <v>155</v>
+      </c>
+      <c r="G66" s="78"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C67" s="8">
-        <v>34667</v>
+        <v>43118</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="E67" s="8">
-        <v>34667</v>
-[...4 lines deleted...]
-      <c r="G67" s="80"/>
+        <v>43118</v>
+      </c>
+      <c r="F67" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="G67" s="78"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" s="8">
+        <v>39776</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E68" s="8">
+        <v>39776</v>
+      </c>
+      <c r="F68" s="77" t="s">
+        <v>161</v>
+      </c>
+      <c r="G68" s="78"/>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C69" s="8">
+        <v>34667</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" s="8">
+        <v>34667</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="G69" s="78"/>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="B70" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C68" s="8">
+      <c r="C70" s="8">
         <v>37741</v>
       </c>
-      <c r="D68" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="8">
+      <c r="D70" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="8">
         <v>37741</v>
       </c>
-      <c r="F68" s="79" t="s">
+      <c r="F70" s="77" t="s">
         <v>167</v>
       </c>
-      <c r="G68" s="80"/>
-[...2 lines deleted...]
-      <c r="A69" s="165" t="s">
+      <c r="G70" s="78"/>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="163" t="s">
         <v>168</v>
       </c>
-      <c r="B69" s="165" t="s">
+      <c r="B71" s="163" t="s">
         <v>169</v>
       </c>
-      <c r="C69" s="24">
+      <c r="C71" s="22">
         <v>40029</v>
       </c>
-      <c r="D69" s="166" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="24">
+      <c r="D71" s="164" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="22">
         <v>40029</v>
       </c>
-      <c r="F69" s="167" t="s">
+      <c r="F71" s="165" t="s">
         <v>170</v>
       </c>
-      <c r="G69" s="80"/>
-[...8 lines deleted...]
-      <c r="C70" s="65">
+      <c r="G71" s="78"/>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="46" t="s">
+        <v>618</v>
+      </c>
+      <c r="B72" s="46" t="s">
+        <v>619</v>
+      </c>
+      <c r="C72" s="63">
         <v>45729</v>
       </c>
-      <c r="D70" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="65">
+      <c r="D72" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="63">
         <v>45729</v>
       </c>
-      <c r="F70" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A71" s="129" t="s">
+      <c r="F72" s="49" t="s">
+        <v>620</v>
+      </c>
+      <c r="G72" s="78"/>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="127" t="s">
         <v>171</v>
       </c>
-      <c r="B71" s="129" t="s">
+      <c r="B73" s="127" t="s">
         <v>172</v>
       </c>
-      <c r="C71" s="25">
+      <c r="C73" s="23">
         <v>35971</v>
       </c>
-      <c r="D71" s="130" t="s">
+      <c r="D73" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="E71" s="25">
+      <c r="E73" s="23">
         <v>35956</v>
       </c>
-      <c r="F71" s="125" t="s">
+      <c r="F73" s="123" t="s">
         <v>173</v>
       </c>
-      <c r="G71" s="80"/>
-[...41 lines deleted...]
-      <c r="G73" s="80"/>
+      <c r="G73" s="78"/>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>175</v>
+      </c>
+      <c r="C74" s="8">
+        <v>44036</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>183</v>
-[...7 lines deleted...]
-      <c r="G74" s="80"/>
+        <v>12</v>
+      </c>
+      <c r="E74" s="8">
+        <v>44036</v>
+      </c>
+      <c r="F74" s="77" t="s">
+        <v>176</v>
+      </c>
+      <c r="G74" s="78"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C75" s="8">
-        <v>41038</v>
+        <v>40232</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E75" s="8">
-        <v>41038</v>
-[...4 lines deleted...]
-      <c r="G75" s="80"/>
+        <v>40232</v>
+      </c>
+      <c r="F75" s="77" t="s">
+        <v>179</v>
+      </c>
+      <c r="G75" s="78"/>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="72" t="s">
-[...6 lines deleted...]
-        <v>44944</v>
+      <c r="A76" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>182</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E76" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="F76" s="77" t="s">
+        <v>185</v>
+      </c>
+      <c r="G76" s="78"/>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C77" s="8">
+        <v>41038</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E77" s="8">
+        <v>41038</v>
+      </c>
+      <c r="F77" s="77" t="s">
+        <v>188</v>
+      </c>
+      <c r="G77" s="78"/>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="70" t="s">
+        <v>495</v>
+      </c>
+      <c r="B78" s="70" t="s">
+        <v>496</v>
+      </c>
+      <c r="C78" s="22">
         <v>44944</v>
       </c>
-      <c r="F76" s="81" t="s">
-[...5 lines deleted...]
-      <c r="A77" s="72" t="s">
+      <c r="D78" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="E78" s="22">
+        <v>44944</v>
+      </c>
+      <c r="F78" s="79" t="s">
+        <v>497</v>
+      </c>
+      <c r="G78" s="78"/>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="70" t="s">
         <v>189</v>
       </c>
-      <c r="B77" s="72" t="s">
+      <c r="B79" s="70" t="s">
         <v>190</v>
       </c>
-      <c r="C77" s="24">
+      <c r="C79" s="22">
         <v>41339</v>
       </c>
-      <c r="D77" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="24">
+      <c r="D79" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="22">
         <v>41339</v>
       </c>
-      <c r="F77" s="81" t="s">
+      <c r="F79" s="79" t="s">
         <v>191</v>
       </c>
-      <c r="G77" s="80"/>
-[...8 lines deleted...]
-      <c r="C78" s="19">
+      <c r="G79" s="78"/>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="18" t="s">
+        <v>423</v>
+      </c>
+      <c r="B80" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="C80" s="19">
         <v>44523</v>
       </c>
-      <c r="D78" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E78" s="19">
+      <c r="D80" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="19">
         <v>44523</v>
       </c>
-      <c r="F78" s="83" t="s">
-[...5 lines deleted...]
-      <c r="A79" s="73" t="s">
+      <c r="F80" s="81" t="s">
+        <v>425</v>
+      </c>
+      <c r="G80" s="78"/>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="71" t="s">
         <v>192</v>
       </c>
-      <c r="B79" s="73" t="s">
+      <c r="B81" s="71" t="s">
         <v>193</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C81" s="23">
         <v>34326</v>
       </c>
-      <c r="D79" s="75" t="s">
+      <c r="D81" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="E79" s="25">
+      <c r="E81" s="23">
         <v>34326</v>
       </c>
-      <c r="F79" s="75" t="s">
+      <c r="F81" s="73" t="s">
         <v>194</v>
       </c>
-      <c r="G79" s="80"/>
-[...41 lines deleted...]
-      <c r="G81" s="80"/>
+      <c r="G81" s="78"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C82" s="8">
-        <v>40961</v>
+        <v>34065</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E82" s="8">
-        <v>40961</v>
-[...6 lines deleted...]
-    <row r="83" spans="1:7">
+        <v>34065</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="G82" s="78"/>
+    </row>
+    <row r="83" spans="1:7" ht="28.5">
       <c r="A83" s="1" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>199</v>
+      </c>
+      <c r="C83" s="8">
+        <v>42688</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E83" s="8">
-        <v>40821</v>
-[...4 lines deleted...]
-      <c r="G83" s="80"/>
+        <v>42688</v>
+      </c>
+      <c r="F83" s="77" t="s">
+        <v>200</v>
+      </c>
+      <c r="G83" s="78"/>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C84" s="8">
+        <v>40961</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="8">
+        <v>40961</v>
+      </c>
+      <c r="F84" s="77" t="s">
+        <v>203</v>
+      </c>
+      <c r="G84" s="78"/>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="8">
+        <v>40821</v>
+      </c>
+      <c r="F85" s="79" t="s">
+        <v>207</v>
+      </c>
+      <c r="G85" s="78"/>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="B86" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C84" s="8">
+      <c r="C86" s="8">
         <v>42447</v>
       </c>
-      <c r="D84" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="8">
+      <c r="D86" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="8">
         <v>42447</v>
       </c>
-      <c r="F84" s="79" t="s">
+      <c r="F86" s="77" t="s">
         <v>210</v>
       </c>
-      <c r="G84" s="80"/>
-[...2 lines deleted...]
-      <c r="A85" s="72" t="s">
+      <c r="G86" s="78"/>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="70" t="s">
         <v>211</v>
       </c>
-      <c r="B85" s="72" t="s">
+      <c r="B87" s="70" t="s">
         <v>212</v>
       </c>
-      <c r="C85" s="24">
+      <c r="C87" s="22">
         <v>34689</v>
       </c>
-      <c r="D85" s="74" t="s">
+      <c r="D87" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E87" s="22">
         <v>34689</v>
       </c>
-      <c r="F85" s="147" t="s">
+      <c r="F87" s="145" t="s">
         <v>213</v>
       </c>
-      <c r="G85" s="80"/>
-[...8 lines deleted...]
-      <c r="C86" s="126">
+      <c r="G87" s="78"/>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="150" t="s">
+        <v>611</v>
+      </c>
+      <c r="B88" s="150" t="s">
+        <v>612</v>
+      </c>
+      <c r="C88" s="124">
         <v>45616</v>
       </c>
-      <c r="D86" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E86" s="126">
+      <c r="D88" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="124">
         <v>45616</v>
       </c>
-      <c r="F86" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A87" s="73" t="s">
+      <c r="F88" s="49" t="s">
+        <v>613</v>
+      </c>
+      <c r="G88" s="78"/>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="71" t="s">
         <v>214</v>
       </c>
-      <c r="B87" s="73" t="s">
+      <c r="B89" s="71" t="s">
         <v>215</v>
       </c>
-      <c r="C87" s="25">
+      <c r="C89" s="23">
         <v>34470</v>
       </c>
-      <c r="D87" s="75" t="s">
+      <c r="D89" s="73" t="s">
         <v>216</v>
       </c>
-      <c r="E87" s="25">
+      <c r="E89" s="23">
         <v>34710</v>
       </c>
-      <c r="F87" s="125" t="s">
+      <c r="F89" s="123" t="s">
         <v>217</v>
       </c>
-      <c r="G87" s="80"/>
-[...2 lines deleted...]
-      <c r="A88" s="72" t="s">
+      <c r="G89" s="78"/>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="70" t="s">
         <v>218</v>
       </c>
-      <c r="B88" s="72" t="s">
+      <c r="B90" s="70" t="s">
         <v>219</v>
       </c>
-      <c r="C88" s="24">
+      <c r="C90" s="22">
         <v>40764</v>
       </c>
-      <c r="D88" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="24">
+      <c r="D90" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="22">
         <v>40764</v>
       </c>
-      <c r="F88" s="81" t="s">
+      <c r="F90" s="79" t="s">
         <v>220</v>
       </c>
-      <c r="G88" s="80"/>
-[...8 lines deleted...]
-      <c r="C89" s="19">
+      <c r="G90" s="78"/>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="18" t="s">
+        <v>442</v>
+      </c>
+      <c r="B91" s="18" t="s">
+        <v>443</v>
+      </c>
+      <c r="C91" s="19">
         <v>44623</v>
       </c>
-      <c r="D89" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="19">
+      <c r="D91" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="19">
         <v>44623</v>
       </c>
-      <c r="F89" s="83" t="s">
-[...11 lines deleted...]
-      <c r="C90" s="25">
+      <c r="F91" s="81" t="s">
+        <v>444</v>
+      </c>
+      <c r="G91" s="78"/>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="71" t="s">
+        <v>417</v>
+      </c>
+      <c r="B92" s="71" t="s">
+        <v>418</v>
+      </c>
+      <c r="C92" s="23">
         <v>44410</v>
       </c>
-      <c r="D90" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="33">
+      <c r="D92" s="73" t="s">
+        <v>419</v>
+      </c>
+      <c r="E92" s="31">
         <v>44410</v>
       </c>
-      <c r="F90" s="64" t="s">
-[...5 lines deleted...]
-      <c r="A91" s="1" t="s">
+      <c r="F92" s="62" t="s">
+        <v>420</v>
+      </c>
+      <c r="G92" s="78"/>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="B93" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C91" s="8">
+      <c r="C93" s="8">
         <v>39776</v>
       </c>
-      <c r="D91" s="9" t="s">
+      <c r="D93" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="E91" s="8">
+      <c r="E93" s="8">
         <v>39776</v>
       </c>
-      <c r="F91" s="79" t="s">
+      <c r="F93" s="77" t="s">
         <v>224</v>
       </c>
-      <c r="G91" s="80"/>
-[...2 lines deleted...]
-      <c r="A92" s="72" t="s">
+      <c r="G93" s="78"/>
+    </row>
+    <row r="94" spans="1:7" ht="28.5">
+      <c r="A94" s="70" t="s">
         <v>225</v>
       </c>
-      <c r="B92" s="72" t="s">
+      <c r="B94" s="70" t="s">
         <v>226</v>
       </c>
-      <c r="C92" s="24">
+      <c r="C94" s="22">
         <v>34278</v>
       </c>
-      <c r="D92" s="74" t="s">
+      <c r="D94" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="E92" s="24">
+      <c r="E94" s="22">
         <v>34278</v>
       </c>
-      <c r="F92" s="74" t="s">
+      <c r="F94" s="72" t="s">
         <v>227</v>
       </c>
-      <c r="G92" s="80"/>
-[...8 lines deleted...]
-      <c r="C93" s="127">
+      <c r="G94" s="78"/>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="94" t="s">
+        <v>583</v>
+      </c>
+      <c r="B95" s="94" t="s">
+        <v>584</v>
+      </c>
+      <c r="C95" s="125">
         <v>45440</v>
       </c>
-      <c r="D93" s="128" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="127">
+      <c r="D95" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="125">
         <v>45440</v>
       </c>
-      <c r="F93" s="17" t="s">
-[...5 lines deleted...]
-      <c r="A94" s="73" t="s">
+      <c r="F95" s="17" t="s">
+        <v>585</v>
+      </c>
+      <c r="G95" s="78"/>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="71" t="s">
         <v>228</v>
       </c>
-      <c r="B94" s="73" t="s">
+      <c r="B96" s="71" t="s">
         <v>229</v>
       </c>
-      <c r="C94" s="25">
+      <c r="C96" s="23">
         <v>40639</v>
       </c>
-      <c r="D94" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E94" s="25">
+      <c r="D96" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="23">
         <v>40639</v>
       </c>
-      <c r="F94" s="82" t="s">
+      <c r="F96" s="80" t="s">
         <v>230</v>
       </c>
-      <c r="G94" s="80"/>
-[...2 lines deleted...]
-      <c r="A95" s="99" t="s">
+      <c r="G96" s="78"/>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="97" t="s">
         <v>231</v>
       </c>
-      <c r="B95" s="99" t="s">
+      <c r="B97" s="97" t="s">
         <v>232</v>
       </c>
-      <c r="C95" s="24">
+      <c r="C97" s="22">
         <v>34646</v>
       </c>
-      <c r="D95" s="100" t="s">
+      <c r="D97" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E97" s="22">
         <v>34646</v>
       </c>
-      <c r="F95" s="100" t="s">
+      <c r="F97" s="98" t="s">
         <v>233</v>
       </c>
-      <c r="G95" s="80"/>
-[...2 lines deleted...]
-      <c r="A96" s="96" t="s">
+      <c r="G97" s="78"/>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="94" t="s">
         <v>234</v>
       </c>
-      <c r="B96" s="106" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="70">
+      <c r="B98" s="104" t="s">
+        <v>557</v>
+      </c>
+      <c r="C98" s="68">
         <v>45336</v>
       </c>
-      <c r="D96" s="71" t="s">
-[...2 lines deleted...]
-      <c r="E96" s="70">
+      <c r="D98" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="68">
         <v>45336</v>
       </c>
-      <c r="F96" s="17" t="s">
-[...5 lines deleted...]
-      <c r="A97" s="73" t="s">
+      <c r="F98" s="17" t="s">
+        <v>558</v>
+      </c>
+      <c r="G98" s="78"/>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="71" t="s">
         <v>237</v>
       </c>
-      <c r="B97" s="73" t="s">
+      <c r="B99" s="71" t="s">
         <v>238</v>
       </c>
-      <c r="C97" s="25">
+      <c r="C99" s="23">
         <v>37376</v>
       </c>
-      <c r="D97" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="25">
+      <c r="D99" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="23">
         <v>37376</v>
       </c>
-      <c r="F97" s="82" t="s">
+      <c r="F99" s="80" t="s">
         <v>239</v>
       </c>
-      <c r="G97" s="80"/>
-[...2 lines deleted...]
-      <c r="A98" s="1" t="s">
+      <c r="G99" s="78"/>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="B100" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C98" s="8">
+      <c r="C100" s="8">
         <v>37634</v>
       </c>
-      <c r="D98" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E98" s="8">
+      <c r="D100" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="8">
         <v>37634</v>
       </c>
-      <c r="F98" s="79" t="s">
+      <c r="F100" s="77" t="s">
         <v>242</v>
       </c>
-      <c r="G98" s="80"/>
-[...2 lines deleted...]
-      <c r="A99" s="143" t="s">
+      <c r="G100" s="78"/>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="141" t="s">
         <v>243</v>
       </c>
-      <c r="B99" s="143" t="s">
+      <c r="B101" s="141" t="s">
         <v>244</v>
       </c>
-      <c r="C99" s="24">
+      <c r="C101" s="22">
         <v>40605</v>
       </c>
-      <c r="D99" s="144" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="24">
+      <c r="D101" s="142" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="22">
         <v>40605</v>
       </c>
-      <c r="F99" s="145" t="s">
+      <c r="F101" s="143" t="s">
         <v>245</v>
       </c>
-      <c r="G99" s="80"/>
-[...8 lines deleted...]
-      <c r="C100" s="126">
+      <c r="G101" s="78"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="B102" s="46" t="s">
+        <v>606</v>
+      </c>
+      <c r="C102" s="124">
         <v>45615</v>
       </c>
-      <c r="D100" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="126">
+      <c r="D102" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="124">
         <v>45615</v>
       </c>
-      <c r="F100" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A101" s="129" t="s">
+      <c r="F102" s="49" t="s">
+        <v>607</v>
+      </c>
+      <c r="G102" s="78"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="127" t="s">
         <v>246</v>
       </c>
-      <c r="B101" s="129" t="s">
+      <c r="B103" s="127" t="s">
         <v>247</v>
       </c>
-      <c r="C101" s="25">
+      <c r="C103" s="23">
         <v>34150</v>
       </c>
-      <c r="D101" s="130" t="s">
-[...2 lines deleted...]
-      <c r="E101" s="25">
+      <c r="D103" s="128" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="23">
         <v>34150</v>
       </c>
-      <c r="F101" s="130" t="s">
+      <c r="F103" s="128" t="s">
         <v>248</v>
       </c>
-      <c r="G101" s="80"/>
-[...2 lines deleted...]
-      <c r="A102" s="1" t="s">
+      <c r="G103" s="78"/>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="B104" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C102" s="8">
+      <c r="C104" s="8">
         <v>34291</v>
       </c>
-      <c r="D102" s="9" t="s">
+      <c r="D104" s="9" t="s">
         <v>216</v>
       </c>
-      <c r="E102" s="8">
+      <c r="E104" s="8">
         <v>34698</v>
       </c>
-      <c r="F102" s="9" t="s">
+      <c r="F104" s="9" t="s">
         <v>251</v>
       </c>
-      <c r="G102" s="80"/>
-[...2 lines deleted...]
-      <c r="A103" s="1" t="s">
+      <c r="G104" s="78"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="B105" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C103" s="8">
+      <c r="C105" s="8">
         <v>35723</v>
       </c>
-      <c r="D103" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="8">
+      <c r="D105" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="8">
         <v>35723</v>
       </c>
-      <c r="F103" s="81" t="s">
+      <c r="F105" s="79" t="s">
         <v>254</v>
       </c>
-      <c r="G103" s="80"/>
-[...8 lines deleted...]
-      <c r="C104" s="24">
+      <c r="G105" s="78"/>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="110" t="s">
+        <v>459</v>
+      </c>
+      <c r="B106" s="110" t="s">
+        <v>460</v>
+      </c>
+      <c r="C106" s="22">
         <v>44665</v>
       </c>
-      <c r="D104" s="114" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="120">
+      <c r="D106" s="112" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="118">
         <v>44665</v>
       </c>
-      <c r="F104" s="121" t="s">
-[...11 lines deleted...]
-      <c r="C105" s="70">
+      <c r="F106" s="119" t="s">
+        <v>461</v>
+      </c>
+      <c r="G106" s="78"/>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="64" t="s">
+        <v>562</v>
+      </c>
+      <c r="B107" s="64" t="s">
+        <v>563</v>
+      </c>
+      <c r="C107" s="68">
         <v>45372</v>
       </c>
-      <c r="D105" s="71" t="s">
-[...2 lines deleted...]
-      <c r="E105" s="70">
+      <c r="D107" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="68">
         <v>45372</v>
       </c>
-      <c r="F105" s="17" t="s">
-[...5 lines deleted...]
-      <c r="A106" s="113" t="s">
+      <c r="F107" s="17" t="s">
+        <v>564</v>
+      </c>
+      <c r="G107" s="78"/>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="111" t="s">
         <v>255</v>
       </c>
-      <c r="B106" s="113" t="s">
+      <c r="B108" s="111" t="s">
         <v>256</v>
       </c>
-      <c r="C106" s="25">
+      <c r="C108" s="23">
         <v>40863</v>
       </c>
-      <c r="D106" s="115" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="25">
+      <c r="D108" s="113" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="23">
         <v>40863</v>
       </c>
-      <c r="F106" s="82" t="s">
+      <c r="F108" s="80" t="s">
         <v>257</v>
       </c>
-      <c r="G106" s="80"/>
-[...2 lines deleted...]
-      <c r="A107" s="72" t="s">
+      <c r="G108" s="78"/>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="70" t="s">
         <v>258</v>
       </c>
-      <c r="B107" s="72" t="s">
+      <c r="B109" s="70" t="s">
         <v>259</v>
       </c>
-      <c r="C107" s="24">
+      <c r="C109" s="22">
         <v>44300</v>
       </c>
-      <c r="D107" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="24">
+      <c r="D109" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="22">
         <v>44300</v>
       </c>
-      <c r="F107" s="81" t="s">
+      <c r="F109" s="79" t="s">
         <v>260</v>
       </c>
-      <c r="G107" s="80"/>
-[...8 lines deleted...]
-      <c r="C108" s="60">
+      <c r="G109" s="78"/>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="74" t="s">
+        <v>515</v>
+      </c>
+      <c r="B110" s="74" t="s">
+        <v>516</v>
+      </c>
+      <c r="C110" s="58">
         <v>45085</v>
       </c>
-      <c r="D108" s="68" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="60">
+      <c r="D110" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="58">
         <v>45085</v>
       </c>
-      <c r="F108" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A109" s="73" t="s">
+      <c r="F110" s="49" t="s">
+        <v>517</v>
+      </c>
+      <c r="G110" s="78"/>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="71" t="s">
         <v>261</v>
       </c>
-      <c r="B109" s="73" t="s">
+      <c r="B111" s="71" t="s">
         <v>262</v>
       </c>
-      <c r="C109" s="25">
+      <c r="C111" s="23">
         <v>34071</v>
       </c>
-      <c r="D109" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="25">
+      <c r="D111" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="23">
         <v>34071</v>
       </c>
-      <c r="F109" s="75" t="s">
+      <c r="F111" s="73" t="s">
         <v>263</v>
       </c>
-      <c r="G109" s="80"/>
-[...2 lines deleted...]
-      <c r="A110" s="1" t="s">
+      <c r="G111" s="78"/>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B110" s="1" t="s">
+      <c r="B112" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C110" s="8">
+      <c r="C112" s="8">
         <v>34176</v>
       </c>
-      <c r="D110" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="8">
+      <c r="D112" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="8">
         <v>34176</v>
       </c>
-      <c r="F110" s="9" t="s">
+      <c r="F112" s="9" t="s">
         <v>266</v>
       </c>
-      <c r="G110" s="80"/>
-[...2 lines deleted...]
-      <c r="A111" s="1" t="s">
+      <c r="G112" s="78"/>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="B113" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="C111" s="8">
+      <c r="C113" s="8">
         <v>40855</v>
       </c>
-      <c r="D111" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E111" s="8">
+      <c r="D113" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="8">
         <v>40855</v>
       </c>
-      <c r="F111" s="79" t="s">
+      <c r="F113" s="77" t="s">
         <v>269</v>
       </c>
-      <c r="G111" s="80"/>
-[...2 lines deleted...]
-      <c r="A112" s="209" t="s">
+      <c r="G113" s="78"/>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="211" t="s">
         <v>270</v>
       </c>
-      <c r="B112" s="209" t="s">
+      <c r="B114" s="211" t="s">
         <v>271</v>
       </c>
-      <c r="C112" s="211" t="s">
+      <c r="C114" s="213" t="s">
         <v>272</v>
       </c>
-      <c r="D112" s="211" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="211" t="s">
+      <c r="D114" s="213" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="213" t="s">
         <v>184</v>
       </c>
-      <c r="F112" s="213" t="s">
+      <c r="F114" s="215" t="s">
         <v>273</v>
       </c>
-      <c r="G112" s="80"/>
-[...17 lines deleted...]
-      <c r="C114" s="127">
+      <c r="G114" s="78"/>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" s="212"/>
+      <c r="B115" s="212"/>
+      <c r="C115" s="214"/>
+      <c r="D115" s="214"/>
+      <c r="E115" s="214"/>
+      <c r="F115" s="216"/>
+      <c r="G115" s="78"/>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="94" t="s">
+        <v>577</v>
+      </c>
+      <c r="B116" s="94" t="s">
+        <v>578</v>
+      </c>
+      <c r="C116" s="125">
         <v>45419</v>
       </c>
-      <c r="D114" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="127">
+      <c r="D116" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="125">
         <v>45419</v>
       </c>
-      <c r="F114" s="17" t="s">
-[...5 lines deleted...]
-      <c r="A115" s="129" t="s">
+      <c r="F116" s="17" t="s">
+        <v>579</v>
+      </c>
+      <c r="G116" s="78"/>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="127" t="s">
         <v>274</v>
       </c>
-      <c r="B115" s="129" t="s">
+      <c r="B117" s="127" t="s">
         <v>275</v>
       </c>
-      <c r="C115" s="25">
+      <c r="C117" s="23">
         <v>34667</v>
       </c>
-      <c r="D115" s="130" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="25">
+      <c r="D117" s="128" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="23">
         <v>34667</v>
       </c>
-      <c r="F115" s="130" t="s">
+      <c r="F117" s="128" t="s">
         <v>276</v>
       </c>
-      <c r="G115" s="80"/>
-[...5 lines deleted...]
-      <c r="D116" s="9" t="s">
+      <c r="G117" s="78"/>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1"/>
+      <c r="C118" s="9"/>
+      <c r="D118" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="E116" s="8">
+      <c r="E118" s="8">
         <v>34716</v>
       </c>
-      <c r="F116" s="79" t="s">
+      <c r="F118" s="77" t="s">
         <v>277</v>
       </c>
-      <c r="G116" s="80"/>
-[...41 lines deleted...]
-      <c r="G118" s="80"/>
+      <c r="G118" s="78"/>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="1" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C119" s="8">
-        <v>41953</v>
+        <v>44276</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="E119" s="8">
-        <v>41953</v>
-[...4 lines deleted...]
-      <c r="G119" s="80"/>
+        <v>44276</v>
+      </c>
+      <c r="F119" s="77" t="s">
+        <v>279</v>
+      </c>
+      <c r="G119" s="78"/>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="1" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="C120" s="8">
-        <v>37894</v>
+        <v>35653</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="8">
-        <v>37894</v>
-[...4 lines deleted...]
-      <c r="G120" s="80"/>
+        <v>35653</v>
+      </c>
+      <c r="F120" s="77" t="s">
+        <v>282</v>
+      </c>
+      <c r="G120" s="78"/>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="1" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C121" s="8">
-        <v>42177</v>
+        <v>41953</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="E121" s="8">
-        <v>42177</v>
-[...6 lines deleted...]
-    <row r="122" spans="1:7" ht="28.5">
+        <v>41953</v>
+      </c>
+      <c r="F121" s="77" t="s">
+        <v>285</v>
+      </c>
+      <c r="G121" s="78"/>
+    </row>
+    <row r="122" spans="1:7">
       <c r="A122" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="C122" s="8">
-        <v>39976</v>
+        <v>37894</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E122" s="8">
-        <v>39976</v>
-[...4 lines deleted...]
-      <c r="G122" s="80"/>
+        <v>37894</v>
+      </c>
+      <c r="F122" s="77" t="s">
+        <v>288</v>
+      </c>
+      <c r="G122" s="78"/>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="1" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C123" s="8">
-        <v>34085</v>
+        <v>42177</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="8">
-        <v>34085</v>
-[...6 lines deleted...]
-    <row r="124" spans="1:7">
+        <v>42177</v>
+      </c>
+      <c r="F123" s="77" t="s">
+        <v>291</v>
+      </c>
+      <c r="G123" s="78"/>
+    </row>
+    <row r="124" spans="1:7" ht="28.5">
       <c r="A124" s="1" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="C124" s="8">
-        <v>43034</v>
+        <v>39976</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="8">
-        <v>43034</v>
-[...4 lines deleted...]
-      <c r="G124" s="80"/>
+        <v>39976</v>
+      </c>
+      <c r="F124" s="77" t="s">
+        <v>294</v>
+      </c>
+      <c r="G124" s="78"/>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="1" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C125" s="8">
-        <v>40690</v>
+        <v>34085</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="8">
-        <v>40690</v>
-[...4 lines deleted...]
-      <c r="G125" s="80"/>
+        <v>34085</v>
+      </c>
+      <c r="F125" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="G125" s="78"/>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="1" t="s">
-        <v>496</v>
+        <v>298</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>497</v>
+        <v>299</v>
       </c>
       <c r="C126" s="8">
-        <v>44852</v>
+        <v>43034</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="8">
-        <v>44852</v>
-[...4 lines deleted...]
-      <c r="G126" s="80"/>
+        <v>43034</v>
+      </c>
+      <c r="F126" s="77" t="s">
+        <v>300</v>
+      </c>
+      <c r="G126" s="78"/>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="1" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="C127" s="8">
-        <v>34212</v>
+        <v>40690</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E127" s="8">
-        <v>34212</v>
-[...4 lines deleted...]
-      <c r="G127" s="80"/>
+        <v>40690</v>
+      </c>
+      <c r="F127" s="77" t="s">
+        <v>303</v>
+      </c>
+      <c r="G127" s="78"/>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="1" t="s">
-        <v>304</v>
+        <v>486</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>306</v>
+        <v>487</v>
       </c>
       <c r="C128" s="8">
-        <v>34547</v>
+        <v>44852</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E128" s="8">
-        <v>34547</v>
-[...4 lines deleted...]
-      <c r="G128" s="80"/>
+        <v>44852</v>
+      </c>
+      <c r="F128" s="77" t="s">
+        <v>488</v>
+      </c>
+      <c r="G128" s="78"/>
     </row>
     <row r="129" spans="1:97">
       <c r="A129" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C129" s="8">
+        <v>34212</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E129" s="8">
+        <v>34212</v>
+      </c>
+      <c r="F129" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="G129" s="78"/>
+    </row>
+    <row r="130" spans="1:97">
+      <c r="A130" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C130" s="8">
+        <v>34547</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E130" s="8">
+        <v>34547</v>
+      </c>
+      <c r="F130" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="G130" s="78"/>
+    </row>
+    <row r="131" spans="1:97">
+      <c r="A131" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="B131" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="C129" s="8">
+      <c r="C131" s="8">
         <v>34768</v>
       </c>
-      <c r="D129" s="9" t="s">
+      <c r="D131" s="9" t="s">
         <v>216</v>
       </c>
-      <c r="E129" s="8">
+      <c r="E131" s="8">
         <v>35123</v>
       </c>
-      <c r="F129" s="79" t="s">
+      <c r="F131" s="77" t="s">
         <v>310</v>
       </c>
-      <c r="G129" s="80"/>
-[...2 lines deleted...]
-      <c r="A130" s="137" t="s">
+      <c r="G131" s="78"/>
+    </row>
+    <row r="132" spans="1:97">
+      <c r="A132" s="135" t="s">
         <v>311</v>
       </c>
-      <c r="B130" s="137" t="s">
+      <c r="B132" s="135" t="s">
         <v>312</v>
       </c>
-      <c r="C130" s="24">
+      <c r="C132" s="22">
         <v>41144</v>
       </c>
-      <c r="D130" s="138" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="24">
+      <c r="D132" s="136" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="22">
         <v>41144</v>
       </c>
-      <c r="F130" s="139" t="s">
+      <c r="F132" s="137" t="s">
         <v>313</v>
       </c>
-      <c r="G130" s="80"/>
-[...2 lines deleted...]
-      <c r="A131" s="47" t="s">
+      <c r="G132" s="78"/>
+    </row>
+    <row r="133" spans="1:97">
+      <c r="A133" s="45" t="s">
         <v>325</v>
       </c>
-      <c r="B131" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="60">
+      <c r="B133" s="45" t="s">
+        <v>599</v>
+      </c>
+      <c r="C133" s="58">
         <v>45456</v>
       </c>
-      <c r="D131" s="20" t="s">
+      <c r="D133" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E131" s="60">
+      <c r="E133" s="58">
         <v>45456</v>
       </c>
-      <c r="F131" s="51" t="s">
-[...5 lines deleted...]
-      <c r="A132" s="129" t="s">
+      <c r="F133" s="49" t="s">
+        <v>600</v>
+      </c>
+      <c r="G133" s="78"/>
+    </row>
+    <row r="134" spans="1:97">
+      <c r="A134" s="127" t="s">
         <v>314</v>
       </c>
-      <c r="B132" s="129" t="s">
+      <c r="B134" s="127" t="s">
         <v>315</v>
       </c>
-      <c r="C132" s="25">
+      <c r="C134" s="23">
         <v>41144</v>
       </c>
-      <c r="D132" s="130" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="25">
+      <c r="D134" s="128" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="23">
         <v>41144</v>
       </c>
-      <c r="F132" s="125" t="s">
+      <c r="F134" s="123" t="s">
         <v>316</v>
       </c>
-      <c r="G132" s="80"/>
-[...41 lines deleted...]
-      <c r="G134" s="80"/>
+      <c r="G134" s="78"/>
     </row>
     <row r="135" spans="1:97">
       <c r="A135" s="1" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>323</v>
+        <v>96</v>
       </c>
       <c r="C135" s="8">
-        <v>42689</v>
+        <v>34208</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E135" s="8">
-        <v>42689</v>
-[...4 lines deleted...]
-      <c r="G135" s="80"/>
+        <v>34208</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="G135" s="78"/>
     </row>
     <row r="136" spans="1:97">
       <c r="A136" s="1" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>326</v>
+        <v>105</v>
       </c>
       <c r="C136" s="8">
-        <v>44200</v>
+        <v>44154</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="9" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-      <c r="G136" s="80"/>
+        <v>320</v>
+      </c>
+      <c r="F136" s="77" t="s">
+        <v>321</v>
+      </c>
+      <c r="G136" s="78"/>
     </row>
     <row r="137" spans="1:97">
       <c r="A137" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C137" s="8">
         <v>42689</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="8">
         <v>42689</v>
       </c>
-      <c r="F137" s="79" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="80"/>
+      <c r="F137" s="77" t="s">
+        <v>324</v>
+      </c>
+      <c r="G137" s="78"/>
     </row>
     <row r="138" spans="1:97">
       <c r="A138" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C138" s="8">
-        <v>37634</v>
+        <v>44200</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E138" s="8">
-[...5 lines deleted...]
-      <c r="G138" s="80"/>
+      <c r="E138" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="F138" s="77" t="s">
+        <v>327</v>
+      </c>
+      <c r="G138" s="78"/>
     </row>
     <row r="139" spans="1:97">
       <c r="A139" s="1" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C139" s="8">
-        <v>41165</v>
+        <v>42689</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="8">
-        <v>41165</v>
-[...4 lines deleted...]
-      <c r="G139" s="80"/>
+        <v>42689</v>
+      </c>
+      <c r="F139" s="77" t="s">
+        <v>329</v>
+      </c>
+      <c r="G139" s="78"/>
     </row>
     <row r="140" spans="1:97">
       <c r="A140" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C140" s="8">
+        <v>37634</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="8">
+        <v>37634</v>
+      </c>
+      <c r="F140" s="77" t="s">
+        <v>242</v>
+      </c>
+      <c r="G140" s="78"/>
+    </row>
+    <row r="141" spans="1:97">
+      <c r="A141" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C141" s="8">
+        <v>41165</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="8">
+        <v>41165</v>
+      </c>
+      <c r="F141" s="77" t="s">
+        <v>334</v>
+      </c>
+      <c r="G141" s="78"/>
+    </row>
+    <row r="142" spans="1:97">
+      <c r="A142" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="B142" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="C140" s="8">
+      <c r="C142" s="8">
         <v>37894</v>
       </c>
-      <c r="D140" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="8">
+      <c r="D142" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="8">
         <v>37894</v>
       </c>
-      <c r="F140" s="79" t="s">
+      <c r="F142" s="77" t="s">
         <v>337</v>
       </c>
-      <c r="G140" s="80"/>
-[...2 lines deleted...]
-      <c r="A141" s="72" t="s">
+      <c r="G142" s="78"/>
+    </row>
+    <row r="143" spans="1:97">
+      <c r="A143" s="70" t="s">
         <v>338</v>
       </c>
-      <c r="B141" s="72" t="s">
+      <c r="B143" s="70" t="s">
         <v>339</v>
       </c>
-      <c r="C141" s="24">
+      <c r="C143" s="22">
         <v>34142</v>
       </c>
-      <c r="D141" s="74" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="24">
+      <c r="D143" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="22">
         <v>34142</v>
       </c>
-      <c r="F141" s="74" t="s">
+      <c r="F143" s="72" t="s">
         <v>340</v>
       </c>
-      <c r="G141" s="80"/>
-[...5 lines deleted...]
-      <c r="D142" s="20" t="s">
+      <c r="G143" s="78"/>
+    </row>
+    <row r="144" spans="1:97" s="28" customFormat="1">
+      <c r="A144" s="18"/>
+      <c r="B144" s="18"/>
+      <c r="C144" s="20"/>
+      <c r="D144" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="E142" s="19">
+      <c r="E144" s="19">
         <v>34156</v>
       </c>
-      <c r="F142" s="20" t="s">
+      <c r="F144" s="20" t="s">
         <v>341</v>
       </c>
-      <c r="G142" s="67"/>
-[...98 lines deleted...]
-      <c r="C143" s="70">
+      <c r="G144" s="65"/>
+      <c r="H144" s="29"/>
+      <c r="I144" s="29"/>
+      <c r="J144" s="29"/>
+      <c r="K144" s="29"/>
+      <c r="L144" s="29"/>
+      <c r="M144" s="29"/>
+      <c r="N144" s="29"/>
+      <c r="O144" s="29"/>
+      <c r="P144" s="29"/>
+      <c r="Q144" s="29"/>
+      <c r="R144" s="29"/>
+      <c r="S144" s="29"/>
+      <c r="T144" s="29"/>
+      <c r="U144" s="29"/>
+      <c r="V144" s="29"/>
+      <c r="W144" s="29"/>
+      <c r="X144" s="29"/>
+      <c r="Y144" s="29"/>
+      <c r="Z144" s="29"/>
+      <c r="AA144" s="29"/>
+      <c r="AB144" s="29"/>
+      <c r="AC144" s="29"/>
+      <c r="AD144" s="29"/>
+      <c r="AE144" s="29"/>
+      <c r="AF144" s="29"/>
+      <c r="AG144" s="29"/>
+      <c r="AH144" s="29"/>
+      <c r="AI144" s="29"/>
+      <c r="AJ144" s="29"/>
+      <c r="AK144" s="29"/>
+      <c r="AL144" s="29"/>
+      <c r="AM144" s="29"/>
+      <c r="AN144" s="29"/>
+      <c r="AO144" s="29"/>
+      <c r="AP144" s="29"/>
+      <c r="AQ144" s="29"/>
+      <c r="AR144" s="29"/>
+      <c r="AS144" s="29"/>
+      <c r="AT144" s="29"/>
+      <c r="AU144" s="29"/>
+      <c r="AV144" s="29"/>
+      <c r="AW144" s="29"/>
+      <c r="AX144" s="29"/>
+      <c r="AY144" s="29"/>
+      <c r="AZ144" s="29"/>
+      <c r="BA144" s="29"/>
+      <c r="BB144" s="29"/>
+      <c r="BC144" s="29"/>
+      <c r="BD144" s="29"/>
+      <c r="BE144" s="29"/>
+      <c r="BF144" s="29"/>
+      <c r="BG144" s="29"/>
+      <c r="BH144" s="29"/>
+      <c r="BI144" s="29"/>
+      <c r="BJ144" s="29"/>
+      <c r="BK144" s="29"/>
+      <c r="BL144" s="29"/>
+      <c r="BM144" s="29"/>
+      <c r="BN144" s="29"/>
+      <c r="BO144" s="29"/>
+      <c r="BP144" s="29"/>
+      <c r="BQ144" s="29"/>
+      <c r="BR144" s="29"/>
+      <c r="BS144" s="29"/>
+      <c r="BT144" s="29"/>
+      <c r="BU144" s="29"/>
+      <c r="BV144" s="29"/>
+      <c r="BW144" s="29"/>
+      <c r="BX144" s="29"/>
+      <c r="BY144" s="29"/>
+      <c r="BZ144" s="29"/>
+      <c r="CA144" s="29"/>
+      <c r="CB144" s="29"/>
+      <c r="CC144" s="29"/>
+      <c r="CD144" s="29"/>
+      <c r="CE144" s="29"/>
+      <c r="CF144" s="29"/>
+      <c r="CG144" s="29"/>
+      <c r="CH144" s="29"/>
+      <c r="CI144" s="29"/>
+      <c r="CJ144" s="29"/>
+      <c r="CK144" s="29"/>
+      <c r="CL144" s="29"/>
+      <c r="CM144" s="29"/>
+      <c r="CN144" s="29"/>
+      <c r="CO144" s="29"/>
+      <c r="CP144" s="29"/>
+      <c r="CQ144" s="29"/>
+      <c r="CR144" s="29"/>
+      <c r="CS144" s="29"/>
+    </row>
+    <row r="145" spans="1:97" s="67" customFormat="1">
+      <c r="A145" s="94" t="s">
+        <v>538</v>
+      </c>
+      <c r="B145" s="94" t="s">
+        <v>539</v>
+      </c>
+      <c r="C145" s="68">
         <v>45181</v>
       </c>
-      <c r="D143" s="71" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="70">
+      <c r="D145" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="68">
         <v>45181</v>
       </c>
-      <c r="F143" s="17" t="s">
-[...101 lines deleted...]
-      <c r="C144" s="93">
+      <c r="F145" s="17" t="s">
+        <v>540</v>
+      </c>
+      <c r="G145" s="65"/>
+      <c r="H145" s="65"/>
+      <c r="I145" s="65"/>
+      <c r="J145" s="65"/>
+      <c r="K145" s="65"/>
+      <c r="L145" s="65"/>
+      <c r="M145" s="65"/>
+      <c r="N145" s="65"/>
+      <c r="O145" s="65"/>
+      <c r="P145" s="65"/>
+      <c r="Q145" s="65"/>
+      <c r="R145" s="65"/>
+      <c r="S145" s="65"/>
+      <c r="T145" s="65"/>
+      <c r="U145" s="65"/>
+      <c r="V145" s="65"/>
+      <c r="W145" s="65"/>
+      <c r="X145" s="65"/>
+      <c r="Y145" s="65"/>
+      <c r="Z145" s="65"/>
+      <c r="AA145" s="65"/>
+      <c r="AB145" s="65"/>
+      <c r="AC145" s="65"/>
+      <c r="AD145" s="65"/>
+      <c r="AE145" s="65"/>
+      <c r="AF145" s="65"/>
+      <c r="AG145" s="65"/>
+      <c r="AH145" s="65"/>
+      <c r="AI145" s="65"/>
+      <c r="AJ145" s="65"/>
+      <c r="AK145" s="65"/>
+      <c r="AL145" s="65"/>
+      <c r="AM145" s="65"/>
+      <c r="AN145" s="65"/>
+      <c r="AO145" s="65"/>
+      <c r="AP145" s="65"/>
+      <c r="AQ145" s="65"/>
+      <c r="AR145" s="65"/>
+      <c r="AS145" s="65"/>
+      <c r="AT145" s="65"/>
+      <c r="AU145" s="65"/>
+      <c r="AV145" s="65"/>
+      <c r="AW145" s="65"/>
+      <c r="AX145" s="65"/>
+      <c r="AY145" s="65"/>
+      <c r="AZ145" s="65"/>
+      <c r="BA145" s="65"/>
+      <c r="BB145" s="65"/>
+      <c r="BC145" s="65"/>
+      <c r="BD145" s="65"/>
+      <c r="BE145" s="65"/>
+      <c r="BF145" s="65"/>
+      <c r="BG145" s="65"/>
+      <c r="BH145" s="65"/>
+      <c r="BI145" s="65"/>
+      <c r="BJ145" s="65"/>
+      <c r="BK145" s="65"/>
+      <c r="BL145" s="65"/>
+      <c r="BM145" s="65"/>
+      <c r="BN145" s="65"/>
+      <c r="BO145" s="65"/>
+      <c r="BP145" s="65"/>
+      <c r="BQ145" s="65"/>
+      <c r="BR145" s="65"/>
+      <c r="BS145" s="65"/>
+      <c r="BT145" s="65"/>
+      <c r="BU145" s="65"/>
+      <c r="BV145" s="65"/>
+      <c r="BW145" s="65"/>
+      <c r="BX145" s="65"/>
+      <c r="BY145" s="65"/>
+      <c r="BZ145" s="65"/>
+      <c r="CA145" s="65"/>
+      <c r="CB145" s="65"/>
+      <c r="CC145" s="65"/>
+      <c r="CD145" s="65"/>
+      <c r="CE145" s="65"/>
+      <c r="CF145" s="65"/>
+      <c r="CG145" s="65"/>
+      <c r="CH145" s="65"/>
+      <c r="CI145" s="65"/>
+      <c r="CJ145" s="65"/>
+      <c r="CK145" s="65"/>
+      <c r="CL145" s="65"/>
+      <c r="CM145" s="65"/>
+      <c r="CN145" s="65"/>
+      <c r="CO145" s="65"/>
+      <c r="CP145" s="65"/>
+      <c r="CQ145" s="65"/>
+      <c r="CR145" s="65"/>
+      <c r="CS145" s="65"/>
+    </row>
+    <row r="146" spans="1:97" s="28" customFormat="1">
+      <c r="A146" s="90" t="s">
+        <v>478</v>
+      </c>
+      <c r="B146" s="90" t="s">
+        <v>479</v>
+      </c>
+      <c r="C146" s="91">
         <v>44775</v>
       </c>
-      <c r="D144" s="94" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="93">
+      <c r="D146" s="92" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="91">
         <v>44775</v>
       </c>
-      <c r="F144" s="95" t="s">
-[...98 lines deleted...]
-      <c r="B145" s="66" t="s">
+      <c r="F146" s="93" t="s">
+        <v>480</v>
+      </c>
+      <c r="G146" s="65"/>
+      <c r="H146" s="29"/>
+      <c r="I146" s="29"/>
+      <c r="J146" s="29"/>
+      <c r="K146" s="29"/>
+      <c r="L146" s="29"/>
+      <c r="M146" s="29"/>
+      <c r="N146" s="29"/>
+      <c r="O146" s="29"/>
+      <c r="P146" s="29"/>
+      <c r="Q146" s="29"/>
+      <c r="R146" s="29"/>
+      <c r="S146" s="29"/>
+      <c r="T146" s="29"/>
+      <c r="U146" s="29"/>
+      <c r="V146" s="29"/>
+      <c r="W146" s="29"/>
+      <c r="X146" s="29"/>
+      <c r="Y146" s="29"/>
+      <c r="Z146" s="29"/>
+      <c r="AA146" s="29"/>
+      <c r="AB146" s="29"/>
+      <c r="AC146" s="29"/>
+      <c r="AD146" s="29"/>
+      <c r="AE146" s="29"/>
+      <c r="AF146" s="29"/>
+      <c r="AG146" s="29"/>
+      <c r="AH146" s="29"/>
+      <c r="AI146" s="29"/>
+      <c r="AJ146" s="29"/>
+      <c r="AK146" s="29"/>
+      <c r="AL146" s="29"/>
+      <c r="AM146" s="29"/>
+      <c r="AN146" s="29"/>
+      <c r="AO146" s="29"/>
+      <c r="AP146" s="29"/>
+      <c r="AQ146" s="29"/>
+      <c r="AR146" s="29"/>
+      <c r="AS146" s="29"/>
+      <c r="AT146" s="29"/>
+      <c r="AU146" s="29"/>
+      <c r="AV146" s="29"/>
+      <c r="AW146" s="29"/>
+      <c r="AX146" s="29"/>
+      <c r="AY146" s="29"/>
+      <c r="AZ146" s="29"/>
+      <c r="BA146" s="29"/>
+      <c r="BB146" s="29"/>
+      <c r="BC146" s="29"/>
+      <c r="BD146" s="29"/>
+      <c r="BE146" s="29"/>
+      <c r="BF146" s="29"/>
+      <c r="BG146" s="29"/>
+      <c r="BH146" s="29"/>
+      <c r="BI146" s="29"/>
+      <c r="BJ146" s="29"/>
+      <c r="BK146" s="29"/>
+      <c r="BL146" s="29"/>
+      <c r="BM146" s="29"/>
+      <c r="BN146" s="29"/>
+      <c r="BO146" s="29"/>
+      <c r="BP146" s="29"/>
+      <c r="BQ146" s="29"/>
+      <c r="BR146" s="29"/>
+      <c r="BS146" s="29"/>
+      <c r="BT146" s="29"/>
+      <c r="BU146" s="29"/>
+      <c r="BV146" s="29"/>
+      <c r="BW146" s="29"/>
+      <c r="BX146" s="29"/>
+      <c r="BY146" s="29"/>
+      <c r="BZ146" s="29"/>
+      <c r="CA146" s="29"/>
+      <c r="CB146" s="29"/>
+      <c r="CC146" s="29"/>
+      <c r="CD146" s="29"/>
+      <c r="CE146" s="29"/>
+      <c r="CF146" s="29"/>
+      <c r="CG146" s="29"/>
+      <c r="CH146" s="29"/>
+      <c r="CI146" s="29"/>
+      <c r="CJ146" s="29"/>
+      <c r="CK146" s="29"/>
+      <c r="CL146" s="29"/>
+      <c r="CM146" s="29"/>
+      <c r="CN146" s="29"/>
+      <c r="CO146" s="29"/>
+      <c r="CP146" s="29"/>
+      <c r="CQ146" s="29"/>
+      <c r="CR146" s="29"/>
+      <c r="CS146" s="29"/>
+    </row>
+    <row r="147" spans="1:97" s="29" customFormat="1">
+      <c r="A147" s="64" t="s">
+        <v>658</v>
+      </c>
+      <c r="B147" s="64" t="s">
         <v>398</v>
       </c>
-      <c r="C145" s="192">
+      <c r="C147" s="190">
         <v>46059</v>
       </c>
-      <c r="D145" s="193" t="s">
-[...2 lines deleted...]
-      <c r="E145" s="192">
+      <c r="D147" s="191" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="190">
         <v>46059</v>
       </c>
-      <c r="F145" s="17" t="s">
-[...11 lines deleted...]
-      <c r="C146" s="86">
+      <c r="F147" s="17" t="s">
+        <v>659</v>
+      </c>
+      <c r="G147" s="65"/>
+    </row>
+    <row r="148" spans="1:97" s="29" customFormat="1">
+      <c r="A148" s="189" t="s">
+        <v>509</v>
+      </c>
+      <c r="B148" s="189" t="s">
+        <v>510</v>
+      </c>
+      <c r="C148" s="84">
         <v>44984</v>
       </c>
-      <c r="D146" s="57" t="s">
+      <c r="D148" s="55" t="s">
         <v>221</v>
       </c>
-      <c r="E146" s="86">
+      <c r="E148" s="84">
         <v>44984</v>
       </c>
-      <c r="F146" s="103" t="s">
-[...5 lines deleted...]
-      <c r="A147" s="73" t="s">
+      <c r="F148" s="101" t="s">
+        <v>511</v>
+      </c>
+      <c r="G148" s="65"/>
+    </row>
+    <row r="149" spans="1:97">
+      <c r="A149" s="71" t="s">
         <v>342</v>
       </c>
-      <c r="B147" s="73" t="s">
+      <c r="B149" s="71" t="s">
         <v>343</v>
       </c>
-      <c r="C147" s="25">
+      <c r="C149" s="23">
         <v>37838</v>
       </c>
-      <c r="D147" s="75" t="s">
-[...2 lines deleted...]
-      <c r="E147" s="25">
+      <c r="D149" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="23">
         <v>37838</v>
       </c>
-      <c r="F147" s="82" t="s">
+      <c r="F149" s="80" t="s">
         <v>344</v>
       </c>
-      <c r="G147" s="80"/>
-[...2 lines deleted...]
-      <c r="A148" s="1" t="s">
+      <c r="G149" s="78"/>
+    </row>
+    <row r="150" spans="1:97">
+      <c r="A150" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="B150" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="C148" s="8">
+      <c r="C150" s="8">
         <v>43909</v>
       </c>
-      <c r="D148" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="8">
+      <c r="D150" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="8">
         <v>43909</v>
       </c>
-      <c r="F148" s="79" t="s">
+      <c r="F150" s="77" t="s">
         <v>347</v>
       </c>
-      <c r="G148" s="80"/>
-[...2 lines deleted...]
-      <c r="A149" s="1" t="s">
+      <c r="G150" s="78"/>
+    </row>
+    <row r="151" spans="1:97">
+      <c r="A151" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="B151" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C149" s="8">
+      <c r="C151" s="8">
         <v>40130</v>
       </c>
-      <c r="D149" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E149" s="8">
+      <c r="D151" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="8">
         <v>40130</v>
       </c>
-      <c r="F149" s="79" t="s">
+      <c r="F151" s="77" t="s">
         <v>350</v>
       </c>
-      <c r="G149" s="80"/>
-[...8 lines deleted...]
-      <c r="C150" s="8">
+      <c r="G151" s="78"/>
+    </row>
+    <row r="152" spans="1:97">
+      <c r="A152" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C152" s="8">
         <v>45028</v>
       </c>
-      <c r="D150" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="8">
+      <c r="D152" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="8">
         <v>45028</v>
       </c>
-      <c r="F150" s="79" t="s">
-[...5 lines deleted...]
-      <c r="A151" s="1" t="s">
+      <c r="F152" s="77" t="s">
+        <v>514</v>
+      </c>
+      <c r="G152" s="78"/>
+    </row>
+    <row r="153" spans="1:97">
+      <c r="A153" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="B153" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="C151" s="8">
+      <c r="C153" s="8">
         <v>36798</v>
       </c>
-      <c r="D151" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="24">
+      <c r="D153" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="22">
         <v>36798</v>
       </c>
-      <c r="F151" s="79" t="s">
+      <c r="F153" s="77" t="s">
         <v>353</v>
       </c>
-      <c r="G151" s="80"/>
-[...2 lines deleted...]
-      <c r="A152" s="116" t="s">
+      <c r="G153" s="78"/>
+    </row>
+    <row r="154" spans="1:97">
+      <c r="A154" s="114" t="s">
         <v>354</v>
       </c>
-      <c r="B152" s="116" t="s">
+      <c r="B154" s="114" t="s">
         <v>355</v>
       </c>
-      <c r="C152" s="24">
+      <c r="C154" s="22">
         <v>40211</v>
       </c>
-      <c r="D152" s="178" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="19">
+      <c r="D154" s="176" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="19">
         <v>40211</v>
       </c>
-      <c r="F152" s="179" t="s">
+      <c r="F154" s="177" t="s">
         <v>356</v>
       </c>
-      <c r="G152" s="80"/>
-[...8 lines deleted...]
-      <c r="C153" s="19">
+      <c r="G154" s="78"/>
+    </row>
+    <row r="155" spans="1:97">
+      <c r="A155" s="28" t="s">
+        <v>565</v>
+      </c>
+      <c r="B155" s="28" t="s">
+        <v>566</v>
+      </c>
+      <c r="C155" s="19">
         <v>45376</v>
       </c>
-      <c r="D153" s="61" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="25">
+      <c r="D155" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="23">
         <v>45376</v>
       </c>
-      <c r="F153" s="79" t="s">
-[...4 lines deleted...]
-      <c r="A154" s="117" t="s">
+      <c r="F155" s="77" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="156" spans="1:97">
+      <c r="A156" s="115" t="s">
         <v>357</v>
       </c>
-      <c r="B154" s="117" t="s">
+      <c r="B156" s="115" t="s">
         <v>358</v>
       </c>
-      <c r="C154" s="25">
+      <c r="C156" s="23">
         <v>40190</v>
       </c>
-      <c r="D154" s="118" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="25">
+      <c r="D156" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="23">
         <v>40190</v>
       </c>
-      <c r="F154" s="119" t="s">
+      <c r="F156" s="117" t="s">
         <v>359</v>
       </c>
-      <c r="G154" s="80"/>
-[...2 lines deleted...]
-      <c r="A155" s="1" t="s">
+      <c r="G156" s="78"/>
+    </row>
+    <row r="157" spans="1:97">
+      <c r="A157" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="B157" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="C155" s="8">
+      <c r="C157" s="8">
         <v>40612</v>
       </c>
-      <c r="D155" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E155" s="8">
+      <c r="D157" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="8">
         <v>40612</v>
       </c>
-      <c r="F155" s="81" t="s">
+      <c r="F157" s="79" t="s">
         <v>362</v>
       </c>
-      <c r="G155" s="80"/>
-[...5 lines deleted...]
-      <c r="B156" s="1" t="s">
+      <c r="G157" s="78"/>
+    </row>
+    <row r="158" spans="1:97">
+      <c r="A158" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C158" s="8">
+        <v>44635</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="35">
+        <v>44635</v>
+      </c>
+      <c r="F158" s="81" t="s">
+        <v>453</v>
+      </c>
+      <c r="G158" s="82"/>
+    </row>
+    <row r="159" spans="1:97">
+      <c r="A159" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C159" s="8">
+        <v>34071</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="8">
+        <v>34071</v>
+      </c>
+      <c r="F159" s="76" t="s">
+        <v>365</v>
+      </c>
+      <c r="G159" s="78"/>
+    </row>
+    <row r="160" spans="1:97">
+      <c r="A160" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="C156" s="8">
-[...8 lines deleted...]
-      <c r="F156" s="83" t="s">
+      <c r="B160" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="G156" s="84"/>
-[...29 lines deleted...]
-      <c r="C158" s="8">
+      <c r="C160" s="8">
         <v>44670</v>
       </c>
-      <c r="D158" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E158" s="37">
+      <c r="D160" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="35">
         <v>44670</v>
       </c>
-      <c r="F158" s="83" t="s">
-[...44 lines deleted...]
-      <c r="G160" s="80"/>
+      <c r="F160" s="81" t="s">
+        <v>464</v>
+      </c>
+      <c r="G160" s="78"/>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C161" s="8">
+        <v>40652</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="8">
+        <v>40652</v>
+      </c>
+      <c r="F161" s="80" t="s">
+        <v>368</v>
+      </c>
+      <c r="G161" s="78"/>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C162" s="8">
+        <v>40276</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="8">
+        <v>40276</v>
+      </c>
+      <c r="F162" s="77" t="s">
+        <v>371</v>
+      </c>
+      <c r="G162" s="78"/>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B161" s="1" t="s">
+      <c r="B163" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C161" s="8">
+      <c r="C163" s="8">
         <v>40318</v>
       </c>
-      <c r="D161" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E161" s="8">
+      <c r="D163" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="8">
         <v>40408</v>
       </c>
-      <c r="F161" s="79" t="s">
+      <c r="F163" s="77" t="s">
         <v>374</v>
       </c>
-      <c r="G161" s="80"/>
-[...15 lines deleted...]
-      <c r="F163" s="5"/>
+      <c r="G163" s="78"/>
     </row>
     <row r="164" spans="1:7">
-      <c r="A164" s="208" t="s">
+      <c r="A164" s="2"/>
+      <c r="B164" s="2"/>
+      <c r="C164" s="3"/>
+      <c r="D164" s="2"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="10"/>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="6"/>
+      <c r="B165" s="5"/>
+      <c r="C165" s="5"/>
+      <c r="D165" s="5"/>
+      <c r="E165" s="5"/>
+      <c r="F165" s="5"/>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="210" t="s">
         <v>375</v>
       </c>
-      <c r="B164" s="208"/>
-[...19 lines deleted...]
-      <c r="F166" s="208"/>
+      <c r="B166" s="210"/>
+      <c r="C166" s="210"/>
+      <c r="D166" s="210"/>
+      <c r="E166" s="210"/>
+      <c r="F166" s="210"/>
     </row>
     <row r="167" spans="1:7">
-      <c r="A167" s="208"/>
-[...4 lines deleted...]
-      <c r="F167" s="208"/>
+      <c r="A167" s="210"/>
+      <c r="B167" s="210"/>
+      <c r="C167" s="210"/>
+      <c r="D167" s="210"/>
+      <c r="E167" s="210"/>
+      <c r="F167" s="210"/>
     </row>
     <row r="168" spans="1:7">
-      <c r="A168" s="208"/>
-[...4 lines deleted...]
-      <c r="F168" s="208"/>
+      <c r="A168" s="210"/>
+      <c r="B168" s="210"/>
+      <c r="C168" s="210"/>
+      <c r="D168" s="210"/>
+      <c r="E168" s="210"/>
+      <c r="F168" s="210"/>
     </row>
     <row r="169" spans="1:7">
-      <c r="A169" s="208"/>
-[...4 lines deleted...]
-      <c r="F169" s="208"/>
+      <c r="A169" s="210"/>
+      <c r="B169" s="210"/>
+      <c r="C169" s="210"/>
+      <c r="D169" s="210"/>
+      <c r="E169" s="210"/>
+      <c r="F169" s="210"/>
     </row>
     <row r="170" spans="1:7">
-      <c r="A170" s="208"/>
-[...4 lines deleted...]
-      <c r="F170" s="208"/>
+      <c r="A170" s="210"/>
+      <c r="B170" s="210"/>
+      <c r="C170" s="210"/>
+      <c r="D170" s="210"/>
+      <c r="E170" s="210"/>
+      <c r="F170" s="210"/>
     </row>
     <row r="171" spans="1:7">
-      <c r="A171" s="208"/>
-[...4 lines deleted...]
-      <c r="F171" s="208"/>
+      <c r="A171" s="210"/>
+      <c r="B171" s="210"/>
+      <c r="C171" s="210"/>
+      <c r="D171" s="210"/>
+      <c r="E171" s="210"/>
+      <c r="F171" s="210"/>
     </row>
     <row r="172" spans="1:7">
-      <c r="A172" s="208"/>
-[...4 lines deleted...]
-      <c r="F172" s="208"/>
+      <c r="A172" s="210"/>
+      <c r="B172" s="210"/>
+      <c r="C172" s="210"/>
+      <c r="D172" s="210"/>
+      <c r="E172" s="210"/>
+      <c r="F172" s="210"/>
     </row>
     <row r="173" spans="1:7">
-      <c r="A173" s="208"/>
-[...4 lines deleted...]
-      <c r="F173" s="208"/>
+      <c r="A173" s="210"/>
+      <c r="B173" s="210"/>
+      <c r="C173" s="210"/>
+      <c r="D173" s="210"/>
+      <c r="E173" s="210"/>
+      <c r="F173" s="210"/>
     </row>
     <row r="174" spans="1:7">
-      <c r="A174" s="208"/>
-[...4 lines deleted...]
-      <c r="F174" s="208"/>
+      <c r="A174" s="210"/>
+      <c r="B174" s="210"/>
+      <c r="C174" s="210"/>
+      <c r="D174" s="210"/>
+      <c r="E174" s="210"/>
+      <c r="F174" s="210"/>
     </row>
     <row r="175" spans="1:7">
-      <c r="A175" s="208"/>
-[...4 lines deleted...]
-      <c r="F175" s="208"/>
+      <c r="A175" s="210"/>
+      <c r="B175" s="210"/>
+      <c r="C175" s="210"/>
+      <c r="D175" s="210"/>
+      <c r="E175" s="210"/>
+      <c r="F175" s="210"/>
     </row>
     <row r="176" spans="1:7">
-      <c r="A176" s="208"/>
-[...4 lines deleted...]
-      <c r="F176" s="208"/>
+      <c r="A176" s="210"/>
+      <c r="B176" s="210"/>
+      <c r="C176" s="210"/>
+      <c r="D176" s="210"/>
+      <c r="E176" s="210"/>
+      <c r="F176" s="210"/>
     </row>
     <row r="177" spans="1:6">
-      <c r="A177" s="208"/>
-[...4 lines deleted...]
-      <c r="F177" s="208"/>
+      <c r="A177" s="210"/>
+      <c r="B177" s="210"/>
+      <c r="C177" s="210"/>
+      <c r="D177" s="210"/>
+      <c r="E177" s="210"/>
+      <c r="F177" s="210"/>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="208"/>
-[...4 lines deleted...]
-      <c r="F178" s="208"/>
+      <c r="A178" s="210"/>
+      <c r="B178" s="210"/>
+      <c r="C178" s="210"/>
+      <c r="D178" s="210"/>
+      <c r="E178" s="210"/>
+      <c r="F178" s="210"/>
     </row>
     <row r="179" spans="1:6">
-      <c r="A179" s="208"/>
-[...4 lines deleted...]
-      <c r="F179" s="208"/>
+      <c r="A179" s="210"/>
+      <c r="B179" s="210"/>
+      <c r="C179" s="210"/>
+      <c r="D179" s="210"/>
+      <c r="E179" s="210"/>
+      <c r="F179" s="210"/>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="208"/>
-[...4 lines deleted...]
-      <c r="F180" s="208"/>
+      <c r="A180" s="210"/>
+      <c r="B180" s="210"/>
+      <c r="C180" s="210"/>
+      <c r="D180" s="210"/>
+      <c r="E180" s="210"/>
+      <c r="F180" s="210"/>
     </row>
     <row r="181" spans="1:6">
-      <c r="A181" s="208"/>
-[...4 lines deleted...]
-      <c r="F181" s="208"/>
+      <c r="A181" s="210"/>
+      <c r="B181" s="210"/>
+      <c r="C181" s="210"/>
+      <c r="D181" s="210"/>
+      <c r="E181" s="210"/>
+      <c r="F181" s="210"/>
     </row>
     <row r="182" spans="1:6">
-      <c r="A182" s="208"/>
-[...4 lines deleted...]
-      <c r="F182" s="208"/>
+      <c r="A182" s="210"/>
+      <c r="B182" s="210"/>
+      <c r="C182" s="210"/>
+      <c r="D182" s="210"/>
+      <c r="E182" s="210"/>
+      <c r="F182" s="210"/>
     </row>
     <row r="183" spans="1:6">
-      <c r="A183" s="208"/>
-[...4 lines deleted...]
-      <c r="F183" s="208"/>
+      <c r="A183" s="210"/>
+      <c r="B183" s="210"/>
+      <c r="C183" s="210"/>
+      <c r="D183" s="210"/>
+      <c r="E183" s="210"/>
+      <c r="F183" s="210"/>
     </row>
     <row r="184" spans="1:6">
-      <c r="A184" s="208"/>
-[...4 lines deleted...]
-      <c r="F184" s="208"/>
+      <c r="A184" s="210"/>
+      <c r="B184" s="210"/>
+      <c r="C184" s="210"/>
+      <c r="D184" s="210"/>
+      <c r="E184" s="210"/>
+      <c r="F184" s="210"/>
     </row>
     <row r="185" spans="1:6">
-      <c r="A185" s="208"/>
-[...4 lines deleted...]
-      <c r="F185" s="208"/>
+      <c r="A185" s="210"/>
+      <c r="B185" s="210"/>
+      <c r="C185" s="210"/>
+      <c r="D185" s="210"/>
+      <c r="E185" s="210"/>
+      <c r="F185" s="210"/>
     </row>
     <row r="186" spans="1:6">
-      <c r="A186" s="208"/>
-[...4 lines deleted...]
-      <c r="F186" s="208"/>
+      <c r="A186" s="210"/>
+      <c r="B186" s="210"/>
+      <c r="C186" s="210"/>
+      <c r="D186" s="210"/>
+      <c r="E186" s="210"/>
+      <c r="F186" s="210"/>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="208"/>
-[...4 lines deleted...]
-      <c r="F187" s="208"/>
+      <c r="A187" s="210"/>
+      <c r="B187" s="210"/>
+      <c r="C187" s="210"/>
+      <c r="D187" s="210"/>
+      <c r="E187" s="210"/>
+      <c r="F187" s="210"/>
     </row>
     <row r="188" spans="1:6">
-      <c r="A188" s="208"/>
-[...4 lines deleted...]
-      <c r="F188" s="208"/>
+      <c r="A188" s="210"/>
+      <c r="B188" s="210"/>
+      <c r="C188" s="210"/>
+      <c r="D188" s="210"/>
+      <c r="E188" s="210"/>
+      <c r="F188" s="210"/>
     </row>
     <row r="189" spans="1:6">
-      <c r="A189" s="208"/>
-[...4 lines deleted...]
-      <c r="F189" s="208"/>
+      <c r="A189" s="210"/>
+      <c r="B189" s="210"/>
+      <c r="C189" s="210"/>
+      <c r="D189" s="210"/>
+      <c r="E189" s="210"/>
+      <c r="F189" s="210"/>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="208"/>
-[...4 lines deleted...]
-      <c r="F190" s="208"/>
+      <c r="A190" s="210"/>
+      <c r="B190" s="210"/>
+      <c r="C190" s="210"/>
+      <c r="D190" s="210"/>
+      <c r="E190" s="210"/>
+      <c r="F190" s="210"/>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="208"/>
-[...4 lines deleted...]
-      <c r="F191" s="208"/>
+      <c r="A191" s="210"/>
+      <c r="B191" s="210"/>
+      <c r="C191" s="210"/>
+      <c r="D191" s="210"/>
+      <c r="E191" s="210"/>
+      <c r="F191" s="210"/>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="208"/>
-[...4 lines deleted...]
-      <c r="F192" s="208"/>
+      <c r="A192" s="210"/>
+      <c r="B192" s="210"/>
+      <c r="C192" s="210"/>
+      <c r="D192" s="210"/>
+      <c r="E192" s="210"/>
+      <c r="F192" s="210"/>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="208"/>
-[...4 lines deleted...]
-      <c r="F193" s="208"/>
+      <c r="A193" s="210"/>
+      <c r="B193" s="210"/>
+      <c r="C193" s="210"/>
+      <c r="D193" s="210"/>
+      <c r="E193" s="210"/>
+      <c r="F193" s="210"/>
     </row>
     <row r="194" spans="1:6">
-      <c r="A194" s="208"/>
-[...4 lines deleted...]
-      <c r="F194" s="208"/>
+      <c r="A194" s="210"/>
+      <c r="B194" s="210"/>
+      <c r="C194" s="210"/>
+      <c r="D194" s="210"/>
+      <c r="E194" s="210"/>
+      <c r="F194" s="210"/>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="208"/>
-[...4 lines deleted...]
-      <c r="F195" s="208"/>
+      <c r="A195" s="210"/>
+      <c r="B195" s="210"/>
+      <c r="C195" s="210"/>
+      <c r="D195" s="210"/>
+      <c r="E195" s="210"/>
+      <c r="F195" s="210"/>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="208"/>
-[...4 lines deleted...]
-      <c r="F196" s="208"/>
+      <c r="A196" s="210"/>
+      <c r="B196" s="210"/>
+      <c r="C196" s="210"/>
+      <c r="D196" s="210"/>
+      <c r="E196" s="210"/>
+      <c r="F196" s="210"/>
     </row>
     <row r="197" spans="1:6">
-      <c r="A197" s="208"/>
-[...4 lines deleted...]
-      <c r="F197" s="208"/>
+      <c r="A197" s="210"/>
+      <c r="B197" s="210"/>
+      <c r="C197" s="210"/>
+      <c r="D197" s="210"/>
+      <c r="E197" s="210"/>
+      <c r="F197" s="210"/>
     </row>
     <row r="198" spans="1:6">
-      <c r="A198" s="208"/>
-[...4 lines deleted...]
-      <c r="F198" s="208"/>
+      <c r="A198" s="210"/>
+      <c r="B198" s="210"/>
+      <c r="C198" s="210"/>
+      <c r="D198" s="210"/>
+      <c r="E198" s="210"/>
+      <c r="F198" s="210"/>
     </row>
     <row r="199" spans="1:6">
-      <c r="A199" s="208"/>
-[...4 lines deleted...]
-      <c r="F199" s="208"/>
+      <c r="A199" s="210"/>
+      <c r="B199" s="210"/>
+      <c r="C199" s="210"/>
+      <c r="D199" s="210"/>
+      <c r="E199" s="210"/>
+      <c r="F199" s="210"/>
     </row>
     <row r="200" spans="1:6">
-      <c r="A200" s="208"/>
-[...4 lines deleted...]
-      <c r="F200" s="208"/>
+      <c r="A200" s="210"/>
+      <c r="B200" s="210"/>
+      <c r="C200" s="210"/>
+      <c r="D200" s="210"/>
+      <c r="E200" s="210"/>
+      <c r="F200" s="210"/>
     </row>
     <row r="201" spans="1:6">
-      <c r="A201" s="208"/>
-[...4 lines deleted...]
-      <c r="F201" s="208"/>
+      <c r="A201" s="210"/>
+      <c r="B201" s="210"/>
+      <c r="C201" s="210"/>
+      <c r="D201" s="210"/>
+      <c r="E201" s="210"/>
+      <c r="F201" s="210"/>
     </row>
     <row r="202" spans="1:6">
-      <c r="A202" s="208"/>
-[...4 lines deleted...]
-      <c r="F202" s="208"/>
+      <c r="A202" s="210"/>
+      <c r="B202" s="210"/>
+      <c r="C202" s="210"/>
+      <c r="D202" s="210"/>
+      <c r="E202" s="210"/>
+      <c r="F202" s="210"/>
     </row>
     <row r="203" spans="1:6">
-      <c r="A203" s="208"/>
-[...4 lines deleted...]
-      <c r="F203" s="208"/>
+      <c r="A203" s="210"/>
+      <c r="B203" s="210"/>
+      <c r="C203" s="210"/>
+      <c r="D203" s="210"/>
+      <c r="E203" s="210"/>
+      <c r="F203" s="210"/>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="208"/>
-[...4 lines deleted...]
-      <c r="F204" s="208"/>
+      <c r="A204" s="210"/>
+      <c r="B204" s="210"/>
+      <c r="C204" s="210"/>
+      <c r="D204" s="210"/>
+      <c r="E204" s="210"/>
+      <c r="F204" s="210"/>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="208"/>
-[...4 lines deleted...]
-      <c r="F205" s="208"/>
+      <c r="A205" s="210"/>
+      <c r="B205" s="210"/>
+      <c r="C205" s="210"/>
+      <c r="D205" s="210"/>
+      <c r="E205" s="210"/>
+      <c r="F205" s="210"/>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="208"/>
-[...4 lines deleted...]
-      <c r="F206" s="208"/>
+      <c r="A206" s="210"/>
+      <c r="B206" s="210"/>
+      <c r="C206" s="210"/>
+      <c r="D206" s="210"/>
+      <c r="E206" s="210"/>
+      <c r="F206" s="210"/>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="210"/>
+      <c r="B207" s="210"/>
+      <c r="C207" s="210"/>
+      <c r="D207" s="210"/>
+      <c r="E207" s="210"/>
+      <c r="F207" s="210"/>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="210"/>
+      <c r="B208" s="210"/>
+      <c r="C208" s="210"/>
+      <c r="D208" s="210"/>
+      <c r="E208" s="210"/>
+      <c r="F208" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E1:K4"/>
     <mergeCell ref="A4:B5"/>
-    <mergeCell ref="A164:F206"/>
-[...5 lines deleted...]
-    <mergeCell ref="F112:F113"/>
+    <mergeCell ref="A166:F208"/>
+    <mergeCell ref="A114:A115"/>
+    <mergeCell ref="B114:B115"/>
+    <mergeCell ref="C114:C115"/>
+    <mergeCell ref="D114:D115"/>
+    <mergeCell ref="E114:E115"/>
+    <mergeCell ref="F114:F115"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F8" r:id="rId1" display="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" xr:uid="{6CD02B15-E969-42EB-A054-E49B01B13DA4}"/>
-[...110 lines deleted...]
-    <hyperlink ref="F114" r:id="rId112" display="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" xr:uid="{2D1C5075-4E55-478F-8B6F-7594F5CED8D2}"/>
+    <hyperlink ref="F9" r:id="rId1" display="https://www.federalregister.gov/documents/2010/12/17/2010-31776/ehigiator-o-akhigbe-debarment-order" xr:uid="{6CD02B15-E969-42EB-A054-E49B01B13DA4}"/>
+    <hyperlink ref="F10" r:id="rId2" display="https://www.federalregister.gov/documents/2009/11/23/E9-28084/anthony-w-albanese-debarment-order" xr:uid="{EF011107-8DEC-494A-8CA2-537B17347E43}"/>
+    <hyperlink ref="F11" r:id="rId3" display="https://www.federalregister.gov/documents/2015/06/22/2015-15162/mirwaiss-aminzada-debarment-order" xr:uid="{DB1DBCF7-B071-4C43-87FA-81BE36071C59}"/>
+    <hyperlink ref="F12" r:id="rId4" display="https://www.gpo.gov/fdsys/pkg/FR-1997-11-07/pdf/97-29399.pdf" xr:uid="{3DDD8B9C-46F9-4DDC-861E-57A98F9FB067}"/>
+    <hyperlink ref="F17" r:id="rId5" display="https://www.federalregister.gov/documents/2020/11/27/2020-26226/michael-l-babich-final-debarment-order" xr:uid="{3A2E6733-4A63-444E-9FEE-AB526F6E4F4B}"/>
+    <hyperlink ref="F19" r:id="rId6" display="https://www.gpo.gov/fdsys/pkg/FR-1997-08-28/pdf/97-22856.pdf" xr:uid="{C5DDFF45-DE3B-4230-B200-86FA374291F0}"/>
+    <hyperlink ref="F22" r:id="rId7" display="https://www.gpo.gov/fdsys/pkg/FR-2017-02-17/pdf/2017-03173.pdf" xr:uid="{076AAB89-4F37-4094-841C-4F945D64FE03}"/>
+    <hyperlink ref="F23" r:id="rId8" display="https://www.federalregister.gov/documents/2021/01/04/2020-29046/alec-burlakoff-final-debarment-order" xr:uid="{49ED7D87-471A-452D-9829-2EF8819B577C}"/>
+    <hyperlink ref="F24" r:id="rId9" display="https://www.gpo.gov/fdsys/pkg/FR-1996-03-22/pdf/96-6941.pdf" xr:uid="{6F05E3AA-CB28-4DB2-88CE-B4F60690DC9D}"/>
+    <hyperlink ref="F25" r:id="rId10" display="https://www.gpo.gov/fdsys/pkg/FR-2006-10-17/pdf/E6-17178.pdf" xr:uid="{0A37B1A9-B0E6-4773-B35B-3CB920F1AA2A}"/>
+    <hyperlink ref="F26" r:id="rId11" display="https://www.federalregister.gov/documents/2020/11/30/2020-26255/barry-j-cadden-final-debarment-order" xr:uid="{504FD675-C6C1-4925-8B0B-4E3F3D831B68}"/>
+    <hyperlink ref="F27" r:id="rId12" display="https://www.gpo.gov/fdsys/pkg/FR-2008-09-02/pdf/E8-20295.pdf" xr:uid="{0342CE87-74AC-4238-BD8C-71D35DCF21C9}"/>
+    <hyperlink ref="F31" r:id="rId13" display="https://www.gpo.gov/fdsys/pkg/FR-1996-03-11/pdf/96-5687.pdf" xr:uid="{382B85EA-714E-419F-8504-39E0570C9F59}"/>
+    <hyperlink ref="F32" r:id="rId14" display="https://www.gpo.gov/fdsys/pkg/FR-1996-04-18/pdf/X96-30418.pdf" xr:uid="{0A6E89E8-8566-487C-B469-D6B1270D31A0}"/>
+    <hyperlink ref="F33" r:id="rId15" display="http://www.gpo.gov/fdsys/pkg/FR-2015-08-20/pdf/2015-20561.pdf" xr:uid="{5F495AC5-64B4-4386-ABEC-9CD829062D9C}"/>
+    <hyperlink ref="F34" r:id="rId16" display="https://www.gpo.gov/fdsys/pkg/FR-2003-10-20/pdf/03-26385.pdf" xr:uid="{7C4B200C-71EC-4D5A-A7D1-507545B86182}"/>
+    <hyperlink ref="F36" r:id="rId17" display="https://www.govinfo.gov/app/details/FR-2017-02-17/2017-03172" xr:uid="{2063233E-3C26-49D9-AE9E-105E9151C60E}"/>
+    <hyperlink ref="F41" r:id="rId18" display="https://www.govinfo.gov/app/details/FR-2015-07-09/2015-16665" xr:uid="{89B3B34B-CE2D-4188-B680-F9254251B3DE}"/>
+    <hyperlink ref="F42" r:id="rId19" display="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05717.pdf" xr:uid="{D5F7E4D2-5F80-4182-A3AA-99F5E286DF09}"/>
+    <hyperlink ref="F43" r:id="rId20" display="https://www.govinfo.gov/content/pkg/FR-2020-03-18/pdf/2020-05582.pdf" xr:uid="{4F6BBF8B-A357-4724-81F8-02D9D10B9846}"/>
+    <hyperlink ref="F44" r:id="rId21" display="https://www.gpo.gov/fdsys/pkg/FR-1997-04-03/pdf/97-8555.pdf" xr:uid="{8F30AD36-5A7F-4BA4-B060-1A3CB96E7363}"/>
+    <hyperlink ref="F45" r:id="rId22" display="https://www.federalregister.gov/documents/2020/07/24/2020-16069/paul-j-elmer-final-debarment-order" xr:uid="{2820BBA0-2CEF-406C-BC89-DD417EED2BF4}"/>
+    <hyperlink ref="F46" r:id="rId23" display="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25087.pdf" xr:uid="{1F0E7C25-7550-4CD2-840E-06181A445D34}"/>
+    <hyperlink ref="F51" r:id="rId24" display="https://www.fda.gov/media/70982/download" xr:uid="{ACBE2A43-85BB-441A-9A45-C735FC429A26}"/>
+    <hyperlink ref="F53" r:id="rId25" display="https://www.gpo.gov/fdsys/pkg/FR-2000-01-21/pdf/00-1406.pdf" xr:uid="{17278B8A-3014-4738-889B-A06686E8579C}"/>
+    <hyperlink ref="F55" r:id="rId26" display="https://www.govinfo.gov/app/details/FR-2009-10-21/E9-25322" xr:uid="{837203EE-58F8-4D3E-B906-1B4BD9E018EC}"/>
+    <hyperlink ref="F56" r:id="rId27" display="https://www.federalregister.gov/documents/2021/03/03/2021-04374/michael-gurry-final-debarment-order" xr:uid="{FFC916B0-EC91-4593-BCF3-D639EF9673BC}"/>
+    <hyperlink ref="F57" r:id="rId28" display="https://www.federalregister.gov/documents/2009/08/04/E9-18621/kim-c-hendrick-debarment-order" xr:uid="{84C15CEA-1604-4105-8BCE-D29C14CAA157}"/>
+    <hyperlink ref="F58" r:id="rId29" display="https://www.gpo.gov/fdsys/pkg/FR-1997-10-17/pdf/97-27586.pdf" xr:uid="{9A11E733-E936-4B57-A773-26BEF86A2FF0}"/>
+    <hyperlink ref="F60" r:id="rId30" display="http://www.gpo.gov/fdsys/pkg/FR-2015-09-16/pdf/2015-23204.pdf" xr:uid="{D0D8DC46-C03B-40F0-89F9-EE772A3B4DFA}"/>
+    <hyperlink ref="F61" r:id="rId31" display="https://www.govinfo.gov/app/details/FR-2012-07-09/2012-16600" xr:uid="{DBED17C0-08E1-4B1E-B234-A8761285301F}"/>
+    <hyperlink ref="F62" r:id="rId32" display="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05715.pdf" xr:uid="{E6EB0869-DDA2-4455-AB6D-52E0C99568F2}"/>
+    <hyperlink ref="F63" r:id="rId33" display="https://www.govinfo.gov/app/details/FR-2009-11-23/E9-28083" xr:uid="{20361F8C-9002-47EA-BAB5-8FC6D9006350}"/>
+    <hyperlink ref="F64" r:id="rId34" display="https://www.federalregister.gov/documents/2020/11/30/2020-26262/john-kapoor-final-debarment-order" xr:uid="{0C395FA0-644A-4BA9-99A2-491E9B23E2EC}"/>
+    <hyperlink ref="F65" r:id="rId35" display="https://www.govinfo.gov/app/details/FR-2015-07-08/2015-16664" xr:uid="{20130D66-FC8B-4D4A-8800-8EB01CF0906B}"/>
+    <hyperlink ref="F66" r:id="rId36" display="https://www.gpo.gov/fdsys/pkg/FR-2007-01-30/pdf/E7-1416.pdf" xr:uid="{336F16CE-881E-4990-9F9D-C82247F98A91}"/>
+    <hyperlink ref="F67" r:id="rId37" display="https://www.federalregister.gov/documents/2018/01/18/2018-00719/william-ralph-kincaid-denial-of-hearing-final-debarment-order" xr:uid="{A00796D0-65B3-4253-9F0A-5F672EDD6BA9}"/>
+    <hyperlink ref="F68" r:id="rId38" display="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27802.pdf" xr:uid="{9B292D55-E889-47F8-BD6A-005B39A5827F}"/>
+    <hyperlink ref="F70" r:id="rId39" display="https://www.gpo.gov/fdsys/pkg/FR-2003-04-30/pdf/03-10569.pdf" xr:uid="{42798C2F-A061-430D-830D-AB6CE829B151}"/>
+    <hyperlink ref="F71" r:id="rId40" display="https://www.govinfo.gov/app/details/FR-2009-08-04/E9-18619" xr:uid="{B64EDE7F-1107-4014-9D53-E97380F137F5}"/>
+    <hyperlink ref="F73" r:id="rId41" display="https://www.govinfo.gov/content/pkg/FR-1998-06-25/pdf/98-16850.pdf" xr:uid="{7086C3DA-ED28-4A30-B9FB-967AF402DA39}"/>
+    <hyperlink ref="F74" r:id="rId42" display="https://www.federalregister.gov/documents/2020/07/24/2020-16046/euton-m-laing-final-debarment-order" xr:uid="{AB51FBFA-921F-4831-9073-677EAE081407}"/>
+    <hyperlink ref="F75" r:id="rId43" display="https://www.federalregister.gov/documents/2010/02/23/2010-3552/patrick-j-lais-debarment-order" xr:uid="{A409B2CA-3165-4C60-AEAE-FE13E20DAE8A}"/>
+    <hyperlink ref="F76" r:id="rId44" display="https://www.federalregister.gov/documents/2021/01/04/2020-29044/sunrise-lee-final-debarment-order" xr:uid="{8204B507-6E5F-49BD-A998-208278C3CF8E}"/>
+    <hyperlink ref="F77" r:id="rId45" display="https://www.federalregister.gov/documents/2012/05/09/2012-11106/jerome-lentini-denial-of-hearing-final-debarment-order" xr:uid="{958D6D78-65A5-48A7-9840-40A2192768DF}"/>
+    <hyperlink ref="F79" r:id="rId46" display="https://www.govinfo.gov/content/pkg/FR-2013-03-06/pdf/2013-05160.pdf" xr:uid="{B75C65BC-940D-499D-9DFA-D2BF56A84E32}"/>
+    <hyperlink ref="F83" r:id="rId47" display="https://www.govinfo.gov/app/details/FR-2016-11-14/2016-27244" xr:uid="{233B4EB7-BEB0-44CF-A5BD-ED59F576B3DC}"/>
+    <hyperlink ref="F84" r:id="rId48" display="https://www.federalregister.gov/documents/2012/02/22/2012-4064/stephen-l-marks-debarment-order" xr:uid="{5AA8E308-B09F-41EB-8F71-581917A80C1C}"/>
+    <hyperlink ref="F85" r:id="rId49" display="https://www.govinfo.gov/app/details/FR-2011-10-05/2011-25680" xr:uid="{3E1A6C77-6AF4-40CC-9D19-7A33DFC0B42F}"/>
+    <hyperlink ref="F86" r:id="rId50" display="https://www.govinfo.gov/app/details/FR-2016-03-18/2016-06104" xr:uid="{25FBD70B-AFBE-4BD3-A2E4-5B28E6AAC813}"/>
+    <hyperlink ref="F87" r:id="rId51" display="https://www.gpo.gov/fdsys/pkg/FR-1994-12-21/html/94-31250.htm" xr:uid="{535B1EA4-882F-41BF-88B0-CD680BE95C39}"/>
+    <hyperlink ref="F89" r:id="rId52" display="https://www.gpo.gov/fdsys/pkg/FR-1995-01-11/pdf/95-695.pdf" xr:uid="{E4D0FA8F-633E-48F2-944E-D7DC96AF6985}"/>
+    <hyperlink ref="F90" r:id="rId53" display="https://www.federalregister.gov/documents/2011/08/09/2011-20181/ray-nathan-denial-of-hearing-final-debarment-order" xr:uid="{FDAEE871-88CD-4C06-B835-54A2B9E45084}"/>
+    <hyperlink ref="F93" r:id="rId54" display="https://www.gpo.gov/fdsys/pkg/FR-2008-11-24/pdf/E8-27803.pdf" xr:uid="{3C43BA38-5A15-49FB-BF85-AF9AA83210D5}"/>
+    <hyperlink ref="F96" r:id="rId55" display="https://www.govinfo.gov/app/details/FR-2011-04-06/2011-8152" xr:uid="{FC55899A-9856-4F94-BA1C-6797A87B4D67}"/>
+    <hyperlink ref="F99" r:id="rId56" display="https://www.gpo.gov/fdsys/pkg/FR-2002-04-30/pdf/02-10562.pdf" xr:uid="{EC506321-350F-4F78-A627-3492AC959829}"/>
+    <hyperlink ref="F100" r:id="rId57" display="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-663.pdf" xr:uid="{CD83707B-550E-4DF3-AC64-AEC41CCECBE5}"/>
+    <hyperlink ref="F101" r:id="rId58" display="https://www.govinfo.gov/app/details/FR-2011-03-03/2011-4778" xr:uid="{033C5AB6-479A-4180-8E66-4AF412711991}"/>
+    <hyperlink ref="F105" r:id="rId59" display="https://www.gpo.gov/fdsys/pkg/FR-1997-10-20/pdf/97-27693.pdf" xr:uid="{B84F8522-B2D4-4BB0-BF51-CC8337AE6D71}"/>
+    <hyperlink ref="F108" r:id="rId60" display="https://www.federalregister.gov/documents/2011/11/16/2011-29538/scott-s-reuben-debarment-order" xr:uid="{3BB74891-567D-47D4-A13A-441D5F6015F0}"/>
+    <hyperlink ref="F109" r:id="rId61" display="https://www.federalregister.gov/documents/2021/04/14/2021-07638/mark-reinhard-final-debarment-order" xr:uid="{D2715E33-3A99-4CB3-A25C-2F8DAA28E6DB}"/>
+    <hyperlink ref="F113" r:id="rId62" display="https://www.govinfo.gov/app/details/FR-2011-11-08/2011-28877" xr:uid="{4C785BBF-3168-4FDE-955E-6A3CE64036AE}"/>
+    <hyperlink ref="F114" r:id="rId63" display="https://www.federalregister.gov/documents/2021/01/04/2020-29045/joseph-a-rowan-final-debarment-order" xr:uid="{FB8CD229-15F3-44A6-BE5D-F201DC57737D}"/>
+    <hyperlink ref="F118" r:id="rId64" display="https://www.fda.gov/media/70741/download" xr:uid="{FBB43034-8BD2-4597-9E4B-C1EC6E5A22E9}"/>
+    <hyperlink ref="F119" r:id="rId65" display="https://www.federalregister.gov/documents/2021/03/03/2021-04375/lawrence-b-ryan-final-debarment-order" xr:uid="{82CDE44E-34AD-496A-AC50-30383E13700E}"/>
+    <hyperlink ref="F120" r:id="rId66" display="https://www.gpo.gov/fdsys/pkg/FR-1997-08-11/pdf/97-21085.pdf" xr:uid="{64961B8E-85F6-48C0-A8C1-D772CCBF3ECC}"/>
+    <hyperlink ref="F121" r:id="rId67" display="https://www.govinfo.gov/app/details/FR-2014-11-10/2014-26562" xr:uid="{B0D5C2E0-7C4D-43CC-909E-7F8FC026337B}"/>
+    <hyperlink ref="F122" r:id="rId68" display="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24655.pdf" xr:uid="{F92C3B04-B61B-4C67-A8BB-A23AB7FB0093}"/>
+    <hyperlink ref="F123" r:id="rId69" display="https://www.govinfo.gov/app/details/FR-2015-06-22/2015-15163" xr:uid="{5B39B8EC-2A4A-4E7A-95DB-9DDA02B9E516}"/>
+    <hyperlink ref="F124" r:id="rId70" display="https://www.govinfo.gov/app/details/FR-2009-06-12/E9-13929" xr:uid="{F8A06F13-FF41-477E-8BE5-E43EA8FD48E4}"/>
+    <hyperlink ref="F126" r:id="rId71" display="https://www.gpo.gov/fdsys/pkg/FR-2017-10-26/pdf/2017-23275.pdf" xr:uid="{6093C294-54E8-4356-B48E-FA2A0116401B}"/>
+    <hyperlink ref="F127" r:id="rId72" display="https://www.federalregister.gov/documents/2011/05/27/2011-13198/stephen-lee-seldon-debarment-order" xr:uid="{1917E9A4-63DC-45CC-BC1C-FB82CA280E14}"/>
+    <hyperlink ref="F131" r:id="rId73" display="https://www.gpo.gov/fdsys/pkg/FR-1996-02-28/pdf/96-4473.pdf" xr:uid="{371168AE-CB02-4EAF-AA74-B57627DD8E2C}"/>
+    <hyperlink ref="F132" r:id="rId74" display="https://www.govinfo.gov/app/details/FR-2012-09-13/2012-22604" xr:uid="{E8AA7CA1-A243-4DC9-B710-16BDA51A880D}"/>
+    <hyperlink ref="F134" r:id="rId75" display="https://www.govinfo.gov/app/details/FR-2012-08-23/2012-20784" xr:uid="{C87B4F88-6A11-4661-8E46-8AEFA5C893DE}"/>
+    <hyperlink ref="F136" r:id="rId76" display="https://www.federalregister.gov/documents/2020/11/19/2020-25601/richard-m-simon-final-debarment-order" xr:uid="{89BC17C0-EF14-4FA2-A0DA-6C98BB3E6DE7}"/>
+    <hyperlink ref="F137" r:id="rId77" display="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27418" xr:uid="{2E08B20F-2F39-4ED5-B90A-56C0EA04F509}"/>
+    <hyperlink ref="F138" r:id="rId78" display="https://www.federalregister.gov/documents/2021/01/04/2020-29052/jerrod-nichols-smith-debarment-order" xr:uid="{FE1FDD1B-B1CD-4A13-8539-CE07022AF390}"/>
+    <hyperlink ref="F139" r:id="rId79" display="https://www.govinfo.gov/app/details/FR-2016-11-15/2016-27417" xr:uid="{465B50C1-D352-48F7-9303-5A0C89364D72}"/>
+    <hyperlink ref="F140" r:id="rId80" display="https://www.gpo.gov/fdsys/pkg/FR-2003-01-13/pdf/03-661.pdf" xr:uid="{D60BA29A-8A3D-4F23-A6DD-C3BE10BC7C2F}"/>
+    <hyperlink ref="F141" r:id="rId81" display="http://www.gpo.gov/fdsys/pkg/FR-2012-09-13/pdf/2012-22606.pdf" xr:uid="{E51C932B-B26E-4C57-8AE4-E203E4E1902F}"/>
+    <hyperlink ref="F142" r:id="rId82" display="https://www.gpo.gov/fdsys/pkg/FR-2003-09-30/pdf/03-24657.pdf" xr:uid="{F41CDF48-7FA6-4E51-9E7A-8CBFD6DEBDFE}"/>
+    <hyperlink ref="F149" r:id="rId83" display="https://www.federalregister.gov/documents/2003/08/05/03-19806/thomas-ronald-theodore-debarment-order" xr:uid="{2F13F4BF-04F3-438D-8DBE-AD0A7AA7D108}"/>
+    <hyperlink ref="F150" r:id="rId84" display="https://www.govinfo.gov/content/pkg/FR-2020-03-19/pdf/2020-05714.pdf" xr:uid="{758B00BE-A1D4-4DAE-B677-7C943F571CED}"/>
+    <hyperlink ref="F151" r:id="rId85" display="https://www.govinfo.gov/app/details/FR-2009-11-13/E9-27223" xr:uid="{E1651582-66D3-4F96-B646-34094DA154B3}"/>
+    <hyperlink ref="F153" r:id="rId86" display="https://www.gpo.gov/fdsys/pkg/FR-2000-09-29/pdf/00-25088.pdf" xr:uid="{AD0F3B5B-3C10-416F-A516-581AF749F323}"/>
+    <hyperlink ref="F154" r:id="rId87" display="https://www.federalregister.gov/documents/2010/02/02/2010-2135/brian-ullom-debarment-order" xr:uid="{E9DDDC4B-FFCF-46C4-936D-1A7C3442003F}"/>
+    <hyperlink ref="F156" r:id="rId88" display="https://www.govinfo.gov/app/details/FR-2010-01-12/2010-289" xr:uid="{949CADFB-8E46-4DCC-9326-B56D874A3827}"/>
+    <hyperlink ref="F157" r:id="rId89" display="https://www.federalregister.gov/documents/2011/03/10/2011-5498/mark-e-van-wormer-debarment-order" xr:uid="{EF8C042E-5326-42BF-A0AF-BBBC1C415A8E}"/>
+    <hyperlink ref="F161" r:id="rId90" display="https://www.govinfo.gov/app/details/FR-2011-04-19/2011-9431" xr:uid="{881EA5AF-64B5-49A8-AEA2-386AD49A611A}"/>
+    <hyperlink ref="F163" r:id="rId91" display="https://www.govinfo.gov/app/details/FR-2010-08-18/2010-20418" xr:uid="{E51FEF9A-E1C1-4933-A435-6BF861328967}"/>
+    <hyperlink ref="F92" r:id="rId92" display="https://www.federalregister.gov/documents/2021/08/02/2021-16352/belen-g-ngo-denial-of-hearing-final-debarment-order" xr:uid="{71A9BCF1-0646-4789-A14C-DA8065CB7F36}"/>
+    <hyperlink ref="F80" r:id="rId93" display="https://www.federalregister.gov/documents/2021/11/23/2021-25589/maytee-lledo-final-debarment-order" xr:uid="{2F6892F0-CC00-45DC-BBBF-54FB6CFB2D19}"/>
+    <hyperlink ref="F91" r:id="rId94" display="https://www.federalregister.gov/documents/2022/03/03/2022-04459/eduardo-navarro-final-debarment-order" xr:uid="{1A99DC30-D49E-4944-AFFD-7CFF89B91213}"/>
+    <hyperlink ref="F158" r:id="rId95" display="https://www.federalregister.gov/documents/2022/03/15/2022-05401/nayade-varona-final-debarment-order" xr:uid="{7F53B01F-4DCC-424E-97B4-2AFA0F6BB93B}"/>
+    <hyperlink ref="F106" r:id="rId96" display="https://www.federalregister.gov/documents/2022/04/14/2022-08025/lisett-raventos-final-debarment-order" xr:uid="{E30F1806-BD68-49FD-9F58-99909357619B}"/>
+    <hyperlink ref="F160" r:id="rId97" display="https://www.federalregister.gov/documents/2022/04/19/2022-08302/yvelice-villaman-bencosme-final-debarment-order" xr:uid="{5B11B6EC-C97B-4279-828F-8BBA402DD731}"/>
+    <hyperlink ref="F146" r:id="rId98" display="https://www.federalregister.gov/documents/2022/08/02/2022-16507/duniel-tejeda-final-debarment-order" xr:uid="{60D92D35-DB79-47E3-AA7F-0F8DE345657F}"/>
+    <hyperlink ref="F148" r:id="rId99" display="https://www.federalregister.gov/documents/2023/02/27/2023-03941/shaun-thaxter-denial-of-hearing-final-debarment-order" xr:uid="{ABDD7440-FA2C-46BE-8DB7-755C205B996F}"/>
+    <hyperlink ref="F110" r:id="rId100" location=":~:text=The%20Food%20and%20Drug%20Administration%20%28FDA%20or%20Agency%29,has%20an%20approved%20or%20pending%20drug%20product%20application." display="https://www.federalregister.gov/documents/2023/06/08/2023-12249/analay-rico-final-debarment-order - :~:text=The%20Food%20and%20Drug%20Administration%20%28FDA%20or%20Agency%29,has%20an%20approved%20or%20pending%20drug%20product%20application." xr:uid="{7C1DF467-2FDA-4459-9327-EA978FFD7066}"/>
+    <hyperlink ref="F38" r:id="rId101" display="https://www.federalregister.gov/documents/2023/06/21/2023-13135/daylen-diaz-final-debarment-order" xr:uid="{84B39180-4013-48E1-AF12-27369BB6862C}"/>
+    <hyperlink ref="F35" r:id="rId102" location=":~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." display="https://www.federalregister.gov/documents/2023/07/27/2023-15944/diana-daffin-final-debarment-order - :~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." xr:uid="{A1AA3D14-E5CC-4439-90DB-BB72DB9395D5}"/>
+    <hyperlink ref="F49" r:id="rId103" display="https://www.gpo.gov/fdsys/pkg/FR-2018-09-28/pdf/2018-21210.pdf" xr:uid="{6B65DAAA-101A-4580-B05D-CDE390E270E8}"/>
+    <hyperlink ref="F47" r:id="rId104" location=":~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." display="https://www.federalregister.gov/documents/2023/08/03/2023-16550/raidel-figueroa-final-debarment-order - :~:text=SUMMARY%3A,or%20pending%20drug%20product%20application." xr:uid="{39BCEF5F-8ADF-4A6B-A11A-5A2CFE1C4E69}"/>
+    <hyperlink ref="F145" r:id="rId105" display="https://www.federalregister.gov/documents/2023/09/12/2023-19672/mayya-tatsene-final-debarment-order" xr:uid="{A5F67007-B2A8-4DC6-B681-74249E86A1F2}"/>
+    <hyperlink ref="F162" r:id="rId106" display="https://www.federalregister.gov/documents/2010/04/08/2010-8023/kevin-xu-debarment-order" xr:uid="{D337D650-E847-42B3-96B3-3D1D3EE4D018}"/>
+    <hyperlink ref="F98" r:id="rId107" display="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" xr:uid="{261CAA4D-8DDA-4255-A771-131C4376F000}"/>
+    <hyperlink ref="F21" r:id="rId108" display="https://www.gpo.gov/fdsys/pkg/FR-2004-12-02/pdf/04-26532.pdf" xr:uid="{8963BA33-46D8-4E1E-AA59-F2867D6CFC5C}"/>
+    <hyperlink ref="F107" r:id="rId109" display="https://www.federalregister.gov/documents/2024/03/21/2024-05981/willis-reed-final-debarment-order" xr:uid="{726024D0-8ADA-44A7-8036-1D1D04C477D6}"/>
+    <hyperlink ref="F155" r:id="rId110" display="https://www.federalregister.gov/documents/2024/03/25/2024-06242/martin-valdes-final-debarment-order" xr:uid="{E5954184-2618-43C8-84EE-237F2EAF8139}"/>
+    <hyperlink ref="F54" r:id="rId111" display="https://www.federalregister.gov/documents/2024/05/02/2024-09528/angela-maria-giron-final-debarment-order" xr:uid="{8819E40F-6531-416C-8339-17A063B3407D}"/>
+    <hyperlink ref="F116" r:id="rId112" display="https://www.federalregister.gov/documents/2024/05/07/2024-09917/adam-paul-runsdorf-final-debarment-order" xr:uid="{2D1C5075-4E55-478F-8B6F-7594F5CED8D2}"/>
     <hyperlink ref="F7" r:id="rId113" display="https://www.federalregister.gov/documents/2024/05/15/2024-10584/gina-acosta-final-debarment-order" xr:uid="{7924976E-8ABC-4F6D-AF68-0F67F06B25EE}"/>
-    <hyperlink ref="F93" r:id="rId114" display="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" xr:uid="{4D78CD7A-6736-4AB3-B639-6139F1D00379}"/>
-[...6 lines deleted...]
-    <hyperlink ref="F145" r:id="rId121" display="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" xr:uid="{E37FE2FC-A292-4B43-9A0D-85ABC3D3AEE2}"/>
+    <hyperlink ref="F95" r:id="rId114" display="https://www.federalregister.gov/documents/2024/05/28/2024-11546/jessica-palacio-denial-of-hearing-final-debarment-order" xr:uid="{4D78CD7A-6736-4AB3-B639-6139F1D00379}"/>
+    <hyperlink ref="F14" r:id="rId115" display="https://www.federalregister.gov/documents/2024/05/29/2024-11727/maria-anzures-camarena-final-debarment-order" xr:uid="{0EDCEE8E-8863-4F3C-9317-A0CC1DE1F72B}"/>
+    <hyperlink ref="F133" r:id="rId116" display="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" xr:uid="{DCF79DC7-15B0-4AF1-8BF1-6DE144D9A969}"/>
+    <hyperlink ref="F102" r:id="rId117" display="https://www.federalregister.gov/documents/2024/11/19/2024-26912/ivette-maria-portela-martinez-final-debarment-order" xr:uid="{5464749F-C167-4F5D-8A5E-261EF0F61F8D}"/>
+    <hyperlink ref="F88" r:id="rId118" display="https://www.federalregister.gov/documents/2024/11/20/2024-27093/miguel-angel-montalvo-villa-final-debarment-order" xr:uid="{E777487F-D84F-4199-A063-1E02E2654E20}"/>
+    <hyperlink ref="F72" r:id="rId119" display="https://www.federalregister.gov/documents/2025/03/13/2025-04031/john-warrington-kosolcharoen-final-debarment-order" xr:uid="{824D2795-428F-4515-BEFE-AECE68E012B3}"/>
+    <hyperlink ref="F52" r:id="rId120" display="https://www.federalregister.gov/documents/2025/03/14/2025-04117/bernardo-garmendia-denial-of-hearing-final-debarment-order" xr:uid="{9B61D8C7-6147-4809-A405-E6D570AE37F4}"/>
+    <hyperlink ref="F147" r:id="rId121" display="https://www.federalregister.gov/documents/2026/02/06/2026-02349/matthew-teltser-final-debarment-order" xr:uid="{E37FE2FC-A292-4B43-9A0D-85ABC3D3AEE2}"/>
+    <hyperlink ref="F8" r:id="rId122" display="https://www.federalregister.gov/documents/2026/08/03/2026-15636/ricardo-andres-acuna-final-debarment-order" xr:uid="{183D88FB-F8FE-491B-BD1C-326C7043D93D}"/>
+    <hyperlink ref="F20" r:id="rId123" display="https://www.federalregister.gov/documents/2026/08/03/2026-15635/angela-anatilde-baquero-final-debarment-order" xr:uid="{F9B32FA4-3E20-406D-B0C9-AF6F3C19F56E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId122"/>
+  <pageSetup orientation="portrait" r:id="rId124"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{112E7A7F-4612-4AAE-B56F-C61B16BED865}">
   <dimension ref="A1:BK112"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.140625" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" customWidth="1"/>
     <col min="9" max="9" width="53.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="E1" s="215" t="s">
-[...5 lines deleted...]
-      <c r="I1" s="216"/>
+      <c r="E1" s="217" t="s">
+        <v>435</v>
+      </c>
+      <c r="F1" s="218"/>
+      <c r="G1" s="218"/>
+      <c r="H1" s="218"/>
+      <c r="I1" s="218"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="E2" s="216"/>
-[...3 lines deleted...]
-      <c r="I2" s="216"/>
+      <c r="E2" s="218"/>
+      <c r="F2" s="218"/>
+      <c r="G2" s="218"/>
+      <c r="H2" s="218"/>
+      <c r="I2" s="218"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="E3" s="216"/>
-[...3 lines deleted...]
-      <c r="I3" s="216"/>
+      <c r="E3" s="218"/>
+      <c r="F3" s="218"/>
+      <c r="G3" s="218"/>
+      <c r="H3" s="218"/>
+      <c r="I3" s="218"/>
     </row>
     <row r="4" spans="1:9" ht="23.25">
       <c r="A4" s="11"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
-      <c r="E4" s="216"/>
-[...3 lines deleted...]
-      <c r="I4" s="216"/>
+      <c r="E4" s="218"/>
+      <c r="F4" s="218"/>
+      <c r="G4" s="218"/>
+      <c r="H4" s="218"/>
+      <c r="I4" s="218"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="217" t="s">
+      <c r="A5" s="219" t="s">
         <v>379</v>
       </c>
-      <c r="B5" s="218"/>
-      <c r="C5" s="218"/>
+      <c r="B5" s="220"/>
+      <c r="C5" s="220"/>
       <c r="D5" s="3"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="219"/>
-[...1 lines deleted...]
-      <c r="C6" s="219"/>
+      <c r="A6" s="221"/>
+      <c r="B6" s="221"/>
+      <c r="C6" s="221"/>
       <c r="D6" s="3"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D8" s="20" t="s">
+      <c r="A8" s="40" t="s">
+        <v>449</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>450</v>
+      </c>
+      <c r="C8" s="42">
+        <v>44565</v>
+      </c>
+      <c r="D8" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="E8" s="38">
-[...13 lines deleted...]
-      <c r="C9" s="44">
+      <c r="E8" s="51">
+        <v>44623</v>
+      </c>
+      <c r="F8" s="147" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="17.25">
+      <c r="A9" s="94" t="s">
+        <v>677</v>
+      </c>
+      <c r="B9" s="94" t="s">
+        <v>678</v>
+      </c>
+      <c r="C9" s="192">
+        <v>46157</v>
+      </c>
+      <c r="D9" s="193" t="s">
+        <v>679</v>
+      </c>
+      <c r="E9" s="192">
+        <v>46157</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="194" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="194" t="s">
+        <v>664</v>
+      </c>
+      <c r="C10" s="201">
+        <v>46065</v>
+      </c>
+      <c r="D10" s="202" t="s">
+        <v>665</v>
+      </c>
+      <c r="E10" s="201">
+        <v>46065</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="132" t="s">
+        <v>621</v>
+      </c>
+      <c r="B11" s="132" t="s">
+        <v>622</v>
+      </c>
+      <c r="C11" s="99">
+        <v>45729</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>399</v>
+      </c>
+      <c r="E11" s="99">
+        <v>45729</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="90" t="s">
+        <v>397</v>
+      </c>
+      <c r="B12" s="90" t="s">
+        <v>398</v>
+      </c>
+      <c r="C12" s="91">
+        <v>43907</v>
+      </c>
+      <c r="D12" s="92" t="s">
+        <v>399</v>
+      </c>
+      <c r="E12" s="133">
+        <v>43907</v>
+      </c>
+      <c r="F12" s="134" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="94" t="s">
+        <v>521</v>
+      </c>
+      <c r="B13" s="180" t="s">
+        <v>634</v>
+      </c>
+      <c r="C13" s="125">
+        <v>45806</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="125">
+        <v>45806</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="90" t="s">
+        <v>429</v>
+      </c>
+      <c r="B14" s="90" t="s">
+        <v>430</v>
+      </c>
+      <c r="C14" s="91">
+        <v>44545</v>
+      </c>
+      <c r="D14" s="92" t="s">
+        <v>221</v>
+      </c>
+      <c r="E14" s="133">
+        <v>44545</v>
+      </c>
+      <c r="F14" s="103" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="94" t="s">
+        <v>639</v>
+      </c>
+      <c r="B15" s="180" t="s">
+        <v>640</v>
+      </c>
+      <c r="C15" s="125">
+        <v>45807</v>
+      </c>
+      <c r="D15" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E15" s="125">
+        <v>45807</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="90" t="s">
+        <v>548</v>
+      </c>
+      <c r="B16" s="90" t="s">
+        <v>549</v>
+      </c>
+      <c r="C16" s="91">
+        <v>45279</v>
+      </c>
+      <c r="D16" s="181" t="s">
+        <v>221</v>
+      </c>
+      <c r="E16" s="91">
+        <v>45279</v>
+      </c>
+      <c r="F16" s="103" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="17" spans="1:63">
+      <c r="A17" s="94" t="s">
+        <v>551</v>
+      </c>
+      <c r="B17" s="94" t="s">
+        <v>552</v>
+      </c>
+      <c r="C17" s="68">
+        <v>45331</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E17" s="68">
+        <v>45331</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="18" spans="1:63">
+      <c r="A18" s="83" t="s">
+        <v>498</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>499</v>
+      </c>
+      <c r="C18" s="99">
+        <v>44946</v>
+      </c>
+      <c r="D18" s="100" t="s">
+        <v>221</v>
+      </c>
+      <c r="E18" s="99">
+        <v>44946</v>
+      </c>
+      <c r="F18" s="101" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="19" spans="1:63">
+      <c r="A19" s="86" t="s">
+        <v>498</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>501</v>
+      </c>
+      <c r="C19" s="186">
+        <v>44946</v>
+      </c>
+      <c r="D19" s="187" t="s">
+        <v>221</v>
+      </c>
+      <c r="E19" s="186">
+        <v>44946</v>
+      </c>
+      <c r="F19" s="89" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="20" spans="1:63">
+      <c r="A20" s="86" t="s">
+        <v>647</v>
+      </c>
+      <c r="B20" s="86" t="s">
+        <v>433</v>
+      </c>
+      <c r="C20" s="188">
+        <v>45919</v>
+      </c>
+      <c r="D20" s="88" t="s">
+        <v>648</v>
+      </c>
+      <c r="E20" s="87">
+        <v>45919</v>
+      </c>
+      <c r="F20" s="52" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="21" spans="1:63">
+      <c r="A21" s="94" t="s">
+        <v>655</v>
+      </c>
+      <c r="B21" s="94" t="s">
+        <v>656</v>
+      </c>
+      <c r="C21" s="58">
+        <v>46045</v>
+      </c>
+      <c r="D21" s="66" t="s">
+        <v>648</v>
+      </c>
+      <c r="E21" s="58">
+        <v>46045</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="22" spans="1:63" ht="18">
+      <c r="A22" s="61" t="s">
+        <v>472</v>
+      </c>
+      <c r="B22" s="53" t="s">
+        <v>473</v>
+      </c>
+      <c r="C22" s="54">
+        <v>44755</v>
+      </c>
+      <c r="D22" s="102" t="s">
+        <v>536</v>
+      </c>
+      <c r="E22" s="54">
+        <v>44755</v>
+      </c>
+      <c r="F22" s="62" t="s">
+        <v>474</v>
+      </c>
+      <c r="G22" s="2"/>
+      <c r="I22" s="34"/>
+    </row>
+    <row r="23" spans="1:63">
+      <c r="A23" s="151" t="s">
+        <v>465</v>
+      </c>
+      <c r="B23" s="151" t="s">
+        <v>466</v>
+      </c>
+      <c r="C23" s="152">
+        <v>44698</v>
+      </c>
+      <c r="D23" s="153" t="s">
+        <v>221</v>
+      </c>
+      <c r="E23" s="154">
+        <v>44698</v>
+      </c>
+      <c r="F23" s="155" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="24" spans="1:63">
+      <c r="A24" s="138" t="s">
+        <v>636</v>
+      </c>
+      <c r="B24" s="195" t="s">
+        <v>637</v>
+      </c>
+      <c r="C24" s="196">
+        <v>45806</v>
+      </c>
+      <c r="D24" s="43" t="s">
+        <v>221</v>
+      </c>
+      <c r="E24" s="196">
+        <v>45806</v>
+      </c>
+      <c r="F24" s="52" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="25" spans="1:63">
+      <c r="A25" s="64" t="s">
+        <v>670</v>
+      </c>
+      <c r="B25" s="64" t="s">
+        <v>413</v>
+      </c>
+      <c r="C25" s="192">
+        <v>46072</v>
+      </c>
+      <c r="D25" s="193" t="s">
+        <v>665</v>
+      </c>
+      <c r="E25" s="192">
+        <v>46072</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="26" spans="1:63">
+      <c r="A26" s="64" t="s">
+        <v>670</v>
+      </c>
+      <c r="B26" s="64" t="s">
+        <v>672</v>
+      </c>
+      <c r="C26" s="192">
+        <v>46072</v>
+      </c>
+      <c r="D26" s="193" t="s">
+        <v>665</v>
+      </c>
+      <c r="E26" s="192">
+        <v>46072</v>
+      </c>
+      <c r="F26" s="17" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="27" spans="1:63">
+      <c r="A27" s="183" t="s">
+        <v>614</v>
+      </c>
+      <c r="B27" s="183" t="s">
+        <v>615</v>
+      </c>
+      <c r="C27" s="184">
+        <v>45665</v>
+      </c>
+      <c r="D27" s="185" t="s">
+        <v>221</v>
+      </c>
+      <c r="E27" s="184">
+        <v>45665</v>
+      </c>
+      <c r="F27" s="182" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="28" spans="1:63">
+      <c r="A28" s="39" t="s">
+        <v>644</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>645</v>
+      </c>
+      <c r="C28" s="19">
+        <v>45888</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>399</v>
+      </c>
+      <c r="E28" s="19">
+        <v>45888</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="29" spans="1:63" s="59" customFormat="1" ht="14.25">
+      <c r="A29" s="197" t="s">
+        <v>492</v>
+      </c>
+      <c r="B29" s="197" t="s">
+        <v>493</v>
+      </c>
+      <c r="C29" s="198">
+        <v>44909</v>
+      </c>
+      <c r="D29" s="185" t="s">
+        <v>221</v>
+      </c>
+      <c r="E29" s="198">
+        <v>44909</v>
+      </c>
+      <c r="F29" s="182" t="s">
+        <v>494</v>
+      </c>
+      <c r="G29" s="60"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="60"/>
+      <c r="O29" s="60"/>
+      <c r="P29" s="60"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60"/>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60"/>
+      <c r="W29" s="60"/>
+      <c r="X29" s="60"/>
+      <c r="Y29" s="60"/>
+      <c r="Z29" s="60"/>
+      <c r="AA29" s="60"/>
+      <c r="AB29" s="60"/>
+      <c r="AC29" s="60"/>
+      <c r="AD29" s="60"/>
+      <c r="AE29" s="60"/>
+      <c r="AF29" s="60"/>
+      <c r="AG29" s="60"/>
+      <c r="AH29" s="60"/>
+      <c r="AI29" s="60"/>
+      <c r="AJ29" s="60"/>
+      <c r="AK29" s="60"/>
+      <c r="AL29" s="60"/>
+      <c r="AM29" s="60"/>
+      <c r="AN29" s="60"/>
+      <c r="AO29" s="60"/>
+      <c r="AP29" s="60"/>
+      <c r="AQ29" s="60"/>
+      <c r="AR29" s="60"/>
+      <c r="AS29" s="60"/>
+      <c r="AT29" s="60"/>
+      <c r="AU29" s="60"/>
+      <c r="AV29" s="60"/>
+      <c r="AW29" s="60"/>
+      <c r="AX29" s="60"/>
+      <c r="AY29" s="60"/>
+      <c r="AZ29" s="60"/>
+      <c r="BA29" s="60"/>
+      <c r="BB29" s="60"/>
+      <c r="BC29" s="60"/>
+      <c r="BD29" s="60"/>
+      <c r="BE29" s="60"/>
+      <c r="BF29" s="60"/>
+      <c r="BG29" s="60"/>
+      <c r="BH29" s="60"/>
+      <c r="BI29" s="60"/>
+      <c r="BJ29" s="60"/>
+      <c r="BK29" s="60"/>
+    </row>
+    <row r="30" spans="1:63" s="60" customFormat="1">
+      <c r="A30" s="94" t="s">
+        <v>674</v>
+      </c>
+      <c r="B30" s="94" t="s">
+        <v>675</v>
+      </c>
+      <c r="C30" s="192">
+        <v>46135</v>
+      </c>
+      <c r="D30" s="193" t="s">
+        <v>662</v>
+      </c>
+      <c r="E30" s="192">
+        <v>46135</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="31" spans="1:63" s="60" customFormat="1" ht="18">
+      <c r="A31" s="158" t="s">
+        <v>530</v>
+      </c>
+      <c r="B31" s="158" t="s">
+        <v>531</v>
+      </c>
+      <c r="C31" s="159">
+        <v>45153</v>
+      </c>
+      <c r="D31" s="199" t="s">
+        <v>617</v>
+      </c>
+      <c r="E31" s="159">
+        <v>45153</v>
+      </c>
+      <c r="F31" s="200" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="32" spans="1:63">
+      <c r="A32" s="160" t="s">
+        <v>432</v>
+      </c>
+      <c r="B32" s="160" t="s">
+        <v>433</v>
+      </c>
+      <c r="C32" s="161">
         <v>44565</v>
       </c>
-      <c r="D9" s="45" t="s">
+      <c r="D32" s="156" t="s">
         <v>221</v>
       </c>
-      <c r="E9" s="53">
+      <c r="E32" s="162">
+        <v>44565</v>
+      </c>
+      <c r="F32" s="157" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="40" t="s">
+        <v>446</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>447</v>
+      </c>
+      <c r="C33" s="33">
         <v>44623</v>
       </c>
-      <c r="F9" s="149" t="s">
+      <c r="D33" s="43" t="s">
+        <v>221</v>
+      </c>
+      <c r="E33" s="33">
+        <v>44623</v>
+      </c>
+      <c r="F33" s="147" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="94" t="s">
+        <v>660</v>
+      </c>
+      <c r="B34" s="94" t="s">
+        <v>661</v>
+      </c>
+      <c r="C34" s="192">
+        <v>46059</v>
+      </c>
+      <c r="D34" s="193" t="s">
+        <v>662</v>
+      </c>
+      <c r="E34" s="192">
+        <v>46059</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="90" t="s">
+        <v>401</v>
+      </c>
+      <c r="B35" s="90" t="s">
+        <v>402</v>
+      </c>
+      <c r="C35" s="91">
+        <v>44036</v>
+      </c>
+      <c r="D35" s="92" t="s">
+        <v>399</v>
+      </c>
+      <c r="E35" s="133">
+        <v>44036</v>
+      </c>
+      <c r="F35" s="134" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="94" t="s">
+        <v>568</v>
+      </c>
+      <c r="B36" s="94" t="s">
+        <v>569</v>
+      </c>
+      <c r="C36" s="68">
+        <v>45377</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E36" s="68">
+        <v>45377</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" s="29" customFormat="1" ht="18">
+      <c r="A37" s="95" t="s">
+        <v>506</v>
+      </c>
+      <c r="B37" s="95" t="s">
+        <v>507</v>
+      </c>
+      <c r="C37" s="96">
+        <v>44984</v>
+      </c>
+      <c r="D37" s="102" t="s">
+        <v>536</v>
+      </c>
+      <c r="E37" s="96">
+        <v>44984</v>
+      </c>
+      <c r="F37" s="57" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="40" t="s">
+        <v>404</v>
+      </c>
+      <c r="B38" s="40" t="s">
+        <v>405</v>
+      </c>
+      <c r="C38" s="42">
+        <v>43798</v>
+      </c>
+      <c r="D38" s="43" t="s">
+        <v>399</v>
+      </c>
+      <c r="E38" s="42">
+        <v>43798</v>
+      </c>
+      <c r="F38" s="52" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="45" t="s">
+        <v>592</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>593</v>
+      </c>
+      <c r="C39" s="58">
+        <v>45446</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" s="58">
+        <v>45446</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="178" t="s">
+        <v>554</v>
+      </c>
+      <c r="B40" s="178" t="s">
+        <v>555</v>
+      </c>
+      <c r="C40" s="179">
+        <v>45336</v>
+      </c>
+      <c r="D40" s="92" t="s">
+        <v>221</v>
+      </c>
+      <c r="E40" s="179">
+        <v>45336</v>
+      </c>
+      <c r="F40" s="134" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="94" t="s">
+        <v>631</v>
+      </c>
+      <c r="B41" s="94" t="s">
+        <v>632</v>
+      </c>
+      <c r="C41" s="125">
+        <v>45806</v>
+      </c>
+      <c r="D41" s="66" t="s">
+        <v>597</v>
+      </c>
+      <c r="E41" s="125">
+        <v>45806</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="18">
+      <c r="A42" s="90" t="s">
+        <v>436</v>
+      </c>
+      <c r="B42" s="90" t="s">
+        <v>437</v>
+      </c>
+      <c r="C42" s="91">
+        <v>44602</v>
+      </c>
+      <c r="D42" s="105" t="s">
+        <v>536</v>
+      </c>
+      <c r="E42" s="91">
+        <v>44602</v>
+      </c>
+      <c r="F42" s="103" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="64" t="s">
+        <v>684</v>
+      </c>
+      <c r="B43" s="64" t="s">
+        <v>685</v>
+      </c>
+      <c r="C43" s="192">
+        <v>46227</v>
+      </c>
+      <c r="D43" s="193" t="s">
+        <v>665</v>
+      </c>
+      <c r="E43" s="192">
+        <v>46227</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="95" t="s">
+        <v>667</v>
+      </c>
+      <c r="B44" s="95" t="s">
+        <v>668</v>
+      </c>
+      <c r="C44" s="201">
+        <v>46072</v>
+      </c>
+      <c r="D44" s="202" t="s">
+        <v>665</v>
+      </c>
+      <c r="E44" s="201">
+        <v>46072</v>
+      </c>
+      <c r="F44" s="57" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="194" t="s">
+        <v>559</v>
+      </c>
+      <c r="B45" s="194" t="s">
+        <v>560</v>
+      </c>
+      <c r="C45" s="96">
+        <v>45345</v>
+      </c>
+      <c r="D45" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="E45" s="96">
+        <v>45345</v>
+      </c>
+      <c r="F45" s="57" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="18">
+      <c r="A46" s="106" t="s">
+        <v>533</v>
+      </c>
+      <c r="B46" s="106" t="s">
+        <v>534</v>
+      </c>
+      <c r="C46" s="107">
+        <v>44880</v>
+      </c>
+      <c r="D46" s="102" t="s">
+        <v>536</v>
+      </c>
+      <c r="E46" s="107">
+        <v>44880</v>
+      </c>
+      <c r="F46" s="57" t="s">
+        <v>535</v>
+      </c>
+      <c r="G46" s="29"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="53" t="s">
+        <v>455</v>
+      </c>
+      <c r="B47" s="53" t="s">
+        <v>454</v>
+      </c>
+      <c r="C47" s="54">
+        <v>44642</v>
+      </c>
+      <c r="D47" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="E47" s="54">
+        <v>44642</v>
+      </c>
+      <c r="F47" s="85" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="40" t="s">
+        <v>455</v>
+      </c>
+      <c r="B48" s="40" t="s">
+        <v>456</v>
+      </c>
+      <c r="C48" s="42">
+        <v>44642</v>
+      </c>
+      <c r="D48" s="43" t="s">
+        <v>221</v>
+      </c>
+      <c r="E48" s="51">
+        <v>44642</v>
+      </c>
+      <c r="F48" s="44" t="s">
         <v>458</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      <c r="C12" s="101">
+      <c r="G48" s="29"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="203" t="s">
+        <v>518</v>
+      </c>
+      <c r="B49" s="203" t="s">
+        <v>519</v>
+      </c>
+      <c r="C49" s="140">
+        <v>45089</v>
+      </c>
+      <c r="D49" s="204" t="s">
+        <v>221</v>
+      </c>
+      <c r="E49" s="140">
+        <v>45089</v>
+      </c>
+      <c r="F49" s="52" t="s">
+        <v>520</v>
+      </c>
+      <c r="G49" s="29"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="94" t="s">
+        <v>681</v>
+      </c>
+      <c r="B50" s="94" t="s">
+        <v>682</v>
+      </c>
+      <c r="C50" s="192">
+        <v>46190</v>
+      </c>
+      <c r="D50" s="193" t="s">
+        <v>665</v>
+      </c>
+      <c r="E50" s="192">
+        <v>46190</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>683</v>
+      </c>
+      <c r="G50" s="29"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="95" t="s">
+        <v>541</v>
+      </c>
+      <c r="B51" s="95" t="s">
+        <v>542</v>
+      </c>
+      <c r="C51" s="96">
+        <v>45275</v>
+      </c>
+      <c r="D51" s="55" t="s">
+        <v>543</v>
+      </c>
+      <c r="E51" s="96">
+        <v>45275</v>
+      </c>
+      <c r="F51" s="57" t="s">
+        <v>544</v>
+      </c>
+      <c r="G51" s="29"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="53" t="s">
+        <v>468</v>
+      </c>
+      <c r="B52" s="53" t="s">
+        <v>469</v>
+      </c>
+      <c r="C52" s="54">
+        <v>44749</v>
+      </c>
+      <c r="D52" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="E52" s="56">
+        <v>44749</v>
+      </c>
+      <c r="F52" s="32" t="s">
+        <v>470</v>
+      </c>
+      <c r="G52" s="29"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="53" t="s">
+        <v>650</v>
+      </c>
+      <c r="B53" s="53" t="s">
+        <v>358</v>
+      </c>
+      <c r="C53" s="54">
+        <v>45931</v>
+      </c>
+      <c r="D53" s="55" t="s">
+        <v>221</v>
+      </c>
+      <c r="E53" s="54">
+        <v>45931</v>
+      </c>
+      <c r="F53" s="21" t="s">
+        <v>651</v>
+      </c>
+      <c r="G53" s="29"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="18" t="s">
+        <v>407</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="C54" s="19">
+        <v>44036</v>
+      </c>
+      <c r="D54" s="20" t="s">
+        <v>399</v>
+      </c>
+      <c r="E54" s="36">
+        <v>44036</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>409</v>
+      </c>
+      <c r="G54" s="29"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="40" t="s">
+        <v>439</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>440</v>
+      </c>
+      <c r="C55" s="42">
+        <v>44606</v>
+      </c>
+      <c r="D55" s="43" t="s">
+        <v>221</v>
+      </c>
+      <c r="E55" s="51">
+        <v>44606</v>
+      </c>
+      <c r="F55" s="52" t="s">
+        <v>441</v>
+      </c>
+      <c r="G55" s="29"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="46" t="s">
+        <v>589</v>
+      </c>
+      <c r="B56" s="46" t="s">
+        <v>624</v>
+      </c>
+      <c r="C56" s="63">
         <v>45729</v>
       </c>
-      <c r="D12" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="101">
+      <c r="D56" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" s="63">
         <v>45729</v>
       </c>
-      <c r="F12" s="51" t="s">
-[...33 lines deleted...]
-      <c r="D14" s="20" t="s">
+      <c r="F56" s="49" t="s">
+        <v>625</v>
+      </c>
+      <c r="G56" s="29"/>
+    </row>
+    <row r="57" spans="1:7" s="78" customFormat="1" ht="14.25">
+      <c r="A57" s="172" t="s">
+        <v>589</v>
+      </c>
+      <c r="B57" s="172" t="s">
+        <v>590</v>
+      </c>
+      <c r="C57" s="173">
+        <v>45446</v>
+      </c>
+      <c r="D57" s="92" t="s">
         <v>221</v>
       </c>
-      <c r="E14" s="127">
-[...16 lines deleted...]
-      <c r="D15" s="94" t="s">
+      <c r="E57" s="58">
+        <v>45446</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>591</v>
+      </c>
+      <c r="G57" s="65"/>
+    </row>
+    <row r="58" spans="1:7" s="78" customFormat="1">
+      <c r="A58" s="94" t="s">
+        <v>652</v>
+      </c>
+      <c r="B58" s="94" t="s">
+        <v>653</v>
+      </c>
+      <c r="C58" s="58">
+        <v>45986</v>
+      </c>
+      <c r="D58" s="66" t="s">
+        <v>648</v>
+      </c>
+      <c r="E58" s="58">
+        <v>45986</v>
+      </c>
+      <c r="F58" s="21" t="s">
+        <v>654</v>
+      </c>
+      <c r="G58" s="65"/>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="138" t="s">
+        <v>571</v>
+      </c>
+      <c r="B59" s="139" t="s">
+        <v>572</v>
+      </c>
+      <c r="C59" s="140">
+        <v>45387</v>
+      </c>
+      <c r="D59" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="E15" s="135">
-[...16 lines deleted...]
-      <c r="D16" s="20" t="s">
+      <c r="E59" s="140">
+        <v>45387</v>
+      </c>
+      <c r="F59" s="52" t="s">
+        <v>573</v>
+      </c>
+      <c r="G59" s="29"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="86" t="s">
+        <v>595</v>
+      </c>
+      <c r="B60" s="86" t="s">
+        <v>596</v>
+      </c>
+      <c r="C60" s="87">
+        <v>45449</v>
+      </c>
+      <c r="D60" s="88" t="s">
+        <v>597</v>
+      </c>
+      <c r="E60" s="87">
+        <v>45449</v>
+      </c>
+      <c r="F60" s="89" t="s">
+        <v>598</v>
+      </c>
+      <c r="G60" s="29"/>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="45" t="s">
+        <v>322</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>626</v>
+      </c>
+      <c r="C61" s="63">
+        <v>45729</v>
+      </c>
+      <c r="D61" s="66" t="s">
+        <v>597</v>
+      </c>
+      <c r="E61" s="63">
+        <v>45729</v>
+      </c>
+      <c r="F61" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="G61" s="29"/>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="172" t="s">
+        <v>325</v>
+      </c>
+      <c r="B62" s="172" t="s">
+        <v>599</v>
+      </c>
+      <c r="C62" s="173">
+        <v>45456</v>
+      </c>
+      <c r="D62" s="92" t="s">
         <v>221</v>
       </c>
-      <c r="E16" s="127">
-[...16 lines deleted...]
-      <c r="D17" s="183" t="s">
+      <c r="E62" s="173">
+        <v>45456</v>
+      </c>
+      <c r="F62" s="174" t="s">
+        <v>600</v>
+      </c>
+      <c r="G62" s="29"/>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="144" t="s">
+        <v>601</v>
+      </c>
+      <c r="B63" s="144" t="s">
+        <v>602</v>
+      </c>
+      <c r="C63" s="63">
+        <v>45519</v>
+      </c>
+      <c r="D63" s="66" t="s">
+        <v>603</v>
+      </c>
+      <c r="E63" s="63">
+        <v>45519</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>604</v>
+      </c>
+      <c r="G63" s="29"/>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="53" t="s">
+        <v>489</v>
+      </c>
+      <c r="B64" s="53" t="s">
+        <v>490</v>
+      </c>
+      <c r="C64" s="54">
+        <v>44840</v>
+      </c>
+      <c r="D64" s="55" t="s">
         <v>221</v>
       </c>
-      <c r="E17" s="93">
-[...116 lines deleted...]
-      <c r="D23" s="104" t="s">
+      <c r="E64" s="56">
+        <v>44894</v>
+      </c>
+      <c r="F64" s="32" t="s">
+        <v>491</v>
+      </c>
+      <c r="G64" s="29"/>
+    </row>
+    <row r="65" spans="1:7" s="78" customFormat="1" ht="14.25">
+      <c r="A65" s="74" t="s">
+        <v>545</v>
+      </c>
+      <c r="B65" s="74" t="s">
         <v>546</v>
       </c>
-      <c r="E23" s="56">
-[...910 lines deleted...]
-      <c r="C65" s="126">
+      <c r="C65" s="124">
         <v>45279</v>
       </c>
       <c r="D65" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E65" s="126">
+      <c r="E65" s="124">
         <v>45279</v>
       </c>
-      <c r="F65" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="67"/>
+      <c r="F65" s="49" t="s">
+        <v>547</v>
+      </c>
+      <c r="G65" s="65"/>
     </row>
     <row r="66" spans="1:7">
-      <c r="A66" s="55" t="s">
+      <c r="A66" s="53" t="s">
         <v>410</v>
       </c>
-      <c r="B66" s="55" t="s">
+      <c r="B66" s="53" t="s">
         <v>411</v>
       </c>
-      <c r="C66" s="56">
+      <c r="C66" s="54">
         <v>44281</v>
       </c>
-      <c r="D66" s="57" t="s">
+      <c r="D66" s="55" t="s">
         <v>399</v>
       </c>
-      <c r="E66" s="58">
+      <c r="E66" s="56">
         <v>44281</v>
       </c>
-      <c r="F66" s="59" t="s">
+      <c r="F66" s="57" t="s">
         <v>412</v>
       </c>
-      <c r="G66" s="31"/>
+      <c r="G66" s="29"/>
     </row>
     <row r="67" spans="1:7">
-      <c r="A67" s="41" t="s">
-[...3 lines deleted...]
-        <v>486</v>
+      <c r="A67" s="39" t="s">
+        <v>475</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>476</v>
       </c>
       <c r="C67" s="19">
         <v>44767</v>
       </c>
       <c r="D67" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="E67" s="38">
+      <c r="E67" s="36">
         <v>44767</v>
       </c>
       <c r="F67" s="17" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="G67" s="31"/>
+        <v>477</v>
+      </c>
+      <c r="G67" s="29"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="2"/>
       <c r="B68" s="3"/>
       <c r="C68" s="2"/>
       <c r="D68" s="3"/>
       <c r="E68" s="4"/>
-      <c r="F68" s="52"/>
-      <c r="G68" s="31"/>
+      <c r="F68" s="50"/>
+      <c r="G68" s="29"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="7"/>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
-      <c r="G69" s="31"/>
+      <c r="G69" s="29"/>
     </row>
     <row r="70" spans="1:7">
-      <c r="A70" s="208" t="s">
-[...6 lines deleted...]
-      <c r="G70" s="31"/>
+      <c r="A70" s="210" t="s">
+        <v>537</v>
+      </c>
+      <c r="B70" s="210"/>
+      <c r="C70" s="210"/>
+      <c r="D70" s="210"/>
+      <c r="E70" s="210"/>
+      <c r="G70" s="29"/>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" s="208"/>
-[...4 lines deleted...]
-      <c r="G71" s="31"/>
+      <c r="A71" s="210"/>
+      <c r="B71" s="210"/>
+      <c r="C71" s="210"/>
+      <c r="D71" s="210"/>
+      <c r="E71" s="210"/>
+      <c r="G71" s="29"/>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72" s="208"/>
-[...4 lines deleted...]
-      <c r="G72" s="31"/>
+      <c r="A72" s="210"/>
+      <c r="B72" s="210"/>
+      <c r="C72" s="210"/>
+      <c r="D72" s="210"/>
+      <c r="E72" s="210"/>
+      <c r="G72" s="29"/>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="208"/>
-[...3 lines deleted...]
-      <c r="E73" s="208"/>
+      <c r="A73" s="210"/>
+      <c r="B73" s="210"/>
+      <c r="C73" s="210"/>
+      <c r="D73" s="210"/>
+      <c r="E73" s="210"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="208"/>
-[...3 lines deleted...]
-      <c r="E74" s="208"/>
+      <c r="A74" s="210"/>
+      <c r="B74" s="210"/>
+      <c r="C74" s="210"/>
+      <c r="D74" s="210"/>
+      <c r="E74" s="210"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="208"/>
-[...3 lines deleted...]
-      <c r="E75" s="208"/>
+      <c r="A75" s="210"/>
+      <c r="B75" s="210"/>
+      <c r="C75" s="210"/>
+      <c r="D75" s="210"/>
+      <c r="E75" s="210"/>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="208"/>
-[...3 lines deleted...]
-      <c r="E76" s="208"/>
+      <c r="A76" s="210"/>
+      <c r="B76" s="210"/>
+      <c r="C76" s="210"/>
+      <c r="D76" s="210"/>
+      <c r="E76" s="210"/>
     </row>
     <row r="77" spans="1:7">
-      <c r="A77" s="208"/>
-[...3 lines deleted...]
-      <c r="E77" s="208"/>
+      <c r="A77" s="210"/>
+      <c r="B77" s="210"/>
+      <c r="C77" s="210"/>
+      <c r="D77" s="210"/>
+      <c r="E77" s="210"/>
     </row>
     <row r="78" spans="1:7">
-      <c r="A78" s="208"/>
-[...3 lines deleted...]
-      <c r="E78" s="208"/>
+      <c r="A78" s="210"/>
+      <c r="B78" s="210"/>
+      <c r="C78" s="210"/>
+      <c r="D78" s="210"/>
+      <c r="E78" s="210"/>
     </row>
     <row r="79" spans="1:7">
-      <c r="A79" s="208"/>
-[...3 lines deleted...]
-      <c r="E79" s="208"/>
+      <c r="A79" s="210"/>
+      <c r="B79" s="210"/>
+      <c r="C79" s="210"/>
+      <c r="D79" s="210"/>
+      <c r="E79" s="210"/>
     </row>
     <row r="80" spans="1:7">
-      <c r="A80" s="208"/>
-[...3 lines deleted...]
-      <c r="E80" s="208"/>
+      <c r="A80" s="210"/>
+      <c r="B80" s="210"/>
+      <c r="C80" s="210"/>
+      <c r="D80" s="210"/>
+      <c r="E80" s="210"/>
     </row>
     <row r="81" spans="1:5">
-      <c r="A81" s="208"/>
-[...3 lines deleted...]
-      <c r="E81" s="208"/>
+      <c r="A81" s="210"/>
+      <c r="B81" s="210"/>
+      <c r="C81" s="210"/>
+      <c r="D81" s="210"/>
+      <c r="E81" s="210"/>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" s="208"/>
-[...3 lines deleted...]
-      <c r="E82" s="208"/>
+      <c r="A82" s="210"/>
+      <c r="B82" s="210"/>
+      <c r="C82" s="210"/>
+      <c r="D82" s="210"/>
+      <c r="E82" s="210"/>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" s="208"/>
-[...3 lines deleted...]
-      <c r="E83" s="208"/>
+      <c r="A83" s="210"/>
+      <c r="B83" s="210"/>
+      <c r="C83" s="210"/>
+      <c r="D83" s="210"/>
+      <c r="E83" s="210"/>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" s="208"/>
-[...3 lines deleted...]
-      <c r="E84" s="208"/>
+      <c r="A84" s="210"/>
+      <c r="B84" s="210"/>
+      <c r="C84" s="210"/>
+      <c r="D84" s="210"/>
+      <c r="E84" s="210"/>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" s="208"/>
-[...3 lines deleted...]
-      <c r="E85" s="208"/>
+      <c r="A85" s="210"/>
+      <c r="B85" s="210"/>
+      <c r="C85" s="210"/>
+      <c r="D85" s="210"/>
+      <c r="E85" s="210"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" s="208"/>
-[...3 lines deleted...]
-      <c r="E86" s="208"/>
+      <c r="A86" s="210"/>
+      <c r="B86" s="210"/>
+      <c r="C86" s="210"/>
+      <c r="D86" s="210"/>
+      <c r="E86" s="210"/>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87" s="208"/>
-[...3 lines deleted...]
-      <c r="E87" s="208"/>
+      <c r="A87" s="210"/>
+      <c r="B87" s="210"/>
+      <c r="C87" s="210"/>
+      <c r="D87" s="210"/>
+      <c r="E87" s="210"/>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" s="208"/>
-[...3 lines deleted...]
-      <c r="E88" s="208"/>
+      <c r="A88" s="210"/>
+      <c r="B88" s="210"/>
+      <c r="C88" s="210"/>
+      <c r="D88" s="210"/>
+      <c r="E88" s="210"/>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" s="208"/>
-[...3 lines deleted...]
-      <c r="E89" s="208"/>
+      <c r="A89" s="210"/>
+      <c r="B89" s="210"/>
+      <c r="C89" s="210"/>
+      <c r="D89" s="210"/>
+      <c r="E89" s="210"/>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" s="208"/>
-[...3 lines deleted...]
-      <c r="E90" s="208"/>
+      <c r="A90" s="210"/>
+      <c r="B90" s="210"/>
+      <c r="C90" s="210"/>
+      <c r="D90" s="210"/>
+      <c r="E90" s="210"/>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" s="208"/>
-[...3 lines deleted...]
-      <c r="E91" s="208"/>
+      <c r="A91" s="210"/>
+      <c r="B91" s="210"/>
+      <c r="C91" s="210"/>
+      <c r="D91" s="210"/>
+      <c r="E91" s="210"/>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" s="208"/>
-[...3 lines deleted...]
-      <c r="E92" s="208"/>
+      <c r="A92" s="210"/>
+      <c r="B92" s="210"/>
+      <c r="C92" s="210"/>
+      <c r="D92" s="210"/>
+      <c r="E92" s="210"/>
     </row>
     <row r="93" spans="1:5">
-      <c r="A93" s="208"/>
-[...3 lines deleted...]
-      <c r="E93" s="208"/>
+      <c r="A93" s="210"/>
+      <c r="B93" s="210"/>
+      <c r="C93" s="210"/>
+      <c r="D93" s="210"/>
+      <c r="E93" s="210"/>
     </row>
     <row r="94" spans="1:5">
-      <c r="A94" s="208"/>
-[...3 lines deleted...]
-      <c r="E94" s="208"/>
+      <c r="A94" s="210"/>
+      <c r="B94" s="210"/>
+      <c r="C94" s="210"/>
+      <c r="D94" s="210"/>
+      <c r="E94" s="210"/>
     </row>
     <row r="95" spans="1:5">
-      <c r="A95" s="208"/>
-[...3 lines deleted...]
-      <c r="E95" s="208"/>
+      <c r="A95" s="210"/>
+      <c r="B95" s="210"/>
+      <c r="C95" s="210"/>
+      <c r="D95" s="210"/>
+      <c r="E95" s="210"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" s="208"/>
-[...3 lines deleted...]
-      <c r="E96" s="208"/>
+      <c r="A96" s="210"/>
+      <c r="B96" s="210"/>
+      <c r="C96" s="210"/>
+      <c r="D96" s="210"/>
+      <c r="E96" s="210"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" s="208"/>
-[...3 lines deleted...]
-      <c r="E97" s="208"/>
+      <c r="A97" s="210"/>
+      <c r="B97" s="210"/>
+      <c r="C97" s="210"/>
+      <c r="D97" s="210"/>
+      <c r="E97" s="210"/>
     </row>
     <row r="98" spans="1:5">
-      <c r="A98" s="208"/>
-[...3 lines deleted...]
-      <c r="E98" s="208"/>
+      <c r="A98" s="210"/>
+      <c r="B98" s="210"/>
+      <c r="C98" s="210"/>
+      <c r="D98" s="210"/>
+      <c r="E98" s="210"/>
     </row>
     <row r="99" spans="1:5">
-      <c r="A99" s="208"/>
-[...3 lines deleted...]
-      <c r="E99" s="208"/>
+      <c r="A99" s="210"/>
+      <c r="B99" s="210"/>
+      <c r="C99" s="210"/>
+      <c r="D99" s="210"/>
+      <c r="E99" s="210"/>
     </row>
     <row r="100" spans="1:5">
-      <c r="A100" s="208"/>
-[...3 lines deleted...]
-      <c r="E100" s="208"/>
+      <c r="A100" s="210"/>
+      <c r="B100" s="210"/>
+      <c r="C100" s="210"/>
+      <c r="D100" s="210"/>
+      <c r="E100" s="210"/>
     </row>
     <row r="101" spans="1:5">
-      <c r="A101" s="208"/>
-[...3 lines deleted...]
-      <c r="E101" s="208"/>
+      <c r="A101" s="210"/>
+      <c r="B101" s="210"/>
+      <c r="C101" s="210"/>
+      <c r="D101" s="210"/>
+      <c r="E101" s="210"/>
     </row>
     <row r="102" spans="1:5">
-      <c r="A102" s="208"/>
-[...3 lines deleted...]
-      <c r="E102" s="208"/>
+      <c r="A102" s="210"/>
+      <c r="B102" s="210"/>
+      <c r="C102" s="210"/>
+      <c r="D102" s="210"/>
+      <c r="E102" s="210"/>
     </row>
     <row r="103" spans="1:5">
-      <c r="A103" s="208"/>
-[...3 lines deleted...]
-      <c r="E103" s="208"/>
+      <c r="A103" s="210"/>
+      <c r="B103" s="210"/>
+      <c r="C103" s="210"/>
+      <c r="D103" s="210"/>
+      <c r="E103" s="210"/>
     </row>
     <row r="104" spans="1:5">
-      <c r="A104" s="208"/>
-[...3 lines deleted...]
-      <c r="E104" s="208"/>
+      <c r="A104" s="210"/>
+      <c r="B104" s="210"/>
+      <c r="C104" s="210"/>
+      <c r="D104" s="210"/>
+      <c r="E104" s="210"/>
     </row>
     <row r="105" spans="1:5">
-      <c r="A105" s="208"/>
-[...3 lines deleted...]
-      <c r="E105" s="208"/>
+      <c r="A105" s="210"/>
+      <c r="B105" s="210"/>
+      <c r="C105" s="210"/>
+      <c r="D105" s="210"/>
+      <c r="E105" s="210"/>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" s="208"/>
-[...3 lines deleted...]
-      <c r="E106" s="208"/>
+      <c r="A106" s="210"/>
+      <c r="B106" s="210"/>
+      <c r="C106" s="210"/>
+      <c r="D106" s="210"/>
+      <c r="E106" s="210"/>
     </row>
     <row r="107" spans="1:5">
-      <c r="A107" s="208"/>
-[...3 lines deleted...]
-      <c r="E107" s="208"/>
+      <c r="A107" s="210"/>
+      <c r="B107" s="210"/>
+      <c r="C107" s="210"/>
+      <c r="D107" s="210"/>
+      <c r="E107" s="210"/>
     </row>
     <row r="108" spans="1:5">
-      <c r="A108" s="208"/>
-[...3 lines deleted...]
-      <c r="E108" s="208"/>
+      <c r="A108" s="210"/>
+      <c r="B108" s="210"/>
+      <c r="C108" s="210"/>
+      <c r="D108" s="210"/>
+      <c r="E108" s="210"/>
     </row>
     <row r="109" spans="1:5">
-      <c r="A109" s="208"/>
-[...3 lines deleted...]
-      <c r="E109" s="208"/>
+      <c r="A109" s="210"/>
+      <c r="B109" s="210"/>
+      <c r="C109" s="210"/>
+      <c r="D109" s="210"/>
+      <c r="E109" s="210"/>
     </row>
     <row r="110" spans="1:5">
-      <c r="A110" s="208"/>
-[...3 lines deleted...]
-      <c r="E110" s="208"/>
+      <c r="A110" s="210"/>
+      <c r="B110" s="210"/>
+      <c r="C110" s="210"/>
+      <c r="D110" s="210"/>
+      <c r="E110" s="210"/>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" s="208"/>
-[...3 lines deleted...]
-      <c r="E111" s="208"/>
+      <c r="A111" s="210"/>
+      <c r="B111" s="210"/>
+      <c r="C111" s="210"/>
+      <c r="D111" s="210"/>
+      <c r="E111" s="210"/>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" s="208"/>
-[...3 lines deleted...]
-      <c r="E112" s="208"/>
+      <c r="A112" s="210"/>
+      <c r="B112" s="210"/>
+      <c r="C112" s="210"/>
+      <c r="D112" s="210"/>
+      <c r="E112" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A70:E112"/>
     <mergeCell ref="E1:I4"/>
     <mergeCell ref="A5:C6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F36" r:id="rId1" display="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" xr:uid="{03BD72BD-458A-4A29-8216-7F65A9AADF3A}"/>
-[...1 lines deleted...]
-    <hyperlink ref="F53" r:id="rId3" display="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" xr:uid="{14BE085D-754A-4FA0-BB6F-06A0BA645191}"/>
+    <hyperlink ref="F35" r:id="rId1" display="https://www.federalregister.gov/documents/2020/07/24/2020-16062/john-seil-lee-final-debarment-order" xr:uid="{03BD72BD-458A-4A29-8216-7F65A9AADF3A}"/>
+    <hyperlink ref="F38" r:id="rId2" display="https://www.federalregister.gov/documents/2019/11/29/2019-25824/tzvi-lexier-final-debarment-order" xr:uid="{0FD482F4-B96E-4B1A-A3F4-4670B2FA8A38}"/>
+    <hyperlink ref="F54" r:id="rId3" display="https://www.federalregister.gov/documents/2020/07/24/2020-16085/jin-su-park-final-debarment-order" xr:uid="{14BE085D-754A-4FA0-BB6F-06A0BA645191}"/>
     <hyperlink ref="F66" r:id="rId4" display="https://www.federalregister.gov/documents/2021/03/26/2021-06219/thomas-j-whalen-final-debarment-order" xr:uid="{76E53879-866F-4933-9286-1666EDDF73B4}"/>
-    <hyperlink ref="F58" r:id="rId5" xr:uid="{E3F2F729-0507-4C5C-8971-9491BB973E3C}"/>
-[...50 lines deleted...]
-    <hyperlink ref="F10" r:id="rId56" display="https://www.federalregister.gov/documents/2026/05/15/2026-09767/oscar-bobo-final-debarment-order" xr:uid="{61BBC5E8-AB0D-4EBD-B1F7-5D1257F81EFA}"/>
+    <hyperlink ref="F12" r:id="rId5" display="https://www.govinfo.gov/content/pkg/FR-2020-03-17/pdf/2020-05450.pdf" xr:uid="{64045593-E55B-4BFF-8455-11A4580E79CA}"/>
+    <hyperlink ref="F14" r:id="rId6" display="https://www.federalregister.gov/documents/2021/12/15/2021-27056/julia-fees-final-debarment-order" xr:uid="{6377E3C4-7F62-4750-8759-37C3B192237C}"/>
+    <hyperlink ref="F32" r:id="rId7" xr:uid="{C39A5DC3-6612-41D5-95FD-7C4F4044D082}"/>
+    <hyperlink ref="F42" r:id="rId8" display="https://www.federalregister.gov/documents/2022/02/10/2022-02801/brenda-k-marmas-final-debarment-order" xr:uid="{56E437AC-8954-4786-9B70-62B39B64D9C8}"/>
+    <hyperlink ref="F55" r:id="rId9" display="https://www.federalregister.gov/documents/2022/02/14/2022-03098/brian-michael-parks-final-debarment-order" xr:uid="{40814F9B-AADC-43B4-8610-0EC28BD7957A}"/>
+    <hyperlink ref="F33" r:id="rId10" display="https://www.federalregister.gov/documents/2022/03/03/2022-04484/george-kuiper-final-debarment-order" xr:uid="{01D00CE4-1EB3-471B-A41A-D87C2B26FFFA}"/>
+    <hyperlink ref="F8" r:id="rId11" display="https://www.federalregister.gov/documents/2022/03/03/2022-04469/patrick-charles-bishop-final-debarment-order" xr:uid="{274B21AF-5FAF-491F-B212-B7646CC79331}"/>
+    <hyperlink ref="F23" r:id="rId12" display="https://www.federalregister.gov/documents/2022/05/17/2022-10505/howard-stanley-head-jr-final-debarment-order" xr:uid="{FB79A38D-8FBE-40B6-93F3-A07A97107DED}"/>
+    <hyperlink ref="F52" r:id="rId13" display="https://www.federalregister.gov/documents/2022/07/07/2022-14433/jhanna-novikov-final-debarment-order" xr:uid="{CFFAC0D6-21CF-4F42-BA89-1C71951C7F76}"/>
+    <hyperlink ref="F22" r:id="rId14" display="https://www.federalregister.gov/documents/2022/07/13/2022-14899/kris-a-hampton-bey-ii-final-debarment-order" xr:uid="{08225BB2-D2AE-4C21-B83B-567B0E130F9E}"/>
+    <hyperlink ref="F67" r:id="rId15" display="https://www.federalregister.gov/documents/2022/07/25/2022-15795/kenneth-zipperer-final-debarment-order" xr:uid="{DB001557-E5BE-42A0-B450-6BC14BC40635}"/>
+    <hyperlink ref="F64" r:id="rId16" display="https://www.federalregister.gov/documents/2022/11/29/2022-26012/jennings-ryan-staley-final-debarment-order" xr:uid="{70513365-A466-4F3A-A9E1-92E4907670F9}"/>
+    <hyperlink ref="F29" r:id="rId17" display="https://www.federalregister.gov/documents/2022/12/14/2022-27091/david-j-kempema-final-debarment-order" xr:uid="{08724E05-A23F-473F-B157-6E028F800047}"/>
+    <hyperlink ref="F19" r:id="rId18" display="https://www.federalregister.gov/documents/2023/01/20/2023-00999/mark-godding-final-debarment-order" xr:uid="{D2BDB7DC-5835-4E09-B50A-DDE673709713}"/>
+    <hyperlink ref="F37" r:id="rId19" display="https://www.federalregister.gov/documents/2023/02/27/2023-03958/wojciech-lesniak-final-debarment-order" xr:uid="{A50159D2-6842-49E7-8C52-996893E607B1}"/>
+    <hyperlink ref="F49" r:id="rId20" display="https://www.federalregister.gov/documents/2023/06/12/2023-12487/luis-anarbol-moran-final-debarment-order" xr:uid="{B8B4401D-48A6-4233-9F3E-A9956365EA66}"/>
+    <hyperlink ref="F31" r:id="rId21" display="https://www.federalregister.gov/documents/2023/08/15/2023-17481/ildiko-m-knoll-final-debarment-order" xr:uid="{20B315DE-6877-4E03-B0B3-749710F4DCB7}"/>
+    <hyperlink ref="F46" r:id="rId22" display="https://www.federalregister.gov/documents/2022/11/15/2022-24805/david-elias-mendoza-final-debarment-order" xr:uid="{0546BF52-32B5-4D07-B590-F4770AB259B4}"/>
+    <hyperlink ref="F65" r:id="rId23" display="https://www.federalregister.gov/documents/2023/12/19/2023-27855/jeremy-walenty-final-debarment-order" xr:uid="{3E3FDAA6-2F0C-4CDC-8B6D-2609B6EB87D8}"/>
+    <hyperlink ref="F18" r:id="rId24" display="https://www.federalregister.gov/documents/2023/01/20/2023-00997/linda-godding-final-debarment-order" xr:uid="{5108F4BC-0609-40E7-96C7-5661FEE26B6D}"/>
+    <hyperlink ref="F17" r:id="rId25" display="https://www.federalregister.gov/documents/2024/02/09/2024-02706/brendon-gagne-final-debarment-order" xr:uid="{CB709AB2-FF0D-45E1-BA58-6D0302372DDA}"/>
+    <hyperlink ref="F40" r:id="rId26" display="https://www.federalregister.gov/documents/2024/02/14/2024-03020/ross-lucien-final-debarment-order" xr:uid="{C2F528B3-9FF9-4BB4-9E98-EC401DE4EBB4}"/>
+    <hyperlink ref="F45" r:id="rId27" display="https://www.federalregister.gov/documents/2024/02/23/2024-03650/taylor-mclaren-final-debarment-order" xr:uid="{AE8EC3FF-3517-4EDB-A408-FAE74144B1AB}"/>
+    <hyperlink ref="F36" r:id="rId28" display="https://www.federalregister.gov/documents/2024/03/26/2024-06287/phillip-leonowens-final-debarment-order" xr:uid="{105031DE-2F89-4C8D-B8D6-69FD58F56F5D}"/>
+    <hyperlink ref="F59" r:id="rId29" display="https://www.federalregister.gov/documents/2024/04/05/2024-07271/robert-lance-shuffert-final-debarment-order" xr:uid="{0D43102D-1D2D-4320-89AE-EF9F911215D6}"/>
+    <hyperlink ref="F57" r:id="rId30" display="https://www.federalregister.gov/documents/2024/06/03/2024-12064/shanif-abdul-punjani-final-debarment-order" xr:uid="{B7366609-F621-4D9C-8E09-EB077B40281B}"/>
+    <hyperlink ref="F39" r:id="rId31" display="https://www.federalregister.gov/documents/2024/06/03/2024-12066/michael-terry-little-final-debarment-order" xr:uid="{8E04B962-070C-48A5-A629-94823C52295D}"/>
+    <hyperlink ref="F60" r:id="rId32" display="https://www.federalregister.gov/documents/2024/06/06/2024-12356/marina-sievert-final-debarment-order" xr:uid="{DD337CAF-0566-4189-A9D2-74C975A0BDAC}"/>
+    <hyperlink ref="F62" r:id="rId33" display="https://www.federalregister.gov/documents/2024/06/13/2024-12974/richard-b-smith-iii-final-debarment-order" xr:uid="{A76E2D64-FF83-4B06-B2B2-682A41273BD8}"/>
+    <hyperlink ref="F63" r:id="rId34" display="https://www.federalregister.gov/documents/2024/08/15/2024-18268/ryan-stabile-final-debarment-order" xr:uid="{6CE475BD-FFE4-442A-8313-61296A3B3C91}"/>
+    <hyperlink ref="F27" r:id="rId35" display="https://www.federalregister.gov/documents/2025/01/08/2025-00126/yong-sheng-jiao-denial-of-hearing-final-debarment-order" xr:uid="{A88EED5B-9598-4354-9EAA-D0C8495EDE6E}"/>
+    <hyperlink ref="F11" r:id="rId36" display="https://www.federalregister.gov/documents/2025/03/13/2025-04030/jonathan-corbett-cosie-final-debarment-order" xr:uid="{7E99E106-6DE4-4D16-A343-BE6834C2CC69}"/>
+    <hyperlink ref="F56" r:id="rId37" display="https://www.federalregister.gov/documents/2025/03/13/2025-04029/alnashir-alibhai-punjani-final-debarment-order" xr:uid="{1A47F800-3478-4ED7-A5C4-539C9F2D83D9}"/>
+    <hyperlink ref="F61" r:id="rId38" display="https://www.federalregister.gov/documents/2025/03/13/2025-04028/harpreet-singh-final-debarment-order" xr:uid="{3A8CBB7D-4BB8-42C4-A632-B79DEF17AB3F}"/>
+    <hyperlink ref="F41" r:id="rId39" display="https://www.federalregister.gov/documents/2025/05/29/2025-09651/carlton-reico-mallard-jr-final-debarment-order" xr:uid="{5B4AE000-2CD0-4473-858A-99A5482D18C1}"/>
+    <hyperlink ref="F13" r:id="rId40" display="https://www.federalregister.gov/documents/2025/05/29/2025-09649/michael-dominic-diaz-final-debarment-order" xr:uid="{9A2D767E-970B-476A-8D71-A5C5E36E537D}"/>
+    <hyperlink ref="F24" r:id="rId41" display="https://www.federalregister.gov/documents/2025/05/29/2025-09646/justin-cole-henry-final-debarment-order" xr:uid="{1B1A3C5D-9A83-45C5-852F-B2125F43F2DE}"/>
+    <hyperlink ref="F15" r:id="rId42" display="https://www.federalregister.gov/documents/2025/05/30/2025-09797/evan-asher-field-final-debarment-order" xr:uid="{983BC774-9CBA-4B86-9773-391D03D9B2D7}"/>
+    <hyperlink ref="F28" r:id="rId43" display="https://www.federalregister.gov/documents/2025/08/19/2025-15787/doyal-kalita-final-debarment-order" xr:uid="{9EB94C0C-4774-42B0-946D-6AD376182D15}"/>
+    <hyperlink ref="F20" r:id="rId44" display="https://www.federalregister.gov/documents/2025/09/19/2025-18213/william-goldsmith-final-debarment-order" xr:uid="{C70E51BB-353B-4020-9595-9CADC5144D5C}"/>
+    <hyperlink ref="F53" r:id="rId45" display="https://www.federalregister.gov/documents/2025/10/01/2025-19162/jason-oppenheimer-final-debarment-order" xr:uid="{5B1497FA-C68A-4377-9567-EA0C84D44F1F}"/>
+    <hyperlink ref="F58" r:id="rId46" display="https://www.federalregister.gov/documents/2025/11/25/2025-21075/nicole-shelby-randall-final-debarment-order" xr:uid="{D5BF00C1-69B8-4CDD-B773-56E0A72AC7DB}"/>
+    <hyperlink ref="F21" r:id="rId47" display="https://www.federalregister.gov/documents/2026/01/23/2026-01296/tyler-jordan-hall-final-debarment-order" xr:uid="{BFAFFD7D-CF9E-48C1-86FE-9D95E9021D36}"/>
+    <hyperlink ref="F34" r:id="rId48" display="https://www.federalregister.gov/documents/2026/02/06/2026-02337/paul-zachary-lamberty-final-debarment-order" xr:uid="{04A39783-7312-4D58-B593-1163A9394393}"/>
+    <hyperlink ref="F10" r:id="rId49" display="https://www.federalregister.gov/documents/2026/02/12/2026-02786/jeremy-spencer-brown-final-debarment-order" xr:uid="{325F8E3D-0BDF-42FF-B444-AF3F7E6B58FF}"/>
+    <hyperlink ref="F44" r:id="rId50" display="https://www.federalregister.gov/documents/2026/02/19/2026-03252/sherrie-r-mccain-final-debarment-order" xr:uid="{5689027C-A0BD-45FE-B1EA-AC535FB4496E}"/>
+    <hyperlink ref="F25" r:id="rId51" display="https://www.federalregister.gov/documents/2026/02/19/2026-03253/justin-insprucker-final-debarment-order" xr:uid="{81B41763-19E2-468D-A0A2-776B3ADFAB67}"/>
+    <hyperlink ref="F26" r:id="rId52" display="https://www.federalregister.gov/documents/2026/02/19/2026-03254/sherri-insprucker-final-debarment-order" xr:uid="{9CC6B5A5-FA83-4498-B4AB-8930392AD22A}"/>
+    <hyperlink ref="F30" r:id="rId53" display="https://www.federalregister.gov/documents/2026/04/23/2026-07864/kimberly-schaff-kiehl-final-debarment-order" xr:uid="{64004B77-AEFF-4596-9A24-997047DC99D6}"/>
+    <hyperlink ref="F9" r:id="rId54" display="https://www.federalregister.gov/documents/2026/05/15/2026-09767/oscar-bobo-final-debarment-order" xr:uid="{61BBC5E8-AB0D-4EBD-B1F7-5D1257F81EFA}"/>
+    <hyperlink ref="F50" r:id="rId55" display="https://www.federalregister.gov/documents/2026/06/17/2026-12167/andrew-jonathan-morgan-final-debarment-order" xr:uid="{ECB19AF9-C9EF-4D80-B7FF-A84A7EFBD2C4}"/>
+    <hyperlink ref="F43" r:id="rId56" display="https://www.federalregister.gov/documents/2026/07/24/2026-14989/francis-esteban-matos-final-debarment-order" xr:uid="{DDBA8A72-F0F2-4FA3-AD5B-B49306C5AC28}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7070114F-1B2C-41BC-99E8-E3206DA1A794}">
-  <dimension ref="A1:AW67"/>
+  <dimension ref="A1:AW65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25:E67"/>
+      <selection activeCell="A15" sqref="A15:XFD15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.28515625" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" customWidth="1"/>
     <col min="4" max="4" width="27.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.140625" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" customWidth="1"/>
     <col min="9" max="9" width="53.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="E1" s="215" t="s">
+      <c r="E1" s="217" t="s">
         <v>387</v>
       </c>
-      <c r="F1" s="216"/>
-[...2 lines deleted...]
-      <c r="I1" s="216"/>
+      <c r="F1" s="218"/>
+      <c r="G1" s="218"/>
+      <c r="H1" s="218"/>
+      <c r="I1" s="218"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="E2" s="216"/>
-[...3 lines deleted...]
-      <c r="I2" s="216"/>
+      <c r="E2" s="218"/>
+      <c r="F2" s="218"/>
+      <c r="G2" s="218"/>
+      <c r="H2" s="218"/>
+      <c r="I2" s="218"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="E3" s="216"/>
-[...3 lines deleted...]
-      <c r="I3" s="216"/>
+      <c r="E3" s="218"/>
+      <c r="F3" s="218"/>
+      <c r="G3" s="218"/>
+      <c r="H3" s="218"/>
+      <c r="I3" s="218"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="220" t="s">
+      <c r="A4" s="222" t="s">
         <v>378</v>
       </c>
-      <c r="B4" s="221"/>
-[...5 lines deleted...]
-      <c r="I4" s="216"/>
+      <c r="B4" s="223"/>
+      <c r="C4" s="223"/>
+      <c r="E4" s="218"/>
+      <c r="F4" s="218"/>
+      <c r="G4" s="218"/>
+      <c r="H4" s="218"/>
+      <c r="I4" s="218"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="222"/>
-[...1 lines deleted...]
-      <c r="C5" s="222"/>
+      <c r="A5" s="224"/>
+      <c r="B5" s="224"/>
+      <c r="C5" s="224"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="13" t="s">
         <v>376</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="30">
-      <c r="A7" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="127">
+      <c r="A7" s="94" t="s">
+        <v>642</v>
+      </c>
+      <c r="B7" s="125">
         <v>45806</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>221</v>
       </c>
-      <c r="D7" s="127">
+      <c r="D7" s="125">
         <v>45806</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2"/>
       <c r="B8" s="3"/>
       <c r="C8" s="2"/>
       <c r="D8" s="3"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="217" t="s">
+      <c r="A9" s="219" t="s">
         <v>379</v>
       </c>
-      <c r="B9" s="218"/>
-      <c r="C9" s="218"/>
+      <c r="B9" s="220"/>
+      <c r="C9" s="220"/>
       <c r="D9" s="3"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="219"/>
-[...1 lines deleted...]
-      <c r="C10" s="219"/>
+      <c r="A10" s="221"/>
+      <c r="B10" s="221"/>
+      <c r="C10" s="221"/>
       <c r="D10" s="3"/>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="28.5">
       <c r="A12" s="14" t="s">
         <v>380</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>381</v>
       </c>
       <c r="C12" s="15">
         <v>41036</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>382</v>
       </c>
       <c r="E12" s="15">
         <v>41036</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="26" t="s">
+      <c r="A13" s="149" t="s">
+        <v>608</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>609</v>
+      </c>
+      <c r="C13" s="146">
+        <v>45615</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>221</v>
+      </c>
+      <c r="E13" s="146">
+        <v>45615</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="148" t="s">
+        <v>414</v>
+      </c>
+      <c r="B14" s="148" t="s">
+        <v>415</v>
+      </c>
+      <c r="C14" s="107">
+        <v>44405</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>236</v>
+      </c>
+      <c r="E14" s="107">
+        <v>44405</v>
+      </c>
+      <c r="F14" s="32" t="s">
         <v>416</v>
       </c>
-      <c r="B13" s="26" t="s">
-[...33 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="150" t="s">
-[...15 lines deleted...]
-        <v>424</v>
+      <c r="A15" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>385</v>
+      </c>
+      <c r="C15" s="15">
+        <v>40161</v>
+      </c>
+      <c r="D15" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="E15" s="15">
+        <v>40161</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>386</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="14" t="s">
-        <v>425</v>
+        <v>390</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>398</v>
-[...11 lines deleted...]
-        <v>426</v>
+        <v>391</v>
+      </c>
+      <c r="C16" s="15">
+        <v>42053</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>392</v>
+      </c>
+      <c r="E16" s="15">
+        <v>42053</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>393</v>
       </c>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="14" t="s">
-        <v>384</v>
+        <v>439</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>385</v>
+        <v>440</v>
       </c>
       <c r="C17" s="15">
-        <v>40161</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>44606</v>
+      </c>
+      <c r="D17" s="20" t="s">
+        <v>236</v>
       </c>
       <c r="E17" s="15">
-        <v>40161</v>
+        <v>44606</v>
       </c>
       <c r="F17" s="17" t="s">
-        <v>386</v>
+        <v>441</v>
       </c>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="14" t="s">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>391</v>
+        <v>421</v>
       </c>
       <c r="C18" s="15">
-        <v>42053</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>44470</v>
+      </c>
+      <c r="D18" s="20" t="s">
+        <v>236</v>
       </c>
       <c r="E18" s="15">
-        <v>42053</v>
+        <v>44470</v>
       </c>
       <c r="F18" s="17" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
     </row>
     <row r="19" spans="1:49">
-      <c r="A19" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="20" t="s">
+      <c r="A19" s="24" t="s">
+        <v>394</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="C19" s="25">
+        <v>41036</v>
+      </c>
+      <c r="D19" s="26" t="s">
+        <v>382</v>
+      </c>
+      <c r="E19" s="25">
+        <v>41036</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="20" spans="1:49" s="28" customFormat="1">
+      <c r="A20" s="40" t="s">
+        <v>426</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>427</v>
+      </c>
+      <c r="C20" s="42">
+        <v>44545</v>
+      </c>
+      <c r="D20" s="43" t="s">
         <v>236</v>
       </c>
-      <c r="E19" s="15">
-[...53 lines deleted...]
-      <c r="C22" s="44">
+      <c r="E20" s="42">
         <v>44545</v>
       </c>
-      <c r="D22" s="45" t="s">
-[...59 lines deleted...]
-      <c r="C23" s="49">
+      <c r="F20" s="44" t="s">
+        <v>428</v>
+      </c>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="29"/>
+      <c r="O20" s="29"/>
+      <c r="P20" s="29"/>
+      <c r="Q20" s="29"/>
+      <c r="R20" s="29"/>
+      <c r="S20" s="29"/>
+      <c r="T20" s="29"/>
+      <c r="U20" s="29"/>
+      <c r="V20" s="29"/>
+      <c r="W20" s="29"/>
+      <c r="X20" s="29"/>
+      <c r="Y20" s="29"/>
+      <c r="Z20" s="29"/>
+      <c r="AA20" s="29"/>
+      <c r="AB20" s="29"/>
+      <c r="AC20" s="29"/>
+      <c r="AD20" s="29"/>
+      <c r="AE20" s="29"/>
+      <c r="AF20" s="29"/>
+      <c r="AG20" s="29"/>
+      <c r="AH20" s="29"/>
+      <c r="AI20" s="29"/>
+      <c r="AJ20" s="29"/>
+      <c r="AK20" s="29"/>
+      <c r="AL20" s="29"/>
+      <c r="AM20" s="29"/>
+      <c r="AN20" s="29"/>
+      <c r="AO20" s="29"/>
+      <c r="AP20" s="29"/>
+      <c r="AQ20" s="29"/>
+      <c r="AR20" s="29"/>
+      <c r="AS20" s="29"/>
+      <c r="AT20" s="29"/>
+      <c r="AU20" s="29"/>
+      <c r="AV20" s="29"/>
+      <c r="AW20" s="29"/>
+    </row>
+    <row r="21" spans="1:49" s="29" customFormat="1">
+      <c r="A21" s="45" t="s">
+        <v>481</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>482</v>
+      </c>
+      <c r="C21" s="47">
         <v>44827</v>
       </c>
-      <c r="D23" s="50" t="s">
+      <c r="D21" s="48" t="s">
         <v>221</v>
       </c>
-      <c r="E23" s="49">
+      <c r="E21" s="47">
         <v>44827</v>
       </c>
-      <c r="F23" s="51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F21" s="49" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="22" spans="1:49">
+      <c r="A22" s="45" t="s">
+        <v>484</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>482</v>
+      </c>
+      <c r="C22" s="47">
+        <v>44827</v>
+      </c>
+      <c r="D22" s="48" t="s">
+        <v>221</v>
+      </c>
+      <c r="E22" s="47">
+        <v>44827</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="23" spans="1:49">
+      <c r="A23" s="210" t="s">
+        <v>377</v>
+      </c>
+      <c r="B23" s="210"/>
+      <c r="C23" s="210"/>
+      <c r="D23" s="210"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="30"/>
     </row>
     <row r="24" spans="1:49">
-      <c r="A24" s="47" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A24" s="210"/>
+      <c r="B24" s="210"/>
+      <c r="C24" s="210"/>
+      <c r="D24" s="210"/>
+      <c r="E24" s="210"/>
     </row>
     <row r="25" spans="1:49">
-      <c r="A25" s="208" t="s">
-[...6 lines deleted...]
-      <c r="F25" s="32"/>
+      <c r="A25" s="210"/>
+      <c r="B25" s="210"/>
+      <c r="C25" s="210"/>
+      <c r="D25" s="210"/>
+      <c r="E25" s="210"/>
     </row>
     <row r="26" spans="1:49">
-      <c r="A26" s="208"/>
-[...3 lines deleted...]
-      <c r="E26" s="208"/>
+      <c r="A26" s="210"/>
+      <c r="B26" s="210"/>
+      <c r="C26" s="210"/>
+      <c r="D26" s="210"/>
+      <c r="E26" s="210"/>
     </row>
     <row r="27" spans="1:49">
-      <c r="A27" s="208"/>
-[...3 lines deleted...]
-      <c r="E27" s="208"/>
+      <c r="A27" s="210"/>
+      <c r="B27" s="210"/>
+      <c r="C27" s="210"/>
+      <c r="D27" s="210"/>
+      <c r="E27" s="210"/>
     </row>
     <row r="28" spans="1:49">
-      <c r="A28" s="208"/>
-[...3 lines deleted...]
-      <c r="E28" s="208"/>
+      <c r="A28" s="210"/>
+      <c r="B28" s="210"/>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
     </row>
     <row r="29" spans="1:49">
-      <c r="A29" s="208"/>
-[...3 lines deleted...]
-      <c r="E29" s="208"/>
+      <c r="A29" s="210"/>
+      <c r="B29" s="210"/>
+      <c r="C29" s="210"/>
+      <c r="D29" s="210"/>
+      <c r="E29" s="210"/>
     </row>
     <row r="30" spans="1:49">
-      <c r="A30" s="208"/>
-[...3 lines deleted...]
-      <c r="E30" s="208"/>
+      <c r="A30" s="210"/>
+      <c r="B30" s="210"/>
+      <c r="C30" s="210"/>
+      <c r="D30" s="210"/>
+      <c r="E30" s="210"/>
     </row>
     <row r="31" spans="1:49">
-      <c r="A31" s="208"/>
-[...3 lines deleted...]
-      <c r="E31" s="208"/>
+      <c r="A31" s="210"/>
+      <c r="B31" s="210"/>
+      <c r="C31" s="210"/>
+      <c r="D31" s="210"/>
+      <c r="E31" s="210"/>
     </row>
     <row r="32" spans="1:49">
-      <c r="A32" s="208"/>
-[...3 lines deleted...]
-      <c r="E32" s="208"/>
+      <c r="A32" s="210"/>
+      <c r="B32" s="210"/>
+      <c r="C32" s="210"/>
+      <c r="D32" s="210"/>
+      <c r="E32" s="210"/>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="208"/>
-[...3 lines deleted...]
-      <c r="E33" s="208"/>
+      <c r="A33" s="210"/>
+      <c r="B33" s="210"/>
+      <c r="C33" s="210"/>
+      <c r="D33" s="210"/>
+      <c r="E33" s="210"/>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" s="208"/>
-[...3 lines deleted...]
-      <c r="E34" s="208"/>
+      <c r="A34" s="210"/>
+      <c r="B34" s="210"/>
+      <c r="C34" s="210"/>
+      <c r="D34" s="210"/>
+      <c r="E34" s="210"/>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" s="208"/>
-[...3 lines deleted...]
-      <c r="E35" s="208"/>
+      <c r="A35" s="210"/>
+      <c r="B35" s="210"/>
+      <c r="C35" s="210"/>
+      <c r="D35" s="210"/>
+      <c r="E35" s="210"/>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" s="208"/>
-[...3 lines deleted...]
-      <c r="E36" s="208"/>
+      <c r="A36" s="210"/>
+      <c r="B36" s="210"/>
+      <c r="C36" s="210"/>
+      <c r="D36" s="210"/>
+      <c r="E36" s="210"/>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" s="208"/>
-[...3 lines deleted...]
-      <c r="E37" s="208"/>
+      <c r="A37" s="210"/>
+      <c r="B37" s="210"/>
+      <c r="C37" s="210"/>
+      <c r="D37" s="210"/>
+      <c r="E37" s="210"/>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" s="208"/>
-[...3 lines deleted...]
-      <c r="E38" s="208"/>
+      <c r="A38" s="210"/>
+      <c r="B38" s="210"/>
+      <c r="C38" s="210"/>
+      <c r="D38" s="210"/>
+      <c r="E38" s="210"/>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" s="208"/>
-[...3 lines deleted...]
-      <c r="E39" s="208"/>
+      <c r="A39" s="210"/>
+      <c r="B39" s="210"/>
+      <c r="C39" s="210"/>
+      <c r="D39" s="210"/>
+      <c r="E39" s="210"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="208"/>
-[...3 lines deleted...]
-      <c r="E40" s="208"/>
+      <c r="A40" s="210"/>
+      <c r="B40" s="210"/>
+      <c r="C40" s="210"/>
+      <c r="D40" s="210"/>
+      <c r="E40" s="210"/>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="208"/>
-[...3 lines deleted...]
-      <c r="E41" s="208"/>
+      <c r="A41" s="210"/>
+      <c r="B41" s="210"/>
+      <c r="C41" s="210"/>
+      <c r="D41" s="210"/>
+      <c r="E41" s="210"/>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="208"/>
-[...3 lines deleted...]
-      <c r="E42" s="208"/>
+      <c r="A42" s="210"/>
+      <c r="B42" s="210"/>
+      <c r="C42" s="210"/>
+      <c r="D42" s="210"/>
+      <c r="E42" s="210"/>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" s="208"/>
-[...3 lines deleted...]
-      <c r="E43" s="208"/>
+      <c r="A43" s="210"/>
+      <c r="B43" s="210"/>
+      <c r="C43" s="210"/>
+      <c r="D43" s="210"/>
+      <c r="E43" s="210"/>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" s="208"/>
-[...3 lines deleted...]
-      <c r="E44" s="208"/>
+      <c r="A44" s="210"/>
+      <c r="B44" s="210"/>
+      <c r="C44" s="210"/>
+      <c r="D44" s="210"/>
+      <c r="E44" s="210"/>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" s="208"/>
-[...3 lines deleted...]
-      <c r="E45" s="208"/>
+      <c r="A45" s="210"/>
+      <c r="B45" s="210"/>
+      <c r="C45" s="210"/>
+      <c r="D45" s="210"/>
+      <c r="E45" s="210"/>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" s="208"/>
-[...3 lines deleted...]
-      <c r="E46" s="208"/>
+      <c r="A46" s="210"/>
+      <c r="B46" s="210"/>
+      <c r="C46" s="210"/>
+      <c r="D46" s="210"/>
+      <c r="E46" s="210"/>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" s="208"/>
-[...3 lines deleted...]
-      <c r="E47" s="208"/>
+      <c r="A47" s="210"/>
+      <c r="B47" s="210"/>
+      <c r="C47" s="210"/>
+      <c r="D47" s="210"/>
+      <c r="E47" s="210"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="208"/>
-[...3 lines deleted...]
-      <c r="E48" s="208"/>
+      <c r="A48" s="210"/>
+      <c r="B48" s="210"/>
+      <c r="C48" s="210"/>
+      <c r="D48" s="210"/>
+      <c r="E48" s="210"/>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="208"/>
-[...3 lines deleted...]
-      <c r="E49" s="208"/>
+      <c r="A49" s="210"/>
+      <c r="B49" s="210"/>
+      <c r="C49" s="210"/>
+      <c r="D49" s="210"/>
+      <c r="E49" s="210"/>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="208"/>
-[...3 lines deleted...]
-      <c r="E50" s="208"/>
+      <c r="A50" s="210"/>
+      <c r="B50" s="210"/>
+      <c r="C50" s="210"/>
+      <c r="D50" s="210"/>
+      <c r="E50" s="210"/>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" s="208"/>
-[...3 lines deleted...]
-      <c r="E51" s="208"/>
+      <c r="A51" s="210"/>
+      <c r="B51" s="210"/>
+      <c r="C51" s="210"/>
+      <c r="D51" s="210"/>
+      <c r="E51" s="210"/>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" s="208"/>
-[...3 lines deleted...]
-      <c r="E52" s="208"/>
+      <c r="A52" s="210"/>
+      <c r="B52" s="210"/>
+      <c r="C52" s="210"/>
+      <c r="D52" s="210"/>
+      <c r="E52" s="210"/>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" s="208"/>
-[...3 lines deleted...]
-      <c r="E53" s="208"/>
+      <c r="A53" s="210"/>
+      <c r="B53" s="210"/>
+      <c r="C53" s="210"/>
+      <c r="D53" s="210"/>
+      <c r="E53" s="210"/>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" s="208"/>
-[...3 lines deleted...]
-      <c r="E54" s="208"/>
+      <c r="A54" s="210"/>
+      <c r="B54" s="210"/>
+      <c r="C54" s="210"/>
+      <c r="D54" s="210"/>
+      <c r="E54" s="210"/>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="208"/>
-[...3 lines deleted...]
-      <c r="E55" s="208"/>
+      <c r="A55" s="210"/>
+      <c r="B55" s="210"/>
+      <c r="C55" s="210"/>
+      <c r="D55" s="210"/>
+      <c r="E55" s="210"/>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="208"/>
-[...3 lines deleted...]
-      <c r="E56" s="208"/>
+      <c r="A56" s="210"/>
+      <c r="B56" s="210"/>
+      <c r="C56" s="210"/>
+      <c r="D56" s="210"/>
+      <c r="E56" s="210"/>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="208"/>
-[...3 lines deleted...]
-      <c r="E57" s="208"/>
+      <c r="A57" s="210"/>
+      <c r="B57" s="210"/>
+      <c r="C57" s="210"/>
+      <c r="D57" s="210"/>
+      <c r="E57" s="210"/>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" s="208"/>
-[...3 lines deleted...]
-      <c r="E58" s="208"/>
+      <c r="A58" s="210"/>
+      <c r="B58" s="210"/>
+      <c r="C58" s="210"/>
+      <c r="D58" s="210"/>
+      <c r="E58" s="210"/>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" s="208"/>
-[...3 lines deleted...]
-      <c r="E59" s="208"/>
+      <c r="A59" s="210"/>
+      <c r="B59" s="210"/>
+      <c r="C59" s="210"/>
+      <c r="D59" s="210"/>
+      <c r="E59" s="210"/>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" s="208"/>
-[...3 lines deleted...]
-      <c r="E60" s="208"/>
+      <c r="A60" s="210"/>
+      <c r="B60" s="210"/>
+      <c r="C60" s="210"/>
+      <c r="D60" s="210"/>
+      <c r="E60" s="210"/>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" s="208"/>
-[...3 lines deleted...]
-      <c r="E61" s="208"/>
+      <c r="A61" s="210"/>
+      <c r="B61" s="210"/>
+      <c r="C61" s="210"/>
+      <c r="D61" s="210"/>
+      <c r="E61" s="210"/>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" s="208"/>
-[...3 lines deleted...]
-      <c r="E62" s="208"/>
+      <c r="A62" s="210"/>
+      <c r="B62" s="210"/>
+      <c r="C62" s="210"/>
+      <c r="D62" s="210"/>
+      <c r="E62" s="210"/>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="208"/>
-[...3 lines deleted...]
-      <c r="E63" s="208"/>
+      <c r="A63" s="210"/>
+      <c r="B63" s="210"/>
+      <c r="C63" s="210"/>
+      <c r="D63" s="210"/>
+      <c r="E63" s="210"/>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" s="208"/>
-[...3 lines deleted...]
-      <c r="E64" s="208"/>
+      <c r="A64" s="210"/>
+      <c r="B64" s="210"/>
+      <c r="C64" s="210"/>
+      <c r="D64" s="210"/>
+      <c r="E64" s="210"/>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" s="208"/>
-[...17 lines deleted...]
-      <c r="E67" s="208"/>
+      <c r="A65" s="210"/>
+      <c r="B65" s="210"/>
+      <c r="C65" s="210"/>
+      <c r="D65" s="210"/>
+      <c r="E65" s="210"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="E1:I4"/>
-    <mergeCell ref="A25:E67"/>
+    <mergeCell ref="A23:E65"/>
     <mergeCell ref="A4:C5"/>
     <mergeCell ref="A9:C10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F12" r:id="rId1" display="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10960" xr:uid="{B9E190D4-A4A1-47A6-A32D-525DC40FE9AD}"/>
-    <hyperlink ref="F17" r:id="rId2" display="https://www.federalregister.gov/documents/2009/12/14/E9-29715/peter-xuong-lam-debarment-order" xr:uid="{EA6D6FCC-9FE4-48EA-B4EC-BF6673B2AC24}"/>
-[...9 lines deleted...]
-    <hyperlink ref="E7" r:id="rId12" display="https://www.govinfo.gov/app/details/FR-2025-05-29/2025-09652" xr:uid="{C413B003-9502-4CFB-A5D3-6B5423DBBB06}"/>
+    <hyperlink ref="F15" r:id="rId2" display="https://www.federalregister.gov/documents/2009/12/14/E9-29715/peter-xuong-lam-debarment-order" xr:uid="{EA6D6FCC-9FE4-48EA-B4EC-BF6673B2AC24}"/>
+    <hyperlink ref="F16" r:id="rId3" display="https://www.govinfo.gov/app/details/FR-2015-02-18/2015-03210" xr:uid="{FE8273CC-8F16-491F-9802-6FA7714984EE}"/>
+    <hyperlink ref="F19" r:id="rId4" display="https://www.govinfo.gov/app/details/FR-2012-05-07/2012-10958" xr:uid="{7524B45D-D8FF-41F6-A924-A035C2B22829}"/>
+    <hyperlink ref="F14" r:id="rId5" display="https://www.federalregister.gov/documents/2021/07/28/2021-16045/jacobo-geissler-final-debarment-order" xr:uid="{33E8EA27-C51A-4DCB-A30C-4B6C5A1EC8F9}"/>
+    <hyperlink ref="F18" r:id="rId6" xr:uid="{D39346F5-728A-4423-9A68-607502A7E7B8}"/>
+    <hyperlink ref="F20" r:id="rId7" display="https://www.federalregister.gov/documents/2021/12/15/2021-27053/jeffrey-a-styron-final-debarment-order" xr:uid="{A18D791E-78E9-463C-996B-4F7308B14C8F}"/>
+    <hyperlink ref="F21" r:id="rId8" display="https://www.federalregister.gov/documents/2022/09/23/2022-20710/roy-tuccillo-sr-final-debarment-order" xr:uid="{FE0D217F-5AD7-4295-BA0C-432922F58509}"/>
+    <hyperlink ref="F22" r:id="rId9" display="https://www.federalregister.gov/documents/2022/09/23/2022-20709/roy-tuccillo-jr-final-debarment-order" xr:uid="{413586F6-07E3-4F4B-AD6B-65E6AD8A4F6E}"/>
+    <hyperlink ref="F13" r:id="rId10" display="https://www.federalregister.gov/documents/2024/11/19/2024-26917/kevin-sheng-hsiang-fang-final-debarment-order" xr:uid="{0B362339-437A-4E41-928E-F52D5A26DF9C}"/>
+    <hyperlink ref="E7" r:id="rId11" display="https://www.govinfo.gov/app/details/FR-2025-05-29/2025-09652" xr:uid="{C413B003-9502-4CFB-A5D3-6B5423DBBB06}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId13"/>
+  <pageSetup orientation="portrait" r:id="rId12"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BA0BBDD33BC6854B8E56B43BA53AB5D2" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="64ef2489f1ac5c77b0b5cde0ee4b3dfa">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="7515f7af-4d3c-40c8-b37f-67951b32b2d4" xmlns:ns4="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57d29c56ce8c19dead14293c2215c900" ns3:_="" ns4:_="">
     <xsd:import namespace="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <xsd:import namespace="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7515f7af-4d3c-40c8-b37f-67951b32b2d4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -10547,97 +10567,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF428D8-C1AC-43F0-98C9-941A75EA5A0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A3120DD-A1D4-47F5-BDE7-9EB5FCEF66D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FDF41C1-0ECD-40DE-9E40-39960E26C65E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7515f7af-4d3c-40c8-b37f-67951b32b2d4"/>
     <ds:schemaRef ds:uri="7e85fafd-78ea-424b-b6e4-a3b61b88f1ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>