--- v1 (2026-03-10)
+++ v2 (2026-05-18)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/CVM/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="187" documentId="8_{0F962DDC-3998-4BD3-8758-A1C4E6217E4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1F997A08-1969-435E-801D-C60672791FE8}"/>
+  <xr:revisionPtr revIDLastSave="188" documentId="8_{0F962DDC-3998-4BD3-8758-A1C4E6217E4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B18DF38-ED90-492C-9D75-246411DCBE28}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="550" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="550" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="6" r:id="rId1"/>
     <sheet name="I. Animal Drug Enforcement" sheetId="7" r:id="rId2"/>
     <sheet name="II. KP GFI #256 Animal Drugs" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
@@ -202,51 +202,51 @@
   <si>
     <t>https://www.fda.gov/media/187140/download?attachment</t>
   </si>
   <si>
     <t>Untitled Letter</t>
   </si>
   <si>
     <t>MixLab TX LLC</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/187137/download?attachment</t>
   </si>
   <si>
     <t>Precision Equine LLC</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/181868/download?attachment</t>
   </si>
   <si>
     <t>Wickliffe LLC</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/179321/download?attachment</t>
   </si>
   <si>
-    <t>Information is current as of 12/31/2025.</t>
+    <t>Information is current as of 3/31/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -663,51 +663,53 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/187137/download?attachment" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/med-shop-total-care-inc-581309-07302019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/181868/download?attachment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/federal-court-enters-consent-decree-against-raniers-rx-laboratory-and-owner-manufacturing" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/rapid-equine-solutions-llc-595556-06122020" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/179321/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/federal-court-enters-consent-decree-against-florida-compounder-prohibiting-manufacture-and" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/atlas-pharmaceuticals-llc-564139-09102018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/187140/download?attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1120,71 +1122,50 @@
         <v>44664</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -1386,92 +1367,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD380C7-C30F-4BC6-A6A3-31248539F28F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD01CA2E-FCAA-4777-9412-7AF50F51229A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9CF430-D60B-4F2E-AFF2-1DFDC86C21C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="e78928ad-fb76-43d6-980d-fe972d77f48a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD01CA2E-FCAA-4777-9412-7AF50F51229A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD380C7-C30F-4BC6-A6A3-31248539F28F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>I. Animal Drug Enforcement</vt:lpstr>
       <vt:lpstr>II. KP GFI #256 Animal Drugs</vt:lpstr>
     </vt:vector>