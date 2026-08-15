--- v2 (2026-05-18)
+++ v3 (2026-08-15)
@@ -11,78 +11,78 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/CVM/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="188" documentId="8_{0F962DDC-3998-4BD3-8758-A1C4E6217E4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B18DF38-ED90-492C-9D75-246411DCBE28}"/>
+  <xr:revisionPtr revIDLastSave="200" documentId="8_{0F962DDC-3998-4BD3-8758-A1C4E6217E4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9272019C-7E00-4E31-B6F6-362F79CA2FF0}"/>
   <bookViews>
     <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="550" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="6" r:id="rId1"/>
     <sheet name="I. Animal Drug Enforcement" sheetId="7" r:id="rId2"/>
     <sheet name="II. KP GFI #256 Animal Drugs" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="57">
   <si>
     <t>Each worksheet represents a performance measure or key project found on the webpage.</t>
   </si>
   <si>
     <t>Milestone Description</t>
   </si>
   <si>
     <t>Estimated Milestone Start Date</t>
   </si>
   <si>
     <t>Estimated Milestone Completion Date</t>
   </si>
   <si>
     <t>Actual Milestone Start Date</t>
   </si>
   <si>
     <t>Actual Milestone Completion Date</t>
   </si>
   <si>
     <t>Milestone Status</t>
   </si>
   <si>
     <t>This workbook contains information and data associated with the Food and Drug Administration's webpage FDA-TRACK: Center for Veterinary Medicine - Compounded Animal Drugs.</t>
   </si>
   <si>
@@ -202,51 +202,57 @@
   <si>
     <t>https://www.fda.gov/media/187140/download?attachment</t>
   </si>
   <si>
     <t>Untitled Letter</t>
   </si>
   <si>
     <t>MixLab TX LLC</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/187137/download?attachment</t>
   </si>
   <si>
     <t>Precision Equine LLC</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/181868/download?attachment</t>
   </si>
   <si>
     <t>Wickliffe LLC</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/179321/download?attachment</t>
   </si>
   <si>
-    <t>Information is current as of 3/31/2026.</t>
+    <t>Information is current as of 6/30/2026.</t>
+  </si>
+  <si>
+    <t>MixLab WI LLC</t>
+  </si>
+  <si>
+    <t>https://www.fda.gov/media/193231/download</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -300,78 +306,79 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="6" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{1D36FCAB-4D9D-425A-BE27-DB626B4DB3AA}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{FD388979-E20B-4F6F-8574-7CAE2C789128}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -652,98 +659,100 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/187137/download?attachment" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/med-shop-total-care-inc-581309-07302019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/181868/download?attachment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/federal-court-enters-consent-decree-against-raniers-rx-laboratory-and-owner-manufacturing" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/rapid-equine-solutions-llc-595556-06122020" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/179321/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/federal-court-enters-consent-decree-against-florida-compounder-prohibiting-manufacture-and" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/atlas-pharmaceuticals-llc-564139-09102018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/187140/download?attachment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/187137/download?attachment" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/med-shop-total-care-inc-581309-07302019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/181868/download?attachment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/federal-court-enters-consent-decree-against-raniers-rx-laboratory-and-owner-manufacturing" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/rapid-equine-solutions-llc-595556-06122020" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/179321/download?attachment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/federal-court-enters-consent-decree-against-florida-compounder-prohibiting-manufacture-and" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/193231/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/inspections-compliance-enforcement-and-criminal-investigations/warning-letters/atlas-pharmaceuticals-llc-564139-09102018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/187140/download?attachment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9C54A8B-F0CF-45F9-B1BC-6DA3398E8C02}">
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="20.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.85546875" customWidth="1"/>
     <col min="6" max="9" width="10" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
@@ -920,65 +929,83 @@
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="11">
         <v>43353</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>35</v>
       </c>
     </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="11">
+        <v>46143</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{FF3EE4AE-2B20-4E32-A2E8-A7E3F533AFD0}"/>
     <hyperlink ref="E13" r:id="rId2" xr:uid="{C33000C5-6EF6-4360-97DB-AC55707DE92A}"/>
     <hyperlink ref="E12" r:id="rId3" xr:uid="{616CD7C3-D731-40A0-B9AB-29E54861B689}"/>
     <hyperlink ref="E14" r:id="rId4" xr:uid="{500A5059-60E4-47A0-8FA4-2B23427865FA}"/>
     <hyperlink ref="E10" r:id="rId5" xr:uid="{55895543-E71C-4022-9017-74C300CEBB7C}"/>
     <hyperlink ref="E9" r:id="rId6" xr:uid="{9949247D-4967-4F6C-845F-DC7A7B119F87}"/>
     <hyperlink ref="E8" r:id="rId7" xr:uid="{8F600C33-21D6-4C98-A275-5114E1F3A3E5}"/>
     <hyperlink ref="E7" r:id="rId8" xr:uid="{D8C197A6-0FC1-4285-9A50-2F7FE9BF6384}"/>
     <hyperlink ref="E6" r:id="rId9" xr:uid="{C265887F-4A25-4C51-B428-AF56D7449E82}"/>
+    <hyperlink ref="E15" r:id="rId10" xr:uid="{BCB75FDD-42E2-4C5F-BA72-4512F369AA8D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId10"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="16" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="3" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>10</v>
@@ -1368,112 +1395,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD01CA2E-FCAA-4777-9412-7AF50F51229A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD380C7-C30F-4BC6-A6A3-31248539F28F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9CF430-D60B-4F2E-AFF2-1DFDC86C21C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="e78928ad-fb76-43d6-980d-fe972d77f48a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>I. Animal Drug Enforcement</vt:lpstr>
       <vt:lpstr>II. KP GFI #256 Animal Drugs</vt:lpstr>
     </vt:vector>