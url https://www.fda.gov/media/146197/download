--- v0 (2026-02-09)
+++ v1 (2026-04-12)
@@ -7,87 +7,86 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="200" documentId="8_{F7CE9746-94C7-49C3-BCB5-C64458293CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48083764-4805-4962-B009-649F490AF230}"/>
+  <xr:revisionPtr revIDLastSave="264" documentId="8_{F7CE9746-94C7-49C3-BCB5-C64458293CEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25D5C1ED-2FDB-4B33-9FEA-6908DA2D2700}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Meeting Management" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Meeting Management'!$A$1:$O$253</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Meeting Management'!$A$1:$O$307</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I253" i="1" l="1"/>
   <c r="H253" i="1"/>
   <c r="I252" i="1"/>
   <c r="H252" i="1"/>
   <c r="I251" i="1"/>
   <c r="H251" i="1"/>
-  <c r="L250" i="1"/>
   <c r="I250" i="1"/>
   <c r="H250" i="1"/>
   <c r="I249" i="1"/>
   <c r="H249" i="1"/>
   <c r="I248" i="1"/>
   <c r="H248" i="1"/>
   <c r="L248" i="1" s="1"/>
   <c r="I247" i="1"/>
   <c r="H247" i="1"/>
   <c r="I246" i="1"/>
   <c r="H246" i="1"/>
   <c r="I245" i="1"/>
   <c r="H245" i="1"/>
   <c r="I244" i="1"/>
   <c r="H244" i="1"/>
   <c r="I243" i="1"/>
   <c r="H243" i="1"/>
   <c r="I242" i="1"/>
   <c r="H242" i="1"/>
   <c r="I241" i="1"/>
   <c r="H241" i="1"/>
   <c r="I240" i="1"/>
   <c r="H240" i="1"/>
   <c r="I239" i="1"/>
   <c r="H239" i="1"/>
@@ -117,51 +116,50 @@
   <c r="H227" i="1"/>
   <c r="I226" i="1"/>
   <c r="H226" i="1"/>
   <c r="I225" i="1"/>
   <c r="H225" i="1"/>
   <c r="I224" i="1"/>
   <c r="H224" i="1"/>
   <c r="I223" i="1"/>
   <c r="H223" i="1"/>
   <c r="I222" i="1"/>
   <c r="H222" i="1"/>
   <c r="I221" i="1"/>
   <c r="H221" i="1"/>
   <c r="I220" i="1"/>
   <c r="H220" i="1"/>
   <c r="I219" i="1"/>
   <c r="H219" i="1"/>
   <c r="I218" i="1"/>
   <c r="H218" i="1"/>
   <c r="I217" i="1"/>
   <c r="H217" i="1"/>
   <c r="I216" i="1"/>
   <c r="H216" i="1"/>
   <c r="I215" i="1"/>
   <c r="H215" i="1"/>
-  <c r="L217" i="1" s="1"/>
   <c r="I214" i="1"/>
   <c r="H214" i="1"/>
   <c r="I213" i="1"/>
   <c r="H213" i="1"/>
   <c r="I212" i="1"/>
   <c r="H212" i="1"/>
   <c r="I211" i="1"/>
   <c r="H211" i="1"/>
   <c r="I210" i="1"/>
   <c r="H210" i="1"/>
   <c r="I209" i="1"/>
   <c r="H209" i="1"/>
   <c r="I208" i="1"/>
   <c r="H208" i="1"/>
   <c r="I207" i="1"/>
   <c r="H207" i="1"/>
   <c r="I206" i="1"/>
   <c r="H206" i="1"/>
   <c r="L206" i="1" s="1"/>
   <c r="I205" i="1"/>
   <c r="H205" i="1"/>
   <c r="I204" i="1"/>
   <c r="H204" i="1"/>
   <c r="I203" i="1"/>
   <c r="H203" i="1"/>
@@ -515,51 +513,50 @@
   <c r="O88" i="1" s="1"/>
   <c r="H87" i="1"/>
   <c r="G87" i="1"/>
   <c r="O87" i="1" s="1"/>
   <c r="H86" i="1"/>
   <c r="G86" i="1"/>
   <c r="O86" i="1" s="1"/>
   <c r="H85" i="1"/>
   <c r="G85" i="1"/>
   <c r="O85" i="1" s="1"/>
   <c r="H84" i="1"/>
   <c r="G84" i="1"/>
   <c r="O84" i="1" s="1"/>
   <c r="H83" i="1"/>
   <c r="G83" i="1"/>
   <c r="I85" i="1" s="1"/>
   <c r="H70" i="1"/>
   <c r="G70" i="1"/>
   <c r="O70" i="1" s="1"/>
   <c r="H69" i="1"/>
   <c r="G69" i="1"/>
   <c r="O69" i="1" s="1"/>
   <c r="H68" i="1"/>
   <c r="G68" i="1"/>
   <c r="M69" i="1" s="1"/>
-  <c r="I67" i="1"/>
   <c r="H67" i="1"/>
   <c r="G67" i="1"/>
   <c r="O67" i="1" s="1"/>
   <c r="H66" i="1"/>
   <c r="G66" i="1"/>
   <c r="O66" i="1" s="1"/>
   <c r="H65" i="1"/>
   <c r="G65" i="1"/>
   <c r="M65" i="1" s="1"/>
   <c r="H64" i="1"/>
   <c r="G64" i="1"/>
   <c r="O64" i="1" s="1"/>
   <c r="H63" i="1"/>
   <c r="G63" i="1"/>
   <c r="O63" i="1" s="1"/>
   <c r="H62" i="1"/>
   <c r="G62" i="1"/>
   <c r="O62" i="1" s="1"/>
   <c r="H61" i="1"/>
   <c r="G61" i="1"/>
   <c r="O61" i="1" s="1"/>
   <c r="H60" i="1"/>
   <c r="G60" i="1"/>
   <c r="O60" i="1" s="1"/>
   <c r="H59" i="1"/>
@@ -681,51 +678,54 @@
   <c r="O10" i="1" s="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="O9" i="1" s="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="M10" i="1" s="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="O7" i="1" s="1"/>
   <c r="H6" i="1"/>
   <c r="G6" i="1"/>
   <c r="O6" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="O5" i="1" s="1"/>
   <c r="H4" i="1"/>
   <c r="G4" i="1"/>
   <c r="O4" i="1" s="1"/>
   <c r="H3" i="1"/>
   <c r="G3" i="1"/>
   <c r="O3" i="1" s="1"/>
   <c r="H2" i="1"/>
   <c r="G2" i="1"/>
   <c r="M2" i="1" s="1"/>
-  <c r="L150" i="1" l="1"/>
+  <c r="L217" i="1" l="1"/>
+  <c r="I67" i="1"/>
+  <c r="L250" i="1"/>
+  <c r="L150" i="1"/>
   <c r="L162" i="1"/>
   <c r="L169" i="1"/>
   <c r="L174" i="1"/>
   <c r="L190" i="1"/>
   <c r="I127" i="1"/>
   <c r="L202" i="1"/>
   <c r="L244" i="1"/>
   <c r="L249" i="1"/>
   <c r="I63" i="1"/>
   <c r="M63" i="1"/>
   <c r="I135" i="1"/>
   <c r="M145" i="1"/>
   <c r="L234" i="1"/>
   <c r="M131" i="1"/>
   <c r="M99" i="1"/>
   <c r="I132" i="1"/>
   <c r="I4" i="1"/>
   <c r="M106" i="1"/>
   <c r="M4" i="1"/>
   <c r="M132" i="1"/>
   <c r="M66" i="1"/>
   <c r="L154" i="1"/>
   <c r="L160" i="1"/>
   <c r="I16" i="1"/>
   <c r="M91" i="1"/>
@@ -1002,51 +1002,51 @@
   <c r="O56" i="1"/>
   <c r="O59" i="1"/>
   <c r="M68" i="1"/>
   <c r="O83" i="1"/>
   <c r="M89" i="1"/>
   <c r="M118" i="1"/>
   <c r="L177" i="1"/>
   <c r="I5" i="1"/>
   <c r="I8" i="1"/>
   <c r="O23" i="1"/>
   <c r="I41" i="1"/>
   <c r="M44" i="1"/>
   <c r="I50" i="1"/>
   <c r="I53" i="1"/>
   <c r="O68" i="1"/>
   <c r="M92" i="1"/>
   <c r="I95" i="1"/>
   <c r="M113" i="1"/>
   <c r="I116" i="1"/>
   <c r="I129" i="1"/>
   <c r="I134" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1512" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1914" uniqueCount="111">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>BsUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
@@ -1253,100 +1253,139 @@
   <si>
     <t>27 of 29</t>
   </si>
   <si>
     <t>73 of 74</t>
   </si>
   <si>
     <t>53 of 59</t>
   </si>
   <si>
     <t>14 of 14</t>
   </si>
   <si>
     <t>0 of 0</t>
   </si>
   <si>
     <t>14 of 16</t>
   </si>
   <si>
     <t>67 of 72</t>
   </si>
   <si>
     <t>55 of 58</t>
   </si>
   <si>
-    <t>28 of 28</t>
-[...1 lines deleted...]
-  <si>
     <t>21 of 21</t>
-  </si>
-[...31 lines deleted...]
-    <t>1 of 3</t>
   </si>
   <si>
     <t>Preliminary Response for BPD Type 2b Meetings</t>
   </si>
   <si>
     <t>Will Meet Goal</t>
   </si>
+  <si>
+    <t>7 of 7</t>
+  </si>
+  <si>
+    <t>Currently Meeting, Pending</t>
+  </si>
+  <si>
+    <t>2 of 4</t>
+  </si>
+  <si>
+    <t>3 of 6</t>
+  </si>
+  <si>
+    <t>12 of 12</t>
+  </si>
+  <si>
+    <t>Currently Not Meeting, Pending</t>
+  </si>
+  <si>
+    <t>4 of 9</t>
+  </si>
+  <si>
+    <t>11 of 12</t>
+  </si>
+  <si>
+    <t>8 of 9</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>0 of 3</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>0 of 18</t>
+  </si>
+  <si>
+    <t>Preliminary Response for BPD Type 2b Meetings**</t>
+  </si>
+  <si>
+    <t>1 of 8</t>
+  </si>
+  <si>
+    <t>29 of 29</t>
+  </si>
+  <si>
+    <t>22 of 22</t>
+  </si>
+  <si>
+    <t>9 of 9</t>
+  </si>
+  <si>
+    <t>54 of 54</t>
+  </si>
+  <si>
+    <t>27 of 27</t>
+  </si>
+  <si>
+    <t>82 of 82</t>
+  </si>
+  <si>
+    <t>58 of 58</t>
+  </si>
+  <si>
+    <t>71 of 79</t>
+  </si>
+  <si>
+    <t>57 of 58</t>
+  </si>
+  <si>
+    <t>25 of 26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1433,50 +1472,63 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -1780,63 +1832,74 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -2157,51 +2220,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O253"/>
+  <dimension ref="A1:O307"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.5703125" customWidth="1"/>
     <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="34.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="17.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="26" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="28.7109375" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="15.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
@@ -9341,51 +9404,51 @@
       </c>
       <c r="L139" t="str">
         <f t="shared" si="6"/>
         <v>Goal Not Met</v>
       </c>
       <c r="M139" t="str">
         <f>IF(K137="Y",(E137+E139) &amp; " of " &amp; G137,E137 &amp; " of " &amp; G137)</f>
         <v>59 of 68</v>
       </c>
       <c r="N139" s="1">
         <v>45565</v>
       </c>
       <c r="O139" s="4">
         <f t="shared" si="4"/>
         <v>0.13235294117647059</v>
       </c>
     </row>
     <row r="140" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>2023</v>
       </c>
       <c r="B140" t="s">
         <v>16</v>
       </c>
       <c r="C140" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D140" t="s">
         <v>13</v>
       </c>
       <c r="E140">
         <v>37</v>
       </c>
       <c r="F140" t="s">
         <v>68</v>
       </c>
       <c r="G140">
         <f>SUM(E140:E142)</f>
         <v>40</v>
       </c>
       <c r="H140" s="4">
         <f>IFERROR(E140/(E140+E142),"")</f>
         <v>0.92500000000000004</v>
       </c>
       <c r="I140" s="4">
         <f>IFERROR((E140+E141)/(G140),"")</f>
         <v>0.92500000000000004</v>
       </c>
       <c r="J140" s="4">
         <v>0.9</v>
       </c>
@@ -9394,51 +9457,51 @@
       </c>
       <c r="L140" t="str">
         <f t="shared" si="6"/>
         <v>Goal Met</v>
       </c>
       <c r="M140" t="str">
         <f>IF(K140="Y",(E140+E142) &amp; " of " &amp; G140,E140 &amp; " of " &amp; G140)</f>
         <v>37 of 40</v>
       </c>
       <c r="N140" s="1">
         <v>45565</v>
       </c>
       <c r="O140" s="4">
         <f t="shared" si="4"/>
         <v>0.92500000000000004</v>
       </c>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>2023</v>
       </c>
       <c r="B141" t="s">
         <v>16</v>
       </c>
       <c r="C141" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141" t="s">
         <v>68</v>
       </c>
       <c r="G141">
         <f>SUM(E140:E142)</f>
         <v>40</v>
       </c>
       <c r="H141" s="4">
         <f>IFERROR(E140/(E140+E142),"")</f>
         <v>0.92500000000000004</v>
       </c>
       <c r="I141" s="4">
         <f>IFERROR((E140+E141)/(G140),"")</f>
         <v>0.92500000000000004</v>
       </c>
       <c r="J141" s="4">
         <v>0.9</v>
       </c>
@@ -9447,51 +9510,51 @@
       </c>
       <c r="L141" t="str">
         <f t="shared" si="6"/>
         <v>Goal Met</v>
       </c>
       <c r="M141" t="str">
         <f>IF(K140="Y",(E140+E142) &amp; " of " &amp; G140,E140 &amp; " of " &amp; G140)</f>
         <v>37 of 40</v>
       </c>
       <c r="N141" s="1">
         <v>45565</v>
       </c>
       <c r="O141" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>2023</v>
       </c>
       <c r="B142" t="s">
         <v>16</v>
       </c>
       <c r="C142" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D142" t="s">
         <v>21</v>
       </c>
       <c r="E142">
         <v>3</v>
       </c>
       <c r="F142" t="s">
         <v>68</v>
       </c>
       <c r="G142">
         <f>SUM(E140:E142)</f>
         <v>40</v>
       </c>
       <c r="H142" s="4">
         <f>IFERROR(E140/(E140+E142),"")</f>
         <v>0.92500000000000004</v>
       </c>
       <c r="I142" s="4">
         <f>IFERROR((E140+E141)/(G140),"")</f>
         <v>0.92500000000000004</v>
       </c>
       <c r="J142" s="4">
         <v>0.9</v>
       </c>
@@ -12682,51 +12745,51 @@
 IF(AND(E191&gt;0,E192&gt;0,H191+0.005&gt;=J191),"Goal Met",
 IF(AND(E191&gt;0,E192&gt;=0,E193&gt;=0,H193+0.005&gt;=J193),"Goal Met",
 IF(AND(E191&gt;=0,E192=0,E193&gt;0,H193&lt;J193),"Goal Not Met",
 IF(AND(E191&gt;=0,E192&gt;0,E193&gt;0,H192&lt;J192),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M193" t="s">
         <v>81</v>
       </c>
       <c r="N193" s="1">
         <v>45930</v>
       </c>
       <c r="O193" s="4">
         <v>6.9444444444444448E-2</v>
       </c>
     </row>
     <row r="194" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>2024</v>
       </c>
       <c r="B194" t="s">
         <v>16</v>
       </c>
       <c r="C194" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D194" t="s">
         <v>13</v>
       </c>
       <c r="E194">
         <v>55</v>
       </c>
       <c r="F194" t="s">
         <v>68</v>
       </c>
       <c r="G194">
         <v>58</v>
       </c>
       <c r="H194" s="4">
         <f>IFERROR(E194/(E194+E196),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="I194" s="4">
         <f>IFERROR((E194+E195)/(G194),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="J194" s="4">
         <v>0.9</v>
       </c>
       <c r="K194" t="s">
@@ -12745,51 +12808,51 @@
 IF(AND(E194&gt;0,E195&gt;0,H194+0.005&gt;=J194),"Goal Met",
 IF(AND(E194&gt;0,E195&gt;=0,E196&gt;=0,H196+0.005&gt;=J196),"Goal Met",
 IF(AND(E194&gt;=0,E195=0,E196&gt;0,H196&lt;J196),"Goal Not Met",
 IF(AND(E194&gt;=0,E195&gt;0,E196&gt;0,H195&lt;J195),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M194" t="s">
         <v>82</v>
       </c>
       <c r="N194" s="1">
         <v>45930</v>
       </c>
       <c r="O194" s="4">
         <v>0.94827586206896552</v>
       </c>
     </row>
     <row r="195" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>2024</v>
       </c>
       <c r="B195" t="s">
         <v>16</v>
       </c>
       <c r="C195" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D195" t="s">
         <v>20</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195" t="s">
         <v>68</v>
       </c>
       <c r="G195">
         <v>58</v>
       </c>
       <c r="H195" s="4">
         <f>IFERROR(E194/(E194+E196),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="I195" s="4">
         <f>IFERROR((E194+E195)/(G194),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="J195" s="4">
         <v>0.9</v>
       </c>
       <c r="K195" t="s">
@@ -12808,51 +12871,51 @@
 IF(AND(E194&gt;0,E195&gt;0,H194+0.005&gt;=J194),"Goal Met",
 IF(AND(E194&gt;0,E195&gt;=0,E196&gt;=0,H196+0.005&gt;=J196),"Goal Met",
 IF(AND(E194&gt;=0,E195=0,E196&gt;0,H196&lt;J196),"Goal Not Met",
 IF(AND(E194&gt;=0,E195&gt;0,E196&gt;0,H195&lt;J195),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M195" t="s">
         <v>82</v>
       </c>
       <c r="N195" s="1">
         <v>45930</v>
       </c>
       <c r="O195" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>2024</v>
       </c>
       <c r="B196" t="s">
         <v>16</v>
       </c>
       <c r="C196" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D196" t="s">
         <v>21</v>
       </c>
       <c r="E196">
         <v>3</v>
       </c>
       <c r="F196" t="s">
         <v>68</v>
       </c>
       <c r="G196">
         <v>58</v>
       </c>
       <c r="H196" s="4">
         <f>IFERROR(E194/(E194+E196),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="I196" s="4">
         <f>IFERROR((E194+E195)/(G194),"")</f>
         <v>0.94827586206896552</v>
       </c>
       <c r="J196" s="4">
         <v>0.9</v>
       </c>
       <c r="K196" t="s">
@@ -13072,532 +13135,532 @@
       </c>
       <c r="O199" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>2025</v>
       </c>
       <c r="B200" t="s">
         <v>16</v>
       </c>
       <c r="C200" t="s">
         <v>22</v>
       </c>
       <c r="D200" t="s">
         <v>13</v>
       </c>
       <c r="E200">
         <v>27</v>
       </c>
       <c r="F200" t="s">
         <v>61</v>
       </c>
       <c r="G200">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H200" s="4">
         <f>IFERROR(E200/(E200+E202),"")</f>
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
       <c r="I200" s="4">
         <f>IFERROR((E200+E201)/(G200),"")</f>
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
       <c r="J200" s="4">
         <v>0.9</v>
       </c>
       <c r="K200" t="s">
         <v>18</v>
       </c>
       <c r="L200" t="str">
         <f>IF(K200="Y",IF(AND(E200=0,E201=0,E202=0),"N/A",
 IF(AND(E200=0,E201&gt;0,E202=0),"Currently Meeting, Pending",
 IF(AND(E200&gt;0,E201&gt;0,H200+0.005&gt;=J200),"Currently Meeting, Pending",
 IF(AND(E200&gt;0,E201&gt;=0,E202&gt;=0,H202+0.005&gt;=J202),"Will Meet Goal",
 IF(AND(E200&gt;=0,E201=0,E202&gt;0,I202&lt;J202),"Will Not Meet Goal",
 IF(AND(E200&gt;=0,E201&gt;0,E202&gt;0,H201&lt;J201),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E200=0,E201=0,E202=0),"N/A",
 IF(AND(E200=0,E201&gt;0,E202=0),"Goal Met",
 IF(AND(E200&gt;0,E201&gt;0,H200+0.005&gt;=J200),"Goal Met",
 IF(AND(E200&gt;0,E201&gt;=0,E202&gt;=0,H202+0.005&gt;=J202),"Goal Met",
 IF(AND(E200&gt;=0,E201=0,E202&gt;0,H202&lt;J202),"Goal Not Met",
 IF(AND(E200&gt;=0,E201&gt;0,E202&gt;0,H201&lt;J201),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M200" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="N200" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O200" s="4">
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
     </row>
     <row r="201" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>2025</v>
       </c>
       <c r="B201" t="s">
         <v>16</v>
       </c>
       <c r="C201" t="s">
         <v>22</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201" t="s">
         <v>61</v>
       </c>
       <c r="G201">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H201" s="4">
         <f>IFERROR(E200/(E200+E202),"")</f>
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
       <c r="I201" s="4">
         <f>IFERROR((E200+E201)/(G200),"")</f>
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
       <c r="J201" s="4">
         <v>0.9</v>
       </c>
       <c r="K201" t="s">
         <v>18</v>
       </c>
       <c r="L201" t="str">
         <f>IF(K200="Y",IF(AND(E200=0,E201=0,E202=0),"N/A",
 IF(AND(E200=0,E201&gt;0,E202=0),"Currently Meeting, Pending",
 IF(AND(E200&gt;0,E201&gt;0,H200+0.005&gt;=J200),"Currently Meeting, Pending",
 IF(AND(E200&gt;0,E201&gt;=0,E202&gt;=0,H202+0.005&gt;=J202),"Will Meet Goal",
 IF(AND(E200&gt;=0,E201=0,E202&gt;0,I202&lt;J202),"Will Not Meet Goal",
 IF(AND(E200&gt;=0,E201&gt;0,E202&gt;0,H201&lt;J201),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E200=0,E201=0,E202=0),"N/A",
 IF(AND(E200=0,E201&gt;0,E202=0),"Goal Met",
 IF(AND(E200&gt;0,E201&gt;0,H200+0.005&gt;=J200),"Goal Met",
 IF(AND(E200&gt;0,E201&gt;=0,E202&gt;=0,H202+0.005&gt;=J202),"Goal Met",
 IF(AND(E200&gt;=0,E201=0,E202&gt;0,H202&lt;J202),"Goal Not Met",
 IF(AND(E200&gt;=0,E201&gt;0,E202&gt;0,H201&lt;J201),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M201" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="N201" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O201" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>2025</v>
       </c>
       <c r="B202" t="s">
         <v>16</v>
       </c>
       <c r="C202" t="s">
         <v>22</v>
       </c>
       <c r="D202" t="s">
         <v>21</v>
       </c>
       <c r="E202">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F202" t="s">
         <v>61</v>
       </c>
       <c r="G202">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H202" s="4">
         <f>IFERROR(E200/(E200+E202),"")</f>
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
       <c r="I202" s="4">
         <f>IFERROR((E200+E201)/(G200),"")</f>
-        <v>0.9642857142857143</v>
+        <v>0.93103448275862066</v>
       </c>
       <c r="J202" s="4">
         <v>0.9</v>
       </c>
       <c r="K202" t="s">
         <v>18</v>
       </c>
       <c r="L202" t="str">
         <f>IF(K200="Y",IF(AND(E200=0,E201=0,E202=0),"N/A",
 IF(AND(E200=0,E201&gt;0,E202=0),"Currently Meeting, Pending",
 IF(AND(E200&gt;0,E201&gt;0,H200+0.005&gt;=J200),"Currently Meeting, Pending",
 IF(AND(E200&gt;0,E201&gt;=0,E202&gt;=0,H202+0.005&gt;=J202),"Will Meet Goal",
 IF(AND(E200&gt;=0,E201=0,E202&gt;0,I202&lt;J202),"Will Not Meet Goal",
 IF(AND(E200&gt;=0,E201&gt;0,E202&gt;0,H201&lt;J201),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E200=0,E201=0,E202=0),"N/A",
 IF(AND(E200=0,E201&gt;0,E202=0),"Goal Met",
 IF(AND(E200&gt;0,E201&gt;0,H200+0.005&gt;=J200),"Goal Met",
 IF(AND(E200&gt;0,E201&gt;=0,E202&gt;=0,H202+0.005&gt;=J202),"Goal Met",
 IF(AND(E200&gt;=0,E201=0,E202&gt;0,H202&lt;J202),"Goal Not Met",
 IF(AND(E200&gt;=0,E201&gt;0,E202&gt;0,H201&lt;J201),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M202" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="N202" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O202" s="4">
-        <v>3.5714285714285712E-2</v>
+        <v>6.8965517241379309E-2</v>
       </c>
     </row>
     <row r="203" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>2025</v>
       </c>
       <c r="B203" t="s">
         <v>16</v>
       </c>
       <c r="C203" t="s">
         <v>27</v>
       </c>
       <c r="D203" t="s">
         <v>13</v>
       </c>
       <c r="E203">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F203" t="s">
         <v>62</v>
       </c>
       <c r="G203">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H203" s="4">
         <f>IFERROR(E203/(E203+E205),"")</f>
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
       <c r="I203" s="4">
         <f>IFERROR((E203+E204)/(G203),"")</f>
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
       <c r="J203" s="4">
         <v>0.9</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="str">
         <f>IF(K203="Y",IF(AND(E203=0,E204=0,E205=0),"N/A",
 IF(AND(E203=0,E204&gt;0,E205=0),"Currently Meeting, Pending",
 IF(AND(E203&gt;0,E204&gt;0,H203+0.005&gt;=J203),"Currently Meeting, Pending",
 IF(AND(E203&gt;0,E204&gt;=0,E205&gt;=0,H205+0.005&gt;=J205),"Will Meet Goal",
 IF(AND(E203&gt;=0,E204=0,E205&gt;0,I205&lt;J205),"Will Not Meet Goal",
 IF(AND(E203&gt;=0,E204&gt;0,E205&gt;0,H204&lt;J204),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E203=0,E204=0,E205=0),"N/A",
 IF(AND(E203=0,E204&gt;0,E205=0),"Goal Met",
 IF(AND(E203&gt;0,E204&gt;0,H203+0.005&gt;=J203),"Goal Met",
 IF(AND(E203&gt;0,E204&gt;=0,E205&gt;=0,H205+0.005&gt;=J205),"Goal Met",
 IF(AND(E203&gt;=0,E204=0,E205&gt;0,H205&lt;J205),"Goal Not Met",
 IF(AND(E203&gt;=0,E204&gt;0,E205&gt;0,H204&lt;J204),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Not Meet Goal</v>
       </c>
       <c r="M203" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="N203" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O203" s="4">
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
     </row>
     <row r="204" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>2025</v>
       </c>
       <c r="B204" t="s">
         <v>16</v>
       </c>
       <c r="C204" t="s">
         <v>27</v>
       </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
       <c r="E204">
         <v>0</v>
       </c>
       <c r="F204" t="s">
         <v>62</v>
       </c>
       <c r="G204">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H204" s="4">
         <f>IFERROR(E203/(E203+E205),"")</f>
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
       <c r="I204" s="4">
         <f>IFERROR((E203+E204)/(G203),"")</f>
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
       <c r="J204" s="4">
         <v>0.9</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="str">
         <f>IF(K203="Y",IF(AND(E203=0,E204=0,E205=0),"N/A",
 IF(AND(E203=0,E204&gt;0,E205=0),"Currently Meeting, Pending",
 IF(AND(E203&gt;0,E204&gt;0,H203+0.005&gt;=J203),"Currently Meeting, Pending",
 IF(AND(E203&gt;0,E204&gt;=0,E205&gt;=0,H205+0.005&gt;=J205),"Will Meet Goal",
 IF(AND(E203&gt;=0,E204=0,E205&gt;0,I205&lt;J205),"Will Not Meet Goal",
 IF(AND(E203&gt;=0,E204&gt;0,E205&gt;0,H204&lt;J204),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E203=0,E204=0,E205=0),"N/A",
 IF(AND(E203=0,E204&gt;0,E205=0),"Goal Met",
 IF(AND(E203&gt;0,E204&gt;0,H203+0.005&gt;=J203),"Goal Met",
 IF(AND(E203&gt;0,E204&gt;=0,E205&gt;=0,H205+0.005&gt;=J205),"Goal Met",
 IF(AND(E203&gt;=0,E204=0,E205&gt;0,H205&lt;J205),"Goal Not Met",
 IF(AND(E203&gt;=0,E204&gt;0,E205&gt;0,H204&lt;J204),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Not Meet Goal</v>
       </c>
       <c r="M204" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="N204" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O204" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>2025</v>
       </c>
       <c r="B205" t="s">
         <v>16</v>
       </c>
       <c r="C205" t="s">
         <v>27</v>
       </c>
       <c r="D205" t="s">
         <v>21</v>
       </c>
       <c r="E205">
         <v>3</v>
       </c>
       <c r="F205" t="s">
         <v>62</v>
       </c>
       <c r="G205">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H205" s="4">
         <f>IFERROR(E203/(E203+E205),"")</f>
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
       <c r="I205" s="4">
         <f>IFERROR((E203+E204)/(G203),"")</f>
-        <v>0.8571428571428571</v>
+        <v>0.86363636363636365</v>
       </c>
       <c r="J205" s="4">
         <v>0.9</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="str">
         <f>IF(K203="Y",IF(AND(E203=0,E204=0,E205=0),"N/A",
 IF(AND(E203=0,E204&gt;0,E205=0),"Currently Meeting, Pending",
 IF(AND(E203&gt;0,E204&gt;0,H203+0.005&gt;=J203),"Currently Meeting, Pending",
 IF(AND(E203&gt;0,E204&gt;=0,E205&gt;=0,H205+0.005&gt;=J205),"Will Meet Goal",
 IF(AND(E203&gt;=0,E204=0,E205&gt;0,I205&lt;J205),"Will Not Meet Goal",
 IF(AND(E203&gt;=0,E204&gt;0,E205&gt;0,H204&lt;J204),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E203=0,E204=0,E205=0),"N/A",
 IF(AND(E203=0,E204&gt;0,E205=0),"Goal Met",
 IF(AND(E203&gt;0,E204&gt;0,H203+0.005&gt;=J203),"Goal Met",
 IF(AND(E203&gt;0,E204&gt;=0,E205&gt;=0,H205+0.005&gt;=J205),"Goal Met",
 IF(AND(E203&gt;=0,E204=0,E205&gt;0,H205&lt;J205),"Goal Not Met",
 IF(AND(E203&gt;=0,E204&gt;0,E205&gt;0,H204&lt;J204),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Not Meet Goal</v>
       </c>
       <c r="M205" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="N205" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O205" s="4">
-        <v>0.14285714285714285</v>
+        <v>0.13636363636363635</v>
       </c>
     </row>
     <row r="206" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>2025</v>
       </c>
       <c r="B206" t="s">
         <v>16</v>
       </c>
       <c r="C206" t="s">
         <v>42</v>
       </c>
       <c r="D206" t="s">
         <v>13</v>
       </c>
       <c r="E206">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>62</v>
       </c>
       <c r="G206">
         <v>7</v>
       </c>
       <c r="H206" s="4">
         <f>IFERROR(E206/(E206+E208),"")</f>
         <v>1</v>
       </c>
       <c r="I206" s="4">
         <f>IFERROR((E206+E207)/(G206),"")</f>
         <v>1</v>
       </c>
       <c r="J206" s="4">
         <v>0.9</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="str">
         <f>IF(K206="Y",IF(AND(E206=0,E207=0,E208=0),"N/A",
 IF(AND(E206=0,E207&gt;0,E208=0),"Currently Meeting, Pending",
 IF(AND(E206&gt;0,E207&gt;0,H206+0.005&gt;=J206),"Currently Meeting, Pending",
 IF(AND(E206&gt;0,E207&gt;=0,E208&gt;=0,H208+0.005&gt;=J208),"Will Meet Goal",
 IF(AND(E206&gt;=0,E207=0,E208&gt;0,I208&lt;J208),"Will Not Meet Goal",
 IF(AND(E206&gt;=0,E207&gt;0,E208&gt;0,H207&lt;J207),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E206=0,E207=0,E208=0),"N/A",
 IF(AND(E206=0,E207&gt;0,E208=0),"Goal Met",
 IF(AND(E206&gt;0,E207&gt;0,H206+0.005&gt;=J206),"Goal Met",
 IF(AND(E206&gt;0,E207&gt;=0,E208&gt;=0,H208+0.005&gt;=J208),"Goal Met",
 IF(AND(E206&gt;=0,E207=0,E208&gt;0,H208&lt;J208),"Goal Not Met",
 IF(AND(E206&gt;=0,E207&gt;0,E208&gt;0,H207&lt;J207),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M206" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N206" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O206" s="4">
-        <v>0.42857142857142855</v>
+        <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>2025</v>
       </c>
       <c r="B207" t="s">
         <v>16</v>
       </c>
       <c r="C207" t="s">
         <v>42</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F207" t="s">
         <v>62</v>
       </c>
       <c r="G207">
         <v>7</v>
       </c>
       <c r="H207" s="4">
         <f>IFERROR(E206/(E206+E208),"")</f>
         <v>1</v>
       </c>
       <c r="I207" s="4">
         <f>IFERROR((E206+E207)/(G206),"")</f>
         <v>1</v>
       </c>
       <c r="J207" s="4">
         <v>0.9</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="str">
         <f>IF(K206="Y",IF(AND(E206=0,E207=0,E208=0),"N/A",
 IF(AND(E206=0,E207&gt;0,E208=0),"Currently Meeting, Pending",
 IF(AND(E206&gt;0,E207&gt;0,H206+0.005&gt;=J206),"Currently Meeting, Pending",
 IF(AND(E206&gt;0,E207&gt;=0,E208&gt;=0,H208+0.005&gt;=J208),"Will Meet Goal",
 IF(AND(E206&gt;=0,E207=0,E208&gt;0,I208&lt;J208),"Will Not Meet Goal",
 IF(AND(E206&gt;=0,E207&gt;0,E208&gt;0,H207&lt;J207),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E206=0,E207=0,E208=0),"N/A",
 IF(AND(E206=0,E207&gt;0,E208=0),"Goal Met",
 IF(AND(E206&gt;0,E207&gt;0,H206+0.005&gt;=J206),"Goal Met",
 IF(AND(E206&gt;0,E207&gt;=0,E208&gt;=0,H208+0.005&gt;=J208),"Goal Met",
 IF(AND(E206&gt;=0,E207=0,E208&gt;0,H208&lt;J208),"Goal Not Met",
 IF(AND(E206&gt;=0,E207&gt;0,E208&gt;0,H207&lt;J207),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M207" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N207" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O207" s="4">
-        <v>0.5714285714285714</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>2025</v>
       </c>
       <c r="B208" t="s">
         <v>16</v>
       </c>
       <c r="C208" t="s">
         <v>42</v>
       </c>
       <c r="D208" t="s">
         <v>21</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208" t="s">
         <v>62</v>
       </c>
       <c r="G208">
         <v>7</v>
       </c>
       <c r="H208" s="4">
@@ -13607,1695 +13670,1695 @@
       <c r="I208" s="4">
         <f>IFERROR((E206+E207)/(G206),"")</f>
         <v>1</v>
       </c>
       <c r="J208" s="4">
         <v>0.9</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="str">
         <f>IF(K206="Y",IF(AND(E206=0,E207=0,E208=0),"N/A",
 IF(AND(E206=0,E207&gt;0,E208=0),"Currently Meeting, Pending",
 IF(AND(E206&gt;0,E207&gt;0,H206+0.005&gt;=J206),"Currently Meeting, Pending",
 IF(AND(E206&gt;0,E207&gt;=0,E208&gt;=0,H208+0.005&gt;=J208),"Will Meet Goal",
 IF(AND(E206&gt;=0,E207=0,E208&gt;0,I208&lt;J208),"Will Not Meet Goal",
 IF(AND(E206&gt;=0,E207&gt;0,E208&gt;0,H207&lt;J207),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E206=0,E207=0,E208=0),"N/A",
 IF(AND(E206=0,E207&gt;0,E208=0),"Goal Met",
 IF(AND(E206&gt;0,E207&gt;0,H206+0.005&gt;=J206),"Goal Met",
 IF(AND(E206&gt;0,E207&gt;=0,E208&gt;=0,H208+0.005&gt;=J208),"Goal Met",
 IF(AND(E206&gt;=0,E207=0,E208&gt;0,H208&lt;J208),"Goal Not Met",
 IF(AND(E206&gt;=0,E207&gt;0,E208&gt;0,H207&lt;J207),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M208" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N208" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O208" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>2025</v>
       </c>
       <c r="B209" t="s">
         <v>16</v>
       </c>
       <c r="C209" t="s">
         <v>23</v>
       </c>
       <c r="D209" t="s">
         <v>13</v>
       </c>
       <c r="E209">
         <v>9</v>
       </c>
       <c r="F209" t="s">
         <v>63</v>
       </c>
       <c r="G209">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H209" s="4">
         <f>IFERROR(E209/(E209+E211),"")</f>
         <v>1</v>
       </c>
       <c r="I209" s="4">
         <f>IFERROR((E209+E210)/(G209),"")</f>
         <v>1</v>
       </c>
       <c r="J209" s="4">
         <v>0.9</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="str">
         <f>IF(K209="Y",IF(AND(E209=0,E210=0,E211=0),"N/A",
 IF(AND(E209=0,E210&gt;0,E211=0),"Currently Meeting, Pending",
 IF(AND(E209&gt;0,E210&gt;0,H209+0.005&gt;=J209),"Currently Meeting, Pending",
 IF(AND(E209&gt;0,E210&gt;=0,E211&gt;=0,H211+0.005&gt;=J211),"Will Meet Goal",
 IF(AND(E209&gt;=0,E210=0,E211&gt;0,I211&lt;J211),"Will Not Meet Goal",
 IF(AND(E209&gt;=0,E210&gt;0,E211&gt;0,H210&lt;J210),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E209=0,E210=0,E211=0),"N/A",
 IF(AND(E209=0,E210&gt;0,E211=0),"Goal Met",
 IF(AND(E209&gt;0,E210&gt;0,H209+0.005&gt;=J209),"Goal Met",
 IF(AND(E209&gt;0,E210&gt;=0,E211&gt;=0,H211+0.005&gt;=J211),"Goal Met",
 IF(AND(E209&gt;=0,E210=0,E211&gt;0,H211&lt;J211),"Goal Not Met",
 IF(AND(E209&gt;=0,E210&gt;0,E211&gt;0,H210&lt;J210),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M209" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="N209" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O209" s="4">
-        <v>0.69230769230769229</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>2025</v>
       </c>
       <c r="B210" t="s">
         <v>16</v>
       </c>
       <c r="C210" t="s">
         <v>23</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
       <c r="E210">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F210" t="s">
         <v>63</v>
       </c>
       <c r="G210">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H210" s="4">
         <f>IFERROR(E209/(E209+E211),"")</f>
         <v>1</v>
       </c>
       <c r="I210" s="4">
         <f>IFERROR((E209+E210)/(G209),"")</f>
         <v>1</v>
       </c>
       <c r="J210" s="4">
         <v>0.9</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="str">
         <f>IF(K209="Y",IF(AND(E209=0,E210=0,E211=0),"N/A",
 IF(AND(E209=0,E210&gt;0,E211=0),"Currently Meeting, Pending",
 IF(AND(E209&gt;0,E210&gt;0,H209+0.005&gt;=J209),"Currently Meeting, Pending",
 IF(AND(E209&gt;0,E210&gt;=0,E211&gt;=0,H211+0.005&gt;=J211),"Will Meet Goal",
 IF(AND(E209&gt;=0,E210=0,E211&gt;0,I211&lt;J211),"Will Not Meet Goal",
 IF(AND(E209&gt;=0,E210&gt;0,E211&gt;0,H210&lt;J210),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E209=0,E210=0,E211=0),"N/A",
 IF(AND(E209=0,E210&gt;0,E211=0),"Goal Met",
 IF(AND(E209&gt;0,E210&gt;0,H209+0.005&gt;=J209),"Goal Met",
 IF(AND(E209&gt;0,E210&gt;=0,E211&gt;=0,H211+0.005&gt;=J211),"Goal Met",
 IF(AND(E209&gt;=0,E210=0,E211&gt;0,H211&lt;J211),"Goal Not Met",
 IF(AND(E209&gt;=0,E210&gt;0,E211&gt;0,H210&lt;J210),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M210" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="N210" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O210" s="4">
-        <v>0.30769230769230771</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>2025</v>
       </c>
       <c r="B211" t="s">
         <v>16</v>
       </c>
       <c r="C211" t="s">
         <v>23</v>
       </c>
       <c r="D211" t="s">
         <v>21</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211" t="s">
         <v>63</v>
       </c>
       <c r="G211">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H211" s="4">
         <f>IFERROR(E209/(E209+E211),"")</f>
         <v>1</v>
       </c>
       <c r="I211" s="4">
         <f>IFERROR((E209+E210)/(G209),"")</f>
         <v>1</v>
       </c>
       <c r="J211" s="4">
         <v>0.9</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="str">
         <f>IF(K209="Y",IF(AND(E209=0,E210=0,E211=0),"N/A",
 IF(AND(E209=0,E210&gt;0,E211=0),"Currently Meeting, Pending",
 IF(AND(E209&gt;0,E210&gt;0,H209+0.005&gt;=J209),"Currently Meeting, Pending",
 IF(AND(E209&gt;0,E210&gt;=0,E211&gt;=0,H211+0.005&gt;=J211),"Will Meet Goal",
 IF(AND(E209&gt;=0,E210=0,E211&gt;0,I211&lt;J211),"Will Not Meet Goal",
 IF(AND(E209&gt;=0,E210&gt;0,E211&gt;0,H210&lt;J210),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E209=0,E210=0,E211=0),"N/A",
 IF(AND(E209=0,E210&gt;0,E211=0),"Goal Met",
 IF(AND(E209&gt;0,E210&gt;0,H209+0.005&gt;=J209),"Goal Met",
 IF(AND(E209&gt;0,E210&gt;=0,E211&gt;=0,H211+0.005&gt;=J211),"Goal Met",
 IF(AND(E209&gt;=0,E210=0,E211&gt;0,H211&lt;J211),"Goal Not Met",
 IF(AND(E209&gt;=0,E210&gt;0,E211&gt;0,H210&lt;J210),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M211" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="N211" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O211" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>2025</v>
       </c>
       <c r="B212" t="s">
         <v>16</v>
       </c>
       <c r="C212" t="s">
         <v>28</v>
       </c>
       <c r="D212" t="s">
         <v>13</v>
       </c>
       <c r="E212">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>64</v>
       </c>
       <c r="G212">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H212" s="4">
         <f>IFERROR(E212/(E212+E214),"")</f>
         <v>0.77777777777777779</v>
       </c>
       <c r="I212" s="4">
         <f>IFERROR((E212+E213)/(G212),"")</f>
-        <v>0.84615384615384615</v>
+        <v>0.77777777777777779</v>
       </c>
       <c r="J212" s="4">
         <v>0.9</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
         <v>19</v>
       </c>
       <c r="M212" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="N212" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O212" s="4">
-        <v>0.53846153846153844</v>
+        <v>0.77777777777777779</v>
       </c>
     </row>
     <row r="213" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>2025</v>
       </c>
       <c r="B213" t="s">
         <v>16</v>
       </c>
       <c r="C213" t="s">
         <v>28</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F213" t="s">
         <v>64</v>
       </c>
       <c r="G213">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H213" s="4">
         <f>IFERROR(E212/(E212+E214),"")</f>
         <v>0.77777777777777779</v>
       </c>
       <c r="I213" s="4">
         <f>IFERROR((E212+E213)/(G212),"")</f>
-        <v>0.84615384615384615</v>
+        <v>0.77777777777777779</v>
       </c>
       <c r="J213" s="4">
         <v>0.9</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
         <v>19</v>
       </c>
       <c r="M213" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="N213" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O213" s="4">
-        <v>0.30769230769230771</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>2025</v>
       </c>
       <c r="B214" t="s">
         <v>16</v>
       </c>
       <c r="C214" t="s">
         <v>28</v>
       </c>
       <c r="D214" t="s">
         <v>21</v>
       </c>
       <c r="E214">
         <v>2</v>
       </c>
       <c r="F214" t="s">
         <v>64</v>
       </c>
       <c r="G214">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H214" s="4">
         <f>IFERROR(E212/(E212+E214),"")</f>
         <v>0.77777777777777779</v>
       </c>
       <c r="I214" s="4">
         <f>IFERROR((E212+E213)/(G212),"")</f>
-        <v>0.84615384615384615</v>
+        <v>0.77777777777777779</v>
       </c>
       <c r="J214" s="4">
         <v>0.9</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
         <v>19</v>
       </c>
       <c r="M214" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="N214" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O214" s="4">
-        <v>0.15384615384615385</v>
+        <v>0.22222222222222221</v>
       </c>
     </row>
     <row r="215" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>2025</v>
       </c>
       <c r="B215" t="s">
         <v>16</v>
       </c>
       <c r="C215" t="s">
         <v>50</v>
       </c>
       <c r="D215" t="s">
         <v>13</v>
       </c>
       <c r="E215">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F215" t="s">
         <v>61</v>
       </c>
       <c r="G215">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H215" s="4">
         <f>IFERROR(E215/(E215+E217),"")</f>
-        <v>0.90196078431372551</v>
+        <v>0.90740740740740744</v>
       </c>
       <c r="I215" s="4">
         <f>IFERROR((E215+E216)/(G215),"")</f>
-        <v>0.90566037735849059</v>
+        <v>0.90740740740740744</v>
       </c>
       <c r="J215" s="4">
         <v>0.9</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="str">
         <f>IF(K215="Y",IF(AND(E215=0,E216=0,E217=0),"N/A",
 IF(AND(E215=0,E216&gt;0,E217=0),"Currently Meeting, Pending",
 IF(AND(E215&gt;0,E216&gt;0,H215+0.005&gt;=J215),"Currently Meeting, Pending",
 IF(AND(E215&gt;0,E216&gt;=0,E217&gt;=0,H217+0.005&gt;=J217),"Will Meet Goal",
 IF(AND(E215&gt;=0,E216=0,E217&gt;0,I217&lt;J217),"Will Not Meet Goal",
 IF(AND(E215&gt;=0,E216&gt;0,E217&gt;0,H216&lt;J216),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E215=0,E216=0,E217=0),"N/A",
 IF(AND(E215=0,E216&gt;0,E217=0),"Goal Met",
 IF(AND(E215&gt;0,E216&gt;0,H215+0.005&gt;=J215),"Goal Met",
 IF(AND(E215&gt;0,E216&gt;=0,E217&gt;=0,H217+0.005&gt;=J217),"Goal Met",
 IF(AND(E215&gt;=0,E216=0,E217&gt;0,H217&lt;J217),"Goal Not Met",
 IF(AND(E215&gt;=0,E216&gt;0,E217&gt;0,H216&lt;J216),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M215" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="N215" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O215" s="4">
-        <v>0.86792452830188682</v>
+        <v>0.90740740740740744</v>
       </c>
     </row>
     <row r="216" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>2025</v>
       </c>
       <c r="B216" t="s">
         <v>16</v>
       </c>
       <c r="C216" t="s">
         <v>50</v>
       </c>
       <c r="D216" t="s">
         <v>20</v>
       </c>
       <c r="E216">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F216" t="s">
         <v>61</v>
       </c>
       <c r="G216">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H216" s="4">
         <f>IFERROR(E215/(E215+E217),"")</f>
-        <v>0.90196078431372551</v>
+        <v>0.90740740740740744</v>
       </c>
       <c r="I216" s="4">
         <f>IFERROR((E215+E216)/(G215),"")</f>
-        <v>0.90566037735849059</v>
+        <v>0.90740740740740744</v>
       </c>
       <c r="J216" s="4">
         <v>0.9</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="str">
         <f>IF(K215="Y",IF(AND(E215=0,E216=0,E217=0),"N/A",
 IF(AND(E215=0,E216&gt;0,E217=0),"Currently Meeting, Pending",
 IF(AND(E215&gt;0,E216&gt;0,H215+0.005&gt;=J215),"Currently Meeting, Pending",
 IF(AND(E215&gt;0,E216&gt;=0,E217&gt;=0,H217+0.005&gt;=J217),"Will Meet Goal",
 IF(AND(E215&gt;=0,E216=0,E217&gt;0,I217&lt;J217),"Will Not Meet Goal",
 IF(AND(E215&gt;=0,E216&gt;0,E217&gt;0,H216&lt;J216),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E215=0,E216=0,E217=0),"N/A",
 IF(AND(E215=0,E216&gt;0,E217=0),"Goal Met",
 IF(AND(E215&gt;0,E216&gt;0,H215+0.005&gt;=J215),"Goal Met",
 IF(AND(E215&gt;0,E216&gt;=0,E217&gt;=0,H217+0.005&gt;=J217),"Goal Met",
 IF(AND(E215&gt;=0,E216=0,E217&gt;0,H217&lt;J217),"Goal Not Met",
 IF(AND(E215&gt;=0,E216&gt;0,E217&gt;0,H216&lt;J216),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M216" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="N216" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O216" s="4">
-        <v>3.7735849056603772E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>2025</v>
       </c>
       <c r="B217" t="s">
         <v>16</v>
       </c>
       <c r="C217" t="s">
         <v>50</v>
       </c>
       <c r="D217" t="s">
         <v>21</v>
       </c>
       <c r="E217">
         <v>5</v>
       </c>
       <c r="F217" t="s">
         <v>61</v>
       </c>
       <c r="G217">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H217" s="4">
         <f>IFERROR(E215/(E215+E217),"")</f>
-        <v>0.90196078431372551</v>
+        <v>0.90740740740740744</v>
       </c>
       <c r="I217" s="4">
         <f>IFERROR((E215+E216)/(G215),"")</f>
-        <v>0.90566037735849059</v>
+        <v>0.90740740740740744</v>
       </c>
       <c r="J217" s="4">
         <v>0.9</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="str">
         <f>IF(K215="Y",IF(AND(E215=0,E216=0,E217=0),"N/A",
 IF(AND(E215=0,E216&gt;0,E217=0),"Currently Meeting, Pending",
 IF(AND(E215&gt;0,E216&gt;0,H215+0.005&gt;=J215),"Currently Meeting, Pending",
 IF(AND(E215&gt;0,E216&gt;=0,E217&gt;=0,H217+0.005&gt;=J217),"Will Meet Goal",
 IF(AND(E215&gt;=0,E216=0,E217&gt;0,I217&lt;J217),"Will Not Meet Goal",
 IF(AND(E215&gt;=0,E216&gt;0,E217&gt;0,H216&lt;J216),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E215=0,E216=0,E217=0),"N/A",
 IF(AND(E215=0,E216&gt;0,E217=0),"Goal Met",
 IF(AND(E215&gt;0,E216&gt;0,H215+0.005&gt;=J215),"Goal Met",
 IF(AND(E215&gt;0,E216&gt;=0,E217&gt;=0,H217+0.005&gt;=J217),"Goal Met",
 IF(AND(E215&gt;=0,E216=0,E217&gt;0,H217&lt;J217),"Goal Not Met",
 IF(AND(E215&gt;=0,E216&gt;0,E217&gt;0,H216&lt;J216),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M217" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="N217" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O217" s="4">
-        <v>9.4339622641509441E-2</v>
+        <v>9.2592592592592587E-2</v>
       </c>
     </row>
     <row r="218" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>2025</v>
       </c>
       <c r="B218" t="s">
         <v>16</v>
       </c>
       <c r="C218" t="s">
         <v>51</v>
       </c>
       <c r="D218" t="s">
         <v>13</v>
       </c>
       <c r="E218">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F218" t="s">
         <v>65</v>
       </c>
       <c r="G218">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H218" s="4">
         <f>IFERROR(E218/(E218+E220),"")</f>
-        <v>0.95833333333333337</v>
+        <v>0.92592592592592593</v>
       </c>
       <c r="I218" s="4">
         <f>IFERROR((E218+E219)/(G218),"")</f>
-        <v>0.96153846153846156</v>
+        <v>0.92592592592592593</v>
       </c>
       <c r="J218" s="4">
         <v>0.7</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M218" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="N218" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O218" s="4">
-        <v>0.88461538461538458</v>
+        <v>0.92592592592592593</v>
       </c>
     </row>
     <row r="219" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>2025</v>
       </c>
       <c r="B219" t="s">
         <v>16</v>
       </c>
       <c r="C219" t="s">
         <v>51</v>
       </c>
       <c r="D219" t="s">
         <v>20</v>
       </c>
       <c r="E219">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F219" t="s">
         <v>65</v>
       </c>
       <c r="G219">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H219" s="4">
         <f>IFERROR(E218/(E218+E220),"")</f>
-        <v>0.95833333333333337</v>
+        <v>0.92592592592592593</v>
       </c>
       <c r="I219" s="4">
         <f>IFERROR((E218+E219)/(G218),"")</f>
-        <v>0.96153846153846156</v>
+        <v>0.92592592592592593</v>
       </c>
       <c r="J219" s="4">
         <v>0.7</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M219" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="N219" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O219" s="4">
-        <v>7.6923076923076927E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>2025</v>
       </c>
       <c r="B220" t="s">
         <v>16</v>
       </c>
       <c r="C220" t="s">
         <v>51</v>
       </c>
       <c r="D220" t="s">
         <v>21</v>
       </c>
       <c r="E220">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F220" t="s">
         <v>65</v>
       </c>
       <c r="G220">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H220" s="4">
         <f>IFERROR(E218/(E218+E220),"")</f>
-        <v>0.95833333333333337</v>
+        <v>0.92592592592592593</v>
       </c>
       <c r="I220" s="4">
         <f>IFERROR((E218+E219)/(G218),"")</f>
-        <v>0.96153846153846156</v>
+        <v>0.92592592592592593</v>
       </c>
       <c r="J220" s="4">
         <v>0.7</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M220" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="N220" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O220" s="4">
-        <v>3.8461538461538464E-2</v>
+        <v>7.407407407407407E-2</v>
       </c>
     </row>
     <row r="221" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>2025</v>
       </c>
       <c r="B221" t="s">
         <v>16</v>
       </c>
       <c r="C221" t="s">
         <v>46</v>
       </c>
       <c r="D221" t="s">
         <v>13</v>
       </c>
       <c r="E221">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F221" t="s">
         <v>65</v>
       </c>
       <c r="G221">
         <v>26</v>
       </c>
       <c r="H221" s="4">
         <f>IFERROR(E221/(E221+E223),"")</f>
-        <v>0.96</v>
+        <v>1</v>
       </c>
       <c r="I221" s="4">
         <f>IFERROR((E221+E222)/(G221),"")</f>
-        <v>0.96153846153846156</v>
+        <v>1</v>
       </c>
       <c r="J221" s="4">
         <v>0.7</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M221" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="N221" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O221" s="4">
-        <v>0.92307692307692313</v>
+        <v>0.96296296296296291</v>
       </c>
     </row>
     <row r="222" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>2025</v>
       </c>
       <c r="B222" t="s">
         <v>16</v>
       </c>
       <c r="C222" t="s">
         <v>46</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
       <c r="F222" t="s">
         <v>65</v>
       </c>
       <c r="G222">
         <v>26</v>
       </c>
       <c r="H222" s="4">
         <f>IFERROR(E221/(E221+E223),"")</f>
-        <v>0.96</v>
+        <v>1</v>
       </c>
       <c r="I222" s="4">
         <f>IFERROR((E221+E222)/(G221),"")</f>
-        <v>0.96153846153846156</v>
+        <v>1</v>
       </c>
       <c r="J222" s="4">
         <v>0.7</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M222" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="N222" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O222" s="4">
-        <v>3.8461538461538464E-2</v>
+        <v>3.7037037037037035E-2</v>
       </c>
     </row>
     <row r="223" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>2025</v>
       </c>
       <c r="B223" t="s">
         <v>16</v>
       </c>
       <c r="C223" t="s">
         <v>46</v>
       </c>
       <c r="D223" t="s">
         <v>21</v>
       </c>
       <c r="E223">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F223" t="s">
         <v>65</v>
       </c>
       <c r="G223">
         <v>26</v>
       </c>
       <c r="H223" s="4">
         <f>IFERROR(E221/(E221+E223),"")</f>
-        <v>0.96</v>
+        <v>1</v>
       </c>
       <c r="I223" s="4">
         <f>IFERROR((E221+E222)/(G221),"")</f>
-        <v>0.96153846153846156</v>
+        <v>1</v>
       </c>
       <c r="J223" s="4">
         <v>0.7</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M223" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="N223" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O223" s="4">
-        <v>3.8461538461538464E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>2025</v>
       </c>
       <c r="B224" t="s">
         <v>16</v>
       </c>
       <c r="C224" t="s">
         <v>47</v>
       </c>
       <c r="D224" t="s">
         <v>13</v>
       </c>
       <c r="E224">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F224" t="s">
         <v>61</v>
       </c>
       <c r="G224">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="H224" s="4">
         <f>IFERROR(E224/(E224+E226),"")</f>
-        <v>0.96</v>
+        <v>0.90243902439024393</v>
       </c>
       <c r="I224" s="4">
         <f>IFERROR((E224+E225)/(G224),"")</f>
-        <v>0.96052631578947367</v>
+        <v>0.90243902439024393</v>
       </c>
       <c r="J224" s="4">
         <v>0.9</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M224" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="N224" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O224" s="4">
-        <v>0.94736842105263153</v>
+        <v>0.90243902439024393</v>
       </c>
     </row>
     <row r="225" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>2025</v>
       </c>
       <c r="B225" t="s">
         <v>16</v>
       </c>
       <c r="C225" t="s">
         <v>47</v>
       </c>
       <c r="D225" t="s">
         <v>20</v>
       </c>
       <c r="E225">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F225" t="s">
         <v>61</v>
       </c>
       <c r="G225">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="H225" s="4">
         <f>IFERROR(E224/(E224+E226),"")</f>
-        <v>0.96</v>
+        <v>0.90243902439024393</v>
       </c>
       <c r="I225" s="4">
         <f>IFERROR((E224+E225)/(G224),"")</f>
-        <v>0.96052631578947367</v>
+        <v>0.90243902439024393</v>
       </c>
       <c r="J225" s="4">
         <v>0.9</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M225" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="N225" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O225" s="4">
-        <v>1.3157894736842105E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>2025</v>
       </c>
       <c r="B226" t="s">
         <v>16</v>
       </c>
       <c r="C226" t="s">
         <v>47</v>
       </c>
       <c r="D226" t="s">
         <v>21</v>
       </c>
       <c r="E226">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F226" t="s">
         <v>61</v>
       </c>
       <c r="G226">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="H226" s="4">
         <f>IFERROR(E224/(E224+E226),"")</f>
-        <v>0.96</v>
+        <v>0.90243902439024393</v>
       </c>
       <c r="I226" s="4">
         <f>IFERROR((E224+E225)/(G224),"")</f>
-        <v>0.96052631578947367</v>
+        <v>0.90243902439024393</v>
       </c>
       <c r="J226" s="4">
         <v>0.9</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M226" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="N226" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O226" s="4">
-        <v>3.9473684210526314E-2</v>
+        <v>9.7560975609756101E-2</v>
       </c>
     </row>
     <row r="227" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>2025</v>
       </c>
       <c r="B227" t="s">
         <v>16</v>
       </c>
       <c r="C227" t="s">
         <v>48</v>
       </c>
       <c r="D227" t="s">
         <v>13</v>
       </c>
       <c r="E227">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F227" t="s">
         <v>66</v>
       </c>
       <c r="G227">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H227" s="4">
         <f>IFERROR(E227/(E227+E229),"")</f>
-        <v>0.92452830188679247</v>
+        <v>0.91379310344827591</v>
       </c>
       <c r="I227" s="4">
         <f>IFERROR((E227+E228)/(G227),"")</f>
-        <v>0.92592592592592593</v>
+        <v>0.91379310344827591</v>
       </c>
       <c r="J227" s="4">
         <v>0.9</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M227" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="N227" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O227" s="4">
-        <v>0.90740740740740744</v>
+        <v>0.91379310344827591</v>
       </c>
     </row>
     <row r="228" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>2025</v>
       </c>
       <c r="B228" t="s">
         <v>16</v>
       </c>
       <c r="C228" t="s">
         <v>48</v>
       </c>
       <c r="D228" t="s">
         <v>20</v>
       </c>
       <c r="E228">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F228" t="s">
         <v>66</v>
       </c>
       <c r="G228">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H228" s="4">
         <f>IFERROR(E227/(E227+E229),"")</f>
-        <v>0.92452830188679247</v>
+        <v>0.91379310344827591</v>
       </c>
       <c r="I228" s="4">
         <f>IFERROR((E227+E228)/(G227),"")</f>
-        <v>0.92592592592592593</v>
+        <v>0.91379310344827591</v>
       </c>
       <c r="J228" s="4">
         <v>0.9</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M228" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="N228" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O228" s="4">
-        <v>1.8518518518518517E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>2025</v>
       </c>
       <c r="B229" t="s">
         <v>16</v>
       </c>
       <c r="C229" t="s">
         <v>48</v>
       </c>
       <c r="D229" t="s">
         <v>21</v>
       </c>
       <c r="E229">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F229" t="s">
         <v>66</v>
       </c>
       <c r="G229">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H229" s="4">
         <f>IFERROR(E227/(E227+E229),"")</f>
-        <v>0.92452830188679247</v>
+        <v>0.91379310344827591</v>
       </c>
       <c r="I229" s="4">
         <f>IFERROR((E227+E228)/(G227),"")</f>
-        <v>0.92592592592592593</v>
+        <v>0.91379310344827591</v>
       </c>
       <c r="J229" s="4">
         <v>0.9</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="M229" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="N229" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O229" s="4">
-        <v>7.407407407407407E-2</v>
+        <v>8.6206896551724144E-2</v>
       </c>
     </row>
     <row r="230" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>2025</v>
       </c>
       <c r="B230" t="s">
         <v>16</v>
       </c>
       <c r="C230" t="s">
         <v>49</v>
       </c>
       <c r="D230" t="s">
         <v>13</v>
       </c>
       <c r="E230">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F230" t="s">
         <v>66</v>
       </c>
       <c r="G230">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H230" s="4">
         <f>IFERROR(E230/(E230+E232),"")</f>
-        <v>0.83333333333333337</v>
+        <v>0.8571428571428571</v>
       </c>
       <c r="I230" s="4">
         <f>IFERROR((E230+E231)/(G230),"")</f>
-        <v>0.89473684210526316</v>
+        <v>0.8571428571428571</v>
       </c>
       <c r="J230" s="4">
         <v>0.9</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230" t="s">
         <v>19</v>
       </c>
       <c r="M230" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="N230" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O230" s="4">
-        <v>0.52</v>
+        <v>0.8571428571428571</v>
       </c>
     </row>
     <row r="231" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>2025</v>
       </c>
       <c r="B231" t="s">
         <v>16</v>
       </c>
       <c r="C231" t="s">
         <v>49</v>
       </c>
       <c r="D231" t="s">
         <v>20</v>
       </c>
       <c r="E231">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F231" t="s">
         <v>66</v>
       </c>
       <c r="G231">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H231" s="4">
         <f>IFERROR(E230/(E230+E232),"")</f>
-        <v>0.83333333333333337</v>
+        <v>0.8571428571428571</v>
       </c>
       <c r="I231" s="4">
         <f>IFERROR((E230+E231)/(G230),"")</f>
-        <v>0.89473684210526316</v>
+        <v>0.8571428571428571</v>
       </c>
       <c r="J231" s="4">
         <v>0.9</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231" t="s">
         <v>19</v>
       </c>
       <c r="M231" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="N231" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O231" s="4">
-        <v>0.37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>2025</v>
       </c>
       <c r="B232" t="s">
         <v>16</v>
       </c>
       <c r="C232" t="s">
         <v>49</v>
       </c>
       <c r="D232" t="s">
         <v>21</v>
       </c>
       <c r="E232">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F232" t="s">
         <v>66</v>
       </c>
       <c r="G232">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H232" s="4">
         <f>IFERROR(E230/(E230+E232),"")</f>
-        <v>0.83333333333333337</v>
+        <v>0.8571428571428571</v>
       </c>
       <c r="I232" s="4">
         <f>IFERROR((E230+E231)/(G230),"")</f>
-        <v>0.89473684210526316</v>
+        <v>0.8571428571428571</v>
       </c>
       <c r="J232" s="4">
         <v>0.9</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
         <v>19</v>
       </c>
       <c r="M232" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="N232" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O232" s="4">
-        <v>0.11</v>
+        <v>0.14285714285714285</v>
       </c>
     </row>
     <row r="233" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>2025</v>
       </c>
       <c r="B233" t="s">
         <v>16</v>
       </c>
       <c r="C233" t="s">
         <v>25</v>
       </c>
       <c r="D233" t="s">
         <v>13</v>
       </c>
       <c r="E233">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F233" t="s">
         <v>61</v>
       </c>
       <c r="G233">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H233" s="4">
         <f>IFERROR(E233/(E233+E235),"")</f>
         <v>1</v>
       </c>
       <c r="I233" s="4">
         <f>IFERROR((E233+E234)/(G233),"")</f>
         <v>1</v>
       </c>
       <c r="J233" s="4">
         <v>0.9</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233" t="str">
         <f>IF(K233="Y",IF(AND(E233=0,E234=0,E235=0),"N/A",
 IF(AND(E233=0,E234&gt;0,E235=0),"Currently Meeting, Pending",
 IF(AND(E233&gt;0,E234&gt;0,H233+0.005&gt;=J233),"Currently Meeting, Pending",
 IF(AND(E233&gt;0,E234&gt;=0,E235&gt;=0,H235+0.005&gt;=J235),"Will Meet Goal",
 IF(AND(E233&gt;=0,E234=0,E235&gt;0,I235&lt;J235),"Will Not Meet Goal",
 IF(AND(E233&gt;=0,E234&gt;0,E235&gt;0,H234&lt;J234),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E233=0,E234=0,E235=0),"N/A",
 IF(AND(E233=0,E234&gt;0,E235=0),"Goal Met",
 IF(AND(E233&gt;0,E234&gt;0,H233+0.005&gt;=J233),"Goal Met",
 IF(AND(E233&gt;0,E234&gt;=0,E235&gt;=0,H235+0.005&gt;=J235),"Goal Met",
 IF(AND(E233&gt;=0,E234=0,E235&gt;0,H235&lt;J235),"Goal Not Met",
 IF(AND(E233&gt;=0,E234&gt;0,E235&gt;0,H234&lt;J234),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M233" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N233" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O233" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>2025</v>
       </c>
       <c r="B234" t="s">
         <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>25</v>
       </c>
       <c r="D234" t="s">
         <v>20</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234" t="s">
         <v>61</v>
       </c>
       <c r="G234">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H234" s="4">
         <f>IFERROR(E233/(E233+E235),"")</f>
         <v>1</v>
       </c>
       <c r="I234" s="4">
         <f>IFERROR((E233+E234)/(G233),"")</f>
         <v>1</v>
       </c>
       <c r="J234" s="4">
         <v>0.9</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234" t="str">
         <f>IF(K233="Y",IF(AND(E233=0,E234=0,E235=0),"N/A",
 IF(AND(E233=0,E234&gt;0,E235=0),"Currently Meeting, Pending",
 IF(AND(E233&gt;0,E234&gt;0,H233+0.005&gt;=J233),"Currently Meeting, Pending",
 IF(AND(E233&gt;0,E234&gt;=0,E235&gt;=0,H235+0.005&gt;=J235),"Will Meet Goal",
 IF(AND(E233&gt;=0,E234=0,E235&gt;0,I235&lt;J235),"Will Not Meet Goal",
 IF(AND(E233&gt;=0,E234&gt;0,E235&gt;0,H234&lt;J234),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E233=0,E234=0,E235=0),"N/A",
 IF(AND(E233=0,E234&gt;0,E235=0),"Goal Met",
 IF(AND(E233&gt;0,E234&gt;0,H233+0.005&gt;=J233),"Goal Met",
 IF(AND(E233&gt;0,E234&gt;=0,E235&gt;=0,H235+0.005&gt;=J235),"Goal Met",
 IF(AND(E233&gt;=0,E234=0,E235&gt;0,H235&lt;J235),"Goal Not Met",
 IF(AND(E233&gt;=0,E234&gt;0,E235&gt;0,H234&lt;J234),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M234" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N234" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O234" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>2025</v>
       </c>
       <c r="B235" t="s">
         <v>16</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
         <v>21</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235" t="s">
         <v>61</v>
       </c>
       <c r="G235">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H235" s="4">
         <f>IFERROR(E233/(E233+E235),"")</f>
         <v>1</v>
       </c>
       <c r="I235" s="4">
         <f>IFERROR((E233+E234)/(G233),"")</f>
         <v>1</v>
       </c>
       <c r="J235" s="4">
         <v>0.9</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235" t="str">
         <f>IF(K233="Y",IF(AND(E233=0,E234=0,E235=0),"N/A",
 IF(AND(E233=0,E234&gt;0,E235=0),"Currently Meeting, Pending",
 IF(AND(E233&gt;0,E234&gt;0,H233+0.005&gt;=J233),"Currently Meeting, Pending",
 IF(AND(E233&gt;0,E234&gt;=0,E235&gt;=0,H235+0.005&gt;=J235),"Will Meet Goal",
 IF(AND(E233&gt;=0,E234=0,E235&gt;0,I235&lt;J235),"Will Not Meet Goal",
 IF(AND(E233&gt;=0,E234&gt;0,E235&gt;0,H234&lt;J234),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E233=0,E234=0,E235=0),"N/A",
 IF(AND(E233=0,E234&gt;0,E235=0),"Goal Met",
 IF(AND(E233&gt;0,E234&gt;0,H233+0.005&gt;=J233),"Goal Met",
 IF(AND(E233&gt;0,E234&gt;=0,E235&gt;=0,H235+0.005&gt;=J235),"Goal Met",
 IF(AND(E233&gt;=0,E234=0,E235&gt;0,H235&lt;J235),"Goal Not Met",
 IF(AND(E233&gt;=0,E234&gt;0,E235&gt;0,H234&lt;J234),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M235" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N235" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O235" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>2025</v>
       </c>
       <c r="B236" t="s">
         <v>16</v>
       </c>
       <c r="C236" t="s">
         <v>30</v>
       </c>
       <c r="D236" t="s">
         <v>13</v>
       </c>
       <c r="E236">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>67</v>
       </c>
       <c r="G236">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H236" s="4">
         <f>IFERROR(E236/(E236+E238),"")</f>
         <v>1</v>
       </c>
       <c r="I236" s="4">
         <f>IFERROR((E236+E237)/(G236),"")</f>
         <v>1</v>
       </c>
       <c r="J236" s="4">
         <v>0.9</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236" t="str">
         <f>IF(K236="Y",IF(AND(E236=0,E237=0,E238=0),"N/A",
 IF(AND(E236=0,E237&gt;0,E238=0),"Currently Meeting, Pending",
 IF(AND(E236&gt;0,E237&gt;0,H236+0.005&gt;=J236),"Currently Meeting, Pending",
 IF(AND(E236&gt;0,E237&gt;=0,E238&gt;=0,H238+0.005&gt;=J238),"Will Meet Goal",
 IF(AND(E236&gt;=0,E237=0,E238&gt;0,I238&lt;J238),"Will Not Meet Goal",
 IF(AND(E236&gt;=0,E237&gt;0,E238&gt;0,H237&lt;J237),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E236=0,E237=0,E238=0),"N/A",
 IF(AND(E236=0,E237&gt;0,E238=0),"Goal Met",
 IF(AND(E236&gt;0,E237&gt;0,H236+0.005&gt;=J236),"Goal Met",
 IF(AND(E236&gt;0,E237&gt;=0,E238&gt;=0,H238+0.005&gt;=J238),"Goal Met",
 IF(AND(E236&gt;=0,E237=0,E238&gt;0,H238&lt;J238),"Goal Not Met",
 IF(AND(E236&gt;=0,E237&gt;0,E238&gt;0,H237&lt;J237),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M236" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N236" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O236" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>2025</v>
       </c>
       <c r="B237" t="s">
         <v>16</v>
       </c>
       <c r="C237" t="s">
         <v>30</v>
       </c>
       <c r="D237" t="s">
         <v>20</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237" t="s">
         <v>67</v>
       </c>
       <c r="G237">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H237" s="4">
         <f>IFERROR(E236/(E236+E238),"")</f>
         <v>1</v>
       </c>
       <c r="I237" s="4">
         <f>IFERROR((E236+E237)/(G236),"")</f>
         <v>1</v>
       </c>
       <c r="J237" s="4">
         <v>0.9</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237" t="str">
         <f>IF(K236="Y",IF(AND(E236=0,E237=0,E238=0),"N/A",
 IF(AND(E236=0,E237&gt;0,E238=0),"Currently Meeting, Pending",
 IF(AND(E236&gt;0,E237&gt;0,H236+0.005&gt;=J236),"Currently Meeting, Pending",
 IF(AND(E236&gt;0,E237&gt;=0,E238&gt;=0,H238+0.005&gt;=J238),"Will Meet Goal",
 IF(AND(E236&gt;=0,E237=0,E238&gt;0,I238&lt;J238),"Will Not Meet Goal",
 IF(AND(E236&gt;=0,E237&gt;0,E238&gt;0,H237&lt;J237),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E236=0,E237=0,E238=0),"N/A",
 IF(AND(E236=0,E237&gt;0,E238=0),"Goal Met",
 IF(AND(E236&gt;0,E237&gt;0,H236+0.005&gt;=J236),"Goal Met",
 IF(AND(E236&gt;0,E237&gt;=0,E238&gt;=0,H238+0.005&gt;=J238),"Goal Met",
 IF(AND(E236&gt;=0,E237=0,E238&gt;0,H238&lt;J238),"Goal Not Met",
 IF(AND(E236&gt;=0,E237&gt;0,E238&gt;0,H237&lt;J237),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M237" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N237" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O237" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>2025</v>
       </c>
       <c r="B238" t="s">
         <v>16</v>
       </c>
       <c r="C238" t="s">
         <v>30</v>
       </c>
       <c r="D238" t="s">
         <v>21</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
       <c r="F238" t="s">
         <v>67</v>
       </c>
       <c r="G238">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H238" s="4">
         <f>IFERROR(E236/(E236+E238),"")</f>
         <v>1</v>
       </c>
       <c r="I238" s="4">
         <f>IFERROR((E236+E237)/(G236),"")</f>
         <v>1</v>
       </c>
       <c r="J238" s="4">
         <v>0.9</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238" t="str">
         <f>IF(K236="Y",IF(AND(E236=0,E237=0,E238=0),"N/A",
 IF(AND(E236=0,E237&gt;0,E238=0),"Currently Meeting, Pending",
 IF(AND(E236&gt;0,E237&gt;0,H236+0.005&gt;=J236),"Currently Meeting, Pending",
 IF(AND(E236&gt;0,E237&gt;=0,E238&gt;=0,H238+0.005&gt;=J238),"Will Meet Goal",
 IF(AND(E236&gt;=0,E237=0,E238&gt;0,I238&lt;J238),"Will Not Meet Goal",
 IF(AND(E236&gt;=0,E237&gt;0,E238&gt;0,H237&lt;J237),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E236=0,E237=0,E238=0),"N/A",
 IF(AND(E236=0,E237&gt;0,E238=0),"Goal Met",
 IF(AND(E236&gt;0,E237&gt;0,H236+0.005&gt;=J236),"Goal Met",
 IF(AND(E236&gt;0,E237&gt;=0,E238&gt;=0,H238+0.005&gt;=J238),"Goal Met",
 IF(AND(E236&gt;=0,E237=0,E238&gt;0,H238&lt;J238),"Goal Not Met",
 IF(AND(E236&gt;=0,E237&gt;0,E238&gt;0,H237&lt;J237),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M238" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="N238" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O238" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>2025</v>
       </c>
       <c r="B239" t="s">
         <v>16</v>
       </c>
       <c r="C239" t="s">
         <v>26</v>
       </c>
       <c r="D239" t="s">
         <v>13</v>
       </c>
       <c r="E239">
         <v>13</v>
       </c>
       <c r="F239" t="s">
         <v>61</v>
       </c>
       <c r="G239">
@@ -15314,51 +15377,51 @@
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239" t="str">
         <f>IF(K239="Y",IF(AND(E239=0,E240=0,E241=0),"N/A",
 IF(AND(E239=0,E240&gt;0,E241=0),"Currently Meeting, Pending",
 IF(AND(E239&gt;0,E240&gt;0,H239+0.005&gt;=J239),"Currently Meeting, Pending",
 IF(AND(E239&gt;0,E240&gt;=0,E241&gt;=0,H241+0.005&gt;=J241),"Will Meet Goal",
 IF(AND(E239&gt;=0,E240=0,E241&gt;0,I241&lt;J241),"Will Not Meet Goal",
 IF(AND(E239&gt;=0,E240&gt;0,E241&gt;0,H240&lt;J240),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E239=0,E240=0,E241=0),"N/A",
 IF(AND(E239=0,E240&gt;0,E241=0),"Goal Met",
 IF(AND(E239&gt;0,E240&gt;0,H239+0.005&gt;=J239),"Goal Met",
 IF(AND(E239&gt;0,E240&gt;=0,E241&gt;=0,H241+0.005&gt;=J241),"Goal Met",
 IF(AND(E239&gt;=0,E240=0,E241&gt;0,H241&lt;J241),"Goal Not Met",
 IF(AND(E239&gt;=0,E240&gt;0,E241&gt;0,H240&lt;J240),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M239" t="s">
         <v>60</v>
       </c>
       <c r="N239" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O239" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>2025</v>
       </c>
       <c r="B240" t="s">
         <v>16</v>
       </c>
       <c r="C240" t="s">
         <v>26</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240" t="s">
         <v>61</v>
       </c>
       <c r="G240">
@@ -15377,51 +15440,51 @@
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240" t="str">
         <f>IF(K239="Y",IF(AND(E239=0,E240=0,E241=0),"N/A",
 IF(AND(E239=0,E240&gt;0,E241=0),"Currently Meeting, Pending",
 IF(AND(E239&gt;0,E240&gt;0,H239+0.005&gt;=J239),"Currently Meeting, Pending",
 IF(AND(E239&gt;0,E240&gt;=0,E241&gt;=0,H241+0.005&gt;=J241),"Will Meet Goal",
 IF(AND(E239&gt;=0,E240=0,E241&gt;0,I241&lt;J241),"Will Not Meet Goal",
 IF(AND(E239&gt;=0,E240&gt;0,E241&gt;0,H240&lt;J240),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E239=0,E240=0,E241=0),"N/A",
 IF(AND(E239=0,E240&gt;0,E241=0),"Goal Met",
 IF(AND(E239&gt;0,E240&gt;0,H239+0.005&gt;=J239),"Goal Met",
 IF(AND(E239&gt;0,E240&gt;=0,E241&gt;=0,H241+0.005&gt;=J241),"Goal Met",
 IF(AND(E239&gt;=0,E240=0,E241&gt;0,H241&lt;J241),"Goal Not Met",
 IF(AND(E239&gt;=0,E240&gt;0,E241&gt;0,H240&lt;J240),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M240" t="s">
         <v>60</v>
       </c>
       <c r="N240" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O240" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>2025</v>
       </c>
       <c r="B241" t="s">
         <v>16</v>
       </c>
       <c r="C241" t="s">
         <v>26</v>
       </c>
       <c r="D241" t="s">
         <v>21</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241" t="s">
         <v>61</v>
       </c>
       <c r="G241">
@@ -15440,51 +15503,51 @@
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241" t="str">
         <f>IF(K239="Y",IF(AND(E239=0,E240=0,E241=0),"N/A",
 IF(AND(E239=0,E240&gt;0,E241=0),"Currently Meeting, Pending",
 IF(AND(E239&gt;0,E240&gt;0,H239+0.005&gt;=J239),"Currently Meeting, Pending",
 IF(AND(E239&gt;0,E240&gt;=0,E241&gt;=0,H241+0.005&gt;=J241),"Will Meet Goal",
 IF(AND(E239&gt;=0,E240=0,E241&gt;0,I241&lt;J241),"Will Not Meet Goal",
 IF(AND(E239&gt;=0,E240&gt;0,E241&gt;0,H240&lt;J240),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E239=0,E240=0,E241=0),"N/A",
 IF(AND(E239=0,E240&gt;0,E241=0),"Goal Met",
 IF(AND(E239&gt;0,E240&gt;0,H239+0.005&gt;=J239),"Goal Met",
 IF(AND(E239&gt;0,E240&gt;=0,E241&gt;=0,H241+0.005&gt;=J241),"Goal Met",
 IF(AND(E239&gt;=0,E240=0,E241&gt;0,H241&lt;J241),"Goal Not Met",
 IF(AND(E239&gt;=0,E240&gt;0,E241&gt;0,H240&lt;J240),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M241" t="s">
         <v>60</v>
       </c>
       <c r="N241" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O241" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>2025</v>
       </c>
       <c r="B242" t="s">
         <v>16</v>
       </c>
       <c r="C242" t="s">
         <v>31</v>
       </c>
       <c r="D242" t="s">
         <v>13</v>
       </c>
       <c r="E242">
         <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>65</v>
       </c>
       <c r="G242">
@@ -15503,51 +15566,51 @@
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242" t="str">
         <f>IF(K242="Y",IF(AND(E242=0,E243=0,E244=0),"N/A",
 IF(AND(E242=0,E243&gt;0,E244=0),"Currently Meeting, Pending",
 IF(AND(E242&gt;0,E243&gt;0,H242+0.005&gt;=J242),"Currently Meeting, Pending",
 IF(AND(E242&gt;0,E243&gt;=0,E244&gt;=0,H244+0.005&gt;=J244),"Will Meet Goal",
 IF(AND(E242&gt;=0,E243=0,E244&gt;0,I244&lt;J244),"Will Not Meet Goal",
 IF(AND(E242&gt;=0,E243&gt;0,E244&gt;0,H243&lt;J243),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E242=0,E243=0,E244=0),"N/A",
 IF(AND(E242=0,E243&gt;0,E244=0),"Goal Met",
 IF(AND(E242&gt;0,E243&gt;0,H242+0.005&gt;=J242),"Goal Met",
 IF(AND(E242&gt;0,E243&gt;=0,E244&gt;=0,H244+0.005&gt;=J244),"Goal Met",
 IF(AND(E242&gt;=0,E243=0,E244&gt;0,H244&lt;J244),"Goal Not Met",
 IF(AND(E242&gt;=0,E243&gt;0,E244&gt;0,H243&lt;J243),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M242" t="s">
         <v>60</v>
       </c>
       <c r="N242" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O242" s="4">
         <v>0.92307692307692313</v>
       </c>
     </row>
     <row r="243" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>2025</v>
       </c>
       <c r="B243" t="s">
         <v>16</v>
       </c>
       <c r="C243" t="s">
         <v>31</v>
       </c>
       <c r="D243" t="s">
         <v>20</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243" t="s">
         <v>65</v>
       </c>
       <c r="G243">
@@ -15566,51 +15629,51 @@
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="str">
         <f>IF(K242="Y",IF(AND(E242=0,E243=0,E244=0),"N/A",
 IF(AND(E242=0,E243&gt;0,E244=0),"Currently Meeting, Pending",
 IF(AND(E242&gt;0,E243&gt;0,H242+0.005&gt;=J242),"Currently Meeting, Pending",
 IF(AND(E242&gt;0,E243&gt;=0,E244&gt;=0,H244+0.005&gt;=J244),"Will Meet Goal",
 IF(AND(E242&gt;=0,E243=0,E244&gt;0,I244&lt;J244),"Will Not Meet Goal",
 IF(AND(E242&gt;=0,E243&gt;0,E244&gt;0,H243&lt;J243),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E242=0,E243=0,E244=0),"N/A",
 IF(AND(E242=0,E243&gt;0,E244=0),"Goal Met",
 IF(AND(E242&gt;0,E243&gt;0,H242+0.005&gt;=J242),"Goal Met",
 IF(AND(E242&gt;0,E243&gt;=0,E244&gt;=0,H244+0.005&gt;=J244),"Goal Met",
 IF(AND(E242&gt;=0,E243=0,E244&gt;0,H244&lt;J244),"Goal Not Met",
 IF(AND(E242&gt;=0,E243&gt;0,E244&gt;0,H243&lt;J243),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M243" t="s">
         <v>60</v>
       </c>
       <c r="N243" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O243" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>2025</v>
       </c>
       <c r="B244" t="s">
         <v>16</v>
       </c>
       <c r="C244" t="s">
         <v>31</v>
       </c>
       <c r="D244" t="s">
         <v>21</v>
       </c>
       <c r="E244">
         <v>1</v>
       </c>
       <c r="F244" t="s">
         <v>65</v>
       </c>
       <c r="G244">
@@ -15629,660 +15692,3194 @@
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="str">
         <f>IF(K242="Y",IF(AND(E242=0,E243=0,E244=0),"N/A",
 IF(AND(E242=0,E243&gt;0,E244=0),"Currently Meeting, Pending",
 IF(AND(E242&gt;0,E243&gt;0,H242+0.005&gt;=J242),"Currently Meeting, Pending",
 IF(AND(E242&gt;0,E243&gt;=0,E244&gt;=0,H244+0.005&gt;=J244),"Will Meet Goal",
 IF(AND(E242&gt;=0,E243=0,E244&gt;0,I244&lt;J244),"Will Not Meet Goal",
 IF(AND(E242&gt;=0,E243&gt;0,E244&gt;0,H243&lt;J243),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E242=0,E243=0,E244=0),"N/A",
 IF(AND(E242=0,E243&gt;0,E244=0),"Goal Met",
 IF(AND(E242&gt;0,E243&gt;0,H242+0.005&gt;=J242),"Goal Met",
 IF(AND(E242&gt;0,E243&gt;=0,E244&gt;=0,H244+0.005&gt;=J244),"Goal Met",
 IF(AND(E242&gt;=0,E243=0,E244&gt;0,H244&lt;J244),"Goal Not Met",
 IF(AND(E242&gt;=0,E243&gt;0,E244&gt;0,H243&lt;J243),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M244" t="s">
         <v>60</v>
       </c>
       <c r="N244" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O244" s="4">
         <v>7.6923076923076927E-2</v>
       </c>
     </row>
     <row r="245" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>2025</v>
       </c>
       <c r="B245" t="s">
         <v>16</v>
       </c>
       <c r="C245" t="s">
         <v>32</v>
       </c>
       <c r="D245" t="s">
         <v>13</v>
       </c>
       <c r="E245">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="F245" t="s">
         <v>64</v>
       </c>
       <c r="G245">
         <v>79</v>
       </c>
       <c r="H245" s="4">
         <f>IFERROR(E245/(E245+E247),"")</f>
-        <v>0.95652173913043481</v>
+        <v>0.971830985915493</v>
       </c>
       <c r="I245" s="4">
         <f>IFERROR((E245+E246)/(G245),"")</f>
         <v>0.97468354430379744</v>
       </c>
       <c r="J245" s="4">
         <v>0.9</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245" t="str">
         <f>IF(K245="Y",IF(AND(E245=0,E246=0,E247=0),"N/A",
 IF(AND(E245=0,E246&gt;0,E247=0),"Currently Meeting, Pending",
 IF(AND(E245&gt;0,E246&gt;0,H245+0.005&gt;=J245),"Currently Meeting, Pending",
 IF(AND(E245&gt;0,E246&gt;=0,E247&gt;=0,H247+0.005&gt;=J247),"Will Meet Goal",
 IF(AND(E245&gt;=0,E246=0,E247&gt;0,I247&lt;J247),"Will Not Meet Goal",
 IF(AND(E245&gt;=0,E246&gt;0,E247&gt;0,H246&lt;J246),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E245=0,E246=0,E247=0),"N/A",
 IF(AND(E245=0,E246&gt;0,E247=0),"Goal Met",
 IF(AND(E245&gt;0,E246&gt;0,H245+0.005&gt;=J245),"Goal Met",
 IF(AND(E245&gt;0,E246&gt;=0,E247&gt;=0,H247+0.005&gt;=J247),"Goal Met",
 IF(AND(E245&gt;=0,E246=0,E247&gt;0,H247&lt;J247),"Goal Not Met",
 IF(AND(E245&gt;=0,E246&gt;0,E247&gt;0,H246&lt;J246),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M245" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="N245" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O245" s="4">
-        <v>0.55000000000000004</v>
+        <v>0.87341772151898733</v>
       </c>
     </row>
     <row r="246" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>2025</v>
       </c>
       <c r="B246" t="s">
         <v>16</v>
       </c>
       <c r="C246" t="s">
         <v>32</v>
       </c>
       <c r="D246" t="s">
         <v>20</v>
       </c>
       <c r="E246">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="F246" t="s">
         <v>64</v>
       </c>
       <c r="G246">
         <v>79</v>
       </c>
       <c r="H246" s="4">
         <f>IFERROR(E245/(E245+E247),"")</f>
-        <v>0.95652173913043481</v>
+        <v>0.971830985915493</v>
       </c>
       <c r="I246" s="4">
         <f>IFERROR((E245+E246)/(G245),"")</f>
         <v>0.97468354430379744</v>
       </c>
       <c r="J246" s="4">
         <v>0.9</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246" t="str">
         <f>IF(K245="Y",IF(AND(E245=0,E246=0,E247=0),"N/A",
 IF(AND(E245=0,E246&gt;0,E247=0),"Currently Meeting, Pending",
 IF(AND(E245&gt;0,E246&gt;0,H245+0.005&gt;=J245),"Currently Meeting, Pending",
 IF(AND(E245&gt;0,E246&gt;=0,E247&gt;=0,H247+0.005&gt;=J247),"Will Meet Goal",
 IF(AND(E245&gt;=0,E246=0,E247&gt;0,I247&lt;J247),"Will Not Meet Goal",
 IF(AND(E245&gt;=0,E246&gt;0,E247&gt;0,H246&lt;J246),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E245=0,E246=0,E247=0),"N/A",
 IF(AND(E245=0,E246&gt;0,E247=0),"Goal Met",
 IF(AND(E245&gt;0,E246&gt;0,H245+0.005&gt;=J245),"Goal Met",
 IF(AND(E245&gt;0,E246&gt;=0,E247&gt;=0,H247+0.005&gt;=J247),"Goal Met",
 IF(AND(E245&gt;=0,E246=0,E247&gt;0,H247&lt;J247),"Goal Not Met",
 IF(AND(E245&gt;=0,E246&gt;0,E247&gt;0,H246&lt;J246),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M246" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="N246" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O246" s="4">
-        <v>0.42</v>
+        <v>0.10126582278481013</v>
       </c>
     </row>
     <row r="247" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>2025</v>
       </c>
       <c r="B247" t="s">
         <v>16</v>
       </c>
       <c r="C247" t="s">
         <v>32</v>
       </c>
       <c r="D247" t="s">
         <v>21</v>
       </c>
       <c r="E247">
         <v>2</v>
       </c>
       <c r="F247" t="s">
         <v>64</v>
       </c>
       <c r="G247">
         <v>79</v>
       </c>
       <c r="H247" s="4">
         <f>IFERROR(E245/(E245+E247),"")</f>
-        <v>0.95652173913043481</v>
+        <v>0.971830985915493</v>
       </c>
       <c r="I247" s="4">
         <f>IFERROR((E245+E246)/(G245),"")</f>
         <v>0.97468354430379744</v>
       </c>
       <c r="J247" s="4">
         <v>0.9</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="str">
         <f>IF(K245="Y",IF(AND(E245=0,E246=0,E247=0),"N/A",
 IF(AND(E245=0,E246&gt;0,E247=0),"Currently Meeting, Pending",
 IF(AND(E245&gt;0,E246&gt;0,H245+0.005&gt;=J245),"Currently Meeting, Pending",
 IF(AND(E245&gt;0,E246&gt;=0,E247&gt;=0,H247+0.005&gt;=J247),"Will Meet Goal",
 IF(AND(E245&gt;=0,E246=0,E247&gt;0,I247&lt;J247),"Will Not Meet Goal",
 IF(AND(E245&gt;=0,E246&gt;0,E247&gt;0,H246&lt;J246),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E245=0,E246=0,E247=0),"N/A",
 IF(AND(E245=0,E246&gt;0,E247=0),"Goal Met",
 IF(AND(E245&gt;0,E246&gt;0,H245+0.005&gt;=J245),"Goal Met",
 IF(AND(E245&gt;0,E246&gt;=0,E247&gt;=0,H247+0.005&gt;=J247),"Goal Met",
 IF(AND(E245&gt;=0,E246=0,E247&gt;0,H247&lt;J247),"Goal Not Met",
 IF(AND(E245&gt;=0,E246&gt;0,E247&gt;0,H246&lt;J246),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M247" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="N247" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O247" s="4">
-        <v>0.03</v>
+        <v>2.5316455696202531E-2</v>
       </c>
     </row>
     <row r="248" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>2025</v>
       </c>
       <c r="B248" t="s">
         <v>16</v>
       </c>
       <c r="C248" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D248" t="s">
         <v>13</v>
       </c>
       <c r="E248">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F248" t="s">
         <v>68</v>
       </c>
       <c r="G248">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H248" s="4">
         <f>IFERROR(E248/(E248+E250),"")</f>
-        <v>0.94736842105263153</v>
+        <v>0.96491228070175439</v>
       </c>
       <c r="I248" s="4">
         <f>IFERROR((E248+E249)/(G248),"")</f>
-        <v>0.96226415094339623</v>
+        <v>0.96551724137931039</v>
       </c>
       <c r="J248" s="4">
         <v>0.9</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248" t="str">
         <f>IF(K248="Y",IF(AND(E248=0,E249=0,E250=0),"N/A",
 IF(AND(E248=0,E249&gt;0,E250=0),"Currently Meeting, Pending",
 IF(AND(E248&gt;0,E249&gt;0,H248+0.005&gt;=J248),"Currently Meeting, Pending",
 IF(AND(E248&gt;0,E249&gt;=0,E250&gt;=0,H250+0.005&gt;=J250),"Will Meet Goal",
 IF(AND(E248&gt;=0,E249=0,E250&gt;0,I250&lt;J250),"Will Not Meet Goal",
 IF(AND(E248&gt;=0,E249&gt;0,E250&gt;0,H249&lt;J249),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E248=0,E249=0,E250=0),"N/A",
 IF(AND(E248=0,E249&gt;0,E250=0),"Goal Met",
 IF(AND(E248&gt;0,E249&gt;0,H248+0.005&gt;=J248),"Goal Met",
 IF(AND(E248&gt;0,E249&gt;=0,E250&gt;=0,H250+0.005&gt;=J250),"Goal Met",
 IF(AND(E248&gt;=0,E249=0,E250&gt;0,H250&lt;J250),"Goal Not Met",
 IF(AND(E248&gt;=0,E249&gt;0,E250&gt;0,H249&lt;J249),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M248" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="N248" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O248" s="4">
-        <v>0.67924528301886788</v>
+        <v>0.94827586206896552</v>
       </c>
     </row>
     <row r="249" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>2025</v>
       </c>
       <c r="B249" t="s">
         <v>16</v>
       </c>
       <c r="C249" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D249" t="s">
         <v>20</v>
       </c>
       <c r="E249">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F249" t="s">
         <v>68</v>
       </c>
       <c r="G249">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H249" s="4">
         <f>IFERROR(E248/(E248+E250),"")</f>
-        <v>0.94736842105263153</v>
+        <v>0.96491228070175439</v>
       </c>
       <c r="I249" s="4">
         <f>IFERROR((E248+E249)/(G248),"")</f>
-        <v>0.96226415094339623</v>
+        <v>0.96551724137931039</v>
       </c>
       <c r="J249" s="4">
         <v>0.9</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249" t="str">
         <f>IF(K248="Y",IF(AND(E248=0,E249=0,E250=0),"N/A",
 IF(AND(E248=0,E249&gt;0,E250=0),"Currently Meeting, Pending",
 IF(AND(E248&gt;0,E249&gt;0,H248+0.005&gt;=J248),"Currently Meeting, Pending",
 IF(AND(E248&gt;0,E249&gt;=0,E250&gt;=0,H250+0.005&gt;=J250),"Will Meet Goal",
 IF(AND(E248&gt;=0,E249=0,E250&gt;0,I250&lt;J250),"Will Not Meet Goal",
 IF(AND(E248&gt;=0,E249&gt;0,E250&gt;0,H249&lt;J249),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E248=0,E249=0,E250=0),"N/A",
 IF(AND(E248=0,E249&gt;0,E250=0),"Goal Met",
 IF(AND(E248&gt;0,E249&gt;0,H248+0.005&gt;=J248),"Goal Met",
 IF(AND(E248&gt;0,E249&gt;=0,E250&gt;=0,H250+0.005&gt;=J250),"Goal Met",
 IF(AND(E248&gt;=0,E249=0,E250&gt;0,H250&lt;J250),"Goal Not Met",
 IF(AND(E248&gt;=0,E249&gt;0,E250&gt;0,H249&lt;J249),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M249" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="N249" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O249" s="4">
-        <v>0.28301886792452829</v>
+        <v>1.7241379310344827E-2</v>
       </c>
     </row>
     <row r="250" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>2025</v>
       </c>
       <c r="B250" t="s">
         <v>16</v>
       </c>
       <c r="C250" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D250" t="s">
         <v>21</v>
       </c>
       <c r="E250">
         <v>2</v>
       </c>
       <c r="F250" t="s">
         <v>68</v>
       </c>
       <c r="G250">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H250" s="4">
         <f>IFERROR(E248/(E248+E250),"")</f>
-        <v>0.94736842105263153</v>
+        <v>0.96491228070175439</v>
       </c>
       <c r="I250" s="4">
         <f>IFERROR((E248+E249)/(G248),"")</f>
-        <v>0.96226415094339623</v>
+        <v>0.96551724137931039</v>
       </c>
       <c r="J250" s="4">
         <v>0.9</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="str">
         <f>IF(K248="Y",IF(AND(E248=0,E249=0,E250=0),"N/A",
 IF(AND(E248=0,E249&gt;0,E250=0),"Currently Meeting, Pending",
 IF(AND(E248&gt;0,E249&gt;0,H248+0.005&gt;=J248),"Currently Meeting, Pending",
 IF(AND(E248&gt;0,E249&gt;=0,E250&gt;=0,H250+0.005&gt;=J250),"Will Meet Goal",
 IF(AND(E248&gt;=0,E249=0,E250&gt;0,I250&lt;J250),"Will Not Meet Goal",
 IF(AND(E248&gt;=0,E249&gt;0,E250&gt;0,H249&lt;J249),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E248=0,E249=0,E250=0),"N/A",
 IF(AND(E248=0,E249&gt;0,E250=0),"Goal Met",
 IF(AND(E248&gt;0,E249&gt;0,H248+0.005&gt;=J248),"Goal Met",
 IF(AND(E248&gt;0,E249&gt;=0,E250&gt;=0,H250+0.005&gt;=J250),"Goal Met",
 IF(AND(E248&gt;=0,E249=0,E250&gt;0,H250&lt;J250),"Goal Not Met",
 IF(AND(E248&gt;=0,E249&gt;0,E250&gt;0,H249&lt;J249),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M250" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="N250" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O250" s="4">
-        <v>3.7735849056603772E-2</v>
+        <v>3.4482758620689655E-2</v>
       </c>
     </row>
     <row r="251" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>2025</v>
       </c>
       <c r="B251" t="s">
         <v>16</v>
       </c>
       <c r="C251" t="s">
         <v>45</v>
       </c>
       <c r="D251" t="s">
         <v>13</v>
       </c>
       <c r="E251">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F251" t="s">
         <v>68</v>
       </c>
       <c r="G251">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H251" s="4">
         <f>IFERROR(E251/(E251+E253),"")</f>
         <v>1</v>
       </c>
       <c r="I251" s="4">
         <f>IFERROR((E251+E252)/(G251),"")</f>
         <v>1</v>
       </c>
       <c r="J251" s="4">
         <v>0.9</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251" t="str">
         <f>IF(K251="Y",IF(AND(E251=0,E252=0,E253=0),"N/A",
 IF(AND(E251=0,E252&gt;0,E253=0),"Currently Meeting, Pending",
 IF(AND(E251&gt;0,E252&gt;0,H251+0.005&gt;=J251),"Currently Meeting, Pending",
 IF(AND(E251&gt;0,E252&gt;=0,E253&gt;=0,H253+0.005&gt;=J253),"Will Meet Goal",
 IF(AND(E251&gt;=0,E252=0,E253&gt;0,I253&lt;J253),"Will Not Meet Goal",
 IF(AND(E251&gt;=0,E252&gt;0,E253&gt;0,H252&lt;J252),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E251=0,E252=0,E253=0),"N/A",
 IF(AND(E251=0,E252&gt;0,E253=0),"Goal Met",
 IF(AND(E251&gt;0,E252&gt;0,H251+0.005&gt;=J251),"Goal Met",
 IF(AND(E251&gt;0,E252&gt;=0,E253&gt;=0,H253+0.005&gt;=J253),"Goal Met",
 IF(AND(E251&gt;=0,E252=0,E253&gt;0,H253&lt;J253),"Goal Not Met",
 IF(AND(E251&gt;=0,E252&gt;0,E253&gt;0,H252&lt;J252),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M251" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N251" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O251" s="4">
-        <v>0.33333333333333331</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="252" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>2025</v>
       </c>
       <c r="B252" t="s">
         <v>16</v>
       </c>
       <c r="C252" t="s">
         <v>45</v>
       </c>
       <c r="D252" t="s">
         <v>20</v>
       </c>
       <c r="E252">
         <v>2</v>
       </c>
       <c r="F252" t="s">
         <v>68</v>
       </c>
       <c r="G252">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H252" s="4">
         <f>IFERROR(E251/(E251+E253),"")</f>
         <v>1</v>
       </c>
       <c r="I252" s="4">
         <f>IFERROR((E251+E252)/(G251),"")</f>
         <v>1</v>
       </c>
       <c r="J252" s="4">
         <v>0.9</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="str">
         <f>IF(K251="Y",IF(AND(E251=0,E252=0,E253=0),"N/A",
 IF(AND(E251=0,E252&gt;0,E253=0),"Currently Meeting, Pending",
 IF(AND(E251&gt;0,E252&gt;0,H251+0.005&gt;=J251),"Currently Meeting, Pending",
 IF(AND(E251&gt;0,E252&gt;=0,E253&gt;=0,H253+0.005&gt;=J253),"Will Meet Goal",
 IF(AND(E251&gt;=0,E252=0,E253&gt;0,I253&lt;J253),"Will Not Meet Goal",
 IF(AND(E251&gt;=0,E252&gt;0,E253&gt;0,H252&lt;J252),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E251=0,E252=0,E253=0),"N/A",
 IF(AND(E251=0,E252&gt;0,E253=0),"Goal Met",
 IF(AND(E251&gt;0,E252&gt;0,H251+0.005&gt;=J251),"Goal Met",
 IF(AND(E251&gt;0,E252&gt;=0,E253&gt;=0,H253+0.005&gt;=J253),"Goal Met",
 IF(AND(E251&gt;=0,E252=0,E253&gt;0,H253&lt;J253),"Goal Not Met",
 IF(AND(E251&gt;=0,E252&gt;0,E253&gt;0,H252&lt;J252),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M252" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N252" s="1">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O252" s="4">
-        <v>0.66666666666666663</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="253" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>2025</v>
       </c>
       <c r="B253" t="s">
         <v>16</v>
       </c>
       <c r="C253" t="s">
         <v>45</v>
       </c>
       <c r="D253" t="s">
         <v>21</v>
       </c>
       <c r="E253">
         <v>0</v>
       </c>
       <c r="F253" t="s">
         <v>68</v>
       </c>
       <c r="G253">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H253" s="4">
         <f>IFERROR(E251/(E251+E253),"")</f>
         <v>1</v>
       </c>
       <c r="I253" s="4">
         <f>IFERROR((E251+E252)/(G251),"")</f>
         <v>1</v>
       </c>
       <c r="J253" s="4">
         <v>0.9</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253" t="str">
         <f>IF(K251="Y",IF(AND(E251=0,E252=0,E253=0),"N/A",
 IF(AND(E251=0,E252&gt;0,E253=0),"Currently Meeting, Pending",
 IF(AND(E251&gt;0,E252&gt;0,H251+0.005&gt;=J251),"Currently Meeting, Pending",
 IF(AND(E251&gt;0,E252&gt;=0,E253&gt;=0,H253+0.005&gt;=J253),"Will Meet Goal",
 IF(AND(E251&gt;=0,E252=0,E253&gt;0,I253&lt;J253),"Will Not Meet Goal",
 IF(AND(E251&gt;=0,E252&gt;0,E253&gt;0,H252&lt;J252),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E251=0,E252=0,E253=0),"N/A",
 IF(AND(E251=0,E252&gt;0,E253=0),"Goal Met",
 IF(AND(E251&gt;0,E252&gt;0,H251+0.005&gt;=J251),"Goal Met",
 IF(AND(E251&gt;0,E252&gt;=0,E253&gt;=0,H253+0.005&gt;=J253),"Goal Met",
 IF(AND(E251&gt;=0,E252=0,E253&gt;0,H253&lt;J253),"Goal Not Met",
 IF(AND(E251&gt;=0,E252&gt;0,E253&gt;0,H252&lt;J252),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M253" t="s">
+        <v>88</v>
+      </c>
+      <c r="N253" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O253" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E254" s="10">
+        <v>6</v>
+      </c>
+      <c r="F254" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G254" s="9">
+        <v>7</v>
+      </c>
+      <c r="H254" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="I254" s="7">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J254" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K254" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L254" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M254" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="N254" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O254" s="8">
+        <v>0.8571428571428571</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C255" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E255" s="10">
+        <v>0</v>
+      </c>
+      <c r="F255" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G255" s="9">
+        <v>7</v>
+      </c>
+      <c r="H255" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="I255" s="7">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J255" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K255" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L255" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M255" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="N255" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O255" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B256" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C256" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E256" s="10">
+        <v>1</v>
+      </c>
+      <c r="F256" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G256" s="9">
+        <v>7</v>
+      </c>
+      <c r="H256" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="I256" s="7">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J256" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K256" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L256" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M256" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="N256" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O256" s="8">
+        <v>0.14285714285714285</v>
+      </c>
+    </row>
+    <row r="257" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E257" s="10">
+        <v>3</v>
+      </c>
+      <c r="F257" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G257" s="9">
+        <v>3</v>
+      </c>
+      <c r="H257" s="6">
+        <v>1</v>
+      </c>
+      <c r="I257" s="7">
+        <v>1</v>
+      </c>
+      <c r="J257" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K257" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L257" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M257" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N257" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O257" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C258" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D258" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E258" s="10">
+        <v>0</v>
+      </c>
+      <c r="F258" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G258" s="9">
+        <v>3</v>
+      </c>
+      <c r="H258" s="6">
+        <v>1</v>
+      </c>
+      <c r="I258" s="7">
+        <v>1</v>
+      </c>
+      <c r="J258" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K258" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L258" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M258" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N258" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O258" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B259" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C259" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E259" s="10">
+        <v>0</v>
+      </c>
+      <c r="F259" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G259" s="9">
+        <v>3</v>
+      </c>
+      <c r="H259" s="6">
+        <v>1</v>
+      </c>
+      <c r="I259" s="7">
+        <v>1</v>
+      </c>
+      <c r="J259" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K259" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L259" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M259" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N259" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O259" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C260" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E260" s="10">
+        <v>2</v>
+      </c>
+      <c r="F260" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G260" s="9">
+        <v>4</v>
+      </c>
+      <c r="H260" s="6">
+        <v>1</v>
+      </c>
+      <c r="I260" s="7">
+        <v>1</v>
+      </c>
+      <c r="J260" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K260" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L260" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M260" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="N260" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O260" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="261" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B261" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C261" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E261" s="10">
+        <v>2</v>
+      </c>
+      <c r="F261" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G261" s="9">
+        <v>4</v>
+      </c>
+      <c r="H261" s="6">
+        <v>1</v>
+      </c>
+      <c r="I261" s="7">
+        <v>1</v>
+      </c>
+      <c r="J261" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K261" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L261" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M261" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="N261" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O261" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E262" s="10">
+        <v>0</v>
+      </c>
+      <c r="F262" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G262" s="9">
+        <v>4</v>
+      </c>
+      <c r="H262" s="6">
+        <v>1</v>
+      </c>
+      <c r="I262" s="7">
+        <v>1</v>
+      </c>
+      <c r="J262" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K262" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L262" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M262" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="N262" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O262" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B263" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C263" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D263" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E263" s="10">
+        <v>3</v>
+      </c>
+      <c r="F263" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G263" s="9">
+        <v>6</v>
+      </c>
+      <c r="H263" s="6">
+        <v>1</v>
+      </c>
+      <c r="I263" s="7">
+        <v>1</v>
+      </c>
+      <c r="J263" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K263" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L263" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M263" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N263" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O263" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E264" s="10">
+        <v>3</v>
+      </c>
+      <c r="F264" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G264" s="9">
+        <v>6</v>
+      </c>
+      <c r="H264" s="6">
+        <v>1</v>
+      </c>
+      <c r="I264" s="7">
+        <v>1</v>
+      </c>
+      <c r="J264" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K264" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L264" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M264" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N264" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O264" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="265" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B265" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D265" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E265" s="10">
+        <v>0</v>
+      </c>
+      <c r="F265" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G265" s="9">
+        <v>6</v>
+      </c>
+      <c r="H265" s="6">
+        <v>1</v>
+      </c>
+      <c r="I265" s="7">
+        <v>1</v>
+      </c>
+      <c r="J265" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K265" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L265" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M265" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N265" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O265" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B266" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C266" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E266" s="10">
+        <v>3</v>
+      </c>
+      <c r="F266" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G266" s="9">
+        <v>6</v>
+      </c>
+      <c r="H266" s="6">
+        <v>1</v>
+      </c>
+      <c r="I266" s="7">
+        <v>1</v>
+      </c>
+      <c r="J266" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K266" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L266" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M266" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N266" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O266" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B267" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C267" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D267" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E267" s="10">
+        <v>3</v>
+      </c>
+      <c r="F267" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G267" s="9">
+        <v>6</v>
+      </c>
+      <c r="H267" s="6">
+        <v>1</v>
+      </c>
+      <c r="I267" s="7">
+        <v>1</v>
+      </c>
+      <c r="J267" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K267" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L267" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M267" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N267" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O267" s="8">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B268" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C268" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D268" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E268" s="10">
+        <v>0</v>
+      </c>
+      <c r="F268" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G268" s="9">
+        <v>6</v>
+      </c>
+      <c r="H268" s="6">
+        <v>1</v>
+      </c>
+      <c r="I268" s="7">
+        <v>1</v>
+      </c>
+      <c r="J268" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K268" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L268" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M268" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="N268" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O268" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B269" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C269" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D269" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E269" s="10">
+        <v>11</v>
+      </c>
+      <c r="F269" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G269" s="9">
+        <v>12</v>
+      </c>
+      <c r="H269" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="I269" s="7">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J269" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K269" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L269" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M269" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="N269" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O269" s="8">
+        <v>0.91666666666666663</v>
+      </c>
+    </row>
+    <row r="270" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B270" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C270" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D270" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E270" s="10">
+        <v>0</v>
+      </c>
+      <c r="F270" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G270" s="9">
+        <v>12</v>
+      </c>
+      <c r="H270" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="I270" s="7">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J270" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K270" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L270" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M270" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="N270" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O270" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B271" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C271" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D271" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E271" s="10">
+        <v>1</v>
+      </c>
+      <c r="F271" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G271" s="9">
+        <v>12</v>
+      </c>
+      <c r="H271" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="I271" s="7">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J271" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K271" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L271" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M271" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="N271" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O271" s="8">
+        <v>8.3333333333333329E-2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B272" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C272" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E272" s="10">
+        <v>2</v>
+      </c>
+      <c r="F272" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G272" s="9">
+        <v>3</v>
+      </c>
+      <c r="H272" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I272" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J272" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="K272" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L272" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M272" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N272" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O272" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="273" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B273" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C273" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D273" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E273" s="10">
+        <v>0</v>
+      </c>
+      <c r="F273" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G273" s="9">
+        <v>3</v>
+      </c>
+      <c r="H273" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I273" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J273" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="K273" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L273" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M273" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N273" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O273" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B274" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C274" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D274" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E274" s="10">
+        <v>1</v>
+      </c>
+      <c r="F274" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G274" s="9">
+        <v>3</v>
+      </c>
+      <c r="H274" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I274" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J274" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="K274" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L274" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M274" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N274" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O274" s="8">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C275" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E275" s="10">
+        <v>3</v>
+      </c>
+      <c r="F275" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G275" s="9">
+        <v>9</v>
+      </c>
+      <c r="H275" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="I275" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J275" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="K275" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L275" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="M275" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="N275" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O275" s="8">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B276" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C276" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E276" s="10">
+        <v>5</v>
+      </c>
+      <c r="F276" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G276" s="9">
+        <v>9</v>
+      </c>
+      <c r="H276" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="I276" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J276" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="K276" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L276" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="M276" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="N276" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O276" s="8">
+        <v>0.55555555555555558</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B277" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E277" s="10">
+        <v>1</v>
+      </c>
+      <c r="F277" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G277" s="9">
+        <v>9</v>
+      </c>
+      <c r="H277" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="I277" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J277" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="K277" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L277" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="M277" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="N277" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O277" s="8">
+        <v>0.1111111111111111</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B278" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C278" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D278" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E278" s="10">
+        <v>11</v>
+      </c>
+      <c r="F278" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G278" s="9">
+        <v>12</v>
+      </c>
+      <c r="H278" s="6">
+        <v>1</v>
+      </c>
+      <c r="I278" s="7">
+        <v>1</v>
+      </c>
+      <c r="J278" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K278" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L278" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M278" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="N278" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O278" s="8">
+        <v>0.91666666666666663</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B279" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C279" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D279" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E279" s="10">
+        <v>1</v>
+      </c>
+      <c r="F279" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G279" s="9">
+        <v>12</v>
+      </c>
+      <c r="H279" s="6">
+        <v>1</v>
+      </c>
+      <c r="I279" s="7">
+        <v>1</v>
+      </c>
+      <c r="J279" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K279" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L279" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M279" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="N279" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O279" s="8">
+        <v>8.3333333333333329E-2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B280" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C280" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D280" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E280" s="10">
+        <v>0</v>
+      </c>
+      <c r="F280" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G280" s="9">
+        <v>12</v>
+      </c>
+      <c r="H280" s="6">
+        <v>1</v>
+      </c>
+      <c r="I280" s="7">
+        <v>1</v>
+      </c>
+      <c r="J280" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K280" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L280" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M280" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="N280" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O280" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B281" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C281" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D281" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E281" s="10">
+        <v>8</v>
+      </c>
+      <c r="F281" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G281" s="9">
+        <v>9</v>
+      </c>
+      <c r="H281" s="6">
+        <v>1</v>
+      </c>
+      <c r="I281" s="7">
+        <v>1</v>
+      </c>
+      <c r="J281" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K281" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L281" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M281" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="N281" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O281" s="8">
+        <v>0.88888888888888884</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B282" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C282" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D282" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E282" s="10">
+        <v>1</v>
+      </c>
+      <c r="F282" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G282" s="9">
+        <v>9</v>
+      </c>
+      <c r="H282" s="6">
+        <v>1</v>
+      </c>
+      <c r="I282" s="7">
+        <v>1</v>
+      </c>
+      <c r="J282" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K282" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L282" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M282" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="N282" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O282" s="8">
+        <v>0.1111111111111111</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C283" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E283" s="10">
+        <v>0</v>
+      </c>
+      <c r="F283" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G283" s="9">
+        <v>9</v>
+      </c>
+      <c r="H283" s="6">
+        <v>1</v>
+      </c>
+      <c r="I283" s="7">
+        <v>1</v>
+      </c>
+      <c r="J283" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K283" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L283" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M283" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="N283" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O283" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B284" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C284" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E284" s="10">
+        <v>0</v>
+      </c>
+      <c r="F284" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G284" s="9">
+        <v>3</v>
+      </c>
+      <c r="H284" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="N253" s="1">
-[...2 lines deleted...]
-      <c r="O253" s="4">
+      <c r="I284" s="7">
+        <v>1</v>
+      </c>
+      <c r="J284" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K284" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L284" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M284" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="N284" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O284" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B285" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C285" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E285" s="10">
+        <v>3</v>
+      </c>
+      <c r="F285" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G285" s="9">
+        <v>3</v>
+      </c>
+      <c r="H285" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I285" s="7">
+        <v>1</v>
+      </c>
+      <c r="J285" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K285" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L285" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M285" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="N285" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O285" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B286" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D286" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E286" s="10">
+        <v>0</v>
+      </c>
+      <c r="F286" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G286" s="9">
+        <v>3</v>
+      </c>
+      <c r="H286" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I286" s="7">
+        <v>1</v>
+      </c>
+      <c r="J286" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K286" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L286" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M286" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="N286" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O286" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B287" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C287" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D287" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E287" s="10">
+        <v>0</v>
+      </c>
+      <c r="F287" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G287" s="9">
+        <v>0</v>
+      </c>
+      <c r="H287" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I287" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J287" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K287" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L287" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="M287" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N287" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O287" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B288" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C288" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E288" s="10">
+        <v>0</v>
+      </c>
+      <c r="F288" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G288" s="9">
+        <v>0</v>
+      </c>
+      <c r="H288" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I288" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J288" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K288" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L288" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M288" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N288" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O288" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B289" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C289" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D289" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E289" s="10">
+        <v>0</v>
+      </c>
+      <c r="F289" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G289" s="9">
+        <v>0</v>
+      </c>
+      <c r="H289" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I289" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J289" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K289" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L289" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M289" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N289" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O289" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E290" s="10">
+        <v>0</v>
+      </c>
+      <c r="F290" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G290" s="9">
+        <v>0</v>
+      </c>
+      <c r="H290" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I290" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J290" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K290" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L290" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="M290" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N290" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O290" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C291" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D291" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E291" s="10">
+        <v>0</v>
+      </c>
+      <c r="F291" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G291" s="9">
+        <v>0</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I291" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J291" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K291" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L291" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M291" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N291" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O291" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B292" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C292" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D292" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E292" s="10">
+        <v>0</v>
+      </c>
+      <c r="F292" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G292" s="9">
+        <v>0</v>
+      </c>
+      <c r="H292" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I292" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J292" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K292" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L292" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M292" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N292" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O292" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B293" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C293" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E293" s="10">
+        <v>3</v>
+      </c>
+      <c r="F293" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G293" s="9">
+        <v>3</v>
+      </c>
+      <c r="H293" s="6">
+        <v>1</v>
+      </c>
+      <c r="I293" s="7">
+        <v>1</v>
+      </c>
+      <c r="J293" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K293" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L293" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M293" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N293" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O293" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B294" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C294" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E294" s="10">
+        <v>0</v>
+      </c>
+      <c r="F294" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G294" s="9">
+        <v>3</v>
+      </c>
+      <c r="H294" s="6">
+        <v>1</v>
+      </c>
+      <c r="I294" s="7">
+        <v>1</v>
+      </c>
+      <c r="J294" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K294" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L294" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M294" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N294" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O294" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B295" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C295" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D295" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E295" s="10">
+        <v>0</v>
+      </c>
+      <c r="F295" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G295" s="9">
+        <v>3</v>
+      </c>
+      <c r="H295" s="6">
+        <v>1</v>
+      </c>
+      <c r="I295" s="7">
+        <v>1</v>
+      </c>
+      <c r="J295" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K295" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L295" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="M295" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N295" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O295" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D296" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E296" s="10">
+        <v>2</v>
+      </c>
+      <c r="F296" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G296" s="9">
+        <v>3</v>
+      </c>
+      <c r="H296" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I296" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J296" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K296" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L296" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="M296" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N296" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O296" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B297" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C297" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D297" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E297" s="10">
+        <v>0</v>
+      </c>
+      <c r="F297" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G297" s="9">
+        <v>3</v>
+      </c>
+      <c r="H297" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I297" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J297" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K297" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L297" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M297" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N297" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O297" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B298" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D298" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E298" s="10">
+        <v>1</v>
+      </c>
+      <c r="F298" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G298" s="9">
+        <v>3</v>
+      </c>
+      <c r="H298" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="I298" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J298" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K298" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L298" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="M298" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N298" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O298" s="8">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B299" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E299" s="10">
+        <v>0</v>
+      </c>
+      <c r="F299" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G299" s="9">
+        <v>18</v>
+      </c>
+      <c r="H299" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I299" s="7">
+        <v>1</v>
+      </c>
+      <c r="J299" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K299" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L299" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M299" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="N299" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O299" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B300" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C300" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E300" s="10">
+        <v>18</v>
+      </c>
+      <c r="F300" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G300" s="9">
+        <v>18</v>
+      </c>
+      <c r="H300" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I300" s="7">
+        <v>1</v>
+      </c>
+      <c r="J300" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K300" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L300" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M300" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="N300" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O300" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B301" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D301" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E301" s="10">
+        <v>0</v>
+      </c>
+      <c r="F301" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="G301" s="9">
+        <v>18</v>
+      </c>
+      <c r="H301" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I301" s="7">
+        <v>1</v>
+      </c>
+      <c r="J301" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K301" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L301" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M301" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="N301" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O301" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B302" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C302" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D302" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E302" s="10">
+        <v>1</v>
+      </c>
+      <c r="F302" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G302" s="9">
+        <v>8</v>
+      </c>
+      <c r="H302" s="6">
+        <v>1</v>
+      </c>
+      <c r="I302" s="7">
+        <v>1</v>
+      </c>
+      <c r="J302" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K302" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L302" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="M302" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="N302" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O302" s="8">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E303" s="10">
+        <v>7</v>
+      </c>
+      <c r="F303" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G303" s="9">
+        <v>8</v>
+      </c>
+      <c r="H303" s="6">
+        <v>1</v>
+      </c>
+      <c r="I303" s="7">
+        <v>1</v>
+      </c>
+      <c r="J303" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K303" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L303" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M303" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="N303" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O303" s="8">
+        <v>0.875</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D304" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E304" s="10">
+        <v>0</v>
+      </c>
+      <c r="F304" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G304" s="9">
+        <v>8</v>
+      </c>
+      <c r="H304" s="6">
+        <v>1</v>
+      </c>
+      <c r="I304" s="7">
+        <v>1</v>
+      </c>
+      <c r="J304" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K304" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L304" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="M304" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="N304" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O304" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B305" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C305" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E305" s="10">
+        <v>0</v>
+      </c>
+      <c r="F305" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G305" s="9">
+        <v>0</v>
+      </c>
+      <c r="H305" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I305" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J305" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K305" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L305" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="M305" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N305" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O305" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C306" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E306" s="10">
+        <v>0</v>
+      </c>
+      <c r="F306" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G306" s="9">
+        <v>0</v>
+      </c>
+      <c r="H306" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I306" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J306" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K306" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L306" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M306" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N306" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O306" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="9">
+        <v>2026</v>
+      </c>
+      <c r="B307" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D307" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E307" s="10">
+        <v>0</v>
+      </c>
+      <c r="F307" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G307" s="9">
+        <v>0</v>
+      </c>
+      <c r="H307" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="I307" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J307" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="K307" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="L307" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M307" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N307" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O307" s="8">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O253" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G2:G28 G41:G70 G83:G145" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="596918df6aaaf2eed3534d0b61dbf5d1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -16483,100 +19080,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E079C23F-6570-4DF1-A75C-B73AD67DEF54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599BB177-A97E-4CEF-B51D-038388F42BD1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF7FC650-C3D2-497B-8785-CDCB7FA5075F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE2DDB1-F98C-40F8-B5C2-7AB1AD8A92A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599BB177-A97E-4CEF-B51D-038388F42BD1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E079C23F-6570-4DF1-A75C-B73AD67DEF54}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Meeting Management</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>