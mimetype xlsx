--- v0 (2026-02-09)
+++ v1 (2026-05-16)
@@ -7,253 +7,253 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="8_{E470B368-0C52-4DDD-AAC3-85699E97C941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A2FD1F49-3107-419B-BC66-0F04D4AC5992}"/>
+  <xr:revisionPtr revIDLastSave="53" documentId="8_{E470B368-0C52-4DDD-AAC3-85699E97C941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DC4876FB-A4B1-4058-86BE-A6C738BF1483}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="24300" yWindow="0" windowWidth="25275" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Procedural Notifications" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Procedural Notifications'!$A$1:$O$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Procedural Notifications'!$A$1:$O$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I61" i="1" l="1"/>
   <c r="H61" i="1"/>
   <c r="I60" i="1"/>
   <c r="H60" i="1"/>
   <c r="I59" i="1"/>
   <c r="H59" i="1"/>
   <c r="L61" i="1" s="1"/>
   <c r="I58" i="1"/>
   <c r="H58" i="1"/>
-  <c r="L57" i="1"/>
   <c r="I57" i="1"/>
   <c r="H57" i="1"/>
   <c r="I56" i="1"/>
   <c r="H56" i="1"/>
   <c r="L56" i="1" s="1"/>
-  <c r="L55" i="1"/>
   <c r="I55" i="1"/>
   <c r="H55" i="1"/>
-  <c r="L54" i="1"/>
   <c r="I54" i="1"/>
   <c r="H54" i="1"/>
-  <c r="L53" i="1"/>
   <c r="I53" i="1"/>
   <c r="H53" i="1"/>
-  <c r="L52" i="1"/>
+  <c r="L54" i="1" s="1"/>
   <c r="I52" i="1"/>
   <c r="H52" i="1"/>
   <c r="I51" i="1"/>
   <c r="H51" i="1"/>
   <c r="I50" i="1"/>
   <c r="H50" i="1"/>
-  <c r="L51" i="1" s="1"/>
   <c r="I49" i="1"/>
   <c r="H49" i="1"/>
   <c r="I48" i="1"/>
   <c r="H48" i="1"/>
   <c r="I47" i="1"/>
   <c r="H47" i="1"/>
-  <c r="L47" i="1" s="1"/>
   <c r="I46" i="1"/>
   <c r="H46" i="1"/>
   <c r="I45" i="1"/>
   <c r="H45" i="1"/>
   <c r="I44" i="1"/>
   <c r="H44" i="1"/>
   <c r="I43" i="1"/>
   <c r="H43" i="1"/>
   <c r="I42" i="1"/>
   <c r="H42" i="1"/>
   <c r="I41" i="1"/>
   <c r="H41" i="1"/>
-  <c r="L43" i="1" s="1"/>
   <c r="I40" i="1"/>
   <c r="H40" i="1"/>
-  <c r="L40" i="1" s="1"/>
   <c r="I39" i="1"/>
   <c r="H39" i="1"/>
   <c r="I38" i="1"/>
   <c r="H38" i="1"/>
-  <c r="L39" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="I37" i="1"/>
   <c r="H37" i="1"/>
   <c r="G37" i="1"/>
   <c r="O37" i="1" s="1"/>
-  <c r="I36" i="1"/>
   <c r="H36" i="1"/>
   <c r="G36" i="1"/>
   <c r="O36" i="1" s="1"/>
   <c r="H35" i="1"/>
   <c r="G35" i="1"/>
   <c r="I35" i="1" s="1"/>
-  <c r="M34" i="1"/>
-  <c r="I34" i="1"/>
   <c r="H34" i="1"/>
   <c r="G34" i="1"/>
-  <c r="I33" i="1"/>
   <c r="H33" i="1"/>
   <c r="G33" i="1"/>
   <c r="O33" i="1" s="1"/>
   <c r="H32" i="1"/>
   <c r="G32" i="1"/>
   <c r="I32" i="1" s="1"/>
-  <c r="M31" i="1"/>
-  <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="O31" i="1" s="1"/>
-  <c r="I30" i="1"/>
   <c r="H30" i="1"/>
   <c r="G30" i="1"/>
   <c r="O30" i="1" s="1"/>
   <c r="H29" i="1"/>
   <c r="G29" i="1"/>
   <c r="M29" i="1" s="1"/>
-  <c r="M28" i="1"/>
-  <c r="I28" i="1"/>
   <c r="H28" i="1"/>
   <c r="G28" i="1"/>
   <c r="O28" i="1" s="1"/>
-  <c r="M27" i="1"/>
-  <c r="I27" i="1"/>
   <c r="H27" i="1"/>
   <c r="G27" i="1"/>
   <c r="O27" i="1" s="1"/>
   <c r="H26" i="1"/>
   <c r="G26" i="1"/>
   <c r="O26" i="1" s="1"/>
-  <c r="M19" i="1"/>
-  <c r="I19" i="1"/>
   <c r="H19" i="1"/>
   <c r="G19" i="1"/>
   <c r="O19" i="1" s="1"/>
-  <c r="O18" i="1"/>
-[...1 lines deleted...]
-  <c r="I18" i="1"/>
   <c r="H18" i="1"/>
   <c r="G18" i="1"/>
+  <c r="O18" i="1" s="1"/>
   <c r="H17" i="1"/>
   <c r="G17" i="1"/>
   <c r="O17" i="1" s="1"/>
   <c r="H16" i="1"/>
   <c r="G16" i="1"/>
   <c r="O16" i="1" s="1"/>
-  <c r="O15" i="1"/>
-[...1 lines deleted...]
-  <c r="I15" i="1"/>
   <c r="H15" i="1"/>
   <c r="G15" i="1"/>
+  <c r="O15" i="1" s="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="O14" i="1" s="1"/>
   <c r="H13" i="1"/>
   <c r="G13" i="1"/>
-  <c r="M12" i="1"/>
   <c r="H12" i="1"/>
   <c r="G12" i="1"/>
   <c r="O12" i="1" s="1"/>
   <c r="H11" i="1"/>
   <c r="G11" i="1"/>
   <c r="I12" i="1" s="1"/>
   <c r="H10" i="1"/>
   <c r="G10" i="1"/>
   <c r="O10" i="1" s="1"/>
   <c r="H9" i="1"/>
   <c r="G9" i="1"/>
   <c r="O9" i="1" s="1"/>
   <c r="H8" i="1"/>
   <c r="G8" i="1"/>
   <c r="M9" i="1" s="1"/>
-  <c r="M7" i="1"/>
-  <c r="I7" i="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="O7" i="1" s="1"/>
   <c r="H6" i="1"/>
   <c r="G6" i="1"/>
   <c r="O6" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="M6" i="1" s="1"/>
-  <c r="M4" i="1"/>
-  <c r="I4" i="1"/>
   <c r="H4" i="1"/>
   <c r="G4" i="1"/>
   <c r="O4" i="1" s="1"/>
   <c r="H3" i="1"/>
   <c r="G3" i="1"/>
   <c r="O3" i="1" s="1"/>
   <c r="H2" i="1"/>
   <c r="G2" i="1"/>
   <c r="M3" i="1" s="1"/>
-  <c r="L48" i="1" l="1"/>
+  <c r="L53" i="1" l="1"/>
+  <c r="M19" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="L55" i="1"/>
+  <c r="L51" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="M4" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="L47" i="1"/>
+  <c r="L52" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="M28" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="M34" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="L40" i="1"/>
+  <c r="L48" i="1"/>
   <c r="M32" i="1"/>
   <c r="L38" i="1"/>
   <c r="L49" i="1"/>
   <c r="I13" i="1"/>
   <c r="M16" i="1"/>
   <c r="O29" i="1"/>
   <c r="O32" i="1"/>
   <c r="O35" i="1"/>
   <c r="L46" i="1"/>
   <c r="L58" i="1"/>
   <c r="I16" i="1"/>
   <c r="M35" i="1"/>
   <c r="M13" i="1"/>
   <c r="I10" i="1"/>
   <c r="M30" i="1"/>
   <c r="M33" i="1"/>
   <c r="M36" i="1"/>
   <c r="M10" i="1"/>
   <c r="L42" i="1"/>
   <c r="L44" i="1"/>
   <c r="I2" i="1"/>
   <c r="M2" i="1"/>
   <c r="I5" i="1"/>
   <c r="O2" i="1"/>
   <c r="M5" i="1"/>
@@ -261,51 +261,51 @@
   <c r="L45" i="1"/>
   <c r="L59" i="1"/>
   <c r="O5" i="1"/>
   <c r="M8" i="1"/>
   <c r="I11" i="1"/>
   <c r="L50" i="1"/>
   <c r="O8" i="1"/>
   <c r="M11" i="1"/>
   <c r="I14" i="1"/>
   <c r="L41" i="1"/>
   <c r="I3" i="1"/>
   <c r="O11" i="1"/>
   <c r="M14" i="1"/>
   <c r="I17" i="1"/>
   <c r="L60" i="1"/>
   <c r="I6" i="1"/>
   <c r="M17" i="1"/>
   <c r="I26" i="1"/>
   <c r="I9" i="1"/>
   <c r="M26" i="1"/>
   <c r="I29" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="50">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>BsUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
@@ -386,60 +386,75 @@
   <si>
     <t>74 days</t>
   </si>
   <si>
     <t>60 days</t>
   </si>
   <si>
     <t>90 days</t>
   </si>
   <si>
     <t>180 days</t>
   </si>
   <si>
     <t>11 of 11</t>
   </si>
   <si>
     <t>4 of 4</t>
   </si>
   <si>
     <t>40 of 40</t>
   </si>
   <si>
     <t>3 of 3</t>
   </si>
   <si>
-    <t>24 of 25</t>
+    <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>0 of 2</t>
+    <t>5 of 6</t>
   </si>
   <si>
-    <t>33 of 39</t>
+    <t/>
   </si>
   <si>
-    <t>6 of 8</t>
+    <t>0 of 1</t>
+  </si>
+  <si>
+    <t>1 of 10</t>
+  </si>
+  <si>
+    <t>0 of 3</t>
+  </si>
+  <si>
+    <t>25 of 25</t>
+  </si>
+  <si>
+    <t>2 of 2</t>
+  </si>
+  <si>
+    <t>41 of 41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -886,67 +901,72 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1267,121 +1287,123 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O61"/>
+  <dimension ref="A1:O73"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="133" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="18.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="20.42578125" style="4" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="19.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="32.5546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.88671875" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.88671875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="29.88671875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="29.109375" customWidth="1"/>
+    <col min="14" max="14" width="14.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="19.6640625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>11</v>
       </c>
       <c r="O1" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A2" s="6">
         <v>2021</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="6">
         <v>7</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="6">
         <f>SUM(E2:E4)</f>
         <v>7</v>
       </c>
       <c r="H2" s="7">
         <f>IFERROR(E2/(E2+E4),0)</f>
         <v>1</v>
@@ -1389,51 +1411,51 @@
       <c r="I2" s="7">
         <f>IFERROR((E2+E3)/G2,0)</f>
         <v>1</v>
       </c>
       <c r="J2" s="7">
         <v>0.9</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M2" s="6" t="str">
         <f>IF(K2="Y",(E2+E4) &amp; " of " &amp; G2,E2 &amp; " of " &amp; G2)</f>
         <v>7 of 7</v>
       </c>
       <c r="N2" s="8">
         <v>44469</v>
       </c>
       <c r="O2" s="7">
         <f t="shared" ref="O2:O19" si="0">IFERROR(E2/G2,0)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="6">
         <v>2021</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="6">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="6">
         <f>SUM(E2:E4)</f>
         <v>7</v>
       </c>
       <c r="H3" s="7">
         <f>IFERROR(E2/(E2+E4),0)</f>
         <v>1</v>
@@ -1441,51 +1463,51 @@
       <c r="I3" s="7">
         <f>IFERROR((E2+E3)/G2,0)</f>
         <v>1</v>
       </c>
       <c r="J3" s="7">
         <v>0.9</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="6" t="str">
         <f>IF(K2="Y",(E2+E4) &amp; " of " &amp; G2,E2 &amp; " of " &amp; G2)</f>
         <v>7 of 7</v>
       </c>
       <c r="N3" s="8">
         <v>44469</v>
       </c>
       <c r="O3" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="6">
         <v>2021</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="6">
         <f>SUM(E2:E4)</f>
         <v>7</v>
       </c>
       <c r="H4" s="7">
         <f>IFERROR(E2/(E2+E4),0)</f>
         <v>1</v>
@@ -1493,51 +1515,51 @@
       <c r="I4" s="7">
         <f>IFERROR((E2+E3)/G2,0)</f>
         <v>1</v>
       </c>
       <c r="J4" s="7">
         <v>0.9</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="6" t="str">
         <f>IF(K2="Y",(E2+E4) &amp; " of " &amp; G2,E2 &amp; " of " &amp; G2)</f>
         <v>7 of 7</v>
       </c>
       <c r="N4" s="8">
         <v>44469</v>
       </c>
       <c r="O4" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="6">
         <v>2021</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="6">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="6">
         <f>SUM(E5:E7)</f>
         <v>7</v>
       </c>
       <c r="H5" s="7">
         <f>IFERROR(E5/(E5+E7),0)</f>
         <v>1</v>
@@ -1545,51 +1567,51 @@
       <c r="I5" s="7">
         <f>IFERROR((E5+E6)/G5,0)</f>
         <v>1</v>
       </c>
       <c r="J5" s="7">
         <v>0.9</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="6" t="str">
         <f>IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
         <v>7 of 7</v>
       </c>
       <c r="N5" s="8">
         <v>44469</v>
       </c>
       <c r="O5" s="7">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="6">
         <v>2021</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="6">
         <f>SUM(E5:E7)</f>
         <v>7</v>
       </c>
       <c r="H6" s="7">
         <f>IFERROR(E5/(E5+E7),0)</f>
         <v>1</v>
@@ -1597,51 +1619,51 @@
       <c r="I6" s="7">
         <f>IFERROR((E5+E6)/G5,0)</f>
         <v>1</v>
       </c>
       <c r="J6" s="7">
         <v>0.9</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M6" s="6" t="str">
         <f>IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
         <v>7 of 7</v>
       </c>
       <c r="N6" s="8">
         <v>44469</v>
       </c>
       <c r="O6" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A7" s="6">
         <v>2021</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6">
         <f>SUM(E5:E7)</f>
         <v>7</v>
       </c>
       <c r="H7" s="7">
         <f>IFERROR(E5/(E5+E7),0)</f>
         <v>1</v>
@@ -1649,51 +1671,51 @@
       <c r="I7" s="7">
         <f>IFERROR((E5+E6)/G5,0)</f>
         <v>1</v>
       </c>
       <c r="J7" s="7">
         <v>0.9</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M7" s="6" t="str">
         <f>IF(K5="Y",(E5+E7) &amp; " of " &amp; G5,E5 &amp; " of " &amp; G5)</f>
         <v>7 of 7</v>
       </c>
       <c r="N7" s="8">
         <v>44469</v>
       </c>
       <c r="O7" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A8" s="6">
         <v>2021</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6">
         <v>14</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="6">
         <f>SUM(E8:E10)</f>
         <v>15</v>
       </c>
       <c r="H8" s="7">
         <f>IFERROR(E8/(E8+E10),0)</f>
         <v>0.93333333333333335</v>
@@ -1701,51 +1723,51 @@
       <c r="I8" s="7">
         <f>IFERROR((E8+E9)/G8,0)</f>
         <v>0.93333333333333335</v>
       </c>
       <c r="J8" s="7">
         <v>0.9</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="6" t="str">
         <f>IF(K8="Y",(E8+E10) &amp; " of " &amp; G8,E8 &amp; " of " &amp; G8)</f>
         <v>14 of 15</v>
       </c>
       <c r="N8" s="8">
         <v>44469</v>
       </c>
       <c r="O8" s="7">
         <f t="shared" si="0"/>
         <v>0.93333333333333335</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="6">
         <v>2021</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="6">
         <f>SUM(E8:E10)</f>
         <v>15</v>
       </c>
       <c r="H9" s="7">
         <f>IFERROR(E8/(E8+E10),0)</f>
         <v>0.93333333333333335</v>
@@ -1753,51 +1775,51 @@
       <c r="I9" s="7">
         <f>IFERROR((E8+E9)/G8,0)</f>
         <v>0.93333333333333335</v>
       </c>
       <c r="J9" s="7">
         <v>0.9</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M9" s="6" t="str">
         <f>IF(K8="Y",(E8+E10) &amp; " of " &amp; G8,E8 &amp; " of " &amp; G8)</f>
         <v>14 of 15</v>
       </c>
       <c r="N9" s="8">
         <v>44469</v>
       </c>
       <c r="O9" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A10" s="6">
         <v>2021</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="6">
         <f>SUM(E8:E10)</f>
         <v>15</v>
       </c>
       <c r="H10" s="7">
         <f>IFERROR(E8/(E8+E10),0)</f>
         <v>0.93333333333333335</v>
@@ -1805,51 +1827,51 @@
       <c r="I10" s="7">
         <f>IFERROR((E8+E9)/G8,0)</f>
         <v>0.93333333333333335</v>
       </c>
       <c r="J10" s="7">
         <v>0.9</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="6" t="str">
         <f>IF(K8="Y",(E8+E10) &amp; " of " &amp; G8,E8 &amp; " of " &amp; G8)</f>
         <v>14 of 15</v>
       </c>
       <c r="N10" s="8">
         <v>44469</v>
       </c>
       <c r="O10" s="7">
         <f t="shared" si="0"/>
         <v>6.6666666666666666E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>2021</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="6">
         <v>7</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="6">
         <f>SUM(E11:E13)</f>
         <v>8</v>
       </c>
       <c r="H11" s="7">
         <f>IFERROR(E11/(E11+E13),0)</f>
         <v>0.875</v>
@@ -1857,51 +1879,51 @@
       <c r="I11" s="7">
         <f>IFERROR((E11+E12)/G11,0)</f>
         <v>0.875</v>
       </c>
       <c r="J11" s="7">
         <v>0.9</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="6" t="str">
         <f>IF(K11="Y",(E11+E13) &amp; " of " &amp; G11,E11 &amp; " of " &amp; G11)</f>
         <v>7 of 8</v>
       </c>
       <c r="N11" s="8">
         <v>44469</v>
       </c>
       <c r="O11" s="7">
         <f t="shared" si="0"/>
         <v>0.875</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A12" s="6">
         <v>2021</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="6">
         <f>SUM(E11:E13)</f>
         <v>8</v>
       </c>
       <c r="H12" s="7">
         <f>IFERROR(E11/(E11+E13),0)</f>
         <v>0.875</v>
@@ -1909,102 +1931,102 @@
       <c r="I12" s="7">
         <f>IFERROR((E11+E12)/G11,0)</f>
         <v>0.875</v>
       </c>
       <c r="J12" s="7">
         <v>0.9</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="6" t="str">
         <f>IF(K11="Y",(E11+E13) &amp; " of " &amp; G11,E11 &amp; " of " &amp; G11)</f>
         <v>7 of 8</v>
       </c>
       <c r="N12" s="8">
         <v>44469</v>
       </c>
       <c r="O12" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A13" s="6">
         <v>2021</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="6">
         <v>1</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="6">
         <f>SUM(E11:E13)</f>
         <v>8</v>
       </c>
       <c r="H13" s="7">
         <f>IFERROR(E11/(E11+E13),0)</f>
         <v>0.875</v>
       </c>
       <c r="I13" s="7">
         <f>IFERROR((E11+E12)/G11,0)</f>
         <v>0.875</v>
       </c>
       <c r="J13" s="7">
         <v>0.9</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="6" t="str">
         <f>IF(K11="Y",(E11+E13) &amp; " of " &amp; G11,E11 &amp; " of " &amp; G11)</f>
         <v>7 of 8</v>
       </c>
       <c r="N13" s="8">
         <v>44469</v>
       </c>
       <c r="O13" s="7">
         <v>0.12</v>
       </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A14" s="6">
         <v>2022</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="6">
         <v>23</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="6">
         <f>SUM(E14:E16)</f>
         <v>24</v>
       </c>
       <c r="H14" s="7">
         <f>IFERROR(E14/(E14+E16),0)</f>
         <v>0.95833333333333337</v>
@@ -2012,51 +2034,51 @@
       <c r="I14" s="7">
         <f>IFERROR((E14+E15)/G14,0)</f>
         <v>0.95833333333333337</v>
       </c>
       <c r="J14" s="7">
         <v>0.9</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="6" t="str">
         <f>IF(K14="Y",(E14+E16) &amp; " of " &amp; G14,E14 &amp; " of " &amp; G14)</f>
         <v>23 of 24</v>
       </c>
       <c r="N14" s="8">
         <v>45199</v>
       </c>
       <c r="O14" s="7">
         <f t="shared" si="0"/>
         <v>0.95833333333333337</v>
       </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>2022</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="6">
         <f>SUM(E14:E16)</f>
         <v>24</v>
       </c>
       <c r="H15" s="7">
         <f>IFERROR(E14/(E14+E16),0)</f>
         <v>0.95833333333333337</v>
@@ -2064,51 +2086,51 @@
       <c r="I15" s="7">
         <f>IFERROR((E14+E15)/G14,0)</f>
         <v>0.95833333333333337</v>
       </c>
       <c r="J15" s="7">
         <v>0.9</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="6" t="str">
         <f>IF(K14="Y",(E14+E16) &amp; " of " &amp; G14,E14 &amp; " of " &amp; G14)</f>
         <v>23 of 24</v>
       </c>
       <c r="N15" s="8">
         <v>45199</v>
       </c>
       <c r="O15" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="6">
         <v>2022</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="6">
         <v>1</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="6">
         <f>SUM(E14:E16)</f>
         <v>24</v>
       </c>
       <c r="H16" s="7">
         <f>IFERROR(E14/(E14+E16),0)</f>
         <v>0.95833333333333337</v>
@@ -2116,51 +2138,51 @@
       <c r="I16" s="7">
         <f>IFERROR((E14+E15)/G14,0)</f>
         <v>0.95833333333333337</v>
       </c>
       <c r="J16" s="7">
         <v>0.9</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M16" s="6" t="str">
         <f>IF(K14="Y",(E14+E16) &amp; " of " &amp; G14,E14 &amp; " of " &amp; G14)</f>
         <v>23 of 24</v>
       </c>
       <c r="N16" s="8">
         <v>45199</v>
       </c>
       <c r="O16" s="7">
         <f t="shared" si="0"/>
         <v>4.1666666666666664E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="6">
         <v>2</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="6">
         <f>SUM(E17:E19)</f>
         <v>12</v>
       </c>
       <c r="H17" s="7">
         <f>IFERROR(E17/(E17+E19),0)</f>
         <v>0.16666666666666666</v>
@@ -2168,51 +2190,51 @@
       <c r="I17" s="7">
         <f>IFERROR((E17+E18)/G17,0)</f>
         <v>0.16666666666666666</v>
       </c>
       <c r="J17" s="7">
         <v>0.9</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M17" s="6" t="str">
         <f>IF(K17="Y",(E17+E19) &amp; " of " &amp; G17,E17 &amp; " of " &amp; G17)</f>
         <v>2 of 12</v>
       </c>
       <c r="N17" s="8">
         <v>45199</v>
       </c>
       <c r="O17" s="7">
         <f t="shared" si="0"/>
         <v>0.16666666666666666</v>
       </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A18" s="6">
         <v>2022</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="6">
         <f>SUM(E17:E19)</f>
         <v>12</v>
       </c>
       <c r="H18" s="7">
         <f>IFERROR(E17/(E17+E19),0)</f>
         <v>0.16666666666666666</v>
@@ -2220,51 +2242,51 @@
       <c r="I18" s="7">
         <f>IFERROR((E17+E18)/G17,0)</f>
         <v>0.16666666666666666</v>
       </c>
       <c r="J18" s="7">
         <v>0.9</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M18" s="6" t="str">
         <f>IF(K17="Y",(E17+E19) &amp; " of " &amp; G17,E17 &amp; " of " &amp; G17)</f>
         <v>2 of 12</v>
       </c>
       <c r="N18" s="8">
         <v>45199</v>
       </c>
       <c r="O18" s="7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A19" s="6">
         <v>2022</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="6">
         <v>10</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="6">
         <f>SUM(E17:E19)</f>
         <v>12</v>
       </c>
       <c r="H19" s="7">
         <f>IFERROR(E17/(E17+E19),0)</f>
         <v>0.16666666666666666</v>
@@ -2272,333 +2294,333 @@
       <c r="I19" s="7">
         <f>IFERROR((E17+E18)/G17,0)</f>
         <v>0.16666666666666666</v>
       </c>
       <c r="J19" s="7">
         <v>0.9</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="M19" s="6" t="str">
         <f>IF(K17="Y",(E17+E19) &amp; " of " &amp; G17,E17 &amp; " of " &amp; G17)</f>
         <v>2 of 12</v>
       </c>
       <c r="N19" s="8">
         <v>45199</v>
       </c>
       <c r="O19" s="7">
         <f t="shared" si="0"/>
         <v>0.83333333333333337</v>
       </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>2022</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="6">
         <v>8</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="6">
         <v>8</v>
       </c>
       <c r="H20" s="7">
         <v>1</v>
       </c>
       <c r="I20" s="7">
         <v>1</v>
       </c>
       <c r="J20" s="7">
         <v>0.9</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N20" s="8">
         <v>44834</v>
       </c>
       <c r="O20" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>2022</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="6">
         <v>8</v>
       </c>
       <c r="H21" s="7">
         <v>1</v>
       </c>
       <c r="I21" s="7">
         <v>1</v>
       </c>
       <c r="J21" s="7">
         <v>0.9</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N21" s="8">
         <v>44834</v>
       </c>
       <c r="O21" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A22" s="6">
         <v>2022</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="6">
         <v>8</v>
       </c>
       <c r="H22" s="7">
         <v>1</v>
       </c>
       <c r="I22" s="7">
         <v>1</v>
       </c>
       <c r="J22" s="7">
         <v>0.9</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N22" s="8">
         <v>44834</v>
       </c>
       <c r="O22" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A23" s="6">
         <v>2022</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="6">
         <v>8</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="6">
         <v>8</v>
       </c>
       <c r="H23" s="7">
         <v>1</v>
       </c>
       <c r="I23" s="7">
         <v>1</v>
       </c>
       <c r="J23" s="7">
         <v>0.9</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N23" s="8">
         <v>44834</v>
       </c>
       <c r="O23" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>2022</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="6">
         <v>8</v>
       </c>
       <c r="H24" s="7">
         <v>1</v>
       </c>
       <c r="I24" s="7">
         <v>1</v>
       </c>
       <c r="J24" s="7">
         <v>0.9</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="8">
         <v>44834</v>
       </c>
       <c r="O24" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>2022</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="6">
         <v>8</v>
       </c>
       <c r="H25" s="7">
         <v>1</v>
       </c>
       <c r="I25" s="7">
         <v>1</v>
       </c>
       <c r="J25" s="7">
         <v>0.9</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N25" s="8">
         <v>44834</v>
       </c>
       <c r="O25" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A26" s="6">
         <v>2023</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="6">
         <v>6</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="6">
         <f>SUM(E26:E28)</f>
         <v>6</v>
       </c>
       <c r="H26" s="7">
         <f>IFERROR(E26/(E26+E28),"")</f>
         <v>1</v>
@@ -2606,51 +2628,51 @@
       <c r="I26" s="7">
         <f>IFERROR((E26+E27)/(G26),"")</f>
         <v>1</v>
       </c>
       <c r="J26" s="7">
         <v>0.9</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M26" s="6" t="str">
         <f>IF(K26="Y",(E26+E28) &amp; " of " &amp; G26,E26 &amp; " of " &amp; G26)</f>
         <v>6 of 6</v>
       </c>
       <c r="N26" s="8">
         <v>45565</v>
       </c>
       <c r="O26" s="7">
         <f t="shared" ref="O26:O33" si="1">IFERROR(E26/G26,0)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A27" s="6">
         <v>2023</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="9">
         <f>SUM(E26:E28)</f>
         <v>6</v>
       </c>
       <c r="H27" s="7">
         <f>IFERROR(E26/(E26+E28),"")</f>
         <v>1</v>
@@ -2658,51 +2680,51 @@
       <c r="I27" s="7">
         <f>IFERROR((E26+E27)/(G26),"")</f>
         <v>1</v>
       </c>
       <c r="J27" s="7">
         <v>0.9</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M27" s="6" t="str">
         <f>IF(K26="Y",(E26+E28) &amp; " of " &amp; G26,E26 &amp; " of " &amp; G26)</f>
         <v>6 of 6</v>
       </c>
       <c r="N27" s="8">
         <v>45565</v>
       </c>
       <c r="O27" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A28" s="6">
         <v>2023</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="9">
         <f>SUM(E26:E28)</f>
         <v>6</v>
       </c>
       <c r="H28" s="7">
         <f>IFERROR(E26/(E26+E28),"")</f>
         <v>1</v>
@@ -2710,51 +2732,51 @@
       <c r="I28" s="7">
         <f>IFERROR((E26+E27)/(G26),"")</f>
         <v>1</v>
       </c>
       <c r="J28" s="7">
         <v>0.9</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M28" s="6" t="str">
         <f>IF(K26="Y",(E26+E28) &amp; " of " &amp; G26,E26 &amp; " of " &amp; G26)</f>
         <v>6 of 6</v>
       </c>
       <c r="N28" s="8">
         <v>45565</v>
       </c>
       <c r="O28" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A29" s="6">
         <v>2023</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="6">
         <v>19</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="6">
         <f>SUM(E29:E31)</f>
         <v>19</v>
       </c>
       <c r="H29" s="7">
         <f>IFERROR(E29/(E29+E31),"")</f>
         <v>1</v>
@@ -2762,51 +2784,51 @@
       <c r="I29" s="7">
         <f>IFERROR((E29+E30)/(G29),"")</f>
         <v>1</v>
       </c>
       <c r="J29" s="7">
         <v>0.9</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M29" s="6" t="str">
         <f>IF(K29="Y",(E29+E31) &amp; " of " &amp; G29,E29 &amp; " of " &amp; G29)</f>
         <v>19 of 19</v>
       </c>
       <c r="N29" s="8">
         <v>45565</v>
       </c>
       <c r="O29" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A30" s="6">
         <v>2023</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="9">
         <f>SUM(E29:E31)</f>
         <v>19</v>
       </c>
       <c r="H30" s="7">
         <f>IFERROR(E29/(E29+E31),"")</f>
         <v>1</v>
@@ -2814,51 +2836,51 @@
       <c r="I30" s="7">
         <f>IFERROR((E29+E30)/(G29),"")</f>
         <v>1</v>
       </c>
       <c r="J30" s="7">
         <v>0.9</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M30" s="6" t="str">
         <f>IF(K29="Y",(E29+E31) &amp; " of " &amp; G29,E29 &amp; " of " &amp; G29)</f>
         <v>19 of 19</v>
       </c>
       <c r="N30" s="8">
         <v>45565</v>
       </c>
       <c r="O30" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A31" s="6">
         <v>2023</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="9">
         <f>SUM(E29:E31)</f>
         <v>19</v>
       </c>
       <c r="H31" s="7">
         <f>IFERROR(E29/(E29+E31),"")</f>
         <v>1</v>
@@ -2866,51 +2888,51 @@
       <c r="I31" s="7">
         <f>IFERROR((E29+E30)/(G29),"")</f>
         <v>1</v>
       </c>
       <c r="J31" s="7">
         <v>0.9</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M31" s="6" t="str">
         <f>IF(K29="Y",(E29+E31) &amp; " of " &amp; G29,E29 &amp; " of " &amp; G29)</f>
         <v>19 of 19</v>
       </c>
       <c r="N31" s="8">
         <v>45565</v>
       </c>
       <c r="O31" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A32" s="6">
         <v>2023</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="6">
         <v>39</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G32" s="6">
         <f>SUM(E32:E34)</f>
         <v>40</v>
       </c>
       <c r="H32" s="7">
         <f>IFERROR(E32/(E32+E34),"")</f>
         <v>0.97499999999999998</v>
@@ -2918,51 +2940,51 @@
       <c r="I32" s="7">
         <f>IFERROR((E32+E33)/(G32),"")</f>
         <v>0.97499999999999998</v>
       </c>
       <c r="J32" s="7">
         <v>0.9</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M32" s="6" t="str">
         <f>IF(K32="Y",(E32+E34) &amp; " of " &amp; G32,E32 &amp; " of " &amp; G32)</f>
         <v>39 of 40</v>
       </c>
       <c r="N32" s="8">
         <v>45565</v>
       </c>
       <c r="O32" s="7">
         <f t="shared" si="1"/>
         <v>0.97499999999999998</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A33" s="6">
         <v>2023</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G33" s="9">
         <f>SUM(E32:E34)</f>
         <v>40</v>
       </c>
       <c r="H33" s="7">
         <f>IFERROR(E32/(E32+E34),"")</f>
         <v>0.97499999999999998</v>
@@ -2970,102 +2992,102 @@
       <c r="I33" s="7">
         <f>IFERROR((E32+E33)/(G32),"")</f>
         <v>0.97499999999999998</v>
       </c>
       <c r="J33" s="7">
         <v>0.9</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="6" t="str">
         <f>IF(K32="Y",(E32+E34) &amp; " of " &amp; G32,E32 &amp; " of " &amp; G32)</f>
         <v>39 of 40</v>
       </c>
       <c r="N33" s="8">
         <v>45565</v>
       </c>
       <c r="O33" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A34" s="6">
         <v>2023</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="6">
         <v>1</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="9">
         <f>SUM(E32:E34)</f>
         <v>40</v>
       </c>
       <c r="H34" s="7">
         <f>IFERROR(E32/(E32+E34),"")</f>
         <v>0.97499999999999998</v>
       </c>
       <c r="I34" s="7">
         <f>IFERROR((E32+E33)/(G32),"")</f>
         <v>0.97499999999999998</v>
       </c>
       <c r="J34" s="7">
         <v>0.9</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M34" s="6" t="str">
         <f>IF(K32="Y",(E32+E34) &amp; " of " &amp; G32,E32 &amp; " of " &amp; G32)</f>
         <v>39 of 40</v>
       </c>
       <c r="N34" s="8">
         <v>45565</v>
       </c>
       <c r="O34" s="7">
         <v>0.02</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A35" s="6">
         <v>2023</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="6">
         <v>17</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G35" s="6">
         <f>SUM(E35:E37)</f>
         <v>18</v>
       </c>
       <c r="H35" s="7">
         <f>IFERROR(E35/(E35+E37),"")</f>
         <v>0.94444444444444442</v>
@@ -3073,51 +3095,51 @@
       <c r="I35" s="7">
         <f>IFERROR((E35+E36)/(G35),"")</f>
         <v>0.94444444444444442</v>
       </c>
       <c r="J35" s="7">
         <v>0.9</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M35" s="6" t="str">
         <f>IF(K35="Y",(E35+E37) &amp; " of " &amp; G35,E35 &amp; " of " &amp; G35)</f>
         <v>17 of 18</v>
       </c>
       <c r="N35" s="8">
         <v>45565</v>
       </c>
       <c r="O35" s="7">
         <f>IFERROR(E35/G35,0)</f>
         <v>0.94444444444444442</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A36" s="6">
         <v>2023</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G36" s="9">
         <f>SUM(E35:E37)</f>
         <v>18</v>
       </c>
       <c r="H36" s="7">
         <f>IFERROR(E35/(E35+E37),"")</f>
         <v>0.94444444444444442</v>
@@ -3125,51 +3147,51 @@
       <c r="I36" s="7">
         <f>IFERROR((E35+E36)/(G35),"")</f>
         <v>0.94444444444444442</v>
       </c>
       <c r="J36" s="7">
         <v>0.9</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M36" s="6" t="str">
         <f>IF(K35="Y",(E35+E37) &amp; " of " &amp; G35,E35 &amp; " of " &amp; G35)</f>
         <v>17 of 18</v>
       </c>
       <c r="N36" s="8">
         <v>45565</v>
       </c>
       <c r="O36" s="7">
         <f>IFERROR(E36/G36,0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A37" s="6">
         <v>2023</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="6">
         <v>1</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G37" s="9">
         <f>SUM(E35:E37)</f>
         <v>18</v>
       </c>
       <c r="H37" s="7">
         <f>IFERROR(E35/(E35+E37),"")</f>
         <v>0.94444444444444442</v>
@@ -3177,51 +3199,51 @@
       <c r="I37" s="7">
         <f>IFERROR((E35+E36)/(G35),"")</f>
         <v>0.94444444444444442</v>
       </c>
       <c r="J37" s="7">
         <v>0.9</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M37" s="6" t="str">
         <f>IF(K35="Y",(E35+E37) &amp; " of " &amp; G35,E35 &amp; " of " &amp; G35)</f>
         <v>17 of 18</v>
       </c>
       <c r="N37" s="8">
         <v>45565</v>
       </c>
       <c r="O37" s="7">
         <f>IFERROR(E37/G37,0)</f>
         <v>5.5555555555555552E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A38" s="6">
         <v>2024</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="6">
         <v>11</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G38" s="6">
         <v>11</v>
       </c>
       <c r="H38" s="7">
         <f>IFERROR(E38/(E38+E40),"")</f>
         <v>1</v>
       </c>
@@ -3240,51 +3262,51 @@
 IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Will Meet Goal",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,I40&lt;J40),"Will Not Meet Goal",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E38=0,E39=0,E40=0),"N/A",
 IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Goal Met",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,H40&lt;J40),"Goal Not Met",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="8">
         <v>45930</v>
       </c>
       <c r="O38" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A39" s="6">
         <v>2024</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G39" s="6">
         <v>11</v>
       </c>
       <c r="H39" s="7">
         <f>IFERROR(E38/(E38+E40),"")</f>
         <v>1</v>
       </c>
@@ -3303,51 +3325,51 @@
 IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Will Meet Goal",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,I40&lt;J40),"Will Not Meet Goal",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E38=0,E39=0,E40=0),"N/A",
 IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Goal Met",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,H40&lt;J40),"Goal Not Met",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N39" s="8">
         <v>45930</v>
       </c>
       <c r="O39" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A40" s="6">
         <v>2024</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G40" s="6">
         <v>11</v>
       </c>
       <c r="H40" s="7">
         <f>IFERROR(E38/(E38+E40),"")</f>
         <v>1</v>
       </c>
@@ -3366,51 +3388,51 @@
 IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Will Meet Goal",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,I40&lt;J40),"Will Not Meet Goal",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E38=0,E39=0,E40=0),"N/A",
 IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Goal Met",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,H40&lt;J40),"Goal Not Met",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N40" s="8">
         <v>45930</v>
       </c>
       <c r="O40" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A41" s="6">
         <v>2024</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="6">
         <v>4</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="6">
         <v>4</v>
       </c>
       <c r="H41" s="7">
         <f>IFERROR(E41/(E41+E43),"")</f>
         <v>1</v>
       </c>
@@ -3429,51 +3451,51 @@
 IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Will Meet Goal",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,I43&lt;J43),"Will Not Meet Goal",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E41=0,E42=0,E43=0),"N/A",
 IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Goal Met",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,H43&lt;J43),"Goal Not Met",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N41" s="8">
         <v>45930</v>
       </c>
       <c r="O41" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A42" s="6">
         <v>2024</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G42" s="6">
         <v>4</v>
       </c>
       <c r="H42" s="7">
         <f>IFERROR(E41/(E41+E43),"")</f>
         <v>1</v>
       </c>
@@ -3492,51 +3514,51 @@
 IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Will Meet Goal",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,I43&lt;J43),"Will Not Meet Goal",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E41=0,E42=0,E43=0),"N/A",
 IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Goal Met",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,H43&lt;J43),"Goal Not Met",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N42" s="8">
         <v>45930</v>
       </c>
       <c r="O42" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A43" s="6">
         <v>2024</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="6">
         <v>4</v>
       </c>
       <c r="H43" s="7">
         <f>IFERROR(E41/(E41+E43),"")</f>
         <v>1</v>
       </c>
@@ -3555,51 +3577,51 @@
 IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Will Meet Goal",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,I43&lt;J43),"Will Not Meet Goal",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E41=0,E42=0,E43=0),"N/A",
 IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Goal Met",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,H43&lt;J43),"Goal Not Met",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="N43" s="8">
         <v>45930</v>
       </c>
       <c r="O43" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A44" s="6">
         <v>2024</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="6">
         <v>40</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G44" s="6">
         <v>40</v>
       </c>
       <c r="H44" s="7">
         <f>IFERROR(E44/(E44+E46),"")</f>
         <v>1</v>
       </c>
@@ -3618,51 +3640,51 @@
 IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Will Meet Goal",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,I46&lt;J46),"Will Not Meet Goal",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E44=0,E45=0,E46=0),"N/A",
 IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Goal Met",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,H46&lt;J46),"Goal Not Met",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="8">
         <v>45930</v>
       </c>
       <c r="O44" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A45" s="6">
         <v>2024</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G45" s="6">
         <v>40</v>
       </c>
       <c r="H45" s="7">
         <f>IFERROR(E44/(E44+E46),"")</f>
         <v>1</v>
       </c>
@@ -3681,51 +3703,51 @@
 IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Will Meet Goal",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,I46&lt;J46),"Will Not Meet Goal",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E44=0,E45=0,E46=0),"N/A",
 IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Goal Met",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,H46&lt;J46),"Goal Not Met",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N45" s="8">
         <v>45930</v>
       </c>
       <c r="O45" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A46" s="6">
         <v>2024</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="6">
         <v>0</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G46" s="6">
         <v>40</v>
       </c>
       <c r="H46" s="7">
         <f>IFERROR(E44/(E44+E46),"")</f>
         <v>1</v>
       </c>
@@ -3744,51 +3766,51 @@
 IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Will Meet Goal",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,I46&lt;J46),"Will Not Meet Goal",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E44=0,E45=0,E46=0),"N/A",
 IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Goal Met",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,H46&lt;J46),"Goal Not Met",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>39</v>
       </c>
       <c r="N46" s="8">
         <v>45930</v>
       </c>
       <c r="O46" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A47" s="6">
         <v>2024</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="6">
         <v>3</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="6">
         <v>3</v>
       </c>
       <c r="H47" s="7">
         <f>IFERROR(E47/(E47+E49),"")</f>
         <v>1</v>
       </c>
@@ -3807,51 +3829,51 @@
 IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Will Meet Goal",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,I49&lt;J49),"Will Not Meet Goal",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E47=0,E48=0,E49=0),"N/A",
 IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Goal Met",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,H49&lt;J49),"Goal Not Met",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N47" s="8">
         <v>45930</v>
       </c>
       <c r="O47" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A48" s="6">
         <v>2024</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G48" s="6">
         <v>3</v>
       </c>
       <c r="H48" s="7">
         <f>IFERROR(E47/(E47+E49),"")</f>
         <v>1</v>
       </c>
@@ -3870,51 +3892,51 @@
 IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Will Meet Goal",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,I49&lt;J49),"Will Not Meet Goal",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E47=0,E48=0,E49=0),"N/A",
 IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Goal Met",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,H49&lt;J49),"Goal Not Met",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N48" s="8">
         <v>45930</v>
       </c>
       <c r="O48" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A49" s="6">
         <v>2024</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G49" s="6">
         <v>3</v>
       </c>
       <c r="H49" s="7">
         <f>IFERROR(E47/(E47+E49),"")</f>
         <v>1</v>
       </c>
@@ -3933,831 +3955,1415 @@
 IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Will Meet Goal",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,I49&lt;J49),"Will Not Meet Goal",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E47=0,E48=0,E49=0),"N/A",
 IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Goal Met",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,H49&lt;J49),"Goal Not Met",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>40</v>
       </c>
       <c r="N49" s="8">
         <v>45930</v>
       </c>
       <c r="O49" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A50" s="6">
         <v>2025</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="6">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G50" s="6">
         <v>25</v>
       </c>
       <c r="H50" s="7">
         <f>IFERROR(E50/(E50+E52),"")</f>
-        <v>0.95833333333333337</v>
+        <v>0.96</v>
       </c>
       <c r="I50" s="7">
         <f>IFERROR((E50+E51)/(G50),"")</f>
         <v>0.96</v>
       </c>
       <c r="J50" s="7">
         <v>0.9</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L50" s="6" t="str">
         <f>IF(K50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Will Meet Goal",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;J52),"Will Not Meet Goal",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Goal Met",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,H52&lt;J52),"Goal Not Met",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M50" s="6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N50" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O50" s="7">
-        <v>0.92</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A51" s="6">
         <v>2025</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E51" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G51" s="6">
         <v>25</v>
       </c>
       <c r="H51" s="7">
         <f>IFERROR(E50/(E50+E52),"")</f>
-        <v>0.95833333333333337</v>
+        <v>0.96</v>
       </c>
       <c r="I51" s="7">
         <f>IFERROR((E50+E51)/(G50),"")</f>
         <v>0.96</v>
       </c>
       <c r="J51" s="7">
         <v>0.9</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L51" s="6" t="str">
         <f>IF(K50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Will Meet Goal",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;J52),"Will Not Meet Goal",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Goal Met",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,H52&lt;J52),"Goal Not Met",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M51" s="6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N51" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O51" s="7">
-        <v>0.04</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A52" s="6">
         <v>2025</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E52" s="6">
         <v>1</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G52" s="6">
         <v>25</v>
       </c>
       <c r="H52" s="7">
         <f>IFERROR(E50/(E50+E52),"")</f>
-        <v>0.95833333333333337</v>
+        <v>0.96</v>
       </c>
       <c r="I52" s="7">
         <f>IFERROR((E50+E51)/(G50),"")</f>
         <v>0.96</v>
       </c>
       <c r="J52" s="7">
         <v>0.9</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L52" s="6" t="str">
         <f>IF(K50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Will Meet Goal",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;J52),"Will Not Meet Goal",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Goal Met",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,H52&lt;J52),"Goal Not Met",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M52" s="6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N52" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O52" s="7">
         <v>0.04</v>
       </c>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A53" s="6">
         <v>2025</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G53" s="6">
         <v>2</v>
       </c>
-      <c r="H53" s="7" t="str">
+      <c r="H53" s="7">
         <f>IFERROR(E53/(E53+E55),"")</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="I53" s="7">
         <f>IFERROR((E53+E54)/(G53),"")</f>
         <v>1</v>
       </c>
       <c r="J53" s="7">
         <v>0.9</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L53" s="6" t="str">
         <f>IF(K53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Will Meet Goal",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;J55),"Will Not Meet Goal",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Goal Met",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,H55&lt;J55),"Goal Not Met",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M53" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N53" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O53" s="7">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A54" s="6">
         <v>2025</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G54" s="6">
         <v>2</v>
       </c>
-      <c r="H54" s="7" t="str">
+      <c r="H54" s="7">
         <f>IFERROR(E53/(E53+E55),"")</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="I54" s="7">
         <f>IFERROR((E53+E54)/(G53),"")</f>
         <v>1</v>
       </c>
       <c r="J54" s="7">
         <v>0.9</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L54" s="6" t="str">
         <f>IF(K53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Will Meet Goal",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;J55),"Will Not Meet Goal",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Goal Met",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,H55&lt;J55),"Goal Not Met",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M54" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N54" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O54" s="7">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A55" s="6">
         <v>2025</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="6">
         <v>2</v>
       </c>
-      <c r="H55" s="7" t="str">
+      <c r="H55" s="7">
         <f>IFERROR(E53/(E53+E55),"")</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="I55" s="7">
         <f>IFERROR((E53+E54)/(G53),"")</f>
         <v>1</v>
       </c>
       <c r="J55" s="7">
         <v>0.9</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L55" s="6" t="str">
         <f>IF(K53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Will Meet Goal",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;J55),"Will Not Meet Goal",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Goal Met",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,H55&lt;J55),"Goal Not Met",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M55" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N55" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O55" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="6">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G56" s="6">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H56" s="7">
         <f>IFERROR(E56/(E56+E58),"")</f>
-        <v>0.96969696969696972</v>
+        <v>0.97560975609756095</v>
       </c>
       <c r="I56" s="7">
         <f>IFERROR((E56+E57)/(G56),"")</f>
-        <v>0.97435897435897434</v>
+        <v>0.97560975609756095</v>
       </c>
       <c r="J56" s="7">
         <v>0.9</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L56" s="6" t="str">
         <f>IF(K56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Will Meet Goal",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,I58&lt;J58),"Will Not Meet Goal",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Goal Met",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,H58&lt;J58),"Goal Not Met",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M56" s="6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N56" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O56" s="7">
-        <v>0.82051282051282048</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.97560975609756095</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A57" s="6">
         <v>2025</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E57" s="6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G57" s="6">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H57" s="7">
         <f>IFERROR(E56/(E56+E58),"")</f>
-        <v>0.96969696969696972</v>
+        <v>0.97560975609756095</v>
       </c>
       <c r="I57" s="7">
         <f>IFERROR((E56+E57)/(G56),"")</f>
-        <v>0.97435897435897434</v>
+        <v>0.97560975609756095</v>
       </c>
       <c r="J57" s="7">
         <v>0.9</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L57" s="6" t="str">
         <f>IF(K56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Will Meet Goal",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,I58&lt;J58),"Will Not Meet Goal",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Goal Met",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,H58&lt;J58),"Goal Not Met",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M57" s="6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N57" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O57" s="7">
-        <v>0.15384615384615385</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A58" s="6">
         <v>2025</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E58" s="6">
         <v>1</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G58" s="6">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H58" s="7">
         <f>IFERROR(E56/(E56+E58),"")</f>
-        <v>0.96969696969696972</v>
+        <v>0.97560975609756095</v>
       </c>
       <c r="I58" s="7">
         <f>IFERROR((E56+E57)/(G56),"")</f>
-        <v>0.97435897435897434</v>
+        <v>0.97560975609756095</v>
       </c>
       <c r="J58" s="7">
         <v>0.9</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L58" s="6" t="str">
         <f>IF(K56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Will Meet Goal",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,I58&lt;J58),"Will Not Meet Goal",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Goal Met",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,H58&lt;J58),"Goal Not Met",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M58" s="6" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N58" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O58" s="7">
-        <v>2.564102564102564E-2</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+        <v>2.4390243902439025E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A59" s="6">
         <v>2025</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="6">
         <v>8</v>
       </c>
       <c r="H59" s="7">
         <f>IFERROR(E59/(E59+E61),"")</f>
         <v>1</v>
       </c>
       <c r="I59" s="7">
         <f>IFERROR((E59+E60)/(G59),"")</f>
         <v>1</v>
       </c>
       <c r="J59" s="7">
         <v>0.9</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L59" s="6" t="str">
         <f>IF(K59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Will Meet Goal",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,I61&lt;J61),"Will Not Meet Goal",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Goal Met",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,H61&lt;J61),"Goal Not Met",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M59" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="N59" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O59" s="7">
-        <v>0.75</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A60" s="6">
         <v>2025</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="6">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G60" s="6">
         <v>8</v>
       </c>
       <c r="H60" s="7">
         <f>IFERROR(E59/(E59+E61),"")</f>
         <v>1</v>
       </c>
       <c r="I60" s="7">
         <f>IFERROR((E59+E60)/(G59),"")</f>
         <v>1</v>
       </c>
       <c r="J60" s="7">
         <v>0.9</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L60" s="6" t="str">
         <f>IF(K59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Will Meet Goal",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,I61&lt;J61),"Will Not Meet Goal",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Goal Met",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,H61&lt;J61),"Goal Not Met",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M60" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="N60" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O60" s="7">
-        <v>0.25</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A61" s="6">
         <v>2025</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G61" s="6">
         <v>8</v>
       </c>
       <c r="H61" s="7">
         <f>IFERROR(E59/(E59+E61),"")</f>
         <v>1</v>
       </c>
       <c r="I61" s="7">
         <f>IFERROR((E59+E60)/(G59),"")</f>
         <v>1</v>
       </c>
       <c r="J61" s="7">
         <v>0.9</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>17</v>
       </c>
       <c r="L61" s="6" t="str">
         <f>IF(K59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Will Meet Goal",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,I61&lt;J61),"Will Not Meet Goal",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Goal Met",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,H61&lt;J61),"Goal Not Met",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M61" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="N61" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O61" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A62">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="10">
+        <v>5</v>
+      </c>
+      <c r="F62" t="s">
+        <v>34</v>
+      </c>
+      <c r="G62">
+        <v>6</v>
+      </c>
+      <c r="H62" s="11">
+        <v>1</v>
+      </c>
+      <c r="I62" s="11">
+        <v>1</v>
+      </c>
+      <c r="J62" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K62" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>41</v>
+      </c>
+      <c r="M62" t="s">
+        <v>42</v>
+      </c>
+      <c r="N62" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O62" s="11">
+        <v>0.83333333333333337</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <v>2026</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="10">
+        <v>1</v>
+      </c>
+      <c r="F63" t="s">
+        <v>34</v>
+      </c>
+      <c r="G63">
+        <v>6</v>
+      </c>
+      <c r="H63" s="11">
+        <v>1</v>
+      </c>
+      <c r="I63" s="11">
+        <v>1</v>
+      </c>
+      <c r="J63" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K63" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
+        <v>41</v>
+      </c>
+      <c r="M63" t="s">
+        <v>42</v>
+      </c>
+      <c r="N63" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O63" s="11">
+        <v>0.16666666666666666</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" t="s">
+        <v>19</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>34</v>
+      </c>
+      <c r="G64">
+        <v>6</v>
+      </c>
+      <c r="H64" s="11">
+        <v>1</v>
+      </c>
+      <c r="I64" s="11">
+        <v>1</v>
+      </c>
+      <c r="J64" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K64" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
+        <v>41</v>
+      </c>
+      <c r="M64" t="s">
+        <v>42</v>
+      </c>
+      <c r="N64" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O64" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" s="10">
+        <v>0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>33</v>
+      </c>
+      <c r="G65">
+        <v>1</v>
+      </c>
+      <c r="H65" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I65" s="11">
+        <v>1</v>
+      </c>
+      <c r="J65" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K65" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
+        <v>41</v>
+      </c>
+      <c r="M65" t="s">
         <v>44</v>
       </c>
-      <c r="N61" s="8">
-[...2 lines deleted...]
-      <c r="O61" s="7">
+      <c r="N65" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O65" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <v>2026</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D66" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="10">
+        <v>1</v>
+      </c>
+      <c r="F66" t="s">
+        <v>33</v>
+      </c>
+      <c r="G66">
+        <v>1</v>
+      </c>
+      <c r="H66" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I66" s="11">
+        <v>1</v>
+      </c>
+      <c r="J66" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
+        <v>41</v>
+      </c>
+      <c r="M66" t="s">
+        <v>44</v>
+      </c>
+      <c r="N66" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O66" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <v>2026</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D67" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67" s="10">
+        <v>0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>33</v>
+      </c>
+      <c r="G67">
+        <v>1</v>
+      </c>
+      <c r="H67" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I67" s="11">
+        <v>1</v>
+      </c>
+      <c r="J67" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>41</v>
+      </c>
+      <c r="M67" t="s">
+        <v>44</v>
+      </c>
+      <c r="N67" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O67" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A68">
+        <v>2026</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" s="10">
+        <v>1</v>
+      </c>
+      <c r="F68" t="s">
+        <v>35</v>
+      </c>
+      <c r="G68">
+        <v>10</v>
+      </c>
+      <c r="H68" s="11">
+        <v>1</v>
+      </c>
+      <c r="I68" s="11">
+        <v>1</v>
+      </c>
+      <c r="J68" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K68" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
+        <v>41</v>
+      </c>
+      <c r="M68" t="s">
+        <v>45</v>
+      </c>
+      <c r="N68" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O68" s="11">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A69">
+        <v>2026</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69" s="10">
+        <v>9</v>
+      </c>
+      <c r="F69" t="s">
+        <v>35</v>
+      </c>
+      <c r="G69">
+        <v>10</v>
+      </c>
+      <c r="H69" s="11">
+        <v>1</v>
+      </c>
+      <c r="I69" s="11">
+        <v>1</v>
+      </c>
+      <c r="J69" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
+        <v>41</v>
+      </c>
+      <c r="M69" t="s">
+        <v>45</v>
+      </c>
+      <c r="N69" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O69" s="11">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A70">
+        <v>2026</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="10">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>35</v>
+      </c>
+      <c r="G70">
+        <v>10</v>
+      </c>
+      <c r="H70" s="11">
+        <v>1</v>
+      </c>
+      <c r="I70" s="11">
+        <v>1</v>
+      </c>
+      <c r="J70" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L70" t="s">
+        <v>41</v>
+      </c>
+      <c r="M70" t="s">
+        <v>45</v>
+      </c>
+      <c r="N70" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O70" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A71">
+        <v>2026</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" s="10">
+        <v>0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>36</v>
+      </c>
+      <c r="G71">
+        <v>3</v>
+      </c>
+      <c r="H71" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I71" s="11">
+        <v>1</v>
+      </c>
+      <c r="J71" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L71" t="s">
+        <v>41</v>
+      </c>
+      <c r="M71" t="s">
+        <v>46</v>
+      </c>
+      <c r="N71" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O71" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A72">
+        <v>2026</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="10">
+        <v>3</v>
+      </c>
+      <c r="F72" t="s">
+        <v>36</v>
+      </c>
+      <c r="G72">
+        <v>3</v>
+      </c>
+      <c r="H72" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I72" s="11">
+        <v>1</v>
+      </c>
+      <c r="J72" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K72" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L72" t="s">
+        <v>41</v>
+      </c>
+      <c r="M72" t="s">
+        <v>46</v>
+      </c>
+      <c r="N72" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O72" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A73">
+        <v>2026</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D73" t="s">
+        <v>19</v>
+      </c>
+      <c r="E73" s="10">
+        <v>0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>36</v>
+      </c>
+      <c r="G73">
+        <v>3</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I73" s="11">
+        <v>1</v>
+      </c>
+      <c r="J73" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="K73" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="L73" t="s">
+        <v>41</v>
+      </c>
+      <c r="M73" t="s">
+        <v>46</v>
+      </c>
+      <c r="N73" s="1">
+        <v>46022</v>
+      </c>
+      <c r="O73" s="11">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G2:G19 G26:G37" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="596918df6aaaf2eed3534d0b61dbf5d1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -4957,113 +5563,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C10F0181-E531-4E9C-AA9E-441CA32A2D18}">
-[...18 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BA7E783-6263-456B-AC3B-248D995001E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{973730D2-DBC3-4DB8-9327-3DB2FB6A768A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B25D9263-7905-47CA-BA30-1668FD37A033}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Procedural Notifications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>