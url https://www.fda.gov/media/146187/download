--- v0 (2026-02-09)
+++ v1 (2026-05-16)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="352" documentId="8_{0F20CDBC-E243-427B-BA0B-C90087DD3E24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A6408BFE-0E19-4033-B4E5-1112352203ED}"/>
+  <xr:revisionPtr revIDLastSave="133" documentId="8_{E37F31AC-86C7-4D10-B8BF-A97DAE76C446}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DA5504A1-F65A-4821-A1D3-65AF1D9F8221}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="24075" yWindow="165" windowWidth="26355" windowHeight="19665" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Applications and Supplements" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Applications and Supplements'!$A$1:$O$97</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Applications and Supplements'!$A$1:$AD$145</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I97" i="1" l="1"/>
   <c r="H97" i="1"/>
   <c r="I96" i="1"/>
   <c r="H96" i="1"/>
   <c r="I95" i="1"/>
   <c r="H95" i="1"/>
   <c r="L97" i="1" s="1"/>
   <c r="I94" i="1"/>
   <c r="H94" i="1"/>
   <c r="I93" i="1"/>
   <c r="H93" i="1"/>
   <c r="I92" i="1"/>
   <c r="H92" i="1"/>
-  <c r="L93" i="1" s="1"/>
   <c r="L91" i="1"/>
   <c r="I91" i="1"/>
   <c r="H91" i="1"/>
   <c r="L90" i="1"/>
   <c r="I90" i="1"/>
   <c r="H90" i="1"/>
   <c r="L89" i="1"/>
   <c r="I89" i="1"/>
   <c r="H89" i="1"/>
   <c r="L88" i="1"/>
   <c r="I88" i="1"/>
   <c r="H88" i="1"/>
   <c r="L87" i="1"/>
   <c r="I87" i="1"/>
   <c r="H87" i="1"/>
   <c r="L86" i="1"/>
   <c r="I86" i="1"/>
   <c r="H86" i="1"/>
   <c r="L85" i="1"/>
   <c r="I85" i="1"/>
   <c r="H85" i="1"/>
   <c r="L84" i="1"/>
   <c r="I84" i="1"/>
   <c r="H84" i="1"/>
   <c r="L83" i="1"/>
@@ -135,67 +135,65 @@
   <c r="H72" i="1"/>
   <c r="L71" i="1"/>
   <c r="I71" i="1"/>
   <c r="H71" i="1"/>
   <c r="I70" i="1"/>
   <c r="H70" i="1"/>
   <c r="I69" i="1"/>
   <c r="H69" i="1"/>
   <c r="I68" i="1"/>
   <c r="H68" i="1"/>
   <c r="L67" i="1"/>
   <c r="I67" i="1"/>
   <c r="H67" i="1"/>
   <c r="L66" i="1"/>
   <c r="I66" i="1"/>
   <c r="H66" i="1"/>
   <c r="L65" i="1"/>
   <c r="I65" i="1"/>
   <c r="H65" i="1"/>
   <c r="I64" i="1"/>
   <c r="H64" i="1"/>
   <c r="I63" i="1"/>
   <c r="H63" i="1"/>
   <c r="I62" i="1"/>
   <c r="H62" i="1"/>
-  <c r="L62" i="1" s="1"/>
   <c r="I61" i="1"/>
   <c r="H61" i="1"/>
   <c r="I60" i="1"/>
   <c r="H60" i="1"/>
   <c r="I59" i="1"/>
   <c r="H59" i="1"/>
-  <c r="L61" i="1" s="1"/>
   <c r="L58" i="1"/>
   <c r="I58" i="1"/>
   <c r="H58" i="1"/>
   <c r="L57" i="1"/>
   <c r="I57" i="1"/>
   <c r="H57" i="1"/>
-  <c r="L56" i="1"/>
   <c r="I56" i="1"/>
   <c r="H56" i="1"/>
+  <c r="L56" i="1" s="1"/>
   <c r="I55" i="1"/>
   <c r="H55" i="1"/>
   <c r="I54" i="1"/>
   <c r="H54" i="1"/>
   <c r="I53" i="1"/>
   <c r="H53" i="1"/>
   <c r="L54" i="1" s="1"/>
   <c r="I52" i="1"/>
   <c r="H52" i="1"/>
   <c r="I51" i="1"/>
   <c r="H51" i="1"/>
   <c r="I50" i="1"/>
   <c r="H50" i="1"/>
   <c r="L51" i="1" s="1"/>
   <c r="I49" i="1"/>
   <c r="H49" i="1"/>
   <c r="I48" i="1"/>
   <c r="H48" i="1"/>
   <c r="I47" i="1"/>
   <c r="H47" i="1"/>
   <c r="L46" i="1"/>
   <c r="I46" i="1"/>
   <c r="H46" i="1"/>
   <c r="L45" i="1"/>
   <c r="I45" i="1"/>
@@ -232,145 +230,148 @@
   <c r="H35" i="1"/>
   <c r="L34" i="1"/>
   <c r="I34" i="1"/>
   <c r="H34" i="1"/>
   <c r="L33" i="1"/>
   <c r="I33" i="1"/>
   <c r="H33" i="1"/>
   <c r="L32" i="1"/>
   <c r="I32" i="1"/>
   <c r="H32" i="1"/>
   <c r="L31" i="1"/>
   <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="L30" i="1"/>
   <c r="I30" i="1"/>
   <c r="H30" i="1"/>
   <c r="L29" i="1"/>
   <c r="I29" i="1"/>
   <c r="H29" i="1"/>
   <c r="I28" i="1"/>
   <c r="H28" i="1"/>
   <c r="I27" i="1"/>
   <c r="H27" i="1"/>
   <c r="I26" i="1"/>
   <c r="H26" i="1"/>
-  <c r="L26" i="1" s="1"/>
   <c r="L25" i="1"/>
   <c r="I25" i="1"/>
   <c r="H25" i="1"/>
   <c r="L24" i="1"/>
   <c r="I24" i="1"/>
   <c r="H24" i="1"/>
   <c r="L23" i="1"/>
   <c r="I23" i="1"/>
   <c r="H23" i="1"/>
   <c r="I22" i="1"/>
   <c r="H22" i="1"/>
   <c r="I21" i="1"/>
   <c r="H21" i="1"/>
   <c r="I20" i="1"/>
   <c r="H20" i="1"/>
-  <c r="L21" i="1" s="1"/>
   <c r="L19" i="1"/>
   <c r="I19" i="1"/>
   <c r="H19" i="1"/>
   <c r="L18" i="1"/>
   <c r="I18" i="1"/>
   <c r="H18" i="1"/>
   <c r="L17" i="1"/>
   <c r="I17" i="1"/>
   <c r="H17" i="1"/>
   <c r="I16" i="1"/>
   <c r="H16" i="1"/>
   <c r="I15" i="1"/>
   <c r="H15" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="I13" i="1"/>
   <c r="H13" i="1"/>
   <c r="I12" i="1"/>
   <c r="H12" i="1"/>
   <c r="I11" i="1"/>
   <c r="H11" i="1"/>
   <c r="I10" i="1"/>
   <c r="H10" i="1"/>
   <c r="I9" i="1"/>
   <c r="H9" i="1"/>
   <c r="I8" i="1"/>
   <c r="H8" i="1"/>
   <c r="I7" i="1"/>
   <c r="H7" i="1"/>
   <c r="I6" i="1"/>
   <c r="H6" i="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
   <c r="I4" i="1"/>
   <c r="H4" i="1"/>
   <c r="I3" i="1"/>
   <c r="H3" i="1"/>
   <c r="I2" i="1"/>
   <c r="H2" i="1"/>
-  <c r="L64" i="1" l="1"/>
+  <c r="L62" i="1" l="1"/>
+  <c r="L61" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="L93" i="1"/>
+  <c r="L64" i="1"/>
   <c r="L94" i="1"/>
   <c r="L13" i="1"/>
   <c r="L2" i="1"/>
   <c r="L9" i="1"/>
   <c r="L16" i="1"/>
   <c r="L4" i="1"/>
   <c r="L22" i="1"/>
   <c r="L8" i="1"/>
   <c r="L10" i="1"/>
   <c r="L27" i="1"/>
   <c r="L92" i="1"/>
   <c r="L6" i="1"/>
   <c r="L12" i="1"/>
   <c r="L28" i="1"/>
   <c r="L48" i="1"/>
   <c r="L52" i="1"/>
   <c r="L59" i="1"/>
   <c r="L60" i="1"/>
   <c r="L55" i="1"/>
   <c r="L50" i="1"/>
   <c r="L47" i="1"/>
   <c r="L15" i="1"/>
   <c r="L20" i="1"/>
   <c r="L11" i="1"/>
   <c r="L53" i="1"/>
   <c r="L7" i="1"/>
   <c r="L49" i="1"/>
   <c r="L63" i="1"/>
   <c r="L3" i="1"/>
   <c r="L14" i="1"/>
   <c r="L5" i="1"/>
   <c r="L95" i="1"/>
   <c r="L96" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="71">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>BsUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
@@ -460,103 +461,136 @@
   <si>
     <t>Resubmitted Category F Supplements**</t>
   </si>
   <si>
     <t>6 months</t>
   </si>
   <si>
     <t>0 of 0</t>
   </si>
   <si>
     <t>9 of 9</t>
   </si>
   <si>
     <t>3 of 3</t>
   </si>
   <si>
     <t>Will Not Meet Goal</t>
   </si>
   <si>
     <t>4 of 4</t>
   </si>
   <si>
     <t>6 of 6</t>
   </si>
   <si>
-    <t>11 of 25</t>
-[...1 lines deleted...]
-  <si>
     <t>4 of 5</t>
-  </si>
-[...4 lines deleted...]
-    <t>8 of 11</t>
   </si>
   <si>
     <t>4 months</t>
   </si>
   <si>
     <t>10 months from 60-day filing date</t>
   </si>
   <si>
     <t>3 months</t>
   </si>
   <si>
     <t>10 months</t>
   </si>
   <si>
     <t>54 of 55</t>
   </si>
   <si>
     <t>62 of 67</t>
   </si>
   <si>
     <t>22 of 23</t>
   </si>
   <si>
-    <t>37 of 88</t>
+    <t>0 of 2</t>
   </si>
   <si>
-    <t>70 of 112</t>
+    <t>6 Months</t>
   </si>
   <si>
-    <t>0 of 17</t>
+    <t/>
   </si>
   <si>
-    <t>1 of 8</t>
+    <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>0 of 2</t>
+    <t>0 of 26</t>
+  </si>
+  <si>
+    <t>4 Months</t>
+  </si>
+  <si>
+    <t>0 of 14</t>
+  </si>
+  <si>
+    <t>10 Months</t>
+  </si>
+  <si>
+    <t>0 of 5</t>
+  </si>
+  <si>
+    <t>3 Months</t>
+  </si>
+  <si>
+    <t>1 of 3</t>
+  </si>
+  <si>
+    <t>0 of 1</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>66 of 79</t>
+  </si>
+  <si>
+    <t>111 of 121</t>
+  </si>
+  <si>
+    <t>8 of 17</t>
+  </si>
+  <si>
+    <t>11 of 11</t>
+  </si>
+  <si>
+    <t>8 of 8</t>
+  </si>
+  <si>
+    <t>24 of 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -662,50 +696,56 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -1008,77 +1048,87 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1399,121 +1449,123 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O97"/>
+  <dimension ref="A1:AD145"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:XFD1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="58.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.88671875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="58.5546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="24.42578125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
+    <col min="6" max="6" width="24.44140625" customWidth="1"/>
+    <col min="7" max="7" width="12.88671875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="29.44140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="24.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.5546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="28" bestFit="1" customWidth="1"/>
-    <col min="13" max="13" width="33.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.6640625" customWidth="1"/>
     <col min="14" max="14" width="18" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="22.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="22.44140625" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="N1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="O1" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A2" s="5">
         <v>2024</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="6">
         <v>54</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="6">
         <v>55</v>
       </c>
       <c r="H2" s="7">
         <f>IFERROR(E2/(E2+E4),"")</f>
         <v>0.98181818181818181</v>
       </c>
@@ -1523,60 +1575,60 @@
       </c>
       <c r="J2" s="8">
         <v>0.9</v>
       </c>
       <c r="K2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L2" s="9" t="str">
         <f>IF(K2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
 IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
 IF(AND(E2&gt;0,E3&gt;0,H2+0.005&gt;=J2),"Currently Meeting, Pending",
 IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,H4+0.005&gt;=J4),"Will Meet Goal",
 IF(AND(E2&gt;=0,E3=0,E4&gt;0,I4&lt;J4),"Will Not Meet Goal",
 IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,H3&lt;J3),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E2=0,E3=0,E4=0),"N/A",
 IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
 IF(AND(E2&gt;0,E3&gt;0,H2+0.005&gt;=J2),"Goal Met",
 IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,H4+0.005&gt;=J4),"Goal Met",
 IF(AND(E2&gt;=0,E3=0,E4&gt;0,H4&lt;J4),"Goal Not Met",
 IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,H3&lt;J3),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="N2" s="10">
         <v>45930</v>
       </c>
       <c r="O2" s="11">
         <v>0.98181818181818181</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="5">
         <v>2024</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="6">
         <v>0</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G3" s="5">
         <v>55</v>
       </c>
       <c r="H3" s="7">
         <f>IFERROR(E2/(E2+E4),"")</f>
         <v>0.98181818181818181</v>
       </c>
@@ -1586,60 +1638,60 @@
       </c>
       <c r="J3" s="8">
         <v>0.9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="12" t="str">
         <f>IF(K2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
 IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
 IF(AND(E2&gt;0,E3&gt;0,H2+0.005&gt;=J2),"Currently Meeting, Pending",
 IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,H4+0.005&gt;=J4),"Will Meet Goal",
 IF(AND(E2&gt;=0,E3=0,E4&gt;0,I4&lt;J4),"Will Not Meet Goal",
 IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,H3&lt;J3),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E2=0,E3=0,E4=0),"N/A",
 IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
 IF(AND(E2&gt;0,E3&gt;0,H2+0.005&gt;=J2),"Goal Met",
 IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,H4+0.005&gt;=J4),"Goal Met",
 IF(AND(E2&gt;=0,E3=0,E4&gt;0,H4&lt;J4),"Goal Not Met",
 IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,H3&lt;J3),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="N3" s="10">
         <v>45930</v>
       </c>
       <c r="O3" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="5">
         <v>2024</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="6">
         <v>1</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G4" s="5">
         <v>55</v>
       </c>
       <c r="H4" s="7">
         <f>IFERROR(E2/(E2+E4),"")</f>
         <v>0.98181818181818181</v>
       </c>
@@ -1649,1005 +1701,1005 @@
       </c>
       <c r="J4" s="8">
         <v>0.9</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L4" s="12" t="str">
         <f>IF(K2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
 IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
 IF(AND(E2&gt;0,E3&gt;0,H2+0.005&gt;=J2),"Currently Meeting, Pending",
 IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,H4+0.005&gt;=J4),"Will Meet Goal",
 IF(AND(E2&gt;=0,E3=0,E4&gt;0,I4&lt;J4),"Will Not Meet Goal",
 IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,H3&lt;J3),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E2=0,E3=0,E4=0),"N/A",
 IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
 IF(AND(E2&gt;0,E3&gt;0,H2+0.005&gt;=J2),"Goal Met",
 IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,H4+0.005&gt;=J4),"Goal Met",
 IF(AND(E2&gt;=0,E3=0,E4&gt;0,H4&lt;J4),"Goal Not Met",
 IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,H3&lt;J3),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="N4" s="10">
         <v>45930</v>
       </c>
       <c r="O4" s="11">
         <v>1.8181818181818181E-2</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <v>2024</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="6">
         <v>62</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G5" s="5">
         <v>67</v>
       </c>
       <c r="H5" s="7">
         <f>IFERROR(E5/(E5+E7),"")</f>
         <v>0.92537313432835822</v>
       </c>
       <c r="I5" s="7">
         <f>IFERROR((E5+E6)/(G5),"")</f>
         <v>0.92537313432835822</v>
       </c>
       <c r="J5" s="8">
         <v>0.9</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L5" s="9" t="str">
         <f>IF(K5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
 IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
 IF(AND(E5&gt;0,E6&gt;0,H5+0.005&gt;=J5),"Currently Meeting, Pending",
 IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,H7+0.005&gt;=J7),"Will Meet Goal",
 IF(AND(E5&gt;=0,E6=0,E7&gt;0,I7&lt;J7),"Will Not Meet Goal",
 IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,H6&lt;J6),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E5=0,E6=0,E7=0),"N/A",
 IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
 IF(AND(E5&gt;0,E6&gt;0,H5+0.005&gt;=J5),"Goal Met",
 IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,H7+0.005&gt;=J7),"Goal Met",
 IF(AND(E5&gt;=0,E6=0,E7&gt;0,H7&lt;J7),"Goal Not Met",
 IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,H6&lt;J6),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N5" s="10">
         <v>45930</v>
       </c>
       <c r="O5" s="11">
         <v>0.92537313432835822</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="5">
         <v>2024</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G6" s="5">
         <v>67</v>
       </c>
       <c r="H6" s="7">
         <f>IFERROR(E5/(E5+E7),"")</f>
         <v>0.92537313432835822</v>
       </c>
       <c r="I6" s="7">
         <f>IFERROR((E5+E6)/(G5),"")</f>
         <v>0.92537313432835822</v>
       </c>
       <c r="J6" s="8">
         <v>0.9</v>
       </c>
       <c r="K6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L6" s="12" t="str">
         <f>IF(K5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
 IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
 IF(AND(E5&gt;0,E6&gt;0,H5+0.005&gt;=J5),"Currently Meeting, Pending",
 IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,H7+0.005&gt;=J7),"Will Meet Goal",
 IF(AND(E5&gt;=0,E6=0,E7&gt;0,I7&lt;J7),"Will Not Meet Goal",
 IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,H6&lt;J6),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E5=0,E6=0,E7=0),"N/A",
 IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
 IF(AND(E5&gt;0,E6&gt;0,H5+0.005&gt;=J5),"Goal Met",
 IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,H7+0.005&gt;=J7),"Goal Met",
 IF(AND(E5&gt;=0,E6=0,E7&gt;0,H7&lt;J7),"Goal Not Met",
 IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,H6&lt;J6),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N6" s="10">
         <v>45930</v>
       </c>
       <c r="O6" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>2024</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="6">
         <v>5</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G7" s="5">
         <v>67</v>
       </c>
       <c r="H7" s="7">
         <f>IFERROR(E5/(E5+E7),"")</f>
         <v>0.92537313432835822</v>
       </c>
       <c r="I7" s="7">
         <f>IFERROR((E5+E6)/(G5),"")</f>
         <v>0.92537313432835822</v>
       </c>
       <c r="J7" s="8">
         <v>0.9</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L7" s="12" t="str">
         <f>IF(K5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
 IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
 IF(AND(E5&gt;0,E6&gt;0,H5+0.005&gt;=J5),"Currently Meeting, Pending",
 IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,H7+0.005&gt;=J7),"Will Meet Goal",
 IF(AND(E5&gt;=0,E6=0,E7&gt;0,I7&lt;J7),"Will Not Meet Goal",
 IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,H6&lt;J6),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E5=0,E6=0,E7=0),"N/A",
 IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
 IF(AND(E5&gt;0,E6&gt;0,H5+0.005&gt;=J5),"Goal Met",
 IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,H7+0.005&gt;=J7),"Goal Met",
 IF(AND(E5&gt;=0,E6=0,E7&gt;0,H7&lt;J7),"Goal Not Met",
 IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,H6&lt;J6),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N7" s="10">
         <v>45930</v>
       </c>
       <c r="O7" s="11">
         <v>7.4626865671641784E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A8" s="5">
         <v>2024</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="6">
         <v>22</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G8" s="5">
         <v>23</v>
       </c>
       <c r="H8" s="7">
         <f>IFERROR(E8/(E8+E10),"")</f>
         <v>0.95652173913043481</v>
       </c>
       <c r="I8" s="7">
         <f>IFERROR((E8+E9)/(G8),"")</f>
         <v>0.95652173913043481</v>
       </c>
       <c r="J8" s="8">
         <v>0.9</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L8" s="9" t="str">
         <f>IF(K8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
 IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
 IF(AND(E8&gt;0,E9&gt;0,H8+0.005&gt;=J8),"Currently Meeting, Pending",
 IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,H10+0.005&gt;=J10),"Will Meet Goal",
 IF(AND(E8&gt;=0,E9=0,E10&gt;0,I10&lt;J10),"Will Not Meet Goal",
 IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,H9&lt;J9),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E8=0,E9=0,E10=0),"N/A",
 IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
 IF(AND(E8&gt;0,E9&gt;0,H8+0.005&gt;=J8),"Goal Met",
 IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,H10+0.005&gt;=J10),"Goal Met",
 IF(AND(E8&gt;=0,E9=0,E10&gt;0,H10&lt;J10),"Goal Not Met",
 IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,H9&lt;J9),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N8" s="10">
         <v>45930</v>
       </c>
       <c r="O8" s="11">
         <v>0.95652173913043481</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>2024</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G9" s="5">
         <v>23</v>
       </c>
       <c r="H9" s="7">
         <f>IFERROR(E8/(E8+E10),"")</f>
         <v>0.95652173913043481</v>
       </c>
       <c r="I9" s="7">
         <f>IFERROR((E8+E9)/(G8),"")</f>
         <v>0.95652173913043481</v>
       </c>
       <c r="J9" s="8">
         <v>0.9</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L9" s="12" t="str">
         <f>IF(K8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
 IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
 IF(AND(E8&gt;0,E9&gt;0,H8+0.005&gt;=J8),"Currently Meeting, Pending",
 IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,H10+0.005&gt;=J10),"Will Meet Goal",
 IF(AND(E8&gt;=0,E9=0,E10&gt;0,I10&lt;J10),"Will Not Meet Goal",
 IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,H9&lt;J9),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E8=0,E9=0,E10=0),"N/A",
 IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
 IF(AND(E8&gt;0,E9&gt;0,H8+0.005&gt;=J8),"Goal Met",
 IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,H10+0.005&gt;=J10),"Goal Met",
 IF(AND(E8&gt;=0,E9=0,E10&gt;0,H10&lt;J10),"Goal Not Met",
 IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,H9&lt;J9),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N9" s="10">
         <v>45930</v>
       </c>
       <c r="O9" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2024</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="6">
         <v>1</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G10" s="5">
         <v>23</v>
       </c>
       <c r="H10" s="7">
         <f>IFERROR(E8/(E8+E10),"")</f>
         <v>0.95652173913043481</v>
       </c>
       <c r="I10" s="7">
         <f>IFERROR((E8+E9)/(G8),"")</f>
         <v>0.95652173913043481</v>
       </c>
       <c r="J10" s="8">
         <v>0.9</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L10" s="12" t="str">
         <f>IF(K8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
 IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
 IF(AND(E8&gt;0,E9&gt;0,H8+0.005&gt;=J8),"Currently Meeting, Pending",
 IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,H10+0.005&gt;=J10),"Will Meet Goal",
 IF(AND(E8&gt;=0,E9=0,E10&gt;0,I10&lt;J10),"Will Not Meet Goal",
 IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,H9&lt;J9),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E8=0,E9=0,E10=0),"N/A",
 IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
 IF(AND(E8&gt;0,E9&gt;0,H8+0.005&gt;=J8),"Goal Met",
 IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,H10+0.005&gt;=J10),"Goal Met",
 IF(AND(E8&gt;=0,E9=0,E10&gt;0,H10&lt;J10),"Goal Not Met",
 IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,H9&lt;J9),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N10" s="10">
         <v>45930</v>
       </c>
       <c r="O10" s="11">
         <v>4.3478260869565216E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>2024</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="6">
         <v>3</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G11" s="5">
         <v>3</v>
       </c>
       <c r="H11" s="7">
         <f>IFERROR(E11/(E11+E13),"")</f>
         <v>1</v>
       </c>
       <c r="I11" s="7">
         <f>IFERROR((E11+E12)/(G11),"")</f>
         <v>1</v>
       </c>
       <c r="J11" s="8">
         <v>0.8</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="9" t="str">
         <f>IF(K11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
 IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
 IF(AND(E11&gt;0,E12&gt;0,H11+0.005&gt;=J11),"Currently Meeting, Pending",
 IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,H13+0.005&gt;=J13),"Will Meet Goal",
 IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;J13),"Will Not Meet Goal",
 IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,H12&lt;J12),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E11=0,E12=0,E13=0),"N/A",
 IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
 IF(AND(E11&gt;0,E12&gt;0,H11+0.005&gt;=J11),"Goal Met",
 IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,H13+0.005&gt;=J13),"Goal Met",
 IF(AND(E11&gt;=0,E12=0,E13&gt;0,H13&lt;J13),"Goal Not Met",
 IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,H12&lt;J12),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N11" s="10">
         <v>45930</v>
       </c>
       <c r="O11" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>2024</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G12" s="5">
         <v>3</v>
       </c>
       <c r="H12" s="7">
         <f>IFERROR(E11/(E11+E13),"")</f>
         <v>1</v>
       </c>
       <c r="I12" s="7">
         <f>IFERROR((E11+E12)/(G11),"")</f>
         <v>1</v>
       </c>
       <c r="J12" s="8">
         <v>0.8</v>
       </c>
       <c r="K12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="12" t="str">
         <f>IF(K11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
 IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
 IF(AND(E11&gt;0,E12&gt;0,H11+0.005&gt;=J11),"Currently Meeting, Pending",
 IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,H13+0.005&gt;=J13),"Will Meet Goal",
 IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;J13),"Will Not Meet Goal",
 IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,H12&lt;J12),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E11=0,E12=0,E13=0),"N/A",
 IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
 IF(AND(E11&gt;0,E12&gt;0,H11+0.005&gt;=J11),"Goal Met",
 IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,H13+0.005&gt;=J13),"Goal Met",
 IF(AND(E11&gt;=0,E12=0,E13&gt;0,H13&lt;J13),"Goal Not Met",
 IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,H12&lt;J12),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N12" s="10">
         <v>45930</v>
       </c>
       <c r="O12" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G13" s="5">
         <v>3</v>
       </c>
       <c r="H13" s="7">
         <f>IFERROR(E11/(E11+E13),"")</f>
         <v>1</v>
       </c>
       <c r="I13" s="7">
         <f>IFERROR((E11+E12)/(G11),"")</f>
         <v>1</v>
       </c>
       <c r="J13" s="8">
         <v>0.8</v>
       </c>
       <c r="K13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L13" s="12" t="str">
         <f>IF(K11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
 IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
 IF(AND(E11&gt;0,E12&gt;0,H11+0.005&gt;=J11),"Currently Meeting, Pending",
 IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,H13+0.005&gt;=J13),"Will Meet Goal",
 IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;J13),"Will Not Meet Goal",
 IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,H12&lt;J12),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E11=0,E12=0,E13=0),"N/A",
 IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
 IF(AND(E11&gt;0,E12&gt;0,H11+0.005&gt;=J11),"Goal Met",
 IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,H13+0.005&gt;=J13),"Goal Met",
 IF(AND(E11&gt;=0,E12=0,E13&gt;0,H13&lt;J13),"Goal Not Met",
 IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,H12&lt;J12),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="10">
         <v>45930</v>
       </c>
       <c r="O13" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>2024</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="6">
         <v>3</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G14" s="5">
         <v>3</v>
       </c>
       <c r="H14" s="7">
         <f>IFERROR(E14/(E14+E16),"")</f>
         <v>1</v>
       </c>
       <c r="I14" s="7">
         <f>IFERROR((E14+E15)/(G14),"")</f>
         <v>1</v>
       </c>
       <c r="J14" s="8">
         <v>0.8</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L14" s="9" t="str">
         <f>IF(K14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
 IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
 IF(AND(E14&gt;0,E15&gt;0,H14+0.005&gt;=J14),"Currently Meeting, Pending",
 IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,H16+0.005&gt;=J16),"Will Meet Goal",
 IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;J16),"Will Not Meet Goal",
 IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,H15&lt;J15),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E14=0,E15=0,E16=0),"N/A",
 IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
 IF(AND(E14&gt;0,E15&gt;0,H14+0.005&gt;=J14),"Goal Met",
 IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,H16+0.005&gt;=J16),"Goal Met",
 IF(AND(E14&gt;=0,E15=0,E16&gt;0,H16&lt;J16),"Goal Not Met",
 IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,H15&lt;J15),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="10">
         <v>45930</v>
       </c>
       <c r="O14" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <v>2024</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G15" s="5">
         <v>3</v>
       </c>
       <c r="H15" s="7">
         <f>IFERROR(E14/(E14+E16),"")</f>
         <v>1</v>
       </c>
       <c r="I15" s="7">
         <f>IFERROR((E14+E15)/(G14),"")</f>
         <v>1</v>
       </c>
       <c r="J15" s="8">
         <v>0.8</v>
       </c>
       <c r="K15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L15" s="12" t="str">
         <f>IF(K14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
 IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
 IF(AND(E14&gt;0,E15&gt;0,H14+0.005&gt;=J14),"Currently Meeting, Pending",
 IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,H16+0.005&gt;=J16),"Will Meet Goal",
 IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;J16),"Will Not Meet Goal",
 IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,H15&lt;J15),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E14=0,E15=0,E16=0),"N/A",
 IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
 IF(AND(E14&gt;0,E15&gt;0,H14+0.005&gt;=J14),"Goal Met",
 IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,H16+0.005&gt;=J16),"Goal Met",
 IF(AND(E14&gt;=0,E15=0,E16&gt;0,H16&lt;J16),"Goal Not Met",
 IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,H15&lt;J15),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N15" s="10">
         <v>45930</v>
       </c>
       <c r="O15" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="5">
         <v>2024</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G16" s="5">
         <v>3</v>
       </c>
       <c r="H16" s="7">
         <f>IFERROR(E14/(E14+E16),"")</f>
         <v>1</v>
       </c>
       <c r="I16" s="7">
         <f>IFERROR((E14+E15)/(G14),"")</f>
         <v>1</v>
       </c>
       <c r="J16" s="8">
         <v>0.8</v>
       </c>
       <c r="K16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L16" s="12" t="str">
         <f>IF(K14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
 IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
 IF(AND(E14&gt;0,E15&gt;0,H14+0.005&gt;=J14),"Currently Meeting, Pending",
 IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,H16+0.005&gt;=J16),"Will Meet Goal",
 IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;J16),"Will Not Meet Goal",
 IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,H15&lt;J15),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E14=0,E15=0,E16=0),"N/A",
 IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
 IF(AND(E14&gt;0,E15&gt;0,H14+0.005&gt;=J14),"Goal Met",
 IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,H16+0.005&gt;=J16),"Goal Met",
 IF(AND(E14&gt;=0,E15=0,E16&gt;0,H16&lt;J16),"Goal Not Met",
 IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,H15&lt;J15),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="10">
         <v>45930</v>
       </c>
       <c r="O16" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A17" s="5">
         <v>2024</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G17" s="5">
         <v>0</v>
       </c>
       <c r="H17" s="7" t="str">
         <f>IFERROR(E17/(E17+E19),"")</f>
         <v/>
       </c>
       <c r="I17" s="7" t="str">
         <f>IFERROR((E17+E18)/(G17),"")</f>
         <v/>
       </c>
       <c r="J17" s="8">
         <v>0.8</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L17" s="9" t="str">
         <f>IF(K17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
 IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
 IF(AND(E17&gt;0,E18&gt;0,H17+0.005&gt;=J17),"Currently Meeting, Pending",
 IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,H19+0.005&gt;=J19),"Will Meet Goal",
 IF(AND(E17&gt;=0,E18=0,E19&gt;0,I19&lt;J19),"Will Not Meet Goal",
 IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,H18&lt;J18),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E17=0,E18=0,E19=0),"N/A",
 IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
 IF(AND(E17&gt;0,E18&gt;0,H17+0.005&gt;=J17),"Goal Met",
 IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,H19+0.005&gt;=J19),"Goal Met",
 IF(AND(E17&gt;=0,E18=0,E19&gt;0,H19&lt;J19),"Goal Not Met",
 IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,H18&lt;J18),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N17" s="10">
         <v>45930</v>
       </c>
       <c r="O17" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A18" s="5">
         <v>2024</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G18" s="5">
         <v>0</v>
       </c>
       <c r="H18" s="7" t="str">
         <f>IFERROR(E17/(E17+E19),"")</f>
         <v/>
       </c>
       <c r="I18" s="7" t="str">
         <f>IFERROR((E17+E18)/(G17),"")</f>
         <v/>
       </c>
       <c r="J18" s="8">
         <v>0.8</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="12" t="str">
         <f>IF(K17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
 IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
 IF(AND(E17&gt;0,E18&gt;0,H17+0.005&gt;=J17),"Currently Meeting, Pending",
 IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,H19+0.005&gt;=J19),"Will Meet Goal",
 IF(AND(E17&gt;=0,E18=0,E19&gt;0,I19&lt;J19),"Will Not Meet Goal",
 IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,H18&lt;J18),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E17=0,E18=0,E19=0),"N/A",
 IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
 IF(AND(E17&gt;0,E18&gt;0,H17+0.005&gt;=J17),"Goal Met",
 IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,H19+0.005&gt;=J19),"Goal Met",
 IF(AND(E17&gt;=0,E18=0,E19&gt;0,H19&lt;J19),"Goal Not Met",
 IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,H18&lt;J18),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N18" s="10">
         <v>45930</v>
       </c>
       <c r="O18" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A19" s="5">
         <v>2024</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="str">
         <f>IFERROR(E17/(E17+E19),"")</f>
         <v/>
       </c>
       <c r="I19" s="7" t="str">
         <f>IFERROR((E17+E18)/(G17),"")</f>
         <v/>
       </c>
       <c r="J19" s="8">
         <v>0.8</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L19" s="12" t="str">
         <f>IF(K17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
 IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
 IF(AND(E17&gt;0,E18&gt;0,H17+0.005&gt;=J17),"Currently Meeting, Pending",
 IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,H19+0.005&gt;=J19),"Will Meet Goal",
 IF(AND(E17&gt;=0,E18=0,E19&gt;0,I19&lt;J19),"Will Not Meet Goal",
 IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,H18&lt;J18),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E17=0,E18=0,E19=0),"N/A",
 IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
 IF(AND(E17&gt;0,E18&gt;0,H17+0.005&gt;=J17),"Goal Met",
 IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,H19+0.005&gt;=J19),"Goal Met",
 IF(AND(E17&gt;=0,E18=0,E19&gt;0,H19&lt;J19),"Goal Not Met",
 IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,H18&lt;J18),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N19" s="10">
         <v>45930</v>
       </c>
       <c r="O19" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A20" s="5">
         <v>2024</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <v>4</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G20" s="5">
         <v>5</v>
       </c>
       <c r="H20" s="7">
         <f>IFERROR(E20/(E20+E22),"")</f>
         <v>0.8</v>
       </c>
@@ -2657,60 +2709,60 @@
       </c>
       <c r="J20" s="8">
         <v>0.8</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="9" t="str">
         <f>IF(K20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
 IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
 IF(AND(E20&gt;0,E21&gt;0,H20+0.005&gt;=J20),"Currently Meeting, Pending",
 IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,H22+0.005&gt;=J22),"Will Meet Goal",
 IF(AND(E20&gt;=0,E21=0,E22&gt;0,I22&lt;J22),"Will Not Meet Goal",
 IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,H21&lt;J21),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E20=0,E21=0,E22=0),"N/A",
 IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
 IF(AND(E20&gt;0,E21&gt;0,H20+0.005&gt;=J20),"Goal Met",
 IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,H22+0.005&gt;=J22),"Goal Met",
 IF(AND(E20&gt;=0,E21=0,E22&gt;0,H22&lt;J22),"Goal Not Met",
 IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,H21&lt;J21),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N20" s="10">
         <v>45930</v>
       </c>
       <c r="O20" s="11">
         <v>0.8</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A21" s="5">
         <v>2024</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="5">
         <v>5</v>
       </c>
       <c r="H21" s="7">
         <f>IFERROR(E20/(E20+E22),"")</f>
         <v>0.8</v>
       </c>
@@ -2720,60 +2772,60 @@
       </c>
       <c r="J21" s="8">
         <v>0.8</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="12" t="str">
         <f>IF(K20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
 IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
 IF(AND(E20&gt;0,E21&gt;0,H20+0.005&gt;=J20),"Currently Meeting, Pending",
 IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,H22+0.005&gt;=J22),"Will Meet Goal",
 IF(AND(E20&gt;=0,E21=0,E22&gt;0,I22&lt;J22),"Will Not Meet Goal",
 IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,H21&lt;J21),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E20=0,E21=0,E22=0),"N/A",
 IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
 IF(AND(E20&gt;0,E21&gt;0,H20+0.005&gt;=J20),"Goal Met",
 IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,H22+0.005&gt;=J22),"Goal Met",
 IF(AND(E20&gt;=0,E21=0,E22&gt;0,H22&lt;J22),"Goal Not Met",
 IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,H21&lt;J21),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N21" s="10">
         <v>45930</v>
       </c>
       <c r="O21" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A22" s="5">
         <v>2024</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="6">
         <v>1</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G22" s="5">
         <v>5</v>
       </c>
       <c r="H22" s="7">
         <f>IFERROR(E20/(E20+E22),"")</f>
         <v>0.8</v>
       </c>
@@ -2783,1005 +2835,1005 @@
       </c>
       <c r="J22" s="8">
         <v>0.8</v>
       </c>
       <c r="K22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="12" t="str">
         <f>IF(K20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
 IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
 IF(AND(E20&gt;0,E21&gt;0,H20+0.005&gt;=J20),"Currently Meeting, Pending",
 IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,H22+0.005&gt;=J22),"Will Meet Goal",
 IF(AND(E20&gt;=0,E21=0,E22&gt;0,I22&lt;J22),"Will Not Meet Goal",
 IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,H21&lt;J21),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E20=0,E21=0,E22=0),"N/A",
 IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
 IF(AND(E20&gt;0,E21&gt;0,H20+0.005&gt;=J20),"Goal Met",
 IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,H22+0.005&gt;=J22),"Goal Met",
 IF(AND(E20&gt;=0,E21=0,E22&gt;0,H22&lt;J22),"Goal Not Met",
 IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,H21&lt;J21),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N22" s="10">
         <v>45930</v>
       </c>
       <c r="O22" s="11">
         <v>0.2</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A23" s="5">
         <v>2024</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G23" s="5">
         <v>0</v>
       </c>
       <c r="H23" s="7" t="str">
         <f>IFERROR(E23/(E23+E25),"")</f>
         <v/>
       </c>
       <c r="I23" s="7" t="str">
         <f>IFERROR((E23+E24)/(G23),"")</f>
         <v/>
       </c>
       <c r="J23" s="8">
         <v>0.9</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="9" t="str">
         <f>IF(K23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
 IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
 IF(AND(E23&gt;0,E24&gt;0,H23+0.005&gt;=J23),"Currently Meeting, Pending",
 IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,H25+0.005&gt;=J25),"Will Meet Goal",
 IF(AND(E23&gt;=0,E24=0,E25&gt;0,I25&lt;J25),"Will Not Meet Goal",
 IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,H24&lt;J24),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E23=0,E24=0,E25=0),"N/A",
 IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
 IF(AND(E23&gt;0,E24&gt;0,H23+0.005&gt;=J23),"Goal Met",
 IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,H25+0.005&gt;=J25),"Goal Met",
 IF(AND(E23&gt;=0,E24=0,E25&gt;0,H25&lt;J25),"Goal Not Met",
 IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,H24&lt;J24),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N23" s="10">
         <v>45930</v>
       </c>
       <c r="O23" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A24" s="5">
         <v>2024</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G24" s="5">
         <v>0</v>
       </c>
       <c r="H24" s="7" t="str">
         <f>IFERROR(E23/(E23+E25),"")</f>
         <v/>
       </c>
       <c r="I24" s="7" t="str">
         <f>IFERROR((E23+E24)/(G23),"")</f>
         <v/>
       </c>
       <c r="J24" s="8">
         <v>0.9</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="12" t="str">
         <f>IF(K23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
 IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
 IF(AND(E23&gt;0,E24&gt;0,H23+0.005&gt;=J23),"Currently Meeting, Pending",
 IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,H25+0.005&gt;=J25),"Will Meet Goal",
 IF(AND(E23&gt;=0,E24=0,E25&gt;0,I25&lt;J25),"Will Not Meet Goal",
 IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,H24&lt;J24),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E23=0,E24=0,E25=0),"N/A",
 IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
 IF(AND(E23&gt;0,E24&gt;0,H23+0.005&gt;=J23),"Goal Met",
 IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,H25+0.005&gt;=J25),"Goal Met",
 IF(AND(E23&gt;=0,E24=0,E25&gt;0,H25&lt;J25),"Goal Not Met",
 IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,H24&lt;J24),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N24" s="10">
         <v>45930</v>
       </c>
       <c r="O24" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A25" s="5">
         <v>2024</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G25" s="5">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="str">
         <f>IFERROR(E23/(E23+E25),"")</f>
         <v/>
       </c>
       <c r="I25" s="7" t="str">
         <f>IFERROR((E23+E24)/(G23),"")</f>
         <v/>
       </c>
       <c r="J25" s="8">
         <v>0.9</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="12" t="str">
         <f>IF(K23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
 IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
 IF(AND(E23&gt;0,E24&gt;0,H23+0.005&gt;=J23),"Currently Meeting, Pending",
 IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,H25+0.005&gt;=J25),"Will Meet Goal",
 IF(AND(E23&gt;=0,E24=0,E25&gt;0,I25&lt;J25),"Will Not Meet Goal",
 IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,H24&lt;J24),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E23=0,E24=0,E25=0),"N/A",
 IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
 IF(AND(E23&gt;0,E24&gt;0,H23+0.005&gt;=J23),"Goal Met",
 IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,H25+0.005&gt;=J25),"Goal Met",
 IF(AND(E23&gt;=0,E24=0,E25&gt;0,H25&lt;J25),"Goal Not Met",
 IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,H24&lt;J24),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N25" s="10">
         <v>45930</v>
       </c>
       <c r="O25" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A26" s="5">
         <v>2024</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="6">
         <v>4</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G26" s="5">
         <v>4</v>
       </c>
       <c r="H26" s="7">
         <f>IFERROR(E26/(E26+E28),"")</f>
         <v>1</v>
       </c>
       <c r="I26" s="7">
         <f>IFERROR((E26+E27)/(G26),"")</f>
         <v>1</v>
       </c>
       <c r="J26" s="8">
         <v>0.9</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L26" s="9" t="str">
         <f>IF(K26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
 IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
 IF(AND(E26&gt;0,E27&gt;0,H26+0.005&gt;=J26),"Currently Meeting, Pending",
 IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,H28+0.005&gt;=J28),"Will Meet Goal",
 IF(AND(E26&gt;=0,E27=0,E28&gt;0,I28&lt;J28),"Will Not Meet Goal",
 IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,H27&lt;J27),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E26=0,E27=0,E28=0),"N/A",
 IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
 IF(AND(E26&gt;0,E27&gt;0,H26+0.005&gt;=J26),"Goal Met",
 IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,H28+0.005&gt;=J28),"Goal Met",
 IF(AND(E26&gt;=0,E27=0,E28&gt;0,H28&lt;J28),"Goal Not Met",
 IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,H27&lt;J27),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>42</v>
       </c>
       <c r="N26" s="10">
         <v>45930</v>
       </c>
       <c r="O26" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A27" s="5">
         <v>2024</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G27" s="5">
         <v>4</v>
       </c>
       <c r="H27" s="7">
         <f>IFERROR(E26/(E26+E28),"")</f>
         <v>1</v>
       </c>
       <c r="I27" s="7">
         <f>IFERROR((E26+E27)/(G26),"")</f>
         <v>1</v>
       </c>
       <c r="J27" s="8">
         <v>0.9</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L27" s="12" t="str">
         <f>IF(K26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
 IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
 IF(AND(E26&gt;0,E27&gt;0,H26+0.005&gt;=J26),"Currently Meeting, Pending",
 IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,H28+0.005&gt;=J28),"Will Meet Goal",
 IF(AND(E26&gt;=0,E27=0,E28&gt;0,I28&lt;J28),"Will Not Meet Goal",
 IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,H27&lt;J27),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E26=0,E27=0,E28=0),"N/A",
 IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
 IF(AND(E26&gt;0,E27&gt;0,H26+0.005&gt;=J26),"Goal Met",
 IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,H28+0.005&gt;=J28),"Goal Met",
 IF(AND(E26&gt;=0,E27=0,E28&gt;0,H28&lt;J28),"Goal Not Met",
 IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,H27&lt;J27),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>42</v>
       </c>
       <c r="N27" s="10">
         <v>45930</v>
       </c>
       <c r="O27" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A28" s="5">
         <v>2024</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G28" s="5">
         <v>4</v>
       </c>
       <c r="H28" s="7">
         <f>IFERROR(E26/(E26+E28),"")</f>
         <v>1</v>
       </c>
       <c r="I28" s="7">
         <f>IFERROR((E26+E27)/(G26),"")</f>
         <v>1</v>
       </c>
       <c r="J28" s="8">
         <v>0.9</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L28" s="12" t="str">
         <f>IF(K26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
 IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
 IF(AND(E26&gt;0,E27&gt;0,H26+0.005&gt;=J26),"Currently Meeting, Pending",
 IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,H28+0.005&gt;=J28),"Will Meet Goal",
 IF(AND(E26&gt;=0,E27=0,E28&gt;0,I28&lt;J28),"Will Not Meet Goal",
 IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,H27&lt;J27),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E26=0,E27=0,E28=0),"N/A",
 IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
 IF(AND(E26&gt;0,E27&gt;0,H26+0.005&gt;=J26),"Goal Met",
 IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,H28+0.005&gt;=J28),"Goal Met",
 IF(AND(E26&gt;=0,E27=0,E28&gt;0,H28&lt;J28),"Goal Not Met",
 IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,H27&lt;J27),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="N28" s="10">
         <v>45930</v>
       </c>
       <c r="O28" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A29" s="5">
         <v>2024</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="6">
         <v>0</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G29" s="5">
         <v>0</v>
       </c>
       <c r="H29" s="7" t="str">
         <f>IFERROR(E29/(E29+E31),"")</f>
         <v/>
       </c>
       <c r="I29" s="7" t="str">
         <f>IFERROR((E29+E30)/(G29),"")</f>
         <v/>
       </c>
       <c r="J29" s="8">
         <v>0.8</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L29" s="9" t="str">
         <f>IF(K29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
 IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
 IF(AND(E29&gt;0,E30&gt;0,H29+0.005&gt;=J29),"Currently Meeting, Pending",
 IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,H31+0.005&gt;=J31),"Will Meet Goal",
 IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;J31),"Will Not Meet Goal",
 IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,H30&lt;J30),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E29=0,E30=0,E31=0),"N/A",
 IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
 IF(AND(E29&gt;0,E30&gt;0,H29+0.005&gt;=J29),"Goal Met",
 IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,H31+0.005&gt;=J31),"Goal Met",
 IF(AND(E29&gt;=0,E30=0,E31&gt;0,H31&lt;J31),"Goal Not Met",
 IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,H30&lt;J30),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N29" s="10">
         <v>45930</v>
       </c>
       <c r="O29" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A30" s="5">
         <v>2024</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G30" s="5">
         <v>0</v>
       </c>
       <c r="H30" s="7" t="str">
         <f>IFERROR(E29/(E29+E31),"")</f>
         <v/>
       </c>
       <c r="I30" s="7" t="str">
         <f>IFERROR((E29+E30)/(G29),"")</f>
         <v/>
       </c>
       <c r="J30" s="8">
         <v>0.8</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L30" s="12" t="str">
         <f>IF(K29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
 IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
 IF(AND(E29&gt;0,E30&gt;0,H29+0.005&gt;=J29),"Currently Meeting, Pending",
 IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,H31+0.005&gt;=J31),"Will Meet Goal",
 IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;J31),"Will Not Meet Goal",
 IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,H30&lt;J30),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E29=0,E30=0,E31=0),"N/A",
 IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
 IF(AND(E29&gt;0,E30&gt;0,H29+0.005&gt;=J29),"Goal Met",
 IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,H31+0.005&gt;=J31),"Goal Met",
 IF(AND(E29&gt;=0,E30=0,E31&gt;0,H31&lt;J31),"Goal Not Met",
 IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,H30&lt;J30),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N30" s="10">
         <v>45930</v>
       </c>
       <c r="O30" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A31" s="5">
         <v>2024</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="6">
         <v>0</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G31" s="5">
         <v>0</v>
       </c>
       <c r="H31" s="7" t="str">
         <f>IFERROR(E29/(E29+E31),"")</f>
         <v/>
       </c>
       <c r="I31" s="7" t="str">
         <f>IFERROR((E29+E30)/(G29),"")</f>
         <v/>
       </c>
       <c r="J31" s="8">
         <v>0.8</v>
       </c>
       <c r="K31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L31" s="12" t="str">
         <f>IF(K29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
 IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
 IF(AND(E29&gt;0,E30&gt;0,H29+0.005&gt;=J29),"Currently Meeting, Pending",
 IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,H31+0.005&gt;=J31),"Will Meet Goal",
 IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;J31),"Will Not Meet Goal",
 IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,H30&lt;J30),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E29=0,E30=0,E31=0),"N/A",
 IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
 IF(AND(E29&gt;0,E30&gt;0,H29+0.005&gt;=J29),"Goal Met",
 IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,H31+0.005&gt;=J31),"Goal Met",
 IF(AND(E29&gt;=0,E30=0,E31&gt;0,H31&lt;J31),"Goal Not Met",
 IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,H30&lt;J30),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="10">
         <v>45930</v>
       </c>
       <c r="O31" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A32" s="5">
         <v>2024</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="6">
         <v>0</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G32" s="5">
         <v>0</v>
       </c>
       <c r="H32" s="7" t="str">
         <f>IFERROR(E32/(E32+E34),"")</f>
         <v/>
       </c>
       <c r="I32" s="7" t="str">
         <f>IFERROR((E32+E33)/(G32),"")</f>
         <v/>
       </c>
       <c r="J32" s="8">
         <v>0.8</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L32" s="9" t="str">
         <f>IF(K32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
 IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
 IF(AND(E32&gt;0,E33&gt;0,H32+0.005&gt;=J32),"Currently Meeting, Pending",
 IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,H34+0.005&gt;=J34),"Will Meet Goal",
 IF(AND(E32&gt;=0,E33=0,E34&gt;0,I34&lt;J34),"Will Not Meet Goal",
 IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,H33&lt;J33),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E32=0,E33=0,E34=0),"N/A",
 IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
 IF(AND(E32&gt;0,E33&gt;0,H32+0.005&gt;=J32),"Goal Met",
 IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,H34+0.005&gt;=J34),"Goal Met",
 IF(AND(E32&gt;=0,E33=0,E34&gt;0,H34&lt;J34),"Goal Not Met",
 IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,H33&lt;J33),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N32" s="10">
         <v>45930</v>
       </c>
       <c r="O32" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A33" s="5">
         <v>2024</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G33" s="5">
         <v>0</v>
       </c>
       <c r="H33" s="7" t="str">
         <f>IFERROR(E32/(E32+E34),"")</f>
         <v/>
       </c>
       <c r="I33" s="7" t="str">
         <f>IFERROR((E32+E33)/(G32),"")</f>
         <v/>
       </c>
       <c r="J33" s="8">
         <v>0.8</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L33" s="12" t="str">
         <f>IF(K32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
 IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
 IF(AND(E32&gt;0,E33&gt;0,H32+0.005&gt;=J32),"Currently Meeting, Pending",
 IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,H34+0.005&gt;=J34),"Will Meet Goal",
 IF(AND(E32&gt;=0,E33=0,E34&gt;0,I34&lt;J34),"Will Not Meet Goal",
 IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,H33&lt;J33),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E32=0,E33=0,E34=0),"N/A",
 IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
 IF(AND(E32&gt;0,E33&gt;0,H32+0.005&gt;=J32),"Goal Met",
 IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,H34+0.005&gt;=J34),"Goal Met",
 IF(AND(E32&gt;=0,E33=0,E34&gt;0,H34&lt;J34),"Goal Not Met",
 IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,H33&lt;J33),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N33" s="10">
         <v>45930</v>
       </c>
       <c r="O33" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A34" s="5">
         <v>2024</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G34" s="5">
         <v>0</v>
       </c>
       <c r="H34" s="7" t="str">
         <f>IFERROR(E32/(E32+E34),"")</f>
         <v/>
       </c>
       <c r="I34" s="7" t="str">
         <f>IFERROR((E32+E33)/(G32),"")</f>
         <v/>
       </c>
       <c r="J34" s="8">
         <v>0.8</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L34" s="12" t="str">
         <f>IF(K32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
 IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
 IF(AND(E32&gt;0,E33&gt;0,H32+0.005&gt;=J32),"Currently Meeting, Pending",
 IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,H34+0.005&gt;=J34),"Will Meet Goal",
 IF(AND(E32&gt;=0,E33=0,E34&gt;0,I34&lt;J34),"Will Not Meet Goal",
 IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,H33&lt;J33),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E32=0,E33=0,E34=0),"N/A",
 IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
 IF(AND(E32&gt;0,E33&gt;0,H32+0.005&gt;=J32),"Goal Met",
 IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,H34+0.005&gt;=J34),"Goal Met",
 IF(AND(E32&gt;=0,E33=0,E34&gt;0,H34&lt;J34),"Goal Not Met",
 IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,H33&lt;J33),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N34" s="10">
         <v>45930</v>
       </c>
       <c r="O34" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A35" s="5">
         <v>2024</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G35" s="5">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="str">
         <f>IFERROR(E35/(E35+E37),"")</f>
         <v/>
       </c>
       <c r="I35" s="7" t="str">
         <f>IFERROR((E35+E36)/(G35),"")</f>
         <v/>
       </c>
       <c r="J35" s="8">
         <v>0.8</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L35" s="9" t="str">
         <f>IF(K35="Y",IF(AND(E35=0,E36=0,E37=0),"N/A",
 IF(AND(E35=0,E36&gt;0,E37=0),"Currently Meeting, Pending",
 IF(AND(E35&gt;0,E36&gt;0,H35+0.005&gt;=J35),"Currently Meeting, Pending",
 IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,H37+0.005&gt;=J37),"Will Meet Goal",
 IF(AND(E35&gt;=0,E36=0,E37&gt;0,I37&lt;J37),"Will Not Meet Goal",
 IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,H36&lt;J36),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E35=0,E36=0,E37=0),"N/A",
 IF(AND(E35=0,E36&gt;0,E37=0),"Goal Met",
 IF(AND(E35&gt;0,E36&gt;0,H35+0.005&gt;=J35),"Goal Met",
 IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,H37+0.005&gt;=J37),"Goal Met",
 IF(AND(E35&gt;=0,E36=0,E37&gt;0,H37&lt;J37),"Goal Not Met",
 IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,H36&lt;J36),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N35" s="10">
         <v>45930</v>
       </c>
       <c r="O35" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A36" s="5">
         <v>2024</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G36" s="5">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="str">
         <f>IFERROR(E35/(E35+E37),"")</f>
         <v/>
       </c>
       <c r="I36" s="7" t="str">
         <f>IFERROR((E35+E36)/(G35),"")</f>
         <v/>
       </c>
       <c r="J36" s="8">
         <v>0.8</v>
       </c>
       <c r="K36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L36" s="12" t="str">
         <f>IF(K35="Y",IF(AND(E35=0,E36=0,E37=0),"N/A",
 IF(AND(E35=0,E36&gt;0,E37=0),"Currently Meeting, Pending",
 IF(AND(E35&gt;0,E36&gt;0,H35+0.005&gt;=J35),"Currently Meeting, Pending",
 IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,H37+0.005&gt;=J37),"Will Meet Goal",
 IF(AND(E35&gt;=0,E36=0,E37&gt;0,I37&lt;J37),"Will Not Meet Goal",
 IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,H36&lt;J36),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E35=0,E36=0,E37=0),"N/A",
 IF(AND(E35=0,E36&gt;0,E37=0),"Goal Met",
 IF(AND(E35&gt;0,E36&gt;0,H35+0.005&gt;=J35),"Goal Met",
 IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,H37+0.005&gt;=J37),"Goal Met",
 IF(AND(E35&gt;=0,E36=0,E37&gt;0,H37&lt;J37),"Goal Not Met",
 IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,H36&lt;J36),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N36" s="10">
         <v>45930</v>
       </c>
       <c r="O36" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A37" s="5">
         <v>2024</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G37" s="5">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="str">
         <f>IFERROR(E35/(E35+E37),"")</f>
         <v/>
       </c>
       <c r="I37" s="7" t="str">
         <f>IFERROR((E35+E36)/(G35),"")</f>
         <v/>
       </c>
       <c r="J37" s="8">
         <v>0.8</v>
       </c>
       <c r="K37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="L37" s="12" t="str">
         <f>IF(K35="Y",IF(AND(E35=0,E36=0,E37=0),"N/A",
 IF(AND(E35=0,E36&gt;0,E37=0),"Currently Meeting, Pending",
 IF(AND(E35&gt;0,E36&gt;0,H35+0.005&gt;=J35),"Currently Meeting, Pending",
 IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,H37+0.005&gt;=J37),"Will Meet Goal",
 IF(AND(E35&gt;=0,E36=0,E37&gt;0,I37&lt;J37),"Will Not Meet Goal",
 IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,H36&lt;J36),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E35=0,E36=0,E37=0),"N/A",
 IF(AND(E35=0,E36&gt;0,E37=0),"Goal Met",
 IF(AND(E35&gt;0,E36&gt;0,H35+0.005&gt;=J35),"Goal Met",
 IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,H37+0.005&gt;=J37),"Goal Met",
 IF(AND(E35&gt;=0,E36=0,E37&gt;0,H37&lt;J37),"Goal Not Met",
 IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,H36&lt;J36),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N37" s="10">
         <v>45930</v>
       </c>
       <c r="O37" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A38" s="5">
         <v>2024</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="13">
         <v>0</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G38" s="5">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="str">
         <f>IFERROR(E38/(E38+E40),"")</f>
         <v/>
       </c>
@@ -3800,51 +3852,51 @@
 IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Will Meet Goal",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,I40&lt;J40),"Will Not Meet Goal",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E38=0,E39=0,E40=0),"N/A",
 IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Goal Met",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,H40&lt;J40),"Goal Not Met",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N38" s="10">
         <v>45930</v>
       </c>
       <c r="O38" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A39" s="5">
         <v>2024</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G39" s="5">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="str">
         <f>IFERROR(E38/(E38+E40),"")</f>
         <v/>
       </c>
@@ -3863,51 +3915,51 @@
 IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Will Meet Goal",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,I40&lt;J40),"Will Not Meet Goal",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E38=0,E39=0,E40=0),"N/A",
 IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Goal Met",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,H40&lt;J40),"Goal Not Met",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N39" s="10">
         <v>45930</v>
       </c>
       <c r="O39" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A40" s="5">
         <v>2024</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G40" s="5">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="str">
         <f>IFERROR(E38/(E38+E40),"")</f>
         <v/>
       </c>
@@ -3926,51 +3978,51 @@
 IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Currently Meeting, Pending",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Will Meet Goal",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,I40&lt;J40),"Will Not Meet Goal",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E38=0,E39=0,E40=0),"N/A",
 IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;0,H38+0.005&gt;=J38),"Goal Met",
 IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,H40+0.005&gt;=J40),"Goal Met",
 IF(AND(E38&gt;=0,E39=0,E40&gt;0,H40&lt;J40),"Goal Not Met",
 IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,H39&lt;J39),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N40" s="10">
         <v>45930</v>
       </c>
       <c r="O40" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A41" s="5">
         <v>2024</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G41" s="5">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="str">
         <f>IFERROR(E41/(E41+E43),"")</f>
         <v/>
       </c>
@@ -3989,51 +4041,51 @@
 IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Will Meet Goal",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,I43&lt;J43),"Will Not Meet Goal",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E41=0,E42=0,E43=0),"N/A",
 IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Goal Met",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,H43&lt;J43),"Goal Not Met",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N41" s="10">
         <v>45930</v>
       </c>
       <c r="O41" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A42" s="5">
         <v>2024</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G42" s="5">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="str">
         <f>IFERROR(E41/(E41+E43),"")</f>
         <v/>
       </c>
@@ -4052,51 +4104,51 @@
 IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Will Meet Goal",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,I43&lt;J43),"Will Not Meet Goal",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E41=0,E42=0,E43=0),"N/A",
 IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Goal Met",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,H43&lt;J43),"Goal Not Met",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N42" s="10">
         <v>45930</v>
       </c>
       <c r="O42" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A43" s="5">
         <v>2024</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G43" s="5">
         <v>0</v>
       </c>
       <c r="H43" s="7" t="str">
         <f>IFERROR(E41/(E41+E43),"")</f>
         <v/>
       </c>
@@ -4115,51 +4167,51 @@
 IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Currently Meeting, Pending",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Will Meet Goal",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,I43&lt;J43),"Will Not Meet Goal",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E41=0,E42=0,E43=0),"N/A",
 IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;0,H41+0.005&gt;=J41),"Goal Met",
 IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,H43+0.005&gt;=J43),"Goal Met",
 IF(AND(E41&gt;=0,E42=0,E43&gt;0,H43&lt;J43),"Goal Not Met",
 IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,H42&lt;J42),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N43" s="10">
         <v>45930</v>
       </c>
       <c r="O43" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A44" s="5">
         <v>2024</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="13">
         <v>0</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G44" s="5">
         <v>0</v>
       </c>
       <c r="H44" s="7" t="str">
         <f>IFERROR(E44/(E44+E46),"")</f>
         <v/>
       </c>
@@ -4178,51 +4230,51 @@
 IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Will Meet Goal",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,I46&lt;J46),"Will Not Meet Goal",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E44=0,E45=0,E46=0),"N/A",
 IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Goal Met",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,H46&lt;J46),"Goal Not Met",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N44" s="10">
         <v>45930</v>
       </c>
       <c r="O44" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A45" s="5">
         <v>2024</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G45" s="5">
         <v>0</v>
       </c>
       <c r="H45" s="7" t="str">
         <f>IFERROR(E44/(E44+E46),"")</f>
         <v/>
       </c>
@@ -4241,51 +4293,51 @@
 IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Will Meet Goal",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,I46&lt;J46),"Will Not Meet Goal",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E44=0,E45=0,E46=0),"N/A",
 IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Goal Met",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,H46&lt;J46),"Goal Not Met",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N45" s="10">
         <v>45930</v>
       </c>
       <c r="O45" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A46" s="5">
         <v>2024</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="13">
         <v>0</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G46" s="5">
         <v>0</v>
       </c>
       <c r="H46" s="7" t="str">
         <f>IFERROR(E44/(E44+E46),"")</f>
         <v/>
       </c>
@@ -4304,51 +4356,51 @@
 IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Currently Meeting, Pending",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Will Meet Goal",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,I46&lt;J46),"Will Not Meet Goal",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E44=0,E45=0,E46=0),"N/A",
 IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;0,H44+0.005&gt;=J44),"Goal Met",
 IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,H46+0.005&gt;=J46),"Goal Met",
 IF(AND(E44&gt;=0,E45=0,E46&gt;0,H46&lt;J46),"Goal Not Met",
 IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,H45&lt;J45),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N46" s="10">
         <v>45930</v>
       </c>
       <c r="O46" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A47" s="5">
         <v>2024</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="6">
         <v>9</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G47" s="5">
         <v>9</v>
       </c>
       <c r="H47" s="7">
         <f>IFERROR(E47/(E47+E49),"")</f>
         <v>1</v>
       </c>
@@ -4367,51 +4419,51 @@
 IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Will Meet Goal",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,I49&lt;J49),"Will Not Meet Goal",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E47=0,E48=0,E49=0),"N/A",
 IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Goal Met",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,H49&lt;J49),"Goal Not Met",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>39</v>
       </c>
       <c r="N47" s="10">
         <v>45930</v>
       </c>
       <c r="O47" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A48" s="5">
         <v>2024</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G48" s="5">
         <v>9</v>
       </c>
       <c r="H48" s="7">
         <f>IFERROR(E47/(E47+E49),"")</f>
         <v>1</v>
       </c>
@@ -4430,51 +4482,51 @@
 IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Will Meet Goal",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,I49&lt;J49),"Will Not Meet Goal",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E47=0,E48=0,E49=0),"N/A",
 IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Goal Met",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,H49&lt;J49),"Goal Not Met",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="N48" s="10">
         <v>45930</v>
       </c>
       <c r="O48" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A49" s="5">
         <v>2024</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="6">
         <v>0</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G49" s="5">
         <v>9</v>
       </c>
       <c r="H49" s="7">
         <f>IFERROR(E47/(E47+E49),"")</f>
         <v>1</v>
       </c>
@@ -4493,2277 +4545,2277 @@
 IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Currently Meeting, Pending",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Will Meet Goal",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,I49&lt;J49),"Will Not Meet Goal",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E47=0,E48=0,E49=0),"N/A",
 IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;0,H47+0.005&gt;=J47),"Goal Met",
 IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,H49+0.005&gt;=J49),"Goal Met",
 IF(AND(E47&gt;=0,E48=0,E49&gt;0,H49&lt;J49),"Goal Not Met",
 IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,H48&lt;J48),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Goal Met</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>39</v>
       </c>
       <c r="N49" s="10">
         <v>45930</v>
       </c>
       <c r="O49" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A50" s="5">
         <v>2025</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="13">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G50" s="6">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="H50" s="7">
         <f>IFERROR(E50/(E50+E52),"")</f>
-        <v>0.97297297297297303</v>
+        <v>0.98484848484848486</v>
       </c>
       <c r="I50" s="7">
         <f>IFERROR((E50+E51)/(G50),"")</f>
-        <v>0.98863636363636365</v>
+        <v>0.98734177215189878</v>
       </c>
       <c r="J50" s="8">
         <v>0.9</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L50" s="9" t="str">
         <f>IF(K50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Will Meet Goal",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;J52),"Will Not Meet Goal",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Goal Met",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,H52&lt;J52),"Goal Not Met",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="N50" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O50" s="11">
-        <v>0.40909090909090912</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.82278481012658233</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A51" s="5">
         <v>2025</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E51" s="13">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G51" s="5">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="H51" s="7">
         <f>IFERROR(E50/(E50+E52),"")</f>
-        <v>0.97297297297297303</v>
+        <v>0.98484848484848486</v>
       </c>
       <c r="I51" s="7">
         <f>IFERROR((E50+E51)/(G50),"")</f>
-        <v>0.98863636363636365</v>
+        <v>0.98734177215189878</v>
       </c>
       <c r="J51" s="8">
         <v>0.9</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L51" s="12" t="str">
         <f>IF(K50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Will Meet Goal",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;J52),"Will Not Meet Goal",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Goal Met",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,H52&lt;J52),"Goal Not Met",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="N51" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O51" s="11">
-        <v>0.57954545454545459</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.16455696202531644</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A52" s="5">
         <v>2025</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E52" s="13">
         <v>1</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G52" s="5">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="H52" s="7">
         <f>IFERROR(E50/(E50+E52),"")</f>
-        <v>0.97297297297297303</v>
+        <v>0.98484848484848486</v>
       </c>
       <c r="I52" s="7">
         <f>IFERROR((E50+E51)/(G50),"")</f>
-        <v>0.98863636363636365</v>
+        <v>0.98734177215189878</v>
       </c>
       <c r="J52" s="8">
         <v>0.9</v>
       </c>
       <c r="K52" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L52" s="12" t="str">
         <f>IF(K50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Currently Meeting, Pending",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Will Meet Goal",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;J52),"Will Not Meet Goal",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E50=0,E51=0,E52=0),"N/A",
 IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;0,H50+0.005&gt;=J50),"Goal Met",
 IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,H52+0.005&gt;=J52),"Goal Met",
 IF(AND(E50&gt;=0,E51=0,E52&gt;0,H52&lt;J52),"Goal Not Met",
 IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,H51&lt;J51),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="N52" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O52" s="11">
-        <v>1.1363636363636364E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+        <v>1.2658227848101266E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A53" s="5">
         <v>2025</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="6">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G53" s="5">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H53" s="7">
         <f>IFERROR(E53/(E53+E55),"")</f>
-        <v>0.95714285714285718</v>
+        <v>0.97297297297297303</v>
       </c>
       <c r="I53" s="7">
         <f>IFERROR((E53+E54)/(G53),"")</f>
-        <v>0.9732142857142857</v>
+        <v>0.97520661157024791</v>
       </c>
       <c r="J53" s="8">
         <v>0.9</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L53" s="9" t="str">
         <f>IF(K53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Will Meet Goal",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;J55),"Will Not Meet Goal",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Goal Met",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,H55&lt;J55),"Goal Not Met",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N53" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O53" s="11">
-        <v>0.5982142857142857</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.8925619834710744</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A54" s="5">
         <v>2025</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="6">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G54" s="5">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H54" s="7">
         <f>IFERROR(E53/(E53+E55),"")</f>
-        <v>0.95714285714285718</v>
+        <v>0.97297297297297303</v>
       </c>
       <c r="I54" s="7">
         <f>IFERROR((E53+E54)/(G53),"")</f>
-        <v>0.9732142857142857</v>
+        <v>0.97520661157024791</v>
       </c>
       <c r="J54" s="8">
         <v>0.9</v>
       </c>
       <c r="K54" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L54" s="12" t="str">
         <f>IF(K53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Will Meet Goal",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;J55),"Will Not Meet Goal",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Goal Met",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,H55&lt;J55),"Goal Not Met",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N54" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O54" s="11">
-        <v>0.37</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+        <v>8.2644628099173556E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A55" s="5">
         <v>2025</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E55" s="6">
         <v>3</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G55" s="5">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H55" s="7">
         <f>IFERROR(E53/(E53+E55),"")</f>
-        <v>0.95714285714285718</v>
+        <v>0.97297297297297303</v>
       </c>
       <c r="I55" s="7">
         <f>IFERROR((E53+E54)/(G53),"")</f>
-        <v>0.9732142857142857</v>
+        <v>0.97520661157024791</v>
       </c>
       <c r="J55" s="8">
         <v>0.9</v>
       </c>
       <c r="K55" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L55" s="12" t="str">
         <f>IF(K53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Currently Meeting, Pending",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Will Meet Goal",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;J55),"Will Not Meet Goal",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E53=0,E54=0,E55=0),"N/A",
 IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;0,H53+0.005&gt;=J53),"Goal Met",
 IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,H55+0.005&gt;=J55),"Goal Met",
 IF(AND(E53&gt;=0,E54=0,E55&gt;0,H55&lt;J55),"Goal Not Met",
 IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,H54&lt;J54),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N55" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O55" s="11">
-        <v>0.03</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+        <v>2.4793388429752067E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A56" s="5">
         <v>2025</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="13">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G56" s="5">
         <v>17</v>
       </c>
-      <c r="H56" s="7" t="str">
+      <c r="H56" s="7">
         <f>IFERROR(E56/(E56+E58),"")</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="I56" s="7">
         <f>IFERROR((E56+E57)/(G56),"")</f>
         <v>1</v>
       </c>
       <c r="J56" s="8">
         <v>0.9</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L56" s="9" t="str">
         <f>IF(K56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Will Meet Goal",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,I58&lt;J58),"Will Not Meet Goal",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Goal Met",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,H58&lt;J58),"Goal Not Met",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N56" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O56" s="11">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.47058823529411764</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A57" s="5">
         <v>2025</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E57" s="13">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G57" s="5">
         <v>17</v>
       </c>
-      <c r="H57" s="7" t="str">
+      <c r="H57" s="7">
         <f>IFERROR(E56/(E56+E58),"")</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="I57" s="7">
         <f>IFERROR((E56+E57)/(G56),"")</f>
         <v>1</v>
       </c>
       <c r="J57" s="8">
         <v>0.9</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L57" s="12" t="str">
         <f>IF(K56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Will Meet Goal",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,I58&lt;J58),"Will Not Meet Goal",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Goal Met",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,H58&lt;J58),"Goal Not Met",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N57" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O57" s="11">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.52941176470588236</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A58" s="5">
         <v>2025</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E58" s="13">
         <v>0</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G58" s="5">
         <v>17</v>
       </c>
-      <c r="H58" s="7" t="str">
+      <c r="H58" s="7">
         <f>IFERROR(E56/(E56+E58),"")</f>
-        <v/>
+        <v>1</v>
       </c>
       <c r="I58" s="7">
         <f>IFERROR((E56+E57)/(G56),"")</f>
         <v>1</v>
       </c>
       <c r="J58" s="8">
         <v>0.9</v>
       </c>
       <c r="K58" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L58" s="12" t="str">
         <f>IF(K56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Currently Meeting, Pending",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Will Meet Goal",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,I58&lt;J58),"Will Not Meet Goal",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E56=0,E57=0,E58=0),"N/A",
 IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;0,H56+0.005&gt;=J56),"Goal Met",
 IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,H58+0.005&gt;=J58),"Goal Met",
 IF(AND(E56&gt;=0,E57=0,E58&gt;0,H58&lt;J58),"Goal Not Met",
 IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,H57&lt;J57),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="N58" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O58" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A59" s="5">
         <v>2025</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G59" s="5">
         <v>11</v>
       </c>
       <c r="H59" s="7">
         <f>IFERROR(E59/(E59+E61),"")</f>
         <v>1</v>
       </c>
       <c r="I59" s="7">
         <f>IFERROR((E59+E60)/(G59),"")</f>
         <v>1</v>
       </c>
       <c r="J59" s="8">
         <v>0.9</v>
       </c>
       <c r="K59" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L59" s="9" t="str">
         <f>IF(K59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Will Meet Goal",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,I61&lt;J61),"Will Not Meet Goal",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Goal Met",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,H61&lt;J61),"Goal Not Met",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="N59" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O59" s="11">
-        <v>0.72727272727272729</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A60" s="5">
         <v>2025</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E60" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G60" s="5">
         <v>11</v>
       </c>
       <c r="H60" s="7">
         <f>IFERROR(E59/(E59+E61),"")</f>
         <v>1</v>
       </c>
       <c r="I60" s="7">
         <f>IFERROR((E59+E60)/(G59),"")</f>
         <v>1</v>
       </c>
       <c r="J60" s="8">
         <v>0.9</v>
       </c>
       <c r="K60" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L60" s="12" t="str">
         <f>IF(K59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Will Meet Goal",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,I61&lt;J61),"Will Not Meet Goal",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Goal Met",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,H61&lt;J61),"Goal Not Met",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="N60" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O60" s="11">
-        <v>0.27272727272727271</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A61" s="5">
         <v>2025</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E61" s="6">
         <v>0</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G61" s="5">
         <v>11</v>
       </c>
       <c r="H61" s="7">
         <f>IFERROR(E59/(E59+E61),"")</f>
         <v>1</v>
       </c>
       <c r="I61" s="7">
         <f>IFERROR((E59+E60)/(G59),"")</f>
         <v>1</v>
       </c>
       <c r="J61" s="8">
         <v>0.9</v>
       </c>
       <c r="K61" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L61" s="12" t="str">
         <f>IF(K59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Currently Meeting, Pending",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Will Meet Goal",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,I61&lt;J61),"Will Not Meet Goal",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E59=0,E60=0,E61=0),"N/A",
 IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;0,H59+0.005&gt;=J59),"Goal Met",
 IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,H61+0.005&gt;=J61),"Goal Met",
 IF(AND(E59&gt;=0,E60=0,E61&gt;0,H61&lt;J61),"Goal Not Met",
 IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,H60&lt;J60),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="N61" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O61" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A62" s="5">
         <v>2025</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="13">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G62" s="5">
         <v>8</v>
       </c>
       <c r="H62" s="7">
         <f>IFERROR(E62/(E62+E64),"")</f>
         <v>1</v>
       </c>
       <c r="I62" s="7">
         <f>IFERROR((E62+E63)/(G62),"")</f>
         <v>1</v>
       </c>
       <c r="J62" s="8">
         <v>0.9</v>
       </c>
       <c r="K62" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L62" s="9" t="str">
         <f>IF(K62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
 IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
 IF(AND(E62&gt;0,E63&gt;0,H62+0.005&gt;=J62),"Currently Meeting, Pending",
 IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,H64+0.005&gt;=J64),"Will Meet Goal",
 IF(AND(E62&gt;=0,E63=0,E64&gt;0,I64&lt;J64),"Will Not Meet Goal",
 IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,H63&lt;J63),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E62=0,E63=0,E64=0),"N/A",
 IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
 IF(AND(E62&gt;0,E63&gt;0,H62+0.005&gt;=J62),"Goal Met",
 IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,H64+0.005&gt;=J64),"Goal Met",
 IF(AND(E62&gt;=0,E63=0,E64&gt;0,H64&lt;J64),"Goal Not Met",
 IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,H63&lt;J63),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="N62" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O62" s="11">
-        <v>0.12</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A63" s="5">
         <v>2025</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E63" s="13">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G63" s="5">
         <v>8</v>
       </c>
       <c r="H63" s="7">
         <f>IFERROR(E62/(E62+E64),"")</f>
         <v>1</v>
       </c>
       <c r="I63" s="7">
         <f>IFERROR((E62+E63)/(G62),"")</f>
         <v>1</v>
       </c>
       <c r="J63" s="8">
         <v>0.9</v>
       </c>
       <c r="K63" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L63" s="12" t="str">
         <f>IF(K62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
 IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
 IF(AND(E62&gt;0,E63&gt;0,H62+0.005&gt;=J62),"Currently Meeting, Pending",
 IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,H64+0.005&gt;=J64),"Will Meet Goal",
 IF(AND(E62&gt;=0,E63=0,E64&gt;0,I64&lt;J64),"Will Not Meet Goal",
 IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,H63&lt;J63),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E62=0,E63=0,E64=0),"N/A",
 IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
 IF(AND(E62&gt;0,E63&gt;0,H62+0.005&gt;=J62),"Goal Met",
 IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,H64+0.005&gt;=J64),"Goal Met",
 IF(AND(E62&gt;=0,E63=0,E64&gt;0,H64&lt;J64),"Goal Not Met",
 IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,H63&lt;J63),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="N63" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O63" s="11">
-        <v>0.875</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A64" s="5">
         <v>2025</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E64" s="13">
         <v>0</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G64" s="5">
         <v>8</v>
       </c>
       <c r="H64" s="7">
         <f>IFERROR(E62/(E62+E64),"")</f>
         <v>1</v>
       </c>
       <c r="I64" s="7">
         <f>IFERROR((E62+E63)/(G62),"")</f>
         <v>1</v>
       </c>
       <c r="J64" s="8">
         <v>0.9</v>
       </c>
       <c r="K64" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L64" s="12" t="str">
         <f>IF(K62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
 IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
 IF(AND(E62&gt;0,E63&gt;0,H62+0.005&gt;=J62),"Currently Meeting, Pending",
 IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,H64+0.005&gt;=J64),"Will Meet Goal",
 IF(AND(E62&gt;=0,E63=0,E64&gt;0,I64&lt;J64),"Will Not Meet Goal",
 IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,H63&lt;J63),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E62=0,E63=0,E64=0),"N/A",
 IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
 IF(AND(E62&gt;0,E63&gt;0,H62+0.005&gt;=J62),"Goal Met",
 IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,H64+0.005&gt;=J64),"Goal Met",
 IF(AND(E62&gt;=0,E63=0,E64&gt;0,H64&lt;J64),"Goal Not Met",
 IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,H63&lt;J63),"Goal Not Met","ERROR")
 ))))))</f>
-        <v>Currently Meeting, Pending</v>
+        <v>Will Meet Goal</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="N64" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O64" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A65" s="5">
         <v>2025</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="6">
         <v>0</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G65" s="5">
         <v>0</v>
       </c>
       <c r="H65" s="7" t="str">
         <f>IFERROR(E65/(E65+E67),"")</f>
         <v/>
       </c>
       <c r="I65" s="7" t="str">
         <f>IFERROR((E65+E66)/(G65),"")</f>
         <v/>
       </c>
       <c r="J65" s="8">
         <v>0.9</v>
       </c>
       <c r="K65" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L65" s="9" t="str">
         <f>IF(K65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
 IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
 IF(AND(E65&gt;0,E66&gt;0,H65+0.005&gt;=J65),"Currently Meeting, Pending",
 IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,H67+0.005&gt;=J67),"Will Meet Goal",
 IF(AND(E65&gt;=0,E66=0,E67&gt;0,I67&lt;J67),"Will Not Meet Goal",
 IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,H66&lt;J66),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E65=0,E66=0,E67=0),"N/A",
 IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
 IF(AND(E65&gt;0,E66&gt;0,H65+0.005&gt;=J65),"Goal Met",
 IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,H67+0.005&gt;=J67),"Goal Met",
 IF(AND(E65&gt;=0,E66=0,E67&gt;0,H67&lt;J67),"Goal Not Met",
 IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,H66&lt;J66),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N65" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O65" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A66" s="5">
         <v>2025</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="6">
         <v>0</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G66" s="5">
         <v>0</v>
       </c>
       <c r="H66" s="7" t="str">
         <f>IFERROR(E65/(E65+E67),"")</f>
         <v/>
       </c>
       <c r="I66" s="7" t="str">
         <f>IFERROR((E65+E66)/(G65),"")</f>
         <v/>
       </c>
       <c r="J66" s="8">
         <v>0.9</v>
       </c>
       <c r="K66" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L66" s="12" t="str">
         <f>IF(K65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
 IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
 IF(AND(E65&gt;0,E66&gt;0,H65+0.005&gt;=J65),"Currently Meeting, Pending",
 IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,H67+0.005&gt;=J67),"Will Meet Goal",
 IF(AND(E65&gt;=0,E66=0,E67&gt;0,I67&lt;J67),"Will Not Meet Goal",
 IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,H66&lt;J66),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E65=0,E66=0,E67=0),"N/A",
 IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
 IF(AND(E65&gt;0,E66&gt;0,H65+0.005&gt;=J65),"Goal Met",
 IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,H67+0.005&gt;=J67),"Goal Met",
 IF(AND(E65&gt;=0,E66=0,E67&gt;0,H67&lt;J67),"Goal Not Met",
 IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,H66&lt;J66),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N66" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O66" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A67" s="5">
         <v>2025</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G67" s="5">
         <v>0</v>
       </c>
       <c r="H67" s="7" t="str">
         <f>IFERROR(E65/(E65+E67),"")</f>
         <v/>
       </c>
       <c r="I67" s="7" t="str">
         <f>IFERROR((E65+E66)/(G65),"")</f>
         <v/>
       </c>
       <c r="J67" s="8">
         <v>0.9</v>
       </c>
       <c r="K67" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L67" s="12" t="str">
         <f>IF(K65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
 IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
 IF(AND(E65&gt;0,E66&gt;0,H65+0.005&gt;=J65),"Currently Meeting, Pending",
 IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,H67+0.005&gt;=J67),"Will Meet Goal",
 IF(AND(E65&gt;=0,E66=0,E67&gt;0,I67&lt;J67),"Will Not Meet Goal",
 IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,H66&lt;J66),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E65=0,E66=0,E67=0),"N/A",
 IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
 IF(AND(E65&gt;0,E66&gt;0,H65+0.005&gt;=J65),"Goal Met",
 IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,H67+0.005&gt;=J67),"Goal Met",
 IF(AND(E65&gt;=0,E66=0,E67&gt;0,H67&lt;J67),"Goal Not Met",
 IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,H66&lt;J66),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M67" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N67" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O67" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A68" s="5">
         <v>2025</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G68" s="5">
         <v>6</v>
       </c>
       <c r="H68" s="7">
         <f>IFERROR(E68/(E68+E70),"")</f>
-        <v>0.8</v>
+        <v>0.83333333333333337</v>
       </c>
       <c r="I68" s="7">
         <f>IFERROR((E68+E69)/(G68),"")</f>
         <v>0.83333333333333337</v>
       </c>
       <c r="J68" s="8">
         <v>0.9</v>
       </c>
       <c r="K68" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L68" s="9" t="s">
         <v>41</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="N68" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O68" s="11">
-        <v>0.66</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A69" s="5">
         <v>2025</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E69" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G69" s="5">
         <v>6</v>
       </c>
       <c r="H69" s="7">
         <f>IFERROR(E68/(E68+E70),"")</f>
-        <v>0.8</v>
+        <v>0.83333333333333337</v>
       </c>
       <c r="I69" s="7">
         <f>IFERROR((E68+E69)/(G68),"")</f>
         <v>0.83333333333333337</v>
       </c>
       <c r="J69" s="8">
         <v>0.9</v>
       </c>
       <c r="K69" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L69" s="12" t="s">
         <v>41</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="N69" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O69" s="11">
-        <v>0.17</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A70" s="5">
         <v>2025</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>28</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E70" s="6">
         <v>1</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G70" s="5">
         <v>6</v>
       </c>
       <c r="H70" s="7">
         <f>IFERROR(E68/(E68+E70),"")</f>
-        <v>0.8</v>
+        <v>0.83333333333333337</v>
       </c>
       <c r="I70" s="7">
         <f>IFERROR((E68+E69)/(G68),"")</f>
         <v>0.83333333333333337</v>
       </c>
       <c r="J70" s="8">
         <v>0.9</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L70" s="12" t="s">
         <v>41</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="N70" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O70" s="11">
         <v>0.17</v>
       </c>
     </row>
-    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A71" s="5">
         <v>2025</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="6">
         <v>0</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G71" s="5">
         <v>0</v>
       </c>
       <c r="H71" s="7" t="str">
         <f>IFERROR(E71/(E71+E73),"")</f>
         <v/>
       </c>
       <c r="I71" s="7" t="str">
         <f>IFERROR((E71+E72)/(G71),"")</f>
         <v/>
       </c>
       <c r="J71" s="8">
         <v>0.9</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L71" s="9" t="str">
         <f>IF(K71="Y",IF(AND(E71=0,E72=0,E73=0),"N/A",
 IF(AND(E71=0,E72&gt;0,E73=0),"Currently Meeting, Pending",
 IF(AND(E71&gt;0,E72&gt;0,H71+0.005&gt;=J71),"Currently Meeting, Pending",
 IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,H73+0.005&gt;=J73),"Will Meet Goal",
 IF(AND(E71&gt;=0,E72=0,E73&gt;0,I73&lt;J73),"Will Not Meet Goal",
 IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,H72&lt;J72),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E71=0,E72=0,E73=0),"N/A",
 IF(AND(E71=0,E72&gt;0,E73=0),"Goal Met",
 IF(AND(E71&gt;0,E72&gt;0,H71+0.005&gt;=J71),"Goal Met",
 IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,H73+0.005&gt;=J73),"Goal Met",
 IF(AND(E71&gt;=0,E72=0,E73&gt;0,H73&lt;J73),"Goal Not Met",
 IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,H72&lt;J72),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N71" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O71" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A72" s="5">
         <v>2025</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E72" s="6">
         <v>0</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G72" s="5">
         <v>0</v>
       </c>
       <c r="H72" s="7" t="str">
         <f>IFERROR(E71/(E71+E73),"")</f>
         <v/>
       </c>
       <c r="I72" s="7" t="str">
         <f>IFERROR((E71+E72)/(G71),"")</f>
         <v/>
       </c>
       <c r="J72" s="8">
         <v>0.9</v>
       </c>
       <c r="K72" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L72" s="12" t="str">
         <f>IF(K71="Y",IF(AND(E71=0,E72=0,E73=0),"N/A",
 IF(AND(E71=0,E72&gt;0,E73=0),"Currently Meeting, Pending",
 IF(AND(E71&gt;0,E72&gt;0,H71+0.005&gt;=J71),"Currently Meeting, Pending",
 IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,H73+0.005&gt;=J73),"Will Meet Goal",
 IF(AND(E71&gt;=0,E72=0,E73&gt;0,I73&lt;J73),"Will Not Meet Goal",
 IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,H72&lt;J72),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E71=0,E72=0,E73=0),"N/A",
 IF(AND(E71=0,E72&gt;0,E73=0),"Goal Met",
 IF(AND(E71&gt;0,E72&gt;0,H71+0.005&gt;=J71),"Goal Met",
 IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,H73+0.005&gt;=J73),"Goal Met",
 IF(AND(E71&gt;=0,E72=0,E73&gt;0,H73&lt;J73),"Goal Not Met",
 IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,H72&lt;J72),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N72" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O72" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A73" s="5">
         <v>2025</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E73" s="6">
         <v>0</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G73" s="5">
         <v>0</v>
       </c>
       <c r="H73" s="7" t="str">
         <f>IFERROR(E71/(E71+E73),"")</f>
         <v/>
       </c>
       <c r="I73" s="7" t="str">
         <f>IFERROR((E71+E72)/(G71),"")</f>
         <v/>
       </c>
       <c r="J73" s="8">
         <v>0.9</v>
       </c>
       <c r="K73" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L73" s="12" t="str">
         <f>IF(K71="Y",IF(AND(E71=0,E72=0,E73=0),"N/A",
 IF(AND(E71=0,E72&gt;0,E73=0),"Currently Meeting, Pending",
 IF(AND(E71&gt;0,E72&gt;0,H71+0.005&gt;=J71),"Currently Meeting, Pending",
 IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,H73+0.005&gt;=J73),"Will Meet Goal",
 IF(AND(E71&gt;=0,E72=0,E73&gt;0,I73&lt;J73),"Will Not Meet Goal",
 IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,H72&lt;J72),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E71=0,E72=0,E73=0),"N/A",
 IF(AND(E71=0,E72&gt;0,E73=0),"Goal Met",
 IF(AND(E71&gt;0,E72&gt;0,H71+0.005&gt;=J71),"Goal Met",
 IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,H73+0.005&gt;=J73),"Goal Met",
 IF(AND(E71&gt;=0,E72=0,E73&gt;0,H73&lt;J73),"Goal Not Met",
 IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,H72&lt;J72),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M73" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N73" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O73" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A74" s="5">
         <v>2025</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="6">
         <v>0</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G74" s="5">
         <v>2</v>
       </c>
       <c r="H74" s="7" t="str">
         <f>IFERROR(E74/(E74+E76),"")</f>
         <v/>
       </c>
       <c r="I74" s="7">
         <f>IFERROR((E74+E75)/(G74),"")</f>
         <v>1</v>
       </c>
       <c r="J74" s="8">
         <v>0.9</v>
       </c>
       <c r="K74" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L74" s="9" t="str">
         <f>IF(K74="Y",IF(AND(E74=0,E75=0,E76=0),"N/A",
 IF(AND(E74=0,E75&gt;0,E76=0),"Currently Meeting, Pending",
 IF(AND(E74&gt;0,E75&gt;0,H74+0.005&gt;=J74),"Currently Meeting, Pending",
 IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,H76+0.005&gt;=J76),"Will Meet Goal",
 IF(AND(E74&gt;=0,E75=0,E76&gt;0,I76&lt;J76),"Will Not Meet Goal",
 IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,H75&lt;J75),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E74=0,E75=0,E76=0),"N/A",
 IF(AND(E74=0,E75&gt;0,E76=0),"Goal Met",
 IF(AND(E74&gt;0,E75&gt;0,H74+0.005&gt;=J74),"Goal Met",
 IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,H76+0.005&gt;=J76),"Goal Met",
 IF(AND(E74&gt;=0,E75=0,E76&gt;0,H76&lt;J76),"Goal Not Met",
 IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,H75&lt;J75),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="N74" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O74" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A75" s="5">
         <v>2025</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E75" s="6">
         <v>2</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G75" s="5">
         <v>2</v>
       </c>
       <c r="H75" s="7" t="str">
         <f>IFERROR(E74/(E74+E76),"")</f>
         <v/>
       </c>
       <c r="I75" s="7">
         <f>IFERROR((E74+E75)/(G74),"")</f>
         <v>1</v>
       </c>
       <c r="J75" s="8">
         <v>0.9</v>
       </c>
       <c r="K75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L75" s="12" t="str">
         <f>IF(K74="Y",IF(AND(E74=0,E75=0,E76=0),"N/A",
 IF(AND(E74=0,E75&gt;0,E76=0),"Currently Meeting, Pending",
 IF(AND(E74&gt;0,E75&gt;0,H74+0.005&gt;=J74),"Currently Meeting, Pending",
 IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,H76+0.005&gt;=J76),"Will Meet Goal",
 IF(AND(E74&gt;=0,E75=0,E76&gt;0,I76&lt;J76),"Will Not Meet Goal",
 IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,H75&lt;J75),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E74=0,E75=0,E76=0),"N/A",
 IF(AND(E74=0,E75&gt;0,E76=0),"Goal Met",
 IF(AND(E74&gt;0,E75&gt;0,H74+0.005&gt;=J74),"Goal Met",
 IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,H76+0.005&gt;=J76),"Goal Met",
 IF(AND(E74&gt;=0,E75=0,E76&gt;0,H76&lt;J76),"Goal Not Met",
 IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,H75&lt;J75),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="N75" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O75" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A76" s="5">
         <v>2025</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E76" s="6">
         <v>0</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G76" s="5">
         <v>2</v>
       </c>
       <c r="H76" s="7" t="str">
         <f>IFERROR(E74/(E74+E76),"")</f>
         <v/>
       </c>
       <c r="I76" s="7">
         <f>IFERROR((E74+E75)/(G74),"")</f>
         <v>1</v>
       </c>
       <c r="J76" s="8">
         <v>0.9</v>
       </c>
       <c r="K76" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L76" s="12" t="str">
         <f>IF(K74="Y",IF(AND(E74=0,E75=0,E76=0),"N/A",
 IF(AND(E74=0,E75&gt;0,E76=0),"Currently Meeting, Pending",
 IF(AND(E74&gt;0,E75&gt;0,H74+0.005&gt;=J74),"Currently Meeting, Pending",
 IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,H76+0.005&gt;=J76),"Will Meet Goal",
 IF(AND(E74&gt;=0,E75=0,E76&gt;0,I76&lt;J76),"Will Not Meet Goal",
 IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,H75&lt;J75),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E74=0,E75=0,E76=0),"N/A",
 IF(AND(E74=0,E75&gt;0,E76=0),"Goal Met",
 IF(AND(E74&gt;0,E75&gt;0,H74+0.005&gt;=J74),"Goal Met",
 IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,H76+0.005&gt;=J76),"Goal Met",
 IF(AND(E74&gt;=0,E75=0,E76&gt;0,H76&lt;J76),"Goal Not Met",
 IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,H75&lt;J75),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="N76" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O76" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A77" s="5">
         <v>2025</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="6">
         <v>0</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G77" s="5">
         <v>0</v>
       </c>
       <c r="H77" s="7" t="str">
         <f>IFERROR(E77/(E77+E79),"")</f>
         <v/>
       </c>
       <c r="I77" s="7" t="str">
         <f>IFERROR((E77+E78)/(G77),"")</f>
         <v/>
       </c>
       <c r="J77" s="8">
         <v>0.9</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L77" s="9" t="str">
         <f>IF(K77="Y",IF(AND(E77=0,E78=0,E79=0),"N/A",
 IF(AND(E77=0,E78&gt;0,E79=0),"Currently Meeting, Pending",
 IF(AND(E77&gt;0,E78&gt;0,H77+0.005&gt;=J77),"Currently Meeting, Pending",
 IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,H79+0.005&gt;=J79),"Will Meet Goal",
 IF(AND(E77&gt;=0,E78=0,E79&gt;0,I79&lt;J79),"Will Not Meet Goal",
 IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,H78&lt;J78),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E77=0,E78=0,E79=0),"N/A",
 IF(AND(E77=0,E78&gt;0,E79=0),"Goal Met",
 IF(AND(E77&gt;0,E78&gt;0,H77+0.005&gt;=J77),"Goal Met",
 IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,H79+0.005&gt;=J79),"Goal Met",
 IF(AND(E77&gt;=0,E78=0,E79&gt;0,H79&lt;J79),"Goal Not Met",
 IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,H78&lt;J78),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N77" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O77" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A78" s="5">
         <v>2025</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E78" s="6">
         <v>0</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G78" s="5">
         <v>0</v>
       </c>
       <c r="H78" s="7" t="str">
         <f>IFERROR(E77/(E77+E79),"")</f>
         <v/>
       </c>
       <c r="I78" s="7" t="str">
         <f>IFERROR((E77+E78)/(G77),"")</f>
         <v/>
       </c>
       <c r="J78" s="8">
         <v>0.9</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L78" s="12" t="str">
         <f>IF(K77="Y",IF(AND(E77=0,E78=0,E79=0),"N/A",
 IF(AND(E77=0,E78&gt;0,E79=0),"Currently Meeting, Pending",
 IF(AND(E77&gt;0,E78&gt;0,H77+0.005&gt;=J77),"Currently Meeting, Pending",
 IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,H79+0.005&gt;=J79),"Will Meet Goal",
 IF(AND(E77&gt;=0,E78=0,E79&gt;0,I79&lt;J79),"Will Not Meet Goal",
 IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,H78&lt;J78),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E77=0,E78=0,E79=0),"N/A",
 IF(AND(E77=0,E78&gt;0,E79=0),"Goal Met",
 IF(AND(E77&gt;0,E78&gt;0,H77+0.005&gt;=J77),"Goal Met",
 IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,H79+0.005&gt;=J79),"Goal Met",
 IF(AND(E77&gt;=0,E78=0,E79&gt;0,H79&lt;J79),"Goal Not Met",
 IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,H78&lt;J78),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N78" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O78" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A79" s="5">
         <v>2025</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E79" s="6">
         <v>0</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G79" s="5">
         <v>0</v>
       </c>
       <c r="H79" s="7" t="str">
         <f>IFERROR(E77/(E77+E79),"")</f>
         <v/>
       </c>
       <c r="I79" s="7" t="str">
         <f>IFERROR((E77+E78)/(G77),"")</f>
         <v/>
       </c>
       <c r="J79" s="8">
         <v>0.9</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L79" s="12" t="str">
         <f>IF(K77="Y",IF(AND(E77=0,E78=0,E79=0),"N/A",
 IF(AND(E77=0,E78&gt;0,E79=0),"Currently Meeting, Pending",
 IF(AND(E77&gt;0,E78&gt;0,H77+0.005&gt;=J77),"Currently Meeting, Pending",
 IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,H79+0.005&gt;=J79),"Will Meet Goal",
 IF(AND(E77&gt;=0,E78=0,E79&gt;0,I79&lt;J79),"Will Not Meet Goal",
 IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,H78&lt;J78),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E77=0,E78=0,E79=0),"N/A",
 IF(AND(E77=0,E78&gt;0,E79=0),"Goal Met",
 IF(AND(E77&gt;0,E78&gt;0,H77+0.005&gt;=J77),"Goal Met",
 IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,H79+0.005&gt;=J79),"Goal Met",
 IF(AND(E77&gt;=0,E78=0,E79&gt;0,H79&lt;J79),"Goal Not Met",
 IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,H78&lt;J78),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N79" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O79" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A80" s="5">
         <v>2025</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E80" s="6">
         <v>0</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G80" s="5">
         <v>0</v>
       </c>
       <c r="H80" s="7" t="str">
         <f>IFERROR(E80/(E80+E82),"")</f>
         <v/>
       </c>
       <c r="I80" s="7" t="str">
         <f>IFERROR((E80+E81)/(G80),"")</f>
         <v/>
       </c>
       <c r="J80" s="8">
         <v>0.9</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L80" s="9" t="str">
         <f>IF(K80="Y",IF(AND(E80=0,E81=0,E82=0),"N/A",
 IF(AND(E80=0,E81&gt;0,E82=0),"Currently Meeting, Pending",
 IF(AND(E80&gt;0,E81&gt;0,H80+0.005&gt;=J80),"Currently Meeting, Pending",
 IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,H82+0.005&gt;=J82),"Will Meet Goal",
 IF(AND(E80&gt;=0,E81=0,E82&gt;0,I82&lt;J82),"Will Not Meet Goal",
 IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,H81&lt;J81),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E80=0,E81=0,E82=0),"N/A",
 IF(AND(E80=0,E81&gt;0,E82=0),"Goal Met",
 IF(AND(E80&gt;0,E81&gt;0,H80+0.005&gt;=J80),"Goal Met",
 IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,H82+0.005&gt;=J82),"Goal Met",
 IF(AND(E80&gt;=0,E81=0,E82&gt;0,H82&lt;J82),"Goal Not Met",
 IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,H81&lt;J81),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N80" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O80" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A81" s="5">
         <v>2025</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E81" s="6">
         <v>0</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G81" s="5">
         <v>0</v>
       </c>
       <c r="H81" s="7" t="str">
         <f>IFERROR(E80/(E80+E82),"")</f>
         <v/>
       </c>
       <c r="I81" s="7" t="str">
         <f>IFERROR((E80+E81)/(G80),"")</f>
         <v/>
       </c>
       <c r="J81" s="8">
         <v>0.9</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L81" s="12" t="str">
         <f>IF(K80="Y",IF(AND(E80=0,E81=0,E82=0),"N/A",
 IF(AND(E80=0,E81&gt;0,E82=0),"Currently Meeting, Pending",
 IF(AND(E80&gt;0,E81&gt;0,H80+0.005&gt;=J80),"Currently Meeting, Pending",
 IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,H82+0.005&gt;=J82),"Will Meet Goal",
 IF(AND(E80&gt;=0,E81=0,E82&gt;0,I82&lt;J82),"Will Not Meet Goal",
 IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,H81&lt;J81),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E80=0,E81=0,E82=0),"N/A",
 IF(AND(E80=0,E81&gt;0,E82=0),"Goal Met",
 IF(AND(E80&gt;0,E81&gt;0,H80+0.005&gt;=J80),"Goal Met",
 IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,H82+0.005&gt;=J82),"Goal Met",
 IF(AND(E80&gt;=0,E81=0,E82&gt;0,H82&lt;J82),"Goal Not Met",
 IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,H81&lt;J81),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N81" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O81" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A82" s="5">
         <v>2025</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E82" s="6">
         <v>0</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G82" s="5">
         <v>0</v>
       </c>
       <c r="H82" s="7" t="str">
         <f>IFERROR(E80/(E80+E82),"")</f>
         <v/>
       </c>
       <c r="I82" s="7" t="str">
         <f>IFERROR((E80+E81)/(G80),"")</f>
         <v/>
       </c>
       <c r="J82" s="8">
         <v>0.9</v>
       </c>
       <c r="K82" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L82" s="12" t="str">
         <f>IF(K80="Y",IF(AND(E80=0,E81=0,E82=0),"N/A",
 IF(AND(E80=0,E81&gt;0,E82=0),"Currently Meeting, Pending",
 IF(AND(E80&gt;0,E81&gt;0,H80+0.005&gt;=J80),"Currently Meeting, Pending",
 IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,H82+0.005&gt;=J82),"Will Meet Goal",
 IF(AND(E80&gt;=0,E81=0,E82&gt;0,I82&lt;J82),"Will Not Meet Goal",
 IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,H81&lt;J81),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E80=0,E81=0,E82=0),"N/A",
 IF(AND(E80=0,E81&gt;0,E82=0),"Goal Met",
 IF(AND(E80&gt;0,E81&gt;0,H80+0.005&gt;=J80),"Goal Met",
 IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,H82+0.005&gt;=J82),"Goal Met",
 IF(AND(E80&gt;=0,E81=0,E82&gt;0,H82&lt;J82),"Goal Not Met",
 IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,H81&lt;J81),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N82" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O82" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A83" s="5">
         <v>2025</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="6">
         <v>0</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G83" s="5">
         <v>0</v>
       </c>
       <c r="H83" s="7" t="str">
         <f>IFERROR(E83/(E83+E85),"")</f>
         <v/>
       </c>
       <c r="I83" s="7" t="str">
         <f>IFERROR((E83+E84)/(G83),"")</f>
         <v/>
       </c>
       <c r="J83" s="8">
         <v>0.9</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L83" s="9" t="str">
         <f>IF(K83="Y",IF(AND(E83=0,E84=0,E85=0),"N/A",
 IF(AND(E83=0,E84&gt;0,E85=0),"Currently Meeting, Pending",
 IF(AND(E83&gt;0,E84&gt;0,H83+0.005&gt;=J83),"Currently Meeting, Pending",
 IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,H85+0.005&gt;=J85),"Will Meet Goal",
 IF(AND(E83&gt;=0,E84=0,E85&gt;0,I85&lt;J85),"Will Not Meet Goal",
 IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,H84&lt;J84),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E83=0,E84=0,E85=0),"N/A",
 IF(AND(E83=0,E84&gt;0,E85=0),"Goal Met",
 IF(AND(E83&gt;0,E84&gt;0,H83+0.005&gt;=J83),"Goal Met",
 IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,H85+0.005&gt;=J85),"Goal Met",
 IF(AND(E83&gt;=0,E84=0,E85&gt;0,H85&lt;J85),"Goal Not Met",
 IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,H84&lt;J84),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N83" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O83" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A84" s="5">
         <v>2025</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E84" s="6">
         <v>0</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G84" s="5">
         <v>0</v>
       </c>
       <c r="H84" s="7" t="str">
         <f>IFERROR(E83/(E83+E85),"")</f>
         <v/>
       </c>
       <c r="I84" s="7" t="str">
         <f>IFERROR((E83+E84)/(G83),"")</f>
         <v/>
       </c>
       <c r="J84" s="8">
         <v>0.9</v>
       </c>
       <c r="K84" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L84" s="12" t="str">
         <f>IF(K83="Y",IF(AND(E83=0,E84=0,E85=0),"N/A",
 IF(AND(E83=0,E84&gt;0,E85=0),"Currently Meeting, Pending",
 IF(AND(E83&gt;0,E84&gt;0,H83+0.005&gt;=J83),"Currently Meeting, Pending",
 IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,H85+0.005&gt;=J85),"Will Meet Goal",
 IF(AND(E83&gt;=0,E84=0,E85&gt;0,I85&lt;J85),"Will Not Meet Goal",
 IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,H84&lt;J84),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E83=0,E84=0,E85=0),"N/A",
 IF(AND(E83=0,E84&gt;0,E85=0),"Goal Met",
 IF(AND(E83&gt;0,E84&gt;0,H83+0.005&gt;=J83),"Goal Met",
 IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,H85+0.005&gt;=J85),"Goal Met",
 IF(AND(E83&gt;=0,E84=0,E85&gt;0,H85&lt;J85),"Goal Not Met",
 IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,H84&lt;J84),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N84" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O84" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A85" s="5">
         <v>2025</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E85" s="6">
         <v>0</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G85" s="5">
         <v>0</v>
       </c>
       <c r="H85" s="7" t="str">
         <f>IFERROR(E83/(E83+E85),"")</f>
         <v/>
       </c>
       <c r="I85" s="7" t="str">
         <f>IFERROR((E83+E84)/(G83),"")</f>
         <v/>
       </c>
       <c r="J85" s="8">
         <v>0.9</v>
       </c>
       <c r="K85" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L85" s="12" t="str">
         <f>IF(K83="Y",IF(AND(E83=0,E84=0,E85=0),"N/A",
 IF(AND(E83=0,E84&gt;0,E85=0),"Currently Meeting, Pending",
 IF(AND(E83&gt;0,E84&gt;0,H83+0.005&gt;=J83),"Currently Meeting, Pending",
 IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,H85+0.005&gt;=J85),"Will Meet Goal",
 IF(AND(E83&gt;=0,E84=0,E85&gt;0,I85&lt;J85),"Will Not Meet Goal",
 IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,H84&lt;J84),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E83=0,E84=0,E85=0),"N/A",
 IF(AND(E83=0,E84&gt;0,E85=0),"Goal Met",
 IF(AND(E83&gt;0,E84&gt;0,H83+0.005&gt;=J83),"Goal Met",
 IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,H85+0.005&gt;=J85),"Goal Met",
 IF(AND(E83&gt;=0,E84=0,E85&gt;0,H85&lt;J85),"Goal Not Met",
 IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,H84&lt;J84),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N85" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O85" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A86" s="5">
         <v>2025</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E86" s="6">
         <v>0</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G86" s="5">
         <v>0</v>
       </c>
       <c r="H86" s="7" t="str">
         <f>IFERROR(E86/(E86+E88),"")</f>
         <v/>
       </c>
@@ -6775,58 +6827,58 @@
         <v>0.9</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L86" s="9" t="str">
         <f>IF(K86="Y",IF(AND(E86=0,E87=0,E88=0),"N/A",
 IF(AND(E86=0,E87&gt;0,E88=0),"Currently Meeting, Pending",
 IF(AND(E86&gt;0,E87&gt;0,H86+0.005&gt;=J86),"Currently Meeting, Pending",
 IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,H88+0.005&gt;=J88),"Will Meet Goal",
 IF(AND(E86&gt;=0,E87=0,E88&gt;0,I88&lt;J88),"Will Not Meet Goal",
 IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,H87&lt;J87),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E86=0,E87=0,E88=0),"N/A",
 IF(AND(E86=0,E87&gt;0,E88=0),"Goal Met",
 IF(AND(E86&gt;0,E87&gt;0,H86+0.005&gt;=J86),"Goal Met",
 IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,H88+0.005&gt;=J88),"Goal Met",
 IF(AND(E86&gt;=0,E87=0,E88&gt;0,H88&lt;J88),"Goal Not Met",
 IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,H87&lt;J87),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="N86" s="10">
-        <v>45930</v>
+      <c r="N86" s="19">
+        <v>46022</v>
       </c>
       <c r="O86" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A87" s="5">
         <v>2025</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E87" s="6">
         <v>0</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G87" s="5">
         <v>0</v>
       </c>
       <c r="H87" s="7" t="str">
         <f>IFERROR(E86/(E86+E88),"")</f>
         <v/>
       </c>
@@ -6838,58 +6890,58 @@
         <v>0.9</v>
       </c>
       <c r="K87" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L87" s="12" t="str">
         <f>IF(K86="Y",IF(AND(E86=0,E87=0,E88=0),"N/A",
 IF(AND(E86=0,E87&gt;0,E88=0),"Currently Meeting, Pending",
 IF(AND(E86&gt;0,E87&gt;0,H86+0.005&gt;=J86),"Currently Meeting, Pending",
 IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,H88+0.005&gt;=J88),"Will Meet Goal",
 IF(AND(E86&gt;=0,E87=0,E88&gt;0,I88&lt;J88),"Will Not Meet Goal",
 IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,H87&lt;J87),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E86=0,E87=0,E88=0),"N/A",
 IF(AND(E86=0,E87&gt;0,E88=0),"Goal Met",
 IF(AND(E86&gt;0,E87&gt;0,H86+0.005&gt;=J86),"Goal Met",
 IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,H88+0.005&gt;=J88),"Goal Met",
 IF(AND(E86&gt;=0,E87=0,E88&gt;0,H88&lt;J88),"Goal Not Met",
 IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,H87&lt;J87),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="N87" s="10">
-        <v>45930</v>
+      <c r="N87" s="19">
+        <v>46022</v>
       </c>
       <c r="O87" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A88" s="5">
         <v>2025</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E88" s="6">
         <v>0</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G88" s="5">
         <v>0</v>
       </c>
       <c r="H88" s="7" t="str">
         <f>IFERROR(E86/(E86+E88),"")</f>
         <v/>
       </c>
@@ -6901,58 +6953,58 @@
         <v>0.9</v>
       </c>
       <c r="K88" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L88" s="12" t="str">
         <f>IF(K86="Y",IF(AND(E86=0,E87=0,E88=0),"N/A",
 IF(AND(E86=0,E87&gt;0,E88=0),"Currently Meeting, Pending",
 IF(AND(E86&gt;0,E87&gt;0,H86+0.005&gt;=J86),"Currently Meeting, Pending",
 IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,H88+0.005&gt;=J88),"Will Meet Goal",
 IF(AND(E86&gt;=0,E87=0,E88&gt;0,I88&lt;J88),"Will Not Meet Goal",
 IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,H87&lt;J87),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E86=0,E87=0,E88=0),"N/A",
 IF(AND(E86=0,E87&gt;0,E88=0),"Goal Met",
 IF(AND(E86&gt;0,E87&gt;0,H86+0.005&gt;=J86),"Goal Met",
 IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,H88+0.005&gt;=J88),"Goal Met",
 IF(AND(E86&gt;=0,E87=0,E88&gt;0,H88&lt;J88),"Goal Not Met",
 IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,H87&lt;J87),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M88" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="N88" s="10">
-        <v>45930</v>
+      <c r="N88" s="19">
+        <v>46022</v>
       </c>
       <c r="O88" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A89" s="5">
         <v>2025</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="6">
         <v>0</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G89" s="5">
         <v>0</v>
       </c>
       <c r="H89" s="7" t="str">
         <f>IFERROR(E89/(E89+E91),"")</f>
         <v/>
       </c>
@@ -6964,58 +7016,58 @@
         <v>0.9</v>
       </c>
       <c r="K89" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L89" s="9" t="str">
         <f>IF(K89="Y",IF(AND(E89=0,E90=0,E91=0),"N/A",
 IF(AND(E89=0,E90&gt;0,E91=0),"Currently Meeting, Pending",
 IF(AND(E89&gt;0,E90&gt;0,H89+0.005&gt;=J89),"Currently Meeting, Pending",
 IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,H91+0.005&gt;=J91),"Will Meet Goal",
 IF(AND(E89&gt;=0,E90=0,E91&gt;0,I91&lt;J91),"Will Not Meet Goal",
 IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,H90&lt;J90),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E89=0,E90=0,E91=0),"N/A",
 IF(AND(E89=0,E90&gt;0,E91=0),"Goal Met",
 IF(AND(E89&gt;0,E90&gt;0,H89+0.005&gt;=J89),"Goal Met",
 IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,H91+0.005&gt;=J91),"Goal Met",
 IF(AND(E89&gt;=0,E90=0,E91&gt;0,H91&lt;J91),"Goal Not Met",
 IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,H90&lt;J90),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="N89" s="10">
-        <v>45930</v>
+      <c r="N89" s="19">
+        <v>46022</v>
       </c>
       <c r="O89" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A90" s="5">
         <v>2025</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E90" s="6">
         <v>0</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G90" s="5">
         <v>0</v>
       </c>
       <c r="H90" s="7" t="str">
         <f>IFERROR(E89/(E89+E91),"")</f>
         <v/>
       </c>
@@ -7027,58 +7079,58 @@
         <v>0.9</v>
       </c>
       <c r="K90" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L90" s="12" t="str">
         <f>IF(K89="Y",IF(AND(E89=0,E90=0,E91=0),"N/A",
 IF(AND(E89=0,E90&gt;0,E91=0),"Currently Meeting, Pending",
 IF(AND(E89&gt;0,E90&gt;0,H89+0.005&gt;=J89),"Currently Meeting, Pending",
 IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,H91+0.005&gt;=J91),"Will Meet Goal",
 IF(AND(E89&gt;=0,E90=0,E91&gt;0,I91&lt;J91),"Will Not Meet Goal",
 IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,H90&lt;J90),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E89=0,E90=0,E91=0),"N/A",
 IF(AND(E89=0,E90&gt;0,E91=0),"Goal Met",
 IF(AND(E89&gt;0,E90&gt;0,H89+0.005&gt;=J89),"Goal Met",
 IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,H91+0.005&gt;=J91),"Goal Met",
 IF(AND(E89&gt;=0,E90=0,E91&gt;0,H91&lt;J91),"Goal Not Met",
 IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,H90&lt;J90),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M90" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="N90" s="10">
-        <v>45930</v>
+      <c r="N90" s="19">
+        <v>46022</v>
       </c>
       <c r="O90" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A91" s="5">
         <v>2025</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E91" s="6">
         <v>0</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G91" s="5">
         <v>0</v>
       </c>
       <c r="H91" s="7" t="str">
         <f>IFERROR(E89/(E89+E91),"")</f>
         <v/>
       </c>
@@ -7090,58 +7142,58 @@
         <v>0.9</v>
       </c>
       <c r="K91" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L91" s="12" t="str">
         <f>IF(K89="Y",IF(AND(E89=0,E90=0,E91=0),"N/A",
 IF(AND(E89=0,E90&gt;0,E91=0),"Currently Meeting, Pending",
 IF(AND(E89&gt;0,E90&gt;0,H89+0.005&gt;=J89),"Currently Meeting, Pending",
 IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,H91+0.005&gt;=J91),"Will Meet Goal",
 IF(AND(E89&gt;=0,E90=0,E91&gt;0,I91&lt;J91),"Will Not Meet Goal",
 IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,H90&lt;J90),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E89=0,E90=0,E91=0),"N/A",
 IF(AND(E89=0,E90&gt;0,E91=0),"Goal Met",
 IF(AND(E89&gt;0,E90&gt;0,H89+0.005&gt;=J89),"Goal Met",
 IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,H91+0.005&gt;=J91),"Goal Met",
 IF(AND(E89&gt;=0,E90=0,E91&gt;0,H91&lt;J91),"Goal Not Met",
 IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,H90&lt;J90),"Goal Not Met","ERROR")
 ))))))</f>
         <v>N/A</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="N91" s="10">
-        <v>45930</v>
+      <c r="N91" s="19">
+        <v>46022</v>
       </c>
       <c r="O91" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A92" s="5">
         <v>2025</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="6">
         <v>6</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G92" s="5">
         <v>6</v>
       </c>
       <c r="H92" s="7">
         <f>IFERROR(E92/(E92+E94),"")</f>
         <v>1</v>
       </c>
@@ -7153,58 +7205,58 @@
         <v>0.9</v>
       </c>
       <c r="K92" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L92" s="9" t="str">
         <f>IF(K92="Y",IF(AND(E92=0,E93=0,E94=0),"N/A",
 IF(AND(E92=0,E93&gt;0,E94=0),"Currently Meeting, Pending",
 IF(AND(E92&gt;0,E93&gt;0,H92+0.005&gt;=J92),"Currently Meeting, Pending",
 IF(AND(E92&gt;0,E93&gt;=0,E94&gt;=0,H94+0.005&gt;=J94),"Will Meet Goal",
 IF(AND(E92&gt;=0,E93=0,E94&gt;0,I94&lt;J94),"Will Not Meet Goal",
 IF(AND(E92&gt;=0,E93&gt;0,E94&gt;0,H93&lt;J93),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E92=0,E93=0,E94=0),"N/A",
 IF(AND(E92=0,E93&gt;0,E94=0),"Goal Met",
 IF(AND(E92&gt;0,E93&gt;0,H92+0.005&gt;=J92),"Goal Met",
 IF(AND(E92&gt;0,E93&gt;=0,E94&gt;=0,H94+0.005&gt;=J94),"Goal Met",
 IF(AND(E92&gt;=0,E93=0,E94&gt;0,H94&lt;J94),"Goal Not Met",
 IF(AND(E92&gt;=0,E93&gt;0,E94&gt;0,H93&lt;J93),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="N92" s="10">
-        <v>45930</v>
+      <c r="N92" s="19">
+        <v>46022</v>
       </c>
       <c r="O92" s="11">
         <v>1</v>
       </c>
     </row>
-    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A93" s="5">
         <v>2025</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E93" s="6">
         <v>0</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G93" s="5">
         <v>6</v>
       </c>
       <c r="H93" s="7">
         <f>IFERROR(E92/(E92+E94),"")</f>
         <v>1</v>
       </c>
@@ -7216,58 +7268,58 @@
         <v>0.9</v>
       </c>
       <c r="K93" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L93" s="12" t="str">
         <f>IF(K92="Y",IF(AND(E92=0,E93=0,E94=0),"N/A",
 IF(AND(E92=0,E93&gt;0,E94=0),"Currently Meeting, Pending",
 IF(AND(E92&gt;0,E93&gt;0,H92+0.005&gt;=J92),"Currently Meeting, Pending",
 IF(AND(E92&gt;0,E93&gt;=0,E94&gt;=0,H94+0.005&gt;=J94),"Will Meet Goal",
 IF(AND(E92&gt;=0,E93=0,E94&gt;0,I94&lt;J94),"Will Not Meet Goal",
 IF(AND(E92&gt;=0,E93&gt;0,E94&gt;0,H93&lt;J93),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E92=0,E93=0,E94=0),"N/A",
 IF(AND(E92=0,E93&gt;0,E94=0),"Goal Met",
 IF(AND(E92&gt;0,E93&gt;0,H92+0.005&gt;=J92),"Goal Met",
 IF(AND(E92&gt;0,E93&gt;=0,E94&gt;=0,H94+0.005&gt;=J94),"Goal Met",
 IF(AND(E92&gt;=0,E93=0,E94&gt;0,H94&lt;J94),"Goal Not Met",
 IF(AND(E92&gt;=0,E93&gt;0,E94&gt;0,H93&lt;J93),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M93" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="N93" s="10">
-        <v>45930</v>
+      <c r="N93" s="19">
+        <v>46022</v>
       </c>
       <c r="O93" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A94" s="5">
         <v>2025</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E94" s="6">
         <v>0</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G94" s="5">
         <v>6</v>
       </c>
       <c r="H94" s="7">
         <f>IFERROR(E92/(E92+E94),"")</f>
         <v>1</v>
       </c>
@@ -7279,283 +7331,2791 @@
         <v>0.9</v>
       </c>
       <c r="K94" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L94" s="12" t="str">
         <f>IF(K92="Y",IF(AND(E92=0,E93=0,E94=0),"N/A",
 IF(AND(E92=0,E93&gt;0,E94=0),"Currently Meeting, Pending",
 IF(AND(E92&gt;0,E93&gt;0,H92+0.005&gt;=J92),"Currently Meeting, Pending",
 IF(AND(E92&gt;0,E93&gt;=0,E94&gt;=0,H94+0.005&gt;=J94),"Will Meet Goal",
 IF(AND(E92&gt;=0,E93=0,E94&gt;0,I94&lt;J94),"Will Not Meet Goal",
 IF(AND(E92&gt;=0,E93&gt;0,E94&gt;0,H93&lt;J93),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E92=0,E93=0,E94=0),"N/A",
 IF(AND(E92=0,E93&gt;0,E94=0),"Goal Met",
 IF(AND(E92&gt;0,E93&gt;0,H92+0.005&gt;=J92),"Goal Met",
 IF(AND(E92&gt;0,E93&gt;=0,E94&gt;=0,H94+0.005&gt;=J94),"Goal Met",
 IF(AND(E92&gt;=0,E93=0,E94&gt;0,H94&lt;J94),"Goal Not Met",
 IF(AND(E92&gt;=0,E93&gt;0,E94&gt;0,H93&lt;J93),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Will Meet Goal</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="N94" s="10">
-        <v>45930</v>
+      <c r="N94" s="19">
+        <v>46022</v>
       </c>
       <c r="O94" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A95" s="5">
         <v>2025</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="6">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G95" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H95" s="7">
         <f>IFERROR(E95/(E95+E97),"")</f>
         <v>1</v>
       </c>
       <c r="I95" s="7">
         <f>IFERROR((E95+E96)/(G95),"")</f>
         <v>1</v>
       </c>
       <c r="J95" s="8">
         <v>0.9</v>
       </c>
       <c r="K95" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L95" s="9" t="str">
         <f>IF(K95="Y",IF(AND(E95=0,E96=0,E97=0),"N/A",
 IF(AND(E95=0,E96&gt;0,E97=0),"Currently Meeting, Pending",
 IF(AND(E95&gt;0,E96&gt;0,H95+0.005&gt;=J95),"Currently Meeting, Pending",
 IF(AND(E95&gt;0,E96&gt;=0,E97&gt;=0,H97+0.005&gt;=J97),"Will Meet Goal",
 IF(AND(E95&gt;=0,E96=0,E97&gt;0,I97&lt;J97),"Will Not Meet Goal",
 IF(AND(E95&gt;=0,E96&gt;0,E97&gt;0,H96&lt;J96),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E95=0,E96=0,E97=0),"N/A",
 IF(AND(E95=0,E96&gt;0,E97=0),"Goal Met",
 IF(AND(E95&gt;0,E96&gt;0,H95+0.005&gt;=J95),"Goal Met",
 IF(AND(E95&gt;0,E96&gt;=0,E97&gt;=0,H97+0.005&gt;=J97),"Goal Met",
 IF(AND(E95&gt;=0,E96=0,E97&gt;0,H97&lt;J97),"Goal Not Met",
 IF(AND(E95&gt;=0,E96&gt;0,E97&gt;0,H96&lt;J96),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="N95" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O95" s="11">
-        <v>0.44</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.92307692307692313</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A96" s="5">
         <v>2025</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E96" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G96" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H96" s="7">
         <f>IFERROR(E95/(E95+E97),"")</f>
         <v>1</v>
       </c>
       <c r="I96" s="7">
         <f>IFERROR((E95+E96)/(G95),"")</f>
         <v>1</v>
       </c>
       <c r="J96" s="8">
         <v>0.9</v>
       </c>
       <c r="K96" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L96" s="12" t="str">
         <f>IF(K95="Y",IF(AND(E95=0,E96=0,E97=0),"N/A",
 IF(AND(E95=0,E96&gt;0,E97=0),"Currently Meeting, Pending",
 IF(AND(E95&gt;0,E96&gt;0,H95+0.005&gt;=J95),"Currently Meeting, Pending",
 IF(AND(E95&gt;0,E96&gt;=0,E97&gt;=0,H97+0.005&gt;=J97),"Will Meet Goal",
 IF(AND(E95&gt;=0,E96=0,E97&gt;0,I97&lt;J97),"Will Not Meet Goal",
 IF(AND(E95&gt;=0,E96&gt;0,E97&gt;0,H96&lt;J96),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E95=0,E96=0,E97=0),"N/A",
 IF(AND(E95=0,E96&gt;0,E97=0),"Goal Met",
 IF(AND(E95&gt;0,E96&gt;0,H95+0.005&gt;=J95),"Goal Met",
 IF(AND(E95&gt;0,E96&gt;=0,E97&gt;=0,H97+0.005&gt;=J97),"Goal Met",
 IF(AND(E95&gt;=0,E96=0,E97&gt;0,H97&lt;J97),"Goal Not Met",
 IF(AND(E95&gt;=0,E96&gt;0,E97&gt;0,H96&lt;J96),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="N96" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O96" s="11">
-        <v>0.56000000000000005</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
+        <v>7.6923076923076927E-2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A97" s="5">
         <v>2025</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E97" s="6">
         <v>0</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G97" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H97" s="7">
         <f>IFERROR(E95/(E95+E97),"")</f>
         <v>1</v>
       </c>
       <c r="I97" s="7">
         <f>IFERROR((E95+E96)/(G95),"")</f>
         <v>1</v>
       </c>
       <c r="J97" s="8">
         <v>0.9</v>
       </c>
       <c r="K97" s="5" t="s">
         <v>22</v>
       </c>
       <c r="L97" s="12" t="str">
         <f>IF(K95="Y",IF(AND(E95=0,E96=0,E97=0),"N/A",
 IF(AND(E95=0,E96&gt;0,E97=0),"Currently Meeting, Pending",
 IF(AND(E95&gt;0,E96&gt;0,H95+0.005&gt;=J95),"Currently Meeting, Pending",
 IF(AND(E95&gt;0,E96&gt;=0,E97&gt;=0,H97+0.005&gt;=J97),"Will Meet Goal",
 IF(AND(E95&gt;=0,E96=0,E97&gt;0,I97&lt;J97),"Will Not Meet Goal",
 IF(AND(E95&gt;=0,E96&gt;0,E97&gt;0,H96&lt;J96),"Currently Not Meeting, Pending",
 "ERROR")))))),
 IF(AND(E95=0,E96=0,E97=0),"N/A",
 IF(AND(E95=0,E96&gt;0,E97=0),"Goal Met",
 IF(AND(E95&gt;0,E96&gt;0,H95+0.005&gt;=J95),"Goal Met",
 IF(AND(E95&gt;0,E96&gt;=0,E97&gt;=0,H97+0.005&gt;=J97),"Goal Met",
 IF(AND(E95&gt;=0,E96=0,E97&gt;0,H97&lt;J97),"Goal Not Met",
 IF(AND(E95&gt;=0,E96&gt;0,E97&gt;0,H96&lt;J96),"Goal Not Met","ERROR")
 ))))))</f>
         <v>Currently Meeting, Pending</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="N97" s="10">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O97" s="11">
         <v>0</v>
       </c>
     </row>
+    <row r="98" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B98" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="18">
+        <v>0</v>
+      </c>
+      <c r="F98" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G98" s="16">
+        <v>26</v>
+      </c>
+      <c r="H98" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I98" s="15">
+        <v>1</v>
+      </c>
+      <c r="J98" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K98" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L98" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M98" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N98" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O98" s="1">
+        <v>0</v>
+      </c>
+      <c r="S98" s="14"/>
+      <c r="T98" s="15"/>
+      <c r="W98" s="17"/>
+      <c r="AB98" s="19"/>
+      <c r="AC98" s="1"/>
+      <c r="AD98" s="1"/>
+    </row>
+    <row r="99" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B99" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C99" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" s="18">
+        <v>26</v>
+      </c>
+      <c r="F99" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G99" s="16">
+        <v>26</v>
+      </c>
+      <c r="H99" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I99" s="15">
+        <v>1</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K99" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L99" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M99" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N99" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O99" s="1">
+        <v>1</v>
+      </c>
+      <c r="S99" s="14"/>
+      <c r="T99" s="15"/>
+      <c r="AB99" s="19"/>
+      <c r="AC99" s="1"/>
+      <c r="AD99" s="1"/>
+    </row>
+    <row r="100" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B100" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C100" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E100" s="18">
+        <v>0</v>
+      </c>
+      <c r="F100" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G100" s="16">
+        <v>26</v>
+      </c>
+      <c r="H100" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I100" s="15">
+        <v>1</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K100" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L100" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M100" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="N100" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O100" s="1">
+        <v>0</v>
+      </c>
+      <c r="S100" s="14"/>
+      <c r="T100" s="15"/>
+      <c r="AB100" s="19"/>
+      <c r="AC100" s="1"/>
+      <c r="AD100" s="1"/>
+    </row>
+    <row r="101" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B101" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D101" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="18">
+        <v>0</v>
+      </c>
+      <c r="F101" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G101" s="16">
+        <v>14</v>
+      </c>
+      <c r="H101" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I101" s="15">
+        <v>1</v>
+      </c>
+      <c r="J101" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K101" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L101" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M101" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="N101" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0</v>
+      </c>
+      <c r="S101" s="14"/>
+      <c r="T101" s="15"/>
+      <c r="W101" s="17"/>
+      <c r="AB101" s="19"/>
+      <c r="AC101" s="1"/>
+      <c r="AD101" s="1"/>
+    </row>
+    <row r="102" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B102" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C102" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D102" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="18">
+        <v>14</v>
+      </c>
+      <c r="F102" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G102" s="16">
+        <v>14</v>
+      </c>
+      <c r="H102" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I102" s="15">
+        <v>1</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K102" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L102" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M102" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="N102" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O102" s="1">
+        <v>1</v>
+      </c>
+      <c r="S102" s="14"/>
+      <c r="T102" s="15"/>
+      <c r="AB102" s="19"/>
+      <c r="AC102" s="1"/>
+      <c r="AD102" s="1"/>
+    </row>
+    <row r="103" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B103" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C103" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D103" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E103" s="18">
+        <v>0</v>
+      </c>
+      <c r="F103" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G103" s="16">
+        <v>14</v>
+      </c>
+      <c r="H103" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I103" s="15">
+        <v>1</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K103" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L103" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M103" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="N103" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0</v>
+      </c>
+      <c r="S103" s="14"/>
+      <c r="T103" s="15"/>
+      <c r="AB103" s="19"/>
+      <c r="AC103" s="1"/>
+      <c r="AD103" s="1"/>
+    </row>
+    <row r="104" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B104" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C104" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="18">
+        <v>0</v>
+      </c>
+      <c r="F104" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G104" s="16">
+        <v>5</v>
+      </c>
+      <c r="H104" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I104" s="15">
+        <v>1</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K104" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L104" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M104" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="N104" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0</v>
+      </c>
+      <c r="S104" s="14"/>
+      <c r="T104" s="15"/>
+      <c r="W104" s="17"/>
+      <c r="AB104" s="19"/>
+      <c r="AC104" s="1"/>
+      <c r="AD104" s="1"/>
+    </row>
+    <row r="105" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B105" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C105" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="18">
+        <v>5</v>
+      </c>
+      <c r="F105" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G105" s="16">
+        <v>5</v>
+      </c>
+      <c r="H105" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I105" s="15">
+        <v>1</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K105" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L105" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M105" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="N105" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O105" s="1">
+        <v>1</v>
+      </c>
+      <c r="S105" s="14"/>
+      <c r="T105" s="15"/>
+      <c r="AB105" s="19"/>
+      <c r="AC105" s="1"/>
+      <c r="AD105" s="1"/>
+    </row>
+    <row r="106" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B106" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C106" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="18">
+        <v>0</v>
+      </c>
+      <c r="F106" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G106" s="16">
+        <v>5</v>
+      </c>
+      <c r="H106" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I106" s="15">
+        <v>1</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K106" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L106" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M106" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="N106" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0</v>
+      </c>
+      <c r="S106" s="14"/>
+      <c r="T106" s="15"/>
+      <c r="AB106" s="19"/>
+      <c r="AC106" s="1"/>
+      <c r="AD106" s="1"/>
+    </row>
+    <row r="107" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B107" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C107" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D107" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="18">
+        <v>1</v>
+      </c>
+      <c r="F107" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G107" s="16">
+        <v>3</v>
+      </c>
+      <c r="H107" s="14">
+        <v>1</v>
+      </c>
+      <c r="I107" s="15">
+        <v>1</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K107" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L107" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M107" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="N107" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="S107" s="14"/>
+      <c r="T107" s="15"/>
+      <c r="W107" s="17"/>
+      <c r="AB107" s="19"/>
+      <c r="AC107" s="1"/>
+      <c r="AD107" s="1"/>
+    </row>
+    <row r="108" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B108" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C108" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D108" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" s="18">
+        <v>2</v>
+      </c>
+      <c r="F108" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G108" s="16">
+        <v>3</v>
+      </c>
+      <c r="H108" s="14">
+        <v>1</v>
+      </c>
+      <c r="I108" s="15">
+        <v>1</v>
+      </c>
+      <c r="J108" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K108" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L108" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M108" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="N108" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O108" s="1">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="S108" s="14"/>
+      <c r="T108" s="15"/>
+      <c r="AB108" s="19"/>
+      <c r="AC108" s="1"/>
+      <c r="AD108" s="1"/>
+    </row>
+    <row r="109" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B109" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C109" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E109" s="18">
+        <v>0</v>
+      </c>
+      <c r="F109" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G109" s="16">
+        <v>3</v>
+      </c>
+      <c r="H109" s="14">
+        <v>1</v>
+      </c>
+      <c r="I109" s="15">
+        <v>1</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K109" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L109" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M109" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="N109" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O109" s="1">
+        <v>0</v>
+      </c>
+      <c r="S109" s="14"/>
+      <c r="T109" s="15"/>
+      <c r="AB109" s="19"/>
+      <c r="AC109" s="1"/>
+      <c r="AD109" s="1"/>
+    </row>
+    <row r="110" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B110" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C110" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D110" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" s="18">
+        <v>0</v>
+      </c>
+      <c r="F110" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G110" s="16">
+        <v>1</v>
+      </c>
+      <c r="H110" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I110" s="15">
+        <v>1</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K110" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L110" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M110" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N110" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O110" s="1">
+        <v>0</v>
+      </c>
+      <c r="S110" s="14"/>
+      <c r="T110" s="15"/>
+      <c r="W110" s="17"/>
+      <c r="AB110" s="19"/>
+      <c r="AC110" s="1"/>
+      <c r="AD110" s="1"/>
+    </row>
+    <row r="111" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B111" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D111" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" s="18">
+        <v>1</v>
+      </c>
+      <c r="F111" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G111" s="16">
+        <v>1</v>
+      </c>
+      <c r="H111" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I111" s="15">
+        <v>1</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K111" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L111" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M111" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N111" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O111" s="1">
+        <v>1</v>
+      </c>
+      <c r="S111" s="14"/>
+      <c r="T111" s="15"/>
+      <c r="AB111" s="19"/>
+      <c r="AC111" s="1"/>
+      <c r="AD111" s="1"/>
+    </row>
+    <row r="112" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B112" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D112" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E112" s="18">
+        <v>0</v>
+      </c>
+      <c r="F112" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G112" s="16">
+        <v>1</v>
+      </c>
+      <c r="H112" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I112" s="15">
+        <v>1</v>
+      </c>
+      <c r="J112" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K112" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L112" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M112" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N112" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O112" s="1">
+        <v>0</v>
+      </c>
+      <c r="S112" s="14"/>
+      <c r="T112" s="15"/>
+      <c r="AB112" s="19"/>
+      <c r="AC112" s="1"/>
+      <c r="AD112" s="1"/>
+    </row>
+    <row r="113" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B113" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D113" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="18">
+        <v>0</v>
+      </c>
+      <c r="F113" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G113" s="16">
+        <v>0</v>
+      </c>
+      <c r="H113" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I113" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J113" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K113" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L113" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M113" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N113" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O113" s="1">
+        <v>0</v>
+      </c>
+      <c r="S113" s="14"/>
+      <c r="T113" s="15"/>
+      <c r="W113" s="17"/>
+      <c r="AB113" s="19"/>
+      <c r="AC113" s="1"/>
+      <c r="AD113" s="1"/>
+    </row>
+    <row r="114" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B114" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D114" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" s="18">
+        <v>0</v>
+      </c>
+      <c r="F114" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G114" s="16">
+        <v>0</v>
+      </c>
+      <c r="H114" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I114" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K114" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L114" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M114" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N114" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O114" s="1">
+        <v>0</v>
+      </c>
+      <c r="S114" s="14"/>
+      <c r="T114" s="15"/>
+      <c r="AB114" s="19"/>
+      <c r="AC114" s="1"/>
+      <c r="AD114" s="1"/>
+    </row>
+    <row r="115" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B115" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C115" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D115" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" s="18">
+        <v>0</v>
+      </c>
+      <c r="F115" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G115" s="16">
+        <v>0</v>
+      </c>
+      <c r="H115" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K115" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L115" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M115" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N115" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O115" s="1">
+        <v>0</v>
+      </c>
+      <c r="S115" s="14"/>
+      <c r="T115" s="15"/>
+      <c r="AB115" s="19"/>
+      <c r="AC115" s="1"/>
+      <c r="AD115" s="1"/>
+    </row>
+    <row r="116" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B116" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D116" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="18">
+        <v>0</v>
+      </c>
+      <c r="F116" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G116" s="16">
+        <v>2</v>
+      </c>
+      <c r="H116" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I116" s="15">
+        <v>1</v>
+      </c>
+      <c r="J116" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K116" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L116" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M116" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="N116" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O116" s="1">
+        <v>0</v>
+      </c>
+      <c r="S116" s="14"/>
+      <c r="T116" s="15"/>
+      <c r="W116" s="17"/>
+      <c r="AB116" s="19"/>
+      <c r="AC116" s="1"/>
+      <c r="AD116" s="1"/>
+    </row>
+    <row r="117" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B117" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C117" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D117" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" s="18">
+        <v>2</v>
+      </c>
+      <c r="F117" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G117" s="16">
+        <v>2</v>
+      </c>
+      <c r="H117" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I117" s="15">
+        <v>1</v>
+      </c>
+      <c r="J117" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K117" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L117" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M117" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="N117" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O117" s="1">
+        <v>1</v>
+      </c>
+      <c r="S117" s="14"/>
+      <c r="T117" s="15"/>
+      <c r="AB117" s="19"/>
+      <c r="AC117" s="1"/>
+      <c r="AD117" s="1"/>
+    </row>
+    <row r="118" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B118" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C118" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D118" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E118" s="18">
+        <v>0</v>
+      </c>
+      <c r="F118" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G118" s="16">
+        <v>2</v>
+      </c>
+      <c r="H118" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I118" s="15">
+        <v>1</v>
+      </c>
+      <c r="J118" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K118" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L118" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M118" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="N118" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O118" s="1">
+        <v>0</v>
+      </c>
+      <c r="S118" s="14"/>
+      <c r="T118" s="15"/>
+      <c r="AB118" s="19"/>
+      <c r="AC118" s="1"/>
+      <c r="AD118" s="1"/>
+    </row>
+    <row r="119" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B119" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D119" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="18">
+        <v>0</v>
+      </c>
+      <c r="F119" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G119" s="16">
+        <v>0</v>
+      </c>
+      <c r="H119" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J119" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K119" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L119" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M119" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N119" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O119" s="1">
+        <v>0</v>
+      </c>
+      <c r="S119" s="14"/>
+      <c r="T119" s="15"/>
+      <c r="W119" s="17"/>
+      <c r="AB119" s="19"/>
+      <c r="AC119" s="1"/>
+      <c r="AD119" s="1"/>
+    </row>
+    <row r="120" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B120" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C120" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D120" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" s="18">
+        <v>0</v>
+      </c>
+      <c r="F120" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G120" s="16">
+        <v>0</v>
+      </c>
+      <c r="H120" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I120" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J120" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K120" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L120" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M120" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N120" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O120" s="1">
+        <v>0</v>
+      </c>
+      <c r="S120" s="14"/>
+      <c r="T120" s="15"/>
+      <c r="AB120" s="19"/>
+      <c r="AC120" s="1"/>
+      <c r="AD120" s="1"/>
+    </row>
+    <row r="121" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B121" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C121" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D121" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121" s="18">
+        <v>0</v>
+      </c>
+      <c r="F121" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G121" s="16">
+        <v>0</v>
+      </c>
+      <c r="H121" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I121" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K121" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L121" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M121" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N121" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O121" s="1">
+        <v>0</v>
+      </c>
+      <c r="S121" s="14"/>
+      <c r="T121" s="15"/>
+      <c r="AB121" s="19"/>
+      <c r="AC121" s="1"/>
+      <c r="AD121" s="1"/>
+    </row>
+    <row r="122" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B122" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C122" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="18">
+        <v>0</v>
+      </c>
+      <c r="F122" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G122" s="16">
+        <v>1</v>
+      </c>
+      <c r="H122" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I122" s="15">
+        <v>1</v>
+      </c>
+      <c r="J122" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K122" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L122" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M122" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N122" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O122" s="1">
+        <v>0</v>
+      </c>
+      <c r="S122" s="14"/>
+      <c r="T122" s="15"/>
+      <c r="W122" s="17"/>
+      <c r="AB122" s="19"/>
+      <c r="AC122" s="1"/>
+      <c r="AD122" s="1"/>
+    </row>
+    <row r="123" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B123" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C123" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="18">
+        <v>1</v>
+      </c>
+      <c r="F123" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G123" s="16">
+        <v>1</v>
+      </c>
+      <c r="H123" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I123" s="15">
+        <v>1</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K123" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L123" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M123" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N123" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O123" s="1">
+        <v>1</v>
+      </c>
+      <c r="S123" s="14"/>
+      <c r="T123" s="15"/>
+      <c r="AB123" s="19"/>
+      <c r="AC123" s="1"/>
+      <c r="AD123" s="1"/>
+    </row>
+    <row r="124" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B124" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C124" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D124" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124" s="18">
+        <v>0</v>
+      </c>
+      <c r="F124" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G124" s="16">
+        <v>1</v>
+      </c>
+      <c r="H124" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I124" s="15">
+        <v>1</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K124" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L124" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M124" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="N124" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O124" s="1">
+        <v>0</v>
+      </c>
+      <c r="S124" s="14"/>
+      <c r="T124" s="15"/>
+      <c r="AB124" s="19"/>
+      <c r="AC124" s="1"/>
+      <c r="AD124" s="1"/>
+    </row>
+    <row r="125" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B125" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D125" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" s="18">
+        <v>0</v>
+      </c>
+      <c r="F125" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G125" s="16">
+        <v>0</v>
+      </c>
+      <c r="H125" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I125" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J125" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K125" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L125" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M125" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N125" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O125" s="1">
+        <v>0</v>
+      </c>
+      <c r="S125" s="14"/>
+      <c r="T125" s="15"/>
+      <c r="W125" s="17"/>
+      <c r="AB125" s="19"/>
+      <c r="AC125" s="1"/>
+      <c r="AD125" s="1"/>
+    </row>
+    <row r="126" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B126" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C126" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D126" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" s="18">
+        <v>0</v>
+      </c>
+      <c r="F126" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G126" s="16">
+        <v>0</v>
+      </c>
+      <c r="H126" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I126" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K126" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L126" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M126" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N126" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O126" s="1">
+        <v>0</v>
+      </c>
+      <c r="S126" s="14"/>
+      <c r="T126" s="15"/>
+      <c r="AB126" s="19"/>
+      <c r="AC126" s="1"/>
+      <c r="AD126" s="1"/>
+    </row>
+    <row r="127" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B127" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C127" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D127" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E127" s="18">
+        <v>0</v>
+      </c>
+      <c r="F127" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G127" s="16">
+        <v>0</v>
+      </c>
+      <c r="H127" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I127" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J127" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K127" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L127" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M127" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N127" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O127" s="1">
+        <v>0</v>
+      </c>
+      <c r="S127" s="14"/>
+      <c r="T127" s="15"/>
+      <c r="AB127" s="19"/>
+      <c r="AC127" s="1"/>
+      <c r="AD127" s="1"/>
+    </row>
+    <row r="128" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B128" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C128" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D128" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E128" s="18">
+        <v>0</v>
+      </c>
+      <c r="F128" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G128" s="16">
+        <v>0</v>
+      </c>
+      <c r="H128" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I128" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J128" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K128" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L128" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M128" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N128" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O128" s="1">
+        <v>0</v>
+      </c>
+      <c r="S128" s="14"/>
+      <c r="T128" s="15"/>
+      <c r="W128" s="17"/>
+      <c r="AB128" s="19"/>
+      <c r="AC128" s="1"/>
+      <c r="AD128" s="1"/>
+    </row>
+    <row r="129" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B129" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C129" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D129" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E129" s="18">
+        <v>0</v>
+      </c>
+      <c r="F129" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G129" s="16">
+        <v>0</v>
+      </c>
+      <c r="H129" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I129" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K129" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L129" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M129" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N129" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0</v>
+      </c>
+      <c r="S129" s="14"/>
+      <c r="T129" s="15"/>
+      <c r="AB129" s="19"/>
+      <c r="AC129" s="1"/>
+      <c r="AD129" s="1"/>
+    </row>
+    <row r="130" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B130" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C130" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D130" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E130" s="18">
+        <v>0</v>
+      </c>
+      <c r="F130" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G130" s="16">
+        <v>0</v>
+      </c>
+      <c r="H130" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I130" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K130" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L130" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M130" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N130" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0</v>
+      </c>
+      <c r="S130" s="14"/>
+      <c r="T130" s="15"/>
+      <c r="AB130" s="19"/>
+      <c r="AC130" s="1"/>
+      <c r="AD130" s="1"/>
+    </row>
+    <row r="131" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B131" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C131" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D131" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E131" s="18">
+        <v>0</v>
+      </c>
+      <c r="F131" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G131" s="16">
+        <v>0</v>
+      </c>
+      <c r="H131" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I131" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K131" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L131" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M131" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N131" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0</v>
+      </c>
+      <c r="S131" s="14"/>
+      <c r="T131" s="15"/>
+      <c r="W131" s="17"/>
+      <c r="AB131" s="19"/>
+      <c r="AC131" s="1"/>
+      <c r="AD131" s="1"/>
+    </row>
+    <row r="132" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B132" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C132" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D132" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E132" s="18">
+        <v>0</v>
+      </c>
+      <c r="F132" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G132" s="16">
+        <v>0</v>
+      </c>
+      <c r="H132" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J132" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K132" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L132" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M132" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N132" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0</v>
+      </c>
+      <c r="S132" s="14"/>
+      <c r="T132" s="15"/>
+      <c r="AB132" s="19"/>
+      <c r="AC132" s="1"/>
+      <c r="AD132" s="1"/>
+    </row>
+    <row r="133" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B133" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C133" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D133" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E133" s="18">
+        <v>0</v>
+      </c>
+      <c r="F133" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="G133" s="16">
+        <v>0</v>
+      </c>
+      <c r="H133" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I133" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K133" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L133" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M133" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N133" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0</v>
+      </c>
+      <c r="S133" s="14"/>
+      <c r="T133" s="15"/>
+      <c r="AB133" s="19"/>
+      <c r="AC133" s="1"/>
+      <c r="AD133" s="1"/>
+    </row>
+    <row r="134" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B134" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C134" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D134" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134" s="18">
+        <v>0</v>
+      </c>
+      <c r="F134" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G134" s="16">
+        <v>0</v>
+      </c>
+      <c r="H134" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I134" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J134" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K134" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L134" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M134" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N134" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0</v>
+      </c>
+      <c r="S134" s="14"/>
+      <c r="T134" s="15"/>
+      <c r="W134" s="17"/>
+      <c r="AB134" s="19"/>
+      <c r="AC134" s="1"/>
+      <c r="AD134" s="1"/>
+    </row>
+    <row r="135" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B135" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C135" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E135" s="18">
+        <v>0</v>
+      </c>
+      <c r="F135" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G135" s="16">
+        <v>0</v>
+      </c>
+      <c r="H135" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I135" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J135" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K135" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L135" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M135" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N135" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0</v>
+      </c>
+      <c r="S135" s="14"/>
+      <c r="T135" s="15"/>
+      <c r="AB135" s="19"/>
+      <c r="AC135" s="1"/>
+      <c r="AD135" s="1"/>
+    </row>
+    <row r="136" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B136" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C136" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" s="18">
+        <v>0</v>
+      </c>
+      <c r="F136" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G136" s="16">
+        <v>0</v>
+      </c>
+      <c r="H136" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I136" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J136" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K136" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L136" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M136" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N136" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0</v>
+      </c>
+      <c r="S136" s="14"/>
+      <c r="T136" s="15"/>
+      <c r="AB136" s="19"/>
+      <c r="AC136" s="1"/>
+      <c r="AD136" s="1"/>
+    </row>
+    <row r="137" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B137" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C137" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" s="18">
+        <v>0</v>
+      </c>
+      <c r="F137" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G137" s="16">
+        <v>0</v>
+      </c>
+      <c r="H137" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I137" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J137" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K137" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L137" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M137" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N137" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O137" s="1">
+        <v>0</v>
+      </c>
+      <c r="S137" s="14"/>
+      <c r="T137" s="15"/>
+      <c r="W137" s="17"/>
+      <c r="AB137" s="19"/>
+      <c r="AC137" s="1"/>
+      <c r="AD137" s="1"/>
+    </row>
+    <row r="138" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B138" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D138" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E138" s="18">
+        <v>0</v>
+      </c>
+      <c r="F138" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G138" s="16">
+        <v>0</v>
+      </c>
+      <c r="H138" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I138" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J138" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K138" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L138" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M138" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N138" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O138" s="1">
+        <v>0</v>
+      </c>
+      <c r="S138" s="14"/>
+      <c r="T138" s="15"/>
+      <c r="AB138" s="19"/>
+      <c r="AC138" s="1"/>
+      <c r="AD138" s="1"/>
+    </row>
+    <row r="139" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B139" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C139" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D139" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E139" s="18">
+        <v>0</v>
+      </c>
+      <c r="F139" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G139" s="16">
+        <v>0</v>
+      </c>
+      <c r="H139" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I139" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K139" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L139" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M139" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N139" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O139" s="1">
+        <v>0</v>
+      </c>
+      <c r="S139" s="14"/>
+      <c r="T139" s="15"/>
+      <c r="AB139" s="19"/>
+      <c r="AC139" s="1"/>
+      <c r="AD139" s="1"/>
+    </row>
+    <row r="140" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B140" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C140" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D140" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="18">
+        <v>0</v>
+      </c>
+      <c r="F140" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G140" s="16">
+        <v>0</v>
+      </c>
+      <c r="H140" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I140" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J140" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K140" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L140" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="M140" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N140" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O140" s="1">
+        <v>0</v>
+      </c>
+      <c r="S140" s="14"/>
+      <c r="T140" s="15"/>
+      <c r="W140" s="17"/>
+      <c r="AB140" s="19"/>
+      <c r="AC140" s="1"/>
+      <c r="AD140" s="1"/>
+    </row>
+    <row r="141" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B141" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C141" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="18">
+        <v>0</v>
+      </c>
+      <c r="F141" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G141" s="16">
+        <v>0</v>
+      </c>
+      <c r="H141" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I141" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K141" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L141" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M141" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N141" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O141" s="1">
+        <v>0</v>
+      </c>
+      <c r="S141" s="14"/>
+      <c r="T141" s="15"/>
+      <c r="AB141" s="19"/>
+      <c r="AC141" s="1"/>
+      <c r="AD141" s="1"/>
+    </row>
+    <row r="142" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B142" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C142" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D142" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E142" s="18">
+        <v>0</v>
+      </c>
+      <c r="F142" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G142" s="16">
+        <v>0</v>
+      </c>
+      <c r="H142" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I142" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="J142" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K142" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L142" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="M142" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N142" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O142" s="1">
+        <v>0</v>
+      </c>
+      <c r="S142" s="14"/>
+      <c r="T142" s="15"/>
+      <c r="AB142" s="19"/>
+      <c r="AC142" s="1"/>
+      <c r="AD142" s="1"/>
+    </row>
+    <row r="143" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B143" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C143" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D143" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" s="18">
+        <v>1</v>
+      </c>
+      <c r="F143" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G143" s="16">
+        <v>3</v>
+      </c>
+      <c r="H143" s="14">
+        <v>1</v>
+      </c>
+      <c r="I143" s="15">
+        <v>1</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K143" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L143" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="M143" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="N143" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O143" s="1">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="S143" s="14"/>
+      <c r="T143" s="15"/>
+      <c r="W143" s="17"/>
+      <c r="AB143" s="19"/>
+      <c r="AC143" s="1"/>
+      <c r="AD143" s="1"/>
+    </row>
+    <row r="144" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B144" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C144" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D144" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E144" s="18">
+        <v>2</v>
+      </c>
+      <c r="F144" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G144" s="16">
+        <v>3</v>
+      </c>
+      <c r="H144" s="14">
+        <v>1</v>
+      </c>
+      <c r="I144" s="15">
+        <v>1</v>
+      </c>
+      <c r="J144" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K144" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L144" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M144" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="N144" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O144" s="1">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="S144" s="14"/>
+      <c r="T144" s="15"/>
+      <c r="AB144" s="19"/>
+      <c r="AC144" s="1"/>
+      <c r="AD144" s="1"/>
+    </row>
+    <row r="145" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B145" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C145" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D145" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E145" s="18">
+        <v>0</v>
+      </c>
+      <c r="F145" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G145" s="16">
+        <v>3</v>
+      </c>
+      <c r="H145" s="14">
+        <v>1</v>
+      </c>
+      <c r="I145" s="15">
+        <v>1</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="K145" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="L145" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="M145" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="N145" s="19">
+        <v>46022</v>
+      </c>
+      <c r="O145" s="1">
+        <v>0</v>
+      </c>
+      <c r="S145" s="14"/>
+      <c r="T145" s="15"/>
+      <c r="AB145" s="19"/>
+      <c r="AC145" s="1"/>
+      <c r="AD145" s="1"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:O97" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="L2:L67 L71:L97" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="596918df6aaaf2eed3534d0b61dbf5d1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7756,102 +10316,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2163B34D-9ABF-4B3D-8EC8-F39D78EAC3AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F6F32C3-9B1B-42A0-BD03-EEF3CCB3B903}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1305E969-26A0-40D6-B67A-7D474A1F0C25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EA75381-43B9-46B9-995B-6DE402319415}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F6F32C3-9B1B-42A0-BD03-EEF3CCB3B903}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2163B34D-9ABF-4B3D-8EC8-F39D78EAC3AA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Applications and Supplements</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>