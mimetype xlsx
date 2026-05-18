--- v0 (2026-02-17)
+++ v1 (2026-05-18)
@@ -4,99 +4,96 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OII/3- Dataset Downloads/Archive/FY25/FY25 Q4/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/OII/3- Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="310" documentId="8_{53B05DD8-3813-4322-B8DD-B6D2DD917E19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{433C5392-B875-46B1-B9F3-3D148F80BC6A}"/>
+  <xr:revisionPtr revIDLastSave="356" documentId="8_{53B05DD8-3813-4322-B8DD-B6D2DD917E19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34937162-2257-432E-8F13-D1B00A3E4EDD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="23880" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="640" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="6" r:id="rId1"/>
     <sheet name="I. Appropriate Follow-up" sheetId="3" r:id="rId2"/>
     <sheet name="II. Moved Toward Compliance" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="32">
   <si>
     <t>Measure Description:</t>
   </si>
   <si>
     <t>Measure Title:</t>
   </si>
   <si>
     <t>Proportion of significant inspection violations which receive appropriate follow-up after regulatory action was taken</t>
   </si>
   <si>
     <t>Program</t>
-  </si>
-[...1 lines deleted...]
-    <t>Target</t>
   </si>
   <si>
     <t>Follow-Up</t>
   </si>
   <si>
     <t>No Follow-Up</t>
   </si>
   <si>
     <t>Definitions:</t>
   </si>
   <si>
     <t xml:space="preserve">Follow-up: Any physical visit or other documented confirmation of communication to the firm. 
 No Follow-up: No physical visit or documented confirmation of communication to the firm. </t>
   </si>
   <si>
     <t>Biological Products</t>
   </si>
   <si>
     <t>Human and Animal Food</t>
   </si>
   <si>
     <t>Medical Devices and Radiological Health</t>
   </si>
   <si>
     <t>Pharmaceutical Quality</t>
@@ -127,66 +124,63 @@
   <si>
     <t>FY 2021</t>
   </si>
   <si>
     <t>FY 2022</t>
   </si>
   <si>
     <t>FY 2023</t>
   </si>
   <si>
     <t>The data provided within this workbook are produced on an ongoing basis for performance management purposes and are subject to change due to updates of preliminary estimates, corrections, or other reasons. In addition, FDA may change the type or amount of data provided at any time.</t>
   </si>
   <si>
     <t>This workbook contains information and data associated with the Food and Drug Administration's FDA-TRACK: Office of Inspections and Investigations Dashboard.</t>
   </si>
   <si>
     <t>FY 2024</t>
   </si>
   <si>
     <t>This performance measure was developed to track and promote an increase to the percentage of firms with significant violations that receive appropriate follow-up, whether follow-up is through a physical FDA visit to a firm or through correspondence with the firm. All firms included in this performance measure had significant inspection violations that led to formal regulatory actions by FDA. Confirmation that a firm has made appropriate corrections following FDA regulatory actions is important to ensure the risk to public health is minimized.  Data shown represents year-to-date percentages that are updated quarterly.</t>
   </si>
   <si>
     <t>This performance goal was developed to track and promote an increase to the percentage of firms that move toward compliance after a significant inspection violation. This dataset includes firms that had physical follow-up visits after regulatory action was taken by FDA on significant inspection violations. To reduce the risk to public health, FDA strives to have all firms meet compliance standards. Data shown represents year-to-date percentages that are updated quarterly.</t>
   </si>
   <si>
-    <t>Information is current as of 9/30/2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>FY 2025</t>
   </si>
   <si>
-    <t>FY19-24: 70%, FY25: 55%</t>
-[...8 lines deleted...]
-    <t>FY19-24: 55%, FY25: 40%</t>
+    <t>FY 2026</t>
+  </si>
+  <si>
+    <t>Information is current as of 3/31/2026.</t>
+  </si>
+  <si>
+    <t>Target FY19-24</t>
+  </si>
+  <si>
+    <t>Target FY25-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -553,933 +547,1032 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A43F574F-D2BD-43B9-AA64-2BD808E85B41}">
   <dimension ref="A1:A5"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q17"/>
+  <dimension ref="A1:T17"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="F1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S10" sqref="S10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="53" customWidth="1"/>
-    <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="16.140625" customWidth="1"/>
+    <col min="3" max="14" width="14.140625" customWidth="1"/>
+    <col min="15" max="15" width="15.28515625" customWidth="1"/>
+    <col min="16" max="16" width="16.140625" customWidth="1"/>
+    <col min="17" max="17" width="15.28515625" customWidth="1"/>
+    <col min="18" max="18" width="16.140625" customWidth="1"/>
+    <col min="19" max="20" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:17" ht="140.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:17" ht="51" x14ac:dyDescent="0.2">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" ht="51" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="3"/>
       <c r="C4" s="10"/>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="10"/>
+      <c r="E4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="13"/>
-      <c r="F4" s="13" t="s">
+      <c r="H4" s="13"/>
+      <c r="I4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="13"/>
-      <c r="H4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="13"/>
+      <c r="M4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="13"/>
-[...13 lines deleted...]
-    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="N4" s="13"/>
+      <c r="O4" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="T4" s="13"/>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="2" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="R5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D6" s="7">
+        <v>8</v>
+      </c>
+      <c r="C6" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="E6" s="7">
         <v>0.9</v>
       </c>
-      <c r="E6" s="7">
+      <c r="F6" s="7">
         <v>9.9999999999999978E-2</v>
       </c>
-      <c r="F6" s="7">
+      <c r="G6" s="7">
         <v>0.7</v>
       </c>
-      <c r="G6" s="7">
+      <c r="H6" s="7">
         <v>0.30000000000000004</v>
       </c>
-      <c r="H6" s="7">
+      <c r="I6" s="7">
         <v>0.86699999999999999</v>
       </c>
-      <c r="I6" s="7">
+      <c r="J6" s="7">
         <v>0.13300000000000001</v>
       </c>
-      <c r="J6" s="7">
+      <c r="K6" s="7">
         <v>0.96699999999999997</v>
       </c>
-      <c r="K6" s="7">
+      <c r="L6" s="7">
         <v>3.3000000000000029E-2</v>
       </c>
-      <c r="L6" s="11">
+      <c r="M6" s="11">
         <v>0.92300000000000004</v>
       </c>
-      <c r="M6" s="11">
+      <c r="N6" s="11">
         <v>7.6999999999999999E-2</v>
       </c>
-      <c r="N6" s="11">
+      <c r="O6" s="11">
         <v>0.95199999999999996</v>
       </c>
-      <c r="O6" s="11">
+      <c r="P6" s="11">
         <v>4.8000000000000001E-2</v>
       </c>
-      <c r="P6" s="11">
+      <c r="Q6" s="11">
         <v>0.75</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="R6" s="11">
         <v>0.25</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S6" s="11">
+        <v>0.58799999999999997</v>
+      </c>
+      <c r="T6" s="11">
+        <v>0.41199999999999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="D7" s="7">
+        <v>9</v>
+      </c>
+      <c r="C7" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="D7" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="E7" s="7">
         <v>0.95899999999999996</v>
       </c>
-      <c r="E7" s="7">
+      <c r="F7" s="7">
         <v>4.1000000000000036E-2</v>
       </c>
-      <c r="F7" s="7">
+      <c r="G7" s="7">
         <v>0.93400000000000005</v>
       </c>
-      <c r="G7" s="7">
+      <c r="H7" s="7">
         <v>6.5999999999999948E-2</v>
       </c>
-      <c r="H7" s="7">
+      <c r="I7" s="7">
         <v>0.94799999999999995</v>
       </c>
-      <c r="I7" s="7">
+      <c r="J7" s="7">
         <v>5.2000000000000046E-2</v>
       </c>
-      <c r="J7" s="7">
+      <c r="K7" s="7">
         <v>0.97699999999999998</v>
       </c>
-      <c r="K7" s="7">
+      <c r="L7" s="7">
         <v>2.3E-2</v>
       </c>
-      <c r="L7" s="11">
+      <c r="M7" s="11">
         <v>0.96199999999999997</v>
       </c>
-      <c r="M7" s="11">
+      <c r="N7" s="11">
         <v>3.7999999999999999E-2</v>
       </c>
-      <c r="N7" s="11">
+      <c r="O7" s="11">
         <v>0.98899999999999999</v>
       </c>
-      <c r="O7" s="11">
+      <c r="P7" s="11">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="P7" s="11">
+      <c r="Q7" s="11">
         <v>0.98099999999999998</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="R7" s="11">
         <v>1.9000000000000017E-2</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S7" s="11">
+        <v>0.95299999999999996</v>
+      </c>
+      <c r="T7" s="11">
+        <v>4.7E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="3" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="D8" s="7">
+        <v>10</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="E8" s="7">
         <v>0.89100000000000001</v>
       </c>
-      <c r="E8" s="7">
+      <c r="F8" s="7">
         <v>0.10899999999999999</v>
       </c>
-      <c r="F8" s="7">
+      <c r="G8" s="7">
         <v>0.88500000000000001</v>
       </c>
-      <c r="G8" s="7">
+      <c r="H8" s="7">
         <v>0.11499999999999999</v>
       </c>
-      <c r="H8" s="7">
+      <c r="I8" s="7">
         <v>0.91800000000000004</v>
       </c>
-      <c r="I8" s="7">
+      <c r="J8" s="7">
         <v>8.1999999999999962E-2</v>
       </c>
-      <c r="J8" s="7">
+      <c r="K8" s="7">
         <v>0.92100000000000004</v>
       </c>
-      <c r="K8" s="7">
+      <c r="L8" s="7">
         <v>7.8999999999999959E-2</v>
       </c>
-      <c r="L8" s="11">
+      <c r="M8" s="11">
         <v>0.873</v>
       </c>
-      <c r="M8" s="11">
+      <c r="N8" s="11">
         <v>0.127</v>
       </c>
-      <c r="N8" s="11">
+      <c r="O8" s="11">
         <v>0.85499999999999998</v>
       </c>
-      <c r="O8" s="11">
+      <c r="P8" s="11">
         <v>0.14499999999999999</v>
       </c>
-      <c r="P8" s="11">
+      <c r="Q8" s="11">
         <v>0.80800000000000005</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="R8" s="11">
         <v>0.19199999999999995</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S8" s="11">
+        <v>0.54300000000000004</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0.45700000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="3" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D9" s="7">
+        <v>11</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="E9" s="7">
         <v>0.85499999999999998</v>
       </c>
-      <c r="E9" s="7">
+      <c r="F9" s="7">
         <v>0.14500000000000002</v>
       </c>
-      <c r="F9" s="7">
+      <c r="G9" s="7">
         <v>0.77700000000000002</v>
       </c>
-      <c r="G9" s="7">
+      <c r="H9" s="7">
         <v>0.22299999999999998</v>
       </c>
-      <c r="H9" s="7">
+      <c r="I9" s="7">
         <v>0.9</v>
       </c>
-      <c r="I9" s="7">
+      <c r="J9" s="7">
         <v>9.9999999999999978E-2</v>
       </c>
-      <c r="J9" s="7">
+      <c r="K9" s="7">
         <v>0.93400000000000005</v>
       </c>
-      <c r="K9" s="7">
+      <c r="L9" s="7">
         <v>6.6000000000000003E-2</v>
       </c>
-      <c r="L9" s="11">
+      <c r="M9" s="11">
         <v>0.85499999999999998</v>
       </c>
-      <c r="M9" s="11">
+      <c r="N9" s="11">
         <v>0.14499999999999999</v>
       </c>
-      <c r="N9" s="11">
+      <c r="O9" s="11">
         <v>0.88</v>
       </c>
-      <c r="O9" s="11">
+      <c r="P9" s="11">
         <v>0.12</v>
       </c>
-      <c r="P9" s="11">
+      <c r="Q9" s="11">
         <v>0.89300000000000002</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="R9" s="11">
         <v>0.10699999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="H12" s="10"/>
+      <c r="S9" s="11">
+        <v>0.75700000000000001</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0.24299999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.2">
       <c r="I12" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H13" s="2"/>
+      <c r="J12" s="10"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.2">
       <c r="I13" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H14" s="7"/>
+      <c r="J13" s="2"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.2">
       <c r="I14" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H15" s="7"/>
+      <c r="J14" s="7"/>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
       <c r="I15" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H16" s="7"/>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
       <c r="I16" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="H17" s="7"/>
+      <c r="J16" s="7"/>
+    </row>
+    <row r="17" spans="9:10" x14ac:dyDescent="0.2">
       <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="L4:M4"/>
+  <mergeCells count="8">
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:Q25"/>
+  <dimension ref="A1:T25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="G2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S9" sqref="S9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" customWidth="1"/>
-    <col min="3" max="3" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="4" max="17" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.5703125" customWidth="1"/>
+    <col min="5" max="18" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17" ht="114.75" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" ht="114.75" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:17" ht="140.25" x14ac:dyDescent="0.2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" ht="140.25" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="3"/>
       <c r="C4" s="10"/>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="10"/>
+      <c r="E4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="13"/>
-      <c r="F4" s="13" t="s">
+      <c r="H4" s="13"/>
+      <c r="I4" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="13"/>
-      <c r="H4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="13"/>
+      <c r="M4" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="13"/>
-[...13 lines deleted...]
-    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="N4" s="13"/>
+      <c r="O4" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="T4" s="13"/>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>30</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>31</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="Q5" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
+        <v>15</v>
+      </c>
+      <c r="R5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="S5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6" t="s">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="D6" s="7">
+        <v>8</v>
+      </c>
+      <c r="C6" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="E6" s="7">
         <v>0.85699999999999998</v>
       </c>
-      <c r="E6" s="7">
+      <c r="F6" s="7">
         <v>0.14300000000000002</v>
       </c>
-      <c r="F6" s="7">
+      <c r="G6" s="7">
         <v>0.77800000000000002</v>
       </c>
-      <c r="G6" s="7">
+      <c r="H6" s="7">
         <v>0.22199999999999998</v>
       </c>
-      <c r="H6" s="7">
+      <c r="I6" s="7">
         <v>0.8</v>
       </c>
-      <c r="I6" s="7">
+      <c r="J6" s="7">
         <v>0.19999999999999996</v>
       </c>
-      <c r="J6" s="7">
+      <c r="K6" s="7">
         <v>0.92900000000000005</v>
       </c>
-      <c r="K6" s="7">
+      <c r="L6" s="7">
         <v>7.0999999999999994E-2</v>
       </c>
-      <c r="L6" s="11">
+      <c r="M6" s="11">
         <v>0.82399999999999995</v>
       </c>
-      <c r="M6" s="11">
+      <c r="N6" s="11">
         <v>0.17599999999999999</v>
       </c>
-      <c r="N6" s="11">
+      <c r="O6" s="11">
         <v>0.8</v>
       </c>
-      <c r="O6" s="11">
+      <c r="P6" s="11">
         <v>0.2</v>
       </c>
-      <c r="P6" s="11">
+      <c r="Q6" s="11">
         <v>0.78600000000000003</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="R6" s="11">
         <v>0.21399999999999997</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S6" s="11">
+        <v>0.81799999999999995</v>
+      </c>
+      <c r="T6" s="11">
+        <v>0.182</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="3" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="D7" s="7">
+        <v>12</v>
+      </c>
+      <c r="C7" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="D7" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="E7" s="7">
         <v>0.85699999999999998</v>
       </c>
-      <c r="E7" s="7">
+      <c r="F7" s="7">
         <v>0.14300000000000002</v>
       </c>
-      <c r="F7" s="7">
+      <c r="G7" s="7">
         <v>1</v>
       </c>
-      <c r="G7" s="7">
+      <c r="H7" s="7">
         <v>0</v>
       </c>
-      <c r="H7" s="9">
+      <c r="I7" s="9">
         <v>1</v>
       </c>
-      <c r="I7" s="7">
+      <c r="J7" s="7">
         <v>0</v>
       </c>
-      <c r="J7" s="9">
+      <c r="K7" s="9">
         <v>1</v>
       </c>
-      <c r="K7" s="7">
+      <c r="L7" s="7">
         <v>0</v>
       </c>
-      <c r="L7" s="12">
+      <c r="M7" s="12">
         <v>1</v>
       </c>
-      <c r="M7" s="11">
+      <c r="N7" s="11">
         <v>0</v>
       </c>
-      <c r="N7" s="12">
+      <c r="O7" s="12">
         <v>1</v>
       </c>
-      <c r="O7" s="11">
+      <c r="P7" s="11">
         <v>0</v>
       </c>
-      <c r="P7" s="12">
+      <c r="Q7" s="12">
         <v>1</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="R7" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S7" s="12">
+        <v>1</v>
+      </c>
+      <c r="T7" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="D8" s="7">
+        <v>9</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="E8" s="7">
         <v>0.80600000000000005</v>
       </c>
-      <c r="E8" s="7">
+      <c r="F8" s="7">
         <v>0.19399999999999995</v>
       </c>
-      <c r="F8" s="7">
+      <c r="G8" s="7">
         <v>0.76200000000000001</v>
       </c>
-      <c r="G8" s="7">
+      <c r="H8" s="7">
         <v>0.23799999999999999</v>
       </c>
-      <c r="H8" s="7">
+      <c r="I8" s="7">
         <v>0.753</v>
       </c>
-      <c r="I8" s="7">
+      <c r="J8" s="7">
         <v>0.247</v>
       </c>
-      <c r="J8" s="7">
+      <c r="K8" s="7">
         <v>0.72699999999999998</v>
       </c>
-      <c r="K8" s="7">
+      <c r="L8" s="7">
         <v>0.27300000000000002</v>
       </c>
-      <c r="L8" s="11">
+      <c r="M8" s="11">
         <v>0.751</v>
       </c>
-      <c r="M8" s="11">
+      <c r="N8" s="11">
         <v>0.249</v>
       </c>
-      <c r="N8" s="11">
+      <c r="O8" s="11">
         <v>0.78200000000000003</v>
       </c>
-      <c r="O8" s="11">
+      <c r="P8" s="11">
         <v>0.218</v>
       </c>
-      <c r="P8" s="11">
+      <c r="Q8" s="11">
         <v>0.76100000000000001</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="R8" s="11">
         <v>0.23899999999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S8" s="11">
+        <v>0.76</v>
+      </c>
+      <c r="T8" s="11">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="3" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="D9" s="7">
+        <v>10</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="E9" s="7">
         <v>0.81699999999999995</v>
       </c>
-      <c r="E9" s="7">
+      <c r="F9" s="7">
         <v>0.18300000000000005</v>
       </c>
-      <c r="F9" s="7">
+      <c r="G9" s="7">
         <v>0.84099999999999997</v>
       </c>
-      <c r="G9" s="7">
+      <c r="H9" s="7">
         <v>0.15900000000000003</v>
       </c>
-      <c r="H9" s="7">
+      <c r="I9" s="7">
         <v>0.81299999999999994</v>
       </c>
-      <c r="I9" s="7">
+      <c r="J9" s="7">
         <v>0.18700000000000006</v>
       </c>
-      <c r="J9" s="7">
+      <c r="K9" s="7">
         <v>0.74199999999999999</v>
       </c>
-      <c r="K9" s="7">
+      <c r="L9" s="7">
         <v>0.25800000000000001</v>
       </c>
-      <c r="L9" s="11">
+      <c r="M9" s="11">
         <v>0.73299999999999998</v>
       </c>
-      <c r="M9" s="11">
+      <c r="N9" s="11">
         <v>0.26700000000000002</v>
       </c>
-      <c r="N9" s="11">
+      <c r="O9" s="11">
         <v>0.66700000000000004</v>
       </c>
-      <c r="O9" s="11">
+      <c r="P9" s="11">
         <v>0.33300000000000002</v>
       </c>
-      <c r="P9" s="11">
+      <c r="Q9" s="11">
         <v>0.64100000000000001</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="R9" s="11">
         <v>0.35899999999999999</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S9" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="T9" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
       <c r="B10" s="3" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="D10" s="7">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="D10" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="E10" s="7">
         <v>0.68799999999999994</v>
       </c>
-      <c r="E10" s="7">
+      <c r="F10" s="7">
         <v>0.31200000000000006</v>
       </c>
-      <c r="F10" s="7">
+      <c r="G10" s="7">
         <v>0.69299999999999995</v>
       </c>
-      <c r="G10" s="7">
+      <c r="H10" s="7">
         <v>0.30700000000000005</v>
       </c>
-      <c r="H10" s="7">
+      <c r="I10" s="7">
         <v>0.57799999999999996</v>
       </c>
-      <c r="I10" s="7">
+      <c r="J10" s="7">
         <v>0.42200000000000004</v>
       </c>
-      <c r="J10" s="7">
+      <c r="K10" s="7">
         <v>0.56799999999999995</v>
       </c>
-      <c r="K10" s="7">
+      <c r="L10" s="7">
         <v>0.432</v>
       </c>
-      <c r="L10" s="11">
+      <c r="M10" s="11">
         <v>0.45700000000000002</v>
       </c>
-      <c r="M10" s="11">
+      <c r="N10" s="11">
         <v>0.54300000000000004</v>
       </c>
-      <c r="N10" s="11">
+      <c r="O10" s="11">
         <v>0.45200000000000001</v>
       </c>
-      <c r="O10" s="11">
+      <c r="P10" s="11">
         <v>0.54800000000000004</v>
       </c>
-      <c r="P10" s="11">
+      <c r="Q10" s="11">
         <v>0.44400000000000001</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="R10" s="11">
         <v>0.55600000000000005</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="S10" s="11">
+        <v>0.46600000000000003</v>
+      </c>
+      <c r="T10" s="11">
+        <v>0.53400000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.2">
       <c r="C11" s="1"/>
-      <c r="D11" s="7"/>
+      <c r="D11" s="1"/>
       <c r="E11" s="7"/>
-    </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B12" s="4"/>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B13" s="4"/>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B14" s="4"/>
-      <c r="H14" s="13"/>
       <c r="I14" s="13"/>
-    </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="J14" s="13"/>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B15" s="4"/>
-      <c r="H15" s="2"/>
       <c r="I15" s="2"/>
-    </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="J15" s="2"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B16" s="4"/>
-      <c r="H16" s="7"/>
       <c r="I16" s="7"/>
-    </row>
-    <row r="17" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="J16" s="7"/>
+    </row>
+    <row r="17" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B17" s="4"/>
-      <c r="H17" s="9"/>
       <c r="I17" s="9"/>
-    </row>
-    <row r="18" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B18" s="4"/>
-      <c r="H18" s="7"/>
       <c r="I18" s="7"/>
-    </row>
-    <row r="19" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="J18" s="7"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B19" s="4"/>
-      <c r="H19" s="7"/>
       <c r="I19" s="7"/>
-    </row>
-    <row r="20" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="J19" s="7"/>
+    </row>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B20" s="4"/>
-      <c r="H20" s="7"/>
       <c r="I20" s="7"/>
-    </row>
-    <row r="21" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="J20" s="7"/>
+    </row>
+    <row r="21" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B21" s="4"/>
     </row>
-    <row r="22" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B22" s="4"/>
     </row>
-    <row r="23" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B23" s="4"/>
     </row>
-    <row r="24" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="24" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B24" s="4"/>
     </row>
-    <row r="25" spans="2:9" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B25" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="L4:M4"/>
+  <mergeCells count="9">
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1679,92 +1772,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E7255B7-980C-426E-BBBB-DA71F8A8682E}">
-[...25 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{565DF555-3590-415E-99F3-7C9F3E382039}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E760895-7D7A-47CA-8FC6-9D7BE9F58957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E7255B7-980C-426E-BBBB-DA71F8A8682E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{158CE871-F1BA-487B-ADEC-6BDAAC02BB15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>I. Appropriate Follow-up</vt:lpstr>
       <vt:lpstr>II. Moved Toward Compliance</vt:lpstr>
     </vt:vector>