--- v0 (2026-02-27)
+++ v1 (2026-08-15)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/CVM/3 - Dataset Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="211" documentId="14_{18EB1100-02D5-46A9-86AB-6C330689A247}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1026C7E2-3E1C-496D-B6EE-92C1DBB237B6}"/>
+  <xr:revisionPtr revIDLastSave="237" documentId="14_{18EB1100-02D5-46A9-86AB-6C330689A247}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C68E00D5-E27C-4902-B817-F02A95EE04CD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="884" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="884" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="6" r:id="rId1"/>
     <sheet name="I. Veterinary Innovation Prog." sheetId="1" r:id="rId2"/>
     <sheet name="II. Early Developer Meetings" sheetId="11" r:id="rId3"/>
     <sheet name="III. Pre and Post Feedback" sheetId="14" r:id="rId4"/>
     <sheet name="IV. Emerging Tech Products" sheetId="8" r:id="rId5"/>
     <sheet name="V. Pubs on IGAs and ACTPs" sheetId="12" r:id="rId6"/>
     <sheet name="VI. Outreach Activities" sheetId="15" r:id="rId7"/>
     <sheet name="VII. External Conferences" sheetId="13" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -219,51 +219,51 @@
   <si>
     <t>Webinar on Bioinformatics Review of Next Generation Sequencing Data for Animal Biotechnology Products</t>
   </si>
   <si>
     <t>Guidance for Industry #187A: Heritable Intentional Genomic Alterations (IGAs) in Animals: Risk-Based Approach</t>
   </si>
   <si>
     <t>Guidance for Industry #187B: Heritable Intentional Genomic Alterations (IGAs) in Animals: The Approval Process</t>
   </si>
   <si>
     <t>Early Developer Meetings</t>
   </si>
   <si>
     <t>II. Early Developer Meetings</t>
   </si>
   <si>
     <t>Number of early meetings with developers of emerging technology products</t>
   </si>
   <si>
     <t>Number of emerging technology products enrolled in VIP</t>
   </si>
   <si>
     <t>Re: Novel Off-Targeting Events Identified after Genome-Wide Analysis of CRISPR-Cas Edited Pigs</t>
   </si>
   <si>
-    <t>Information is current as of 12/31/2025.</t>
+    <t>Information is current as of 6/30/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -724,399 +724,428 @@
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J5" sqref="J5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="55.7109375" customWidth="1"/>
     <col min="3" max="7" width="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="18">
         <v>2019</v>
       </c>
       <c r="D4" s="18">
         <v>2020</v>
       </c>
       <c r="E4" s="18">
         <v>2021</v>
       </c>
       <c r="F4" s="18">
         <v>2022</v>
       </c>
       <c r="G4" s="18">
         <v>2023</v>
       </c>
       <c r="H4" s="18">
         <v>2024</v>
       </c>
       <c r="I4" s="18">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="J4" s="18">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B5" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7">
         <v>14</v>
       </c>
       <c r="D5" s="7">
         <v>11</v>
       </c>
       <c r="E5" s="7">
         <v>20</v>
       </c>
       <c r="F5" s="7">
         <v>4</v>
       </c>
       <c r="G5" s="7">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H5" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I5" s="7">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+        <v>16</v>
+      </c>
+      <c r="J5" s="7">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C9E40E2-8010-4558-910D-593C3D385F0A}">
-  <dimension ref="A1:J5"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K5" sqref="K5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1">
         <v>2018</v>
       </c>
       <c r="D4" s="1">
         <v>2019</v>
       </c>
       <c r="E4" s="1">
         <v>2020</v>
       </c>
       <c r="F4" s="1">
         <v>2021</v>
       </c>
       <c r="G4" s="1">
         <v>2022</v>
       </c>
       <c r="H4" s="1">
         <v>2023</v>
       </c>
       <c r="I4" s="1">
         <v>2024</v>
       </c>
       <c r="J4" s="1">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K4" s="1">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5">
         <v>5</v>
       </c>
       <c r="D5">
         <v>5</v>
       </c>
       <c r="E5">
         <v>14</v>
       </c>
       <c r="F5" s="17">
         <v>7</v>
       </c>
       <c r="G5" s="17">
         <v>6</v>
       </c>
       <c r="H5" s="17">
         <v>6</v>
       </c>
       <c r="I5" s="17">
         <v>7</v>
       </c>
       <c r="J5" s="17">
         <v>9</v>
+      </c>
+      <c r="K5" s="17">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1529FBA1-F2BC-41FF-8997-1A98B207FB26}">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1">
         <v>2020</v>
       </c>
       <c r="D4" s="1">
         <v>2021</v>
       </c>
       <c r="E4" s="1">
         <v>2022</v>
       </c>
       <c r="F4" s="1">
         <v>2023</v>
       </c>
       <c r="G4" s="1">
         <v>2024</v>
       </c>
       <c r="H4" s="1">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I4" s="1">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5">
         <v>10</v>
       </c>
       <c r="D5" s="17">
         <v>8</v>
       </c>
       <c r="E5" s="17">
         <v>13</v>
       </c>
       <c r="F5" s="17">
         <v>5</v>
       </c>
       <c r="G5" s="17">
         <v>25</v>
       </c>
       <c r="H5" s="17">
         <v>26</v>
       </c>
-    </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I5" s="17">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>2</v>
       </c>
       <c r="H6">
+        <v>0</v>
+      </c>
+      <c r="I6">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:X5"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X5" sqref="X5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="54.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="3" spans="1:23" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1">
         <v>2005</v>
       </c>
       <c r="D4" s="1">
         <v>2006</v>
       </c>
       <c r="E4" s="1">
         <v>2007</v>
       </c>
       <c r="F4" s="1">
         <v>2008</v>
       </c>
       <c r="G4" s="1">
         <v>2009</v>
       </c>
       <c r="H4" s="1">
         <v>2010</v>
       </c>
       <c r="I4" s="1">
         <v>2011</v>
       </c>
@@ -1140,52 +1169,55 @@
       </c>
       <c r="P4" s="1">
         <v>2018</v>
       </c>
       <c r="Q4" s="1">
         <v>2019</v>
       </c>
       <c r="R4" s="1">
         <v>2020</v>
       </c>
       <c r="S4" s="1">
         <v>2021</v>
       </c>
       <c r="T4" s="1">
         <v>2022</v>
       </c>
       <c r="U4" s="1">
         <v>2023</v>
       </c>
       <c r="V4" s="1">
         <v>2024</v>
       </c>
       <c r="W4" s="1">
         <v>2025</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="1">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>2</v>
       </c>
       <c r="E5">
         <v>2</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5">
         <v>3</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5">
         <v>8</v>
       </c>
       <c r="J5">
@@ -1203,54 +1235,57 @@
       <c r="N5">
         <v>18</v>
       </c>
       <c r="O5">
         <v>22</v>
       </c>
       <c r="P5">
         <v>25</v>
       </c>
       <c r="Q5">
         <v>29</v>
       </c>
       <c r="R5">
         <v>37</v>
       </c>
       <c r="S5">
         <v>43</v>
       </c>
       <c r="T5">
         <v>43</v>
       </c>
       <c r="U5">
         <v>51</v>
       </c>
       <c r="V5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="W5">
         <v>60</v>
+      </c>
+      <c r="X5">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4F3019A-CDEA-485B-87B7-39A0F58AFD19}">
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="54.140625" customWidth="1"/>
     <col min="3" max="3" width="48.140625" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
@@ -1473,190 +1508,201 @@
     </row>
     <row r="12" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B12" s="16">
         <v>45444</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="B13" s="16">
         <v>45444</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15D49C9C-987C-4B8A-A0DC-2FC74261FC15}">
-  <dimension ref="A1:K7"/>
+  <dimension ref="A1:L7"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L6" sqref="L6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="54.140625" customWidth="1"/>
     <col min="3" max="9" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="14" width="11.5703125" customWidth="1"/>
     <col min="15" max="16" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="2"/>
     </row>
-    <row r="3" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1">
         <v>2017</v>
       </c>
       <c r="D5" s="1">
         <v>2018</v>
       </c>
       <c r="E5" s="1">
         <v>2019</v>
       </c>
       <c r="F5" s="1">
         <v>2020</v>
       </c>
       <c r="G5" s="1">
         <v>2021</v>
       </c>
       <c r="H5" s="1">
         <v>2022</v>
       </c>
       <c r="I5" s="1">
         <v>2023</v>
       </c>
       <c r="J5" s="1">
         <v>2024</v>
       </c>
       <c r="K5" s="1">
         <v>2025</v>
       </c>
-    </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L5" s="1">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6">
         <v>4</v>
       </c>
       <c r="D6">
         <v>4</v>
       </c>
       <c r="E6">
         <v>12</v>
       </c>
       <c r="F6">
         <v>7</v>
       </c>
       <c r="G6">
         <v>8</v>
       </c>
       <c r="H6">
         <v>11</v>
       </c>
       <c r="I6">
         <v>10</v>
       </c>
       <c r="J6">
         <v>9</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
-    </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="L6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C7">
         <v>3</v>
       </c>
       <c r="D7">
         <v>5</v>
       </c>
       <c r="E7">
         <v>6</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>2</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7">
         <v>7</v>
       </c>
       <c r="K7">
+        <v>0</v>
+      </c>
+      <c r="L7">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
@@ -1881,112 +1927,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{664275D4-2983-4D86-8BD7-53DF484CC8AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD380C7-C30F-4BC6-A6A3-31248539F28F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F9CF430-D60B-4F2E-AFF2-1DFDC86C21C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="e78928ad-fb76-43d6-980d-fe972d77f48a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>I. Veterinary Innovation Prog.</vt:lpstr>
       <vt:lpstr>II. Early Developer Meetings</vt:lpstr>
       <vt:lpstr>III. Pre and Post Feedback</vt:lpstr>