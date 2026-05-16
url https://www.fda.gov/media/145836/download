--- v0 (2026-02-09)
+++ v1 (2026-05-16)
@@ -1,85 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/BsUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="8_{7C3CABAA-E497-43CF-AF26-2821F9EED1A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{207C9574-84EF-429A-850C-4F153A279A88}"/>
+  <xr:revisionPtr revIDLastSave="74" documentId="8_{7C3CABAA-E497-43CF-AF26-2821F9EED1A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{29BF8B86-7CE2-4FB8-95C2-59B3FE60148F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="24630" yWindow="60" windowWidth="25530" windowHeight="20640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Procedural Responses" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Procedural Responses'!$A$1:$O$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Procedural Responses'!$A$1:$O$76</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G76" i="1" l="1"/>
+  <c r="G75" i="1"/>
+  <c r="G74" i="1"/>
+  <c r="G73" i="1"/>
+  <c r="G72" i="1"/>
+  <c r="G71" i="1"/>
+  <c r="G70" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="G68" i="1"/>
+  <c r="G67" i="1"/>
+  <c r="G66" i="1"/>
+  <c r="G65" i="1"/>
+  <c r="G64" i="1"/>
+  <c r="G63" i="1"/>
+  <c r="G62" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="48">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>BsUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
@@ -169,51 +190,60 @@
   <si>
     <t>60 days</t>
   </si>
   <si>
     <t>0 of 6</t>
   </si>
   <si>
     <t>30 days</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>45 days</t>
   </si>
   <si>
     <t>3 of 4</t>
   </si>
   <si>
     <t>7 of 11</t>
   </si>
   <si>
     <t>10 of 10</t>
   </si>
   <si>
-    <t>20 of 23</t>
+    <t>Human Factors Validation Protocol Submissions to INDs</t>
+  </si>
+  <si>
+    <t>Currently Meeting, Pending</t>
+  </si>
+  <si>
+    <t>4 of 6</t>
+  </si>
+  <si>
+    <t>23 of 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -660,67 +690,72 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -737,51 +772,51 @@
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="42" builtinId="5"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1041,2942 +1076,3647 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O61"/>
+  <dimension ref="A1:O76"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="E22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N47" sqref="N47"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
-    <col min="3" max="3" width="43.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="62.88671875" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="20.42578125" style="3" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="19.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="37.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.88671875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="19.88671875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="27.88671875" customWidth="1"/>
+    <col min="14" max="14" width="14.6640625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="19.6640625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>24</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="O1" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A2" s="6">
         <v>2021</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="6">
         <v>2</v>
       </c>
       <c r="F2" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="6">
         <v>2</v>
       </c>
       <c r="H2" s="7">
         <v>1</v>
       </c>
       <c r="I2" s="7">
         <v>1</v>
       </c>
       <c r="J2" s="7">
         <v>0.9</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M2" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N2" s="8">
         <v>44469</v>
       </c>
       <c r="O2" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A3" s="6">
         <v>2021</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="6">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="6">
         <v>2</v>
       </c>
       <c r="H3" s="7">
         <v>1</v>
       </c>
       <c r="I3" s="7">
         <v>1</v>
       </c>
       <c r="J3" s="7">
         <v>0.9</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N3" s="8">
         <v>44469</v>
       </c>
       <c r="O3" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A4" s="6">
         <v>2021</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="6">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="6">
         <v>2</v>
       </c>
       <c r="H4" s="7">
         <v>1</v>
       </c>
       <c r="I4" s="7">
         <v>1</v>
       </c>
       <c r="J4" s="7">
         <v>0.9</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="8">
         <v>44469</v>
       </c>
       <c r="O4" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" s="6">
         <v>2021</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="6">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="6">
         <v>0</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7">
         <v>0.9</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="8">
         <v>44469</v>
       </c>
       <c r="O5" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" s="6">
         <v>2021</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="6">
         <v>0</v>
       </c>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7">
         <v>0.9</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N6" s="8">
         <v>44469</v>
       </c>
       <c r="O6" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A7" s="6">
         <v>2021</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="6">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="6">
         <v>0</v>
       </c>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7">
         <v>0.9</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N7" s="8">
         <v>44469</v>
       </c>
       <c r="O7" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A8" s="6">
         <v>2021</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="6">
         <v>1</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="6">
         <v>1</v>
       </c>
       <c r="H8" s="7">
         <v>1</v>
       </c>
       <c r="I8" s="7">
         <v>1</v>
       </c>
       <c r="J8" s="7">
         <v>0.9</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N8" s="8">
         <v>44469</v>
       </c>
       <c r="O8" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="6">
         <v>2021</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="6">
         <v>0</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="6">
         <v>1</v>
       </c>
       <c r="H9" s="7">
         <v>1</v>
       </c>
       <c r="I9" s="7">
         <v>1</v>
       </c>
       <c r="J9" s="7">
         <v>0.9</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="8">
         <v>44469</v>
       </c>
       <c r="O9" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A10" s="6">
         <v>2021</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="6">
         <v>0</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="6">
         <v>1</v>
       </c>
       <c r="H10" s="7">
         <v>1</v>
       </c>
       <c r="I10" s="7">
         <v>1</v>
       </c>
       <c r="J10" s="7">
         <v>0.9</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N10" s="8">
         <v>44469</v>
       </c>
       <c r="O10" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="6">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="6">
         <v>0</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7">
         <v>0.9</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="8">
         <v>45199</v>
       </c>
       <c r="O11" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A12" s="6">
         <v>2022</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="6">
         <v>0</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7">
         <v>0.9</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N12" s="8">
         <v>45199</v>
       </c>
       <c r="O12" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A13" s="6">
         <v>2022</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="6">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7">
         <v>0.9</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N13" s="8">
         <v>45199</v>
       </c>
       <c r="O13" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A14" s="6">
         <v>2022</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="6">
         <v>3</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="6">
         <v>3</v>
       </c>
       <c r="H14" s="7">
         <v>1</v>
       </c>
       <c r="I14" s="7">
         <v>1</v>
       </c>
       <c r="J14" s="7">
         <v>0.9</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N14" s="8">
         <v>45199</v>
       </c>
       <c r="O14" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>2022</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="6">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="6">
         <v>3</v>
       </c>
       <c r="H15" s="7">
         <v>1</v>
       </c>
       <c r="I15" s="7">
         <v>1</v>
       </c>
       <c r="J15" s="7">
         <v>0.9</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N15" s="8">
         <v>45199</v>
       </c>
       <c r="O15" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="6">
         <v>2022</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="6">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="6">
         <v>3</v>
       </c>
       <c r="H16" s="7">
         <v>1</v>
       </c>
       <c r="I16" s="7">
         <v>1</v>
       </c>
       <c r="J16" s="7">
         <v>0.9</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="N16" s="8">
         <v>45199</v>
       </c>
       <c r="O16" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="6">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7">
         <v>0.9</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N17" s="8">
         <v>44834</v>
       </c>
       <c r="O17" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A18" s="6">
         <v>2022</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="6">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="6">
         <v>0</v>
       </c>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7">
         <v>0.9</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N18" s="8">
         <v>44834</v>
       </c>
       <c r="O18" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A19" s="6">
         <v>2022</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="6">
         <v>0</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="6">
         <v>0</v>
       </c>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7">
         <v>0.9</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N19" s="8">
         <v>44834</v>
       </c>
       <c r="O19" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>2023</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="9">
         <v>6</v>
       </c>
       <c r="H20" s="7">
         <v>0</v>
       </c>
       <c r="I20" s="7">
         <v>0</v>
       </c>
       <c r="J20" s="7">
         <v>0.9</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N20" s="8">
         <v>45565</v>
       </c>
       <c r="O20" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>2023</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="9">
         <v>6</v>
       </c>
       <c r="H21" s="7">
         <v>0</v>
       </c>
       <c r="I21" s="7">
         <v>0</v>
       </c>
       <c r="J21" s="7">
         <v>0.9</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N21" s="8">
         <v>45565</v>
       </c>
       <c r="O21" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A22" s="6">
         <v>2023</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="9">
         <v>6</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G22" s="9">
         <v>6</v>
       </c>
       <c r="H22" s="7">
         <v>0</v>
       </c>
       <c r="I22" s="7">
         <v>0</v>
       </c>
       <c r="J22" s="7">
         <v>0.9</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="N22" s="8">
         <v>45565</v>
       </c>
       <c r="O22" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A23" s="6">
         <v>2023</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="7">
         <v>0.9</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N23" s="8">
         <v>45565</v>
       </c>
       <c r="O23" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>2023</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="9">
         <v>0</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="7">
         <v>0.9</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="8">
         <v>45565</v>
       </c>
       <c r="O24" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>2023</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="6">
         <v>0</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="9">
         <v>0</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="7">
         <v>0.9</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N25" s="8">
         <v>45565</v>
       </c>
       <c r="O25" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A26" s="6">
         <v>2023</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="7">
         <v>0.9</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N26" s="8">
         <v>45565</v>
       </c>
       <c r="O26" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A27" s="6">
         <v>2023</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="6">
         <v>0</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="7">
         <v>0.9</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N27" s="8">
         <v>45565</v>
       </c>
       <c r="O27" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A28" s="6">
         <v>2023</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="6">
         <v>0</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="9">
         <v>0</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J28" s="7">
         <v>0.9</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N28" s="8">
         <v>45565</v>
       </c>
       <c r="O28" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A29" s="6">
         <v>2023</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="6">
         <v>3</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G29" s="6">
         <v>4</v>
       </c>
       <c r="H29" s="7">
         <v>0.75</v>
       </c>
       <c r="I29" s="7">
         <v>0.75</v>
       </c>
       <c r="J29" s="7">
         <v>0.9</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N29" s="8">
         <v>45565</v>
       </c>
       <c r="O29" s="7">
         <v>0.75</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A30" s="6">
         <v>2023</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="6">
         <v>0</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G30" s="9">
         <v>4</v>
       </c>
       <c r="H30" s="7">
         <v>0.75</v>
       </c>
       <c r="I30" s="7">
         <v>0.75</v>
       </c>
       <c r="J30" s="7">
         <v>0.9</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L30" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M30" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="8">
         <v>45565</v>
       </c>
       <c r="O30" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A31" s="6">
         <v>2023</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="6">
         <v>1</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G31" s="9">
         <v>4</v>
       </c>
       <c r="H31" s="7">
         <v>0.75</v>
       </c>
       <c r="I31" s="7">
         <v>0.75</v>
       </c>
       <c r="J31" s="7">
         <v>0.9</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L31" s="6" t="s">
         <v>26</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>41</v>
       </c>
       <c r="N31" s="8">
         <v>45565</v>
       </c>
       <c r="O31" s="7">
         <v>0.25</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A32" s="6">
         <v>2024</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="6">
         <v>1</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G32" s="6">
         <v>1</v>
       </c>
       <c r="H32" s="7">
         <v>1</v>
       </c>
       <c r="I32" s="7">
         <v>1</v>
       </c>
       <c r="J32" s="7">
         <v>0.9</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M32" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N32" s="8">
         <v>45930</v>
       </c>
       <c r="O32" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A33" s="6">
         <v>2024</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="6">
         <v>0</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G33" s="6">
         <v>1</v>
       </c>
       <c r="H33" s="7">
         <v>1</v>
       </c>
       <c r="I33" s="7">
         <v>1</v>
       </c>
       <c r="J33" s="7">
         <v>0.9</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N33" s="8">
         <v>45930</v>
       </c>
       <c r="O33" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A34" s="6">
         <v>2024</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E34" s="6">
         <v>0</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G34" s="6">
         <v>1</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
       </c>
       <c r="I34" s="7">
         <v>1</v>
       </c>
       <c r="J34" s="7">
         <v>0.9</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N34" s="8">
         <v>45930</v>
       </c>
       <c r="O34" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A35" s="6">
         <v>2024</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="6">
         <v>0</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J35" s="7">
         <v>0.9</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L35" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M35" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N35" s="8">
         <v>45930</v>
       </c>
       <c r="O35" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A36" s="6">
         <v>2024</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="6">
         <v>0</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J36" s="7">
         <v>0.9</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L36" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M36" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N36" s="8">
         <v>45930</v>
       </c>
       <c r="O36" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A37" s="6">
         <v>2024</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E37" s="6">
         <v>0</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G37" s="6">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="7">
         <v>0.9</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M37" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N37" s="8">
         <v>45930</v>
       </c>
       <c r="O37" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A38" s="6">
         <v>2024</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="6">
         <v>0</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G38" s="6">
         <v>0</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="7">
         <v>0.9</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M38" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N38" s="8">
         <v>45930</v>
       </c>
       <c r="O38" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A39" s="6">
         <v>2024</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I39" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="7">
         <v>0.9</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N39" s="8">
         <v>45930</v>
       </c>
       <c r="O39" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A40" s="6">
         <v>2024</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="6">
         <v>0</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G40" s="6">
         <v>0</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="7">
         <v>0.9</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L40" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M40" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N40" s="8">
         <v>45930</v>
       </c>
       <c r="O40" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A41" s="6">
         <v>2024</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="6">
         <v>2</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G41" s="6">
         <v>2</v>
       </c>
       <c r="H41" s="7">
         <v>1</v>
       </c>
       <c r="I41" s="7">
         <v>1</v>
       </c>
       <c r="J41" s="7">
         <v>0.9</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N41" s="8">
         <v>45930</v>
       </c>
       <c r="O41" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A42" s="6">
         <v>2024</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="6">
         <v>0</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G42" s="6">
         <v>2</v>
       </c>
       <c r="H42" s="7">
         <v>1</v>
       </c>
       <c r="I42" s="7">
         <v>1</v>
       </c>
       <c r="J42" s="7">
         <v>0.9</v>
       </c>
       <c r="K42" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L42" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N42" s="8">
         <v>45930</v>
       </c>
       <c r="O42" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A43" s="6">
         <v>2024</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E43" s="6">
         <v>0</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G43" s="6">
         <v>2</v>
       </c>
       <c r="H43" s="7">
         <v>1</v>
       </c>
       <c r="I43" s="7">
         <v>1</v>
       </c>
       <c r="J43" s="7">
         <v>0.9</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M43" s="6" t="s">
         <v>34</v>
       </c>
       <c r="N43" s="8">
         <v>45930</v>
       </c>
       <c r="O43" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A44" s="6">
         <v>2024</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="6">
         <v>7</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G44" s="6">
         <v>11</v>
       </c>
       <c r="H44" s="7">
         <v>0.63636363636363635</v>
       </c>
       <c r="I44" s="7">
         <v>0.63636363636363635</v>
       </c>
       <c r="J44" s="7">
         <v>0.5</v>
       </c>
       <c r="K44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L44" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M44" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N44" s="8">
         <v>45930</v>
       </c>
       <c r="O44" s="7">
         <v>0.63636363636363635</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A45" s="6">
         <v>2024</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="6">
         <v>0</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G45" s="6">
         <v>11</v>
       </c>
       <c r="H45" s="7">
         <v>0.63636363636363635</v>
       </c>
       <c r="I45" s="7">
         <v>0.63636363636363635</v>
       </c>
       <c r="J45" s="7">
         <v>0.5</v>
       </c>
       <c r="K45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M45" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N45" s="8">
         <v>45930</v>
       </c>
       <c r="O45" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A46" s="6">
         <v>2024</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E46" s="6">
         <v>4</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G46" s="6">
         <v>11</v>
       </c>
       <c r="H46" s="7">
         <v>0.63636363636363635</v>
       </c>
       <c r="I46" s="7">
         <v>0.63636363636363635</v>
       </c>
       <c r="J46" s="7">
         <v>0.5</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M46" s="6" t="s">
         <v>42</v>
       </c>
       <c r="N46" s="8">
         <v>45930</v>
       </c>
       <c r="O46" s="7">
         <v>0.36363636363636365</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A47" s="6">
         <v>2025</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="6">
         <v>9</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G47" s="6">
         <v>10</v>
       </c>
       <c r="H47" s="7">
         <v>0.9</v>
       </c>
       <c r="I47" s="7">
         <v>0.9</v>
       </c>
       <c r="J47" s="7">
         <v>0.9</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M47" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N47" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O47" s="7">
         <v>0.9</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A48" s="6">
         <v>2025</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="6">
         <v>0</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G48" s="6">
         <v>10</v>
       </c>
       <c r="H48" s="7">
         <v>0.9</v>
       </c>
       <c r="I48" s="7">
         <v>0.9</v>
       </c>
       <c r="J48" s="7">
         <v>0.9</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M48" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N48" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O48" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A49" s="6">
         <v>2025</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E49" s="6">
         <v>1</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G49" s="6">
         <v>10</v>
       </c>
       <c r="H49" s="7">
         <v>0.9</v>
       </c>
       <c r="I49" s="7">
         <v>0.9</v>
       </c>
       <c r="J49" s="7">
         <v>0.9</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M49" s="6" t="s">
         <v>43</v>
       </c>
       <c r="N49" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O49" s="7">
         <v>0.1</v>
       </c>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A50" s="6">
         <v>2025</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="6">
         <v>0</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G50" s="6">
         <v>0</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="7">
         <v>0.9</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L50" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M50" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N50" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O50" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A51" s="6">
         <v>2025</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="6">
         <v>0</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G51" s="6">
         <v>0</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I51" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="7">
         <v>0.9</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L51" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M51" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N51" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O51" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A52" s="6">
         <v>2025</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E52" s="6">
         <v>0</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G52" s="6">
         <v>0</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I52" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J52" s="7">
         <v>0.9</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M52" s="6" t="s">
         <v>32</v>
       </c>
       <c r="N52" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O52" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A53" s="6">
         <v>2025</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="6">
         <v>1</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G53" s="6">
         <v>1</v>
       </c>
       <c r="H53" s="7">
         <v>1</v>
       </c>
       <c r="I53" s="7">
         <v>1</v>
       </c>
       <c r="J53" s="7">
         <v>0.9</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L53" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M53" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N53" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O53" s="7">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A54" s="6">
         <v>2025</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="6">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G54" s="6">
         <v>1</v>
       </c>
       <c r="H54" s="7">
         <v>1</v>
       </c>
       <c r="I54" s="7">
         <v>1</v>
       </c>
       <c r="J54" s="7">
         <v>0.9</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M54" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N54" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O54" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A55" s="6">
         <v>2025</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E55" s="6">
         <v>0</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>38</v>
       </c>
       <c r="G55" s="6">
         <v>1</v>
       </c>
       <c r="H55" s="7">
         <v>1</v>
       </c>
       <c r="I55" s="7">
         <v>1</v>
       </c>
       <c r="J55" s="7">
         <v>0.9</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L55" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M55" s="6" t="s">
         <v>35</v>
       </c>
       <c r="N55" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O55" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="6">
         <v>0</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G56" s="6">
         <v>0</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I56" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J56" s="7">
         <v>0.9</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M56" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="N56" s="8">
-        <v>45930</v>
+      <c r="N56" s="12">
+        <v>46022</v>
       </c>
       <c r="O56" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A57" s="6">
         <v>2025</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E57" s="6">
         <v>0</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G57" s="6">
         <v>0</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I57" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J57" s="7">
         <v>0.9</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M57" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="N57" s="8">
-        <v>45930</v>
+      <c r="N57" s="12">
+        <v>46022</v>
       </c>
       <c r="O57" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A58" s="6">
         <v>2025</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E58" s="6">
         <v>0</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G58" s="6">
         <v>0</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>39</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="7">
         <v>0.9</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L58" s="6" t="s">
         <v>25</v>
       </c>
       <c r="M58" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="N58" s="8">
-        <v>45930</v>
+      <c r="N58" s="12">
+        <v>46022</v>
       </c>
       <c r="O58" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A59" s="6">
         <v>2025</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="6">
         <v>23</v>
       </c>
       <c r="H59" s="7">
-        <v>0.85</v>
+        <v>0.78260869565217395</v>
       </c>
       <c r="I59" s="7">
-        <v>0.86956521739130432</v>
+        <v>0.78260869565217395</v>
       </c>
       <c r="J59" s="7">
         <v>0.7</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M59" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N59" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O59" s="7">
-        <v>0.73913043478260865</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0.78260869565217395</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A60" s="6">
         <v>2025</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="6">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G60" s="6">
         <v>23</v>
       </c>
       <c r="H60" s="7">
-        <v>0.85</v>
+        <v>0.78260869565217395</v>
       </c>
       <c r="I60" s="7">
-        <v>0.86956521739130432</v>
+        <v>0.78260869565217395</v>
       </c>
       <c r="J60" s="7">
         <v>0.7</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M60" s="6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N60" s="8">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="O60" s="7">
-        <v>0.13043478260869565</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A61" s="6">
         <v>2025</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E61" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G61" s="6">
         <v>23</v>
       </c>
       <c r="H61" s="7">
-        <v>0.85</v>
+        <v>0.78260869565217395</v>
       </c>
       <c r="I61" s="7">
-        <v>0.86956521739130432</v>
+        <v>0.78260869565217395</v>
       </c>
       <c r="J61" s="7">
         <v>0.7</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>28</v>
       </c>
       <c r="M61" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N61" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O61" s="7">
+        <v>0.21739130434782608</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A62">
+        <v>2026</v>
+      </c>
+      <c r="B62" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" t="s">
         <v>44</v>
       </c>
-      <c r="N61" s="8">
-[...3 lines deleted...]
-        <v>0.13043478260869565</v>
+      <c r="D62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="10">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>36</v>
+      </c>
+      <c r="G62">
+        <f>SUM(D62:D64)</f>
+        <v>0</v>
+      </c>
+      <c r="H62" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I62" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J62" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K62" t="s">
+        <v>18</v>
+      </c>
+      <c r="L62" t="s">
+        <v>25</v>
+      </c>
+      <c r="M62" t="s">
+        <v>32</v>
+      </c>
+      <c r="N62" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O62" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <v>2026</v>
+      </c>
+      <c r="B63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>36</v>
+      </c>
+      <c r="G63">
+        <f>SUM(D62:D64)</f>
+        <v>0</v>
+      </c>
+      <c r="H63" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I63" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J63" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K63" t="s">
+        <v>18</v>
+      </c>
+      <c r="L63" t="s">
+        <v>25</v>
+      </c>
+      <c r="M63" t="s">
+        <v>32</v>
+      </c>
+      <c r="N63" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O63" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <v>2026</v>
+      </c>
+      <c r="B64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" t="s">
+        <v>44</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="10">
+        <v>0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>36</v>
+      </c>
+      <c r="G64">
+        <f>SUM(D62:D64)</f>
+        <v>0</v>
+      </c>
+      <c r="H64" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I64" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J64" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K64" t="s">
+        <v>18</v>
+      </c>
+      <c r="L64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M64" t="s">
+        <v>32</v>
+      </c>
+      <c r="N64" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O64" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <v>2026</v>
+      </c>
+      <c r="B65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" s="10">
+        <v>0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>38</v>
+      </c>
+      <c r="G65">
+        <f>SUM(D65:D67)</f>
+        <v>0</v>
+      </c>
+      <c r="H65" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I65" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J65" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K65" t="s">
+        <v>18</v>
+      </c>
+      <c r="L65" t="s">
+        <v>25</v>
+      </c>
+      <c r="M65" t="s">
+        <v>32</v>
+      </c>
+      <c r="N65" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O65" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <v>2026</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="10">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>38</v>
+      </c>
+      <c r="G66">
+        <f>SUM(D65:D67)</f>
+        <v>0</v>
+      </c>
+      <c r="H66" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J66" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K66" t="s">
+        <v>18</v>
+      </c>
+      <c r="L66" t="s">
+        <v>25</v>
+      </c>
+      <c r="M66" t="s">
+        <v>32</v>
+      </c>
+      <c r="N66" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O66" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <v>2026</v>
+      </c>
+      <c r="B67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="10">
+        <v>0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>38</v>
+      </c>
+      <c r="G67">
+        <f>SUM(D65:D67)</f>
+        <v>0</v>
+      </c>
+      <c r="H67" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I67" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J67" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K67" t="s">
+        <v>18</v>
+      </c>
+      <c r="L67" t="s">
+        <v>25</v>
+      </c>
+      <c r="M67" t="s">
+        <v>32</v>
+      </c>
+      <c r="N67" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O67" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A68">
+        <v>2026</v>
+      </c>
+      <c r="B68" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" t="s">
+        <v>13</v>
+      </c>
+      <c r="E68" s="10">
+        <v>0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G68">
+        <f>SUM(D68:D70)</f>
+        <v>0</v>
+      </c>
+      <c r="H68" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I68" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J68" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K68" t="s">
+        <v>18</v>
+      </c>
+      <c r="L68" t="s">
+        <v>25</v>
+      </c>
+      <c r="M68" t="s">
+        <v>32</v>
+      </c>
+      <c r="N68" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O68" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A69">
+        <v>2026</v>
+      </c>
+      <c r="B69" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69" s="10">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>38</v>
+      </c>
+      <c r="G69">
+        <f>SUM(D68:D70)</f>
+        <v>0</v>
+      </c>
+      <c r="H69" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I69" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J69" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K69" t="s">
+        <v>18</v>
+      </c>
+      <c r="L69" t="s">
+        <v>25</v>
+      </c>
+      <c r="M69" t="s">
+        <v>32</v>
+      </c>
+      <c r="N69" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O69" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A70">
+        <v>2026</v>
+      </c>
+      <c r="B70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="10">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>38</v>
+      </c>
+      <c r="G70">
+        <f>SUM(D68:D70)</f>
+        <v>0</v>
+      </c>
+      <c r="H70" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I70" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J70" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K70" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" t="s">
+        <v>25</v>
+      </c>
+      <c r="M70" t="s">
+        <v>32</v>
+      </c>
+      <c r="N70" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O70" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A71">
+        <v>2026</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" s="10">
+        <v>0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71">
+        <f>SUM(D71:D73)</f>
+        <v>0</v>
+      </c>
+      <c r="H71" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J71" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K71" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" t="s">
+        <v>25</v>
+      </c>
+      <c r="M71" t="s">
+        <v>32</v>
+      </c>
+      <c r="N71" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O71" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A72">
+        <v>2026</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72" s="10">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72">
+        <f>SUM(D71:D73)</f>
+        <v>0</v>
+      </c>
+      <c r="H72" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I72" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J72" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K72" t="s">
+        <v>18</v>
+      </c>
+      <c r="L72" t="s">
+        <v>25</v>
+      </c>
+      <c r="M72" t="s">
+        <v>32</v>
+      </c>
+      <c r="N72" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O72" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A73">
+        <v>2026</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" s="10">
+        <v>0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>40</v>
+      </c>
+      <c r="G73">
+        <f>SUM(D71:D73)</f>
+        <v>0</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I73" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J73" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K73" t="s">
+        <v>18</v>
+      </c>
+      <c r="L73" t="s">
+        <v>25</v>
+      </c>
+      <c r="M73" t="s">
+        <v>32</v>
+      </c>
+      <c r="N73" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O73" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A74">
+        <v>2026</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" t="s">
+        <v>13</v>
+      </c>
+      <c r="E74" s="10">
+        <v>4</v>
+      </c>
+      <c r="F74" t="s">
+        <v>36</v>
+      </c>
+      <c r="G74">
+        <f>SUM(D74:D76)</f>
+        <v>0</v>
+      </c>
+      <c r="H74" s="11">
+        <v>1</v>
+      </c>
+      <c r="I74" s="11">
+        <v>1</v>
+      </c>
+      <c r="J74" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K74" t="s">
+        <v>18</v>
+      </c>
+      <c r="L74" t="s">
+        <v>45</v>
+      </c>
+      <c r="M74" t="s">
+        <v>46</v>
+      </c>
+      <c r="N74" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O74" s="11">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A75">
+        <v>2026</v>
+      </c>
+      <c r="B75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" t="s">
+        <v>29</v>
+      </c>
+      <c r="D75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75" s="10">
+        <v>2</v>
+      </c>
+      <c r="F75" t="s">
+        <v>36</v>
+      </c>
+      <c r="G75">
+        <f>SUM(D74:D76)</f>
+        <v>0</v>
+      </c>
+      <c r="H75" s="11">
+        <v>1</v>
+      </c>
+      <c r="I75" s="11">
+        <v>1</v>
+      </c>
+      <c r="J75" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K75" t="s">
+        <v>18</v>
+      </c>
+      <c r="L75" t="s">
+        <v>45</v>
+      </c>
+      <c r="M75" t="s">
+        <v>46</v>
+      </c>
+      <c r="N75" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O75" s="11">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A76">
+        <v>2026</v>
+      </c>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76" s="10">
+        <v>0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>36</v>
+      </c>
+      <c r="G76">
+        <f>SUM(D74:D76)</f>
+        <v>0</v>
+      </c>
+      <c r="H76" s="11">
+        <v>1</v>
+      </c>
+      <c r="I76" s="11">
+        <v>1</v>
+      </c>
+      <c r="J76" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K76" t="s">
+        <v>18</v>
+      </c>
+      <c r="L76" t="s">
+        <v>45</v>
+      </c>
+      <c r="M76" t="s">
+        <v>46</v>
+      </c>
+      <c r="N76" s="12">
+        <v>46022</v>
+      </c>
+      <c r="O76" s="11">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O55" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -4176,93 +4916,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA002F3E-56A2-4D0E-9BEB-28B4B19B6E3D}">
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4E0844-FE37-4F76-8A6D-6B59B82ED0D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E0FD1D0-6F5C-40D3-B871-A6E7B22B649F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA002F3E-56A2-4D0E-9BEB-28B4B19B6E3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB59E270-8213-4A15-A9EB-46C0C407DDCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>