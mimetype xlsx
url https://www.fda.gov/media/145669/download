--- v0 (2026-02-07)
+++ v1 (2026-04-17)
@@ -1,1012 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="324" documentId="8_{7CCC6B0C-D5B7-4004-B475-B7B2F1DACDD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2208BED2-D1A0-4F97-9D20-7AB04E5D97D0}"/>
+  <xr:revisionPtr revIDLastSave="1015" documentId="8_{7CCC6B0C-D5B7-4004-B475-B7B2F1DACDD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1C1F1BE3-16DC-4AFE-BAA6-AB8A1ED6CA7C}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PDUFA Proc. Not. &amp; Res. Dataset" sheetId="1" r:id="rId1"/>
+    <sheet name="Proc. Not. &amp; Res. Data" sheetId="4" r:id="rId1"/>
+    <sheet name="CBER Proc. Not. &amp; Res. Data" sheetId="5" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PDUFA Proc. Not. &amp; Res. Dataset'!$A$1:$Q$139</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CBER Proc. Not. &amp; Res. Data'!$A$1:$P$151</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Proc. Not. &amp; Res. Data'!$A$1:$O$154</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateCount="1" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...777 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2214" uniqueCount="54">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
     <t>Data As Of</t>
   </si>
   <si>
-    <t>Highest Possible Final Performance</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedural Notifications and Responses</t>
   </si>
   <si>
     <t>Major Dispute Resolutions</t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Goal Met</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
     <t>Review of Proprietary Names Submitted During IND Phase</t>
   </si>
   <si>
     <t>Review of Proprietary Names Submitted During NDA/BLA Phase</t>
   </si>
   <si>
     <t>Special Protocol Assessments</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Major Dispute Resolutions </t>
   </si>
   <si>
     <t>Goal Not Met</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Will Not Meet Goal</t>
   </si>
   <si>
     <t>Actions On Time/Completed</t>
   </si>
   <si>
     <t>Use-Related Risk Analysis Submissions***</t>
   </si>
   <si>
     <t>REMS Assessment Methods and Protocols***</t>
   </si>
   <si>
     <t xml:space="preserve">Human Factors Validation Protocol Submissions to INDs** </t>
   </si>
   <si>
     <t>Priority NME NDAs and Original BLAs Approved with PMRs**</t>
   </si>
   <si>
     <t>60 days</t>
   </si>
   <si>
     <t>30 days</t>
   </si>
   <si>
     <t>180 days</t>
   </si>
   <si>
     <t>90 days</t>
   </si>
   <si>
     <t>45 days</t>
   </si>
   <si>
     <t>Responses to Clinical Holds</t>
   </si>
   <si>
     <t>action goal date</t>
   </si>
   <si>
-    <t>FY20 to FY24 5-Year Average</t>
-[...4 lines deleted...]
-  <si>
     <t>Standard NME NDAs and Original BLAs Approved with PMRs**</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Human Factors Validation Protocol Submissions to NDAs, BLAs, or INDs</t>
   </si>
   <si>
     <t>†</t>
   </si>
   <si>
     <t>Totals may not add to 100% due to rounding.</t>
   </si>
   <si>
     <t>Percent of Total†</t>
   </si>
+  <si>
+    <t>Center</t>
+  </si>
+  <si>
+    <t>Highest Possible Performance</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Will Meet Goal</t>
+  </si>
+  <si>
+    <t>Currently Meeting, Pending</t>
+  </si>
+  <si>
+    <t>Currently Not Meeting, Pending</t>
+  </si>
+  <si>
+    <t>CBER Only</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> of </t>
+  </si>
+  <si>
+    <t>Actions Completed</t>
+  </si>
+  <si>
+    <t>Percent of Total</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1099,56 +342,72 @@
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -1452,104 +711,81 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1566,51 +802,51 @@
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="42" builtinId="5"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1864,8244 +1100,15931 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54D2535E-984C-43E0-93F2-A87FE0BA08D7}">
+  <dimension ref="A1:O253"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="64.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="21" style="21" customWidth="1"/>
+    <col min="9" max="9" width="30.42578125" style="21" customWidth="1"/>
+    <col min="10" max="10" width="20.7109375" style="3" customWidth="1"/>
+    <col min="11" max="11" width="16.42578125" customWidth="1"/>
+    <col min="12" max="12" width="29.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.140625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="17.7109375" style="3" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J1" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="N1" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="O1" s="19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="17">
+        <v>24</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" s="17">
+        <v>79</v>
+      </c>
+      <c r="H2" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="I2" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="J2" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K2" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L2" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M2" s="17">
+        <v>24</v>
+      </c>
+      <c r="N2" s="18">
+        <v>44834</v>
+      </c>
+      <c r="O2" s="20">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="17">
+        <v>0</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="17">
+        <v>79</v>
+      </c>
+      <c r="H3" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="I3" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="J3" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K3" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L3" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" s="17">
+        <v>24</v>
+      </c>
+      <c r="N3" s="18">
+        <v>44834</v>
+      </c>
+      <c r="O3" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="17">
+        <v>55</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="17">
+        <v>79</v>
+      </c>
+      <c r="H4" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="I4" s="20">
+        <v>0.3</v>
+      </c>
+      <c r="J4" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="17">
+        <v>24</v>
+      </c>
+      <c r="N4" s="18">
+        <v>44834</v>
+      </c>
+      <c r="O4" s="20">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="17">
+        <v>12</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="17">
+        <v>14</v>
+      </c>
+      <c r="H5" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="I5" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="J5" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K5" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" s="17">
+        <v>12</v>
+      </c>
+      <c r="N5" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O5" s="20">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="17">
+        <v>0</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="17">
+        <v>14</v>
+      </c>
+      <c r="H6" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="I6" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="J6" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K6" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L6" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" s="17">
+        <v>12</v>
+      </c>
+      <c r="N6" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O6" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="17">
+        <v>2</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="17">
+        <v>14</v>
+      </c>
+      <c r="H7" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="I7" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="J7" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L7" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="17">
+        <v>12</v>
+      </c>
+      <c r="N7" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O7" s="20">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="17">
+        <v>257</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="17">
+        <v>275</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="I8" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="J8" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M8" s="17">
+        <v>257</v>
+      </c>
+      <c r="N8" s="18">
+        <v>44834</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="17">
+        <v>0</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="17">
+        <v>275</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="I9" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="J9" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M9" s="17">
+        <v>257</v>
+      </c>
+      <c r="N9" s="18">
+        <v>44834</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="17">
+        <v>18</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="17">
+        <v>275</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="I10" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="J10" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="17">
+        <v>257</v>
+      </c>
+      <c r="N10" s="18">
+        <v>44834</v>
+      </c>
+      <c r="O10" s="20">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="17">
+        <v>202</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="17">
+        <v>211</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J11" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M11" s="17">
+        <v>202</v>
+      </c>
+      <c r="N11" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O11" s="20">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="17">
+        <v>0</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="17">
+        <v>211</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I12" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J12" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="17">
+        <v>202</v>
+      </c>
+      <c r="N12" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="17">
+        <v>9</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="17">
+        <v>211</v>
+      </c>
+      <c r="H13" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I13" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J13" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="17">
+        <v>202</v>
+      </c>
+      <c r="N13" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O13" s="20">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="17">
+        <v>214</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14" s="17">
+        <v>223</v>
+      </c>
+      <c r="H14" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I14" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J14" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="17">
+        <v>214</v>
+      </c>
+      <c r="N14" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O14" s="20">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="17">
+        <v>0</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="17">
+        <v>223</v>
+      </c>
+      <c r="H15" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I15" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J15" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="17">
+        <v>214</v>
+      </c>
+      <c r="N15" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O15" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="17">
+        <v>9</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="17">
+        <v>223</v>
+      </c>
+      <c r="H16" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I16" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J16" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K16" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M16" s="17">
+        <v>214</v>
+      </c>
+      <c r="N16" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O16" s="20">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="17">
+        <v>144</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="17">
+        <v>150</v>
+      </c>
+      <c r="H17" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I17" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J17" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K17" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="17">
+        <v>144</v>
+      </c>
+      <c r="N17" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O17" s="20">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="17">
+        <v>0</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="17">
+        <v>150</v>
+      </c>
+      <c r="H18" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I18" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J18" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K18" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L18" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M18" s="17">
+        <v>144</v>
+      </c>
+      <c r="N18" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O18" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="17">
+        <v>6</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="17">
+        <v>150</v>
+      </c>
+      <c r="H19" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="I19" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="J19" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K19" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="17">
+        <v>144</v>
+      </c>
+      <c r="N19" s="18">
+        <v>44469</v>
+      </c>
+      <c r="O19" s="20">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="17">
+        <v>33</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="17">
+        <v>59</v>
+      </c>
+      <c r="H20" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I20" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J20" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K20" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" s="17">
+        <v>33</v>
+      </c>
+      <c r="N20" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O20" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="17">
+        <v>0</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="17">
+        <v>59</v>
+      </c>
+      <c r="H21" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I21" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J21" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K21" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" s="17">
+        <v>33</v>
+      </c>
+      <c r="N21" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O21" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="17">
+        <v>26</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="17">
+        <v>59</v>
+      </c>
+      <c r="H22" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="I22" s="20">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J22" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K22" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L22" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" s="17">
+        <v>33</v>
+      </c>
+      <c r="N22" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O22" s="20">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="17">
+        <v>9</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" s="17">
+        <v>12</v>
+      </c>
+      <c r="H23" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="I23" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="J23" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K23" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" s="17">
+        <v>9</v>
+      </c>
+      <c r="N23" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O23" s="20">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="17">
+        <v>0</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" s="17">
+        <v>12</v>
+      </c>
+      <c r="H24" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="I24" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="J24" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K24" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" s="17">
+        <v>9</v>
+      </c>
+      <c r="N24" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O24" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="17">
+        <v>3</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="17">
+        <v>12</v>
+      </c>
+      <c r="H25" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="I25" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="J25" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K25" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M25" s="17">
+        <v>9</v>
+      </c>
+      <c r="N25" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O25" s="20">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="17">
+        <v>304</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G26" s="17">
+        <v>344</v>
+      </c>
+      <c r="H26" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="I26" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="J26" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K26" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L26" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" s="17">
+        <v>304</v>
+      </c>
+      <c r="N26" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O26" s="20">
+        <v>0.88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="17">
+        <v>0</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" s="17">
+        <v>344</v>
+      </c>
+      <c r="H27" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="I27" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="J27" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K27" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" s="17">
+        <v>304</v>
+      </c>
+      <c r="N27" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O27" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="17">
+        <v>40</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G28" s="17">
+        <v>344</v>
+      </c>
+      <c r="H28" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="I28" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="J28" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K28" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" s="17">
+        <v>304</v>
+      </c>
+      <c r="N28" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O28" s="20">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="17">
+        <v>69</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G29" s="17">
+        <v>188</v>
+      </c>
+      <c r="H29" s="20">
+        <v>0.37</v>
+      </c>
+      <c r="I29" s="20">
+        <v>0.37</v>
+      </c>
+      <c r="J29" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K29" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L29" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" s="17">
+        <v>69</v>
+      </c>
+      <c r="N29" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O29" s="20">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" s="17">
+        <v>188</v>
+      </c>
+      <c r="H30" s="20">
+        <v>0.37</v>
+      </c>
+      <c r="I30" s="20">
+        <v>0.37</v>
+      </c>
+      <c r="J30" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K30" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" s="17">
+        <v>69</v>
+      </c>
+      <c r="N30" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O30" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="17">
+        <v>119</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G31" s="17">
+        <v>188</v>
+      </c>
+      <c r="H31" s="20">
+        <v>0.37</v>
+      </c>
+      <c r="I31" s="20">
+        <v>0.37</v>
+      </c>
+      <c r="J31" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K31" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" s="17">
+        <v>69</v>
+      </c>
+      <c r="N31" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O31" s="20">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="17">
+        <v>199</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G32" s="17">
+        <v>206</v>
+      </c>
+      <c r="H32" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="I32" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="J32" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K32" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M32" s="17">
+        <v>199</v>
+      </c>
+      <c r="N32" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O32" s="20">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="17">
+        <v>0</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G33" s="17">
+        <v>206</v>
+      </c>
+      <c r="H33" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="I33" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="J33" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K33" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="17">
+        <v>199</v>
+      </c>
+      <c r="N33" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O33" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="17">
+        <v>7</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G34" s="17">
+        <v>206</v>
+      </c>
+      <c r="H34" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="I34" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="J34" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K34" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L34" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="17">
+        <v>199</v>
+      </c>
+      <c r="N34" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O34" s="20">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="17">
+        <v>159</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G35" s="17">
+        <v>167</v>
+      </c>
+      <c r="H35" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="I35" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="J35" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K35" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="17">
+        <v>159</v>
+      </c>
+      <c r="N35" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O35" s="20">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="17">
+        <v>0</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G36" s="17">
+        <v>167</v>
+      </c>
+      <c r="H36" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="I36" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="J36" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K36" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="17">
+        <v>159</v>
+      </c>
+      <c r="N36" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O36" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="17">
+        <v>8</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="17">
+        <v>167</v>
+      </c>
+      <c r="H37" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="I37" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="J37" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K37" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L37" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="17">
+        <v>159</v>
+      </c>
+      <c r="N37" s="18">
+        <v>45199</v>
+      </c>
+      <c r="O37" s="20">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="17">
+        <v>18</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="17">
+        <v>64</v>
+      </c>
+      <c r="H38" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I38" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J38" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K38" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M38" s="17">
+        <v>18</v>
+      </c>
+      <c r="N38" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O38" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="17">
+        <v>64</v>
+      </c>
+      <c r="H39" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I39" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J39" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K39" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L39" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" s="17">
+        <v>18</v>
+      </c>
+      <c r="N39" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O39" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="17">
+        <v>46</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" s="17">
+        <v>64</v>
+      </c>
+      <c r="H40" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="I40" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J40" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K40" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" s="17">
+        <v>18</v>
+      </c>
+      <c r="N40" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O40" s="20">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A41" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="17">
+        <v>18</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G41" s="17">
+        <v>19</v>
+      </c>
+      <c r="H41" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="I41" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="J41" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K41" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M41" s="17">
+        <v>18</v>
+      </c>
+      <c r="N41" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O41" s="20">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A42" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="17">
+        <v>0</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G42" s="17">
+        <v>19</v>
+      </c>
+      <c r="H42" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="I42" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="J42" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K42" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M42" s="17">
+        <v>18</v>
+      </c>
+      <c r="N42" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O42" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A43" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="17">
+        <v>1</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G43" s="17">
+        <v>19</v>
+      </c>
+      <c r="H43" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="I43" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="J43" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K43" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M43" s="17">
+        <v>18</v>
+      </c>
+      <c r="N43" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O43" s="20">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="11">
+        <v>18</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G44" s="17">
+        <v>23</v>
+      </c>
+      <c r="H44" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="I44" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="J44" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="K44" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M44" s="17">
+        <v>18</v>
+      </c>
+      <c r="N44" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O44" s="20">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="11">
+        <v>0</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G45" s="17">
+        <v>23</v>
+      </c>
+      <c r="H45" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="I45" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="J45" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="K45" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M45" s="17">
+        <v>18</v>
+      </c>
+      <c r="N45" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O45" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="11">
+        <v>5</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="17">
+        <v>23</v>
+      </c>
+      <c r="H46" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="I46" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="J46" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="K46" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L46" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M46" s="17">
+        <v>18</v>
+      </c>
+      <c r="N46" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O46" s="20">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="17">
+        <v>250</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" s="17">
+        <v>282</v>
+      </c>
+      <c r="H47" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="I47" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="J47" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K47" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L47" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M47" s="17">
+        <v>250</v>
+      </c>
+      <c r="N47" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O47" s="20">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="17">
+        <v>0</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G48" s="17">
+        <v>282</v>
+      </c>
+      <c r="H48" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="I48" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="J48" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K48" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L48" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M48" s="17">
+        <v>250</v>
+      </c>
+      <c r="N48" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O48" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A49" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="17">
+        <v>32</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G49" s="17">
+        <v>282</v>
+      </c>
+      <c r="H49" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="I49" s="20">
+        <v>0.89</v>
+      </c>
+      <c r="J49" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K49" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L49" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" s="17">
+        <v>250</v>
+      </c>
+      <c r="N49" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O49" s="20">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="17">
+        <v>144</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G50" s="17">
+        <v>154</v>
+      </c>
+      <c r="H50" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="I50" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="J50" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K50" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L50" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M50" s="17">
+        <v>144</v>
+      </c>
+      <c r="N50" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O50" s="20">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A51" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="17">
+        <v>0</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G51" s="17">
+        <v>154</v>
+      </c>
+      <c r="H51" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="I51" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="J51" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K51" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M51" s="17">
+        <v>144</v>
+      </c>
+      <c r="N51" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O51" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A52" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="17">
+        <v>10</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G52" s="17">
+        <v>154</v>
+      </c>
+      <c r="H52" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="I52" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="J52" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K52" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M52" s="17">
+        <v>144</v>
+      </c>
+      <c r="N52" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O52" s="20">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A53" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="17">
+        <v>221</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G53" s="17">
+        <v>239</v>
+      </c>
+      <c r="H53" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="I53" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="J53" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K53" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M53" s="17">
+        <v>221</v>
+      </c>
+      <c r="N53" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O53" s="20">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A54" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G54" s="17">
+        <v>239</v>
+      </c>
+      <c r="H54" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="I54" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="J54" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K54" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M54" s="17">
+        <v>221</v>
+      </c>
+      <c r="N54" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O54" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A55" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E55" s="17">
+        <v>18</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G55" s="17">
+        <v>239</v>
+      </c>
+      <c r="H55" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="I55" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="J55" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K55" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L55" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M55" s="17">
+        <v>221</v>
+      </c>
+      <c r="N55" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O55" s="20">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A56" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="17">
+        <v>130</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G56" s="17">
+        <v>139</v>
+      </c>
+      <c r="H56" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="I56" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="J56" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K56" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L56" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M56" s="17">
+        <v>130</v>
+      </c>
+      <c r="N56" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O56" s="20">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="17">
+        <v>0</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G57" s="17">
+        <v>139</v>
+      </c>
+      <c r="H57" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="I57" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="J57" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K57" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M57" s="17">
+        <v>130</v>
+      </c>
+      <c r="N57" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O57" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A58" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="17">
+        <v>9</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G58" s="17">
+        <v>139</v>
+      </c>
+      <c r="H58" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="I58" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="J58" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K58" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L58" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M58" s="17">
+        <v>130</v>
+      </c>
+      <c r="N58" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O58" s="20">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="11">
+        <v>8</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G59" s="17">
+        <v>12</v>
+      </c>
+      <c r="H59" s="20">
+        <v>0.67</v>
+      </c>
+      <c r="I59" s="20"/>
+      <c r="J59" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="K59" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L59" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M59" s="17">
+        <v>8</v>
+      </c>
+      <c r="N59" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O59" s="20">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A60" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="11">
+        <v>0</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="17">
+        <v>12</v>
+      </c>
+      <c r="H60" s="20">
+        <v>0.67</v>
+      </c>
+      <c r="I60" s="20"/>
+      <c r="J60" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="K60" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M60" s="17">
+        <v>8</v>
+      </c>
+      <c r="N60" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O60" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" s="11">
+        <v>4</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G61" s="17">
+        <v>12</v>
+      </c>
+      <c r="H61" s="20">
+        <v>0.67</v>
+      </c>
+      <c r="I61" s="20"/>
+      <c r="J61" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="K61" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L61" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="M61" s="17">
+        <v>8</v>
+      </c>
+      <c r="N61" s="18">
+        <v>45565</v>
+      </c>
+      <c r="O61" s="20">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A62" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="11">
+        <v>44</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G62" s="17">
+        <v>61</v>
+      </c>
+      <c r="H62" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="I62" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="J62" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K62" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L62" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M62" s="17">
+        <v>44</v>
+      </c>
+      <c r="N62" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O62" s="20">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="11">
+        <v>0</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G63" s="17">
+        <v>61</v>
+      </c>
+      <c r="H63" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="I63" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="J63" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K63" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L63" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" s="17">
+        <v>44</v>
+      </c>
+      <c r="N63" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O63" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A64" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="11">
+        <v>17</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G64" s="17">
+        <v>61</v>
+      </c>
+      <c r="H64" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="I64" s="13">
+        <v>0.72</v>
+      </c>
+      <c r="J64" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K64" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M64" s="17">
+        <v>44</v>
+      </c>
+      <c r="N64" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O64" s="20">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A65" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="11">
+        <v>15</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G65" s="17">
+        <v>16</v>
+      </c>
+      <c r="H65" s="13">
+        <v>0.94</v>
+      </c>
+      <c r="I65" s="13">
+        <v>0.94</v>
+      </c>
+      <c r="J65" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K65" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M65" s="17">
+        <v>15</v>
+      </c>
+      <c r="N65" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O65" s="20">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A66" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="11">
+        <v>0</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G66" s="17">
+        <v>16</v>
+      </c>
+      <c r="H66" s="13">
+        <v>0.94</v>
+      </c>
+      <c r="I66" s="13">
+        <v>0.94</v>
+      </c>
+      <c r="J66" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K66" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L66" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M66" s="17">
+        <v>15</v>
+      </c>
+      <c r="N66" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O66" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E67" s="11">
+        <v>1</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G67" s="17">
+        <v>16</v>
+      </c>
+      <c r="H67" s="13">
+        <v>0.94</v>
+      </c>
+      <c r="I67" s="13">
+        <v>0.94</v>
+      </c>
+      <c r="J67" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K67" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M67" s="17">
+        <v>15</v>
+      </c>
+      <c r="N67" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O67" s="20">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" s="11">
+        <v>20</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G68" s="17">
+        <v>26</v>
+      </c>
+      <c r="H68" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="I68" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="J68" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K68" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M68" s="17">
+        <v>20</v>
+      </c>
+      <c r="N68" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O68" s="20">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E69" s="11">
+        <v>0</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G69" s="17">
+        <v>21</v>
+      </c>
+      <c r="H69" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="I69" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="J69" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K69" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M69" s="17">
+        <v>20</v>
+      </c>
+      <c r="N69" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O69" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E70" s="11">
+        <v>6</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70" s="17">
+        <v>21</v>
+      </c>
+      <c r="H70" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="I70" s="13">
+        <v>0.77</v>
+      </c>
+      <c r="J70" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K70" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M70" s="17">
+        <v>20</v>
+      </c>
+      <c r="N70" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O70" s="20">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="11">
+        <v>86</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G71" s="17">
+        <v>129</v>
+      </c>
+      <c r="H71" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="I71" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="J71" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="K71" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M71" s="17">
+        <v>86</v>
+      </c>
+      <c r="N71" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O71" s="20">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A72" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" s="11">
+        <v>0</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G72" s="17">
+        <v>129</v>
+      </c>
+      <c r="H72" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="I72" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="J72" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="K72" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L72" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M72" s="17">
+        <v>86</v>
+      </c>
+      <c r="N72" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O72" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A73" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E73" s="11">
+        <v>43</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G73" s="17">
+        <v>129</v>
+      </c>
+      <c r="H73" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="I73" s="13">
+        <v>0.67</v>
+      </c>
+      <c r="J73" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="K73" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L73" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M73" s="17">
+        <v>86</v>
+      </c>
+      <c r="N73" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O73" s="20">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A74" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="11">
+        <v>263</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" s="17">
+        <v>288</v>
+      </c>
+      <c r="H74" s="13">
+        <v>0.91</v>
+      </c>
+      <c r="I74" s="13">
+        <v>0.91</v>
+      </c>
+      <c r="J74" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K74" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L74" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M74" s="17">
+        <v>263</v>
+      </c>
+      <c r="N74" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O74" s="20">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A75" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="11">
+        <v>0</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G75" s="17">
+        <v>288</v>
+      </c>
+      <c r="H75" s="13">
+        <v>0.91</v>
+      </c>
+      <c r="I75" s="13">
+        <v>0.91</v>
+      </c>
+      <c r="J75" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K75" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L75" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M75" s="17">
+        <v>263</v>
+      </c>
+      <c r="N75" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O75" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A76" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E76" s="11">
+        <v>25</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" s="17">
+        <v>288</v>
+      </c>
+      <c r="H76" s="13">
+        <v>0.91</v>
+      </c>
+      <c r="I76" s="13">
+        <v>0.91</v>
+      </c>
+      <c r="J76" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K76" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L76" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M76" s="17">
+        <v>263</v>
+      </c>
+      <c r="N76" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O76" s="20">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A77" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="11">
+        <v>169</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G77" s="17">
+        <v>176</v>
+      </c>
+      <c r="H77" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="I77" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="J77" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K77" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L77" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M77" s="17">
+        <v>169</v>
+      </c>
+      <c r="N77" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O77" s="20">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A78" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="11">
+        <v>0</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G78" s="17">
+        <v>176</v>
+      </c>
+      <c r="H78" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="I78" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="J78" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K78" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L78" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M78" s="17">
+        <v>169</v>
+      </c>
+      <c r="N78" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O78" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A79" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E79" s="11">
+        <v>7</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G79" s="17">
+        <v>176</v>
+      </c>
+      <c r="H79" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="I79" s="13">
+        <v>0.96</v>
+      </c>
+      <c r="J79" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K79" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L79" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M79" s="17">
+        <v>169</v>
+      </c>
+      <c r="N79" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O79" s="20">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A80" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="11">
+        <v>230</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G80" s="17">
+        <v>238</v>
+      </c>
+      <c r="H80" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="I80" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="J80" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K80" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L80" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M80" s="17">
+        <v>230</v>
+      </c>
+      <c r="N80" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O80" s="20">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A81" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" s="11">
+        <v>0</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G81" s="17">
+        <v>238</v>
+      </c>
+      <c r="H81" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="I81" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="J81" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K81" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L81" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M81" s="17">
+        <v>230</v>
+      </c>
+      <c r="N81" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O81" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A82" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="11">
+        <v>8</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G82" s="17">
+        <v>238</v>
+      </c>
+      <c r="H82" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="I82" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="J82" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K82" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L82" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M82" s="17">
+        <v>230</v>
+      </c>
+      <c r="N82" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O82" s="20">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A83" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="11">
+        <v>102</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G83" s="17">
+        <v>107</v>
+      </c>
+      <c r="H83" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="I83" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="J83" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K83" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L83" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M83" s="17">
+        <v>102</v>
+      </c>
+      <c r="N83" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O83" s="20">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A84" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" s="11">
+        <v>0</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G84" s="17">
+        <v>107</v>
+      </c>
+      <c r="H84" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="I84" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="J84" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K84" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L84" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M84" s="17">
+        <v>102</v>
+      </c>
+      <c r="N84" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O84" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A85" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="11">
+        <v>5</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G85" s="17">
+        <v>107</v>
+      </c>
+      <c r="H85" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="I85" s="13">
+        <v>0.95</v>
+      </c>
+      <c r="J85" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K85" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L85" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M85" s="17">
+        <v>102</v>
+      </c>
+      <c r="N85" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O85" s="20">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A86" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="11">
+        <v>13</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G86" s="17">
+        <v>14</v>
+      </c>
+      <c r="H86" s="13">
+        <v>0.93</v>
+      </c>
+      <c r="I86" s="13">
+        <v>0.93</v>
+      </c>
+      <c r="J86" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K86" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L86" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M86" s="17">
+        <v>13</v>
+      </c>
+      <c r="N86" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O86" s="20">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A87" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" s="11">
+        <v>0</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G87" s="17">
+        <v>14</v>
+      </c>
+      <c r="H87" s="13">
+        <v>0.93</v>
+      </c>
+      <c r="I87" s="13">
+        <v>0.93</v>
+      </c>
+      <c r="J87" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K87" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L87" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M87" s="17">
+        <v>13</v>
+      </c>
+      <c r="N87" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O87" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A88" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E88" s="11">
+        <v>1</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G88" s="17">
+        <v>14</v>
+      </c>
+      <c r="H88" s="13">
+        <v>0.93</v>
+      </c>
+      <c r="I88" s="13">
+        <v>0.93</v>
+      </c>
+      <c r="J88" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K88" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L88" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M88" s="17">
+        <v>13</v>
+      </c>
+      <c r="N88" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O88" s="20">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A89" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="11">
+        <v>20</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G89" s="17">
+        <v>23</v>
+      </c>
+      <c r="H89" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="I89" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="J89" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="K89" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L89" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M89" s="17">
+        <v>20</v>
+      </c>
+      <c r="N89" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O89" s="20">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A90" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" s="11">
+        <v>0</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G90" s="17">
+        <v>23</v>
+      </c>
+      <c r="H90" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="I90" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="J90" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="K90" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L90" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M90" s="17">
+        <v>20</v>
+      </c>
+      <c r="N90" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O90" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A91" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E91" s="11">
+        <v>3</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G91" s="17">
+        <v>23</v>
+      </c>
+      <c r="H91" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="I91" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="J91" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="K91" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="L91" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="M91" s="17">
+        <v>20</v>
+      </c>
+      <c r="N91" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O91" s="20">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A92" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="17">
+        <v>38</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G92" s="17">
+        <v>43</v>
+      </c>
+      <c r="H92" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="I92" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="J92" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K92" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L92" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M92" s="17">
+        <v>43</v>
+      </c>
+      <c r="N92" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O92" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A93" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" s="17">
+        <v>0</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G93" s="17">
+        <v>43</v>
+      </c>
+      <c r="H93" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="I93" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="J93" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K93" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L93" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M93" s="17">
+        <v>43</v>
+      </c>
+      <c r="N93" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O93" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A94" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E94" s="17">
+        <v>5</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G94" s="17">
+        <v>43</v>
+      </c>
+      <c r="H94" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="I94" s="20">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="J94" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K94" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L94" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M94" s="17">
+        <v>43</v>
+      </c>
+      <c r="N94" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O94" s="20">
+        <v>0.11627907</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A95" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="17">
+        <v>0</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G95" s="17">
+        <v>0</v>
+      </c>
+      <c r="H95" s="20"/>
+      <c r="I95" s="20"/>
+      <c r="J95" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K95" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L95" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M95" s="17">
+        <v>0</v>
+      </c>
+      <c r="N95" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O95" s="20"/>
+    </row>
+    <row r="96" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A96" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" s="17">
+        <v>0</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G96" s="17">
+        <v>0</v>
+      </c>
+      <c r="H96" s="20"/>
+      <c r="I96" s="20"/>
+      <c r="J96" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K96" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L96" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M96" s="17">
+        <v>0</v>
+      </c>
+      <c r="N96" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O96" s="20"/>
+    </row>
+    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A97" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" s="17">
+        <v>0</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G97" s="17">
+        <v>0</v>
+      </c>
+      <c r="H97" s="20"/>
+      <c r="I97" s="20"/>
+      <c r="J97" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K97" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L97" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M97" s="17">
+        <v>0</v>
+      </c>
+      <c r="N97" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O97" s="20"/>
+    </row>
+    <row r="98" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A98" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="17">
+        <v>13</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G98" s="17">
+        <v>15</v>
+      </c>
+      <c r="H98" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="I98" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="J98" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K98" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L98" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M98" s="17">
+        <v>15</v>
+      </c>
+      <c r="N98" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O98" s="20">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A99" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G99" s="17">
+        <v>15</v>
+      </c>
+      <c r="H99" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="I99" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="J99" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K99" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L99" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M99" s="17">
+        <v>15</v>
+      </c>
+      <c r="N99" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O99" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A100" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E100" s="17">
+        <v>2</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G100" s="17">
+        <v>15</v>
+      </c>
+      <c r="H100" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="I100" s="13">
+        <v>0.87</v>
+      </c>
+      <c r="J100" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K100" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L100" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M100" s="17">
+        <v>15</v>
+      </c>
+      <c r="N100" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O100" s="20">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A101" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="17">
+        <v>244</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G101" s="17">
+        <v>283</v>
+      </c>
+      <c r="H101" s="20">
+        <v>0.862190813</v>
+      </c>
+      <c r="I101" s="20">
+        <v>0.862190813</v>
+      </c>
+      <c r="J101" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K101" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L101" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="M101" s="17">
+        <v>283</v>
+      </c>
+      <c r="N101" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O101" s="20">
+        <v>0.862190813</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A102" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" s="17">
+        <v>0</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G102" s="17">
+        <v>283</v>
+      </c>
+      <c r="H102" s="20">
+        <v>0.862190813</v>
+      </c>
+      <c r="I102" s="20">
+        <v>0.862190813</v>
+      </c>
+      <c r="J102" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K102" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L102" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="M102" s="17">
+        <v>283</v>
+      </c>
+      <c r="N102" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O102" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A103" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E103" s="17">
+        <v>39</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G103" s="17">
+        <v>283</v>
+      </c>
+      <c r="H103" s="20">
+        <v>0.862190813</v>
+      </c>
+      <c r="I103" s="20">
+        <v>0.862190813</v>
+      </c>
+      <c r="J103" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K103" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L103" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="M103" s="17">
+        <v>283</v>
+      </c>
+      <c r="N103" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O103" s="20">
+        <v>0.137809187</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A104" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="17">
+        <v>214</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G104" s="17">
+        <v>242</v>
+      </c>
+      <c r="H104" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="I104" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="J104" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K104" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L104" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M104" s="17">
+        <v>242</v>
+      </c>
+      <c r="N104" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O104" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A105" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="17">
+        <v>0</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G105" s="17">
+        <v>242</v>
+      </c>
+      <c r="H105" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="I105" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="J105" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K105" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L105" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M105" s="17">
+        <v>242</v>
+      </c>
+      <c r="N105" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O105" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A106" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="17">
+        <v>28</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G106" s="17">
+        <v>242</v>
+      </c>
+      <c r="H106" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="I106" s="20">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="J106" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K106" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L106" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M106" s="17">
+        <v>242</v>
+      </c>
+      <c r="N106" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O106" s="20">
+        <v>0.115702479</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A107" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="17">
+        <v>164</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G107" s="17">
+        <v>202</v>
+      </c>
+      <c r="H107" s="20">
+        <v>0.97619047599999997</v>
+      </c>
+      <c r="I107" s="20">
+        <v>0.98019802</v>
+      </c>
+      <c r="J107" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K107" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L107" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M107" s="17">
+        <v>168</v>
+      </c>
+      <c r="N107" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O107" s="20">
+        <v>0.81188118799999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A108" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" s="17">
+        <v>34</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G108" s="17">
+        <v>202</v>
+      </c>
+      <c r="H108" s="20">
+        <v>0.97619047599999997</v>
+      </c>
+      <c r="I108" s="20">
+        <v>0.98019802</v>
+      </c>
+      <c r="J108" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K108" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L108" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M108" s="17">
+        <v>168</v>
+      </c>
+      <c r="N108" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O108" s="20">
+        <v>0.168316832</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A109" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E109" s="17">
+        <v>4</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G109" s="17">
+        <v>202</v>
+      </c>
+      <c r="H109" s="20">
+        <v>0.97619047599999997</v>
+      </c>
+      <c r="I109" s="20">
+        <v>0.98019802</v>
+      </c>
+      <c r="J109" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K109" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L109" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M109" s="17">
+        <v>168</v>
+      </c>
+      <c r="N109" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O109" s="20">
+        <v>1.980198E-2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A110" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" s="17">
+        <v>241</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G110" s="17">
+        <v>256</v>
+      </c>
+      <c r="H110" s="20">
+        <v>0.94140625</v>
+      </c>
+      <c r="I110" s="20">
+        <v>0.94140625</v>
+      </c>
+      <c r="J110" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K110" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L110" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M110" s="17">
+        <v>256</v>
+      </c>
+      <c r="N110" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O110" s="20">
+        <v>0.94140625</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A111" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" s="17">
+        <v>0</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G111" s="17">
+        <v>256</v>
+      </c>
+      <c r="H111" s="20">
+        <v>0.94140625</v>
+      </c>
+      <c r="I111" s="20">
+        <v>0.94140625</v>
+      </c>
+      <c r="J111" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K111" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L111" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M111" s="17">
+        <v>256</v>
+      </c>
+      <c r="N111" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O111" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A112" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E112" s="17">
+        <v>15</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G112" s="17">
+        <v>256</v>
+      </c>
+      <c r="H112" s="20">
+        <v>0.94140625</v>
+      </c>
+      <c r="I112" s="20">
+        <v>0.94140625</v>
+      </c>
+      <c r="J112" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K112" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L112" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M112" s="17">
+        <v>256</v>
+      </c>
+      <c r="N112" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O112" s="20">
+        <v>5.859375E-2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A113" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="17">
+        <v>245</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G113" s="17">
+        <v>284</v>
+      </c>
+      <c r="H113" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="I113" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="J113" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K113" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L113" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M113" s="17">
+        <v>284</v>
+      </c>
+      <c r="N113" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O113" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A114" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" s="17">
+        <v>0</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G114" s="17">
+        <v>284</v>
+      </c>
+      <c r="H114" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="I114" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="J114" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K114" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L114" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M114" s="17">
+        <v>284</v>
+      </c>
+      <c r="N114" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O114" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A115" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E115" s="17">
+        <v>39</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G115" s="17">
+        <v>284</v>
+      </c>
+      <c r="H115" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="I115" s="20">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="J115" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K115" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L115" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M115" s="17">
+        <v>284</v>
+      </c>
+      <c r="N115" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O115" s="20">
+        <v>0.137323944</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A116" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="17">
+        <v>5</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G116" s="17">
+        <v>5</v>
+      </c>
+      <c r="H116" s="20">
+        <v>1</v>
+      </c>
+      <c r="I116" s="20">
+        <v>1</v>
+      </c>
+      <c r="J116" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K116" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L116" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M116" s="17">
+        <v>5</v>
+      </c>
+      <c r="N116" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O116" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A117" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" s="17">
+        <v>0</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G117" s="17">
+        <v>5</v>
+      </c>
+      <c r="H117" s="20">
+        <v>1</v>
+      </c>
+      <c r="I117" s="20">
+        <v>1</v>
+      </c>
+      <c r="J117" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K117" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L117" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M117" s="17">
+        <v>5</v>
+      </c>
+      <c r="N117" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O117" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A118" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E118" s="17">
+        <v>0</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G118" s="17">
+        <v>5</v>
+      </c>
+      <c r="H118" s="20">
+        <v>1</v>
+      </c>
+      <c r="I118" s="20">
+        <v>1</v>
+      </c>
+      <c r="J118" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K118" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L118" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M118" s="17">
+        <v>5</v>
+      </c>
+      <c r="N118" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O118" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A119" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="17">
+        <v>28</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G119" s="17">
+        <v>30</v>
+      </c>
+      <c r="H119" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="I119" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="J119" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K119" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L119" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M119" s="17">
+        <v>30</v>
+      </c>
+      <c r="N119" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O119" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A120" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" s="17">
+        <v>0</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G120" s="17">
+        <v>30</v>
+      </c>
+      <c r="H120" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="I120" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="J120" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K120" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L120" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M120" s="17">
+        <v>30</v>
+      </c>
+      <c r="N120" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O120" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A121" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121" s="17">
+        <v>2</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G121" s="17">
+        <v>30</v>
+      </c>
+      <c r="H121" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="I121" s="20">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="J121" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="K121" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L121" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="M121" s="17">
+        <v>30</v>
+      </c>
+      <c r="N121" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O121" s="20">
+        <v>6.6666666999999999E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A122" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="17">
+        <v>5</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G122" s="17">
+        <v>12</v>
+      </c>
+      <c r="H122" s="20">
+        <v>0.71428571399999996</v>
+      </c>
+      <c r="I122" s="20">
+        <v>0.83333333300000001</v>
+      </c>
+      <c r="J122" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K122" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L122" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M122" s="17">
+        <v>7</v>
+      </c>
+      <c r="N122" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O122" s="20">
+        <v>0.41666666699999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A123" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="17">
+        <v>5</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G123" s="17">
+        <v>12</v>
+      </c>
+      <c r="H123" s="20">
+        <v>0.71428571399999996</v>
+      </c>
+      <c r="I123" s="20">
+        <v>0.83333333300000001</v>
+      </c>
+      <c r="J123" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K123" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L123" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M123" s="17">
+        <v>7</v>
+      </c>
+      <c r="N123" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O123" s="20">
+        <v>0.41666666699999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A124" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E124" s="17">
+        <v>2</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G124" s="17">
+        <v>12</v>
+      </c>
+      <c r="H124" s="20">
+        <v>0.71428571399999996</v>
+      </c>
+      <c r="I124" s="20">
+        <v>0.83333333300000001</v>
+      </c>
+      <c r="J124" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K124" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L124" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M124" s="17">
+        <v>7</v>
+      </c>
+      <c r="N124" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O124" s="20">
+        <v>0.16666666699999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A125" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" s="17">
+        <v>0</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G125" s="17">
+        <v>0</v>
+      </c>
+      <c r="H125" s="20"/>
+      <c r="I125" s="20"/>
+      <c r="J125" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K125" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L125" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M125" s="17">
+        <v>0</v>
+      </c>
+      <c r="N125" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O125" s="20"/>
+    </row>
+    <row r="126" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A126" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" s="17">
+        <v>0</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G126" s="17">
+        <v>0</v>
+      </c>
+      <c r="H126" s="20"/>
+      <c r="I126" s="20"/>
+      <c r="J126" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K126" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L126" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M126" s="17">
+        <v>0</v>
+      </c>
+      <c r="N126" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O126" s="20"/>
+    </row>
+    <row r="127" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A127" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E127" s="17">
+        <v>0</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G127" s="17">
+        <v>0</v>
+      </c>
+      <c r="H127" s="20"/>
+      <c r="I127" s="20"/>
+      <c r="J127" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K127" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L127" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M127" s="17">
+        <v>0</v>
+      </c>
+      <c r="N127" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O127" s="20"/>
+    </row>
+    <row r="128" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A128" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E128" s="17">
+        <v>0</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G128" s="17">
+        <v>0</v>
+      </c>
+      <c r="H128" s="13"/>
+      <c r="I128" s="13"/>
+      <c r="J128" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K128" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L128" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M128" s="17">
+        <v>0</v>
+      </c>
+      <c r="N128" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O128" s="20"/>
+    </row>
+    <row r="129" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A129" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E129" s="17">
+        <v>0</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G129" s="17">
+        <v>0</v>
+      </c>
+      <c r="H129" s="13"/>
+      <c r="I129" s="13"/>
+      <c r="J129" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K129" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L129" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M129" s="17">
+        <v>0</v>
+      </c>
+      <c r="N129" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O129" s="20"/>
+    </row>
+    <row r="130" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A130" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E130" s="17">
+        <v>0</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G130" s="17">
+        <v>0</v>
+      </c>
+      <c r="H130" s="13"/>
+      <c r="I130" s="13"/>
+      <c r="J130" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K130" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L130" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M130" s="17">
+        <v>0</v>
+      </c>
+      <c r="N130" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O130" s="20"/>
+    </row>
+    <row r="131" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A131" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E131" s="17">
+        <v>18</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G131" s="17">
+        <v>71</v>
+      </c>
+      <c r="H131" s="20">
+        <v>1</v>
+      </c>
+      <c r="I131" s="20">
+        <v>1</v>
+      </c>
+      <c r="J131" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K131" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L131" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="M131" s="17">
+        <v>18</v>
+      </c>
+      <c r="N131" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O131" s="20">
+        <v>0.25352112700000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A132" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E132" s="17">
+        <v>53</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G132" s="17">
+        <v>71</v>
+      </c>
+      <c r="H132" s="20">
+        <v>1</v>
+      </c>
+      <c r="I132" s="20">
+        <v>1</v>
+      </c>
+      <c r="J132" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K132" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L132" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="M132" s="17">
+        <v>18</v>
+      </c>
+      <c r="N132" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O132" s="20">
+        <v>0.74647887300000004</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A133" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E133" s="17">
+        <v>0</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G133" s="17">
+        <v>71</v>
+      </c>
+      <c r="H133" s="20">
+        <v>1</v>
+      </c>
+      <c r="I133" s="20">
+        <v>1</v>
+      </c>
+      <c r="J133" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K133" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L133" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="M133" s="17">
+        <v>18</v>
+      </c>
+      <c r="N133" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O133" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A134" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134" s="17">
+        <v>36</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G134" s="17">
+        <v>60</v>
+      </c>
+      <c r="H134" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="I134" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="J134" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K134" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L134" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M134" s="17">
+        <v>48</v>
+      </c>
+      <c r="N134" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O134" s="20">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A135" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E135" s="17">
+        <v>12</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G135" s="17">
+        <v>60</v>
+      </c>
+      <c r="H135" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="I135" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="J135" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K135" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L135" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M135" s="17">
+        <v>48</v>
+      </c>
+      <c r="N135" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O135" s="20">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A136" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E136" s="17">
+        <v>12</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="G136" s="17">
+        <v>60</v>
+      </c>
+      <c r="H136" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="I136" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="J136" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K136" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L136" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="M136" s="17">
+        <v>48</v>
+      </c>
+      <c r="N136" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O136" s="20">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A137" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" s="17">
+        <v>1</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G137" s="17">
+        <v>55</v>
+      </c>
+      <c r="H137" s="20">
+        <v>1</v>
+      </c>
+      <c r="I137" s="20">
+        <v>1</v>
+      </c>
+      <c r="J137" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K137" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L137" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M137" s="17">
+        <v>1</v>
+      </c>
+      <c r="N137" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O137" s="20">
+        <v>1.8181817999999999E-2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A138" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E138" s="17">
+        <v>54</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G138" s="17">
+        <v>55</v>
+      </c>
+      <c r="H138" s="20">
+        <v>1</v>
+      </c>
+      <c r="I138" s="20">
+        <v>1</v>
+      </c>
+      <c r="J138" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K138" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L138" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M138" s="17">
+        <v>1</v>
+      </c>
+      <c r="N138" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O138" s="20">
+        <v>0.98181818200000004</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A139" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E139" s="17">
+        <v>0</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G139" s="17">
+        <v>55</v>
+      </c>
+      <c r="H139" s="20">
+        <v>1</v>
+      </c>
+      <c r="I139" s="20">
+        <v>1</v>
+      </c>
+      <c r="J139" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K139" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L139" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M139" s="17">
+        <v>1</v>
+      </c>
+      <c r="N139" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O139" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A140" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="17">
+        <v>12</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G140" s="17">
+        <v>83</v>
+      </c>
+      <c r="H140" s="20">
+        <v>1</v>
+      </c>
+      <c r="I140" s="20">
+        <v>1</v>
+      </c>
+      <c r="J140" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K140" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L140" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M140" s="17">
+        <v>12</v>
+      </c>
+      <c r="N140" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O140" s="20">
+        <v>0.14457831300000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A141" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E141" s="17">
+        <v>71</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G141" s="17">
+        <v>83</v>
+      </c>
+      <c r="H141" s="20">
+        <v>1</v>
+      </c>
+      <c r="I141" s="20">
+        <v>1</v>
+      </c>
+      <c r="J141" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K141" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L141" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M141" s="17">
+        <v>12</v>
+      </c>
+      <c r="N141" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O141" s="20">
+        <v>0.85542168699999999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A142" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E142" s="17">
+        <v>0</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G142" s="17">
+        <v>83</v>
+      </c>
+      <c r="H142" s="20">
+        <v>1</v>
+      </c>
+      <c r="I142" s="20">
+        <v>1</v>
+      </c>
+      <c r="J142" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K142" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L142" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M142" s="17">
+        <v>12</v>
+      </c>
+      <c r="N142" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O142" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A143" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" s="17">
+        <v>13</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G143" s="17">
+        <v>26</v>
+      </c>
+      <c r="H143" s="20">
+        <v>0.928571429</v>
+      </c>
+      <c r="I143" s="20">
+        <v>0.96153846200000004</v>
+      </c>
+      <c r="J143" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K143" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L143" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M143" s="17">
+        <v>14</v>
+      </c>
+      <c r="N143" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O143" s="20">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A144" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E144" s="17">
+        <v>12</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G144" s="17">
+        <v>26</v>
+      </c>
+      <c r="H144" s="20">
+        <v>0.928571429</v>
+      </c>
+      <c r="I144" s="20">
+        <v>0.96153846200000004</v>
+      </c>
+      <c r="J144" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K144" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L144" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M144" s="17">
+        <v>14</v>
+      </c>
+      <c r="N144" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O144" s="20">
+        <v>0.46153846199999998</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A145" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E145" s="17">
+        <v>1</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G145" s="17">
+        <v>26</v>
+      </c>
+      <c r="H145" s="20">
+        <v>0.928571429</v>
+      </c>
+      <c r="I145" s="20">
+        <v>0.96153846200000004</v>
+      </c>
+      <c r="J145" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K145" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L145" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M145" s="17">
+        <v>14</v>
+      </c>
+      <c r="N145" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O145" s="20">
+        <v>3.8461538000000003E-2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A146" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" s="17">
+        <v>0</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G146" s="17">
+        <v>0</v>
+      </c>
+      <c r="H146" s="20"/>
+      <c r="I146" s="20"/>
+      <c r="J146" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K146" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L146" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M146" s="17">
+        <v>0</v>
+      </c>
+      <c r="N146" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O146" s="20"/>
+    </row>
+    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A147" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="17">
+        <v>0</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G147" s="17">
+        <v>0</v>
+      </c>
+      <c r="H147" s="20"/>
+      <c r="I147" s="20"/>
+      <c r="J147" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K147" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L147" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M147" s="17">
+        <v>0</v>
+      </c>
+      <c r="N147" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O147" s="20"/>
+    </row>
+    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A148" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E148" s="17">
+        <v>0</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G148" s="17">
+        <v>0</v>
+      </c>
+      <c r="H148" s="20"/>
+      <c r="I148" s="20"/>
+      <c r="J148" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="K148" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L148" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="M148" s="17">
+        <v>0</v>
+      </c>
+      <c r="N148" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O148" s="20"/>
+    </row>
+    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A149" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E149" s="17">
+        <v>8</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G149" s="17">
+        <v>15</v>
+      </c>
+      <c r="H149" s="20">
+        <v>1</v>
+      </c>
+      <c r="I149" s="20">
+        <v>1</v>
+      </c>
+      <c r="J149" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K149" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L149" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M149" s="17">
+        <v>8</v>
+      </c>
+      <c r="N149" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O149" s="20">
+        <v>0.53333333299999997</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A150" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150" s="17">
+        <v>7</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G150" s="17">
+        <v>15</v>
+      </c>
+      <c r="H150" s="20">
+        <v>1</v>
+      </c>
+      <c r="I150" s="20">
+        <v>1</v>
+      </c>
+      <c r="J150" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K150" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L150" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M150" s="17">
+        <v>8</v>
+      </c>
+      <c r="N150" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O150" s="20">
+        <v>0.46666666699999998</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A151" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E151" s="17">
+        <v>0</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G151" s="17">
+        <v>15</v>
+      </c>
+      <c r="H151" s="20">
+        <v>1</v>
+      </c>
+      <c r="I151" s="20">
+        <v>1</v>
+      </c>
+      <c r="J151" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="K151" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="L151" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M151" s="17">
+        <v>8</v>
+      </c>
+      <c r="N151" s="18">
+        <v>46022</v>
+      </c>
+      <c r="O151" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A152" s="15"/>
+      <c r="L152" s="11"/>
+      <c r="N152" s="2"/>
+    </row>
+    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A153" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E153" s="11"/>
+      <c r="L153" s="11"/>
+      <c r="N153" s="2"/>
+    </row>
+    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="B154" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="156" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="157" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="158" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="159" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="160" spans="1:15" x14ac:dyDescent="0.25"/>
+    <row r="161" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H161" s="21">
+        <v>0</v>
+      </c>
+      <c r="I161" s="21">
+        <v>0</v>
+      </c>
+      <c r="K161" t="s">
+        <v>15</v>
+      </c>
+      <c r="M161" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="162" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H162" s="21">
+        <v>0</v>
+      </c>
+      <c r="I162" s="21">
+        <v>0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>15</v>
+      </c>
+      <c r="M162" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="163" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H163" s="21">
+        <v>0</v>
+      </c>
+      <c r="I163" s="21">
+        <v>0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>15</v>
+      </c>
+      <c r="M163" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="164" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H164" s="21">
+        <v>0</v>
+      </c>
+      <c r="I164" s="21">
+        <v>0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>15</v>
+      </c>
+      <c r="M164" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="165" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H165" s="21">
+        <v>0</v>
+      </c>
+      <c r="I165" s="21">
+        <v>0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>15</v>
+      </c>
+      <c r="M165" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="166" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H166" s="21">
+        <v>0</v>
+      </c>
+      <c r="I166" s="21">
+        <v>0</v>
+      </c>
+      <c r="K166" t="s">
+        <v>15</v>
+      </c>
+      <c r="M166" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="167" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H167" s="21">
+        <v>0</v>
+      </c>
+      <c r="I167" s="21">
+        <v>0</v>
+      </c>
+      <c r="K167" t="s">
+        <v>15</v>
+      </c>
+      <c r="M167" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="168" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H168" s="21">
+        <v>0</v>
+      </c>
+      <c r="I168" s="21">
+        <v>0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>15</v>
+      </c>
+      <c r="M168" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="169" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H169" s="21">
+        <v>0</v>
+      </c>
+      <c r="I169" s="21">
+        <v>0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>15</v>
+      </c>
+      <c r="M169" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="170" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H170" s="21">
+        <v>0</v>
+      </c>
+      <c r="I170" s="21">
+        <v>0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>15</v>
+      </c>
+      <c r="M170" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="171" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H171" s="21">
+        <v>0</v>
+      </c>
+      <c r="I171" s="21">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>15</v>
+      </c>
+      <c r="M171" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="172" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H172" s="21">
+        <v>0</v>
+      </c>
+      <c r="I172" s="21">
+        <v>0</v>
+      </c>
+      <c r="K172" t="s">
+        <v>15</v>
+      </c>
+      <c r="M172" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="173" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H173" s="21">
+        <v>0</v>
+      </c>
+      <c r="I173" s="21">
+        <v>0</v>
+      </c>
+      <c r="K173" t="s">
+        <v>15</v>
+      </c>
+      <c r="M173" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="174" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H174" s="21">
+        <v>0</v>
+      </c>
+      <c r="I174" s="21">
+        <v>0</v>
+      </c>
+      <c r="K174" t="s">
+        <v>15</v>
+      </c>
+      <c r="M174" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="175" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H175" s="21">
+        <v>0</v>
+      </c>
+      <c r="I175" s="21">
+        <v>0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>15</v>
+      </c>
+      <c r="M175" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="176" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H176" s="21">
+        <v>0</v>
+      </c>
+      <c r="I176" s="21">
+        <v>0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>15</v>
+      </c>
+      <c r="M176" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="177" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H177" s="21">
+        <v>0</v>
+      </c>
+      <c r="I177" s="21">
+        <v>0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>15</v>
+      </c>
+      <c r="M177" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="178" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H178" s="21">
+        <v>0</v>
+      </c>
+      <c r="I178" s="21">
+        <v>0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>15</v>
+      </c>
+      <c r="M178" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="179" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H179" s="21">
+        <v>0</v>
+      </c>
+      <c r="I179" s="21">
+        <v>0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>15</v>
+      </c>
+      <c r="M179" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="180" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H180" s="21">
+        <v>0</v>
+      </c>
+      <c r="I180" s="21">
+        <v>0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>15</v>
+      </c>
+      <c r="M180" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="181" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H181" s="21">
+        <v>0</v>
+      </c>
+      <c r="I181" s="21">
+        <v>0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>15</v>
+      </c>
+      <c r="M181" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="182" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H182" s="21">
+        <v>0</v>
+      </c>
+      <c r="I182" s="21">
+        <v>0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>15</v>
+      </c>
+      <c r="M182" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="183" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H183" s="21">
+        <v>0</v>
+      </c>
+      <c r="I183" s="21">
+        <v>0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>15</v>
+      </c>
+      <c r="M183" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="184" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H184" s="21">
+        <v>0</v>
+      </c>
+      <c r="I184" s="21">
+        <v>0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>15</v>
+      </c>
+      <c r="M184" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="185" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H185" s="21">
+        <v>0</v>
+      </c>
+      <c r="I185" s="21">
+        <v>0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>15</v>
+      </c>
+      <c r="M185" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="186" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H186" s="21">
+        <v>0</v>
+      </c>
+      <c r="I186" s="21">
+        <v>0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>15</v>
+      </c>
+      <c r="M186" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="187" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H187" s="21">
+        <v>0</v>
+      </c>
+      <c r="I187" s="21">
+        <v>0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>15</v>
+      </c>
+      <c r="M187" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="188" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H188" s="21">
+        <v>0</v>
+      </c>
+      <c r="I188" s="21">
+        <v>0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>15</v>
+      </c>
+      <c r="M188" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="189" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H189" s="21">
+        <v>0</v>
+      </c>
+      <c r="I189" s="21">
+        <v>0</v>
+      </c>
+      <c r="K189" t="s">
+        <v>15</v>
+      </c>
+      <c r="M189" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="190" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H190" s="21">
+        <v>0</v>
+      </c>
+      <c r="I190" s="21">
+        <v>0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>15</v>
+      </c>
+      <c r="M190" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="191" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H191" s="21">
+        <v>0</v>
+      </c>
+      <c r="I191" s="21">
+        <v>0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>15</v>
+      </c>
+      <c r="M191" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="192" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H192" s="21">
+        <v>0</v>
+      </c>
+      <c r="I192" s="21">
+        <v>0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>15</v>
+      </c>
+      <c r="M192" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="193" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H193" s="21">
+        <v>0</v>
+      </c>
+      <c r="I193" s="21">
+        <v>0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>15</v>
+      </c>
+      <c r="M193" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="194" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H194" s="21">
+        <v>0</v>
+      </c>
+      <c r="I194" s="21">
+        <v>0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>15</v>
+      </c>
+      <c r="M194" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="195" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H195" s="21">
+        <v>0</v>
+      </c>
+      <c r="I195" s="21">
+        <v>0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>15</v>
+      </c>
+      <c r="M195" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="196" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H196" s="21">
+        <v>0</v>
+      </c>
+      <c r="I196" s="21">
+        <v>0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>15</v>
+      </c>
+      <c r="M196" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="197" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H197" s="21">
+        <v>0</v>
+      </c>
+      <c r="I197" s="21">
+        <v>0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>15</v>
+      </c>
+      <c r="M197" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="198" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H198" s="21">
+        <v>0</v>
+      </c>
+      <c r="I198" s="21">
+        <v>0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>15</v>
+      </c>
+      <c r="M198" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="199" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H199" s="21">
+        <v>0</v>
+      </c>
+      <c r="I199" s="21">
+        <v>0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>15</v>
+      </c>
+      <c r="M199" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="200" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H200" s="21">
+        <v>0</v>
+      </c>
+      <c r="I200" s="21">
+        <v>0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>15</v>
+      </c>
+      <c r="M200" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="201" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H201" s="21">
+        <v>0</v>
+      </c>
+      <c r="I201" s="21">
+        <v>0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>15</v>
+      </c>
+      <c r="M201" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="202" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H202" s="21">
+        <v>0</v>
+      </c>
+      <c r="I202" s="21">
+        <v>0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>15</v>
+      </c>
+      <c r="M202" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="203" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H203" s="21">
+        <v>0</v>
+      </c>
+      <c r="I203" s="21">
+        <v>0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>15</v>
+      </c>
+      <c r="M203" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="204" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H204" s="21">
+        <v>0</v>
+      </c>
+      <c r="I204" s="21">
+        <v>0</v>
+      </c>
+      <c r="K204" t="s">
+        <v>15</v>
+      </c>
+      <c r="M204" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="205" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H205" s="21">
+        <v>0</v>
+      </c>
+      <c r="I205" s="21">
+        <v>0</v>
+      </c>
+      <c r="K205" t="s">
+        <v>15</v>
+      </c>
+      <c r="M205" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="206" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H206" s="21">
+        <v>0</v>
+      </c>
+      <c r="I206" s="21">
+        <v>0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>15</v>
+      </c>
+      <c r="M206" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="207" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H207" s="21">
+        <v>0</v>
+      </c>
+      <c r="I207" s="21">
+        <v>0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>15</v>
+      </c>
+      <c r="M207" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="208" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H208" s="21">
+        <v>0</v>
+      </c>
+      <c r="I208" s="21">
+        <v>0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>15</v>
+      </c>
+      <c r="M208" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="209" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H209" s="21">
+        <v>0</v>
+      </c>
+      <c r="I209" s="21">
+        <v>0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>15</v>
+      </c>
+      <c r="M209" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="210" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H210" s="21">
+        <v>0</v>
+      </c>
+      <c r="I210" s="21">
+        <v>0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>15</v>
+      </c>
+      <c r="M210" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="211" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H211" s="21">
+        <v>0</v>
+      </c>
+      <c r="I211" s="21">
+        <v>0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>15</v>
+      </c>
+      <c r="M211" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="212" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H212" s="21">
+        <v>0</v>
+      </c>
+      <c r="I212" s="21">
+        <v>0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>15</v>
+      </c>
+      <c r="M212" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="213" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H213" s="21">
+        <v>0</v>
+      </c>
+      <c r="I213" s="21">
+        <v>0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>15</v>
+      </c>
+      <c r="M213" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="214" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H214" s="21">
+        <v>0</v>
+      </c>
+      <c r="I214" s="21">
+        <v>0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>15</v>
+      </c>
+      <c r="M214" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="215" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H215" s="21">
+        <v>0</v>
+      </c>
+      <c r="I215" s="21">
+        <v>0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>15</v>
+      </c>
+      <c r="M215" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="216" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H216" s="21">
+        <v>0</v>
+      </c>
+      <c r="I216" s="21">
+        <v>0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>15</v>
+      </c>
+      <c r="M216" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="217" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H217" s="21">
+        <v>0</v>
+      </c>
+      <c r="I217" s="21">
+        <v>0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>15</v>
+      </c>
+      <c r="M217" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="218" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H218" s="21">
+        <v>0</v>
+      </c>
+      <c r="I218" s="21">
+        <v>0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>15</v>
+      </c>
+      <c r="M218" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="219" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H219" s="21">
+        <v>0</v>
+      </c>
+      <c r="I219" s="21">
+        <v>0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>15</v>
+      </c>
+      <c r="M219" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="220" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H220" s="21">
+        <v>0</v>
+      </c>
+      <c r="I220" s="21">
+        <v>0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>15</v>
+      </c>
+      <c r="M220" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="221" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H221" s="21">
+        <v>0</v>
+      </c>
+      <c r="I221" s="21">
+        <v>0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>15</v>
+      </c>
+      <c r="M221" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="222" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H222" s="21">
+        <v>0</v>
+      </c>
+      <c r="I222" s="21">
+        <v>0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>15</v>
+      </c>
+      <c r="M222" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="223" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H223" s="21">
+        <v>0</v>
+      </c>
+      <c r="I223" s="21">
+        <v>0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>15</v>
+      </c>
+      <c r="M223" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="224" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H224" s="21">
+        <v>0</v>
+      </c>
+      <c r="I224" s="21">
+        <v>0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>15</v>
+      </c>
+      <c r="M224" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="225" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H225" s="21">
+        <v>0</v>
+      </c>
+      <c r="I225" s="21">
+        <v>0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>15</v>
+      </c>
+      <c r="M225" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="226" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H226" s="21">
+        <v>0</v>
+      </c>
+      <c r="I226" s="21">
+        <v>0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>15</v>
+      </c>
+      <c r="M226" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="227" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H227" s="21">
+        <v>0</v>
+      </c>
+      <c r="I227" s="21">
+        <v>0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>15</v>
+      </c>
+      <c r="M227" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="228" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H228" s="21">
+        <v>0</v>
+      </c>
+      <c r="I228" s="21">
+        <v>0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>15</v>
+      </c>
+      <c r="M228" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="229" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H229" s="21">
+        <v>0</v>
+      </c>
+      <c r="I229" s="21">
+        <v>0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>15</v>
+      </c>
+      <c r="M229" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="230" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H230" s="21">
+        <v>0</v>
+      </c>
+      <c r="I230" s="21">
+        <v>0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>15</v>
+      </c>
+      <c r="M230" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="231" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H231" s="21">
+        <v>0</v>
+      </c>
+      <c r="I231" s="21">
+        <v>0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>15</v>
+      </c>
+      <c r="M231" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="232" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H232" s="21">
+        <v>0</v>
+      </c>
+      <c r="I232" s="21">
+        <v>0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>15</v>
+      </c>
+      <c r="M232" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="233" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H233" s="21">
+        <v>0</v>
+      </c>
+      <c r="I233" s="21">
+        <v>0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>15</v>
+      </c>
+      <c r="M233" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="234" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H234" s="21">
+        <v>0</v>
+      </c>
+      <c r="I234" s="21">
+        <v>0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>15</v>
+      </c>
+      <c r="M234" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="235" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H235" s="21">
+        <v>0</v>
+      </c>
+      <c r="I235" s="21">
+        <v>0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>15</v>
+      </c>
+      <c r="M235" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="236" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H236" s="21">
+        <v>0</v>
+      </c>
+      <c r="I236" s="21">
+        <v>0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>15</v>
+      </c>
+      <c r="M236" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="237" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H237" s="21">
+        <v>0</v>
+      </c>
+      <c r="I237" s="21">
+        <v>0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>15</v>
+      </c>
+      <c r="M237" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="238" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H238" s="21">
+        <v>0</v>
+      </c>
+      <c r="I238" s="21">
+        <v>0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>15</v>
+      </c>
+      <c r="M238" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="239" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H239" s="21">
+        <v>0</v>
+      </c>
+      <c r="I239" s="21">
+        <v>0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>15</v>
+      </c>
+      <c r="M239" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="240" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H240" s="21">
+        <v>0</v>
+      </c>
+      <c r="I240" s="21">
+        <v>0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>15</v>
+      </c>
+      <c r="M240" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="241" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H241" s="21">
+        <v>0</v>
+      </c>
+      <c r="I241" s="21">
+        <v>0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>15</v>
+      </c>
+      <c r="M241" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="242" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H242" s="21">
+        <v>0</v>
+      </c>
+      <c r="I242" s="21">
+        <v>0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>15</v>
+      </c>
+      <c r="M242" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="243" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H243" s="21">
+        <v>0</v>
+      </c>
+      <c r="I243" s="21">
+        <v>0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>15</v>
+      </c>
+      <c r="M243" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="244" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H244" s="21">
+        <v>0</v>
+      </c>
+      <c r="I244" s="21">
+        <v>0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>15</v>
+      </c>
+      <c r="M244" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="245" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H245" s="21">
+        <v>0</v>
+      </c>
+      <c r="I245" s="21">
+        <v>0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>15</v>
+      </c>
+      <c r="M245" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="246" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H246" s="21">
+        <v>0</v>
+      </c>
+      <c r="I246" s="21">
+        <v>0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>15</v>
+      </c>
+      <c r="M246" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="247" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H247" s="21">
+        <v>0</v>
+      </c>
+      <c r="I247" s="21">
+        <v>0</v>
+      </c>
+      <c r="K247" t="s">
+        <v>15</v>
+      </c>
+      <c r="M247" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="248" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H248" s="21">
+        <v>0</v>
+      </c>
+      <c r="I248" s="21">
+        <v>0</v>
+      </c>
+      <c r="K248" t="s">
+        <v>15</v>
+      </c>
+      <c r="M248" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="249" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H249" s="21">
+        <v>0</v>
+      </c>
+      <c r="I249" s="21">
+        <v>0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>15</v>
+      </c>
+      <c r="M249" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="250" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H250" s="21">
+        <v>0</v>
+      </c>
+      <c r="I250" s="21">
+        <v>0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>15</v>
+      </c>
+      <c r="M250" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="251" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H251" s="21">
+        <v>0</v>
+      </c>
+      <c r="I251" s="21">
+        <v>0</v>
+      </c>
+      <c r="K251" t="s">
+        <v>15</v>
+      </c>
+      <c r="M251" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="252" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H252" s="21">
+        <v>0</v>
+      </c>
+      <c r="I252" s="21">
+        <v>0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>15</v>
+      </c>
+      <c r="M252" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="253" spans="8:13" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H253" s="21">
+        <v>0</v>
+      </c>
+      <c r="I253" s="21">
+        <v>0</v>
+      </c>
+      <c r="K253" t="s">
+        <v>15</v>
+      </c>
+      <c r="M253" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:O154" xr:uid="{54D2535E-984C-43E0-93F2-A87FE0BA08D7}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O154">
+      <sortCondition ref="C1:C154"/>
+    </sortState>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O151">
+    <sortCondition ref="A2:A151"/>
+    <sortCondition ref="C2:C151"/>
+    <sortCondition ref="D2:D151" customList="On Time,Pending,Overdue"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Q141"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A401C8B9-7B76-4E45-B117-AE882758C14F}">
+  <dimension ref="A1:P154"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O5" sqref="O5:O19"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="7" bestFit="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="64.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="28" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="26" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="26.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1" s="2" t="s">
+    <row r="1" spans="1:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="F1" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="18" t="s">
+      <c r="G1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="23" t="s">
+      <c r="I1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="23" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="23" t="s">
+      <c r="J1" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="K1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="O1" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="1">
+        <v>1</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2" s="1">
+        <v>6</v>
+      </c>
+      <c r="I2" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="J2" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="K2" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1</v>
+      </c>
+      <c r="O2" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P2" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="1">
+        <v>0</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="1">
+        <v>6</v>
+      </c>
+      <c r="I3" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="J3" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="K3" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1</v>
+      </c>
+      <c r="O3" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P3" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="1">
+        <v>5</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="1">
+        <v>6</v>
+      </c>
+      <c r="I4" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="J4" s="3">
+        <v>0.16666666666666666</v>
+      </c>
+      <c r="K4" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1</v>
+      </c>
+      <c r="O4" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P4" s="3">
+        <v>0.83333333333333337</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="1">
+        <v>2</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1</v>
+      </c>
+      <c r="J5" s="3">
+        <v>1</v>
+      </c>
+      <c r="K5" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2</v>
+      </c>
+      <c r="O5" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P5" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="1">
+        <v>0</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2</v>
+      </c>
+      <c r="I6" s="3">
+        <v>1</v>
+      </c>
+      <c r="J6" s="3">
+        <v>1</v>
+      </c>
+      <c r="K6" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2</v>
+      </c>
+      <c r="O6" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="1">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2</v>
+      </c>
+      <c r="I7" s="3">
+        <v>1</v>
+      </c>
+      <c r="J7" s="3">
+        <v>1</v>
+      </c>
+      <c r="K7" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2</v>
+      </c>
+      <c r="O7" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="1">
+        <v>94</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>97</v>
+      </c>
+      <c r="I8" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+      <c r="J8" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+      <c r="K8" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="1">
+        <v>94</v>
+      </c>
+      <c r="O8" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P8" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="1">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1">
+        <v>97</v>
+      </c>
+      <c r="I9" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+      <c r="J9" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+      <c r="K9" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N9" s="1">
+        <v>94</v>
+      </c>
+      <c r="O9" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="1">
+        <v>3</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1">
+        <v>97</v>
+      </c>
+      <c r="I10" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+      <c r="J10" s="3">
+        <v>0.96907216494845361</v>
+      </c>
+      <c r="K10" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N10" s="1">
+        <v>94</v>
+      </c>
+      <c r="O10" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P10" s="3">
+        <v>3.0927835051546393E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="1">
+        <v>20</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="1">
+        <v>21</v>
+      </c>
+      <c r="I11" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="J11" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="K11" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="1">
+        <v>20</v>
+      </c>
+      <c r="O11" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P11" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="1">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="1">
+        <v>21</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="J12" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="K12" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="1">
+        <v>20</v>
+      </c>
+      <c r="O12" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="1">
+        <v>1</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" s="1">
+        <v>21</v>
+      </c>
+      <c r="I13" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="J13" s="3">
+        <v>0.95238095238095233</v>
+      </c>
+      <c r="K13" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="1">
+        <v>20</v>
+      </c>
+      <c r="O13" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P13" s="3">
+        <v>4.7619047619047616E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="1">
+        <v>9</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H14" s="1">
+        <v>10</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="J14" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K14" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="1">
+        <v>9</v>
+      </c>
+      <c r="O14" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P14" s="3">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="1">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>10</v>
+      </c>
+      <c r="I15" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="J15" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N15" s="1">
+        <v>9</v>
+      </c>
+      <c r="O15" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P15" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="1">
+        <v>1</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>10</v>
+      </c>
+      <c r="I16" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="J16" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="K16" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" s="1">
+        <v>9</v>
+      </c>
+      <c r="O16" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="1">
+        <v>1</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1</v>
+      </c>
+      <c r="I17" s="3">
+        <v>1</v>
+      </c>
+      <c r="J17" s="3">
+        <v>1</v>
+      </c>
+      <c r="K17" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1</v>
+      </c>
+      <c r="O17" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P17" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="1">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1</v>
+      </c>
+      <c r="I18" s="3">
+        <v>1</v>
+      </c>
+      <c r="J18" s="3">
+        <v>1</v>
+      </c>
+      <c r="K18" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1</v>
+      </c>
+      <c r="O18" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="1">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1</v>
+      </c>
+      <c r="I19" s="3">
+        <v>1</v>
+      </c>
+      <c r="J19" s="3">
+        <v>1</v>
+      </c>
+      <c r="K19" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1</v>
+      </c>
+      <c r="O19" s="2">
+        <v>44834</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="1">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1</v>
+      </c>
+      <c r="I20" s="3">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3">
+        <v>0</v>
+      </c>
+      <c r="K20" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0</v>
+      </c>
+      <c r="O20" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="1">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1</v>
+      </c>
+      <c r="I21" s="3">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3">
+        <v>0</v>
+      </c>
+      <c r="K21" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0</v>
+      </c>
+      <c r="O21" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="1">
+        <v>1</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1</v>
+      </c>
+      <c r="I22" s="3">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3">
+        <v>0</v>
+      </c>
+      <c r="K22" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0</v>
+      </c>
+      <c r="O22" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P22" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="1">
+        <v>0</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="1">
+        <v>0</v>
+      </c>
+      <c r="K23" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0</v>
+      </c>
+      <c r="O23" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="1">
+        <v>0</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="1">
+        <v>0</v>
+      </c>
+      <c r="K24" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0</v>
+      </c>
+      <c r="O24" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" s="1">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="1">
+        <v>0</v>
+      </c>
+      <c r="K25" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0</v>
+      </c>
+      <c r="O25" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P25" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="1">
+        <v>89</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H26" s="1">
+        <v>98</v>
+      </c>
+      <c r="I26" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+      <c r="J26" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+      <c r="K26" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="1">
+        <v>89</v>
+      </c>
+      <c r="O26" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P26" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="1">
+        <v>0</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>98</v>
+      </c>
+      <c r="I27" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+      <c r="J27" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+      <c r="K27" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="1">
+        <v>89</v>
+      </c>
+      <c r="O27" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P27" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" s="1">
+        <v>9</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H28" s="1">
+        <v>98</v>
+      </c>
+      <c r="I28" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+      <c r="J28" s="3">
+        <v>0.90816326530612246</v>
+      </c>
+      <c r="K28" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="1">
+        <v>89</v>
+      </c>
+      <c r="O28" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P28" s="3">
+        <v>9.1836734693877556E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="1">
+        <v>19</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H29" s="1">
+        <v>20</v>
+      </c>
+      <c r="I29" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="J29" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="K29" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="1">
+        <v>19</v>
+      </c>
+      <c r="O29" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P29" s="3">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="1">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H30" s="1">
+        <v>20</v>
+      </c>
+      <c r="I30" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="J30" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="K30" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="1">
+        <v>19</v>
+      </c>
+      <c r="O30" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P30" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="1">
+        <v>1</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" s="1">
+        <v>20</v>
+      </c>
+      <c r="I31" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="J31" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="K31" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M31" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N31" s="1">
+        <v>19</v>
+      </c>
+      <c r="O31" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="1">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H32" s="1">
+        <v>15</v>
+      </c>
+      <c r="I32" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="J32" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="K32" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M32" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N32" s="1">
+        <v>13</v>
+      </c>
+      <c r="O32" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P32" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="1">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33" s="1">
+        <v>15</v>
+      </c>
+      <c r="I33" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="J33" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="K33" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N33" s="1">
+        <v>13</v>
+      </c>
+      <c r="O33" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="1">
+        <v>2</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H34" s="1">
+        <v>15</v>
+      </c>
+      <c r="I34" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="J34" s="3">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="K34" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M34" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N34" s="1">
+        <v>13</v>
+      </c>
+      <c r="O34" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P34" s="3">
+        <v>0.13333333333333333</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="1">
+        <v>3</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H35" s="1">
+        <v>5</v>
+      </c>
+      <c r="I35" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="J35" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="K35" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N35" s="1">
+        <v>3</v>
+      </c>
+      <c r="O35" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P35" s="3">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="1">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H36" s="1">
+        <v>5</v>
+      </c>
+      <c r="I36" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="J36" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="K36" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N36" s="1">
+        <v>3</v>
+      </c>
+      <c r="O36" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" s="1">
+        <v>2</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H37" s="1">
+        <v>5</v>
+      </c>
+      <c r="I37" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="J37" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="K37" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N37" s="1">
+        <v>3</v>
+      </c>
+      <c r="O37" s="2">
+        <v>45199</v>
+      </c>
+      <c r="P37" s="3">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="1">
+        <v>1</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="1">
+        <v>4</v>
+      </c>
+      <c r="I38" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="J38" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="K38" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1</v>
+      </c>
+      <c r="O38" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P38" s="3">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" s="1">
+        <v>0</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4</v>
+      </c>
+      <c r="I39" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="J39" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="K39" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1</v>
+      </c>
+      <c r="O39" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="1">
+        <v>3</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H40" s="1">
+        <v>4</v>
+      </c>
+      <c r="I40" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="J40" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="K40" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1</v>
+      </c>
+      <c r="O40" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P40" s="3">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="1">
+        <v>1</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1</v>
+      </c>
+      <c r="I41" s="3">
+        <v>1</v>
+      </c>
+      <c r="J41" s="3">
+        <v>1</v>
+      </c>
+      <c r="K41" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1</v>
+      </c>
+      <c r="O41" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P41" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" s="1">
+        <v>0</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1</v>
+      </c>
+      <c r="I42" s="3">
+        <v>1</v>
+      </c>
+      <c r="J42" s="3">
+        <v>1</v>
+      </c>
+      <c r="K42" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1</v>
+      </c>
+      <c r="O42" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" s="1">
+        <v>0</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1</v>
+      </c>
+      <c r="I43" s="3">
+        <v>1</v>
+      </c>
+      <c r="J43" s="3">
+        <v>1</v>
+      </c>
+      <c r="K43" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1</v>
+      </c>
+      <c r="O43" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="11">
+        <v>4</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H44" s="1">
+        <v>6</v>
+      </c>
+      <c r="I44" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J44" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K44" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N44" s="1">
+        <v>4</v>
+      </c>
+      <c r="O44" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P44" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="11">
+        <v>0</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H45" s="1">
+        <v>6</v>
+      </c>
+      <c r="I45" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J45" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K45" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N45" s="1">
+        <v>4</v>
+      </c>
+      <c r="O45" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" s="11">
+        <v>2</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H46" s="1">
+        <v>6</v>
+      </c>
+      <c r="I46" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J46" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K46" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4</v>
+      </c>
+      <c r="O46" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P46" s="3">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="1">
+        <v>60</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="1">
+        <v>61</v>
+      </c>
+      <c r="I47" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+      <c r="J47" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+      <c r="K47" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N47" s="1">
+        <v>60</v>
+      </c>
+      <c r="O47" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P47" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="1">
+        <v>0</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H48" s="1">
+        <v>61</v>
+      </c>
+      <c r="I48" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+      <c r="J48" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+      <c r="K48" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N48" s="1">
+        <v>60</v>
+      </c>
+      <c r="O48" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P48" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" s="1">
+        <v>1</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H49" s="1">
+        <v>61</v>
+      </c>
+      <c r="I49" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+      <c r="J49" s="3">
+        <v>0.98360655737704916</v>
+      </c>
+      <c r="K49" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M49" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N49" s="1">
+        <v>60</v>
+      </c>
+      <c r="O49" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P49" s="3">
+        <v>1.6393442622950821E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="1">
+        <v>14</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H50" s="1">
+        <v>14</v>
+      </c>
+      <c r="I50" s="3">
+        <v>1</v>
+      </c>
+      <c r="J50" s="3">
+        <v>1</v>
+      </c>
+      <c r="K50" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M50" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N50" s="1">
+        <v>14</v>
+      </c>
+      <c r="O50" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P50" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="1">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H51" s="1">
+        <v>14</v>
+      </c>
+      <c r="I51" s="3">
+        <v>1</v>
+      </c>
+      <c r="J51" s="3">
+        <v>1</v>
+      </c>
+      <c r="K51" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N51" s="1">
+        <v>14</v>
+      </c>
+      <c r="O51" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" s="1">
+        <v>0</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>14</v>
+      </c>
+      <c r="I52" s="3">
+        <v>1</v>
+      </c>
+      <c r="J52" s="3">
+        <v>1</v>
+      </c>
+      <c r="K52" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M52" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N52" s="1">
+        <v>14</v>
+      </c>
+      <c r="O52" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="1">
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53" s="1">
+        <v>13</v>
+      </c>
+      <c r="I53" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="J53" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K53" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M53" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" s="1">
+        <v>12</v>
+      </c>
+      <c r="O53" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="1">
+        <v>0</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" s="1">
+        <v>13</v>
+      </c>
+      <c r="I54" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="J54" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K54" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M54" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N54" s="1">
+        <v>12</v>
+      </c>
+      <c r="O54" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" s="1">
+        <v>1</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H55" s="1">
+        <v>13</v>
+      </c>
+      <c r="I55" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="J55" s="3">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K55" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M55" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N55" s="1">
+        <v>12</v>
+      </c>
+      <c r="O55" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P55" s="3">
+        <v>7.6923076923076927E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="1">
+        <v>1</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1</v>
+      </c>
+      <c r="I56" s="3">
+        <v>1</v>
+      </c>
+      <c r="J56" s="3">
+        <v>1</v>
+      </c>
+      <c r="K56" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1</v>
+      </c>
+      <c r="O56" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P56" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" s="1">
+        <v>0</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1</v>
+      </c>
+      <c r="I57" s="3">
+        <v>1</v>
+      </c>
+      <c r="J57" s="3">
+        <v>1</v>
+      </c>
+      <c r="K57" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1</v>
+      </c>
+      <c r="O57" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P57" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F58" s="1">
+        <v>0</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1</v>
+      </c>
+      <c r="I58" s="3">
+        <v>1</v>
+      </c>
+      <c r="J58" s="3">
+        <v>1</v>
+      </c>
+      <c r="K58" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1</v>
+      </c>
+      <c r="O58" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="11">
+        <v>1</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1</v>
+      </c>
+      <c r="I59" s="3">
+        <v>1</v>
+      </c>
+      <c r="K59" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1</v>
+      </c>
+      <c r="O59" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P59" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" s="11">
+        <v>0</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1</v>
+      </c>
+      <c r="I60" s="3">
+        <v>1</v>
+      </c>
+      <c r="K60" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1</v>
+      </c>
+      <c r="O60" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P60" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" s="11">
+        <v>0</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1</v>
+      </c>
+      <c r="I61" s="3">
+        <v>1</v>
+      </c>
+      <c r="K61" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1</v>
+      </c>
+      <c r="O61" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="11">
+        <v>1</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2</v>
+      </c>
+      <c r="I62" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="J62" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="K62" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M62" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1</v>
+      </c>
+      <c r="O62" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P62" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" s="11">
+        <v>0</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2</v>
+      </c>
+      <c r="I63" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="J63" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="K63" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M63" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1</v>
+      </c>
+      <c r="O63" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64" s="11">
+        <v>1</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2</v>
+      </c>
+      <c r="I64" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="J64" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="K64" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M64" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1</v>
+      </c>
+      <c r="O64" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P64" s="3">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="11">
+        <v>1</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1</v>
+      </c>
+      <c r="I65" s="13">
+        <v>1</v>
+      </c>
+      <c r="J65" s="13">
+        <v>1</v>
+      </c>
+      <c r="K65" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M65" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1</v>
+      </c>
+      <c r="O65" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P65" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" s="11">
+        <v>0</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1</v>
+      </c>
+      <c r="I66" s="13">
+        <v>1</v>
+      </c>
+      <c r="J66" s="13">
+        <v>1</v>
+      </c>
+      <c r="K66" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M66" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1</v>
+      </c>
+      <c r="O66" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P66" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" s="11">
+        <v>0</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1</v>
+      </c>
+      <c r="I67" s="13">
+        <v>1</v>
+      </c>
+      <c r="J67" s="13">
+        <v>1</v>
+      </c>
+      <c r="K67" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1</v>
+      </c>
+      <c r="O67" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P67" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="11">
+        <v>4</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H68" s="1">
+        <v>6</v>
+      </c>
+      <c r="I68" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J68" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K68" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M68" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N68" s="1">
+        <v>4</v>
+      </c>
+      <c r="O68" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P68" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" s="11">
+        <v>0</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H69" s="1">
+        <v>6</v>
+      </c>
+      <c r="I69" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J69" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K69" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M69" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N69" s="1">
+        <v>4</v>
+      </c>
+      <c r="O69" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P69" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" s="11">
+        <v>2</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H70" s="1">
+        <v>6</v>
+      </c>
+      <c r="I70" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J70" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K70" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L70" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M70" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N70" s="1">
+        <v>4</v>
+      </c>
+      <c r="O70" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P70" s="3">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="N1" s="14" t="s">
+      <c r="E71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="11">
+        <v>0</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H71" s="1">
+        <v>6</v>
+      </c>
+      <c r="I71" s="13">
+        <v>0</v>
+      </c>
+      <c r="J71" s="13">
+        <v>0</v>
+      </c>
+      <c r="K71" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0</v>
+      </c>
+      <c r="O71" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P71" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="11">
+        <v>0</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H72" s="1">
+        <v>6</v>
+      </c>
+      <c r="I72" s="13">
+        <v>0</v>
+      </c>
+      <c r="J72" s="13">
+        <v>0</v>
+      </c>
+      <c r="K72" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M72" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0</v>
+      </c>
+      <c r="O72" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P72" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="11">
+        <v>6</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H73" s="1">
+        <v>6</v>
+      </c>
+      <c r="I73" s="13">
+        <v>0</v>
+      </c>
+      <c r="J73" s="13">
+        <v>0</v>
+      </c>
+      <c r="K73" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M73" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0</v>
+      </c>
+      <c r="O73" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P73" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="11">
+        <v>53</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H74" s="1">
+        <v>59</v>
+      </c>
+      <c r="I74" s="13">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="J74" s="13">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="K74" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M74" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N74" s="1">
+        <v>53</v>
+      </c>
+      <c r="O74" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P74" s="3">
+        <v>0.89830508474576276</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75" s="11">
+        <v>0</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H75" s="1">
+        <v>59</v>
+      </c>
+      <c r="I75" s="13">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="J75" s="13">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="K75" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M75" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N75" s="1">
+        <v>53</v>
+      </c>
+      <c r="O75" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P75" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" s="11">
+        <v>6</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H76" s="1">
+        <v>59</v>
+      </c>
+      <c r="I76" s="13">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="J76" s="13">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="K76" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M76" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N76" s="1">
+        <v>53</v>
+      </c>
+      <c r="O76" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P76" s="3">
+        <v>0.10169491525423729</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="11">
+        <v>10</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H77" s="1">
         <v>11</v>
       </c>
-      <c r="O1" s="23" t="s">
+      <c r="I77" s="13">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="J77" s="13">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="K77" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M77" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N77" s="1">
+        <v>10</v>
+      </c>
+      <c r="O77" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P77" s="3">
+        <v>0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="11">
+        <v>0</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H78" s="1">
+        <v>11</v>
+      </c>
+      <c r="I78" s="13">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="J78" s="13">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="K78" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M78" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N78" s="1">
+        <v>10</v>
+      </c>
+      <c r="O78" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P78" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" s="11">
+        <v>1</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H79" s="1">
+        <v>11</v>
+      </c>
+      <c r="I79" s="13">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="J79" s="13">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="K79" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M79" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N79" s="1">
+        <v>10</v>
+      </c>
+      <c r="O79" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P79" s="3">
+        <v>9.0909090909090912E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="11">
+        <v>15</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H80" s="1">
+        <v>16</v>
+      </c>
+      <c r="I80" s="13">
+        <v>0.9375</v>
+      </c>
+      <c r="J80" s="13">
+        <v>0.9375</v>
+      </c>
+      <c r="K80" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M80" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N80" s="1">
+        <v>15</v>
+      </c>
+      <c r="O80" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P80" s="3">
+        <v>0.9375</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F81" s="11">
+        <v>0</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H81" s="1">
+        <v>16</v>
+      </c>
+      <c r="I81" s="13">
+        <v>0.9375</v>
+      </c>
+      <c r="J81" s="13">
+        <v>0.9375</v>
+      </c>
+      <c r="K81" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M81" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N81" s="1">
+        <v>15</v>
+      </c>
+      <c r="O81" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P81" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" s="11">
+        <v>1</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H82" s="1">
+        <v>16</v>
+      </c>
+      <c r="I82" s="13">
+        <v>0.9375</v>
+      </c>
+      <c r="J82" s="13">
+        <v>0.9375</v>
+      </c>
+      <c r="K82" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M82" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N82" s="1">
+        <v>15</v>
+      </c>
+      <c r="O82" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P82" s="3">
+        <v>6.25E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="11">
+        <v>3</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H83" s="1">
+        <v>3</v>
+      </c>
+      <c r="I83" s="13">
+        <v>1</v>
+      </c>
+      <c r="J83" s="13">
+        <v>1</v>
+      </c>
+      <c r="K83" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M83" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N83" s="1">
+        <v>3</v>
+      </c>
+      <c r="O83" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P83" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F84" s="11">
+        <v>0</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H84" s="1">
+        <v>3</v>
+      </c>
+      <c r="I84" s="13">
+        <v>1</v>
+      </c>
+      <c r="J84" s="13">
+        <v>1</v>
+      </c>
+      <c r="K84" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M84" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N84" s="1">
+        <v>3</v>
+      </c>
+      <c r="O84" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P84" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" s="11">
+        <v>0</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3</v>
+      </c>
+      <c r="I85" s="13">
+        <v>1</v>
+      </c>
+      <c r="J85" s="13">
+        <v>1</v>
+      </c>
+      <c r="K85" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M85" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N85" s="1">
+        <v>3</v>
+      </c>
+      <c r="O85" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P85" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="11">
+        <v>3</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H86" s="1">
+        <v>3</v>
+      </c>
+      <c r="I86" s="13">
+        <v>1</v>
+      </c>
+      <c r="J86" s="13">
+        <v>1</v>
+      </c>
+      <c r="K86" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L86" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M86" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N86" s="1">
+        <v>3</v>
+      </c>
+      <c r="O86" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P86" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F87" s="11">
+        <v>0</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3</v>
+      </c>
+      <c r="I87" s="13">
+        <v>1</v>
+      </c>
+      <c r="J87" s="13">
+        <v>1</v>
+      </c>
+      <c r="K87" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M87" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N87" s="1">
+        <v>3</v>
+      </c>
+      <c r="O87" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P87" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" s="11">
+        <v>0</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>3</v>
+      </c>
+      <c r="I88" s="13">
+        <v>1</v>
+      </c>
+      <c r="J88" s="13">
+        <v>1</v>
+      </c>
+      <c r="K88" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M88" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N88" s="1">
+        <v>3</v>
+      </c>
+      <c r="O88" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P88" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="11">
+        <v>2</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H89" s="1">
+        <v>3</v>
+      </c>
+      <c r="I89" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J89" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K89" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M89" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N89" s="1">
+        <v>2</v>
+      </c>
+      <c r="O89" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P89" s="3">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F90" s="11">
+        <v>0</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H90" s="1">
+        <v>3</v>
+      </c>
+      <c r="I90" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J90" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K90" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M90" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N90" s="1">
+        <v>2</v>
+      </c>
+      <c r="O90" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P90" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" s="11">
+        <v>1</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H91" s="1">
+        <v>3</v>
+      </c>
+      <c r="I91" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J91" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K91" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="M91" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N91" s="1">
+        <v>2</v>
+      </c>
+      <c r="O91" s="2">
+        <v>45930</v>
+      </c>
+      <c r="P91" s="3">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="1">
+        <v>0</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1</v>
+      </c>
+      <c r="I92" s="3">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3">
+        <v>0</v>
+      </c>
+      <c r="K92" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M92" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1</v>
+      </c>
+      <c r="O92" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P92" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F93" s="1">
+        <v>0</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1</v>
+      </c>
+      <c r="I93" s="3">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3">
+        <v>0</v>
+      </c>
+      <c r="K93" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M93" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1</v>
+      </c>
+      <c r="O93" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P93" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" s="1">
+        <v>1</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H94" s="1">
+        <v>1</v>
+      </c>
+      <c r="I94" s="3">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3">
+        <v>0</v>
+      </c>
+      <c r="K94" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L94" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M94" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1</v>
+      </c>
+      <c r="O94" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P94" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="1">
+        <v>0</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H95" s="1">
+        <v>0</v>
+      </c>
+      <c r="K95" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L95" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M95" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0</v>
+      </c>
+      <c r="O95" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F96" s="1">
+        <v>0</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H96" s="1">
+        <v>0</v>
+      </c>
+      <c r="K96" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L96" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M96" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0</v>
+      </c>
+      <c r="O96" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" s="1">
+        <v>0</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H97" s="1">
+        <v>0</v>
+      </c>
+      <c r="K97" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L97" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M97" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0</v>
+      </c>
+      <c r="O97" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="1">
+        <v>2</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H98" s="1">
+        <v>2</v>
+      </c>
+      <c r="I98" s="3">
+        <v>1</v>
+      </c>
+      <c r="K98" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L98" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M98" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="P1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q1" s="25" t="s">
+      <c r="N98" s="1">
+        <v>2</v>
+      </c>
+      <c r="O98" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P98" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" s="1">
+        <v>0</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2</v>
+      </c>
+      <c r="I99" s="3">
+        <v>1</v>
+      </c>
+      <c r="K99" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M99" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N99" s="1">
+        <v>2</v>
+      </c>
+      <c r="O99" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P99" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" s="1">
+        <v>0</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2</v>
+      </c>
+      <c r="I100" s="3">
+        <v>1</v>
+      </c>
+      <c r="K100" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L100" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M100" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N100" s="1">
+        <v>2</v>
+      </c>
+      <c r="O100" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P100" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F101" s="1">
+        <v>0</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H101" s="1">
+        <v>0</v>
+      </c>
+      <c r="K101" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L101" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M101" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0</v>
+      </c>
+      <c r="O101" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F102" s="1">
+        <v>0</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H102" s="1">
+        <v>0</v>
+      </c>
+      <c r="K102" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L102" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M102" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0</v>
+      </c>
+      <c r="O102" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" s="1">
+        <v>0</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H103" s="1">
+        <v>0</v>
+      </c>
+      <c r="K103" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M103" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0</v>
+      </c>
+      <c r="O103" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F104" s="1">
+        <v>51</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H104" s="1">
+        <v>52</v>
+      </c>
+      <c r="I104" s="3">
+        <v>0.98484848484848486</v>
+      </c>
+      <c r="J104" s="3">
+        <v>0.98550724637681164</v>
+      </c>
+      <c r="K104" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L104" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M104" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N104" s="1">
+        <v>52</v>
+      </c>
+      <c r="O104" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P104" s="3">
+        <v>0.98076923076923073</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F105" s="1">
+        <v>0</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H105" s="1">
+        <v>52</v>
+      </c>
+      <c r="I105" s="3">
+        <v>0.98484848484848486</v>
+      </c>
+      <c r="J105" s="3">
+        <v>0.98550724637681164</v>
+      </c>
+      <c r="K105" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L105" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M105" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N105" s="1">
+        <v>52</v>
+      </c>
+      <c r="O105" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P105" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F106" s="1">
+        <v>1</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H106" s="1">
+        <v>52</v>
+      </c>
+      <c r="I106" s="3">
+        <v>0.98484848484848486</v>
+      </c>
+      <c r="J106" s="3">
+        <v>0.98550724637681164</v>
+      </c>
+      <c r="K106" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L106" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M106" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N106" s="1">
+        <v>52</v>
+      </c>
+      <c r="O106" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P106" s="3">
+        <v>1.9230769230769232E-2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="1">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H107" s="1">
+        <v>18</v>
+      </c>
+      <c r="I107" s="3">
+        <v>1</v>
+      </c>
+      <c r="J107" s="3">
+        <v>1</v>
+      </c>
+      <c r="K107" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M107" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0</v>
+      </c>
+      <c r="O107" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P107" s="3">
+        <v>0.72222222222222221</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A108" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F108" s="1">
+        <v>5</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H108" s="1">
+        <v>18</v>
+      </c>
+      <c r="I108" s="3">
+        <v>1</v>
+      </c>
+      <c r="J108" s="3">
+        <v>1</v>
+      </c>
+      <c r="K108" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M108" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0</v>
+      </c>
+      <c r="O108" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P108" s="3">
+        <v>0.27777777777777779</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A109" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109" s="1">
+        <v>0</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H109" s="1">
+        <v>18</v>
+      </c>
+      <c r="I109" s="3">
+        <v>1</v>
+      </c>
+      <c r="J109" s="3">
+        <v>1</v>
+      </c>
+      <c r="K109" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L109" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M109" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0</v>
+      </c>
+      <c r="O109" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P109" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A110" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="1">
+        <v>16</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H110" s="1">
+        <v>17</v>
+      </c>
+      <c r="I110" s="3">
+        <v>0.94117647058823528</v>
+      </c>
+      <c r="J110" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="K110" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M110" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N110" s="1">
+        <v>17</v>
+      </c>
+      <c r="O110" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P110" s="3">
+        <v>0.94117647058823528</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A111" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" s="1">
+        <v>0</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H111" s="1">
+        <v>17</v>
+      </c>
+      <c r="I111" s="3">
+        <v>0.94117647058823528</v>
+      </c>
+      <c r="J111" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="K111" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M111" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N111" s="1">
+        <v>17</v>
+      </c>
+      <c r="O111" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P111" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A112" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F112" s="1">
+        <v>1</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H112" s="1">
+        <v>17</v>
+      </c>
+      <c r="I112" s="3">
+        <v>0.94117647058823528</v>
+      </c>
+      <c r="J112" s="3">
+        <v>0.95</v>
+      </c>
+      <c r="K112" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M112" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N112" s="1">
+        <v>17</v>
+      </c>
+      <c r="O112" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P112" s="3">
+        <v>5.8823529411764705E-2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A113" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F113" s="1">
+        <v>1</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1</v>
+      </c>
+      <c r="I113" s="3">
+        <v>1</v>
+      </c>
+      <c r="J113" s="3">
+        <v>1</v>
+      </c>
+      <c r="K113" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M113" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N113" s="1">
+        <v>1</v>
+      </c>
+      <c r="O113" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P113" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A114" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F114" s="1">
+        <v>0</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1</v>
+      </c>
+      <c r="I114" s="3">
+        <v>1</v>
+      </c>
+      <c r="J114" s="3">
+        <v>1</v>
+      </c>
+      <c r="K114" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M114" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1</v>
+      </c>
+      <c r="O114" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P114" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A115" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F115" s="1">
+        <v>0</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1</v>
+      </c>
+      <c r="I115" s="3">
+        <v>1</v>
+      </c>
+      <c r="J115" s="3">
+        <v>1</v>
+      </c>
+      <c r="K115" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L115" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M115" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1</v>
+      </c>
+      <c r="O115" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P115" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A116" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F116" s="1">
+        <v>1</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1</v>
+      </c>
+      <c r="I116" s="3">
+        <v>1</v>
+      </c>
+      <c r="K116" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M116" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1</v>
+      </c>
+      <c r="O116" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P116" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A117" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" s="1">
+        <v>0</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1</v>
+      </c>
+      <c r="I117" s="3">
+        <v>1</v>
+      </c>
+      <c r="K117" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M117" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1</v>
+      </c>
+      <c r="O117" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P117" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A118" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F118" s="1">
+        <v>0</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1</v>
+      </c>
+      <c r="I118" s="3">
+        <v>1</v>
+      </c>
+      <c r="K118" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M118" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1</v>
+      </c>
+      <c r="O118" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P118" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A119" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F119" s="1">
+        <v>2</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H119" s="1">
+        <v>2</v>
+      </c>
+      <c r="I119" s="3">
+        <v>1</v>
+      </c>
+      <c r="J119" s="3">
+        <v>1</v>
+      </c>
+      <c r="K119" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M119" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N119" s="1">
+        <v>2</v>
+      </c>
+      <c r="O119" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P119" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A120" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F120" s="1">
+        <v>0</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H120" s="1">
+        <v>2</v>
+      </c>
+      <c r="I120" s="3">
+        <v>1</v>
+      </c>
+      <c r="J120" s="3">
+        <v>1</v>
+      </c>
+      <c r="K120" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M120" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N120" s="1">
+        <v>2</v>
+      </c>
+      <c r="O120" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P120" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A121" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F121" s="1">
+        <v>0</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2</v>
+      </c>
+      <c r="I121" s="3">
+        <v>1</v>
+      </c>
+      <c r="J121" s="3">
+        <v>1</v>
+      </c>
+      <c r="K121" s="3">
+        <v>0.7</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M121" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N121" s="1">
+        <v>2</v>
+      </c>
+      <c r="O121" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P121" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A122" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F122" s="1">
+        <v>0</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H122" s="1">
+        <v>0</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J122" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K122" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L122" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M122" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0</v>
+      </c>
+      <c r="O122" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A123" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="1">
+        <v>0</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H123" s="1">
+        <v>0</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J123" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K123" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L123" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M123" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0</v>
+      </c>
+      <c r="O123" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A124" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F124" s="1">
+        <v>0</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H124" s="1">
+        <v>0</v>
+      </c>
+      <c r="I124" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J124" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K124" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M124" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0</v>
+      </c>
+      <c r="O124" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A125" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F125" s="1">
+        <v>0</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H125" s="1">
+        <v>0</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J125" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K125" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M125" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0</v>
+      </c>
+      <c r="O125" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A126" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F126" s="1">
+        <v>0</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H126" s="1">
+        <v>0</v>
+      </c>
+      <c r="I126" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J126" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K126" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L126" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M126" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0</v>
+      </c>
+      <c r="O126" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A127" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F127" s="1">
+        <v>0</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H127" s="1">
+        <v>0</v>
+      </c>
+      <c r="I127" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J127" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K127" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L127" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M127" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0</v>
+      </c>
+      <c r="O127" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A128" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F128" s="1">
+        <v>0</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H128" s="1">
+        <v>0</v>
+      </c>
+      <c r="I128" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J128" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K128" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M128" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0</v>
+      </c>
+      <c r="O128" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A129" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F129" s="1">
+        <v>0</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H129" s="1">
+        <v>0</v>
+      </c>
+      <c r="I129" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J129" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K129" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L129" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M129" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0</v>
+      </c>
+      <c r="O129" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A130" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F130" s="1">
+        <v>0</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H130" s="1">
+        <v>0</v>
+      </c>
+      <c r="I130" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J130" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K130" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M130" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0</v>
+      </c>
+      <c r="O130" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A131" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="1">
+        <v>0</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H131" s="1">
+        <v>0</v>
+      </c>
+      <c r="I131" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J131" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K131" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L131" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M131" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0</v>
+      </c>
+      <c r="O131" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A132" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F132" s="1">
+        <v>0</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H132" s="1">
+        <v>0</v>
+      </c>
+      <c r="I132" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J132" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K132" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M132" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0</v>
+      </c>
+      <c r="O132" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A133" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F133" s="1">
+        <v>0</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H133" s="1">
+        <v>0</v>
+      </c>
+      <c r="I133" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J133" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K133" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L133" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M133" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0</v>
+      </c>
+      <c r="O133" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A134" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="1">
+        <v>14</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H134" s="1">
+        <v>17</v>
+      </c>
+      <c r="I134" s="13">
+        <v>1</v>
+      </c>
+      <c r="J134" s="13">
+        <v>1</v>
+      </c>
+      <c r="K134" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M134" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N134" s="1">
+        <v>14</v>
+      </c>
+      <c r="O134" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P134" s="3">
+        <v>0.82352941176470584</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A135" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F135" s="1">
+        <v>3</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H135" s="1">
+        <v>17</v>
+      </c>
+      <c r="I135" s="13">
+        <v>1</v>
+      </c>
+      <c r="J135" s="13">
+        <v>1</v>
+      </c>
+      <c r="K135" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L135" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M135" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N135" s="1">
+        <v>14</v>
+      </c>
+      <c r="O135" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P135" s="3">
+        <v>0.17647058823529413</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A136" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136" s="1">
+        <v>0</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H136" s="1">
+        <v>17</v>
+      </c>
+      <c r="I136" s="13">
+        <v>1</v>
+      </c>
+      <c r="J136" s="13">
+        <v>1</v>
+      </c>
+      <c r="K136" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L136" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M136" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N136" s="1">
+        <v>14</v>
+      </c>
+      <c r="O136" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P136" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A137" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="1">
+        <v>0</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H137" s="1">
+        <v>8</v>
+      </c>
+      <c r="I137" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J137" s="13">
+        <v>1</v>
+      </c>
+      <c r="K137" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L137" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M137" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0</v>
+      </c>
+      <c r="O137" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P137" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A138" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F138" s="1">
+        <v>8</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H138" s="1">
+        <v>8</v>
+      </c>
+      <c r="I138" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J138" s="13">
+        <v>1</v>
+      </c>
+      <c r="K138" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L138" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M138" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0</v>
+      </c>
+      <c r="O138" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P138" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A139" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F139" s="1">
+        <v>0</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H139" s="1">
+        <v>8</v>
+      </c>
+      <c r="I139" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J139" s="13">
+        <v>1</v>
+      </c>
+      <c r="K139" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L139" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M139" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0</v>
+      </c>
+      <c r="O139" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P139" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A140" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="1">
+        <v>0</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H140" s="1">
+        <v>3</v>
+      </c>
+      <c r="I140" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J140" s="13">
+        <v>1</v>
+      </c>
+      <c r="K140" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L140" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M140" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0</v>
+      </c>
+      <c r="O140" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P140" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A141" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F141" s="1">
+        <v>3</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3</v>
+      </c>
+      <c r="I141" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J141" s="13">
+        <v>1</v>
+      </c>
+      <c r="K141" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M141" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0</v>
+      </c>
+      <c r="O141" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P141" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A142" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F142" s="1">
+        <v>0</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H142" s="1">
+        <v>3</v>
+      </c>
+      <c r="I142" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J142" s="13">
+        <v>1</v>
+      </c>
+      <c r="K142" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L142" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M142" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0</v>
+      </c>
+      <c r="O142" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P142" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A143" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="1">
+        <v>0</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H143" s="1">
+        <v>0</v>
+      </c>
+      <c r="I143" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J143" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K143" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L143" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M143" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0</v>
+      </c>
+      <c r="O143" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A144" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F144" s="1">
+        <v>0</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H144" s="1">
+        <v>0</v>
+      </c>
+      <c r="I144" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J144" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K144" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L144" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M144" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0</v>
+      </c>
+      <c r="O144" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A145" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F145" s="1">
+        <v>0</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H145" s="1">
+        <v>0</v>
+      </c>
+      <c r="I145" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J145" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K145" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L145" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M145" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0</v>
+      </c>
+      <c r="O145" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A146" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="1">
+        <v>0</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H146" s="1">
+        <v>0</v>
+      </c>
+      <c r="I146" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J146" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K146" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L146" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M146" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0</v>
+      </c>
+      <c r="O146" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A147" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F147" s="1">
+        <v>0</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H147" s="1">
+        <v>0</v>
+      </c>
+      <c r="I147" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J147" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K147" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L147" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M147" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0</v>
+      </c>
+      <c r="O147" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A148" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F148" s="1">
+        <v>0</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H148" s="1">
+        <v>0</v>
+      </c>
+      <c r="I148" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J148" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K148" s="3">
+        <v>0.8</v>
+      </c>
+      <c r="L148" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M148" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0</v>
+      </c>
+      <c r="O148" s="2">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A149" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F149" s="1">
+        <v>1</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H149" s="1">
+        <v>1</v>
+      </c>
+      <c r="I149" s="13">
+        <v>1</v>
+      </c>
+      <c r="J149" s="13">
+        <v>1</v>
+      </c>
+      <c r="K149" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L149" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M149" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N149" s="1">
+        <v>1</v>
+      </c>
+      <c r="O149" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P149" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A150" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F150" s="1">
+        <v>0</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H150" s="1">
+        <v>1</v>
+      </c>
+      <c r="I150" s="13">
+        <v>1</v>
+      </c>
+      <c r="J150" s="13">
+        <v>1</v>
+      </c>
+      <c r="K150" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L150" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M150" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N150" s="1">
+        <v>1</v>
+      </c>
+      <c r="O150" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P150" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A151" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F151" s="1">
+        <v>0</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H151" s="1">
+        <v>1</v>
+      </c>
+      <c r="I151" s="13">
+        <v>1</v>
+      </c>
+      <c r="J151" s="13">
+        <v>1</v>
+      </c>
+      <c r="K151" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="L151" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="M151" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="N151" s="1">
+        <v>1</v>
+      </c>
+      <c r="O151" s="2">
+        <v>46022</v>
+      </c>
+      <c r="P151" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A152" s="14"/>
+      <c r="F152" s="11"/>
+      <c r="I152" s="13"/>
+      <c r="J152" s="13"/>
+      <c r="M152" s="11"/>
+      <c r="O152" s="2"/>
+    </row>
+    <row r="153" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A153" s="5" t="s">
         <v>40</v>
       </c>
-    </row>
-[...3937 lines deleted...]
-      <c r="C77" s="11" t="s">
+      <c r="B153" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D77" s="9" t="s">
-[...4132 lines deleted...]
-      </c>
+      <c r="F153" s="11"/>
+      <c r="I153" s="13"/>
+      <c r="J153" s="13"/>
+      <c r="M153" s="11"/>
+      <c r="O153" s="2"/>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A154" s="14"/>
+      <c r="F154" s="11"/>
+      <c r="I154" s="13"/>
+      <c r="J154" s="13"/>
+      <c r="M154" s="11"/>
+      <c r="O154" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Q139" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:P151" xr:uid="{A401C8B9-7B76-4E45-B117-AE882758C14F}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:P151">
+    <sortCondition ref="A2:A151"/>
+    <sortCondition ref="D2:D151"/>
+    <sortCondition ref="E2:E151" customList="On Time,Pending,Overdue"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="596918df6aaaf2eed3534d0b61dbf5d1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -10322,105 +17245,106 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA91650-952E-41D8-AE35-31628E6B6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05523B0D-74F3-47A3-B6C5-283904801420}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EA3ACA7-2779-45BE-97AD-5454387ACC9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526FAE0A-F804-4FDA-BD9E-76C455B5B9AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PDUFA Proc. Not. &amp; Res. Dataset</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Proc. Not. &amp; Res. Data</vt:lpstr>
+      <vt:lpstr>CBER Proc. Not. &amp; Res. Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>McReynolds, Kelly</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>