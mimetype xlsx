--- v1 (2026-04-17)
+++ v2 (2026-07-04)
@@ -1,852 +1,888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1015" documentId="8_{7CCC6B0C-D5B7-4004-B475-B7B2F1DACDD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1C1F1BE3-16DC-4AFE-BAA6-AB8A1ED6CA7C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B4CD4EF3-19FF-492B-ADE5-E0C1D5D67A75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{66EDE6D3-FD3B-41F4-BE85-5D30BAC1A12E}"/>
   </bookViews>
   <sheets>
-    <sheet name="Proc. Not. &amp; Res. Data" sheetId="4" r:id="rId1"/>
-    <sheet name="CBER Proc. Not. &amp; Res. Data" sheetId="5" state="hidden" r:id="rId2"/>
+    <sheet name="Performance Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CBER Proc. Not. &amp; Res. Data'!$A$1:$P$151</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Proc. Not. &amp; Res. Data'!$A$1:$O$154</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Performance Data'!$A$1:$Q$148</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H70" i="1" l="1"/>
+  <c r="P70" i="1" s="1"/>
+  <c r="H69" i="1"/>
+  <c r="P69" i="1" s="1"/>
+  <c r="P97" i="1"/>
+  <c r="P96" i="1"/>
+  <c r="P95" i="1"/>
+  <c r="N91" i="1"/>
+  <c r="I91" i="1"/>
+  <c r="H91" i="1"/>
+  <c r="P91" i="1" s="1"/>
+  <c r="N90" i="1"/>
+  <c r="I90" i="1"/>
+  <c r="H90" i="1"/>
+  <c r="P90" i="1" s="1"/>
+  <c r="N89" i="1"/>
+  <c r="I89" i="1"/>
+  <c r="H89" i="1"/>
+  <c r="J91" i="1" s="1"/>
+  <c r="N88" i="1"/>
+  <c r="I88" i="1"/>
+  <c r="H88" i="1"/>
+  <c r="P88" i="1" s="1"/>
+  <c r="N87" i="1"/>
+  <c r="I87" i="1"/>
+  <c r="H87" i="1"/>
+  <c r="P87" i="1" s="1"/>
+  <c r="N86" i="1"/>
+  <c r="I86" i="1"/>
+  <c r="H86" i="1"/>
+  <c r="P86" i="1" s="1"/>
+  <c r="N85" i="1"/>
+  <c r="I85" i="1"/>
+  <c r="H85" i="1"/>
+  <c r="P85" i="1" s="1"/>
+  <c r="N84" i="1"/>
+  <c r="I84" i="1"/>
+  <c r="H84" i="1"/>
+  <c r="P84" i="1" s="1"/>
+  <c r="N83" i="1"/>
+  <c r="I83" i="1"/>
+  <c r="H83" i="1"/>
+  <c r="N82" i="1"/>
+  <c r="I82" i="1"/>
+  <c r="H82" i="1"/>
+  <c r="P82" i="1" s="1"/>
+  <c r="N81" i="1"/>
+  <c r="I81" i="1"/>
+  <c r="H81" i="1"/>
+  <c r="P81" i="1" s="1"/>
+  <c r="N80" i="1"/>
+  <c r="I80" i="1"/>
+  <c r="H80" i="1"/>
+  <c r="J80" i="1" s="1"/>
+  <c r="N79" i="1"/>
+  <c r="I79" i="1"/>
+  <c r="H79" i="1"/>
+  <c r="P79" i="1" s="1"/>
+  <c r="N78" i="1"/>
+  <c r="I78" i="1"/>
+  <c r="H78" i="1"/>
+  <c r="P78" i="1" s="1"/>
+  <c r="N77" i="1"/>
+  <c r="I77" i="1"/>
+  <c r="H77" i="1"/>
+  <c r="P77" i="1" s="1"/>
+  <c r="N76" i="1"/>
+  <c r="I76" i="1"/>
+  <c r="H76" i="1"/>
+  <c r="P76" i="1" s="1"/>
+  <c r="N75" i="1"/>
+  <c r="I75" i="1"/>
+  <c r="H75" i="1"/>
+  <c r="P75" i="1" s="1"/>
+  <c r="N74" i="1"/>
+  <c r="I74" i="1"/>
+  <c r="H74" i="1"/>
+  <c r="J76" i="1" s="1"/>
+  <c r="N73" i="1"/>
+  <c r="I73" i="1"/>
+  <c r="H73" i="1"/>
+  <c r="P73" i="1" s="1"/>
+  <c r="N72" i="1"/>
+  <c r="I72" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="P72" i="1" s="1"/>
+  <c r="N71" i="1"/>
+  <c r="I71" i="1"/>
+  <c r="H71" i="1"/>
+  <c r="J73" i="1" s="1"/>
+  <c r="N70" i="1"/>
+  <c r="I70" i="1"/>
+  <c r="N69" i="1"/>
+  <c r="I69" i="1"/>
+  <c r="N68" i="1"/>
+  <c r="I68" i="1"/>
+  <c r="H68" i="1"/>
+  <c r="P68" i="1" s="1"/>
+  <c r="N67" i="1"/>
+  <c r="I67" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="P67" i="1" s="1"/>
+  <c r="N66" i="1"/>
+  <c r="I66" i="1"/>
+  <c r="H66" i="1"/>
+  <c r="P66" i="1" s="1"/>
+  <c r="N65" i="1"/>
+  <c r="I65" i="1"/>
+  <c r="H65" i="1"/>
+  <c r="N64" i="1"/>
+  <c r="I64" i="1"/>
+  <c r="H64" i="1"/>
+  <c r="P64" i="1" s="1"/>
+  <c r="N63" i="1"/>
+  <c r="I63" i="1"/>
+  <c r="H63" i="1"/>
+  <c r="P63" i="1" s="1"/>
+  <c r="N62" i="1"/>
+  <c r="I62" i="1"/>
+  <c r="H62" i="1"/>
+  <c r="J62" i="1" s="1"/>
+  <c r="N61" i="1"/>
+  <c r="I61" i="1"/>
+  <c r="H61" i="1"/>
+  <c r="P61" i="1" s="1"/>
+  <c r="N60" i="1"/>
+  <c r="I60" i="1"/>
+  <c r="H60" i="1"/>
+  <c r="P60" i="1" s="1"/>
+  <c r="N59" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="H59" i="1"/>
+  <c r="P59" i="1" s="1"/>
+  <c r="N58" i="1"/>
+  <c r="I58" i="1"/>
+  <c r="H58" i="1"/>
+  <c r="P58" i="1" s="1"/>
+  <c r="N57" i="1"/>
+  <c r="I57" i="1"/>
+  <c r="H57" i="1"/>
+  <c r="P57" i="1" s="1"/>
+  <c r="N56" i="1"/>
+  <c r="I56" i="1"/>
+  <c r="H56" i="1"/>
+  <c r="N55" i="1"/>
+  <c r="I55" i="1"/>
+  <c r="H55" i="1"/>
+  <c r="P55" i="1" s="1"/>
+  <c r="N54" i="1"/>
+  <c r="I54" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="P54" i="1" s="1"/>
+  <c r="N53" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="P53" i="1" s="1"/>
+  <c r="N52" i="1"/>
+  <c r="I52" i="1"/>
+  <c r="H52" i="1"/>
+  <c r="P52" i="1" s="1"/>
+  <c r="N51" i="1"/>
+  <c r="I51" i="1"/>
+  <c r="H51" i="1"/>
+  <c r="P51" i="1" s="1"/>
+  <c r="N50" i="1"/>
+  <c r="I50" i="1"/>
+  <c r="H50" i="1"/>
+  <c r="J51" i="1" s="1"/>
+  <c r="N49" i="1"/>
+  <c r="I49" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="P49" i="1" s="1"/>
+  <c r="N48" i="1"/>
+  <c r="I48" i="1"/>
+  <c r="H48" i="1"/>
+  <c r="P48" i="1" s="1"/>
+  <c r="N47" i="1"/>
+  <c r="I47" i="1"/>
+  <c r="H47" i="1"/>
+  <c r="N46" i="1"/>
+  <c r="I46" i="1"/>
+  <c r="H46" i="1"/>
+  <c r="P46" i="1" s="1"/>
+  <c r="N45" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="P45" i="1" s="1"/>
+  <c r="N44" i="1"/>
+  <c r="I44" i="1"/>
+  <c r="H44" i="1"/>
+  <c r="J45" i="1" s="1"/>
+  <c r="N43" i="1"/>
+  <c r="I43" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="P43" i="1" s="1"/>
+  <c r="N42" i="1"/>
+  <c r="I42" i="1"/>
+  <c r="H42" i="1"/>
+  <c r="P42" i="1" s="1"/>
+  <c r="N41" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="J41" i="1" s="1"/>
+  <c r="N40" i="1"/>
+  <c r="I40" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="P40" i="1" s="1"/>
+  <c r="N39" i="1"/>
+  <c r="I39" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="P39" i="1" s="1"/>
+  <c r="N38" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="J40" i="1" s="1"/>
+  <c r="N37" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="P37" i="1" s="1"/>
+  <c r="N36" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="P36" i="1" s="1"/>
+  <c r="N35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="N34" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="P34" i="1" s="1"/>
+  <c r="N33" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="P33" i="1" s="1"/>
+  <c r="N32" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="P32" i="1" s="1"/>
+  <c r="N31" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="P31" i="1" s="1"/>
+  <c r="N30" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="P30" i="1" s="1"/>
+  <c r="N29" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="P29" i="1" s="1"/>
+  <c r="L28" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="P28" i="1" s="1"/>
+  <c r="L27" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="P27" i="1" s="1"/>
+  <c r="L26" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="J28" i="1" s="1"/>
+  <c r="N25" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="P25" i="1" s="1"/>
+  <c r="N24" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="P24" i="1" s="1"/>
+  <c r="N23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="P22" i="1" s="1"/>
+  <c r="N21" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="P21" i="1" s="1"/>
+  <c r="N20" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="P19" i="1" s="1"/>
+  <c r="N18" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="P18" i="1" s="1"/>
+  <c r="N17" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="J17" i="1" s="1"/>
+  <c r="N16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="P16" i="1" s="1"/>
+  <c r="N15" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="P15" i="1" s="1"/>
+  <c r="N14" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="P13" i="1" s="1"/>
+  <c r="N12" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="P12" i="1" s="1"/>
+  <c r="N11" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="J13" i="1" s="1"/>
+  <c r="N10" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="P10" i="1" s="1"/>
+  <c r="N9" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="P9" i="1" s="1"/>
+  <c r="N8" i="1"/>
+  <c r="I8" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="H7" i="1"/>
+  <c r="P7" i="1" s="1"/>
+  <c r="N6" i="1"/>
+  <c r="I6" i="1"/>
+  <c r="H6" i="1"/>
+  <c r="P6" i="1" s="1"/>
+  <c r="N5" i="1"/>
+  <c r="I5" i="1"/>
+  <c r="H5" i="1"/>
+  <c r="J6" i="1" s="1"/>
+  <c r="N4" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="H4" i="1"/>
+  <c r="P4" i="1" s="1"/>
+  <c r="N3" i="1"/>
+  <c r="I3" i="1"/>
+  <c r="H3" i="1"/>
+  <c r="P3" i="1" s="1"/>
+  <c r="N2" i="1"/>
+  <c r="I2" i="1"/>
+  <c r="H2" i="1"/>
+  <c r="P2" i="1" s="1"/>
+  <c r="M30" i="1" l="1"/>
+  <c r="J52" i="1"/>
+  <c r="M79" i="1"/>
+  <c r="M81" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="M73" i="1"/>
+  <c r="M32" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="M77" i="1"/>
+  <c r="J5" i="1"/>
+  <c r="M65" i="1"/>
+  <c r="J72" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="P5" i="1"/>
+  <c r="P11" i="1"/>
+  <c r="M33" i="1"/>
+  <c r="J46" i="1"/>
+  <c r="M80" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="P71" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="P41" i="1"/>
+  <c r="M51" i="1"/>
+  <c r="M67" i="1"/>
+  <c r="M34" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="J3" i="1"/>
+  <c r="J4" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="P14" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="P20" i="1"/>
+  <c r="M54" i="1"/>
+  <c r="M55" i="1"/>
+  <c r="M53" i="1"/>
+  <c r="P17" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="J64" i="1"/>
+  <c r="P65" i="1"/>
+  <c r="J67" i="1"/>
+  <c r="J85" i="1"/>
+  <c r="J84" i="1"/>
+  <c r="P83" i="1"/>
+  <c r="M84" i="1"/>
+  <c r="M85" i="1"/>
+  <c r="M83" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J66" i="1"/>
+  <c r="M71" i="1"/>
+  <c r="J89" i="1"/>
+  <c r="M72" i="1"/>
+  <c r="M78" i="1"/>
+  <c r="J79" i="1"/>
+  <c r="J78" i="1"/>
+  <c r="M68" i="1"/>
+  <c r="M88" i="1"/>
+  <c r="M82" i="1"/>
+  <c r="P8" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="P56" i="1"/>
+  <c r="J57" i="1"/>
+  <c r="J58" i="1"/>
+  <c r="J56" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="J48" i="1"/>
+  <c r="P47" i="1"/>
+  <c r="P26" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="J75" i="1"/>
+  <c r="J74" i="1"/>
+  <c r="P74" i="1"/>
+  <c r="J2" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="M62" i="1"/>
+  <c r="M63" i="1"/>
+  <c r="M64" i="1"/>
+  <c r="P23" i="1"/>
+  <c r="P44" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="P38" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="M69" i="1"/>
+  <c r="M70" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J54" i="1"/>
+  <c r="J55" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="P50" i="1"/>
+  <c r="J50" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="M52" i="1"/>
+  <c r="M50" i="1"/>
+  <c r="J81" i="1"/>
+  <c r="P80" i="1"/>
+  <c r="J82" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="P62" i="1"/>
+  <c r="J63" i="1"/>
+  <c r="M75" i="1"/>
+  <c r="M76" i="1"/>
+  <c r="M66" i="1"/>
+  <c r="P89" i="1"/>
+  <c r="J90" i="1"/>
+  <c r="J65" i="1"/>
+  <c r="M74" i="1"/>
+  <c r="M91" i="1"/>
+  <c r="M89" i="1"/>
+  <c r="M90" i="1"/>
+  <c r="M87" i="1"/>
+  <c r="M86" i="1"/>
+  <c r="J71" i="1"/>
+  <c r="J77" i="1"/>
+  <c r="J83" i="1"/>
+</calcChain>
+</file>
+
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={0FDC2F91-B013-44E5-805A-6A23FCBDF76F}</author>
+  </authors>
+  <commentList>
+    <comment ref="N1" authorId="0" shapeId="0" xr:uid="{0FDC2F91-B013-44E5-805A-6A23FCBDF76F}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    If Fiscal Year is Preliminary then this number represents the Actions Completed (On Time + Overdue) out of the Total. If Fiscal Year is NOT Preliminary then this number represents the Actions On Time out of the Total.</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2214" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="995" uniqueCount="52">
   <si>
-    <t>Fiscal Year</t>
+    <t>Time Period</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
+    <t>Highest Possible Performance</t>
+  </si>
+  <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
     <t>Data As Of</t>
   </si>
   <si>
-    <t>Procedural Notifications and Responses</t>
-[...2 lines deleted...]
-    <t>Major Dispute Resolutions</t>
+    <t>Percent of Total</t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>Goal Met</t>
-[...1 lines deleted...]
-  <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
+    <t>Goal Met</t>
+  </si>
+  <si>
+    <t>Goal Not Met</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>30 days</t>
+  </si>
+  <si>
+    <t>60 days</t>
+  </si>
+  <si>
+    <t>Procedural Notifications and Responses</t>
+  </si>
+  <si>
+    <t>Human Factors Validation Protocol Submissions to NDAs, BLAs, or INDs</t>
+  </si>
+  <si>
+    <t>Major Dispute Resolutions****</t>
+  </si>
+  <si>
+    <t>Responses to Clinical Holds</t>
+  </si>
+  <si>
     <t>Review of Proprietary Names Submitted During IND Phase</t>
+  </si>
+  <si>
+    <t>180 days</t>
   </si>
   <si>
     <t>Review of Proprietary Names Submitted During NDA/BLA Phase</t>
   </si>
   <si>
+    <t>90 days</t>
+  </si>
+  <si>
     <t>Special Protocol Assessments</t>
   </si>
   <si>
-    <t>Goal Not Met</t>
+    <t>45 days</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Human Factors Validation Protocol Submissions to INDs** </t>
+  </si>
+  <si>
+    <t>Priority NME NDAs and Original BLAs Approved with PMRs**</t>
+  </si>
+  <si>
+    <t>action goal date</t>
+  </si>
+  <si>
+    <t>Standard NME NDAs and Original BLAs Approved with PMRs**</t>
+  </si>
+  <si>
+    <t>REMS Assessment Methods and Protocols***</t>
+  </si>
+  <si>
+    <t>Use-Related Risk Analysis Submissions***</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Will Not Meet Goal</t>
   </si>
   <si>
-    <t>Actions On Time/Completed</t>
-[...61 lines deleted...]
-  <si>
     <t>Will Meet Goal</t>
   </si>
   <si>
     <t>Currently Meeting, Pending</t>
   </si>
   <si>
+    <t>Human Factors Validation Protocol Submissions to INDs**</t>
+  </si>
+  <si>
     <t>Currently Not Meeting, Pending</t>
   </si>
   <si>
-    <t>CBER Only</t>
+    <t>Undesignated</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>within</t>
   </si>
   <si>
-    <t xml:space="preserve"> of </t>
+    <t xml:space="preserve">6 weeks prior to </t>
   </si>
   <si>
-    <t>Actions Completed</t>
+    <t>6 weeks prior to</t>
   </si>
   <si>
-    <t>Percent of Total</t>
+    <t>8 weeks prior to</t>
+  </si>
+  <si>
+    <t>Goal Timeline 2</t>
+  </si>
+  <si>
+    <t>Actions Completed/On Time</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...103 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...11 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...7 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...167 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="43">
-[...35 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Celestine, Joshlyn *" id="{46483B63-DEF1-4430-8C51-12E0C4C6E01C}" userId="S::Joshlyn.Celestine@fda.gov::85a236d2-8ef7-4ccc-be59-273ad9d1476f" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1100,15929 +1136,8596 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="N1" dT="2026-06-15T15:20:33.79" personId="{46483B63-DEF1-4430-8C51-12E0C4C6E01C}" id="{0FDC2F91-B013-44E5-805A-6A23FCBDF76F}">
+    <text>If Fiscal Year is Preliminary then this number represents the Actions Completed (On Time + Overdue) out of the Total. If Fiscal Year is NOT Preliminary then this number represents the Actions On Time out of the Total.</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54D2535E-984C-43E0-93F2-A87FE0BA08D7}">
-  <dimension ref="A1:O253"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C19F892-01A7-4668-B420-921709D90868}">
+  <dimension ref="A1:Q148"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="38.85546875" customWidth="1"/>
+    <col min="3" max="3" width="65.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="6" width="16" style="6" customWidth="1"/>
+    <col min="7" max="7" width="18.42578125" customWidth="1"/>
+    <col min="8" max="8" width="9.28515625" customWidth="1"/>
+    <col min="9" max="9" width="18.140625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="26.7109375" style="15" customWidth="1"/>
+    <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" customWidth="1"/>
+    <col min="13" max="13" width="26.5703125" style="6" customWidth="1"/>
+    <col min="14" max="14" width="19.7109375" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" style="8" customWidth="1"/>
+    <col min="16" max="16" width="17.42578125" style="9" customWidth="1"/>
+    <col min="17" max="17" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:17" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="16" t="s">
+      <c r="G1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="O1" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="P1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>2021</v>
+      </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <f>SUM($E2:$E4)</f>
+        <v>79</v>
+      </c>
+      <c r="I2" s="14">
+        <f>IFERROR(E2/(E2+E4),0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+      <c r="J2" s="14">
+        <f>IFERROR((E2+E3)/H2,0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+      <c r="K2" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L2" t="s">
+        <v>15</v>
+      </c>
+      <c r="M2" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2">
+        <f>IF(L2="Y",(E2+E4),E2)</f>
+        <v>24</v>
+      </c>
+      <c r="O2" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P2" s="7">
+        <f t="shared" ref="P2:P33" si="0">IFERROR(E2/H2,0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2021</v>
+      </c>
+      <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3">
+        <f>SUM($E2:$E4)</f>
+        <v>79</v>
+      </c>
+      <c r="I3" s="14">
+        <f>IFERROR(E2/(E2+E4),0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+      <c r="J3" s="14">
+        <f>IFERROR((E2+E3)/H2,0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+      <c r="K3" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L3" t="s">
+        <v>15</v>
+      </c>
+      <c r="M3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N3">
+        <f>IF(L2="Y",(E2+E4),E2)</f>
+        <v>24</v>
+      </c>
+      <c r="O3" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P3" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>2021</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4">
+        <v>55</v>
+      </c>
+      <c r="F4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <f>SUM($E2:$E4)</f>
+        <v>79</v>
+      </c>
+      <c r="I4" s="14">
+        <f>IFERROR(E2/(E2+E4),0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+      <c r="J4" s="14">
+        <f>IFERROR((E2+E3)/H2,0)</f>
+        <v>0.30379746835443039</v>
+      </c>
+      <c r="K4" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L4" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4">
+        <f>IF(L2="Y",(E2+E4),E2)</f>
+        <v>24</v>
+      </c>
+      <c r="O4" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P4" s="7">
+        <f t="shared" si="0"/>
+        <v>0.69620253164556967</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>2021</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5">
+        <f>SUM($E5:$E7)</f>
+        <v>14</v>
+      </c>
+      <c r="I5" s="14">
+        <f>IFERROR(E5/(E5+E7),0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J5" s="14">
+        <f>IFERROR((E5+E6)/H5,0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K5" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L5" t="s">
+        <v>15</v>
+      </c>
+      <c r="M5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5">
+        <f>IF(L5="Y",(E5+E7),E5)</f>
+        <v>12</v>
+      </c>
+      <c r="O5" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P5" s="7">
+        <f t="shared" si="0"/>
+        <v>0.8571428571428571</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>2021</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6">
+        <f>SUM($E5:$E7)</f>
+        <v>14</v>
+      </c>
+      <c r="I6" s="14">
+        <f>IFERROR(E5/(E5+E7),0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J6" s="14">
+        <f>IFERROR((E5+E6)/H5,0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K6" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L6" t="s">
+        <v>15</v>
+      </c>
+      <c r="M6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6">
+        <f>IF(L5="Y",(E5+E7),E5)</f>
+        <v>12</v>
+      </c>
+      <c r="O6" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P6" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>2021</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7">
+        <v>2</v>
+      </c>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7">
+        <f>SUM($E5:$E7)</f>
+        <v>14</v>
+      </c>
+      <c r="I7" s="14">
+        <f>IFERROR(E5/(E5+E7),0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="J7" s="14">
+        <f>IFERROR((E5+E6)/H5,0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K7" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L7" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7">
+        <f>IF(L5="Y",(E5+E7),E5)</f>
+        <v>12</v>
+      </c>
+      <c r="O7" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P7" s="7">
+        <f t="shared" si="0"/>
+        <v>0.14285714285714285</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>2021</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8">
+        <v>257</v>
+      </c>
+      <c r="F8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G8" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8">
+        <f>SUM($E8:$E10)</f>
+        <v>275</v>
+      </c>
+      <c r="I8" s="14">
+        <f>IFERROR(E8/(E8+E10),0)</f>
+        <v>0.93454545454545457</v>
+      </c>
+      <c r="J8" s="14">
+        <f>IFERROR((E8+E9)/H8,0)</f>
+        <v>0.93454545454545457</v>
+      </c>
+      <c r="K8" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L8" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" t="s">
+        <v>18</v>
+      </c>
+      <c r="N8">
+        <f>IF(L8="Y",(E8+E10),E8)</f>
+        <v>257</v>
+      </c>
+      <c r="O8" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P8" s="7">
+        <f t="shared" si="0"/>
+        <v>0.93454545454545457</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>2021</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9">
+        <f>SUM($E8:$E10)</f>
+        <v>275</v>
+      </c>
+      <c r="I9" s="14">
+        <f>IFERROR(E8/(E8+E10),0)</f>
+        <v>0.93454545454545457</v>
+      </c>
+      <c r="J9" s="14">
+        <f>IFERROR((E8+E9)/H8,0)</f>
+        <v>0.93454545454545457</v>
+      </c>
+      <c r="K9" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M9" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9">
+        <f>IF(L8="Y",(E8+E10),E8)</f>
+        <v>257</v>
+      </c>
+      <c r="O9" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P9" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>2021</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10">
+        <f>SUM($E8:$E10)</f>
+        <v>275</v>
+      </c>
+      <c r="I10" s="14">
+        <f>IFERROR(E8/(E8+E10),0)</f>
+        <v>0.93454545454545457</v>
+      </c>
+      <c r="J10" s="14">
+        <f>IFERROR((E8+E9)/H8,0)</f>
+        <v>0.93454545454545457</v>
+      </c>
+      <c r="K10" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L10" t="s">
+        <v>15</v>
+      </c>
+      <c r="M10" t="s">
+        <v>18</v>
+      </c>
+      <c r="N10">
+        <f>IF(L8="Y",(E8+E10),E8)</f>
+        <v>257</v>
+      </c>
+      <c r="O10" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P10" s="7">
+        <f t="shared" si="0"/>
+        <v>6.545454545454546E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>2021</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11">
+        <v>202</v>
+      </c>
+      <c r="F11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11">
+        <f>SUM($E11:$E13)</f>
+        <v>211</v>
+      </c>
+      <c r="I11" s="14">
+        <f>IFERROR(E11/(E11+E13),0)</f>
+        <v>0.95734597156398105</v>
+      </c>
+      <c r="J11" s="14">
+        <f>IFERROR((E11+E12)/H11,0)</f>
+        <v>0.95734597156398105</v>
+      </c>
+      <c r="K11" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L11" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="6" t="str">
+        <f>IF(L11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;K13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;K13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N11">
+        <f>IF(L11="Y",(E11+E13),E11)</f>
+        <v>202</v>
+      </c>
+      <c r="O11" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P11" s="7">
+        <f t="shared" si="0"/>
+        <v>0.95734597156398105</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>2021</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12">
+        <f>SUM($E11:$E13)</f>
+        <v>211</v>
+      </c>
+      <c r="I12" s="14">
+        <f>IFERROR(E11/(E11+E13),0)</f>
+        <v>0.95734597156398105</v>
+      </c>
+      <c r="J12" s="14">
+        <f>IFERROR((E11+E12)/H11,0)</f>
+        <v>0.95734597156398105</v>
+      </c>
+      <c r="K12" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L12" t="s">
+        <v>15</v>
+      </c>
+      <c r="M12" s="6" t="str">
+        <f>IF(L11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;K13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;K13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N12">
+        <f>IF(L11="Y",(E11+E13),E11)</f>
+        <v>202</v>
+      </c>
+      <c r="O12" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P12" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>2021</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13">
+        <v>9</v>
+      </c>
+      <c r="F13" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13">
+        <f>SUM($E11:$E13)</f>
+        <v>211</v>
+      </c>
+      <c r="I13" s="14">
+        <f>IFERROR(E11/(E11+E13),0)</f>
+        <v>0.95734597156398105</v>
+      </c>
+      <c r="J13" s="14">
+        <f>IFERROR((E11+E12)/H11,0)</f>
+        <v>0.95734597156398105</v>
+      </c>
+      <c r="K13" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="6" t="str">
+        <f>IF(L11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;K13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;K13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N13">
+        <f>IF(L11="Y",(E11+E13),E11)</f>
+        <v>202</v>
+      </c>
+      <c r="O13" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P13" s="7">
+        <f t="shared" si="0"/>
+        <v>4.2654028436018961E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>2021</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14">
+        <v>214</v>
+      </c>
+      <c r="F14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G14" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14">
+        <f>SUM($E14:$E16)</f>
+        <v>223</v>
+      </c>
+      <c r="I14" s="14">
+        <f>IFERROR(E14/(E14+E16),0)</f>
+        <v>0.95964125560538116</v>
+      </c>
+      <c r="J14" s="14">
+        <f>IFERROR((E14+E15)/H14,0)</f>
+        <v>0.95964125560538116</v>
+      </c>
+      <c r="K14" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L14" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="6" t="str">
+        <f>IF(L14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;K16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;K16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N14">
+        <f>IF(L14="Y",(E14+E16),E14)</f>
+        <v>214</v>
+      </c>
+      <c r="O14" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P14" s="7">
+        <f t="shared" si="0"/>
+        <v>0.95964125560538116</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>2021</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>46</v>
+      </c>
+      <c r="G15" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15">
+        <f>SUM($E14:$E16)</f>
+        <v>223</v>
+      </c>
+      <c r="I15" s="14">
+        <f>IFERROR(E14/(E14+E16),0)</f>
+        <v>0.95964125560538116</v>
+      </c>
+      <c r="J15" s="14">
+        <f>IFERROR((E14+E15)/H14,0)</f>
+        <v>0.95964125560538116</v>
+      </c>
+      <c r="K15" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L15" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="6" t="str">
+        <f>IF(L14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;K16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;K16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N15">
+        <f>IF(L14="Y",(E14+E16),E14)</f>
+        <v>214</v>
+      </c>
+      <c r="O15" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P15" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>2021</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16">
+        <v>9</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16">
+        <f>SUM($E14:$E16)</f>
+        <v>223</v>
+      </c>
+      <c r="I16" s="14">
+        <f>IFERROR(E14/(E14+E16),0)</f>
+        <v>0.95964125560538116</v>
+      </c>
+      <c r="J16" s="14">
+        <f>IFERROR((E14+E15)/H14,0)</f>
+        <v>0.95964125560538116</v>
+      </c>
+      <c r="K16" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L16" t="s">
+        <v>15</v>
+      </c>
+      <c r="M16" s="6" t="str">
+        <f>IF(L14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;K16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;K16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N16">
+        <f>IF(L14="Y",(E14+E16),E14)</f>
+        <v>214</v>
+      </c>
+      <c r="O16" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P16" s="7">
+        <f t="shared" si="0"/>
+        <v>4.0358744394618833E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>2021</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17">
+        <v>144</v>
+      </c>
+      <c r="F17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17">
+        <f>SUM($E17:$E19)</f>
+        <v>150</v>
+      </c>
+      <c r="I17" s="14">
+        <f>IFERROR(E17/(E17+E19),0)</f>
+        <v>0.96</v>
+      </c>
+      <c r="J17" s="14">
+        <f>IFERROR((E17+E18)/H17,0)</f>
+        <v>0.96</v>
+      </c>
+      <c r="K17" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L17" t="s">
+        <v>15</v>
+      </c>
+      <c r="M17" t="s">
+        <v>18</v>
+      </c>
+      <c r="N17">
+        <f>IF(L17="Y",(E17+E19),E17)</f>
+        <v>144</v>
+      </c>
+      <c r="O17" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P17" s="7">
+        <f t="shared" si="0"/>
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>2021</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" t="s">
+        <v>32</v>
+      </c>
+      <c r="H18">
+        <f>SUM($E17:$E19)</f>
+        <v>150</v>
+      </c>
+      <c r="I18" s="14">
+        <f>IFERROR(E17/(E17+E19),0)</f>
+        <v>0.96</v>
+      </c>
+      <c r="J18" s="14">
+        <f>IFERROR((E17+E18)/H17,0)</f>
+        <v>0.96</v>
+      </c>
+      <c r="K18" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L18" t="s">
+        <v>15</v>
+      </c>
+      <c r="M18" t="s">
+        <v>18</v>
+      </c>
+      <c r="N18">
+        <f>IF(L17="Y",(E17+E19),E17)</f>
+        <v>144</v>
+      </c>
+      <c r="O18" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P18" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>2021</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19">
+        <v>6</v>
+      </c>
+      <c r="F19" t="s">
+        <v>46</v>
+      </c>
+      <c r="G19" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19">
+        <f>SUM($E17:$E19)</f>
+        <v>150</v>
+      </c>
+      <c r="I19" s="14">
+        <f>IFERROR(E17/(E17+E19),0)</f>
+        <v>0.96</v>
+      </c>
+      <c r="J19" s="14">
+        <f>IFERROR((E17+E18)/H17,0)</f>
+        <v>0.96</v>
+      </c>
+      <c r="K19" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L19" t="s">
+        <v>15</v>
+      </c>
+      <c r="M19" t="s">
+        <v>18</v>
+      </c>
+      <c r="N19">
+        <f>IF(L17="Y",(E17+E19),E17)</f>
+        <v>144</v>
+      </c>
+      <c r="O19" s="8">
+        <v>44834</v>
+      </c>
+      <c r="P19" s="7">
+        <f t="shared" si="0"/>
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>2022</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20">
+        <v>33</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <f>SUM($E20:$E22)</f>
+        <v>59</v>
+      </c>
+      <c r="I20" s="14">
+        <f>IFERROR(E20/(E20+E22),0)</f>
+        <v>0.55932203389830504</v>
+      </c>
+      <c r="J20" s="14">
+        <f>IFERROR((E20+E21)/H20,0)</f>
+        <v>0.55932203389830504</v>
+      </c>
+      <c r="K20" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20">
+        <f>IF(L20="Y",(E20+E22),E20)</f>
+        <v>33</v>
+      </c>
+      <c r="O20" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P20" s="7">
+        <f t="shared" si="0"/>
+        <v>0.55932203389830504</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>2022</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>46</v>
+      </c>
+      <c r="G21" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21">
+        <f>SUM($E20:$E22)</f>
+        <v>59</v>
+      </c>
+      <c r="I21" s="14">
+        <f>IFERROR(E20/(E20+E22),0)</f>
+        <v>0.55932203389830504</v>
+      </c>
+      <c r="J21" s="14">
+        <f>IFERROR((E20+E21)/H20,0)</f>
+        <v>0.55932203389830504</v>
+      </c>
+      <c r="K21" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L21" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" t="s">
+        <v>19</v>
+      </c>
+      <c r="N21">
+        <f>IF(L20="Y",(E20+E22),E20)</f>
+        <v>33</v>
+      </c>
+      <c r="O21" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P21" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>2022</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22">
+        <v>26</v>
+      </c>
+      <c r="F22" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <f>SUM($E20:$E22)</f>
+        <v>59</v>
+      </c>
+      <c r="I22" s="14">
+        <f>IFERROR(E20/(E20+E22),0)</f>
+        <v>0.55932203389830504</v>
+      </c>
+      <c r="J22" s="14">
+        <f>IFERROR((E20+E21)/H20,0)</f>
+        <v>0.55932203389830504</v>
+      </c>
+      <c r="K22" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L22" t="s">
+        <v>15</v>
+      </c>
+      <c r="M22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N22">
+        <f>IF(L20="Y",(E20+E22),E20)</f>
+        <v>33</v>
+      </c>
+      <c r="O22" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P22" s="7">
+        <f t="shared" si="0"/>
+        <v>0.44067796610169491</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>2022</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" t="s">
+        <v>21</v>
+      </c>
+      <c r="H23">
+        <f>SUM($E23:$E25)</f>
+        <v>12</v>
+      </c>
+      <c r="I23" s="14">
+        <f>IFERROR(E23/(E23+E25),0)</f>
+        <v>0.75</v>
+      </c>
+      <c r="J23" s="14">
+        <f>IFERROR((E23+E24)/H23,0)</f>
+        <v>0.75</v>
+      </c>
+      <c r="K23" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L23" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23">
+        <f>IF(L23="Y",(E23+E25),E23)</f>
+        <v>9</v>
+      </c>
+      <c r="O23" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P23" s="7">
+        <f t="shared" si="0"/>
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>2022</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H24">
+        <f>SUM($E23:$E25)</f>
+        <v>12</v>
+      </c>
+      <c r="I24" s="14">
+        <f>IFERROR(E23/(E23+E25),0)</f>
+        <v>0.75</v>
+      </c>
+      <c r="J24" s="14">
+        <f>IFERROR((E23+E24)/H23,0)</f>
+        <v>0.75</v>
+      </c>
+      <c r="K24" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L24" t="s">
+        <v>15</v>
+      </c>
+      <c r="M24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24">
+        <f>IF(L23="Y",(E23+E25),E23)</f>
+        <v>9</v>
+      </c>
+      <c r="O24" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P24" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>2022</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25">
+        <v>3</v>
+      </c>
+      <c r="F25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G25" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25">
+        <f>SUM($E23:$E25)</f>
+        <v>12</v>
+      </c>
+      <c r="I25" s="14">
+        <f>IFERROR(E23/(E23+E25),0)</f>
+        <v>0.75</v>
+      </c>
+      <c r="J25" s="14">
+        <f>IFERROR((E23+E24)/H23,0)</f>
+        <v>0.75</v>
+      </c>
+      <c r="K25" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L25" t="s">
+        <v>15</v>
+      </c>
+      <c r="M25" t="s">
+        <v>19</v>
+      </c>
+      <c r="N25">
+        <f>IF(L23="Y",(E23+E25),E23)</f>
+        <v>9</v>
+      </c>
+      <c r="O25" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P25" s="7">
+        <f t="shared" si="0"/>
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>2022</v>
+      </c>
+      <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26">
+        <v>304</v>
+      </c>
+      <c r="F26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G26" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26">
+        <f>SUM($E26:$E28)</f>
+        <v>344</v>
+      </c>
+      <c r="I26" s="14">
+        <f>IFERROR(E26/(E26+E28),0)</f>
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J26" s="14">
+        <f>IFERROR((E26+E27)/H26,0)</f>
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K26" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L26" t="str">
+        <f>IF(A26&gt;2022,"Y","N")</f>
+        <v>N</v>
+      </c>
+      <c r="M26" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26">
+        <f>IF(L26="Y",(E26+E28),E26)</f>
+        <v>304</v>
+      </c>
+      <c r="O26" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P26" s="7">
+        <f t="shared" si="0"/>
+        <v>0.88372093023255816</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>2022</v>
+      </c>
+      <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G27" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27">
+        <f>SUM($E26:$E28)</f>
+        <v>344</v>
+      </c>
+      <c r="I27" s="14">
+        <f>IFERROR(E26/(E26+E28),0)</f>
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J27" s="14">
+        <f>IFERROR((E26+E27)/H26,0)</f>
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K27" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L27" t="str">
+        <f>IF(A27&gt;2022,"Y","N")</f>
+        <v>N</v>
+      </c>
+      <c r="M27" t="s">
+        <v>19</v>
+      </c>
+      <c r="N27">
+        <f>IF(L26="Y",(E26+E28),E26)</f>
+        <v>304</v>
+      </c>
+      <c r="O27" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P27" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>2022</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28">
+        <v>40</v>
+      </c>
+      <c r="F28" t="s">
+        <v>46</v>
+      </c>
+      <c r="G28" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28">
+        <f>SUM($E26:$E28)</f>
+        <v>344</v>
+      </c>
+      <c r="I28" s="14">
+        <f>IFERROR(E26/(E26+E28),0)</f>
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J28" s="14">
+        <f>IFERROR((E26+E27)/H26,0)</f>
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K28" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L28" t="str">
+        <f>IF(A28&gt;2022,"Y","N")</f>
+        <v>N</v>
+      </c>
+      <c r="M28" t="s">
+        <v>19</v>
+      </c>
+      <c r="N28">
+        <f>IF(L26="Y",(E26+E28),E26)</f>
+        <v>304</v>
+      </c>
+      <c r="O28" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P28" s="7">
+        <f t="shared" si="0"/>
+        <v>0.11627906976744186</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>2022</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29">
+        <v>69</v>
+      </c>
+      <c r="F29" t="s">
+        <v>46</v>
+      </c>
+      <c r="G29" t="s">
+        <v>28</v>
+      </c>
+      <c r="H29">
+        <f>SUM($E29:$E31)</f>
+        <v>188</v>
+      </c>
+      <c r="I29" s="14">
+        <f>IFERROR(E29/(E29+E31),0)</f>
+        <v>0.36702127659574468</v>
+      </c>
+      <c r="J29" s="14">
+        <f>IFERROR((E29+E30)/H29,0)</f>
+        <v>0.36702127659574468</v>
+      </c>
+      <c r="K29" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L29" t="s">
+        <v>15</v>
+      </c>
+      <c r="M29" s="6" t="str">
+        <f>IF(L29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;K31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;K31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N29">
+        <f>IF(L29="Y",(E29+E31),E29)</f>
+        <v>69</v>
+      </c>
+      <c r="O29" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P29" s="7">
+        <f t="shared" si="0"/>
+        <v>0.36702127659574468</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>2022</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>46</v>
+      </c>
+      <c r="G30" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30">
+        <f>SUM($E29:$E31)</f>
+        <v>188</v>
+      </c>
+      <c r="I30" s="14">
+        <f>IFERROR(E29/(E29+E31),0)</f>
+        <v>0.36702127659574468</v>
+      </c>
+      <c r="J30" s="14">
+        <f>IFERROR((E29+E30)/H29,0)</f>
+        <v>0.36702127659574468</v>
+      </c>
+      <c r="K30" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L30" t="s">
+        <v>15</v>
+      </c>
+      <c r="M30" s="6" t="str">
+        <f>IF(L29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;K31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;K31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N30">
+        <f>IF(L29="Y",(E29+E31),E29)</f>
+        <v>69</v>
+      </c>
+      <c r="O30" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P30" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>2022</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31">
+        <v>119</v>
+      </c>
+      <c r="F31" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31">
+        <f>SUM($E29:$E31)</f>
+        <v>188</v>
+      </c>
+      <c r="I31" s="14">
+        <f>IFERROR(E29/(E29+E31),0)</f>
+        <v>0.36702127659574468</v>
+      </c>
+      <c r="J31" s="14">
+        <f>IFERROR((E29+E30)/H29,0)</f>
+        <v>0.36702127659574468</v>
+      </c>
+      <c r="K31" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L31" t="s">
+        <v>15</v>
+      </c>
+      <c r="M31" s="6" t="str">
+        <f>IF(L29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;K31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;K31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N31">
+        <f>IF(L29="Y",(E29+E31),E29)</f>
+        <v>69</v>
+      </c>
+      <c r="O31" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P31" s="7">
+        <f t="shared" si="0"/>
+        <v>0.63297872340425532</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>2022</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32">
+        <v>199</v>
+      </c>
+      <c r="F32" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32">
+        <f>SUM($E32:$E34)</f>
+        <v>206</v>
+      </c>
+      <c r="I32" s="14">
+        <f>IFERROR(E32/(E32+E34),0)</f>
+        <v>0.96601941747572817</v>
+      </c>
+      <c r="J32" s="14">
+        <f>IFERROR((E32+E33)/H32,0)</f>
+        <v>0.96601941747572817</v>
+      </c>
+      <c r="K32" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L32" t="s">
+        <v>15</v>
+      </c>
+      <c r="M32" s="6" t="str">
+        <f>IF(L32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;0,I32+0.005&gt;=K32),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,I34+0.005&gt;=K34),"Will Meet Goal",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,J34&lt;K34),"Will Not Meet Goal",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,I33&lt;K33),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;0,I32+0.005&gt;=K32),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,I34+0.005&gt;=K34),"Goal Met",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,I34&lt;K34),"Goal Not Met",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,I33&lt;K33),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N32">
+        <f>IF(L32="Y",(E32+E34),E32)</f>
+        <v>199</v>
+      </c>
+      <c r="O32" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P32" s="7">
+        <f t="shared" si="0"/>
+        <v>0.96601941747572817</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>2022</v>
+      </c>
+      <c r="B33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" t="s">
+        <v>30</v>
+      </c>
+      <c r="H33">
+        <f>SUM($E32:$E34)</f>
+        <v>206</v>
+      </c>
+      <c r="I33" s="14">
+        <f>IFERROR(E32/(E32+E34),0)</f>
+        <v>0.96601941747572817</v>
+      </c>
+      <c r="J33" s="14">
+        <f>IFERROR((E32+E33)/H32,0)</f>
+        <v>0.96601941747572817</v>
+      </c>
+      <c r="K33" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L33" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="6" t="str">
+        <f>IF(L32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;0,I32+0.005&gt;=K32),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,I34+0.005&gt;=K34),"Will Meet Goal",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,J34&lt;K34),"Will Not Meet Goal",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,I33&lt;K33),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;0,I32+0.005&gt;=K32),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,I34+0.005&gt;=K34),"Goal Met",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,I34&lt;K34),"Goal Not Met",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,I33&lt;K33),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N33">
+        <f>IF(L32="Y",(E32+E34),E32)</f>
+        <v>199</v>
+      </c>
+      <c r="O33" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P33" s="7">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>2022</v>
+      </c>
+      <c r="B34" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" t="s">
+        <v>29</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34">
+        <v>7</v>
+      </c>
+      <c r="F34" t="s">
+        <v>46</v>
+      </c>
+      <c r="G34" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34">
+        <f>SUM($E32:$E34)</f>
+        <v>206</v>
+      </c>
+      <c r="I34" s="14">
+        <f>IFERROR(E32/(E32+E34),0)</f>
+        <v>0.96601941747572817</v>
+      </c>
+      <c r="J34" s="14">
+        <f>IFERROR((E32+E33)/H32,0)</f>
+        <v>0.96601941747572817</v>
+      </c>
+      <c r="K34" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L34" t="s">
+        <v>15</v>
+      </c>
+      <c r="M34" s="6" t="str">
+        <f>IF(L32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;0,I32+0.005&gt;=K32),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,I34+0.005&gt;=K34),"Will Meet Goal",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,J34&lt;K34),"Will Not Meet Goal",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,I33&lt;K33),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;0,I32+0.005&gt;=K32),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,I34+0.005&gt;=K34),"Goal Met",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,I34&lt;K34),"Goal Not Met",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,I33&lt;K33),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N34">
+        <f>IF(L32="Y",(E32+E34),E32)</f>
+        <v>199</v>
+      </c>
+      <c r="O34" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P34" s="7">
+        <f t="shared" ref="P34:P65" si="1">IFERROR(E34/H34,0)</f>
+        <v>3.3980582524271843E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>2022</v>
+      </c>
+      <c r="B35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35">
+        <v>159</v>
+      </c>
+      <c r="F35" t="s">
+        <v>46</v>
+      </c>
+      <c r="G35" t="s">
+        <v>32</v>
+      </c>
+      <c r="H35">
+        <f>SUM($E35:$E37)</f>
+        <v>167</v>
+      </c>
+      <c r="I35" s="14">
+        <f>IFERROR(E35/(E35+E37),0)</f>
+        <v>0.95209580838323349</v>
+      </c>
+      <c r="J35" s="14">
+        <f>IFERROR((E35+E36)/H35,0)</f>
+        <v>0.95209580838323349</v>
+      </c>
+      <c r="K35" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L35" t="s">
+        <v>15</v>
+      </c>
+      <c r="M35" t="s">
+        <v>18</v>
+      </c>
+      <c r="N35">
+        <f>IF(L35="Y",(E35+E37),E35)</f>
+        <v>159</v>
+      </c>
+      <c r="O35" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P35" s="7">
+        <f t="shared" si="1"/>
+        <v>0.95209580838323349</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>2022</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36" t="s">
+        <v>32</v>
+      </c>
+      <c r="H36">
+        <f>SUM($E35:$E37)</f>
+        <v>167</v>
+      </c>
+      <c r="I36" s="14">
+        <f>IFERROR(E35/(E35+E37),0)</f>
+        <v>0.95209580838323349</v>
+      </c>
+      <c r="J36" s="14">
+        <f>IFERROR((E35+E36)/H35,0)</f>
+        <v>0.95209580838323349</v>
+      </c>
+      <c r="K36" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L36" t="s">
+        <v>15</v>
+      </c>
+      <c r="M36" t="s">
+        <v>18</v>
+      </c>
+      <c r="N36">
+        <f>IF(L35="Y",(E35+E37),E35)</f>
+        <v>159</v>
+      </c>
+      <c r="O36" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P36" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>2022</v>
+      </c>
+      <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37">
+        <v>8</v>
+      </c>
+      <c r="F37" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37" t="s">
+        <v>32</v>
+      </c>
+      <c r="H37">
+        <f>SUM($E35:$E37)</f>
+        <v>167</v>
+      </c>
+      <c r="I37" s="14">
+        <f>IFERROR(E35/(E35+E37),0)</f>
+        <v>0.95209580838323349</v>
+      </c>
+      <c r="J37" s="14">
+        <f>IFERROR((E35+E36)/H35,0)</f>
+        <v>0.95209580838323349</v>
+      </c>
+      <c r="K37" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L37" t="s">
+        <v>15</v>
+      </c>
+      <c r="M37" t="s">
+        <v>18</v>
+      </c>
+      <c r="N37">
+        <f>IF(L35="Y",(E35+E37),E35)</f>
+        <v>159</v>
+      </c>
+      <c r="O37" s="8">
+        <v>45199</v>
+      </c>
+      <c r="P37" s="7">
+        <f t="shared" si="1"/>
+        <v>4.790419161676647E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>2023</v>
+      </c>
+      <c r="B38" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38">
+        <f>SUM($E38:$E40)</f>
+        <v>64</v>
+      </c>
+      <c r="I38" s="14">
+        <f>IFERROR(E38/(E38+E40),0)</f>
+        <v>0.28125</v>
+      </c>
+      <c r="J38" s="14">
+        <f>IFERROR((E38+E39)/H38,0)</f>
+        <v>0.28125</v>
+      </c>
+      <c r="K38" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L38" t="s">
+        <v>15</v>
+      </c>
+      <c r="M38" t="s">
+        <v>19</v>
+      </c>
+      <c r="N38">
+        <f>IF(L38="Y",(E38+E40),E38)</f>
+        <v>18</v>
+      </c>
+      <c r="O38" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P38" s="7">
+        <f t="shared" si="1"/>
+        <v>0.28125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>2023</v>
+      </c>
+      <c r="B39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>46</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <f>SUM($E38:$E40)</f>
+        <v>64</v>
+      </c>
+      <c r="I39" s="14">
+        <f>IFERROR(E38/(E38+E40),0)</f>
+        <v>0.28125</v>
+      </c>
+      <c r="J39" s="14">
+        <f>IFERROR((E38+E39)/H38,0)</f>
+        <v>0.28125</v>
+      </c>
+      <c r="K39" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L39" t="s">
+        <v>15</v>
+      </c>
+      <c r="M39" t="s">
+        <v>19</v>
+      </c>
+      <c r="N39">
+        <f>IF(L38="Y",(E38+E40),E38)</f>
+        <v>18</v>
+      </c>
+      <c r="O39" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P39" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>2023</v>
+      </c>
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40">
+        <v>46</v>
+      </c>
+      <c r="F40" t="s">
+        <v>46</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <f>SUM($E38:$E40)</f>
+        <v>64</v>
+      </c>
+      <c r="I40" s="14">
+        <f>IFERROR(E38/(E38+E40),0)</f>
+        <v>0.28125</v>
+      </c>
+      <c r="J40" s="14">
+        <f>IFERROR((E38+E39)/H38,0)</f>
+        <v>0.28125</v>
+      </c>
+      <c r="K40" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L40" t="s">
+        <v>15</v>
+      </c>
+      <c r="M40" t="s">
+        <v>19</v>
+      </c>
+      <c r="N40">
+        <f>IF(L38="Y",(E38+E40),E38)</f>
+        <v>18</v>
+      </c>
+      <c r="O40" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P40" s="7">
+        <f t="shared" si="1"/>
+        <v>0.71875</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>2023</v>
+      </c>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>46</v>
+      </c>
+      <c r="G41" t="s">
+        <v>21</v>
+      </c>
+      <c r="H41">
+        <f>SUM($E41:$E43)</f>
+        <v>19</v>
+      </c>
+      <c r="I41" s="14">
+        <f>IFERROR(E41/(E41+E43),0)</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="J41" s="14">
+        <f>IFERROR((E41+E42)/H41,0)</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="K41" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L41" t="s">
+        <v>15</v>
+      </c>
+      <c r="M41" t="s">
+        <v>18</v>
+      </c>
+      <c r="N41">
+        <f>IF(L41="Y",(E41+E43),E41)</f>
+        <v>18</v>
+      </c>
+      <c r="O41" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P41" s="7">
+        <f t="shared" si="1"/>
+        <v>0.94736842105263153</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>2023</v>
+      </c>
+      <c r="B42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>46</v>
+      </c>
+      <c r="G42" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42">
+        <f>SUM($E41:$E43)</f>
+        <v>19</v>
+      </c>
+      <c r="I42" s="14">
+        <f>IFERROR(E41/(E41+E43),0)</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="J42" s="14">
+        <f>IFERROR((E41+E42)/H41,0)</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="K42" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L42" t="s">
+        <v>15</v>
+      </c>
+      <c r="M42" t="s">
+        <v>18</v>
+      </c>
+      <c r="N42">
+        <f>IF(L41="Y",(E41+E43),E41)</f>
+        <v>18</v>
+      </c>
+      <c r="O42" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P42" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>2023</v>
+      </c>
+      <c r="B43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+      <c r="F43" t="s">
+        <v>46</v>
+      </c>
+      <c r="G43" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43">
+        <f>SUM($E41:$E43)</f>
+        <v>19</v>
+      </c>
+      <c r="I43" s="14">
+        <f>IFERROR(E41/(E41+E43),0)</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="J43" s="14">
+        <f>IFERROR((E41+E42)/H41,0)</f>
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="K43" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L43" t="s">
+        <v>15</v>
+      </c>
+      <c r="M43" t="s">
+        <v>18</v>
+      </c>
+      <c r="N43">
+        <f>IF(L41="Y",(E41+E43),E41)</f>
+        <v>18</v>
+      </c>
+      <c r="O43" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P43" s="7">
+        <f t="shared" si="1"/>
+        <v>5.2631578947368418E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>2023</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="6">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>47</v>
+      </c>
+      <c r="G44" t="s">
+        <v>35</v>
+      </c>
+      <c r="H44">
+        <f>SUM($E44:$E46)</f>
+        <v>23</v>
+      </c>
+      <c r="I44" s="14">
+        <f>IFERROR(E44/(E44+E46),0)</f>
+        <v>0.78260869565217395</v>
+      </c>
+      <c r="J44" s="14">
+        <f>IFERROR((E44+E45)/H44, "")</f>
+        <v>0.78260869565217395</v>
+      </c>
+      <c r="K44" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L44" t="s">
+        <v>15</v>
+      </c>
+      <c r="M44" t="s">
+        <v>18</v>
+      </c>
+      <c r="N44">
+        <f>IF(L44="Y",(E44+E46),E44)</f>
+        <v>18</v>
+      </c>
+      <c r="O44" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P44" s="7">
+        <f t="shared" si="1"/>
+        <v>0.78260869565217395</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>2023</v>
+      </c>
+      <c r="B45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="6">
+        <v>0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>47</v>
+      </c>
+      <c r="G45" t="s">
+        <v>35</v>
+      </c>
+      <c r="H45">
+        <f>SUM($E44:$E46)</f>
+        <v>23</v>
+      </c>
+      <c r="I45" s="14">
+        <f>IFERROR(E44/(E44+E46),0)</f>
+        <v>0.78260869565217395</v>
+      </c>
+      <c r="J45" s="14">
+        <f>IFERROR((E44+E45)/H44, "")</f>
+        <v>0.78260869565217395</v>
+      </c>
+      <c r="K45" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L45" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" t="s">
+        <v>18</v>
+      </c>
+      <c r="N45">
+        <f>IF(L44="Y",(E44+E46),E44)</f>
+        <v>18</v>
+      </c>
+      <c r="O45" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P45" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>2023</v>
+      </c>
+      <c r="B46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="6">
+        <v>5</v>
+      </c>
+      <c r="F46" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" t="s">
+        <v>35</v>
+      </c>
+      <c r="H46">
+        <f>SUM($E44:$E46)</f>
+        <v>23</v>
+      </c>
+      <c r="I46" s="14">
+        <f>IFERROR(E44/(E44+E46),0)</f>
+        <v>0.78260869565217395</v>
+      </c>
+      <c r="J46" s="14">
+        <f>IFERROR((E44+E45)/H44, "")</f>
+        <v>0.78260869565217395</v>
+      </c>
+      <c r="K46" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L46" t="s">
+        <v>15</v>
+      </c>
+      <c r="M46" t="s">
+        <v>18</v>
+      </c>
+      <c r="N46">
+        <f>IF(L44="Y",(E44+E46),E44)</f>
+        <v>18</v>
+      </c>
+      <c r="O46" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P46" s="7">
+        <f t="shared" si="1"/>
+        <v>0.21739130434782608</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>2023</v>
+      </c>
+      <c r="B47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47">
+        <v>250</v>
+      </c>
+      <c r="F47" t="s">
+        <v>46</v>
+      </c>
+      <c r="G47" t="s">
+        <v>21</v>
+      </c>
+      <c r="H47">
+        <f>SUM($E47:$E49)</f>
+        <v>282</v>
+      </c>
+      <c r="I47" s="14">
+        <f>IFERROR(E47/(E47+E49),0)</f>
+        <v>0.88652482269503541</v>
+      </c>
+      <c r="J47" s="14">
+        <f>IFERROR((E47+E48)/H47,0)</f>
+        <v>0.88652482269503541</v>
+      </c>
+      <c r="K47" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L47" t="s">
+        <v>15</v>
+      </c>
+      <c r="M47" t="s">
+        <v>19</v>
+      </c>
+      <c r="N47">
+        <f>IF(L47="Y",(E47+E49),E47)</f>
+        <v>250</v>
+      </c>
+      <c r="O47" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P47" s="7">
+        <f t="shared" si="1"/>
+        <v>0.88652482269503541</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>2023</v>
+      </c>
+      <c r="B48" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>46</v>
+      </c>
+      <c r="G48" t="s">
+        <v>21</v>
+      </c>
+      <c r="H48">
+        <f>SUM($E47:$E49)</f>
+        <v>282</v>
+      </c>
+      <c r="I48" s="14">
+        <f>IFERROR(E47/(E47+E49),0)</f>
+        <v>0.88652482269503541</v>
+      </c>
+      <c r="J48" s="14">
+        <f>IFERROR((E47+E48)/H47,0)</f>
+        <v>0.88652482269503541</v>
+      </c>
+      <c r="K48" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L48" t="s">
+        <v>15</v>
+      </c>
+      <c r="M48" t="s">
+        <v>19</v>
+      </c>
+      <c r="N48">
+        <f>IF(L47="Y",(E47+E49),E47)</f>
+        <v>250</v>
+      </c>
+      <c r="O48" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P48" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>2023</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49">
+        <v>32</v>
+      </c>
+      <c r="F49" t="s">
+        <v>46</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49">
+        <f>SUM($E47:$E49)</f>
+        <v>282</v>
+      </c>
+      <c r="I49" s="14">
+        <f>IFERROR(E47/(E47+E49),0)</f>
+        <v>0.88652482269503541</v>
+      </c>
+      <c r="J49" s="14">
+        <f>IFERROR((E47+E48)/H47,0)</f>
+        <v>0.88652482269503541</v>
+      </c>
+      <c r="K49" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L49" t="s">
+        <v>15</v>
+      </c>
+      <c r="M49" t="s">
+        <v>19</v>
+      </c>
+      <c r="N49">
+        <f>IF(L47="Y",(E47+E49),E47)</f>
+        <v>250</v>
+      </c>
+      <c r="O49" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P49" s="7">
+        <f t="shared" si="1"/>
+        <v>0.11347517730496454</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>2023</v>
+      </c>
+      <c r="B50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50">
+        <v>144</v>
+      </c>
+      <c r="F50" t="s">
+        <v>46</v>
+      </c>
+      <c r="G50" t="s">
+        <v>28</v>
+      </c>
+      <c r="H50">
+        <f>SUM($E50:$E52)</f>
+        <v>154</v>
+      </c>
+      <c r="I50" s="14">
+        <f>IFERROR(E50/(E50+E52),0)</f>
+        <v>0.93506493506493504</v>
+      </c>
+      <c r="J50" s="14">
+        <f>IFERROR((E50+E51)/H50,0)</f>
+        <v>0.93506493506493504</v>
+      </c>
+      <c r="K50" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L50" t="s">
+        <v>15</v>
+      </c>
+      <c r="M50" s="6" t="str">
+        <f>IF(L50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;0,I50+0.005&gt;=K50),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,I52+0.005&gt;=K52),"Will Meet Goal",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,J52&lt;K52),"Will Not Meet Goal",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,I51&lt;K51),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;0,I50+0.005&gt;=K50),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,I52+0.005&gt;=K52),"Goal Met",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;K52),"Goal Not Met",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,I51&lt;K51),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N50">
+        <f>IF(L50="Y",(E50+E52),E50)</f>
+        <v>144</v>
+      </c>
+      <c r="O50" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P50" s="7">
+        <f t="shared" si="1"/>
+        <v>0.93506493506493504</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>2023</v>
+      </c>
+      <c r="B51" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>46</v>
+      </c>
+      <c r="G51" t="s">
+        <v>28</v>
+      </c>
+      <c r="H51">
+        <f>SUM($E50:$E52)</f>
+        <v>154</v>
+      </c>
+      <c r="I51" s="14">
+        <f>IFERROR(E50/(E50+E52),0)</f>
+        <v>0.93506493506493504</v>
+      </c>
+      <c r="J51" s="14">
+        <f>IFERROR((E50+E51)/H50,0)</f>
+        <v>0.93506493506493504</v>
+      </c>
+      <c r="K51" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L51" t="s">
+        <v>15</v>
+      </c>
+      <c r="M51" s="6" t="str">
+        <f>IF(L50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;0,I50+0.005&gt;=K50),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,I52+0.005&gt;=K52),"Will Meet Goal",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,J52&lt;K52),"Will Not Meet Goal",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,I51&lt;K51),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;0,I50+0.005&gt;=K50),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,I52+0.005&gt;=K52),"Goal Met",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;K52),"Goal Not Met",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,I51&lt;K51),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N51">
+        <f>IF(L50="Y",(E50+E52),E50)</f>
+        <v>144</v>
+      </c>
+      <c r="O51" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P51" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>2023</v>
+      </c>
+      <c r="B52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>46</v>
+      </c>
+      <c r="G52" t="s">
+        <v>28</v>
+      </c>
+      <c r="H52">
+        <f>SUM($E50:$E52)</f>
+        <v>154</v>
+      </c>
+      <c r="I52" s="14">
+        <f>IFERROR(E50/(E50+E52),0)</f>
+        <v>0.93506493506493504</v>
+      </c>
+      <c r="J52" s="14">
+        <f>IFERROR((E50+E51)/H50,0)</f>
+        <v>0.93506493506493504</v>
+      </c>
+      <c r="K52" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L52" t="s">
+        <v>15</v>
+      </c>
+      <c r="M52" s="6" t="str">
+        <f>IF(L50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;0,I50+0.005&gt;=K50),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,I52+0.005&gt;=K52),"Will Meet Goal",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,J52&lt;K52),"Will Not Meet Goal",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,I51&lt;K51),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;0,I50+0.005&gt;=K50),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,I52+0.005&gt;=K52),"Goal Met",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,I52&lt;K52),"Goal Not Met",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,I51&lt;K51),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N52">
+        <f>IF(L50="Y",(E50+E52),E50)</f>
+        <v>144</v>
+      </c>
+      <c r="O52" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P52" s="7">
+        <f t="shared" si="1"/>
+        <v>6.4935064935064929E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>2023</v>
+      </c>
+      <c r="B53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" t="s">
+        <v>29</v>
+      </c>
+      <c r="D53" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53">
+        <v>221</v>
+      </c>
+      <c r="F53" t="s">
+        <v>46</v>
+      </c>
+      <c r="G53" t="s">
+        <v>30</v>
+      </c>
+      <c r="H53">
+        <f>SUM($E53:$E55)</f>
+        <v>239</v>
+      </c>
+      <c r="I53" s="14">
+        <f>IFERROR(E53/(E53+E55),0)</f>
+        <v>0.92468619246861927</v>
+      </c>
+      <c r="J53" s="14">
+        <f>IFERROR((E53+E54)/H53,0)</f>
+        <v>0.92468619246861927</v>
+      </c>
+      <c r="K53" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L53" t="s">
+        <v>15</v>
+      </c>
+      <c r="M53" s="6" t="str">
+        <f>IF(L53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;0,I53+0.005&gt;=K53),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,I55+0.005&gt;=K55),"Will Meet Goal",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,J55&lt;K55),"Will Not Meet Goal",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,I54&lt;K54),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;0,I53+0.005&gt;=K53),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,I55+0.005&gt;=K55),"Goal Met",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;K55),"Goal Not Met",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,I54&lt;K54),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N53">
+        <f>IF(L53="Y",(E53+E55),E53)</f>
+        <v>221</v>
+      </c>
+      <c r="O53" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P53" s="7">
+        <f t="shared" si="1"/>
+        <v>0.92468619246861927</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>2023</v>
+      </c>
+      <c r="B54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" t="s">
+        <v>29</v>
+      </c>
+      <c r="D54" t="s">
+        <v>16</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>46</v>
+      </c>
+      <c r="G54" t="s">
+        <v>30</v>
+      </c>
+      <c r="H54">
+        <f>SUM($E53:$E55)</f>
+        <v>239</v>
+      </c>
+      <c r="I54" s="14">
+        <f>IFERROR(E53/(E53+E55),0)</f>
+        <v>0.92468619246861927</v>
+      </c>
+      <c r="J54" s="14">
+        <f>IFERROR((E53+E54)/H53,0)</f>
+        <v>0.92468619246861927</v>
+      </c>
+      <c r="K54" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L54" t="s">
+        <v>15</v>
+      </c>
+      <c r="M54" s="6" t="str">
+        <f>IF(L53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;0,I53+0.005&gt;=K53),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,I55+0.005&gt;=K55),"Will Meet Goal",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,J55&lt;K55),"Will Not Meet Goal",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,I54&lt;K54),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;0,I53+0.005&gt;=K53),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,I55+0.005&gt;=K55),"Goal Met",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;K55),"Goal Not Met",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,I54&lt;K54),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N54">
+        <f>IF(L53="Y",(E53+E55),E53)</f>
+        <v>221</v>
+      </c>
+      <c r="O54" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P54" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>2023</v>
+      </c>
+      <c r="B55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" t="s">
+        <v>29</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55">
+        <v>18</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G55" t="s">
+        <v>30</v>
+      </c>
+      <c r="H55">
+        <f>SUM($E53:$E55)</f>
+        <v>239</v>
+      </c>
+      <c r="I55" s="14">
+        <f>IFERROR(E53/(E53+E55),0)</f>
+        <v>0.92468619246861927</v>
+      </c>
+      <c r="J55" s="14">
+        <f>IFERROR((E53+E54)/H53,0)</f>
+        <v>0.92468619246861927</v>
+      </c>
+      <c r="K55" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L55" t="s">
+        <v>15</v>
+      </c>
+      <c r="M55" s="6" t="str">
+        <f>IF(L53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;0,I53+0.005&gt;=K53),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,I55+0.005&gt;=K55),"Will Meet Goal",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,J55&lt;K55),"Will Not Meet Goal",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,I54&lt;K54),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;0,I53+0.005&gt;=K53),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,I55+0.005&gt;=K55),"Goal Met",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,I55&lt;K55),"Goal Not Met",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,I54&lt;K54),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N55">
+        <f>IF(L53="Y",(E53+E55),E53)</f>
+        <v>221</v>
+      </c>
+      <c r="O55" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P55" s="7">
+        <f t="shared" si="1"/>
+        <v>7.5313807531380755E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>2023</v>
+      </c>
+      <c r="B56" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" t="s">
+        <v>31</v>
+      </c>
+      <c r="D56" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56">
+        <v>130</v>
+      </c>
+      <c r="F56" t="s">
+        <v>46</v>
+      </c>
+      <c r="G56" t="s">
+        <v>32</v>
+      </c>
+      <c r="H56">
+        <f>SUM($E56:$E58)</f>
+        <v>139</v>
+      </c>
+      <c r="I56" s="14">
+        <f>IFERROR(E56/(E56+E58),0)</f>
+        <v>0.93525179856115104</v>
+      </c>
+      <c r="J56" s="14">
+        <f>IFERROR((E56+E57)/H56,0)</f>
+        <v>0.93525179856115104</v>
+      </c>
+      <c r="K56" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L56" t="s">
+        <v>15</v>
+      </c>
+      <c r="M56" t="s">
+        <v>18</v>
+      </c>
+      <c r="N56">
+        <f>IF(L56="Y",(E56+E58),E56)</f>
+        <v>130</v>
+      </c>
+      <c r="O56" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P56" s="7">
+        <f t="shared" si="1"/>
+        <v>0.93525179856115104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>2023</v>
+      </c>
+      <c r="B57" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>46</v>
+      </c>
+      <c r="G57" t="s">
+        <v>32</v>
+      </c>
+      <c r="H57">
+        <f>SUM($E56:$E58)</f>
+        <v>139</v>
+      </c>
+      <c r="I57" s="14">
+        <f>IFERROR(E56/(E56+E58),0)</f>
+        <v>0.93525179856115104</v>
+      </c>
+      <c r="J57" s="14">
+        <f>IFERROR((E56+E57)/H56,0)</f>
+        <v>0.93525179856115104</v>
+      </c>
+      <c r="K57" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L57" t="s">
+        <v>15</v>
+      </c>
+      <c r="M57" t="s">
+        <v>18</v>
+      </c>
+      <c r="N57">
+        <f>IF(L56="Y",(E56+E58),E56)</f>
+        <v>130</v>
+      </c>
+      <c r="O57" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P57" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>2023</v>
+      </c>
+      <c r="B58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58">
+        <v>9</v>
+      </c>
+      <c r="F58" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" t="s">
+        <v>32</v>
+      </c>
+      <c r="H58">
+        <f>SUM($E56:$E58)</f>
+        <v>139</v>
+      </c>
+      <c r="I58" s="14">
+        <f>IFERROR(E56/(E56+E58),0)</f>
+        <v>0.93525179856115104</v>
+      </c>
+      <c r="J58" s="14">
+        <f>IFERROR((E56+E57)/H56,0)</f>
+        <v>0.93525179856115104</v>
+      </c>
+      <c r="K58" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L58" t="s">
+        <v>15</v>
+      </c>
+      <c r="M58" t="s">
+        <v>18</v>
+      </c>
+      <c r="N58">
+        <f>IF(L56="Y",(E56+E58),E56)</f>
+        <v>130</v>
+      </c>
+      <c r="O58" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P58" s="7">
+        <f t="shared" si="1"/>
+        <v>6.4748201438848921E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>2023</v>
+      </c>
+      <c r="B59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" t="s">
+        <v>36</v>
+      </c>
+      <c r="D59" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="6">
+        <v>8</v>
+      </c>
+      <c r="F59" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" t="s">
+        <v>35</v>
+      </c>
+      <c r="H59">
+        <f>SUM($E59:$E61)</f>
+        <v>12</v>
+      </c>
+      <c r="I59" s="14">
+        <f>IFERROR(E59/(E59+E61),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J59" s="14"/>
+      <c r="K59" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L59" t="s">
+        <v>15</v>
+      </c>
+      <c r="M59" t="s">
+        <v>18</v>
+      </c>
+      <c r="N59">
+        <f>IF(L59="Y",(E59+E61),E59)</f>
+        <v>8</v>
+      </c>
+      <c r="O59" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P59" s="7">
+        <f t="shared" si="1"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>2023</v>
+      </c>
+      <c r="B60" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" t="s">
+        <v>36</v>
+      </c>
+      <c r="D60" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="6">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" t="s">
+        <v>35</v>
+      </c>
+      <c r="H60">
+        <f>SUM($E59:$E61)</f>
+        <v>12</v>
+      </c>
+      <c r="I60" s="14">
+        <f>IFERROR(E59/(E59+E61),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J60" s="14"/>
+      <c r="K60" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L60" t="s">
+        <v>15</v>
+      </c>
+      <c r="M60" t="s">
+        <v>18</v>
+      </c>
+      <c r="N60">
+        <f>IF(L59="Y",(E59+E61),E59)</f>
+        <v>8</v>
+      </c>
+      <c r="O60" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P60" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>2023</v>
+      </c>
+      <c r="B61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" t="s">
+        <v>36</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="6">
+        <v>4</v>
+      </c>
+      <c r="F61" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" t="s">
+        <v>35</v>
+      </c>
+      <c r="H61">
+        <f>SUM($E59:$E61)</f>
+        <v>12</v>
+      </c>
+      <c r="I61" s="14">
+        <f>IFERROR(E59/(E59+E61),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J61" s="14"/>
+      <c r="K61" s="14">
+        <v>0.6</v>
+      </c>
+      <c r="L61" t="s">
+        <v>15</v>
+      </c>
+      <c r="M61" t="s">
+        <v>18</v>
+      </c>
+      <c r="N61">
+        <f>IF(L59="Y",(E59+E61),E59)</f>
+        <v>8</v>
+      </c>
+      <c r="O61" s="8">
+        <v>45565</v>
+      </c>
+      <c r="P61" s="7">
+        <f t="shared" si="1"/>
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>2024</v>
+      </c>
+      <c r="B62" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="6">
         <v>44</v>
       </c>
-      <c r="J1" s="19" t="s">
+      <c r="F62" t="s">
+        <v>46</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <f>SUM($E62:$E64)</f>
+        <v>61</v>
+      </c>
+      <c r="I62" s="15">
+        <f>IFERROR(E62/(E62+E64),"")</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J62" s="15">
+        <f>IFERROR((E62+E63)/H62,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="K62" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L62" t="s">
+        <v>15</v>
+      </c>
+      <c r="M62" s="6" t="str">
+        <f>IF(L62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;0,I62+0.005&gt;=K62),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,I64+0.005&gt;=K64),"Will Meet Goal",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,J64&lt;K64),"Will Not Meet Goal",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,I63&lt;K63),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;0,I62+0.005&gt;=K62),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,I64+0.005&gt;=K64),"Goal Met",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,I64&lt;K64),"Goal Not Met",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,I63&lt;K63),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N62">
+        <f>IF(L62="Y",(E62+E64),E62)</f>
+        <v>44</v>
+      </c>
+      <c r="O62" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P62" s="7">
+        <f t="shared" si="1"/>
+        <v>0.72131147540983609</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>2024</v>
+      </c>
+      <c r="B63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="6">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>46</v>
+      </c>
+      <c r="G63" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63">
+        <f>SUM($E62:$E64)</f>
+        <v>61</v>
+      </c>
+      <c r="I63" s="15">
+        <f>IFERROR(E62/(E62+E64),"")</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J63" s="15">
+        <f>IFERROR((E62+E63)/H62,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="K63" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L63" t="s">
+        <v>15</v>
+      </c>
+      <c r="M63" s="6" t="str">
+        <f>IF(L62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;0,I62+0.005&gt;=K62),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,I64+0.005&gt;=K64),"Will Meet Goal",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,J64&lt;K64),"Will Not Meet Goal",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,I63&lt;K63),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;0,I62+0.005&gt;=K62),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,I64+0.005&gt;=K64),"Goal Met",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,I64&lt;K64),"Goal Not Met",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,I63&lt;K63),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N63">
+        <f>IF(L62="Y",(E62+E64),E62)</f>
+        <v>44</v>
+      </c>
+      <c r="O63" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P63" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>2024</v>
+      </c>
+      <c r="B64" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" s="6">
+        <v>17</v>
+      </c>
+      <c r="F64" t="s">
+        <v>46</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <f>SUM($E62:$E64)</f>
+        <v>61</v>
+      </c>
+      <c r="I64" s="15">
+        <f>IFERROR(E62/(E62+E64),"")</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J64" s="15">
+        <f>IFERROR((E62+E63)/H62,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="K64" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L64" t="s">
+        <v>15</v>
+      </c>
+      <c r="M64" s="6" t="str">
+        <f>IF(L62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;0,I62+0.005&gt;=K62),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,I64+0.005&gt;=K64),"Will Meet Goal",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,J64&lt;K64),"Will Not Meet Goal",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,I63&lt;K63),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;0,I62+0.005&gt;=K62),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,I64+0.005&gt;=K64),"Goal Met",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,I64&lt;K64),"Goal Not Met",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,I63&lt;K63),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N64">
+        <f>IF(L62="Y",(E62+E64),E62)</f>
+        <v>44</v>
+      </c>
+      <c r="O64" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P64" s="7">
+        <f t="shared" si="1"/>
+        <v>0.27868852459016391</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>2024</v>
+      </c>
+      <c r="B65" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="6">
+        <v>15</v>
+      </c>
+      <c r="F65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G65" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65">
+        <f>SUM($E65:$E67)</f>
+        <v>16</v>
+      </c>
+      <c r="I65" s="15">
+        <f>IFERROR(E65/(E65+E67),"")</f>
+        <v>0.9375</v>
+      </c>
+      <c r="J65" s="15">
+        <f>IFERROR((E65+E66)/H65,0)</f>
+        <v>0.9375</v>
+      </c>
+      <c r="K65" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L65" t="s">
+        <v>15</v>
+      </c>
+      <c r="M65" s="6" t="str">
+        <f>IF(L65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;0,I65+0.005&gt;=K65),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,I67+0.005&gt;=K67),"Will Meet Goal",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,J67&lt;K67),"Will Not Meet Goal",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,I66&lt;K66),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;0,I65+0.005&gt;=K65),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,I67+0.005&gt;=K67),"Goal Met",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,I67&lt;K67),"Goal Not Met",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,I66&lt;K66),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N65">
+        <f>IF(L65="Y",(E65+E67),E65)</f>
+        <v>15</v>
+      </c>
+      <c r="O65" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P65" s="7">
+        <f t="shared" si="1"/>
+        <v>0.9375</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>2024</v>
+      </c>
+      <c r="B66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" t="s">
+        <v>16</v>
+      </c>
+      <c r="E66" s="6">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>46</v>
+      </c>
+      <c r="G66" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66">
+        <f>SUM($E65:$E67)</f>
+        <v>16</v>
+      </c>
+      <c r="I66" s="15">
+        <f>IFERROR(E65/(E65+E67),"")</f>
+        <v>0.9375</v>
+      </c>
+      <c r="J66" s="15">
+        <f>IFERROR((E65+E66)/H65,0)</f>
+        <v>0.9375</v>
+      </c>
+      <c r="K66" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L66" t="s">
+        <v>15</v>
+      </c>
+      <c r="M66" s="6" t="str">
+        <f>IF(L65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;0,I65+0.005&gt;=K65),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,I67+0.005&gt;=K67),"Will Meet Goal",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,J67&lt;K67),"Will Not Meet Goal",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,I66&lt;K66),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;0,I65+0.005&gt;=K65),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,I67+0.005&gt;=K67),"Goal Met",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,I67&lt;K67),"Goal Not Met",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,I66&lt;K66),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N66">
+        <f>IF(L65="Y",(E65+E67),E65)</f>
+        <v>15</v>
+      </c>
+      <c r="O66" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P66" s="7">
+        <f t="shared" ref="P66:P91" si="2">IFERROR(E66/H66,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>2024</v>
+      </c>
+      <c r="B67" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="6">
+        <v>1</v>
+      </c>
+      <c r="F67" t="s">
+        <v>46</v>
+      </c>
+      <c r="G67" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67">
+        <f>SUM($E65:$E67)</f>
+        <v>16</v>
+      </c>
+      <c r="I67" s="15">
+        <f>IFERROR(E65/(E65+E67),"")</f>
+        <v>0.9375</v>
+      </c>
+      <c r="J67" s="15">
+        <f>IFERROR((E65+E66)/H65,0)</f>
+        <v>0.9375</v>
+      </c>
+      <c r="K67" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L67" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="6" t="str">
+        <f>IF(L65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;0,I65+0.005&gt;=K65),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,I67+0.005&gt;=K67),"Will Meet Goal",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,J67&lt;K67),"Will Not Meet Goal",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,I66&lt;K66),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;0,I65+0.005&gt;=K65),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,I67+0.005&gt;=K67),"Goal Met",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,I67&lt;K67),"Goal Not Met",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,I66&lt;K66),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N67">
+        <f>IF(L65="Y",(E65+E67),E65)</f>
+        <v>15</v>
+      </c>
+      <c r="O67" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P67" s="7">
+        <f t="shared" si="2"/>
+        <v>6.25E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>2024</v>
+      </c>
+      <c r="B68" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" s="6">
+        <v>20</v>
+      </c>
+      <c r="F68" t="s">
+        <v>47</v>
+      </c>
+      <c r="G68" t="s">
+        <v>35</v>
+      </c>
+      <c r="H68">
+        <f>SUM($E68:$E70)</f>
+        <v>26</v>
+      </c>
+      <c r="I68" s="15">
+        <f>IFERROR(E68/(E68+E70),"")</f>
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="K68" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L68" t="s">
+        <v>15</v>
+      </c>
+      <c r="M68" s="6" t="str">
+        <f>IF(L68="Y",IF(AND(E68=0,E69=0,E70=0),"N/A",
+IF(AND(E68=0,E69&gt;0,E70=0),"Currently Meeting, Pending",
+IF(AND(E68&gt;0,E69&gt;0,I68+0.005&gt;=K68),"Currently Meeting, Pending",
+IF(AND(E68&gt;0,E69&gt;=0,E70&gt;=0,I70+0.005&gt;=K70),"Will Meet Goal",
+IF(AND(E68&gt;=0,E69=0,E70&gt;0,J70&lt;K70),"Will Not Meet Goal",
+IF(AND(E68&gt;=0,E69&gt;0,E70&gt;0,I69&lt;K69),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E68=0,E69=0,E70=0),"N/A",
+IF(AND(E68=0,E69&gt;0,E70=0),"Goal Met",
+IF(AND(E68&gt;0,E69&gt;0,I68+0.005&gt;=K68),"Goal Met",
+IF(AND(E68&gt;0,E69&gt;=0,E70&gt;=0,I70+0.005&gt;=K70),"Goal Met",
+IF(AND(E68&gt;=0,E69=0,E70&gt;0,I70&lt;K70),"Goal Not Met",
+IF(AND(E68&gt;=0,E69&gt;0,E70&gt;0,I69&lt;K69),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N68">
+        <f>IF(L68="Y",(E68+E70),E68)</f>
+        <v>20</v>
+      </c>
+      <c r="O68" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P68" s="7">
+        <f t="shared" si="2"/>
+        <v>0.76923076923076927</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>2024</v>
+      </c>
+      <c r="B69" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69" s="6">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>47</v>
+      </c>
+      <c r="G69" t="s">
+        <v>35</v>
+      </c>
+      <c r="H69">
+        <f>SUM($E68:$E70)</f>
+        <v>26</v>
+      </c>
+      <c r="I69" s="15">
+        <f>IFERROR(E68/(E68+E70),"")</f>
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="K69" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L69" t="s">
+        <v>15</v>
+      </c>
+      <c r="M69" s="6" t="str">
+        <f>IF(L68="Y",IF(AND(E68=0,E69=0,E70=0),"N/A",
+IF(AND(E68=0,E69&gt;0,E70=0),"Currently Meeting, Pending",
+IF(AND(E68&gt;0,E69&gt;0,I68+0.005&gt;=K68),"Currently Meeting, Pending",
+IF(AND(E68&gt;0,E69&gt;=0,E70&gt;=0,I70+0.005&gt;=K70),"Will Meet Goal",
+IF(AND(E68&gt;=0,E69=0,E70&gt;0,J70&lt;K70),"Will Not Meet Goal",
+IF(AND(E68&gt;=0,E69&gt;0,E70&gt;0,I69&lt;K69),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E68=0,E69=0,E70=0),"N/A",
+IF(AND(E68=0,E69&gt;0,E70=0),"Goal Met",
+IF(AND(E68&gt;0,E69&gt;0,I68+0.005&gt;=K68),"Goal Met",
+IF(AND(E68&gt;0,E69&gt;=0,E70&gt;=0,I70+0.005&gt;=K70),"Goal Met",
+IF(AND(E68&gt;=0,E69=0,E70&gt;0,I70&lt;K70),"Goal Not Met",
+IF(AND(E68&gt;=0,E69&gt;0,E70&gt;0,I69&lt;K69),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N69">
+        <f>IF(L68="Y",(E68+E70),E68)</f>
+        <v>20</v>
+      </c>
+      <c r="O69" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P69" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>2024</v>
+      </c>
+      <c r="B70" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70" t="s">
+        <v>17</v>
+      </c>
+      <c r="E70" s="6">
+        <v>6</v>
+      </c>
+      <c r="F70" t="s">
+        <v>47</v>
+      </c>
+      <c r="G70" t="s">
+        <v>35</v>
+      </c>
+      <c r="H70">
+        <f>SUM($E68:$E70)</f>
+        <v>26</v>
+      </c>
+      <c r="I70" s="15">
+        <f>IFERROR(E68/(E68+E70),"")</f>
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="K70" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L70" t="s">
+        <v>15</v>
+      </c>
+      <c r="M70" s="6" t="str">
+        <f>IF(L68="Y",IF(AND(E68=0,E69=0,E70=0),"N/A",
+IF(AND(E68=0,E69&gt;0,E70=0),"Currently Meeting, Pending",
+IF(AND(E68&gt;0,E69&gt;0,I68+0.005&gt;=K68),"Currently Meeting, Pending",
+IF(AND(E68&gt;0,E69&gt;=0,E70&gt;=0,I70+0.005&gt;=K70),"Will Meet Goal",
+IF(AND(E68&gt;=0,E69=0,E70&gt;0,J70&lt;K70),"Will Not Meet Goal",
+IF(AND(E68&gt;=0,E69&gt;0,E70&gt;0,I69&lt;K69),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E68=0,E69=0,E70=0),"N/A",
+IF(AND(E68=0,E69&gt;0,E70=0),"Goal Met",
+IF(AND(E68&gt;0,E69&gt;0,I68+0.005&gt;=K68),"Goal Met",
+IF(AND(E68&gt;0,E69&gt;=0,E70&gt;=0,I70+0.005&gt;=K70),"Goal Met",
+IF(AND(E68&gt;=0,E69=0,E70&gt;0,I70&lt;K70),"Goal Not Met",
+IF(AND(E68&gt;=0,E69&gt;0,E70&gt;0,I69&lt;K69),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N70">
+        <f>IF(L68="Y",(E68+E70),E68)</f>
+        <v>20</v>
+      </c>
+      <c r="O70" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P70" s="7">
+        <f t="shared" si="2"/>
+        <v>0.23076923076923078</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>2024</v>
+      </c>
+      <c r="B71" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="6">
+        <v>86</v>
+      </c>
+      <c r="F71" t="s">
+        <v>46</v>
+      </c>
+      <c r="G71" t="s">
+        <v>30</v>
+      </c>
+      <c r="H71">
+        <f>SUM($E71:$E73)</f>
+        <v>129</v>
+      </c>
+      <c r="I71" s="15">
+        <f>IFERROR(E71/(E71+E73),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J71" s="15">
+        <f>IFERROR((E71+E72)/H71,"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K71" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L71" t="s">
+        <v>15</v>
+      </c>
+      <c r="M71" s="6" t="str">
+        <f>IF(L71="Y",IF(AND(E71=0,E72=0,E73=0),"N/A",
+IF(AND(E71=0,E72&gt;0,E73=0),"Currently Meeting, Pending",
+IF(AND(E71&gt;0,E72&gt;0,I71+0.005&gt;=K71),"Currently Meeting, Pending",
+IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,I73+0.005&gt;=K73),"Will Meet Goal",
+IF(AND(E71&gt;=0,E72=0,E73&gt;0,J73&lt;K73),"Will Not Meet Goal",
+IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,I72&lt;K72),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E71=0,E72=0,E73=0),"N/A",
+IF(AND(E71=0,E72&gt;0,E73=0),"Goal Met",
+IF(AND(E71&gt;0,E72&gt;0,I71+0.005&gt;=K71),"Goal Met",
+IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,I73+0.005&gt;=K73),"Goal Met",
+IF(AND(E71&gt;=0,E72=0,E73&gt;0,I73&lt;K73),"Goal Not Met",
+IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,I72&lt;K72),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N71">
+        <f>IF(L71="Y",(E71+E73),E71)</f>
+        <v>86</v>
+      </c>
+      <c r="O71" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P71" s="7">
+        <f t="shared" si="2"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>2024</v>
+      </c>
+      <c r="B72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="6">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>46</v>
+      </c>
+      <c r="G72" t="s">
+        <v>30</v>
+      </c>
+      <c r="H72">
+        <f>SUM($E71:$E73)</f>
+        <v>129</v>
+      </c>
+      <c r="I72" s="15">
+        <f>IFERROR(E71/(E71+E73),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J72" s="15">
+        <f>IFERROR((E71+E72)/H71,"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K72" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L72" t="s">
+        <v>15</v>
+      </c>
+      <c r="M72" s="6" t="str">
+        <f>IF(L71="Y",IF(AND(E71=0,E72=0,E73=0),"N/A",
+IF(AND(E71=0,E72&gt;0,E73=0),"Currently Meeting, Pending",
+IF(AND(E71&gt;0,E72&gt;0,I71+0.005&gt;=K71),"Currently Meeting, Pending",
+IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,I73+0.005&gt;=K73),"Will Meet Goal",
+IF(AND(E71&gt;=0,E72=0,E73&gt;0,J73&lt;K73),"Will Not Meet Goal",
+IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,I72&lt;K72),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E71=0,E72=0,E73=0),"N/A",
+IF(AND(E71=0,E72&gt;0,E73=0),"Goal Met",
+IF(AND(E71&gt;0,E72&gt;0,I71+0.005&gt;=K71),"Goal Met",
+IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,I73+0.005&gt;=K73),"Goal Met",
+IF(AND(E71&gt;=0,E72=0,E73&gt;0,I73&lt;K73),"Goal Not Met",
+IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,I72&lt;K72),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N72">
+        <f>IF(L71="Y",(E71+E73),E71)</f>
+        <v>86</v>
+      </c>
+      <c r="O72" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P72" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>2024</v>
+      </c>
+      <c r="B73" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" s="6">
+        <v>43</v>
+      </c>
+      <c r="F73" t="s">
+        <v>46</v>
+      </c>
+      <c r="G73" t="s">
+        <v>30</v>
+      </c>
+      <c r="H73">
+        <f>SUM($E71:$E73)</f>
+        <v>129</v>
+      </c>
+      <c r="I73" s="15">
+        <f>IFERROR(E71/(E71+E73),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J73" s="15">
+        <f>IFERROR((E71+E72)/H71,"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K73" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L73" t="s">
+        <v>15</v>
+      </c>
+      <c r="M73" s="6" t="str">
+        <f>IF(L71="Y",IF(AND(E71=0,E72=0,E73=0),"N/A",
+IF(AND(E71=0,E72&gt;0,E73=0),"Currently Meeting, Pending",
+IF(AND(E71&gt;0,E72&gt;0,I71+0.005&gt;=K71),"Currently Meeting, Pending",
+IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,I73+0.005&gt;=K73),"Will Meet Goal",
+IF(AND(E71&gt;=0,E72=0,E73&gt;0,J73&lt;K73),"Will Not Meet Goal",
+IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,I72&lt;K72),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E71=0,E72=0,E73=0),"N/A",
+IF(AND(E71=0,E72&gt;0,E73=0),"Goal Met",
+IF(AND(E71&gt;0,E72&gt;0,I71+0.005&gt;=K71),"Goal Met",
+IF(AND(E71&gt;0,E72&gt;=0,E73&gt;=0,I73+0.005&gt;=K73),"Goal Met",
+IF(AND(E71&gt;=0,E72=0,E73&gt;0,I73&lt;K73),"Goal Not Met",
+IF(AND(E71&gt;=0,E72&gt;0,E73&gt;0,I72&lt;K72),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N73">
+        <f>IF(L71="Y",(E71+E73),E71)</f>
+        <v>86</v>
+      </c>
+      <c r="O73" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P73" s="7">
+        <f t="shared" si="2"/>
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>2024</v>
+      </c>
+      <c r="B74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="6">
+        <v>263</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" t="s">
+        <v>21</v>
+      </c>
+      <c r="H74">
+        <f>SUM($E74:$E76)</f>
+        <v>288</v>
+      </c>
+      <c r="I74" s="15">
+        <f>IFERROR(E74/(E74+E76),"")</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J74" s="15">
+        <f>IFERROR((E74+E75)/H74,0)</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="K74" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L74" t="s">
+        <v>15</v>
+      </c>
+      <c r="M74" s="6" t="str">
+        <f>IF(L74="Y",IF(AND(E74=0,E75=0,E76=0),"N/A",
+IF(AND(E74=0,E75&gt;0,E76=0),"Currently Meeting, Pending",
+IF(AND(E74&gt;0,E75&gt;0,I74+0.005&gt;=K74),"Currently Meeting, Pending",
+IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,I76+0.005&gt;=K76),"Will Meet Goal",
+IF(AND(E74&gt;=0,E75=0,E76&gt;0,J76&lt;K76),"Will Not Meet Goal",
+IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,I75&lt;K75),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E74=0,E75=0,E76=0),"N/A",
+IF(AND(E74=0,E75&gt;0,E76=0),"Goal Met",
+IF(AND(E74&gt;0,E75&gt;0,I74+0.005&gt;=K74),"Goal Met",
+IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,I76+0.005&gt;=K76),"Goal Met",
+IF(AND(E74&gt;=0,E75=0,E76&gt;0,I76&lt;K76),"Goal Not Met",
+IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,I75&lt;K75),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N74">
+        <f>IF(L74="Y",(E74+E76),E74)</f>
+        <v>263</v>
+      </c>
+      <c r="O74" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P74" s="7">
+        <f t="shared" si="2"/>
+        <v>0.91319444444444442</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>2024</v>
+      </c>
+      <c r="B75" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75" t="s">
+        <v>16</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>46</v>
+      </c>
+      <c r="G75" t="s">
+        <v>21</v>
+      </c>
+      <c r="H75">
+        <f>SUM($E74:$E76)</f>
+        <v>288</v>
+      </c>
+      <c r="I75" s="15">
+        <f>IFERROR(E74/(E74+E76),"")</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J75" s="15">
+        <f>IFERROR((E74+E75)/H74,0)</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="K75" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L75" t="s">
+        <v>15</v>
+      </c>
+      <c r="M75" s="6" t="str">
+        <f>IF(L74="Y",IF(AND(E74=0,E75=0,E76=0),"N/A",
+IF(AND(E74=0,E75&gt;0,E76=0),"Currently Meeting, Pending",
+IF(AND(E74&gt;0,E75&gt;0,I74+0.005&gt;=K74),"Currently Meeting, Pending",
+IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,I76+0.005&gt;=K76),"Will Meet Goal",
+IF(AND(E74&gt;=0,E75=0,E76&gt;0,J76&lt;K76),"Will Not Meet Goal",
+IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,I75&lt;K75),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E74=0,E75=0,E76=0),"N/A",
+IF(AND(E74=0,E75&gt;0,E76=0),"Goal Met",
+IF(AND(E74&gt;0,E75&gt;0,I74+0.005&gt;=K74),"Goal Met",
+IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,I76+0.005&gt;=K76),"Goal Met",
+IF(AND(E74&gt;=0,E75=0,E76&gt;0,I76&lt;K76),"Goal Not Met",
+IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,I75&lt;K75),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N75">
+        <f>IF(L74="Y",(E74+E76),E74)</f>
+        <v>263</v>
+      </c>
+      <c r="O75" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P75" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>2024</v>
+      </c>
+      <c r="B76" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" t="s">
+        <v>26</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" s="6">
+        <v>25</v>
+      </c>
+      <c r="F76" t="s">
+        <v>46</v>
+      </c>
+      <c r="G76" t="s">
+        <v>21</v>
+      </c>
+      <c r="H76">
+        <f>SUM($E74:$E76)</f>
+        <v>288</v>
+      </c>
+      <c r="I76" s="15">
+        <f>IFERROR(E74/(E74+E76),"")</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J76" s="15">
+        <f>IFERROR((E74+E75)/H74,0)</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="K76" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L76" t="s">
+        <v>15</v>
+      </c>
+      <c r="M76" s="6" t="str">
+        <f>IF(L74="Y",IF(AND(E74=0,E75=0,E76=0),"N/A",
+IF(AND(E74=0,E75&gt;0,E76=0),"Currently Meeting, Pending",
+IF(AND(E74&gt;0,E75&gt;0,I74+0.005&gt;=K74),"Currently Meeting, Pending",
+IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,I76+0.005&gt;=K76),"Will Meet Goal",
+IF(AND(E74&gt;=0,E75=0,E76&gt;0,J76&lt;K76),"Will Not Meet Goal",
+IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,I75&lt;K75),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E74=0,E75=0,E76=0),"N/A",
+IF(AND(E74=0,E75&gt;0,E76=0),"Goal Met",
+IF(AND(E74&gt;0,E75&gt;0,I74+0.005&gt;=K74),"Goal Met",
+IF(AND(E74&gt;0,E75&gt;=0,E76&gt;=0,I76+0.005&gt;=K76),"Goal Met",
+IF(AND(E74&gt;=0,E75=0,E76&gt;0,I76&lt;K76),"Goal Not Met",
+IF(AND(E74&gt;=0,E75&gt;0,E76&gt;0,I75&lt;K75),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N76">
+        <f>IF(L74="Y",(E74+E76),E74)</f>
+        <v>263</v>
+      </c>
+      <c r="O76" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P76" s="7">
+        <f t="shared" si="2"/>
+        <v>8.6805555555555552E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>2024</v>
+      </c>
+      <c r="B77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" t="s">
+        <v>27</v>
+      </c>
+      <c r="D77" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="6">
+        <v>169</v>
+      </c>
+      <c r="F77" t="s">
+        <v>46</v>
+      </c>
+      <c r="G77" t="s">
+        <v>28</v>
+      </c>
+      <c r="H77">
+        <f>SUM($E77:$E79)</f>
+        <v>176</v>
+      </c>
+      <c r="I77" s="15">
+        <f>IFERROR(E77/(E77+E79),"")</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J77" s="15">
+        <f>IFERROR((E77+E78)/H77,0)</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="K77" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L77" t="s">
+        <v>15</v>
+      </c>
+      <c r="M77" s="6" t="str">
+        <f>IF(L77="Y",IF(AND(E77=0,E78=0,E79=0),"N/A",
+IF(AND(E77=0,E78&gt;0,E79=0),"Currently Meeting, Pending",
+IF(AND(E77&gt;0,E78&gt;0,I77+0.005&gt;=K77),"Currently Meeting, Pending",
+IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,I79+0.005&gt;=K79),"Will Meet Goal",
+IF(AND(E77&gt;=0,E78=0,E79&gt;0,J79&lt;K79),"Will Not Meet Goal",
+IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,I78&lt;K78),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E77=0,E78=0,E79=0),"N/A",
+IF(AND(E77=0,E78&gt;0,E79=0),"Goal Met",
+IF(AND(E77&gt;0,E78&gt;0,I77+0.005&gt;=K77),"Goal Met",
+IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,I79+0.005&gt;=K79),"Goal Met",
+IF(AND(E77&gt;=0,E78=0,E79&gt;0,I79&lt;K79),"Goal Not Met",
+IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,I78&lt;K78),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N77">
+        <f>IF(L77="Y",(E77+E79),E77)</f>
+        <v>169</v>
+      </c>
+      <c r="O77" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P77" s="7">
+        <f t="shared" si="2"/>
+        <v>0.96022727272727271</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>2024</v>
+      </c>
+      <c r="B78" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" t="s">
+        <v>16</v>
+      </c>
+      <c r="E78" s="6">
+        <v>0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>46</v>
+      </c>
+      <c r="G78" t="s">
+        <v>28</v>
+      </c>
+      <c r="H78">
+        <f>SUM($E77:$E79)</f>
+        <v>176</v>
+      </c>
+      <c r="I78" s="15">
+        <f>IFERROR(E77/(E77+E79),"")</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J78" s="15">
+        <f>IFERROR((E77+E78)/H77,0)</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="K78" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L78" t="s">
+        <v>15</v>
+      </c>
+      <c r="M78" s="6" t="str">
+        <f>IF(L77="Y",IF(AND(E77=0,E78=0,E79=0),"N/A",
+IF(AND(E77=0,E78&gt;0,E79=0),"Currently Meeting, Pending",
+IF(AND(E77&gt;0,E78&gt;0,I77+0.005&gt;=K77),"Currently Meeting, Pending",
+IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,I79+0.005&gt;=K79),"Will Meet Goal",
+IF(AND(E77&gt;=0,E78=0,E79&gt;0,J79&lt;K79),"Will Not Meet Goal",
+IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,I78&lt;K78),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E77=0,E78=0,E79=0),"N/A",
+IF(AND(E77=0,E78&gt;0,E79=0),"Goal Met",
+IF(AND(E77&gt;0,E78&gt;0,I77+0.005&gt;=K77),"Goal Met",
+IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,I79+0.005&gt;=K79),"Goal Met",
+IF(AND(E77&gt;=0,E78=0,E79&gt;0,I79&lt;K79),"Goal Not Met",
+IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,I78&lt;K78),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N78">
+        <f>IF(L77="Y",(E77+E79),E77)</f>
+        <v>169</v>
+      </c>
+      <c r="O78" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P78" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>2024</v>
+      </c>
+      <c r="B79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" s="6">
+        <v>7</v>
+      </c>
+      <c r="F79" t="s">
+        <v>46</v>
+      </c>
+      <c r="G79" t="s">
+        <v>28</v>
+      </c>
+      <c r="H79">
+        <f>SUM($E77:$E79)</f>
+        <v>176</v>
+      </c>
+      <c r="I79" s="15">
+        <f>IFERROR(E77/(E77+E79),"")</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J79" s="15">
+        <f>IFERROR((E77+E78)/H77,0)</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="K79" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L79" t="s">
+        <v>15</v>
+      </c>
+      <c r="M79" s="6" t="str">
+        <f>IF(L77="Y",IF(AND(E77=0,E78=0,E79=0),"N/A",
+IF(AND(E77=0,E78&gt;0,E79=0),"Currently Meeting, Pending",
+IF(AND(E77&gt;0,E78&gt;0,I77+0.005&gt;=K77),"Currently Meeting, Pending",
+IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,I79+0.005&gt;=K79),"Will Meet Goal",
+IF(AND(E77&gt;=0,E78=0,E79&gt;0,J79&lt;K79),"Will Not Meet Goal",
+IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,I78&lt;K78),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E77=0,E78=0,E79=0),"N/A",
+IF(AND(E77=0,E78&gt;0,E79=0),"Goal Met",
+IF(AND(E77&gt;0,E78&gt;0,I77+0.005&gt;=K77),"Goal Met",
+IF(AND(E77&gt;0,E78&gt;=0,E79&gt;=0,I79+0.005&gt;=K79),"Goal Met",
+IF(AND(E77&gt;=0,E78=0,E79&gt;0,I79&lt;K79),"Goal Not Met",
+IF(AND(E77&gt;=0,E78&gt;0,E79&gt;0,I78&lt;K78),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N79">
+        <f>IF(L77="Y",(E77+E79),E77)</f>
+        <v>169</v>
+      </c>
+      <c r="O79" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P79" s="7">
+        <f t="shared" si="2"/>
+        <v>3.9772727272727272E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>2024</v>
+      </c>
+      <c r="B80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C80" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="6">
+        <v>230</v>
+      </c>
+      <c r="F80" t="s">
+        <v>46</v>
+      </c>
+      <c r="G80" t="s">
+        <v>30</v>
+      </c>
+      <c r="H80">
+        <f>SUM($E80:$E82)</f>
+        <v>238</v>
+      </c>
+      <c r="I80" s="15">
+        <f>IFERROR(E80/(E80+E82),"")</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J80" s="15">
+        <f>IFERROR((E80+E81)/H80,0)</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="K80" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L80" t="s">
+        <v>15</v>
+      </c>
+      <c r="M80" s="6" t="str">
+        <f>IF(L80="Y",IF(AND(E80=0,E81=0,E82=0),"N/A",
+IF(AND(E80=0,E81&gt;0,E82=0),"Currently Meeting, Pending",
+IF(AND(E80&gt;0,E81&gt;0,I80+0.005&gt;=K80),"Currently Meeting, Pending",
+IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,I82+0.005&gt;=K82),"Will Meet Goal",
+IF(AND(E80&gt;=0,E81=0,E82&gt;0,J82&lt;K82),"Will Not Meet Goal",
+IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,I81&lt;K81),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E80=0,E81=0,E82=0),"N/A",
+IF(AND(E80=0,E81&gt;0,E82=0),"Goal Met",
+IF(AND(E80&gt;0,E81&gt;0,I80+0.005&gt;=K80),"Goal Met",
+IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,I82+0.005&gt;=K82),"Goal Met",
+IF(AND(E80&gt;=0,E81=0,E82&gt;0,I82&lt;K82),"Goal Not Met",
+IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,I81&lt;K81),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N80">
+        <f>IF(L80="Y",(E80+E82),E80)</f>
+        <v>230</v>
+      </c>
+      <c r="O80" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P80" s="7">
+        <f t="shared" si="2"/>
+        <v>0.96638655462184875</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>2024</v>
+      </c>
+      <c r="B81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" t="s">
+        <v>29</v>
+      </c>
+      <c r="D81" t="s">
+        <v>16</v>
+      </c>
+      <c r="E81" s="6">
+        <v>0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>46</v>
+      </c>
+      <c r="G81" t="s">
+        <v>30</v>
+      </c>
+      <c r="H81">
+        <f>SUM($E80:$E82)</f>
+        <v>238</v>
+      </c>
+      <c r="I81" s="15">
+        <f>IFERROR(E80/(E80+E82),"")</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J81" s="15">
+        <f>IFERROR((E80+E81)/H80,0)</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="K81" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L81" t="s">
+        <v>15</v>
+      </c>
+      <c r="M81" s="6" t="str">
+        <f>IF(L80="Y",IF(AND(E80=0,E81=0,E82=0),"N/A",
+IF(AND(E80=0,E81&gt;0,E82=0),"Currently Meeting, Pending",
+IF(AND(E80&gt;0,E81&gt;0,I80+0.005&gt;=K80),"Currently Meeting, Pending",
+IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,I82+0.005&gt;=K82),"Will Meet Goal",
+IF(AND(E80&gt;=0,E81=0,E82&gt;0,J82&lt;K82),"Will Not Meet Goal",
+IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,I81&lt;K81),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E80=0,E81=0,E82=0),"N/A",
+IF(AND(E80=0,E81&gt;0,E82=0),"Goal Met",
+IF(AND(E80&gt;0,E81&gt;0,I80+0.005&gt;=K80),"Goal Met",
+IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,I82+0.005&gt;=K82),"Goal Met",
+IF(AND(E80&gt;=0,E81=0,E82&gt;0,I82&lt;K82),"Goal Not Met",
+IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,I81&lt;K81),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N81">
+        <f>IF(L80="Y",(E80+E82),E80)</f>
+        <v>230</v>
+      </c>
+      <c r="O81" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P81" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>2024</v>
+      </c>
+      <c r="B82" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" s="6">
         <v>8</v>
       </c>
-      <c r="K1" s="16" t="s">
+      <c r="F82" t="s">
+        <v>46</v>
+      </c>
+      <c r="G82" t="s">
+        <v>30</v>
+      </c>
+      <c r="H82">
+        <f>SUM($E80:$E82)</f>
+        <v>238</v>
+      </c>
+      <c r="I82" s="15">
+        <f>IFERROR(E80/(E80+E82),"")</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J82" s="15">
+        <f>IFERROR((E80+E81)/H80,0)</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="K82" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L82" t="s">
+        <v>15</v>
+      </c>
+      <c r="M82" s="6" t="str">
+        <f>IF(L80="Y",IF(AND(E80=0,E81=0,E82=0),"N/A",
+IF(AND(E80=0,E81&gt;0,E82=0),"Currently Meeting, Pending",
+IF(AND(E80&gt;0,E81&gt;0,I80+0.005&gt;=K80),"Currently Meeting, Pending",
+IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,I82+0.005&gt;=K82),"Will Meet Goal",
+IF(AND(E80&gt;=0,E81=0,E82&gt;0,J82&lt;K82),"Will Not Meet Goal",
+IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,I81&lt;K81),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E80=0,E81=0,E82=0),"N/A",
+IF(AND(E80=0,E81&gt;0,E82=0),"Goal Met",
+IF(AND(E80&gt;0,E81&gt;0,I80+0.005&gt;=K80),"Goal Met",
+IF(AND(E80&gt;0,E81&gt;=0,E82&gt;=0,I82+0.005&gt;=K82),"Goal Met",
+IF(AND(E80&gt;=0,E81=0,E82&gt;0,I82&lt;K82),"Goal Not Met",
+IF(AND(E80&gt;=0,E81&gt;0,E82&gt;0,I81&lt;K81),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N82">
+        <f>IF(L80="Y",(E80+E82),E80)</f>
+        <v>230</v>
+      </c>
+      <c r="O82" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P82" s="7">
+        <f t="shared" si="2"/>
+        <v>3.3613445378151259E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>2024</v>
+      </c>
+      <c r="B83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" t="s">
+        <v>31</v>
+      </c>
+      <c r="D83" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="6">
+        <v>102</v>
+      </c>
+      <c r="F83" t="s">
+        <v>46</v>
+      </c>
+      <c r="G83" t="s">
+        <v>32</v>
+      </c>
+      <c r="H83">
+        <f>SUM($E83:$E85)</f>
+        <v>107</v>
+      </c>
+      <c r="I83" s="15">
+        <f>IFERROR(E83/(E83+E85),"")</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J83" s="15">
+        <f>IFERROR((E83+E84)/H83,0)</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="K83" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L83" t="s">
+        <v>15</v>
+      </c>
+      <c r="M83" s="6" t="str">
+        <f>IF(L83="Y",IF(AND(E83=0,E84=0,E85=0),"N/A",
+IF(AND(E83=0,E84&gt;0,E85=0),"Currently Meeting, Pending",
+IF(AND(E83&gt;0,E84&gt;0,I83+0.005&gt;=K83),"Currently Meeting, Pending",
+IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,I85+0.005&gt;=K85),"Will Meet Goal",
+IF(AND(E83&gt;=0,E84=0,E85&gt;0,J85&lt;K85),"Will Not Meet Goal",
+IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,I84&lt;K84),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E83=0,E84=0,E85=0),"N/A",
+IF(AND(E83=0,E84&gt;0,E85=0),"Goal Met",
+IF(AND(E83&gt;0,E84&gt;0,I83+0.005&gt;=K83),"Goal Met",
+IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,I85+0.005&gt;=K85),"Goal Met",
+IF(AND(E83&gt;=0,E84=0,E85&gt;0,I85&lt;K85),"Goal Not Met",
+IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,I84&lt;K84),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N83">
+        <f>IF(L83="Y",(E83+E85),E83)</f>
+        <v>102</v>
+      </c>
+      <c r="O83" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P83" s="7">
+        <f t="shared" si="2"/>
+        <v>0.95327102803738317</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>2024</v>
+      </c>
+      <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="6">
+        <v>0</v>
+      </c>
+      <c r="F84" t="s">
+        <v>46</v>
+      </c>
+      <c r="G84" t="s">
+        <v>32</v>
+      </c>
+      <c r="H84">
+        <f>SUM($E83:$E85)</f>
+        <v>107</v>
+      </c>
+      <c r="I84" s="15">
+        <f>IFERROR(E83/(E83+E85),"")</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J84" s="15">
+        <f>IFERROR((E83+E84)/H83,0)</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="K84" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L84" t="s">
+        <v>15</v>
+      </c>
+      <c r="M84" s="6" t="str">
+        <f>IF(L83="Y",IF(AND(E83=0,E84=0,E85=0),"N/A",
+IF(AND(E83=0,E84&gt;0,E85=0),"Currently Meeting, Pending",
+IF(AND(E83&gt;0,E84&gt;0,I83+0.005&gt;=K83),"Currently Meeting, Pending",
+IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,I85+0.005&gt;=K85),"Will Meet Goal",
+IF(AND(E83&gt;=0,E84=0,E85&gt;0,J85&lt;K85),"Will Not Meet Goal",
+IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,I84&lt;K84),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E83=0,E84=0,E85=0),"N/A",
+IF(AND(E83=0,E84&gt;0,E85=0),"Goal Met",
+IF(AND(E83&gt;0,E84&gt;0,I83+0.005&gt;=K83),"Goal Met",
+IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,I85+0.005&gt;=K85),"Goal Met",
+IF(AND(E83&gt;=0,E84=0,E85&gt;0,I85&lt;K85),"Goal Not Met",
+IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,I84&lt;K84),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N84">
+        <f>IF(L83="Y",(E83+E85),E83)</f>
+        <v>102</v>
+      </c>
+      <c r="O84" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P84" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>2024</v>
+      </c>
+      <c r="B85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C85" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" s="6">
+        <v>5</v>
+      </c>
+      <c r="F85" t="s">
+        <v>46</v>
+      </c>
+      <c r="G85" t="s">
+        <v>32</v>
+      </c>
+      <c r="H85">
+        <f>SUM($E83:$E85)</f>
+        <v>107</v>
+      </c>
+      <c r="I85" s="15">
+        <f>IFERROR(E83/(E83+E85),"")</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J85" s="15">
+        <f>IFERROR((E83+E84)/H83,0)</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="K85" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L85" t="s">
+        <v>15</v>
+      </c>
+      <c r="M85" s="6" t="str">
+        <f>IF(L83="Y",IF(AND(E83=0,E84=0,E85=0),"N/A",
+IF(AND(E83=0,E84&gt;0,E85=0),"Currently Meeting, Pending",
+IF(AND(E83&gt;0,E84&gt;0,I83+0.005&gt;=K83),"Currently Meeting, Pending",
+IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,I85+0.005&gt;=K85),"Will Meet Goal",
+IF(AND(E83&gt;=0,E84=0,E85&gt;0,J85&lt;K85),"Will Not Meet Goal",
+IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,I84&lt;K84),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E83=0,E84=0,E85=0),"N/A",
+IF(AND(E83=0,E84&gt;0,E85=0),"Goal Met",
+IF(AND(E83&gt;0,E84&gt;0,I83+0.005&gt;=K83),"Goal Met",
+IF(AND(E83&gt;0,E84&gt;=0,E85&gt;=0,I85+0.005&gt;=K85),"Goal Met",
+IF(AND(E83&gt;=0,E84=0,E85&gt;0,I85&lt;K85),"Goal Not Met",
+IF(AND(E83&gt;=0,E84&gt;0,E85&gt;0,I84&lt;K84),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N85">
+        <f>IF(L83="Y",(E83+E85),E83)</f>
+        <v>102</v>
+      </c>
+      <c r="O85" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P85" s="7">
+        <f t="shared" si="2"/>
+        <v>4.6728971962616821E-2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>2024</v>
+      </c>
+      <c r="B86" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="6">
+        <v>13</v>
+      </c>
+      <c r="F86" t="s">
+        <v>49</v>
+      </c>
+      <c r="G86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H86">
+        <f>SUM($E86:$E88)</f>
+        <v>14</v>
+      </c>
+      <c r="I86" s="15">
+        <f>IFERROR(E86/(E86+E88),"")</f>
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K86" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L86" t="s">
+        <v>15</v>
+      </c>
+      <c r="M86" s="6" t="str">
+        <f>IF(L86="Y",IF(AND(E86=0,E87=0,E88=0),"N/A",
+IF(AND(E86=0,E87&gt;0,E88=0),"Currently Meeting, Pending",
+IF(AND(E86&gt;0,E87&gt;0,I86+0.005&gt;=K86),"Currently Meeting, Pending",
+IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,I88+0.005&gt;=K88),"Will Meet Goal",
+IF(AND(E86&gt;=0,E87=0,E88&gt;0,J88&lt;K88),"Will Not Meet Goal",
+IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,I87&lt;K87),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E86=0,E87=0,E88=0),"N/A",
+IF(AND(E86=0,E87&gt;0,E88=0),"Goal Met",
+IF(AND(E86&gt;0,E87&gt;0,I86+0.005&gt;=K86),"Goal Met",
+IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,I88+0.005&gt;=K88),"Goal Met",
+IF(AND(E86&gt;=0,E87=0,E88&gt;0,I88&lt;K88),"Goal Not Met",
+IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,I87&lt;K87),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N86">
+        <f>IF(L86="Y",(E86+E88),E86)</f>
+        <v>13</v>
+      </c>
+      <c r="O86" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P86" s="7">
+        <f t="shared" si="2"/>
+        <v>0.9285714285714286</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>2024</v>
+      </c>
+      <c r="B87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" t="s">
+        <v>16</v>
+      </c>
+      <c r="E87" s="6">
+        <v>0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>49</v>
+      </c>
+      <c r="G87" t="s">
+        <v>35</v>
+      </c>
+      <c r="H87">
+        <f>SUM($E86:$E88)</f>
+        <v>14</v>
+      </c>
+      <c r="I87" s="15">
+        <f>IFERROR(E86/(E86+E88),"")</f>
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K87" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L87" t="s">
+        <v>15</v>
+      </c>
+      <c r="M87" s="6" t="str">
+        <f>IF(L86="Y",IF(AND(E86=0,E87=0,E88=0),"N/A",
+IF(AND(E86=0,E87&gt;0,E88=0),"Currently Meeting, Pending",
+IF(AND(E86&gt;0,E87&gt;0,I86+0.005&gt;=K86),"Currently Meeting, Pending",
+IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,I88+0.005&gt;=K88),"Will Meet Goal",
+IF(AND(E86&gt;=0,E87=0,E88&gt;0,J88&lt;K88),"Will Not Meet Goal",
+IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,I87&lt;K87),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E86=0,E87=0,E88=0),"N/A",
+IF(AND(E86=0,E87&gt;0,E88=0),"Goal Met",
+IF(AND(E86&gt;0,E87&gt;0,I86+0.005&gt;=K86),"Goal Met",
+IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,I88+0.005&gt;=K88),"Goal Met",
+IF(AND(E86&gt;=0,E87=0,E88&gt;0,I88&lt;K88),"Goal Not Met",
+IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,I87&lt;K87),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N87">
+        <f>IF(L86="Y",(E86+E88),E86)</f>
+        <v>13</v>
+      </c>
+      <c r="O87" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P87" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>2024</v>
+      </c>
+      <c r="B88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="6">
+        <v>1</v>
+      </c>
+      <c r="F88" t="s">
+        <v>49</v>
+      </c>
+      <c r="G88" t="s">
+        <v>35</v>
+      </c>
+      <c r="H88">
+        <f>SUM($E86:$E88)</f>
+        <v>14</v>
+      </c>
+      <c r="I88" s="15">
+        <f>IFERROR(E86/(E86+E88),"")</f>
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K88" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L88" t="s">
+        <v>15</v>
+      </c>
+      <c r="M88" s="6" t="str">
+        <f>IF(L86="Y",IF(AND(E86=0,E87=0,E88=0),"N/A",
+IF(AND(E86=0,E87&gt;0,E88=0),"Currently Meeting, Pending",
+IF(AND(E86&gt;0,E87&gt;0,I86+0.005&gt;=K86),"Currently Meeting, Pending",
+IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,I88+0.005&gt;=K88),"Will Meet Goal",
+IF(AND(E86&gt;=0,E87=0,E88&gt;0,J88&lt;K88),"Will Not Meet Goal",
+IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,I87&lt;K87),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E86=0,E87=0,E88=0),"N/A",
+IF(AND(E86=0,E87&gt;0,E88=0),"Goal Met",
+IF(AND(E86&gt;0,E87&gt;0,I86+0.005&gt;=K86),"Goal Met",
+IF(AND(E86&gt;0,E87&gt;=0,E88&gt;=0,I88+0.005&gt;=K88),"Goal Met",
+IF(AND(E86&gt;=0,E87=0,E88&gt;0,I88&lt;K88),"Goal Not Met",
+IF(AND(E86&gt;=0,E87&gt;0,E88&gt;0,I87&lt;K87),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N88">
+        <f>IF(L86="Y",(E86+E88),E86)</f>
+        <v>13</v>
+      </c>
+      <c r="O88" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P88" s="7">
+        <f t="shared" si="2"/>
+        <v>7.1428571428571425E-2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>2024</v>
+      </c>
+      <c r="B89" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="6">
+        <v>20</v>
+      </c>
+      <c r="F89" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" t="s">
+        <v>22</v>
+      </c>
+      <c r="H89">
+        <f>SUM($E89:$E91)</f>
+        <v>23</v>
+      </c>
+      <c r="I89" s="15">
+        <f>IFERROR(E89/(E89+E91),"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J89" s="15">
+        <f>IFERROR((E89+E90)/H89,"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="K89" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L89" t="s">
+        <v>15</v>
+      </c>
+      <c r="M89" s="6" t="str">
+        <f>IF(L89="Y",IF(AND(E89=0,E90=0,E91=0),"N/A",
+IF(AND(E89=0,E90&gt;0,E91=0),"Currently Meeting, Pending",
+IF(AND(E89&gt;0,E90&gt;0,I89+0.005&gt;=K89),"Currently Meeting, Pending",
+IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,I91+0.005&gt;=K91),"Will Meet Goal",
+IF(AND(E89&gt;=0,E90=0,E91&gt;0,J91&lt;K91),"Will Not Meet Goal",
+IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,I90&lt;K90),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E89=0,E90=0,E91=0),"N/A",
+IF(AND(E89=0,E90&gt;0,E91=0),"Goal Met",
+IF(AND(E89&gt;0,E90&gt;0,I89+0.005&gt;=K89),"Goal Met",
+IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,I91+0.005&gt;=K91),"Goal Met",
+IF(AND(E89&gt;=0,E90=0,E91&gt;0,I91&lt;K91),"Goal Not Met",
+IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,I90&lt;K90),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N89">
+        <f>IF(L89="Y",(E89+E91),E89)</f>
+        <v>20</v>
+      </c>
+      <c r="O89" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P89" s="7">
+        <f t="shared" si="2"/>
+        <v>0.86956521739130432</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>2024</v>
+      </c>
+      <c r="B90" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90" t="s">
+        <v>16</v>
+      </c>
+      <c r="E90" s="6">
+        <v>0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>46</v>
+      </c>
+      <c r="G90" t="s">
+        <v>22</v>
+      </c>
+      <c r="H90">
+        <f>SUM($E89:$E91)</f>
+        <v>23</v>
+      </c>
+      <c r="I90" s="15">
+        <f>IFERROR(E89/(E89+E91),"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J90" s="15">
+        <f>IFERROR((E89+E90)/H89,"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="K90" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L90" t="s">
+        <v>15</v>
+      </c>
+      <c r="M90" s="6" t="str">
+        <f>IF(L89="Y",IF(AND(E89=0,E90=0,E91=0),"N/A",
+IF(AND(E89=0,E90&gt;0,E91=0),"Currently Meeting, Pending",
+IF(AND(E89&gt;0,E90&gt;0,I89+0.005&gt;=K89),"Currently Meeting, Pending",
+IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,I91+0.005&gt;=K91),"Will Meet Goal",
+IF(AND(E89&gt;=0,E90=0,E91&gt;0,J91&lt;K91),"Will Not Meet Goal",
+IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,I90&lt;K90),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E89=0,E90=0,E91=0),"N/A",
+IF(AND(E89=0,E90&gt;0,E91=0),"Goal Met",
+IF(AND(E89&gt;0,E90&gt;0,I89+0.005&gt;=K89),"Goal Met",
+IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,I91+0.005&gt;=K91),"Goal Met",
+IF(AND(E89&gt;=0,E90=0,E91&gt;0,I91&lt;K91),"Goal Not Met",
+IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,I90&lt;K90),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N90">
+        <f>IF(L89="Y",(E89+E91),E89)</f>
+        <v>20</v>
+      </c>
+      <c r="O90" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P90" s="7">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>2024</v>
+      </c>
+      <c r="B91" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" s="6">
+        <v>3</v>
+      </c>
+      <c r="F91" t="s">
+        <v>46</v>
+      </c>
+      <c r="G91" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91">
+        <f>SUM($E89:$E91)</f>
+        <v>23</v>
+      </c>
+      <c r="I91" s="15">
+        <f>IFERROR(E89/(E89+E91),"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J91" s="15">
+        <f>IFERROR((E89+E90)/H89,"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="K91" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="L91" t="s">
+        <v>15</v>
+      </c>
+      <c r="M91" s="6" t="str">
+        <f>IF(L89="Y",IF(AND(E89=0,E90=0,E91=0),"N/A",
+IF(AND(E89=0,E90&gt;0,E91=0),"Currently Meeting, Pending",
+IF(AND(E89&gt;0,E90&gt;0,I89+0.005&gt;=K89),"Currently Meeting, Pending",
+IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,I91+0.005&gt;=K91),"Will Meet Goal",
+IF(AND(E89&gt;=0,E90=0,E91&gt;0,J91&lt;K91),"Will Not Meet Goal",
+IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,I90&lt;K90),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E89=0,E90=0,E91=0),"N/A",
+IF(AND(E89=0,E90&gt;0,E91=0),"Goal Met",
+IF(AND(E89&gt;0,E90&gt;0,I89+0.005&gt;=K89),"Goal Met",
+IF(AND(E89&gt;0,E90&gt;=0,E91&gt;=0,I91+0.005&gt;=K91),"Goal Met",
+IF(AND(E89&gt;=0,E90=0,E91&gt;0,I91&lt;K91),"Goal Not Met",
+IF(AND(E89&gt;=0,E90&gt;0,E91&gt;0,I90&lt;K90),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N91">
+        <f>IF(L89="Y",(E89+E91),E89)</f>
+        <v>20</v>
+      </c>
+      <c r="O91" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P91" s="7">
+        <f t="shared" si="2"/>
+        <v>0.13043478260869565</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>2025</v>
+      </c>
+      <c r="B92" t="s">
+        <v>23</v>
+      </c>
+      <c r="C92" t="s">
+        <v>43</v>
+      </c>
+      <c r="D92" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92">
+        <v>38</v>
+      </c>
+      <c r="F92" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" t="s">
+        <v>22</v>
+      </c>
+      <c r="H92">
+        <v>43</v>
+      </c>
+      <c r="I92" s="14">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J92" s="14">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K92" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L92" t="s">
+        <v>39</v>
+      </c>
+      <c r="M92" t="s">
+        <v>40</v>
+      </c>
+      <c r="N92" s="16">
+        <v>43</v>
+      </c>
+      <c r="O92" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P92" s="7">
+        <v>0.88372093023255816</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>2025</v>
+      </c>
+      <c r="B93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C93" t="s">
+        <v>43</v>
+      </c>
+      <c r="D93" t="s">
+        <v>16</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93" t="s">
+        <v>46</v>
+      </c>
+      <c r="G93" t="s">
+        <v>22</v>
+      </c>
+      <c r="H93">
+        <v>43</v>
+      </c>
+      <c r="I93" s="14">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J93" s="14">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K93" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L93" t="s">
+        <v>39</v>
+      </c>
+      <c r="M93" t="s">
+        <v>40</v>
+      </c>
+      <c r="N93" s="16">
+        <v>43</v>
+      </c>
+      <c r="O93" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P93" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>2025</v>
+      </c>
+      <c r="B94" t="s">
+        <v>23</v>
+      </c>
+      <c r="C94" t="s">
+        <v>43</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94">
+        <v>5</v>
+      </c>
+      <c r="F94" t="s">
+        <v>46</v>
+      </c>
+      <c r="G94" t="s">
+        <v>22</v>
+      </c>
+      <c r="H94">
+        <v>43</v>
+      </c>
+      <c r="I94" s="14">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J94" s="14">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K94" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L94" t="s">
+        <v>39</v>
+      </c>
+      <c r="M94" t="s">
+        <v>40</v>
+      </c>
+      <c r="N94" s="16">
+        <v>43</v>
+      </c>
+      <c r="O94" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P94" s="7">
+        <v>0.11627906976744186</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>2025</v>
+      </c>
+      <c r="B95" t="s">
+        <v>23</v>
+      </c>
+      <c r="C95" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95">
+        <v>6</v>
+      </c>
+      <c r="F95" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G95" t="s">
+        <v>21</v>
+      </c>
+      <c r="H95" s="11">
+        <v>7</v>
+      </c>
+      <c r="I95" s="9">
+        <v>1</v>
+      </c>
+      <c r="J95" s="9">
+        <v>1</v>
+      </c>
+      <c r="K95" s="9">
+        <v>0.9</v>
+      </c>
+      <c r="L95" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="M95" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="N95" s="11">
+        <v>6</v>
+      </c>
+      <c r="O95" s="12">
+        <v>45930</v>
+      </c>
+      <c r="P95" s="7">
+        <f>IFERROR(E95/H95,0)</f>
+        <v>0.8571428571428571</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>2025</v>
+      </c>
+      <c r="B96" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G96" t="s">
+        <v>21</v>
+      </c>
+      <c r="H96" s="11">
+        <v>7</v>
+      </c>
+      <c r="I96" s="9">
+        <v>1</v>
+      </c>
+      <c r="J96" s="9">
+        <v>1</v>
+      </c>
+      <c r="K96" s="9">
+        <v>0.9</v>
+      </c>
+      <c r="L96" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="M96" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="N96" s="11">
+        <v>6</v>
+      </c>
+      <c r="O96" s="12">
+        <v>45930</v>
+      </c>
+      <c r="P96" s="7">
+        <f>IFERROR(E96/H96,0)</f>
+        <v>0.14285714285714285</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>2025</v>
+      </c>
+      <c r="B97" t="s">
+        <v>23</v>
+      </c>
+      <c r="C97" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="G97" t="s">
+        <v>21</v>
+      </c>
+      <c r="H97" s="11">
+        <v>7</v>
+      </c>
+      <c r="I97" s="9">
+        <v>1</v>
+      </c>
+      <c r="J97" s="9">
+        <v>1</v>
+      </c>
+      <c r="K97" s="9">
+        <v>0.9</v>
+      </c>
+      <c r="L97" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="M97" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="N97" s="11">
+        <v>6</v>
+      </c>
+      <c r="O97" s="12">
+        <v>45930</v>
+      </c>
+      <c r="P97" s="7">
+        <f>IFERROR(E97/H97,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>2025</v>
+      </c>
+      <c r="B98" t="s">
+        <v>23</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98">
+        <v>16</v>
+      </c>
+      <c r="F98" t="s">
+        <v>48</v>
+      </c>
+      <c r="G98" t="s">
+        <v>35</v>
+      </c>
+      <c r="H98">
+        <v>18</v>
+      </c>
+      <c r="I98" s="14">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J98" s="14">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="K98" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L98" t="s">
+        <v>39</v>
+      </c>
+      <c r="M98" t="s">
+        <v>41</v>
+      </c>
+      <c r="N98" s="16">
+        <v>18</v>
+      </c>
+      <c r="O98" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P98" s="7">
+        <v>0.88888888888888884</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>2025</v>
+      </c>
+      <c r="B99" t="s">
+        <v>23</v>
+      </c>
+      <c r="C99" t="s">
+        <v>34</v>
+      </c>
+      <c r="D99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>48</v>
+      </c>
+      <c r="G99" t="s">
+        <v>35</v>
+      </c>
+      <c r="H99">
+        <v>18</v>
+      </c>
+      <c r="I99" s="14">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J99" s="14">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="K99" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L99" t="s">
+        <v>39</v>
+      </c>
+      <c r="M99" t="s">
+        <v>41</v>
+      </c>
+      <c r="N99" s="16">
+        <v>18</v>
+      </c>
+      <c r="O99" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P99" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>2025</v>
+      </c>
+      <c r="B100" t="s">
+        <v>23</v>
+      </c>
+      <c r="C100" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100">
+        <v>2</v>
+      </c>
+      <c r="F100" t="s">
+        <v>48</v>
+      </c>
+      <c r="G100" t="s">
+        <v>35</v>
+      </c>
+      <c r="H100">
+        <v>18</v>
+      </c>
+      <c r="I100" s="14">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J100" s="14">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="K100" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L100" t="s">
+        <v>39</v>
+      </c>
+      <c r="M100" t="s">
+        <v>41</v>
+      </c>
+      <c r="N100" s="16">
+        <v>18</v>
+      </c>
+      <c r="O100" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P100" s="7">
+        <v>0.1111111111111111</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>2025</v>
+      </c>
+      <c r="B101" t="s">
+        <v>23</v>
+      </c>
+      <c r="C101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101">
+        <v>239</v>
+      </c>
+      <c r="F101" t="s">
+        <v>46</v>
+      </c>
+      <c r="G101" t="s">
+        <v>30</v>
+      </c>
+      <c r="H101">
+        <v>273</v>
+      </c>
+      <c r="I101" s="14">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="J101" s="14">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="K101" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L101" t="s">
+        <v>39</v>
+      </c>
+      <c r="M101" t="s">
+        <v>41</v>
+      </c>
+      <c r="N101" s="16">
+        <v>273</v>
+      </c>
+      <c r="O101" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P101" s="7">
+        <v>0.87545787545787546</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>2025</v>
+      </c>
+      <c r="B102" t="s">
+        <v>23</v>
+      </c>
+      <c r="C102" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102" t="s">
+        <v>16</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>46</v>
+      </c>
+      <c r="G102" t="s">
+        <v>30</v>
+      </c>
+      <c r="H102">
+        <v>273</v>
+      </c>
+      <c r="I102" s="14">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="J102" s="14">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="K102" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L102" t="s">
+        <v>39</v>
+      </c>
+      <c r="M102" t="s">
+        <v>41</v>
+      </c>
+      <c r="N102" s="16">
+        <v>273</v>
+      </c>
+      <c r="O102" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P102" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>2025</v>
+      </c>
+      <c r="B103" t="s">
+        <v>23</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103">
+        <v>34</v>
+      </c>
+      <c r="F103" t="s">
+        <v>46</v>
+      </c>
+      <c r="G103" t="s">
+        <v>30</v>
+      </c>
+      <c r="H103">
+        <v>273</v>
+      </c>
+      <c r="I103" s="14">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="J103" s="14">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="K103" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L103" t="s">
+        <v>39</v>
+      </c>
+      <c r="M103" t="s">
+        <v>41</v>
+      </c>
+      <c r="N103" s="16">
+        <v>273</v>
+      </c>
+      <c r="O103" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P103" s="7">
+        <v>0.12454212454212454</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>2025</v>
+      </c>
+      <c r="B104" t="s">
+        <v>23</v>
+      </c>
+      <c r="C104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D104" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104">
+        <v>212</v>
+      </c>
+      <c r="F104" t="s">
+        <v>46</v>
+      </c>
+      <c r="G104" t="s">
+        <v>21</v>
+      </c>
+      <c r="H104">
+        <v>241</v>
+      </c>
+      <c r="I104" s="14">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="J104" s="14">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="K104" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L104" t="s">
+        <v>39</v>
+      </c>
+      <c r="M104" t="s">
+        <v>40</v>
+      </c>
+      <c r="N104" s="16">
+        <v>241</v>
+      </c>
+      <c r="O104" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P104" s="7">
+        <v>0.8796680497925311</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>2025</v>
+      </c>
+      <c r="B105" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" t="s">
+        <v>26</v>
+      </c>
+      <c r="D105" t="s">
+        <v>16</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>46</v>
+      </c>
+      <c r="G105" t="s">
+        <v>21</v>
+      </c>
+      <c r="H105">
+        <v>241</v>
+      </c>
+      <c r="I105" s="14">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="J105" s="14">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="K105" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L105" t="s">
+        <v>39</v>
+      </c>
+      <c r="M105" t="s">
+        <v>40</v>
+      </c>
+      <c r="N105" s="16">
+        <v>241</v>
+      </c>
+      <c r="O105" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P105" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>2025</v>
+      </c>
+      <c r="B106" t="s">
+        <v>23</v>
+      </c>
+      <c r="C106" t="s">
+        <v>26</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106">
+        <v>29</v>
+      </c>
+      <c r="F106" t="s">
+        <v>46</v>
+      </c>
+      <c r="G106" t="s">
+        <v>21</v>
+      </c>
+      <c r="H106">
+        <v>241</v>
+      </c>
+      <c r="I106" s="14">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="J106" s="14">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="K106" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L106" t="s">
+        <v>39</v>
+      </c>
+      <c r="M106" t="s">
+        <v>40</v>
+      </c>
+      <c r="N106" s="16">
+        <v>241</v>
+      </c>
+      <c r="O106" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P106" s="7">
+        <v>0.12033195020746888</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>2025</v>
+      </c>
+      <c r="B107" t="s">
+        <v>23</v>
+      </c>
+      <c r="C107" t="s">
+        <v>27</v>
+      </c>
+      <c r="D107" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107">
+        <v>184</v>
+      </c>
+      <c r="F107" t="s">
+        <v>46</v>
+      </c>
+      <c r="G107" t="s">
+        <v>28</v>
+      </c>
+      <c r="H107">
+        <v>193</v>
+      </c>
+      <c r="I107" s="14">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="J107" s="14">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="K107" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L107" t="s">
+        <v>39</v>
+      </c>
+      <c r="M107" t="s">
+        <v>41</v>
+      </c>
+      <c r="N107" s="16">
+        <v>193</v>
+      </c>
+      <c r="O107" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P107" s="7">
+        <v>0.95336787564766834</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>2025</v>
+      </c>
+      <c r="B108" t="s">
+        <v>23</v>
+      </c>
+      <c r="C108" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" t="s">
+        <v>16</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>46</v>
+      </c>
+      <c r="G108" t="s">
+        <v>28</v>
+      </c>
+      <c r="H108">
+        <v>193</v>
+      </c>
+      <c r="I108" s="14">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="J108" s="14">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="K108" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L108" t="s">
+        <v>39</v>
+      </c>
+      <c r="M108" t="s">
+        <v>41</v>
+      </c>
+      <c r="N108" s="16">
+        <v>193</v>
+      </c>
+      <c r="O108" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P108" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>2025</v>
+      </c>
+      <c r="B109" t="s">
+        <v>23</v>
+      </c>
+      <c r="C109" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109">
         <v>9</v>
       </c>
-      <c r="L1" s="9" t="s">
+      <c r="F109" t="s">
+        <v>46</v>
+      </c>
+      <c r="G109" t="s">
+        <v>28</v>
+      </c>
+      <c r="H109">
+        <v>193</v>
+      </c>
+      <c r="I109" s="14">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="J109" s="14">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="K109" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L109" t="s">
+        <v>39</v>
+      </c>
+      <c r="M109" t="s">
+        <v>41</v>
+      </c>
+      <c r="N109" s="16">
+        <v>193</v>
+      </c>
+      <c r="O109" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P109" s="7">
+        <v>4.6632124352331605E-2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>2025</v>
+      </c>
+      <c r="B110" t="s">
+        <v>23</v>
+      </c>
+      <c r="C110" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110">
+        <v>238</v>
+      </c>
+      <c r="F110" t="s">
+        <v>46</v>
+      </c>
+      <c r="G110" t="s">
+        <v>30</v>
+      </c>
+      <c r="H110">
+        <v>263</v>
+      </c>
+      <c r="I110" s="14">
+        <v>0.91891891891891897</v>
+      </c>
+      <c r="J110" s="14">
+        <v>0.92015209125475284</v>
+      </c>
+      <c r="K110" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L110" t="s">
+        <v>39</v>
+      </c>
+      <c r="M110" t="s">
+        <v>41</v>
+      </c>
+      <c r="N110" s="16">
+        <v>259</v>
+      </c>
+      <c r="O110" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P110" s="7">
+        <v>0.90494296577946765</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>2025</v>
+      </c>
+      <c r="B111" t="s">
+        <v>23</v>
+      </c>
+      <c r="C111" t="s">
+        <v>29</v>
+      </c>
+      <c r="D111" t="s">
+        <v>16</v>
+      </c>
+      <c r="E111">
+        <v>4</v>
+      </c>
+      <c r="F111" t="s">
+        <v>46</v>
+      </c>
+      <c r="G111" t="s">
+        <v>30</v>
+      </c>
+      <c r="H111">
+        <v>263</v>
+      </c>
+      <c r="I111" s="14">
+        <v>0.91891891891891897</v>
+      </c>
+      <c r="J111" s="14">
+        <v>0.92015209125475284</v>
+      </c>
+      <c r="K111" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L111" t="s">
+        <v>39</v>
+      </c>
+      <c r="M111" t="s">
+        <v>41</v>
+      </c>
+      <c r="N111" s="16">
+        <v>259</v>
+      </c>
+      <c r="O111" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P111" s="7">
+        <v>1.5209125475285171E-2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>2025</v>
+      </c>
+      <c r="B112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C112" t="s">
+        <v>29</v>
+      </c>
+      <c r="D112" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112">
+        <v>21</v>
+      </c>
+      <c r="F112" t="s">
+        <v>46</v>
+      </c>
+      <c r="G112" t="s">
+        <v>30</v>
+      </c>
+      <c r="H112">
+        <v>263</v>
+      </c>
+      <c r="I112" s="14">
+        <v>0.91891891891891897</v>
+      </c>
+      <c r="J112" s="14">
+        <v>0.92015209125475284</v>
+      </c>
+      <c r="K112" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L112" t="s">
+        <v>39</v>
+      </c>
+      <c r="M112" t="s">
+        <v>41</v>
+      </c>
+      <c r="N112" s="16">
+        <v>259</v>
+      </c>
+      <c r="O112" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P112" s="7">
+        <v>7.9847908745247151E-2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>2025</v>
+      </c>
+      <c r="B113" t="s">
+        <v>23</v>
+      </c>
+      <c r="C113" t="s">
+        <v>31</v>
+      </c>
+      <c r="D113" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113">
+        <v>131</v>
+      </c>
+      <c r="F113" t="s">
+        <v>46</v>
+      </c>
+      <c r="G113" t="s">
+        <v>32</v>
+      </c>
+      <c r="H113">
+        <v>136</v>
+      </c>
+      <c r="I113" s="14">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="J113" s="14">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="K113" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L113" t="s">
+        <v>39</v>
+      </c>
+      <c r="M113" t="s">
+        <v>41</v>
+      </c>
+      <c r="N113" s="16">
+        <v>136</v>
+      </c>
+      <c r="O113" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P113" s="7">
+        <v>0.96323529411764708</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>2025</v>
+      </c>
+      <c r="B114" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" t="s">
+        <v>31</v>
+      </c>
+      <c r="D114" t="s">
+        <v>16</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>46</v>
+      </c>
+      <c r="G114" t="s">
+        <v>32</v>
+      </c>
+      <c r="H114">
+        <v>136</v>
+      </c>
+      <c r="I114" s="14">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="J114" s="14">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="K114" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L114" t="s">
+        <v>39</v>
+      </c>
+      <c r="M114" t="s">
+        <v>41</v>
+      </c>
+      <c r="N114" s="16">
+        <v>136</v>
+      </c>
+      <c r="O114" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P114" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>2025</v>
+      </c>
+      <c r="B115" t="s">
+        <v>23</v>
+      </c>
+      <c r="C115" t="s">
+        <v>31</v>
+      </c>
+      <c r="D115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E115">
+        <v>5</v>
+      </c>
+      <c r="F115" t="s">
+        <v>46</v>
+      </c>
+      <c r="G115" t="s">
+        <v>32</v>
+      </c>
+      <c r="H115">
+        <v>136</v>
+      </c>
+      <c r="I115" s="14">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="J115" s="14">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="K115" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L115" t="s">
+        <v>39</v>
+      </c>
+      <c r="M115" t="s">
+        <v>41</v>
+      </c>
+      <c r="N115" s="16">
+        <v>136</v>
+      </c>
+      <c r="O115" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P115" s="7">
+        <v>3.6764705882352942E-2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>2025</v>
+      </c>
+      <c r="B116" t="s">
+        <v>23</v>
+      </c>
+      <c r="C116" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116">
+        <v>8</v>
+      </c>
+      <c r="F116" t="s">
+        <v>49</v>
+      </c>
+      <c r="G116" t="s">
+        <v>35</v>
+      </c>
+      <c r="H116">
+        <v>8</v>
+      </c>
+      <c r="I116" s="14">
+        <v>1</v>
+      </c>
+      <c r="J116" s="14">
+        <v>1</v>
+      </c>
+      <c r="K116" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L116" t="s">
+        <v>39</v>
+      </c>
+      <c r="M116" t="s">
+        <v>41</v>
+      </c>
+      <c r="N116" s="16">
+        <v>8</v>
+      </c>
+      <c r="O116" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P116" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>2025</v>
+      </c>
+      <c r="B117" t="s">
+        <v>23</v>
+      </c>
+      <c r="C117" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117" t="s">
+        <v>16</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>49</v>
+      </c>
+      <c r="G117" t="s">
+        <v>35</v>
+      </c>
+      <c r="H117">
+        <v>8</v>
+      </c>
+      <c r="I117" s="14">
+        <v>1</v>
+      </c>
+      <c r="J117" s="14">
+        <v>1</v>
+      </c>
+      <c r="K117" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L117" t="s">
+        <v>39</v>
+      </c>
+      <c r="M117" t="s">
+        <v>41</v>
+      </c>
+      <c r="N117" s="16">
+        <v>8</v>
+      </c>
+      <c r="O117" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P117" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>2025</v>
+      </c>
+      <c r="B118" t="s">
+        <v>23</v>
+      </c>
+      <c r="C118" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118" t="s">
+        <v>49</v>
+      </c>
+      <c r="G118" t="s">
+        <v>35</v>
+      </c>
+      <c r="H118">
+        <v>8</v>
+      </c>
+      <c r="I118" s="14">
+        <v>1</v>
+      </c>
+      <c r="J118" s="14">
+        <v>1</v>
+      </c>
+      <c r="K118" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L118" t="s">
+        <v>39</v>
+      </c>
+      <c r="M118" t="s">
+        <v>41</v>
+      </c>
+      <c r="N118" s="16">
+        <v>8</v>
+      </c>
+      <c r="O118" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P118" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>2025</v>
+      </c>
+      <c r="B119" t="s">
+        <v>23</v>
+      </c>
+      <c r="C119" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119">
+        <v>28</v>
+      </c>
+      <c r="F119" t="s">
+        <v>46</v>
+      </c>
+      <c r="G119" t="s">
+        <v>22</v>
+      </c>
+      <c r="H119">
+        <v>30</v>
+      </c>
+      <c r="I119" s="14">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J119" s="14">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K119" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L119" t="s">
+        <v>39</v>
+      </c>
+      <c r="M119" t="s">
+        <v>41</v>
+      </c>
+      <c r="N119" s="16">
+        <v>30</v>
+      </c>
+      <c r="O119" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P119" s="7">
+        <v>0.93333333333333335</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>2025</v>
+      </c>
+      <c r="B120" t="s">
+        <v>23</v>
+      </c>
+      <c r="C120" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120" t="s">
+        <v>16</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120" t="s">
+        <v>46</v>
+      </c>
+      <c r="G120" t="s">
+        <v>22</v>
+      </c>
+      <c r="H120">
+        <v>30</v>
+      </c>
+      <c r="I120" s="14">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J120" s="14">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K120" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L120" t="s">
+        <v>39</v>
+      </c>
+      <c r="M120" t="s">
+        <v>41</v>
+      </c>
+      <c r="N120" s="16">
+        <v>30</v>
+      </c>
+      <c r="O120" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P120" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>2025</v>
+      </c>
+      <c r="B121" t="s">
+        <v>23</v>
+      </c>
+      <c r="C121" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121">
+        <v>2</v>
+      </c>
+      <c r="F121" t="s">
+        <v>46</v>
+      </c>
+      <c r="G121" t="s">
+        <v>22</v>
+      </c>
+      <c r="H121">
+        <v>30</v>
+      </c>
+      <c r="I121" s="14">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J121" s="14">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K121" s="14">
+        <v>0.7</v>
+      </c>
+      <c r="L121" t="s">
+        <v>39</v>
+      </c>
+      <c r="M121" t="s">
+        <v>41</v>
+      </c>
+      <c r="N121" s="16">
+        <v>30</v>
+      </c>
+      <c r="O121" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P121" s="7">
+        <v>6.6666666666666666E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>2026</v>
+      </c>
+      <c r="B122" t="s">
+        <v>23</v>
+      </c>
+      <c r="C122" t="s">
+        <v>43</v>
+      </c>
+      <c r="D122" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122">
         <v>10</v>
       </c>
-      <c r="M1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="N1" s="16" t="s">
+      <c r="F122" t="s">
+        <v>46</v>
+      </c>
+      <c r="G122" t="s">
+        <v>22</v>
+      </c>
+      <c r="H122">
+        <v>26</v>
+      </c>
+      <c r="I122" s="14">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="J122" s="14">
+        <v>0.88461538461538458</v>
+      </c>
+      <c r="K122" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L122" t="s">
+        <v>39</v>
+      </c>
+      <c r="M122" t="s">
+        <v>40</v>
+      </c>
+      <c r="N122" s="16">
+        <v>13</v>
+      </c>
+      <c r="O122" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P122" s="7">
+        <v>0.38461538461538464</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>2026</v>
+      </c>
+      <c r="B123" t="s">
+        <v>23</v>
+      </c>
+      <c r="C123" t="s">
+        <v>43</v>
+      </c>
+      <c r="D123" t="s">
+        <v>16</v>
+      </c>
+      <c r="E123">
+        <v>13</v>
+      </c>
+      <c r="F123" t="s">
+        <v>46</v>
+      </c>
+      <c r="G123" t="s">
+        <v>22</v>
+      </c>
+      <c r="H123">
+        <v>26</v>
+      </c>
+      <c r="I123" s="14">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="J123" s="14">
+        <v>0.88461538461538458</v>
+      </c>
+      <c r="K123" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L123" t="s">
+        <v>39</v>
+      </c>
+      <c r="M123" t="s">
+        <v>40</v>
+      </c>
+      <c r="N123" s="16">
+        <v>13</v>
+      </c>
+      <c r="O123" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P123" s="7">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>2026</v>
+      </c>
+      <c r="B124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C124" t="s">
+        <v>43</v>
+      </c>
+      <c r="D124" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="F124" t="s">
+        <v>46</v>
+      </c>
+      <c r="G124" t="s">
+        <v>22</v>
+      </c>
+      <c r="H124">
+        <v>26</v>
+      </c>
+      <c r="I124" s="14">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="J124" s="14">
+        <v>0.88461538461538458</v>
+      </c>
+      <c r="K124" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L124" t="s">
+        <v>39</v>
+      </c>
+      <c r="M124" t="s">
+        <v>40</v>
+      </c>
+      <c r="N124" s="16">
+        <v>13</v>
+      </c>
+      <c r="O124" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P124" s="7">
+        <v>0.11538461538461539</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>2026</v>
+      </c>
+      <c r="B125" t="s">
+        <v>23</v>
+      </c>
+      <c r="C125" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>48</v>
+      </c>
+      <c r="G125" t="s">
+        <v>35</v>
+      </c>
+      <c r="H125">
+        <v>0</v>
+      </c>
+      <c r="I125" s="14"/>
+      <c r="J125" s="14"/>
+      <c r="K125" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L125" t="s">
+        <v>39</v>
+      </c>
+      <c r="M125" t="s">
+        <v>20</v>
+      </c>
+      <c r="N125" s="16">
+        <v>0</v>
+      </c>
+      <c r="O125" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P125" s="7"/>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>2026</v>
+      </c>
+      <c r="B126" t="s">
+        <v>23</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126" t="s">
+        <v>16</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>48</v>
+      </c>
+      <c r="G126" t="s">
+        <v>35</v>
+      </c>
+      <c r="H126">
+        <v>0</v>
+      </c>
+      <c r="I126" s="14"/>
+      <c r="J126" s="14"/>
+      <c r="K126" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L126" t="s">
+        <v>39</v>
+      </c>
+      <c r="M126" t="s">
+        <v>20</v>
+      </c>
+      <c r="N126" s="16">
+        <v>0</v>
+      </c>
+      <c r="O126" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P126" s="7"/>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A127">
+        <v>2026</v>
+      </c>
+      <c r="B127" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127" t="s">
+        <v>48</v>
+      </c>
+      <c r="G127" t="s">
+        <v>35</v>
+      </c>
+      <c r="H127">
+        <v>0</v>
+      </c>
+      <c r="I127" s="14"/>
+      <c r="J127" s="14"/>
+      <c r="K127" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L127" t="s">
+        <v>39</v>
+      </c>
+      <c r="M127" t="s">
+        <v>20</v>
+      </c>
+      <c r="N127" s="16">
+        <v>0</v>
+      </c>
+      <c r="O127" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P127" s="7"/>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A128">
+        <v>2026</v>
+      </c>
+      <c r="B128" t="s">
+        <v>23</v>
+      </c>
+      <c r="C128" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128" t="s">
+        <v>14</v>
+      </c>
+      <c r="E128">
+        <v>84</v>
+      </c>
+      <c r="F128" t="s">
+        <v>46</v>
+      </c>
+      <c r="G128" t="s">
+        <v>30</v>
+      </c>
+      <c r="H128">
+        <v>135</v>
+      </c>
+      <c r="I128" s="14">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="J128" s="14">
+        <v>0.97037037037037033</v>
+      </c>
+      <c r="K128" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L128" t="s">
+        <v>39</v>
+      </c>
+      <c r="M128" t="s">
+        <v>42</v>
+      </c>
+      <c r="N128" s="16">
+        <v>88</v>
+      </c>
+      <c r="O128" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P128" s="7">
+        <v>0.62222222222222223</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A129">
+        <v>2026</v>
+      </c>
+      <c r="B129" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129" t="s">
+        <v>16</v>
+      </c>
+      <c r="E129">
+        <v>47</v>
+      </c>
+      <c r="F129" t="s">
+        <v>46</v>
+      </c>
+      <c r="G129" t="s">
+        <v>30</v>
+      </c>
+      <c r="H129">
+        <v>135</v>
+      </c>
+      <c r="I129" s="14">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="J129" s="14">
+        <v>0.97037037037037033</v>
+      </c>
+      <c r="K129" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L129" t="s">
+        <v>39</v>
+      </c>
+      <c r="M129" t="s">
+        <v>42</v>
+      </c>
+      <c r="N129" s="16">
+        <v>88</v>
+      </c>
+      <c r="O129" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P129" s="7">
+        <v>0.34814814814814815</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A130">
+        <v>2026</v>
+      </c>
+      <c r="B130" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130" t="s">
+        <v>17</v>
+      </c>
+      <c r="E130">
+        <v>4</v>
+      </c>
+      <c r="F130" t="s">
+        <v>46</v>
+      </c>
+      <c r="G130" t="s">
+        <v>30</v>
+      </c>
+      <c r="H130">
+        <v>135</v>
+      </c>
+      <c r="I130" s="14">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="J130" s="14">
+        <v>0.97037037037037033</v>
+      </c>
+      <c r="K130" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L130" t="s">
+        <v>39</v>
+      </c>
+      <c r="M130" t="s">
+        <v>42</v>
+      </c>
+      <c r="N130" s="16">
+        <v>88</v>
+      </c>
+      <c r="O130" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P130" s="7">
+        <v>2.9629629629629631E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A131">
+        <v>2026</v>
+      </c>
+      <c r="B131" t="s">
+        <v>23</v>
+      </c>
+      <c r="C131" t="s">
+        <v>26</v>
+      </c>
+      <c r="D131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E131">
+        <v>76</v>
+      </c>
+      <c r="F131" t="s">
+        <v>46</v>
+      </c>
+      <c r="G131" t="s">
+        <v>21</v>
+      </c>
+      <c r="H131">
+        <v>110</v>
+      </c>
+      <c r="I131" s="14">
+        <v>0.78350515463917525</v>
+      </c>
+      <c r="J131" s="14">
+        <v>0.80909090909090908</v>
+      </c>
+      <c r="K131" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L131" t="s">
+        <v>39</v>
+      </c>
+      <c r="M131" t="s">
+        <v>40</v>
+      </c>
+      <c r="N131" s="16">
+        <v>97</v>
+      </c>
+      <c r="O131" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P131" s="7">
+        <v>0.69090909090909092</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A132">
+        <v>2026</v>
+      </c>
+      <c r="B132" t="s">
+        <v>23</v>
+      </c>
+      <c r="C132" t="s">
+        <v>26</v>
+      </c>
+      <c r="D132" t="s">
+        <v>16</v>
+      </c>
+      <c r="E132">
+        <v>13</v>
+      </c>
+      <c r="F132" t="s">
+        <v>46</v>
+      </c>
+      <c r="G132" t="s">
+        <v>21</v>
+      </c>
+      <c r="H132">
+        <v>110</v>
+      </c>
+      <c r="I132" s="14">
+        <v>0.78350515463917525</v>
+      </c>
+      <c r="J132" s="14">
+        <v>0.80909090909090908</v>
+      </c>
+      <c r="K132" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L132" t="s">
+        <v>39</v>
+      </c>
+      <c r="M132" t="s">
+        <v>40</v>
+      </c>
+      <c r="N132" s="16">
+        <v>97</v>
+      </c>
+      <c r="O132" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P132" s="7">
+        <v>0.11818181818181818</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A133">
+        <v>2026</v>
+      </c>
+      <c r="B133" t="s">
+        <v>23</v>
+      </c>
+      <c r="C133" t="s">
+        <v>26</v>
+      </c>
+      <c r="D133" t="s">
+        <v>17</v>
+      </c>
+      <c r="E133">
+        <v>21</v>
+      </c>
+      <c r="F133" t="s">
+        <v>46</v>
+      </c>
+      <c r="G133" t="s">
+        <v>21</v>
+      </c>
+      <c r="H133">
+        <v>110</v>
+      </c>
+      <c r="I133" s="14">
+        <v>0.78350515463917525</v>
+      </c>
+      <c r="J133" s="14">
+        <v>0.80909090909090908</v>
+      </c>
+      <c r="K133" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L133" t="s">
+        <v>39</v>
+      </c>
+      <c r="M133" t="s">
+        <v>40</v>
+      </c>
+      <c r="N133" s="16">
+        <v>97</v>
+      </c>
+      <c r="O133" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P133" s="7">
+        <v>0.19090909090909092</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>2026</v>
+      </c>
+      <c r="B134" t="s">
+        <v>23</v>
+      </c>
+      <c r="C134" t="s">
+        <v>27</v>
+      </c>
+      <c r="D134" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134">
+        <v>17</v>
+      </c>
+      <c r="F134" t="s">
+        <v>46</v>
+      </c>
+      <c r="G134" t="s">
+        <v>28</v>
+      </c>
+      <c r="H134">
+        <v>111</v>
+      </c>
+      <c r="I134" s="14">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J134" s="14">
+        <v>0.99099099099099097</v>
+      </c>
+      <c r="K134" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L134" t="s">
+        <v>39</v>
+      </c>
+      <c r="M134" t="s">
+        <v>42</v>
+      </c>
+      <c r="N134" s="16">
+        <v>18</v>
+      </c>
+      <c r="O134" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P134" s="7">
+        <v>0.15315315315315314</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>2026</v>
+      </c>
+      <c r="B135" t="s">
+        <v>23</v>
+      </c>
+      <c r="C135" t="s">
+        <v>27</v>
+      </c>
+      <c r="D135" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135">
+        <v>93</v>
+      </c>
+      <c r="F135" t="s">
+        <v>46</v>
+      </c>
+      <c r="G135" t="s">
+        <v>28</v>
+      </c>
+      <c r="H135">
+        <v>111</v>
+      </c>
+      <c r="I135" s="14">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J135" s="14">
+        <v>0.99099099099099097</v>
+      </c>
+      <c r="K135" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L135" t="s">
+        <v>39</v>
+      </c>
+      <c r="M135" t="s">
+        <v>42</v>
+      </c>
+      <c r="N135" s="16">
+        <v>18</v>
+      </c>
+      <c r="O135" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P135" s="7">
+        <v>0.83783783783783783</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>2026</v>
+      </c>
+      <c r="B136" t="s">
+        <v>23</v>
+      </c>
+      <c r="C136" t="s">
+        <v>27</v>
+      </c>
+      <c r="D136" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136">
+        <v>1</v>
+      </c>
+      <c r="F136" t="s">
+        <v>46</v>
+      </c>
+      <c r="G136" t="s">
+        <v>28</v>
+      </c>
+      <c r="H136">
+        <v>111</v>
+      </c>
+      <c r="I136" s="14">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J136" s="14">
+        <v>0.99099099099099097</v>
+      </c>
+      <c r="K136" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L136" t="s">
+        <v>39</v>
+      </c>
+      <c r="M136" t="s">
+        <v>42</v>
+      </c>
+      <c r="N136" s="16">
+        <v>18</v>
+      </c>
+      <c r="O136" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P136" s="7">
+        <v>9.0090090090090089E-3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>2026</v>
+      </c>
+      <c r="B137" t="s">
+        <v>23</v>
+      </c>
+      <c r="C137" t="s">
+        <v>29</v>
+      </c>
+      <c r="D137" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137">
+        <v>98</v>
+      </c>
+      <c r="F137" t="s">
+        <v>46</v>
+      </c>
+      <c r="G137" t="s">
+        <v>30</v>
+      </c>
+      <c r="H137">
+        <v>164</v>
+      </c>
+      <c r="I137" s="14">
+        <v>0.98989898989898994</v>
+      </c>
+      <c r="J137" s="14">
+        <v>0.99390243902439024</v>
+      </c>
+      <c r="K137" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L137" t="s">
+        <v>39</v>
+      </c>
+      <c r="M137" t="s">
+        <v>42</v>
+      </c>
+      <c r="N137" s="16">
+        <v>99</v>
+      </c>
+      <c r="O137" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P137" s="7">
+        <v>0.59756097560975607</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A138">
+        <v>2026</v>
+      </c>
+      <c r="B138" t="s">
+        <v>23</v>
+      </c>
+      <c r="C138" t="s">
+        <v>29</v>
+      </c>
+      <c r="D138" t="s">
+        <v>16</v>
+      </c>
+      <c r="E138">
+        <v>65</v>
+      </c>
+      <c r="F138" t="s">
+        <v>46</v>
+      </c>
+      <c r="G138" t="s">
+        <v>30</v>
+      </c>
+      <c r="H138">
+        <v>164</v>
+      </c>
+      <c r="I138" s="14">
+        <v>0.98989898989898994</v>
+      </c>
+      <c r="J138" s="14">
+        <v>0.99390243902439024</v>
+      </c>
+      <c r="K138" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L138" t="s">
+        <v>39</v>
+      </c>
+      <c r="M138" t="s">
+        <v>42</v>
+      </c>
+      <c r="N138" s="16">
+        <v>99</v>
+      </c>
+      <c r="O138" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P138" s="7">
+        <v>0.39634146341463417</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>2026</v>
+      </c>
+      <c r="B139" t="s">
+        <v>23</v>
+      </c>
+      <c r="C139" t="s">
+        <v>29</v>
+      </c>
+      <c r="D139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E139">
+        <v>1</v>
+      </c>
+      <c r="F139" t="s">
+        <v>46</v>
+      </c>
+      <c r="G139" t="s">
+        <v>30</v>
+      </c>
+      <c r="H139">
+        <v>164</v>
+      </c>
+      <c r="I139" s="14">
+        <v>0.98989898989898994</v>
+      </c>
+      <c r="J139" s="14">
+        <v>0.99390243902439024</v>
+      </c>
+      <c r="K139" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L139" t="s">
+        <v>39</v>
+      </c>
+      <c r="M139" t="s">
+        <v>42</v>
+      </c>
+      <c r="N139" s="16">
+        <v>99</v>
+      </c>
+      <c r="O139" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P139" s="7">
+        <v>6.0975609756097563E-3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>2026</v>
+      </c>
+      <c r="B140" t="s">
+        <v>23</v>
+      </c>
+      <c r="C140" t="s">
+        <v>31</v>
+      </c>
+      <c r="D140" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140">
+        <v>34</v>
+      </c>
+      <c r="F140" t="s">
+        <v>46</v>
+      </c>
+      <c r="G140" t="s">
+        <v>32</v>
+      </c>
+      <c r="H140">
+        <v>49</v>
+      </c>
+      <c r="I140" s="14">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="J140" s="14">
+        <v>0.91836734693877553</v>
+      </c>
+      <c r="K140" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L140" t="s">
+        <v>39</v>
+      </c>
+      <c r="M140" t="s">
+        <v>44</v>
+      </c>
+      <c r="N140" s="16">
+        <v>38</v>
+      </c>
+      <c r="O140" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P140" s="7">
+        <v>0.69387755102040816</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A141">
+        <v>2026</v>
+      </c>
+      <c r="B141" t="s">
+        <v>23</v>
+      </c>
+      <c r="C141" t="s">
+        <v>31</v>
+      </c>
+      <c r="D141" t="s">
+        <v>16</v>
+      </c>
+      <c r="E141">
         <v>11</v>
       </c>
-      <c r="O1" s="19" t="s">
-[...10 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="F141" t="s">
+        <v>46</v>
+      </c>
+      <c r="G141" t="s">
+        <v>32</v>
+      </c>
+      <c r="H141">
+        <v>49</v>
+      </c>
+      <c r="I141" s="14">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="J141" s="14">
+        <v>0.91836734693877553</v>
+      </c>
+      <c r="K141" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L141" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="M141" t="s">
+        <v>44</v>
+      </c>
+      <c r="N141" s="16">
+        <v>38</v>
+      </c>
+      <c r="O141" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P141" s="7">
+        <v>0.22448979591836735</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A142">
+        <v>2026</v>
+      </c>
+      <c r="B142" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" t="s">
+        <v>31</v>
+      </c>
+      <c r="D142" t="s">
+        <v>17</v>
+      </c>
+      <c r="E142">
+        <v>4</v>
+      </c>
+      <c r="F142" t="s">
+        <v>46</v>
+      </c>
+      <c r="G142" t="s">
+        <v>32</v>
+      </c>
+      <c r="H142">
+        <v>49</v>
+      </c>
+      <c r="I142" s="14">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="J142" s="14">
+        <v>0.91836734693877553</v>
+      </c>
+      <c r="K142" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L142" t="s">
+        <v>39</v>
+      </c>
+      <c r="M142" t="s">
+        <v>44</v>
+      </c>
+      <c r="N142" s="16">
+        <v>38</v>
+      </c>
+      <c r="O142" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P142" s="7">
+        <v>8.1632653061224483E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A143">
+        <v>2026</v>
+      </c>
+      <c r="B143" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" t="s">
+        <v>36</v>
+      </c>
+      <c r="D143" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="17">
-[...20 lines deleted...]
-      <c r="L2" s="17" t="s">
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>49</v>
+      </c>
+      <c r="G143" t="s">
+        <v>35</v>
+      </c>
+      <c r="H143">
+        <v>0</v>
+      </c>
+      <c r="I143" s="14"/>
+      <c r="J143" s="14"/>
+      <c r="K143" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L143" t="s">
+        <v>39</v>
+      </c>
+      <c r="M143" t="s">
+        <v>20</v>
+      </c>
+      <c r="N143" s="16">
+        <v>0</v>
+      </c>
+      <c r="O143" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P143" s="7"/>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A144">
+        <v>2026</v>
+      </c>
+      <c r="B144" t="s">
+        <v>23</v>
+      </c>
+      <c r="C144" t="s">
+        <v>36</v>
+      </c>
+      <c r="D144" t="s">
+        <v>16</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144" t="s">
+        <v>49</v>
+      </c>
+      <c r="G144" t="s">
+        <v>35</v>
+      </c>
+      <c r="H144">
+        <v>0</v>
+      </c>
+      <c r="I144" s="14"/>
+      <c r="J144" s="14"/>
+      <c r="K144" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L144" t="s">
+        <v>39</v>
+      </c>
+      <c r="M144" t="s">
+        <v>20</v>
+      </c>
+      <c r="N144" s="16">
+        <v>0</v>
+      </c>
+      <c r="O144" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P144" s="7"/>
+    </row>
+    <row r="145" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A145">
+        <v>2026</v>
+      </c>
+      <c r="B145" t="s">
+        <v>23</v>
+      </c>
+      <c r="C145" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145" t="s">
+        <v>17</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>49</v>
+      </c>
+      <c r="G145" t="s">
+        <v>35</v>
+      </c>
+      <c r="H145">
+        <v>0</v>
+      </c>
+      <c r="I145" s="14"/>
+      <c r="J145" s="14"/>
+      <c r="K145" s="14">
+        <v>0.8</v>
+      </c>
+      <c r="L145" t="s">
+        <v>39</v>
+      </c>
+      <c r="M145" t="s">
+        <v>20</v>
+      </c>
+      <c r="N145" s="16">
+        <v>0</v>
+      </c>
+      <c r="O145" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P145" s="7"/>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>2026</v>
+      </c>
+      <c r="B146" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" t="s">
+        <v>38</v>
+      </c>
+      <c r="D146" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146">
+        <v>14</v>
+      </c>
+      <c r="F146" t="s">
+        <v>46</v>
+      </c>
+      <c r="G146" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="17">
-[...16 lines deleted...]
-      <c r="C3" s="1" t="s">
+      <c r="H146">
+        <v>28</v>
+      </c>
+      <c r="I146" s="14">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J146" s="14">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K146" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L146" t="s">
         <v>39</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="M146" t="s">
+        <v>40</v>
+      </c>
+      <c r="N146" s="16">
+        <v>18</v>
+      </c>
+      <c r="O146" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P146" s="7">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>2026</v>
+      </c>
+      <c r="B147" t="s">
+        <v>23</v>
+      </c>
+      <c r="C147" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147" t="s">
+        <v>16</v>
+      </c>
+      <c r="E147">
+        <v>10</v>
+      </c>
+      <c r="F147" t="s">
+        <v>46</v>
+      </c>
+      <c r="G147" t="s">
+        <v>22</v>
+      </c>
+      <c r="H147">
+        <v>28</v>
+      </c>
+      <c r="I147" s="14">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J147" s="14">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K147" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L147" t="s">
+        <v>39</v>
+      </c>
+      <c r="M147" t="s">
+        <v>40</v>
+      </c>
+      <c r="N147" s="16">
+        <v>18</v>
+      </c>
+      <c r="O147" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P147" s="7">
+        <v>0.35714285714285715</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>2026</v>
+      </c>
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" t="s">
+        <v>38</v>
+      </c>
+      <c r="D148" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="17">
-[...20 lines deleted...]
-      <c r="L3" s="17" t="s">
+      <c r="E148">
+        <v>4</v>
+      </c>
+      <c r="F148" t="s">
+        <v>46</v>
+      </c>
+      <c r="G148" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="17">
-[...16 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="H148">
+        <v>28</v>
+      </c>
+      <c r="I148" s="14">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J148" s="14">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K148" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="L148" t="s">
         <v>39</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="M148" t="s">
+        <v>40</v>
+      </c>
+      <c r="N148" s="16">
         <v>18</v>
       </c>
-      <c r="E4" s="17">
-[...8190 lines deleted...]
-        <v>51</v>
+      <c r="O148" s="8">
+        <v>46112</v>
+      </c>
+      <c r="P148" s="7">
+        <v>0.14285714285714285</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O154" xr:uid="{54D2535E-984C-43E0-93F2-A87FE0BA08D7}">
-[...8 lines deleted...]
-  </sortState>
+  <autoFilter ref="A1:Q148" xr:uid="{3C19F892-01A7-4668-B420-921709D90868}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...7464 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -17224,130 +9927,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA91650-952E-41D8-AE35-31628E6B6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAE52666-2499-4046-A9BA-CF97C1606AFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EA3ACA7-2779-45BE-97AD-5454387ACC9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0E618FB-7E1F-4861-B362-442309DBBF51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{024801FE-34C3-421B-B5FD-A77408F9BD51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>CBER Proc. Not. &amp; Res. Data</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Performance Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>McReynolds, Kelly</dc:creator>
+  <dc:creator>Bennett, Sage *</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>