--- v0 (2026-02-08)
+++ v1 (2026-05-03)
@@ -1,1018 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="328" documentId="8_{8B758E22-87A5-48BB-BFF1-9A1167665B17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0BFAE666-ED33-47CC-8FF1-5071D9C31833}"/>
+  <xr:revisionPtr revIDLastSave="1316" documentId="8_{8B758E22-87A5-48BB-BFF1-9A1167665B17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7200FCC3-E570-4883-8721-8841B093D463}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PDUFA Meeting Mgmt. Dataset" sheetId="1" r:id="rId1"/>
+    <sheet name="Meeting Mgmt. Dataset" sheetId="5" r:id="rId1"/>
+    <sheet name="CDER Meeting Mgmt. Dataset" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PDUFA Meeting Mgmt. Dataset'!$A$1:$O$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CDER Meeting Mgmt. Dataset'!$A$1:$P$199</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateCount="1" concurrentCalc="0"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...759 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2622" uniqueCount="82">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
+  </si>
+  <si>
+    <t>Center</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
+    <t>Highest Possible Performance</t>
+  </si>
+  <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
+    <t>Actions On Time/Completed</t>
+  </si>
+  <si>
     <t>Data As Of</t>
+  </si>
+  <si>
+    <t>Percent of Total†</t>
+  </si>
+  <si>
+    <t>Meeting Management</t>
+  </si>
+  <si>
+    <t>Type A Meeting Requests***</t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
+    <t>14 days</t>
+  </si>
+  <si>
     <t>N</t>
+  </si>
+  <si>
+    <t>Goal Met</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
-    <t>Y</t>
+    <t>Type B Meeting Requests</t>
   </si>
   <si>
-    <t>Meeting Management</t>
+    <t>21 days</t>
   </si>
   <si>
-    <t>Meeting Minutes for All Meeting Types</t>
-[...2 lines deleted...]
-    <t>Type B Meeting Requests</t>
+    <t>Type B(EOP) Meeting Requests</t>
   </si>
   <si>
     <t>Type C Meeting Requests</t>
   </si>
   <si>
+    <t>Type D Meeting Requests**</t>
+  </si>
+  <si>
+    <t>Type INTERACT Meeting Requests**</t>
+  </si>
+  <si>
+    <t>Goal Not Met</t>
+  </si>
+  <si>
+    <t>Type A Meetings Scheduled***</t>
+  </si>
+  <si>
+    <t>30 days</t>
+  </si>
+  <si>
     <t>Type B Meetings Scheduled</t>
+  </si>
+  <si>
+    <t>60 days</t>
+  </si>
+  <si>
+    <t>Type B(EOP) Meetings Scheduled</t>
+  </si>
+  <si>
+    <t>70 days</t>
   </si>
   <si>
     <t>Type C Meetings Scheduled</t>
   </si>
   <si>
-    <t>Highest Possible Final Performance</t>
+    <t>75 days</t>
+  </si>
+  <si>
+    <t>Type D Meetings Scheduled**</t>
+  </si>
+  <si>
+    <t>50 days</t>
+  </si>
+  <si>
+    <t>Type INTERACT Meetings Scheduled**</t>
+  </si>
+  <si>
+    <t>Type A Written Response</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>N/A</t>
   </si>
   <si>
     <t>Type B Written Response</t>
   </si>
   <si>
+    <t>Type B(EOP) Written Response</t>
+  </si>
+  <si>
     <t>Type C Written Response</t>
+  </si>
+  <si>
+    <t>Type D Written Response**</t>
+  </si>
+  <si>
+    <t>Type INTERACT Written Response**</t>
   </si>
   <si>
     <t>Preliminary Response for Type B(EOP) Meetings</t>
   </si>
   <si>
-    <t>Type A Written Response</t>
-[...29 lines deleted...]
-    <t>Type INTERACT Written Response**</t>
+    <t>5 days</t>
   </si>
   <si>
     <t>Preliminary Response for Type D Meetings**</t>
   </si>
   <si>
     <t>Preliminary Response for Type INTERACT Meetings**</t>
   </si>
   <si>
-    <t>Type A Meeting Requests***</t>
+    <t>Meeting Minutes for All Meeting Types</t>
   </si>
   <si>
-    <t>Type A Meetings Scheduled***</t>
+    <t>30 Days</t>
   </si>
   <si>
-    <t>30 days</t>
+    <t>Y</t>
   </si>
   <si>
-    <t>5 days</t>
+    <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>14 days</t>
-[...14 lines deleted...]
-    <t>50 days</t>
+    <t>5 Days</t>
   </si>
   <si>
     <t>Will Meet Goal</t>
   </si>
   <si>
+    <t>14 Days</t>
+  </si>
+  <si>
+    <t>21 Days</t>
+  </si>
+  <si>
+    <t>60 Days</t>
+  </si>
+  <si>
+    <t>Currently Not Meeting, Pending</t>
+  </si>
+  <si>
+    <t>70 Days</t>
+  </si>
+  <si>
     <t>Will Not Meet Goal</t>
+  </si>
+  <si>
+    <t>75 Days</t>
+  </si>
+  <si>
+    <t>50 Days</t>
   </si>
   <si>
     <t>†</t>
   </si>
   <si>
-    <t>Percent of Total†</t>
+    <t>Totals may not add to 100% due to rounding.</t>
   </si>
   <si>
-    <t>Totals may not add to 100% due to rounding.</t>
+    <t>CDER Only</t>
+  </si>
+  <si>
+    <t>Percent of Total</t>
+  </si>
+  <si>
+    <t>Type INTERACT Written Response</t>
+  </si>
+  <si>
+    <t>Type INTERACT Meetings Scheduled</t>
+  </si>
+  <si>
+    <t>Type INTERACT Meeting Requests</t>
+  </si>
+  <si>
+    <t>Type D Written Response</t>
+  </si>
+  <si>
+    <t>Type D Meetings Scheduled</t>
+  </si>
+  <si>
+    <t>Type D Meeting Requests</t>
+  </si>
+  <si>
+    <t>Type A Meetings Scheduled</t>
+  </si>
+  <si>
+    <t>Type A Meeting Requests</t>
+  </si>
+  <si>
+    <t>Preliminary Response for Type INTERACT Meetings</t>
+  </si>
+  <si>
+    <t>Preliminary Response for Type D Meetings</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1104,54 +429,69 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1452,68 +792,77 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1530,51 +879,51 @@
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="42" builtinId="5"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1828,8376 +1177,19475 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O135"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13DE593E-1522-4748-B4A8-B36520224A7F}">
+  <dimension ref="A1:O199"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A139" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="47" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="13" max="13" width="31.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="21.5703125" style="5" customWidth="1"/>
+    <col min="13" max="13" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A2" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" s="5">
+        <v>165</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" s="4">
+        <v>178</v>
+      </c>
+      <c r="H2" s="17">
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="I2" s="17">
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="J2" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" s="4">
+        <v>165</v>
+      </c>
+      <c r="N2" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O2" s="11">
+        <v>0.9269662921348315</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="5">
+        <v>0</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="4">
+        <v>178</v>
+      </c>
+      <c r="H3" s="17">
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="I3" s="17">
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="J3" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M3" s="4">
+        <v>165</v>
+      </c>
+      <c r="N3" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O3" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="5">
+        <v>13</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="4">
+        <v>178</v>
+      </c>
+      <c r="H4" s="17">
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="I4" s="17">
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="J4" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="4">
+        <v>165</v>
+      </c>
+      <c r="N4" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O4" s="11">
+        <v>7.3033707865168537E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="5">
+        <v>1876</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="4">
+        <v>1954</v>
+      </c>
+      <c r="H5" s="17">
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="I5" s="17">
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="J5" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M5" s="4">
+        <v>1876</v>
+      </c>
+      <c r="N5" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O5" s="11">
+        <v>0.96008188331627431</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="5">
+        <v>0</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="4">
+        <v>1954</v>
+      </c>
+      <c r="H6" s="17">
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="I6" s="17">
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="J6" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M6" s="4">
+        <v>1876</v>
+      </c>
+      <c r="N6" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O6" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="5">
+        <v>78</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="4">
+        <v>1954</v>
+      </c>
+      <c r="H7" s="17">
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="I7" s="17">
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="J7" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" s="4">
+        <v>1876</v>
+      </c>
+      <c r="N7" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O7" s="11">
+        <v>3.9918116683725691E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="5">
+        <v>298</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="4">
+        <v>325</v>
+      </c>
+      <c r="H8" s="17">
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="I8" s="17">
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="J8" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M8" s="4">
+        <v>298</v>
+      </c>
+      <c r="N8" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O8" s="11">
+        <v>0.91692307692307695</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="5">
+        <v>0</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="4">
+        <v>325</v>
+      </c>
+      <c r="H9" s="17">
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="I9" s="17">
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="J9" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M9" s="4">
+        <v>298</v>
+      </c>
+      <c r="N9" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O9" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="5">
+        <v>27</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="4">
+        <v>325</v>
+      </c>
+      <c r="H10" s="17">
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="I10" s="17">
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="J10" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="4">
+        <v>298</v>
+      </c>
+      <c r="N10" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O10" s="11">
+        <v>8.3076923076923076E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1457</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="4">
+        <v>1534</v>
+      </c>
+      <c r="H11" s="17">
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="I11" s="17">
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="J11" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" s="4">
+        <v>1457</v>
+      </c>
+      <c r="N11" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0.94980443285528027</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="5">
+        <v>0</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="4">
+        <v>1534</v>
+      </c>
+      <c r="H12" s="17">
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="I12" s="17">
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="J12" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" s="4">
+        <v>1457</v>
+      </c>
+      <c r="N12" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O12" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="5">
+        <v>77</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="4">
+        <v>1534</v>
+      </c>
+      <c r="H13" s="17">
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="I13" s="17">
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="J13" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" s="4">
+        <v>1457</v>
+      </c>
+      <c r="N13" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O13" s="11">
+        <v>5.0195567144719684E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="5">
+        <v>706</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="4">
+        <v>764</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="J14" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M14" s="4">
+        <v>706</v>
+      </c>
+      <c r="N14" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O14" s="11">
+        <v>0.9240837696335078</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="4">
+        <v>764</v>
+      </c>
+      <c r="H15" s="17">
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="I15" s="17">
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="J15" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M15" s="4">
+        <v>706</v>
+      </c>
+      <c r="N15" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O15" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="5">
+        <v>58</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="4">
+        <v>764</v>
+      </c>
+      <c r="H16" s="17">
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="I16" s="17">
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="J16" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M16" s="4">
+        <v>706</v>
+      </c>
+      <c r="N16" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O16" s="11">
+        <v>7.5916230366492143E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="5">
+        <v>163</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="4">
+        <v>181</v>
+      </c>
+      <c r="H17" s="17">
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="I17" s="17">
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="J17" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M17" s="4">
+        <v>163</v>
+      </c>
+      <c r="N17" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O17" s="11">
+        <v>0.90055248618784534</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="4">
+        <v>181</v>
+      </c>
+      <c r="H18" s="17">
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="I18" s="17">
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="J18" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M18" s="4">
+        <v>163</v>
+      </c>
+      <c r="N18" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O18" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="5">
+        <v>18</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="4">
+        <v>181</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="I19" s="17">
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="J19" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M19" s="4">
+        <v>163</v>
+      </c>
+      <c r="N19" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O19" s="11">
+        <v>9.9447513812154692E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
+        <v>114</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="4">
+        <v>144</v>
+      </c>
+      <c r="H20" s="17">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="I20" s="17">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="J20" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" s="4">
+        <v>114</v>
+      </c>
+      <c r="N20" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O20" s="11">
+        <v>0.79166666666666663</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A21" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="4">
+        <v>144</v>
+      </c>
+      <c r="H21" s="17">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="I21" s="17">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="J21" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" s="4">
+        <v>114</v>
+      </c>
+      <c r="N21" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O21" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A22" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="5">
+        <v>30</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="4">
+        <v>144</v>
+      </c>
+      <c r="H22" s="17">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="I22" s="17">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="J22" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M22" s="4">
+        <v>114</v>
+      </c>
+      <c r="N22" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O22" s="11">
+        <v>0.20833333333333334</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>664</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="4">
+        <v>829</v>
+      </c>
+      <c r="H23" s="17">
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="I23" s="17">
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="J23" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" s="4">
+        <v>664</v>
+      </c>
+      <c r="N23" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O23" s="11">
+        <v>0.80096501809408926</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" s="4">
+        <v>829</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="J24" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" s="4">
+        <v>664</v>
+      </c>
+      <c r="N24" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O24" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A25" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="5">
+        <v>165</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G25" s="4">
+        <v>829</v>
+      </c>
+      <c r="H25" s="17">
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="I25" s="17">
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="J25" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" s="4">
+        <v>664</v>
+      </c>
+      <c r="N25" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O25" s="11">
+        <v>0.19903498190591074</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A26" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>246</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G26" s="4">
+        <v>297</v>
+      </c>
+      <c r="H26" s="17">
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="I26" s="17">
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="J26" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M26" s="4">
+        <v>246</v>
+      </c>
+      <c r="N26" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O26" s="11">
+        <v>0.82828282828282829</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A27" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="4">
+        <v>297</v>
+      </c>
+      <c r="H27" s="17">
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="I27" s="17">
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="J27" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" s="4">
+        <v>246</v>
+      </c>
+      <c r="N27" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O27" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A28" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" s="5">
+        <v>51</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G28" s="4">
+        <v>297</v>
+      </c>
+      <c r="H28" s="17">
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="I28" s="17">
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="J28" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M28" s="4">
+        <v>246</v>
+      </c>
+      <c r="N28" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O28" s="11">
+        <v>0.17171717171717171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A29" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="5">
+        <v>601</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" s="4">
+        <v>690</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="J29" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" s="4">
+        <v>601</v>
+      </c>
+      <c r="N29" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O29" s="11">
+        <v>0.87101449275362319</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A30" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G30" s="4">
+        <v>690</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="I30" s="17">
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="J30" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M30" s="4">
+        <v>601</v>
+      </c>
+      <c r="N30" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O30" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A31" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="5">
+        <v>89</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" s="4">
+        <v>690</v>
+      </c>
+      <c r="H31" s="17">
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="I31" s="17">
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="J31" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L31" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="4">
+        <v>601</v>
+      </c>
+      <c r="N31" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O31" s="11">
+        <v>0.12898550724637681</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A32" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="5">
+        <v>169</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G32" s="4">
+        <v>192</v>
+      </c>
+      <c r="H32" s="17">
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="J32" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M32" s="4">
+        <v>169</v>
+      </c>
+      <c r="N32" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O32" s="11">
+        <v>0.88020833333333337</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A33" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G33" s="4">
+        <v>192</v>
+      </c>
+      <c r="H33" s="17">
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="I33" s="17">
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="J33" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M33" s="4">
+        <v>169</v>
+      </c>
+      <c r="N33" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O33" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A34" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="5">
+        <v>23</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="4">
+        <v>192</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="J34" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M34" s="4">
+        <v>169</v>
+      </c>
+      <c r="N34" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O34" s="11">
+        <v>0.11979166666666667</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A35" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="5">
+        <v>61</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="4">
+        <v>63</v>
+      </c>
+      <c r="H35" s="17">
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="I35" s="17">
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="J35" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L35" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M35" s="4">
+        <v>61</v>
+      </c>
+      <c r="N35" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O35" s="11">
+        <v>0.96825396825396826</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A36" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="5">
+        <v>0</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36" s="4">
+        <v>63</v>
+      </c>
+      <c r="H36" s="17">
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="I36" s="17">
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="J36" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L36" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M36" s="4">
+        <v>61</v>
+      </c>
+      <c r="N36" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O36" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A37" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="5">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G37" s="4">
+        <v>63</v>
+      </c>
+      <c r="H37" s="17">
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="I37" s="17">
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="J37" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L37" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M37" s="4">
+        <v>61</v>
+      </c>
+      <c r="N37" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O37" s="11">
+        <v>3.1746031746031744E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A38" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="5">
+        <v>6</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="4">
+        <v>10</v>
+      </c>
+      <c r="H38" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="I38" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="J38" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L38" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M38" s="4">
+        <v>6</v>
+      </c>
+      <c r="N38" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O38" s="11">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A39" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="4">
+        <v>10</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="J39" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L39" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M39" s="4">
+        <v>6</v>
+      </c>
+      <c r="N39" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O39" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A40" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="5">
+        <v>4</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="4">
+        <v>10</v>
+      </c>
+      <c r="H40" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="I40" s="17">
+        <v>0.6</v>
+      </c>
+      <c r="J40" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M40" s="4">
+        <v>6</v>
+      </c>
+      <c r="N40" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O40" s="11">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A41" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="5">
+        <v>924</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" s="4">
+        <v>1044</v>
+      </c>
+      <c r="H41" s="17">
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="I41" s="17">
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="J41" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M41" s="4">
+        <v>924</v>
+      </c>
+      <c r="N41" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O41" s="11">
+        <v>0.88505747126436785</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A42" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" s="4">
+        <v>1044</v>
+      </c>
+      <c r="H42" s="17">
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="J42" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M42" s="4">
+        <v>924</v>
+      </c>
+      <c r="N42" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O42" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A43" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="5">
+        <v>120</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G43" s="4">
+        <v>1044</v>
+      </c>
+      <c r="H43" s="17">
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="I43" s="17">
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="J43" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L43" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" s="4">
+        <v>924</v>
+      </c>
+      <c r="N43" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O43" s="11">
+        <v>0.11494252873563218</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A44" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="5">
+        <v>24</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G44" s="4">
+        <v>24</v>
+      </c>
+      <c r="H44" s="17">
+        <v>1</v>
+      </c>
+      <c r="I44" s="17">
+        <v>1</v>
+      </c>
+      <c r="J44" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M44" s="4">
+        <v>24</v>
+      </c>
+      <c r="N44" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O44" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A45" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G45" s="4">
+        <v>24</v>
+      </c>
+      <c r="H45" s="17">
+        <v>1</v>
+      </c>
+      <c r="I45" s="17">
+        <v>1</v>
+      </c>
+      <c r="J45" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M45" s="4">
+        <v>24</v>
+      </c>
+      <c r="N45" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O45" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A46" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="4">
+        <v>24</v>
+      </c>
+      <c r="H46" s="17">
+        <v>1</v>
+      </c>
+      <c r="I46" s="17">
+        <v>1</v>
+      </c>
+      <c r="J46" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M46" s="4">
+        <v>24</v>
+      </c>
+      <c r="N46" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O46" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A47" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="5">
+        <v>706</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G47" s="4">
+        <v>786</v>
+      </c>
+      <c r="H47" s="17">
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="I47" s="17">
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="J47" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M47" s="4">
+        <v>706</v>
+      </c>
+      <c r="N47" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O47" s="11">
+        <v>0.89821882951653942</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A48" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G48" s="4">
+        <v>786</v>
+      </c>
+      <c r="H48" s="17">
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="I48" s="17">
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="J48" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K48" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M48" s="4">
+        <v>706</v>
+      </c>
+      <c r="N48" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O48" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A49" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="5">
+        <v>80</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G49" s="4">
+        <v>786</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="J49" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M49" s="4">
+        <v>706</v>
+      </c>
+      <c r="N49" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O49" s="11">
+        <v>0.10178117048346055</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A50" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="5">
+        <v>461</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G50" s="4">
+        <v>512</v>
+      </c>
+      <c r="H50" s="17">
+        <v>0.900390625</v>
+      </c>
+      <c r="I50" s="17">
+        <v>0.900390625</v>
+      </c>
+      <c r="J50" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M50" s="4">
+        <v>461</v>
+      </c>
+      <c r="N50" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O50" s="11">
+        <v>0.900390625</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A51" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" s="5">
+        <v>0</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G51" s="4">
+        <v>512</v>
+      </c>
+      <c r="H51" s="17">
+        <v>0.900390625</v>
+      </c>
+      <c r="I51" s="17">
+        <v>0.900390625</v>
+      </c>
+      <c r="J51" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M51" s="4">
+        <v>461</v>
+      </c>
+      <c r="N51" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O51" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A52" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="5">
+        <v>51</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="4">
+        <v>512</v>
+      </c>
+      <c r="H52" s="17">
+        <v>0.900390625</v>
+      </c>
+      <c r="I52" s="17">
+        <v>0.900390625</v>
+      </c>
+      <c r="J52" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L52" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M52" s="4">
+        <v>461</v>
+      </c>
+      <c r="N52" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O52" s="11">
+        <v>9.9609375E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A53" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="5">
+        <v>63</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="4">
+        <v>65</v>
+      </c>
+      <c r="H53" s="17">
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="I53" s="17">
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="J53" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M53" s="4">
+        <v>63</v>
+      </c>
+      <c r="N53" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O53" s="11">
+        <v>0.96923076923076923</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A54" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G54" s="4">
+        <v>65</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="J54" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L54" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M54" s="4">
+        <v>63</v>
+      </c>
+      <c r="N54" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O54" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A55" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="5">
+        <v>2</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G55" s="4">
+        <v>65</v>
+      </c>
+      <c r="H55" s="17">
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="I55" s="17">
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="J55" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M55" s="4">
+        <v>63</v>
+      </c>
+      <c r="N55" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O55" s="11">
+        <v>3.0769230769230771E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A56" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="5">
+        <v>267</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G56" s="4">
+        <v>290</v>
+      </c>
+      <c r="H56" s="17">
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="I56" s="17">
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="J56" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L56" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M56" s="4">
+        <v>267</v>
+      </c>
+      <c r="N56" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O56" s="11">
+        <v>0.92068965517241375</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A57" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G57" s="4">
+        <v>290</v>
+      </c>
+      <c r="H57" s="17">
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="I57" s="17">
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="J57" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L57" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M57" s="4">
+        <v>267</v>
+      </c>
+      <c r="N57" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O57" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A58" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="5">
+        <v>23</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G58" s="4">
+        <v>290</v>
+      </c>
+      <c r="H58" s="17">
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="I58" s="17">
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="J58" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L58" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M58" s="4">
+        <v>267</v>
+      </c>
+      <c r="N58" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O58" s="11">
+        <v>7.9310344827586213E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="5">
+        <v>180</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G59" s="4">
+        <v>191</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="J59" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L59" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M59" s="4">
+        <v>180</v>
+      </c>
+      <c r="N59" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O59" s="11">
+        <v>0.94240837696335078</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A60" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" s="4">
+        <v>191</v>
+      </c>
+      <c r="H60" s="17">
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="I60" s="17">
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="J60" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L60" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M60" s="4">
+        <v>180</v>
+      </c>
+      <c r="N60" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O60" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" s="5">
+        <v>11</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" s="4">
+        <v>191</v>
+      </c>
+      <c r="H61" s="17">
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="I61" s="17">
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="J61" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M61" s="4">
+        <v>180</v>
+      </c>
+      <c r="N61" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O61" s="11">
+        <v>5.7591623036649213E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A62" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="5">
+        <v>59</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G62" s="4">
+        <v>63</v>
+      </c>
+      <c r="H62" s="17">
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="J62" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L62" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M62" s="4">
+        <v>59</v>
+      </c>
+      <c r="N62" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O62" s="11">
+        <v>0.93650793650793651</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="5">
+        <v>0</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G63" s="4">
+        <v>63</v>
+      </c>
+      <c r="H63" s="17">
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="I63" s="17">
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="J63" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M63" s="4">
+        <v>59</v>
+      </c>
+      <c r="N63" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O63" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A64" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" s="5">
+        <v>4</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G64" s="4">
+        <v>63</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="J64" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M64" s="4">
+        <v>59</v>
+      </c>
+      <c r="N64" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O64" s="11">
+        <v>6.3492063492063489E-2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A65" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="5">
+        <v>1464</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G65" s="4">
+        <v>1556</v>
+      </c>
+      <c r="H65" s="17">
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="I65" s="17">
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="J65" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L65" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M65" s="4">
+        <v>1464</v>
+      </c>
+      <c r="N65" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O65" s="11">
+        <v>0.94087403598971719</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A66" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" s="5">
+        <v>0</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G66" s="4">
+        <v>1556</v>
+      </c>
+      <c r="H66" s="17">
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="I66" s="17">
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="J66" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L66" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M66" s="4">
+        <v>1464</v>
+      </c>
+      <c r="N66" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O66" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="5">
+        <v>92</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G67" s="4">
+        <v>1556</v>
+      </c>
+      <c r="H67" s="17">
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="I67" s="17">
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="J67" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="M67" s="4">
+        <v>1464</v>
+      </c>
+      <c r="N67" s="8">
+        <v>45930</v>
+      </c>
+      <c r="O67" s="11">
+        <v>5.9125964010282778E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="4">
+        <v>1516</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G68" s="4">
+        <v>1612</v>
+      </c>
+      <c r="H68" s="11">
+        <v>0.95087932080048509</v>
+      </c>
+      <c r="I68" s="11">
+        <v>0.95861011752682679</v>
+      </c>
+      <c r="J68" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M68" s="4">
+        <v>1584</v>
+      </c>
+      <c r="N68" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O68" s="11">
+        <v>0.94044665012406947</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" s="4">
+        <v>28</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G69" s="4">
+        <v>1612</v>
+      </c>
+      <c r="H69" s="11">
+        <v>0.95087932080048509</v>
+      </c>
+      <c r="I69" s="11">
+        <v>0.95861011752682679</v>
+      </c>
+      <c r="J69" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M69" s="4">
+        <v>1584</v>
+      </c>
+      <c r="N69" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O69" s="11">
+        <v>1.7369727047146403E-2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E70" s="4">
+        <v>68</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G70" s="4">
+        <v>1612</v>
+      </c>
+      <c r="H70" s="11">
+        <v>0.95087932080048509</v>
+      </c>
+      <c r="I70" s="11">
+        <v>0.95861011752682679</v>
+      </c>
+      <c r="J70" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M70" s="4">
+        <v>1584</v>
+      </c>
+      <c r="N70" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O70" s="11">
+        <v>4.2183622828784122E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A71" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="4">
+        <v>243</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G71" s="4">
+        <v>250</v>
+      </c>
+      <c r="H71" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="I71" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="J71" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M71" s="4">
+        <v>250</v>
+      </c>
+      <c r="N71" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O71" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A72" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="4">
+        <v>0</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="4">
+        <v>250</v>
+      </c>
+      <c r="H72" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="I72" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="J72" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M72" s="4">
+        <v>250</v>
+      </c>
+      <c r="N72" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O72" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A73" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" s="4">
+        <v>7</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G73" s="4">
+        <v>250</v>
+      </c>
+      <c r="H73" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="I73" s="11">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="J73" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M73" s="4">
+        <v>250</v>
+      </c>
+      <c r="N73" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O73" s="11">
+        <v>2.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A74" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" s="4">
+        <v>80</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G74" s="4">
+        <v>81</v>
+      </c>
+      <c r="H74" s="11">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="I74" s="11">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="J74" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M74" s="4">
+        <v>81</v>
+      </c>
+      <c r="N74" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O74" s="11">
+        <v>0.98765432098765427</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A75" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" s="4">
+        <v>0</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="4">
+        <v>81</v>
+      </c>
+      <c r="H75" s="11">
+        <v>0.98795180722891562</v>
+      </c>
+      <c r="I75" s="11">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="J75" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M75" s="4">
+        <v>81</v>
+      </c>
+      <c r="N75" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O75" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A76" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="4">
+        <v>1</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G76" s="4">
+        <v>81</v>
+      </c>
+      <c r="H76" s="11">
+        <v>0.98795180722891562</v>
+      </c>
+      <c r="I76" s="11">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="J76" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M76" s="4">
+        <v>81</v>
+      </c>
+      <c r="N76" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O76" s="11">
+        <v>1.2345679012345678E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A77" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="4">
+        <v>258</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" s="4">
+        <v>272</v>
+      </c>
+      <c r="H77" s="11">
+        <v>0.94915254237288138</v>
+      </c>
+      <c r="I77" s="11">
+        <v>0.95588235294117652</v>
+      </c>
+      <c r="J77" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M77" s="4">
+        <v>272</v>
+      </c>
+      <c r="N77" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O77" s="11">
+        <v>0.94852941176470584</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A78" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" s="4">
+        <v>0</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="4">
+        <v>272</v>
+      </c>
+      <c r="H78" s="11">
+        <v>0.94915254237288138</v>
+      </c>
+      <c r="I78" s="11">
+        <v>0.95588235294117652</v>
+      </c>
+      <c r="J78" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M78" s="4">
+        <v>272</v>
+      </c>
+      <c r="N78" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O78" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A79" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" s="4">
+        <v>14</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G79" s="4">
+        <v>272</v>
+      </c>
+      <c r="H79" s="11">
+        <v>0.94915254237288138</v>
+      </c>
+      <c r="I79" s="11">
+        <v>0.95588235294117652</v>
+      </c>
+      <c r="J79" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M79" s="4">
+        <v>272</v>
+      </c>
+      <c r="N79" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O79" s="11">
+        <v>5.1470588235294115E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A80" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="4">
+        <v>124</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G80" s="4">
+        <v>133</v>
+      </c>
+      <c r="H80" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+      <c r="I80" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+      <c r="J80" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K80" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M80" s="4">
+        <v>133</v>
+      </c>
+      <c r="N80" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O80" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A81" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="4">
+        <v>0</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G81" s="4">
+        <v>133</v>
+      </c>
+      <c r="H81" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+      <c r="I81" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+      <c r="J81" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M81" s="4">
+        <v>133</v>
+      </c>
+      <c r="N81" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O81" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A82" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E82" s="4">
+        <v>9</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G82" s="4">
+        <v>133</v>
+      </c>
+      <c r="H82" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+      <c r="I82" s="11">
+        <v>0.93233082706766912</v>
+      </c>
+      <c r="J82" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M82" s="4">
+        <v>133</v>
+      </c>
+      <c r="N82" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O82" s="11">
+        <v>6.7669172932330823E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A83" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="4">
+        <v>86</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G83" s="4">
+        <v>112</v>
+      </c>
+      <c r="H83" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+      <c r="I83" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+      <c r="J83" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M83" s="4">
+        <v>112</v>
+      </c>
+      <c r="N83" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O83" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A84" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" s="4">
+        <v>0</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G84" s="4">
+        <v>112</v>
+      </c>
+      <c r="H84" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+      <c r="I84" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+      <c r="J84" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M84" s="4">
+        <v>112</v>
+      </c>
+      <c r="N84" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O84" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A85" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" s="4">
+        <v>26</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G85" s="4">
+        <v>112</v>
+      </c>
+      <c r="H85" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+      <c r="I85" s="11">
+        <v>0.7678571428571429</v>
+      </c>
+      <c r="J85" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M85" s="4">
+        <v>112</v>
+      </c>
+      <c r="N85" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O85" s="11">
+        <v>0.23214285714285715</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A86" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="4">
+        <v>9</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G86" s="4">
+        <v>10</v>
+      </c>
+      <c r="H86" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="I86" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="J86" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M86" s="4">
+        <v>10</v>
+      </c>
+      <c r="N86" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O86" s="11">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A87" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" s="4">
+        <v>0</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G87" s="4">
+        <v>10</v>
+      </c>
+      <c r="H87" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="I87" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="J87" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M87" s="4">
+        <v>10</v>
+      </c>
+      <c r="N87" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O87" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A88" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="4">
+        <v>1</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G88" s="4">
+        <v>10</v>
+      </c>
+      <c r="H88" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="I88" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="J88" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L88" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M88" s="4">
+        <v>10</v>
+      </c>
+      <c r="N88" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O88" s="11">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A89" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E89" s="4">
+        <v>2006</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G89" s="4">
+        <v>2059</v>
+      </c>
+      <c r="H89" s="11">
+        <v>0.9742593491986401</v>
+      </c>
+      <c r="I89" s="11">
+        <v>0.97360126083530296</v>
+      </c>
+      <c r="J89" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K89" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M89" s="4">
+        <v>2059</v>
+      </c>
+      <c r="N89" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O89" s="11">
+        <v>0.9742593491986401</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A90" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="4">
+        <v>0</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G90" s="4">
+        <v>2059</v>
+      </c>
+      <c r="H90" s="11">
+        <v>0.9742593491986401</v>
+      </c>
+      <c r="I90" s="11">
+        <v>0.97360126083530341</v>
+      </c>
+      <c r="J90" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K90" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M90" s="4">
+        <v>2059</v>
+      </c>
+      <c r="N90" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O90" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A91" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="4">
+        <v>53</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G91" s="4">
+        <v>2059</v>
+      </c>
+      <c r="H91" s="11">
+        <v>0.9742593491986401</v>
+      </c>
+      <c r="I91" s="11">
+        <v>0.97360126083530341</v>
+      </c>
+      <c r="J91" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K91" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M91" s="4">
+        <v>2059</v>
+      </c>
+      <c r="N91" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O91" s="11">
+        <v>2.5740650801359885E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A92" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E92" s="4">
+        <v>764</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G92" s="4">
+        <v>909</v>
+      </c>
+      <c r="H92" s="11">
+        <v>0.84140969162995594</v>
+      </c>
+      <c r="I92" s="11">
+        <v>0.84518451845184517</v>
+      </c>
+      <c r="J92" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L92" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M92" s="4">
+        <v>908</v>
+      </c>
+      <c r="N92" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O92" s="11">
+        <v>0.84048404840484048</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A93" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E93" s="4">
+        <v>1</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G93" s="4">
+        <v>909</v>
+      </c>
+      <c r="H93" s="11">
+        <v>0.84140969162995594</v>
+      </c>
+      <c r="I93" s="11">
+        <v>0.84518451845184517</v>
+      </c>
+      <c r="J93" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L93" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M93" s="4">
+        <v>908</v>
+      </c>
+      <c r="N93" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O93" s="11">
+        <v>1.1001100110011001E-3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A94" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E94" s="4">
+        <v>144</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G94" s="4">
+        <v>909</v>
+      </c>
+      <c r="H94" s="11">
+        <v>0.84140969162995594</v>
+      </c>
+      <c r="I94" s="11">
+        <v>0.84518451845184517</v>
+      </c>
+      <c r="J94" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K94" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L94" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M94" s="4">
+        <v>908</v>
+      </c>
+      <c r="N94" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O94" s="11">
+        <v>0.15841584158415842</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A95" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E95" s="4">
+        <v>866</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G95" s="4">
+        <v>1038</v>
+      </c>
+      <c r="H95" s="11">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="I95" s="11">
+        <v>0.84360554699537749</v>
+      </c>
+      <c r="J95" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K95" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L95" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M95" s="4">
+        <v>1038</v>
+      </c>
+      <c r="N95" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O95" s="11">
+        <v>0.83429672447013492</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A96" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E96" s="4">
+        <v>0</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G96" s="4">
+        <v>1038</v>
+      </c>
+      <c r="H96" s="11">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="I96" s="11">
+        <v>0.84360554699537749</v>
+      </c>
+      <c r="J96" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K96" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L96" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M96" s="4">
+        <v>1038</v>
+      </c>
+      <c r="N96" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O96" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A97" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" s="4">
+        <v>172</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G97" s="4">
+        <v>1038</v>
+      </c>
+      <c r="H97" s="11">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="I97" s="11">
+        <v>0.84360554699537749</v>
+      </c>
+      <c r="J97" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K97" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L97" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M97" s="4">
+        <v>1038</v>
+      </c>
+      <c r="N97" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O97" s="11">
+        <v>0.16570327552986513</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A98" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E98" s="4">
+        <v>291</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G98" s="4">
+        <v>313</v>
+      </c>
+      <c r="H98" s="11">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="I98" s="11">
+        <v>0.92695214105793455</v>
+      </c>
+      <c r="J98" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K98" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L98" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M98" s="4">
+        <v>313</v>
+      </c>
+      <c r="N98" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O98" s="11">
+        <v>0.92971246006389774</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A99" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E99" s="4">
+        <v>0</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G99" s="4">
+        <v>313</v>
+      </c>
+      <c r="H99" s="11">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="I99" s="11">
+        <v>0.92695214105793455</v>
+      </c>
+      <c r="J99" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K99" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L99" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M99" s="4">
+        <v>313</v>
+      </c>
+      <c r="N99" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O99" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A100" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="4">
+        <v>22</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G100" s="4">
+        <v>313</v>
+      </c>
+      <c r="H100" s="11">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="I100" s="11">
+        <v>0.92695214105793455</v>
+      </c>
+      <c r="J100" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K100" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L100" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M100" s="4">
+        <v>313</v>
+      </c>
+      <c r="N100" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O100" s="11">
+        <v>7.0287539936102233E-2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A101" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E101" s="4">
+        <v>254</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G101" s="4">
+        <v>281</v>
+      </c>
+      <c r="H101" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+      <c r="I101" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+      <c r="J101" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K101" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L101" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M101" s="4">
+        <v>281</v>
+      </c>
+      <c r="N101" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O101" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A102" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E102" s="4">
+        <v>0</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G102" s="4">
+        <v>281</v>
+      </c>
+      <c r="H102" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+      <c r="I102" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+      <c r="J102" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K102" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L102" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M102" s="4">
+        <v>281</v>
+      </c>
+      <c r="N102" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O102" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A103" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E103" s="4">
+        <v>27</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G103" s="4">
+        <v>281</v>
+      </c>
+      <c r="H103" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+      <c r="I103" s="11">
+        <v>0.90391459074733094</v>
+      </c>
+      <c r="J103" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K103" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M103" s="4">
+        <v>281</v>
+      </c>
+      <c r="N103" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O103" s="11">
+        <v>9.6085409252669035E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A104" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104" s="4">
+        <v>24</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G104" s="4">
+        <v>26</v>
+      </c>
+      <c r="H104" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="I104" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="J104" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K104" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L104" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M104" s="4">
+        <v>26</v>
+      </c>
+      <c r="N104" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O104" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A105" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E105" s="4">
+        <v>0</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G105" s="4">
+        <v>26</v>
+      </c>
+      <c r="H105" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="I105" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="J105" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K105" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L105" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M105" s="4">
+        <v>26</v>
+      </c>
+      <c r="N105" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O105" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A106" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E106" s="4">
+        <v>2</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G106" s="4">
+        <v>26</v>
+      </c>
+      <c r="H106" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="I106" s="11">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="J106" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K106" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L106" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M106" s="4">
+        <v>26</v>
+      </c>
+      <c r="N106" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O106" s="11">
+        <v>7.6923076923076927E-2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A107" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E107" s="4">
+        <v>1528</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G107" s="4">
+        <v>1580</v>
+      </c>
+      <c r="H107" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="I107" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="J107" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K107" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L107" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M107" s="4">
+        <v>1580</v>
+      </c>
+      <c r="N107" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O107" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A108" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E108" s="4">
+        <v>0</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G108" s="4">
+        <v>1580</v>
+      </c>
+      <c r="H108" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="I108" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="J108" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K108" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L108" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M108" s="4">
+        <v>1580</v>
+      </c>
+      <c r="N108" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O108" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A109" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" s="4">
+        <v>52</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G109" s="4">
+        <v>1580</v>
+      </c>
+      <c r="H109" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="I109" s="11">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="J109" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K109" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L109" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M109" s="4">
+        <v>1580</v>
+      </c>
+      <c r="N109" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O109" s="11">
+        <v>3.2911392405063293E-2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A110" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E110" s="4">
+        <v>630</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G110" s="4">
+        <v>721</v>
+      </c>
+      <c r="H110" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+      <c r="I110" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+      <c r="J110" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L110" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M110" s="4">
+        <v>721</v>
+      </c>
+      <c r="N110" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O110" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A111" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E111" s="4">
+        <v>0</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G111" s="4">
+        <v>721</v>
+      </c>
+      <c r="H111" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+      <c r="I111" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+      <c r="J111" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L111" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M111" s="4">
+        <v>721</v>
+      </c>
+      <c r="N111" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O111" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A112" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E112" s="4">
+        <v>91</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G112" s="4">
+        <v>721</v>
+      </c>
+      <c r="H112" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+      <c r="I112" s="11">
+        <v>0.87378640776699024</v>
+      </c>
+      <c r="J112" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L112" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M112" s="4">
+        <v>721</v>
+      </c>
+      <c r="N112" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O112" s="11">
+        <v>0.12621359223300971</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A113" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E113" s="4">
+        <v>660</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G113" s="4">
+        <v>769</v>
+      </c>
+      <c r="H113" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+      <c r="I113" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+      <c r="J113" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K113" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L113" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M113" s="4">
+        <v>769</v>
+      </c>
+      <c r="N113" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O113" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A114" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E114" s="4">
+        <v>0</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G114" s="4">
+        <v>769</v>
+      </c>
+      <c r="H114" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+      <c r="I114" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+      <c r="J114" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L114" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M114" s="4">
+        <v>769</v>
+      </c>
+      <c r="N114" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O114" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A115" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E115" s="4">
+        <v>109</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G115" s="4">
+        <v>769</v>
+      </c>
+      <c r="H115" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+      <c r="I115" s="11">
+        <v>0.85825747724317292</v>
+      </c>
+      <c r="J115" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L115" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M115" s="4">
+        <v>769</v>
+      </c>
+      <c r="N115" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O115" s="11">
+        <v>0.14174252275682706</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A116" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E116" s="4">
+        <v>820</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G116" s="4">
+        <v>895</v>
+      </c>
+      <c r="H116" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+      <c r="I116" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+      <c r="J116" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K116" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L116" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M116" s="4">
+        <v>895</v>
+      </c>
+      <c r="N116" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O116" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A117" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E117" s="4">
+        <v>0</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G117" s="4">
+        <v>895</v>
+      </c>
+      <c r="H117" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+      <c r="I117" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+      <c r="J117" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L117" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M117" s="4">
+        <v>895</v>
+      </c>
+      <c r="N117" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O117" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A118" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E118" s="4">
+        <v>75</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G118" s="4">
+        <v>895</v>
+      </c>
+      <c r="H118" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+      <c r="I118" s="11">
+        <v>0.91620111731843579</v>
+      </c>
+      <c r="J118" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K118" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L118" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M118" s="4">
+        <v>895</v>
+      </c>
+      <c r="N118" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O118" s="11">
+        <v>8.3798882681564241E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A119" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E119" s="4">
+        <v>232</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G119" s="4">
+        <v>250</v>
+      </c>
+      <c r="H119" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="I119" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="J119" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K119" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L119" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M119" s="4">
+        <v>250</v>
+      </c>
+      <c r="N119" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O119" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A120" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E120" s="4">
+        <v>0</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G120" s="4">
+        <v>250</v>
+      </c>
+      <c r="H120" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="I120" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="J120" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K120" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L120" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M120" s="4">
+        <v>250</v>
+      </c>
+      <c r="N120" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O120" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A121" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E121" s="4">
+        <v>18</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G121" s="4">
+        <v>250</v>
+      </c>
+      <c r="H121" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="I121" s="11">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="J121" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K121" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L121" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M121" s="4">
+        <v>250</v>
+      </c>
+      <c r="N121" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O121" s="11">
+        <v>7.1999999999999995E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A122" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E122" s="4">
+        <v>524</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G122" s="4">
+        <v>583</v>
+      </c>
+      <c r="H122" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="I122" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="J122" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K122" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L122" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M122" s="4">
+        <v>583</v>
+      </c>
+      <c r="N122" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O122" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A123" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E123" s="4">
+        <v>0</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G123" s="4">
+        <v>583</v>
+      </c>
+      <c r="H123" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="I123" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="J123" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K123" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L123" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M123" s="4">
+        <v>583</v>
+      </c>
+      <c r="N123" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O123" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A124" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E124" s="4">
+        <v>59</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G124" s="4">
+        <v>583</v>
+      </c>
+      <c r="H124" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="I124" s="11">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="J124" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K124" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L124" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M124" s="4">
+        <v>583</v>
+      </c>
+      <c r="N124" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O124" s="11">
+        <v>0.10120068610634649</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A125" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E125" s="4">
+        <v>212</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G125" s="4">
+        <v>222</v>
+      </c>
+      <c r="H125" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="I125" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="J125" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K125" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L125" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M125" s="4">
+        <v>222</v>
+      </c>
+      <c r="N125" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O125" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A126" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E126" s="4">
+        <v>0</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G126" s="4">
+        <v>222</v>
+      </c>
+      <c r="H126" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="I126" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="J126" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K126" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L126" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M126" s="4">
+        <v>222</v>
+      </c>
+      <c r="N126" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O126" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A127" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E127" s="4">
+        <v>10</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G127" s="4">
+        <v>222</v>
+      </c>
+      <c r="H127" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="I127" s="11">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="J127" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K127" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L127" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M127" s="4">
+        <v>222</v>
+      </c>
+      <c r="N127" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O127" s="11">
+        <v>4.5045045045045043E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A128" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E128" s="4">
+        <v>70</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G128" s="4">
+        <v>81</v>
+      </c>
+      <c r="H128" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+      <c r="I128" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+      <c r="J128" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K128" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L128" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M128" s="4">
+        <v>81</v>
+      </c>
+      <c r="N128" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O128" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A129" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E129" s="4">
+        <v>0</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G129" s="4">
+        <v>81</v>
+      </c>
+      <c r="H129" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+      <c r="I129" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+      <c r="J129" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L129" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M129" s="4">
+        <v>81</v>
+      </c>
+      <c r="N129" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O129" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A130" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E130" s="4">
+        <v>11</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G130" s="4">
+        <v>81</v>
+      </c>
+      <c r="H130" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+      <c r="I130" s="11">
+        <v>0.86419753086419748</v>
+      </c>
+      <c r="J130" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K130" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L130" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M130" s="4">
+        <v>81</v>
+      </c>
+      <c r="N130" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O130" s="11">
+        <v>0.13580246913580246</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A131" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E131" s="4">
+        <v>86</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G131" s="4">
+        <v>92</v>
+      </c>
+      <c r="H131" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="I131" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="J131" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K131" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L131" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M131" s="4">
+        <v>92</v>
+      </c>
+      <c r="N131" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O131" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A132" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E132" s="4">
+        <v>0</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G132" s="4">
+        <v>92</v>
+      </c>
+      <c r="H132" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="I132" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="J132" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K132" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L132" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M132" s="4">
+        <v>92</v>
+      </c>
+      <c r="N132" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O132" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A133" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E133" s="4">
+        <v>6</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G133" s="4">
+        <v>92</v>
+      </c>
+      <c r="H133" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="I133" s="11">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="J133" s="11">
+        <v>0.7</v>
+      </c>
+      <c r="K133" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L133" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M133" s="4">
+        <v>92</v>
+      </c>
+      <c r="N133" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O133" s="11">
+        <v>6.5217391304347824E-2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A134" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E134" s="4">
+        <v>52</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G134" s="4">
+        <v>345</v>
+      </c>
+      <c r="H134" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="I134" s="11">
+        <v>0.96231884057971018</v>
+      </c>
+      <c r="J134" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K134" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L134" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M134" s="4">
+        <v>65</v>
+      </c>
+      <c r="N134" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O134" s="11">
+        <v>0.15072463768115943</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A135" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E135" s="4">
+        <v>280</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G135" s="4">
+        <v>345</v>
+      </c>
+      <c r="H135" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="I135" s="11">
+        <v>0.96231884057971018</v>
+      </c>
+      <c r="J135" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K135" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L135" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M135" s="4">
+        <v>65</v>
+      </c>
+      <c r="N135" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O135" s="11">
+        <v>0.81159420289855078</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A136" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E136" s="4">
+        <v>13</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G136" s="4">
+        <v>345</v>
+      </c>
+      <c r="H136" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="I136" s="11">
+        <v>0.96231884057971018</v>
+      </c>
+      <c r="J136" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K136" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L136" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M136" s="4">
+        <v>65</v>
+      </c>
+      <c r="N136" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O136" s="11">
+        <v>3.7681159420289857E-2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A137" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E137" s="4">
+        <v>22</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G137" s="4">
+        <v>68</v>
+      </c>
+      <c r="H137" s="11">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="I137" s="11">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="J137" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K137" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L137" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M137" s="4">
+        <v>23</v>
+      </c>
+      <c r="N137" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O137" s="11">
+        <v>0.3235294117647059</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A138" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E138" s="4">
+        <v>45</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G138" s="4">
+        <v>68</v>
+      </c>
+      <c r="H138" s="11">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="I138" s="11">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="J138" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K138" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L138" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M138" s="4">
+        <v>23</v>
+      </c>
+      <c r="N138" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O138" s="11">
+        <v>0.66176470588235292</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A139" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E139" s="4">
+        <v>1</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G139" s="4">
+        <v>68</v>
+      </c>
+      <c r="H139" s="11">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="I139" s="11">
+        <v>0.98529411764705888</v>
+      </c>
+      <c r="J139" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K139" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L139" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M139" s="4">
+        <v>23</v>
+      </c>
+      <c r="N139" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O139" s="11">
+        <v>1.4705882352941176E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A140" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E140" s="4">
+        <v>27</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G140" s="4">
+        <v>48</v>
+      </c>
+      <c r="H140" s="11">
+        <v>0.93103448275862066</v>
+      </c>
+      <c r="I140" s="11">
+        <v>0.95833333333333337</v>
+      </c>
+      <c r="J140" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K140" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L140" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M140" s="4">
+        <v>29</v>
+      </c>
+      <c r="N140" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O140" s="11">
+        <v>0.5625</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A141" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E141" s="4">
+        <v>19</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G141" s="4">
+        <v>48</v>
+      </c>
+      <c r="H141" s="11">
+        <v>0.93103448275862066</v>
+      </c>
+      <c r="I141" s="11">
+        <v>0.95833333333333337</v>
+      </c>
+      <c r="J141" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K141" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L141" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M141" s="4">
+        <v>29</v>
+      </c>
+      <c r="N141" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O141" s="11">
+        <v>0.39583333333333331</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A142" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E142" s="4">
+        <v>2</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G142" s="4">
+        <v>48</v>
+      </c>
+      <c r="H142" s="11">
+        <v>0.93103448275862066</v>
+      </c>
+      <c r="I142" s="11">
+        <v>0.95833333333333337</v>
+      </c>
+      <c r="J142" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K142" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L142" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M142" s="4">
+        <v>29</v>
+      </c>
+      <c r="N142" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O142" s="11">
+        <v>4.1666666666666664E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A143" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E143" s="4">
+        <v>2</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G143" s="4">
+        <v>8</v>
+      </c>
+      <c r="H143" s="11">
+        <v>1</v>
+      </c>
+      <c r="I143" s="11">
+        <v>1</v>
+      </c>
+      <c r="J143" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K143" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L143" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M143" s="4">
+        <v>2</v>
+      </c>
+      <c r="N143" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O143" s="11">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A144" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E144" s="4">
+        <v>6</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G144" s="4">
+        <v>8</v>
+      </c>
+      <c r="H144" s="11">
+        <v>1</v>
+      </c>
+      <c r="I144" s="11">
+        <v>1</v>
+      </c>
+      <c r="J144" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K144" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L144" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M144" s="4">
+        <v>2</v>
+      </c>
+      <c r="N144" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O144" s="11">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A145" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E145" s="4">
+        <v>0</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G145" s="4">
+        <v>8</v>
+      </c>
+      <c r="H145" s="11">
+        <v>1</v>
+      </c>
+      <c r="I145" s="11">
+        <v>1</v>
+      </c>
+      <c r="J145" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K145" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L145" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M145" s="4">
+        <v>2</v>
+      </c>
+      <c r="N145" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O145" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A146" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E146" s="4">
+        <v>35</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G146" s="4">
+        <v>182</v>
+      </c>
+      <c r="H146" s="11">
+        <v>0.64814814814814814</v>
+      </c>
+      <c r="I146" s="11">
+        <v>0.89560439560439564</v>
+      </c>
+      <c r="J146" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K146" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L146" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M146" s="4">
+        <v>54</v>
+      </c>
+      <c r="N146" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O146" s="11">
+        <v>0.19230769230769232</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A147" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E147" s="4">
+        <v>128</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G147" s="4">
+        <v>182</v>
+      </c>
+      <c r="H147" s="11">
+        <v>0.64814814814814814</v>
+      </c>
+      <c r="I147" s="11">
+        <v>0.89560439560439564</v>
+      </c>
+      <c r="J147" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K147" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L147" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M147" s="4">
+        <v>54</v>
+      </c>
+      <c r="N147" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O147" s="11">
+        <v>0.70329670329670335</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A148" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E148" s="4">
+        <v>19</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G148" s="4">
+        <v>182</v>
+      </c>
+      <c r="H148" s="11">
+        <v>0.64814814814814814</v>
+      </c>
+      <c r="I148" s="11">
+        <v>0.89560439560439564</v>
+      </c>
+      <c r="J148" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K148" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L148" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M148" s="4">
+        <v>54</v>
+      </c>
+      <c r="N148" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O148" s="11">
+        <v>0.1043956043956044</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A149" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E149" s="4">
+        <v>21</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G149" s="4">
+        <v>175</v>
+      </c>
+      <c r="H149" s="11">
+        <v>0.72413793103448276</v>
+      </c>
+      <c r="I149" s="11">
+        <v>0.95428571428571429</v>
+      </c>
+      <c r="J149" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K149" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L149" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M149" s="4">
+        <v>29</v>
+      </c>
+      <c r="N149" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O149" s="11">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A150" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E150" s="4">
+        <v>146</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G150" s="4">
+        <v>175</v>
+      </c>
+      <c r="H150" s="11">
+        <v>0.72413793103448276</v>
+      </c>
+      <c r="I150" s="11">
+        <v>0.95428571428571429</v>
+      </c>
+      <c r="J150" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K150" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L150" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M150" s="4">
+        <v>29</v>
+      </c>
+      <c r="N150" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O150" s="11">
+        <v>0.8342857142857143</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A151" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E151" s="4">
+        <v>8</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G151" s="4">
+        <v>175</v>
+      </c>
+      <c r="H151" s="11">
+        <v>0.72413793103448276</v>
+      </c>
+      <c r="I151" s="11">
+        <v>0.95428571428571429</v>
+      </c>
+      <c r="J151" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K151" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L151" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M151" s="4">
+        <v>29</v>
+      </c>
+      <c r="N151" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O151" s="11">
+        <v>4.5714285714285714E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A152" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E152" s="4">
+        <v>0</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G152" s="4">
+        <v>0</v>
+      </c>
+      <c r="H152" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I152" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="J152" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K152" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L152" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M152" s="4">
+        <v>0</v>
+      </c>
+      <c r="N152" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O152" s="11"/>
+    </row>
+    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A153" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E153" s="4">
+        <v>0</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G153" s="4">
+        <v>0</v>
+      </c>
+      <c r="H153" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I153" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="J153" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K153" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L153" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M153" s="4">
+        <v>0</v>
+      </c>
+      <c r="N153" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O153" s="11"/>
+    </row>
+    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A154" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E154" s="4">
+        <v>0</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G154" s="4">
+        <v>0</v>
+      </c>
+      <c r="H154" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I154" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="J154" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K154" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L154" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M154" s="4">
+        <v>0</v>
+      </c>
+      <c r="N154" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O154" s="11"/>
+    </row>
+    <row r="155" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A155" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E155" s="4">
+        <v>433</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G155" s="4">
+        <v>479</v>
+      </c>
+      <c r="H155" s="11">
+        <v>0.96868008948545858</v>
+      </c>
+      <c r="I155" s="11">
+        <v>0.97077244258872653</v>
+      </c>
+      <c r="J155" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K155" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L155" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M155" s="4">
+        <v>447</v>
+      </c>
+      <c r="N155" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O155" s="11">
+        <v>0.90396659707724425</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A156" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E156" s="4">
+        <v>32</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G156" s="4">
+        <v>479</v>
+      </c>
+      <c r="H156" s="11">
+        <v>0.96868008948545858</v>
+      </c>
+      <c r="I156" s="11">
+        <v>0.97077244258872653</v>
+      </c>
+      <c r="J156" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K156" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L156" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M156" s="4">
+        <v>447</v>
+      </c>
+      <c r="N156" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O156" s="11">
+        <v>6.6805845511482248E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A157" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E157" s="4">
+        <v>14</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G157" s="4">
+        <v>479</v>
+      </c>
+      <c r="H157" s="11">
+        <v>0.96868008948545858</v>
+      </c>
+      <c r="I157" s="11">
+        <v>0.97077244258872653</v>
+      </c>
+      <c r="J157" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K157" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L157" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M157" s="4">
+        <v>447</v>
+      </c>
+      <c r="N157" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O157" s="11">
+        <v>2.9227557411273485E-2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A158" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E158" s="4">
+        <v>119</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G158" s="4">
+        <v>202</v>
+      </c>
+      <c r="H158" s="11">
+        <v>0.80952380952380953</v>
+      </c>
+      <c r="I158" s="11">
+        <v>0.86138613861386137</v>
+      </c>
+      <c r="J158" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K158" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L158" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M158" s="4">
+        <v>147</v>
+      </c>
+      <c r="N158" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O158" s="11">
+        <v>0.58910891089108908</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A159" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E159" s="4">
+        <v>55</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G159" s="4">
+        <v>202</v>
+      </c>
+      <c r="H159" s="11">
+        <v>0.80952380952380953</v>
+      </c>
+      <c r="I159" s="11">
+        <v>0.86138613861386137</v>
+      </c>
+      <c r="J159" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K159" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L159" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M159" s="4">
+        <v>147</v>
+      </c>
+      <c r="N159" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O159" s="11">
+        <v>0.2722772277227723</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A160" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E160" s="4">
+        <v>28</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G160" s="4">
+        <v>202</v>
+      </c>
+      <c r="H160" s="11">
+        <v>0.80952380952380953</v>
+      </c>
+      <c r="I160" s="11">
+        <v>0.86138613861386137</v>
+      </c>
+      <c r="J160" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K160" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L160" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M160" s="4">
+        <v>147</v>
+      </c>
+      <c r="N160" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O160" s="11">
+        <v>0.13861386138613863</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A161" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E161" s="4">
+        <v>86</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G161" s="4">
+        <v>260</v>
+      </c>
+      <c r="H161" s="11">
+        <v>0.7350427350427351</v>
+      </c>
+      <c r="I161" s="11">
+        <v>0.88076923076923075</v>
+      </c>
+      <c r="J161" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K161" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L161" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M161" s="4">
+        <v>117</v>
+      </c>
+      <c r="N161" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O161" s="11">
+        <v>0.33076923076923076</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A162" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E162" s="4">
+        <v>143</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G162" s="4">
+        <v>260</v>
+      </c>
+      <c r="H162" s="11">
+        <v>0.7350427350427351</v>
+      </c>
+      <c r="I162" s="11">
+        <v>0.88076923076923075</v>
+      </c>
+      <c r="J162" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K162" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L162" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M162" s="4">
+        <v>117</v>
+      </c>
+      <c r="N162" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O162" s="11">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A163" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E163" s="4">
+        <v>31</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G163" s="4">
+        <v>260</v>
+      </c>
+      <c r="H163" s="11">
+        <v>0.7350427350427351</v>
+      </c>
+      <c r="I163" s="11">
+        <v>0.88076923076923075</v>
+      </c>
+      <c r="J163" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K163" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L163" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M163" s="4">
+        <v>117</v>
+      </c>
+      <c r="N163" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O163" s="11">
+        <v>0.11923076923076924</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A164" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E164" s="4">
+        <v>73</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G164" s="4">
+        <v>84</v>
+      </c>
+      <c r="H164" s="11">
+        <v>0.91249999999999998</v>
+      </c>
+      <c r="I164" s="11">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J164" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K164" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L164" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M164" s="4">
+        <v>80</v>
+      </c>
+      <c r="N164" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O164" s="11">
+        <v>0.86904761904761907</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A165" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E165" s="4">
+        <v>4</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G165" s="4">
+        <v>84</v>
+      </c>
+      <c r="H165" s="11">
+        <v>0.91249999999999998</v>
+      </c>
+      <c r="I165" s="11">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J165" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K165" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L165" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M165" s="4">
+        <v>80</v>
+      </c>
+      <c r="N165" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O165" s="11">
+        <v>4.7619047619047616E-2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A166" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E166" s="4">
+        <v>7</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G166" s="4">
+        <v>84</v>
+      </c>
+      <c r="H166" s="11">
+        <v>0.91249999999999998</v>
+      </c>
+      <c r="I166" s="11">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="J166" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K166" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L166" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M166" s="4">
+        <v>80</v>
+      </c>
+      <c r="N166" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O166" s="11">
+        <v>8.3333333333333329E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A167" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E167" s="4">
+        <v>56</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G167" s="4">
+        <v>74</v>
+      </c>
+      <c r="H167" s="11">
+        <v>0.86153846153846159</v>
+      </c>
+      <c r="I167" s="11">
+        <v>0.8783783783783784</v>
+      </c>
+      <c r="J167" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K167" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L167" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M167" s="4">
+        <v>65</v>
+      </c>
+      <c r="N167" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O167" s="11">
+        <v>0.7567567567567568</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A168" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E168" s="4">
+        <v>9</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G168" s="4">
+        <v>74</v>
+      </c>
+      <c r="H168" s="11">
+        <v>0.86153846153846159</v>
+      </c>
+      <c r="I168" s="11">
+        <v>0.8783783783783784</v>
+      </c>
+      <c r="J168" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K168" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L168" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M168" s="4">
+        <v>65</v>
+      </c>
+      <c r="N168" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O168" s="11">
+        <v>0.12162162162162163</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A169" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E169" s="4">
+        <v>9</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G169" s="4">
+        <v>74</v>
+      </c>
+      <c r="H169" s="11">
+        <v>0.86153846153846159</v>
+      </c>
+      <c r="I169" s="11">
+        <v>0.8783783783783784</v>
+      </c>
+      <c r="J169" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K169" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L169" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M169" s="4">
+        <v>65</v>
+      </c>
+      <c r="N169" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O169" s="11">
+        <v>0.12162162162162163</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A170" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E170" s="4">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F170" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G170" s="4">
+        <v>8</v>
+      </c>
+      <c r="H170" s="11">
+        <v>1</v>
+      </c>
+      <c r="I170" s="11">
+        <v>1</v>
+      </c>
+      <c r="J170" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K170" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L170" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M170" s="4">
+        <v>3</v>
+      </c>
+      <c r="N170" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O170" s="11">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A171" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E171" s="4">
+        <v>5</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G171" s="4">
+        <v>8</v>
+      </c>
+      <c r="H171" s="11">
+        <v>1</v>
+      </c>
+      <c r="I171" s="11">
+        <v>1</v>
+      </c>
+      <c r="J171" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K171" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L171" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M171" s="4">
+        <v>3</v>
+      </c>
+      <c r="N171" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O171" s="11">
+        <v>0.625</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A172" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E172" s="4">
+        <v>0</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G172" s="4">
+        <v>8</v>
+      </c>
+      <c r="H172" s="11">
+        <v>1</v>
+      </c>
+      <c r="I172" s="11">
+        <v>1</v>
+      </c>
+      <c r="J172" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K172" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L172" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M172" s="4">
+        <v>3</v>
+      </c>
+      <c r="N172" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O172" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A173" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E173" s="4">
+        <v>314</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G173" s="4">
+        <v>338</v>
+      </c>
+      <c r="H173" s="11">
+        <v>0.98124999999999996</v>
+      </c>
+      <c r="I173" s="11">
+        <v>0.98224852071005919</v>
+      </c>
+      <c r="J173" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K173" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L173" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M173" s="4">
+        <v>320</v>
+      </c>
+      <c r="N173" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O173" s="11">
+        <v>0.92899408284023666</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A174" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E174" s="4">
+        <v>18</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G174" s="4">
+        <v>338</v>
+      </c>
+      <c r="H174" s="11">
+        <v>0.98124999999999996</v>
+      </c>
+      <c r="I174" s="11">
+        <v>0.98224852071005919</v>
+      </c>
+      <c r="J174" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K174" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L174" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M174" s="4">
+        <v>320</v>
+      </c>
+      <c r="N174" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O174" s="11">
+        <v>5.3254437869822487E-2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A175" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E175" s="4">
+        <v>6</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G175" s="4">
+        <v>338</v>
+      </c>
+      <c r="H175" s="11">
+        <v>0.98124999999999996</v>
+      </c>
+      <c r="I175" s="11">
+        <v>0.98224852071005919</v>
+      </c>
+      <c r="J175" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K175" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L175" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M175" s="4">
+        <v>320</v>
+      </c>
+      <c r="N175" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O175" s="11">
+        <v>1.7751479289940829E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A176" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E176" s="4">
+        <v>98</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G176" s="4">
+        <v>141</v>
+      </c>
+      <c r="H176" s="11">
+        <v>0.83760683760683763</v>
+      </c>
+      <c r="I176" s="11">
+        <v>0.86524822695035464</v>
+      </c>
+      <c r="J176" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K176" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L176" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M176" s="4">
+        <v>117</v>
+      </c>
+      <c r="N176" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O176" s="11">
+        <v>0.69503546099290781</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A177" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E177" s="4">
+        <v>24</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G177" s="4">
+        <v>141</v>
+      </c>
+      <c r="H177" s="11">
+        <v>0.83760683760683763</v>
+      </c>
+      <c r="I177" s="11">
+        <v>0.86524822695035464</v>
+      </c>
+      <c r="J177" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K177" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L177" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M177" s="4">
+        <v>117</v>
+      </c>
+      <c r="N177" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O177" s="11">
+        <v>0.1702127659574468</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A178" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E178" s="4">
+        <v>19</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G178" s="4">
+        <v>141</v>
+      </c>
+      <c r="H178" s="11">
+        <v>0.83760683760683763</v>
+      </c>
+      <c r="I178" s="11">
+        <v>0.86524822695035464</v>
+      </c>
+      <c r="J178" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K178" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L178" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M178" s="4">
+        <v>117</v>
+      </c>
+      <c r="N178" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O178" s="11">
+        <v>0.13475177304964539</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A179" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E179" s="4">
+        <v>39</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G179" s="4">
+        <v>184</v>
+      </c>
+      <c r="H179" s="11">
+        <v>0.82978723404255317</v>
+      </c>
+      <c r="I179" s="11">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="J179" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K179" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L179" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M179" s="4">
+        <v>47</v>
+      </c>
+      <c r="N179" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O179" s="11">
+        <v>0.21195652173913043</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A180" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E180" s="4">
+        <v>137</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G180" s="4">
+        <v>184</v>
+      </c>
+      <c r="H180" s="11">
+        <v>0.82978723404255317</v>
+      </c>
+      <c r="I180" s="11">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="J180" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K180" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L180" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M180" s="4">
+        <v>47</v>
+      </c>
+      <c r="N180" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O180" s="11">
+        <v>0.74456521739130432</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A181" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E181" s="4">
+        <v>8</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G181" s="4">
+        <v>184</v>
+      </c>
+      <c r="H181" s="11">
+        <v>0.82978723404255317</v>
+      </c>
+      <c r="I181" s="11">
+        <v>0.95652173913043481</v>
+      </c>
+      <c r="J181" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K181" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L181" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M181" s="4">
+        <v>47</v>
+      </c>
+      <c r="N181" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O181" s="11">
+        <v>4.3478260869565216E-2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A182" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E182" s="4">
+        <v>214</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G182" s="4">
+        <v>232</v>
+      </c>
+      <c r="H182" s="11">
+        <v>0.93859649122807021</v>
+      </c>
+      <c r="I182" s="11">
+        <v>0.93965517241379315</v>
+      </c>
+      <c r="J182" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K182" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L182" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M182" s="4">
+        <v>228</v>
+      </c>
+      <c r="N182" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O182" s="11">
+        <v>0.92241379310344829</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A183" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E183" s="4">
+        <v>4</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G183" s="4">
+        <v>232</v>
+      </c>
+      <c r="H183" s="11">
+        <v>0.93859649122807021</v>
+      </c>
+      <c r="I183" s="11">
+        <v>0.93965517241379315</v>
+      </c>
+      <c r="J183" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K183" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L183" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M183" s="4">
+        <v>228</v>
+      </c>
+      <c r="N183" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O183" s="11">
+        <v>1.7241379310344827E-2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A184" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E184" s="4">
+        <v>14</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G184" s="4">
+        <v>232</v>
+      </c>
+      <c r="H184" s="11">
+        <v>0.93859649122807021</v>
+      </c>
+      <c r="I184" s="11">
+        <v>0.93965517241379315</v>
+      </c>
+      <c r="J184" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K184" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L184" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M184" s="4">
+        <v>228</v>
+      </c>
+      <c r="N184" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O184" s="11">
+        <v>6.0344827586206899E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A185" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E185" s="4">
+        <v>37</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G185" s="4">
+        <v>51</v>
+      </c>
+      <c r="H185" s="11">
+        <v>0.90243902439024393</v>
+      </c>
+      <c r="I185" s="11">
+        <v>0.92156862745098034</v>
+      </c>
+      <c r="J185" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K185" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L185" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M185" s="4">
+        <v>41</v>
+      </c>
+      <c r="N185" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O185" s="11">
+        <v>0.72549019607843135</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A186" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E186" s="4">
+        <v>10</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G186" s="4">
+        <v>51</v>
+      </c>
+      <c r="H186" s="11">
+        <v>0.90243902439024393</v>
+      </c>
+      <c r="I186" s="11">
+        <v>0.92156862745098034</v>
+      </c>
+      <c r="J186" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K186" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M186" s="4">
+        <v>41</v>
+      </c>
+      <c r="N186" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O186" s="11">
+        <v>0.19607843137254902</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A187" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E187" s="4">
+        <v>4</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G187" s="4">
+        <v>51</v>
+      </c>
+      <c r="H187" s="11">
+        <v>0.90243902439024393</v>
+      </c>
+      <c r="I187" s="11">
+        <v>0.92156862745098034</v>
+      </c>
+      <c r="J187" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K187" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L187" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M187" s="4">
+        <v>41</v>
+      </c>
+      <c r="N187" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O187" s="11">
+        <v>7.8431372549019607E-2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A188" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E188" s="4">
+        <v>80</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G188" s="4">
+        <v>159</v>
+      </c>
+      <c r="H188" s="11">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="I188" s="11">
+        <v>0.93710691823899372</v>
+      </c>
+      <c r="J188" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K188" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L188" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M188" s="4">
+        <v>90</v>
+      </c>
+      <c r="N188" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O188" s="11">
+        <v>0.50314465408805031</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A189" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E189" s="4">
+        <v>69</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G189" s="4">
+        <v>159</v>
+      </c>
+      <c r="H189" s="11">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="I189" s="11">
+        <v>0.93710691823899372</v>
+      </c>
+      <c r="J189" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K189" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L189" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M189" s="4">
+        <v>90</v>
+      </c>
+      <c r="N189" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O189" s="11">
+        <v>0.43396226415094341</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A190" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E190" s="4">
+        <v>10</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G190" s="4">
+        <v>159</v>
+      </c>
+      <c r="H190" s="11">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="I190" s="11">
+        <v>0.93710691823899372</v>
+      </c>
+      <c r="J190" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K190" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L190" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M190" s="4">
+        <v>90</v>
+      </c>
+      <c r="N190" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O190" s="11">
+        <v>6.2893081761006289E-2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A191" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E191" s="4">
+        <v>40</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G191" s="4">
+        <v>46</v>
+      </c>
+      <c r="H191" s="11">
+        <v>0.97560975609756095</v>
+      </c>
+      <c r="I191" s="11">
+        <v>0.97826086956521741</v>
+      </c>
+      <c r="J191" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K191" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L191" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M191" s="4">
+        <v>41</v>
+      </c>
+      <c r="N191" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O191" s="11">
+        <v>0.86956521739130432</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A192" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E192" s="4">
+        <v>5</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G192" s="4">
+        <v>46</v>
+      </c>
+      <c r="H192" s="11">
+        <v>0.97560975609756095</v>
+      </c>
+      <c r="I192" s="11">
+        <v>0.97826086956521741</v>
+      </c>
+      <c r="J192" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K192" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L192" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M192" s="4">
+        <v>41</v>
+      </c>
+      <c r="N192" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O192" s="11">
+        <v>0.10869565217391304</v>
+      </c>
+    </row>
+    <row r="193" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A193" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E193" s="4">
+        <v>1</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G193" s="4">
+        <v>46</v>
+      </c>
+      <c r="H193" s="11">
+        <v>0.97560975609756095</v>
+      </c>
+      <c r="I193" s="11">
+        <v>0.97826086956521741</v>
+      </c>
+      <c r="J193" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="K193" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L193" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M193" s="4">
+        <v>41</v>
+      </c>
+      <c r="N193" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O193" s="11">
+        <v>2.1739130434782608E-2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A194" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E194" s="4">
+        <v>3</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G194" s="4">
+        <v>11</v>
+      </c>
+      <c r="H194" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="I194" s="11">
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="J194" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K194" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L194" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M194" s="4">
+        <v>5</v>
+      </c>
+      <c r="N194" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O194" s="11">
+        <v>0.27272727272727271</v>
+      </c>
+    </row>
+    <row r="195" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A195" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E195" s="4">
+        <v>6</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G195" s="4">
+        <v>11</v>
+      </c>
+      <c r="H195" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="I195" s="11">
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="J195" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K195" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L195" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M195" s="4">
+        <v>5</v>
+      </c>
+      <c r="N195" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O195" s="11">
+        <v>0.54545454545454541</v>
+      </c>
+    </row>
+    <row r="196" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A196" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E196" s="4">
+        <v>2</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G196" s="4">
+        <v>11</v>
+      </c>
+      <c r="H196" s="11">
+        <v>0.6</v>
+      </c>
+      <c r="I196" s="11">
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="J196" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K196" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L196" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M196" s="4">
+        <v>5</v>
+      </c>
+      <c r="N196" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O196" s="11">
+        <v>0.18181818181818182</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A197" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E197" s="4">
+        <v>9</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G197" s="4">
+        <v>29</v>
+      </c>
+      <c r="H197" s="11">
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="I197" s="11">
+        <v>0.93103448275862066</v>
+      </c>
+      <c r="J197" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K197" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L197" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M197" s="4">
+        <v>11</v>
+      </c>
+      <c r="N197" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O197" s="11">
+        <v>0.31034482758620691</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A198" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E198" s="4">
+        <v>18</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G198" s="4">
+        <v>29</v>
+      </c>
+      <c r="H198" s="11">
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="I198" s="11">
+        <v>0.93103448275862066</v>
+      </c>
+      <c r="J198" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K198" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L198" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M198" s="4">
+        <v>11</v>
+      </c>
+      <c r="N198" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O198" s="11">
+        <v>0.62068965517241381</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A199" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E199" s="4">
+        <v>2</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G199" s="4">
+        <v>29</v>
+      </c>
+      <c r="H199" s="11">
+        <v>0.81818181818181823</v>
+      </c>
+      <c r="I199" s="11">
+        <v>0.93103448275862066</v>
+      </c>
+      <c r="J199" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="K199" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L199" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M199" s="4">
+        <v>11</v>
+      </c>
+      <c r="N199" s="8">
+        <v>46022</v>
+      </c>
+      <c r="O199" s="11">
+        <v>6.8965517241379309E-2</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D99BC1F1-5047-4AC8-9CE1-B93E5131C700}">
+  <dimension ref="A1:P201"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L83" sqref="L83"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12.5703125" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="49" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="18.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="30.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="19.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="29.85546875" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="29" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="18.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A2" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" s="5">
+        <v>153</v>
+      </c>
+      <c r="G2" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="4">
+        <v>165</v>
+      </c>
+      <c r="I2" s="6">
+        <v>0.92727272727272725</v>
+      </c>
+      <c r="J2" s="6">
+        <v>0.92727272727272725</v>
+      </c>
+      <c r="K2" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L2" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N2" s="4">
+        <v>153</v>
+      </c>
+      <c r="O2" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P2" s="7">
+        <v>0.92727272727272725</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="5">
+        <v>0</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" s="4">
+        <v>165</v>
+      </c>
+      <c r="I3" s="6">
+        <v>0.92727272727272725</v>
+      </c>
+      <c r="J3" s="6">
+        <v>0.92727272727272725</v>
+      </c>
+      <c r="K3" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3" s="4">
+        <v>153</v>
+      </c>
+      <c r="O3" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P3" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="F4" s="5">
+        <v>12</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="4">
+        <v>165</v>
+      </c>
+      <c r="I4" s="6">
+        <v>0.92727272727272725</v>
+      </c>
+      <c r="J4" s="6">
+        <v>0.92727272727272725</v>
+      </c>
+      <c r="K4" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4" s="4">
+        <v>153</v>
+      </c>
+      <c r="O4" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P4" s="7">
+        <v>7.2727272727272724E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="5">
+        <v>1542</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="4">
+        <v>1599</v>
+      </c>
+      <c r="I5" s="6">
+        <v>0.96435272045028142</v>
+      </c>
+      <c r="J5" s="6">
+        <v>0.96435272045028142</v>
+      </c>
+      <c r="K5" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N5" s="4">
+        <v>1542</v>
+      </c>
+      <c r="O5" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P5" s="7">
+        <v>0.96435272045028142</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="5">
+        <v>0</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="4">
+        <v>1599</v>
+      </c>
+      <c r="I6" s="6">
+        <v>0.96435272045028142</v>
+      </c>
+      <c r="J6" s="6">
+        <v>0.96435272045028142</v>
+      </c>
+      <c r="K6" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N6" s="4">
+        <v>1542</v>
+      </c>
+      <c r="O6" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P6" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="5">
+        <v>57</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="4">
+        <v>1599</v>
+      </c>
+      <c r="I7" s="6">
+        <v>0.96435272045028142</v>
+      </c>
+      <c r="J7" s="6">
+        <v>0.96435272045028142</v>
+      </c>
+      <c r="K7" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N7" s="4">
+        <v>1542</v>
+      </c>
+      <c r="O7" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P7" s="7">
+        <v>3.5647279549718573E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="5">
+        <v>266</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="4">
+        <v>292</v>
+      </c>
+      <c r="I8" s="6">
+        <v>0.91095890410958902</v>
+      </c>
+      <c r="J8" s="6">
+        <v>0.91095890410958902</v>
+      </c>
+      <c r="K8" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N8" s="4">
+        <v>266</v>
+      </c>
+      <c r="O8" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P8" s="7">
+        <v>0.91095890410958902</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="5">
+        <v>0</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="4">
+        <v>292</v>
+      </c>
+      <c r="I9" s="6">
+        <v>0.91095890410958902</v>
+      </c>
+      <c r="J9" s="6">
+        <v>0.91095890410958902</v>
+      </c>
+      <c r="K9" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9" s="4">
+        <v>266</v>
+      </c>
+      <c r="O9" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P9" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="5">
+        <v>26</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="4">
+        <v>292</v>
+      </c>
+      <c r="I10" s="6">
+        <v>0.91095890410958902</v>
+      </c>
+      <c r="J10" s="6">
+        <v>0.91095890410958902</v>
+      </c>
+      <c r="K10" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10" s="4">
+        <v>266</v>
+      </c>
+      <c r="O10" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P10" s="7">
+        <v>8.9041095890410954E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="5">
+        <v>1296</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="4">
+        <v>1363</v>
+      </c>
+      <c r="I11" s="6">
+        <v>0.95084372707263387</v>
+      </c>
+      <c r="J11" s="6">
+        <v>0.95084372707263387</v>
+      </c>
+      <c r="K11" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11" s="4">
+        <v>1296</v>
+      </c>
+      <c r="O11" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P11" s="7">
+        <v>0.95084372707263387</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="5">
+        <v>0</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1363</v>
+      </c>
+      <c r="I12" s="6">
+        <v>0.95084372707263387</v>
+      </c>
+      <c r="J12" s="6">
+        <v>0.95084372707263387</v>
+      </c>
+      <c r="K12" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N12" s="4">
+        <v>1296</v>
+      </c>
+      <c r="O12" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P12" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="5">
+        <v>67</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="4">
+        <v>1363</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0.95084372707263387</v>
+      </c>
+      <c r="J13" s="6">
+        <v>0.95084372707263387</v>
+      </c>
+      <c r="K13" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N13" s="4">
+        <v>1296</v>
+      </c>
+      <c r="O13" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P13" s="7">
+        <v>4.9156272927366101E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>598</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="4">
+        <v>646</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0.92569659442724461</v>
+      </c>
+      <c r="J14" s="6">
+        <v>0.92569659442724461</v>
+      </c>
+      <c r="K14" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N14" s="4">
+        <v>598</v>
+      </c>
+      <c r="O14" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P14" s="7">
+        <v>0.92569659442724461</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="4">
+        <v>646</v>
+      </c>
+      <c r="I15" s="6">
+        <v>0.92569659442724461</v>
+      </c>
+      <c r="J15" s="6">
+        <v>0.92569659442724461</v>
+      </c>
+      <c r="K15" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N15" s="4">
+        <v>598</v>
+      </c>
+      <c r="O15" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P15" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="5">
+        <v>48</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="4">
+        <v>646</v>
+      </c>
+      <c r="I16" s="6">
+        <v>0.92569659442724461</v>
+      </c>
+      <c r="J16" s="6">
+        <v>0.92569659442724461</v>
+      </c>
+      <c r="K16" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N16" s="4">
+        <v>598</v>
+      </c>
+      <c r="O16" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P16" s="7">
+        <v>7.4303405572755415E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="5">
+        <v>71</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="4">
+        <v>76</v>
+      </c>
+      <c r="I17" s="6">
+        <v>0.93421052631578949</v>
+      </c>
+      <c r="J17" s="6">
+        <v>0.93421052631578949</v>
+      </c>
+      <c r="K17" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N17" s="4">
+        <v>71</v>
+      </c>
+      <c r="O17" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P17" s="7">
+        <v>0.93421052631578949</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="5">
+        <v>0</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="4">
+        <v>76</v>
+      </c>
+      <c r="I18" s="6">
+        <v>0.93421052631578949</v>
+      </c>
+      <c r="J18" s="6">
+        <v>0.93421052631578949</v>
+      </c>
+      <c r="K18" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N18" s="4">
+        <v>71</v>
+      </c>
+      <c r="O18" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P18" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="5">
+        <v>5</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="4">
+        <v>76</v>
+      </c>
+      <c r="I19" s="6">
+        <v>0.93421052631578949</v>
+      </c>
+      <c r="J19" s="6">
+        <v>0.93421052631578949</v>
+      </c>
+      <c r="K19" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N19" s="4">
+        <v>71</v>
+      </c>
+      <c r="O19" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P19" s="7">
+        <v>6.5789473684210523E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="5">
+        <v>105</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" s="4">
+        <v>135</v>
+      </c>
+      <c r="I20" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J20" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="K20" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N20" s="4">
+        <v>105</v>
+      </c>
+      <c r="O20" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P20" s="7">
+        <v>0.77777777777777779</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H21" s="4">
+        <v>135</v>
+      </c>
+      <c r="I21" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J21" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="K21" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N21" s="4">
+        <v>105</v>
+      </c>
+      <c r="O21" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P21" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="5">
+        <v>30</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="4">
+        <v>135</v>
+      </c>
+      <c r="I22" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J22" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="K22" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N22" s="4">
+        <v>105</v>
+      </c>
+      <c r="O22" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P22" s="7">
+        <v>0.22222222222222221</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="5">
+        <v>493</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H23" s="4">
+        <v>613</v>
+      </c>
+      <c r="I23" s="6">
+        <v>0.80424143556280592</v>
+      </c>
+      <c r="J23" s="6">
+        <v>0.80424143556280592</v>
+      </c>
+      <c r="K23" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N23" s="4">
+        <v>493</v>
+      </c>
+      <c r="O23" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P23" s="7">
+        <v>0.80424143556280592</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H24" s="4">
+        <v>613</v>
+      </c>
+      <c r="I24" s="6">
+        <v>0.80424143556280592</v>
+      </c>
+      <c r="J24" s="6">
+        <v>0.80424143556280592</v>
+      </c>
+      <c r="K24" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N24" s="4">
+        <v>493</v>
+      </c>
+      <c r="O24" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P24" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="5">
+        <v>120</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H25" s="4">
+        <v>613</v>
+      </c>
+      <c r="I25" s="6">
+        <v>0.80424143556280592</v>
+      </c>
+      <c r="J25" s="6">
+        <v>0.80424143556280592</v>
+      </c>
+      <c r="K25" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N25" s="4">
+        <v>493</v>
+      </c>
+      <c r="O25" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P25" s="7">
+        <v>0.19575856443719414</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="5">
+        <v>221</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" s="4">
+        <v>269</v>
+      </c>
+      <c r="I26" s="6">
+        <v>0.82156133828996281</v>
+      </c>
+      <c r="J26" s="6">
+        <v>0.82156133828996281</v>
+      </c>
+      <c r="K26" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N26" s="4">
+        <v>221</v>
+      </c>
+      <c r="O26" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P26" s="7">
+        <v>0.82156133828996281</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="5">
+        <v>0</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H27" s="4">
+        <v>269</v>
+      </c>
+      <c r="I27" s="6">
+        <v>0.82156133828996281</v>
+      </c>
+      <c r="J27" s="6">
+        <v>0.82156133828996281</v>
+      </c>
+      <c r="K27" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N27" s="4">
+        <v>221</v>
+      </c>
+      <c r="O27" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P27" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="5">
+        <v>48</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H28" s="4">
+        <v>269</v>
+      </c>
+      <c r="I28" s="6">
+        <v>0.82156133828996281</v>
+      </c>
+      <c r="J28" s="6">
+        <v>0.82156133828996281</v>
+      </c>
+      <c r="K28" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N28" s="4">
+        <v>221</v>
+      </c>
+      <c r="O28" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P28" s="7">
+        <v>0.17843866171003717</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="5">
+        <v>505</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H29" s="4">
+        <v>589</v>
+      </c>
+      <c r="I29" s="6">
+        <v>0.85738539898132426</v>
+      </c>
+      <c r="J29" s="6">
+        <v>0.85738539898132426</v>
+      </c>
+      <c r="K29" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" s="4">
+        <v>505</v>
+      </c>
+      <c r="O29" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P29" s="7">
+        <v>0.85738539898132426</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="5">
+        <v>0</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H30" s="4">
+        <v>589</v>
+      </c>
+      <c r="I30" s="6">
+        <v>0.85738539898132426</v>
+      </c>
+      <c r="J30" s="6">
+        <v>0.85738539898132426</v>
+      </c>
+      <c r="K30" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" s="4">
+        <v>505</v>
+      </c>
+      <c r="O30" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P30" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="5">
+        <v>84</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H31" s="4">
+        <v>589</v>
+      </c>
+      <c r="I31" s="6">
+        <v>0.85738539898132426</v>
+      </c>
+      <c r="J31" s="6">
+        <v>0.85738539898132426</v>
+      </c>
+      <c r="K31" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N31" s="4">
+        <v>505</v>
+      </c>
+      <c r="O31" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P31" s="7">
+        <v>0.14261460101867574</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="5">
+        <v>128</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H32" s="4">
+        <v>147</v>
+      </c>
+      <c r="I32" s="6">
+        <v>0.87074829931972786</v>
+      </c>
+      <c r="J32" s="6">
+        <v>0.87074829931972786</v>
+      </c>
+      <c r="K32" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N32" s="4">
+        <v>128</v>
+      </c>
+      <c r="O32" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P32" s="7">
+        <v>0.87074829931972786</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="5">
+        <v>0</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H33" s="4">
+        <v>147</v>
+      </c>
+      <c r="I33" s="6">
+        <v>0.87074829931972786</v>
+      </c>
+      <c r="J33" s="6">
+        <v>0.87074829931972786</v>
+      </c>
+      <c r="K33" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N33" s="4">
+        <v>128</v>
+      </c>
+      <c r="O33" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P33" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="5">
+        <v>19</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" s="4">
+        <v>147</v>
+      </c>
+      <c r="I34" s="6">
+        <v>0.87074829931972786</v>
+      </c>
+      <c r="J34" s="6">
+        <v>0.87074829931972786</v>
+      </c>
+      <c r="K34" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N34" s="4">
+        <v>128</v>
+      </c>
+      <c r="O34" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P34" s="7">
+        <v>0.12925170068027211</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" s="5">
+        <v>11</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H35" s="4">
+        <v>11</v>
+      </c>
+      <c r="I35" s="6">
+        <v>1</v>
+      </c>
+      <c r="J35" s="6">
+        <v>1</v>
+      </c>
+      <c r="K35" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N35" s="4">
+        <v>11</v>
+      </c>
+      <c r="O35" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P35" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="5">
+        <v>0</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H36" s="4">
+        <v>11</v>
+      </c>
+      <c r="I36" s="6">
+        <v>1</v>
+      </c>
+      <c r="J36" s="6">
+        <v>1</v>
+      </c>
+      <c r="K36" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N36" s="4">
+        <v>11</v>
+      </c>
+      <c r="O36" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P36" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="5">
+        <v>0</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H37" s="4">
+        <v>11</v>
+      </c>
+      <c r="I37" s="6">
+        <v>1</v>
+      </c>
+      <c r="J37" s="6">
+        <v>1</v>
+      </c>
+      <c r="K37" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N37" s="4">
+        <v>11</v>
+      </c>
+      <c r="O37" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P37" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="5">
+        <v>6</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="4">
+        <v>10</v>
+      </c>
+      <c r="I38" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="J38" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="K38" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N38" s="4">
+        <v>6</v>
+      </c>
+      <c r="O38" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P38" s="7">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="5">
+        <v>0</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H39" s="4">
+        <v>10</v>
+      </c>
+      <c r="I39" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="J39" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="K39" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N39" s="4">
+        <v>6</v>
+      </c>
+      <c r="O39" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P39" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="5">
+        <v>4</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H40" s="4">
+        <v>10</v>
+      </c>
+      <c r="I40" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="J40" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="K40" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N40" s="4">
+        <v>6</v>
+      </c>
+      <c r="O40" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P40" s="7">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="5">
+        <v>810</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41" s="4">
+        <v>913</v>
+      </c>
+      <c r="I41" s="6">
+        <v>0.88718510405257389</v>
+      </c>
+      <c r="J41" s="6">
+        <v>0.88718510405257389</v>
+      </c>
+      <c r="K41" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N41" s="4">
+        <v>810</v>
+      </c>
+      <c r="O41" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P41" s="7">
+        <v>0.88718510405257389</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="5">
+        <v>0</v>
+      </c>
+      <c r="G42" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H42" s="4">
+        <v>913</v>
+      </c>
+      <c r="I42" s="6">
+        <v>0.88718510405257389</v>
+      </c>
+      <c r="J42" s="6">
+        <v>0.88718510405257389</v>
+      </c>
+      <c r="K42" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N42" s="4">
+        <v>810</v>
+      </c>
+      <c r="O42" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P42" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="5">
+        <v>103</v>
+      </c>
+      <c r="G43" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H43" s="4">
+        <v>913</v>
+      </c>
+      <c r="I43" s="6">
+        <v>0.88718510405257389</v>
+      </c>
+      <c r="J43" s="6">
+        <v>0.88718510405257389</v>
+      </c>
+      <c r="K43" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N43" s="4">
+        <v>810</v>
+      </c>
+      <c r="O43" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P43" s="7">
+        <v>0.11281489594742607</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" s="5">
+        <v>21</v>
+      </c>
+      <c r="G44" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H44" s="4">
+        <v>21</v>
+      </c>
+      <c r="I44" s="6">
+        <v>1</v>
+      </c>
+      <c r="J44" s="6">
+        <v>1</v>
+      </c>
+      <c r="K44" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N44" s="4">
+        <v>21</v>
+      </c>
+      <c r="O44" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P44" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="5">
+        <v>0</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H45" s="4">
+        <v>21</v>
+      </c>
+      <c r="I45" s="6">
+        <v>1</v>
+      </c>
+      <c r="J45" s="6">
+        <v>1</v>
+      </c>
+      <c r="K45" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N45" s="4">
+        <v>21</v>
+      </c>
+      <c r="O45" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P45" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="5">
+        <v>0</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H46" s="4">
+        <v>21</v>
+      </c>
+      <c r="I46" s="6">
+        <v>1</v>
+      </c>
+      <c r="J46" s="6">
+        <v>1</v>
+      </c>
+      <c r="K46" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N46" s="4">
+        <v>21</v>
+      </c>
+      <c r="O46" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P46" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" s="5">
+        <v>654</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H47" s="4">
+        <v>731</v>
+      </c>
+      <c r="I47" s="6">
+        <v>0.89466484268125857</v>
+      </c>
+      <c r="J47" s="6">
+        <v>0.89466484268125857</v>
+      </c>
+      <c r="K47" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N47" s="4">
+        <v>654</v>
+      </c>
+      <c r="O47" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P47" s="7">
+        <v>0.89466484268125857</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48" s="5">
+        <v>0</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H48" s="4">
+        <v>731</v>
+      </c>
+      <c r="I48" s="6">
+        <v>0.89466484268125857</v>
+      </c>
+      <c r="J48" s="6">
+        <v>0.89466484268125857</v>
+      </c>
+      <c r="K48" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N48" s="4">
+        <v>654</v>
+      </c>
+      <c r="O48" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P48" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="5">
+        <v>77</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H49" s="4">
+        <v>731</v>
+      </c>
+      <c r="I49" s="6">
+        <v>0.89466484268125857</v>
+      </c>
+      <c r="J49" s="6">
+        <v>0.89466484268125857</v>
+      </c>
+      <c r="K49" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="N49" s="4">
+        <v>654</v>
+      </c>
+      <c r="O49" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P49" s="7">
+        <v>0.10533515731874145</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" s="5">
+        <v>410</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H50" s="4">
+        <v>458</v>
+      </c>
+      <c r="I50" s="6">
+        <v>0.89519650655021832</v>
+      </c>
+      <c r="J50" s="6">
+        <v>0.89519650655021832</v>
+      </c>
+      <c r="K50" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N50" s="4">
+        <v>410</v>
+      </c>
+      <c r="O50" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P50" s="7">
+        <v>0.89519650655021832</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51" s="5">
+        <v>0</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" s="4">
+        <v>458</v>
+      </c>
+      <c r="I51" s="6">
+        <v>0.89519650655021832</v>
+      </c>
+      <c r="J51" s="6">
+        <v>0.89519650655021832</v>
+      </c>
+      <c r="K51" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N51" s="4">
+        <v>410</v>
+      </c>
+      <c r="O51" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P51" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F52" s="5">
+        <v>48</v>
+      </c>
+      <c r="G52" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H52" s="4">
+        <v>458</v>
+      </c>
+      <c r="I52" s="6">
+        <v>0.89519650655021832</v>
+      </c>
+      <c r="J52" s="6">
+        <v>0.89519650655021832</v>
+      </c>
+      <c r="K52" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N52" s="4">
+        <v>410</v>
+      </c>
+      <c r="O52" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P52" s="7">
+        <v>0.10480349344978165</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53" s="5">
+        <v>53</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H53" s="4">
+        <v>55</v>
+      </c>
+      <c r="I53" s="6">
+        <v>0.96363636363636362</v>
+      </c>
+      <c r="J53" s="6">
+        <v>0.96363636363636362</v>
+      </c>
+      <c r="K53" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N53" s="4">
+        <v>53</v>
+      </c>
+      <c r="O53" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P53" s="7">
+        <v>0.96363636363636362</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="5">
+        <v>0</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H54" s="4">
+        <v>55</v>
+      </c>
+      <c r="I54" s="6">
+        <v>0.96363636363636362</v>
+      </c>
+      <c r="J54" s="6">
+        <v>0.96363636363636362</v>
+      </c>
+      <c r="K54" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N54" s="4">
+        <v>53</v>
+      </c>
+      <c r="O54" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P54" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="5">
+        <v>2</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H55" s="4">
+        <v>55</v>
+      </c>
+      <c r="I55" s="6">
+        <v>0.96363636363636362</v>
+      </c>
+      <c r="J55" s="6">
+        <v>0.96363636363636362</v>
+      </c>
+      <c r="K55" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N55" s="4">
+        <v>53</v>
+      </c>
+      <c r="O55" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P55" s="7">
+        <v>3.6363636363636362E-2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" s="5">
+        <v>240</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H56" s="4">
+        <v>262</v>
+      </c>
+      <c r="I56" s="6">
+        <v>0.91603053435114501</v>
+      </c>
+      <c r="J56" s="6">
+        <v>0.91603053435114501</v>
+      </c>
+      <c r="K56" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N56" s="4">
+        <v>240</v>
+      </c>
+      <c r="O56" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P56" s="7">
+        <v>0.91603053435114501</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="5">
+        <v>0</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H57" s="4">
+        <v>262</v>
+      </c>
+      <c r="I57" s="6">
+        <v>0.91603053435114501</v>
+      </c>
+      <c r="J57" s="6">
+        <v>0.91603053435114501</v>
+      </c>
+      <c r="K57" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N57" s="4">
+        <v>240</v>
+      </c>
+      <c r="O57" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P57" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58" s="5">
+        <v>22</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H58" s="4">
+        <v>262</v>
+      </c>
+      <c r="I58" s="6">
+        <v>0.91603053435114501</v>
+      </c>
+      <c r="J58" s="6">
+        <v>0.91603053435114501</v>
+      </c>
+      <c r="K58" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N58" s="4">
+        <v>240</v>
+      </c>
+      <c r="O58" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P58" s="7">
+        <v>8.3969465648854963E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" s="5">
+        <v>139</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H59" s="4">
+        <v>146</v>
+      </c>
+      <c r="I59" s="6">
+        <v>0.95205479452054798</v>
+      </c>
+      <c r="J59" s="6">
+        <v>0.95205479452054798</v>
+      </c>
+      <c r="K59" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N59" s="4">
+        <v>139</v>
+      </c>
+      <c r="O59" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P59" s="7">
+        <v>0.95205479452054798</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="5">
+        <v>0</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H60" s="4">
+        <v>146</v>
+      </c>
+      <c r="I60" s="6">
+        <v>0.95205479452054798</v>
+      </c>
+      <c r="J60" s="6">
+        <v>0.95205479452054798</v>
+      </c>
+      <c r="K60" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N60" s="4">
+        <v>139</v>
+      </c>
+      <c r="O60" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P60" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" s="5">
+        <v>7</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H61" s="4">
+        <v>146</v>
+      </c>
+      <c r="I61" s="6">
+        <v>0.95205479452054798</v>
+      </c>
+      <c r="J61" s="6">
+        <v>0.95205479452054798</v>
+      </c>
+      <c r="K61" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N61" s="4">
+        <v>139</v>
+      </c>
+      <c r="O61" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P61" s="7">
+        <v>4.7945205479452052E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62" s="5">
+        <v>11</v>
+      </c>
+      <c r="G62" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H62" s="4">
+        <v>11</v>
+      </c>
+      <c r="I62" s="6">
+        <v>1</v>
+      </c>
+      <c r="J62" s="6">
+        <v>1</v>
+      </c>
+      <c r="K62" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N62" s="4">
+        <v>11</v>
+      </c>
+      <c r="O62" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P62" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="5">
+        <v>0</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H63" s="4">
+        <v>11</v>
+      </c>
+      <c r="I63" s="6">
+        <v>1</v>
+      </c>
+      <c r="J63" s="6">
+        <v>1</v>
+      </c>
+      <c r="K63" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N63" s="4">
+        <v>11</v>
+      </c>
+      <c r="O63" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P63" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64" s="5">
+        <v>0</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H64" s="4">
+        <v>11</v>
+      </c>
+      <c r="I64" s="6">
+        <v>1</v>
+      </c>
+      <c r="J64" s="6">
+        <v>1</v>
+      </c>
+      <c r="K64" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N64" s="4">
+        <v>11</v>
+      </c>
+      <c r="O64" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P64" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" s="5">
+        <v>1190</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H65" s="4">
+        <v>1280</v>
+      </c>
+      <c r="I65" s="6">
+        <v>0.9296875</v>
+      </c>
+      <c r="J65" s="6">
+        <v>0.9296875</v>
+      </c>
+      <c r="K65" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N65" s="4">
+        <v>1190</v>
+      </c>
+      <c r="O65" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P65" s="7">
+        <v>0.9296875</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="5">
+        <v>0</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H66" s="4">
+        <v>1280</v>
+      </c>
+      <c r="I66" s="6">
+        <v>0.9296875</v>
+      </c>
+      <c r="J66" s="6">
+        <v>0.9296875</v>
+      </c>
+      <c r="K66" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N66" s="4">
+        <v>1190</v>
+      </c>
+      <c r="O66" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P66" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="4">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67" s="5">
+        <v>90</v>
+      </c>
+      <c r="G67" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H67" s="4">
+        <v>1280</v>
+      </c>
+      <c r="I67" s="6">
+        <v>0.9296875</v>
+      </c>
+      <c r="J67" s="6">
+        <v>0.9296875</v>
+      </c>
+      <c r="K67" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N67" s="4">
+        <v>1190</v>
+      </c>
+      <c r="O67" s="8">
+        <v>45930</v>
+      </c>
+      <c r="P67" s="7">
+        <v>7.03125E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" s="4">
+        <v>1171</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H68" s="4">
+        <v>1265</v>
+      </c>
+      <c r="I68" s="7">
+        <v>0.9378399378399378</v>
+      </c>
+      <c r="J68" s="7">
+        <v>0.94971715901948461</v>
+      </c>
+      <c r="K68" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N68" s="4">
+        <v>1238</v>
+      </c>
+      <c r="O68" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P68" s="7">
+        <v>0.92569169960474307</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="4">
+        <v>27</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H69" s="4">
+        <v>1265</v>
+      </c>
+      <c r="I69" s="7">
+        <v>0.9378399378399378</v>
+      </c>
+      <c r="J69" s="7">
+        <v>0.94971715901948461</v>
+      </c>
+      <c r="K69" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N69" s="4">
+        <v>1238</v>
+      </c>
+      <c r="O69" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P69" s="7">
+        <v>2.1343873517786563E-2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F70" s="4">
+        <v>67</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H70" s="4">
+        <v>1265</v>
+      </c>
+      <c r="I70" s="7">
+        <v>0.9378399378399378</v>
+      </c>
+      <c r="J70" s="7">
+        <v>0.94971715901948461</v>
+      </c>
+      <c r="K70" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N70" s="4">
+        <v>1238</v>
+      </c>
+      <c r="O70" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P70" s="7">
+        <v>5.2964426877470355E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71" s="4">
+        <v>224</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H71" s="4">
+        <v>237</v>
+      </c>
+      <c r="I71" s="7">
+        <v>0.9453125</v>
+      </c>
+      <c r="J71" s="7">
+        <v>0.95286195286195285</v>
+      </c>
+      <c r="K71" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N71" s="4">
+        <v>237</v>
+      </c>
+      <c r="O71" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P71" s="7">
+        <v>0.94514767932489452</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72" s="4">
+        <v>0</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H72" s="4">
+        <v>237</v>
+      </c>
+      <c r="I72" s="7">
+        <v>0.9453125</v>
+      </c>
+      <c r="J72" s="7">
+        <v>0.95286195286195285</v>
+      </c>
+      <c r="K72" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N72" s="4">
+        <v>237</v>
+      </c>
+      <c r="O72" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P72" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" s="4">
+        <v>13</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H73" s="4">
+        <v>237</v>
+      </c>
+      <c r="I73" s="7">
+        <v>0.9453125</v>
+      </c>
+      <c r="J73" s="7">
+        <v>0.95286195286195285</v>
+      </c>
+      <c r="K73" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N73" s="4">
+        <v>237</v>
+      </c>
+      <c r="O73" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P73" s="7">
+        <v>5.4852320675105488E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="4">
+        <v>182</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H74" s="4">
+        <v>188</v>
+      </c>
+      <c r="I74" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+      <c r="J74" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+      <c r="K74" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N74" s="4">
+        <v>188</v>
+      </c>
+      <c r="O74" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P74" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="4">
+        <v>0</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H75" s="4">
+        <v>188</v>
+      </c>
+      <c r="I75" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+      <c r="J75" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+      <c r="K75" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N75" s="4">
+        <v>188</v>
+      </c>
+      <c r="O75" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P75" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" s="4">
+        <v>6</v>
+      </c>
+      <c r="G76" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H76" s="4">
+        <v>188</v>
+      </c>
+      <c r="I76" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+      <c r="J76" s="7">
+        <v>0.96808510638297873</v>
+      </c>
+      <c r="K76" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N76" s="4">
+        <v>188</v>
+      </c>
+      <c r="O76" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P76" s="7">
+        <v>3.1914893617021274E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" s="4">
+        <v>17</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H77" s="4">
+        <v>18</v>
+      </c>
+      <c r="I77" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J77" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="K77" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N77" s="4">
+        <v>18</v>
+      </c>
+      <c r="O77" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P77" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78" s="4">
+        <v>0</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H78" s="4">
+        <v>18</v>
+      </c>
+      <c r="I78" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J78" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="K78" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N78" s="4">
+        <v>18</v>
+      </c>
+      <c r="O78" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P78" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F79" s="4">
+        <v>1</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H79" s="4">
+        <v>18</v>
+      </c>
+      <c r="I79" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J79" s="7">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="K79" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N79" s="4">
+        <v>18</v>
+      </c>
+      <c r="O79" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P79" s="7">
+        <v>5.5555555555555552E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" s="4">
+        <v>112</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H80" s="4">
+        <v>121</v>
+      </c>
+      <c r="I80" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+      <c r="J80" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+      <c r="K80" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N80" s="4">
+        <v>121</v>
+      </c>
+      <c r="O80" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P80" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81" s="4">
+        <v>0</v>
+      </c>
+      <c r="G81" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H81" s="4">
+        <v>121</v>
+      </c>
+      <c r="I81" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+      <c r="J81" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+      <c r="K81" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N81" s="4">
+        <v>121</v>
+      </c>
+      <c r="O81" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P81" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F82" s="4">
+        <v>9</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H82" s="4">
+        <v>121</v>
+      </c>
+      <c r="I82" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+      <c r="J82" s="7">
+        <v>0.92561983471074383</v>
+      </c>
+      <c r="K82" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N82" s="4">
+        <v>121</v>
+      </c>
+      <c r="O82" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P82" s="7">
+        <v>7.43801652892562E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" s="4">
+        <v>76</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H83" s="4">
+        <v>101</v>
+      </c>
+      <c r="I83" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+      <c r="J83" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+      <c r="K83" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N83" s="4">
+        <v>101</v>
+      </c>
+      <c r="O83" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P83" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="4">
+        <v>0</v>
+      </c>
+      <c r="G84" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H84" s="4">
+        <v>101</v>
+      </c>
+      <c r="I84" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+      <c r="J84" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+      <c r="K84" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N84" s="4">
+        <v>101</v>
+      </c>
+      <c r="O84" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P84" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F85" s="4">
+        <v>25</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H85" s="4">
+        <v>101</v>
+      </c>
+      <c r="I85" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+      <c r="J85" s="7">
+        <v>0.75247524752475248</v>
+      </c>
+      <c r="K85" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N85" s="4">
+        <v>101</v>
+      </c>
+      <c r="O85" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P85" s="7">
+        <v>0.24752475247524752</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D86" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" s="4">
+        <v>9</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H86" s="4">
+        <v>10</v>
+      </c>
+      <c r="I86" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="J86" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K86" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N86" s="4">
+        <v>10</v>
+      </c>
+      <c r="O86" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P86" s="7">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F87" s="4">
+        <v>0</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H87" s="4">
+        <v>10</v>
+      </c>
+      <c r="I87" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="J87" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K87" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N87" s="4">
+        <v>10</v>
+      </c>
+      <c r="O87" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P87" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88" s="4">
+        <v>1</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H88" s="4">
+        <v>10</v>
+      </c>
+      <c r="I88" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="J88" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="K88" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L88" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N88" s="4">
+        <v>10</v>
+      </c>
+      <c r="O88" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P88" s="7">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" s="4">
+        <v>1609</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H89" s="4">
+        <v>1652</v>
+      </c>
+      <c r="I89" s="7">
+        <v>0.97277227722772275</v>
+      </c>
+      <c r="J89" s="7">
+        <v>0.97295968534906585</v>
+      </c>
+      <c r="K89" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N89" s="4">
+        <v>1652</v>
+      </c>
+      <c r="O89" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P89" s="7">
+        <v>0.97397094430992737</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D90" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F90" s="4">
+        <v>0</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H90" s="4">
+        <v>1652</v>
+      </c>
+      <c r="I90" s="7">
+        <v>0.97277227722772275</v>
+      </c>
+      <c r="J90" s="7">
+        <v>0.97295968534906585</v>
+      </c>
+      <c r="K90" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N90" s="4">
+        <v>1652</v>
+      </c>
+      <c r="O90" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P90" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F91" s="4">
+        <v>43</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H91" s="4">
+        <v>1652</v>
+      </c>
+      <c r="I91" s="7">
+        <v>0.97277227722772275</v>
+      </c>
+      <c r="J91" s="7">
+        <v>0.97295968534906585</v>
+      </c>
+      <c r="K91" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N91" s="4">
+        <v>1652</v>
+      </c>
+      <c r="O91" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P91" s="7">
+        <v>2.602905569007264E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" s="4">
+        <v>496</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H92" s="4">
+        <v>603</v>
+      </c>
+      <c r="I92" s="7">
+        <v>0.81967213114754101</v>
+      </c>
+      <c r="J92" s="7">
+        <v>0.82186234817813764</v>
+      </c>
+      <c r="K92" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L92" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N92" s="4">
+        <v>603</v>
+      </c>
+      <c r="O92" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P92" s="7">
+        <v>0.82255389718076288</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F93" s="4">
+        <v>0</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H93" s="4">
+        <v>603</v>
+      </c>
+      <c r="I93" s="7">
+        <v>0.81967213114754101</v>
+      </c>
+      <c r="J93" s="7">
+        <v>0.82186234817813764</v>
+      </c>
+      <c r="K93" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L93" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N93" s="4">
+        <v>603</v>
+      </c>
+      <c r="O93" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P93" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F94" s="4">
+        <v>107</v>
+      </c>
+      <c r="G94" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H94" s="4">
+        <v>603</v>
+      </c>
+      <c r="I94" s="7">
+        <v>0.81967213114754101</v>
+      </c>
+      <c r="J94" s="7">
+        <v>0.82186234817813764</v>
+      </c>
+      <c r="K94" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L94" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N94" s="4">
+        <v>603</v>
+      </c>
+      <c r="O94" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P94" s="7">
+        <v>0.17744610281923714</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" s="4">
+        <v>785</v>
+      </c>
+      <c r="G95" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H95" s="4">
+        <v>953</v>
+      </c>
+      <c r="I95" s="7">
+        <v>0.8125</v>
+      </c>
+      <c r="J95" s="7">
+        <v>0.83220338983050846</v>
+      </c>
+      <c r="K95" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L95" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N95" s="4">
+        <v>953</v>
+      </c>
+      <c r="O95" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P95" s="7">
+        <v>0.82371458551941235</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A96" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F96" s="4">
+        <v>0</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H96" s="4">
+        <v>953</v>
+      </c>
+      <c r="I96" s="7">
+        <v>0.8125</v>
+      </c>
+      <c r="J96" s="7">
+        <v>0.83220338983050846</v>
+      </c>
+      <c r="K96" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L96" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N96" s="4">
+        <v>953</v>
+      </c>
+      <c r="O96" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P96" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A97" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F97" s="4">
+        <v>168</v>
+      </c>
+      <c r="G97" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H97" s="4">
+        <v>953</v>
+      </c>
+      <c r="I97" s="7">
+        <v>0.8125</v>
+      </c>
+      <c r="J97" s="7">
+        <v>0.83220338983050846</v>
+      </c>
+      <c r="K97" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L97" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N97" s="4">
+        <v>953</v>
+      </c>
+      <c r="O97" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P97" s="7">
+        <v>0.17628541448058763</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A98" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" s="4">
+        <v>254</v>
+      </c>
+      <c r="G98" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H98" s="4">
+        <v>273</v>
+      </c>
+      <c r="I98" s="7">
+        <v>0.92463768115942024</v>
+      </c>
+      <c r="J98" s="7">
+        <v>0.92528735632183912</v>
+      </c>
+      <c r="K98" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L98" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N98" s="4">
+        <v>273</v>
+      </c>
+      <c r="O98" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P98" s="7">
+        <v>0.93040293040293043</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A99" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F99" s="4">
+        <v>0</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H99" s="4">
+        <v>273</v>
+      </c>
+      <c r="I99" s="7">
+        <v>0.92463768115942024</v>
+      </c>
+      <c r="J99" s="7">
+        <v>0.92528735632183912</v>
+      </c>
+      <c r="K99" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L99" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N99" s="4">
+        <v>273</v>
+      </c>
+      <c r="O99" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P99" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A100" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D100" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F100" s="4">
+        <v>19</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H100" s="4">
+        <v>273</v>
+      </c>
+      <c r="I100" s="7">
+        <v>0.92463768115942024</v>
+      </c>
+      <c r="J100" s="7">
+        <v>0.92528735632183912</v>
+      </c>
+      <c r="K100" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L100" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N100" s="4">
+        <v>273</v>
+      </c>
+      <c r="O100" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P100" s="7">
+        <v>6.95970695970696E-2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A101" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D101" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" s="4">
+        <v>223</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H101" s="4">
+        <v>245</v>
+      </c>
+      <c r="I101" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+      <c r="J101" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+      <c r="K101" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L101" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N101" s="4">
+        <v>245</v>
+      </c>
+      <c r="O101" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P101" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A102" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D102" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F102" s="4">
+        <v>0</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H102" s="4">
+        <v>245</v>
+      </c>
+      <c r="I102" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+      <c r="J102" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+      <c r="K102" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L102" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N102" s="4">
+        <v>245</v>
+      </c>
+      <c r="O102" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P102" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A103" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F103" s="4">
+        <v>22</v>
+      </c>
+      <c r="G103" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H103" s="4">
+        <v>245</v>
+      </c>
+      <c r="I103" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+      <c r="J103" s="7">
+        <v>0.91020408163265309</v>
+      </c>
+      <c r="K103" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N103" s="4">
+        <v>245</v>
+      </c>
+      <c r="O103" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P103" s="7">
+        <v>8.9795918367346933E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A104" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104" s="4">
+        <v>23</v>
+      </c>
+      <c r="G104" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H104" s="4">
+        <v>25</v>
+      </c>
+      <c r="I104" s="7">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="J104" s="7">
+        <v>0.93939393939393945</v>
+      </c>
+      <c r="K104" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L104" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N104" s="4">
+        <v>25</v>
+      </c>
+      <c r="O104" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P104" s="7">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A105" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F105" s="4">
+        <v>0</v>
+      </c>
+      <c r="G105" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H105" s="4">
+        <v>25</v>
+      </c>
+      <c r="I105" s="7">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="J105" s="7">
+        <v>0.93939393939393945</v>
+      </c>
+      <c r="K105" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L105" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N105" s="4">
+        <v>25</v>
+      </c>
+      <c r="O105" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P105" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A106" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F106" s="4">
+        <v>2</v>
+      </c>
+      <c r="G106" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H106" s="4">
+        <v>25</v>
+      </c>
+      <c r="I106" s="7">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="J106" s="7">
+        <v>0.93939393939393945</v>
+      </c>
+      <c r="K106" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L106" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N106" s="4">
+        <v>25</v>
+      </c>
+      <c r="O106" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P106" s="7">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A107" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" s="4">
+        <v>1376</v>
+      </c>
+      <c r="G107" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H107" s="4">
+        <v>1427</v>
+      </c>
+      <c r="I107" s="7">
+        <v>0.96693735498839906</v>
+      </c>
+      <c r="J107" s="7">
+        <v>0.96716589861751157</v>
+      </c>
+      <c r="K107" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L107" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N107" s="4">
+        <v>1427</v>
+      </c>
+      <c r="O107" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P107" s="7">
+        <v>0.96426068675543097</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A108" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C108" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F108" s="4">
+        <v>0</v>
+      </c>
+      <c r="G108" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H108" s="4">
+        <v>1427</v>
+      </c>
+      <c r="I108" s="7">
+        <v>0.96693735498839906</v>
+      </c>
+      <c r="J108" s="7">
+        <v>0.96716589861751157</v>
+      </c>
+      <c r="K108" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L108" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N108" s="4">
+        <v>1427</v>
+      </c>
+      <c r="O108" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P108" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A109" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F109" s="4">
+        <v>51</v>
+      </c>
+      <c r="G109" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H109" s="4">
+        <v>1427</v>
+      </c>
+      <c r="I109" s="7">
+        <v>0.96693735498839906</v>
+      </c>
+      <c r="J109" s="7">
+        <v>0.96716589861751157</v>
+      </c>
+      <c r="K109" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L109" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N109" s="4">
+        <v>1427</v>
+      </c>
+      <c r="O109" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P109" s="7">
+        <v>3.5739313244569026E-2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A110" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F110" s="4">
+        <v>529</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H110" s="4">
+        <v>610</v>
+      </c>
+      <c r="I110" s="7">
+        <v>0.86407766990291257</v>
+      </c>
+      <c r="J110" s="7">
+        <v>0.86575342465753424</v>
+      </c>
+      <c r="K110" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L110" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N110" s="4">
+        <v>610</v>
+      </c>
+      <c r="O110" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P110" s="7">
+        <v>0.86721311475409835</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A111" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F111" s="4">
+        <v>0</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H111" s="4">
+        <v>610</v>
+      </c>
+      <c r="I111" s="7">
+        <v>0.86407766990291257</v>
+      </c>
+      <c r="J111" s="7">
+        <v>0.86575342465753424</v>
+      </c>
+      <c r="K111" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L111" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N111" s="4">
+        <v>610</v>
+      </c>
+      <c r="O111" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P111" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A112" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D112" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F112" s="4">
+        <v>81</v>
+      </c>
+      <c r="G112" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H112" s="4">
+        <v>610</v>
+      </c>
+      <c r="I112" s="7">
+        <v>0.86407766990291257</v>
+      </c>
+      <c r="J112" s="7">
+        <v>0.86575342465753424</v>
+      </c>
+      <c r="K112" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L112" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N112" s="4">
+        <v>610</v>
+      </c>
+      <c r="O112" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P112" s="7">
+        <v>0.13278688524590163</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A113" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F113" s="4">
+        <v>626</v>
+      </c>
+      <c r="G113" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H113" s="4">
+        <v>734</v>
+      </c>
+      <c r="I113" s="7">
+        <v>0.85109114249037232</v>
+      </c>
+      <c r="J113" s="7">
+        <v>0.87266739846322727</v>
+      </c>
+      <c r="K113" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L113" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N113" s="4">
+        <v>734</v>
+      </c>
+      <c r="O113" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P113" s="7">
+        <v>0.85286103542234337</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A114" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F114" s="4">
+        <v>0</v>
+      </c>
+      <c r="G114" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H114" s="4">
+        <v>734</v>
+      </c>
+      <c r="I114" s="7">
+        <v>0.85109114249037232</v>
+      </c>
+      <c r="J114" s="7">
+        <v>0.87266739846322727</v>
+      </c>
+      <c r="K114" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L114" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N114" s="4">
+        <v>734</v>
+      </c>
+      <c r="O114" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P114" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A115" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F115" s="4">
+        <v>108</v>
+      </c>
+      <c r="G115" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H115" s="4">
+        <v>734</v>
+      </c>
+      <c r="I115" s="7">
+        <v>0.85109114249037232</v>
+      </c>
+      <c r="J115" s="7">
+        <v>0.87266739846322727</v>
+      </c>
+      <c r="K115" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L115" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N115" s="4">
+        <v>734</v>
+      </c>
+      <c r="O115" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P115" s="7">
+        <v>0.14713896457765668</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A116" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D116" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" s="4">
+        <v>686</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H116" s="4">
+        <v>756</v>
+      </c>
+      <c r="I116" s="7">
+        <v>0.91235480464625129</v>
+      </c>
+      <c r="J116" s="7">
+        <v>0.91263157894736846</v>
+      </c>
+      <c r="K116" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L116" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M116" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N116" s="4">
+        <v>756</v>
+      </c>
+      <c r="O116" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P116" s="7">
+        <v>0.90740740740740744</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A117" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D117" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F117" s="4">
+        <v>0</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H117" s="4">
+        <v>756</v>
+      </c>
+      <c r="I117" s="7">
+        <v>0.91235480464625129</v>
+      </c>
+      <c r="J117" s="7">
+        <v>0.91263157894736846</v>
+      </c>
+      <c r="K117" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L117" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N117" s="4">
+        <v>756</v>
+      </c>
+      <c r="O117" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P117" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A118" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D118" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F118" s="4">
+        <v>70</v>
+      </c>
+      <c r="G118" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H118" s="4">
+        <v>756</v>
+      </c>
+      <c r="I118" s="7">
+        <v>0.91235480464625129</v>
+      </c>
+      <c r="J118" s="7">
+        <v>0.91263157894736846</v>
+      </c>
+      <c r="K118" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L118" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N118" s="4">
+        <v>756</v>
+      </c>
+      <c r="O118" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P118" s="7">
+        <v>9.2592592592592587E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A119" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C119" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D119" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119" s="4">
+        <v>174</v>
+      </c>
+      <c r="G119" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H119" s="4">
+        <v>188</v>
+      </c>
+      <c r="I119" s="7">
+        <v>0.92</v>
+      </c>
+      <c r="J119" s="7">
+        <v>0.92070484581497802</v>
+      </c>
+      <c r="K119" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L119" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N119" s="4">
+        <v>188</v>
+      </c>
+      <c r="O119" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P119" s="7">
+        <v>0.92553191489361697</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A120" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F120" s="4">
+        <v>0</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H120" s="4">
+        <v>188</v>
+      </c>
+      <c r="I120" s="7">
+        <v>0.92</v>
+      </c>
+      <c r="J120" s="7">
+        <v>0.92070484581497802</v>
+      </c>
+      <c r="K120" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L120" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N120" s="4">
+        <v>188</v>
+      </c>
+      <c r="O120" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P120" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A121" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C121" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D121" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F121" s="4">
+        <v>14</v>
+      </c>
+      <c r="G121" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H121" s="4">
+        <v>188</v>
+      </c>
+      <c r="I121" s="7">
+        <v>0.92</v>
+      </c>
+      <c r="J121" s="7">
+        <v>0.92070484581497802</v>
+      </c>
+      <c r="K121" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L121" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M121" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N121" s="4">
+        <v>188</v>
+      </c>
+      <c r="O121" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P121" s="7">
+        <v>7.4468085106382975E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A122" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F122" s="4">
+        <v>470</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H122" s="4">
+        <v>521</v>
+      </c>
+      <c r="I122" s="7">
+        <v>0.89816360601001666</v>
+      </c>
+      <c r="J122" s="7">
+        <v>0.90757575757575759</v>
+      </c>
+      <c r="K122" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L122" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N122" s="4">
+        <v>521</v>
+      </c>
+      <c r="O122" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P122" s="7">
+        <v>0.90211132437619956</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A123" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F123" s="4">
+        <v>0</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H123" s="4">
+        <v>521</v>
+      </c>
+      <c r="I123" s="7">
+        <v>0.89816360601001666</v>
+      </c>
+      <c r="J123" s="7">
+        <v>0.90757575757575759</v>
+      </c>
+      <c r="K123" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L123" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N123" s="4">
+        <v>521</v>
+      </c>
+      <c r="O123" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P123" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A124" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C124" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D124" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F124" s="4">
+        <v>51</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H124" s="4">
+        <v>521</v>
+      </c>
+      <c r="I124" s="7">
+        <v>0.89816360601001666</v>
+      </c>
+      <c r="J124" s="7">
+        <v>0.90757575757575759</v>
+      </c>
+      <c r="K124" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L124" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M124" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N124" s="4">
+        <v>521</v>
+      </c>
+      <c r="O124" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P124" s="7">
+        <v>9.7888675623800381E-2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A125" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C125" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F125" s="4">
+        <v>88</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H125" s="4">
+        <v>97</v>
+      </c>
+      <c r="I125" s="7">
+        <v>0.92741935483870963</v>
+      </c>
+      <c r="J125" s="7">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="K125" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L125" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M125" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N125" s="4">
+        <v>97</v>
+      </c>
+      <c r="O125" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P125" s="7">
+        <v>0.90721649484536082</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A126" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F126" s="4">
+        <v>0</v>
+      </c>
+      <c r="G126" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H126" s="4">
+        <v>97</v>
+      </c>
+      <c r="I126" s="7">
+        <v>0.92741935483870963</v>
+      </c>
+      <c r="J126" s="7">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="K126" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L126" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M126" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N126" s="4">
+        <v>97</v>
+      </c>
+      <c r="O126" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P126" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A127" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C127" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F127" s="4">
+        <v>9</v>
+      </c>
+      <c r="G127" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H127" s="4">
+        <v>97</v>
+      </c>
+      <c r="I127" s="7">
+        <v>0.92741935483870963</v>
+      </c>
+      <c r="J127" s="7">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="K127" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L127" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N127" s="4">
+        <v>97</v>
+      </c>
+      <c r="O127" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P127" s="7">
+        <v>9.2783505154639179E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A128" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C128" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F128" s="4">
+        <v>14</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H128" s="4">
+        <v>18</v>
+      </c>
+      <c r="I128" s="7">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="J128" s="7">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="K128" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L128" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N128" s="4">
+        <v>18</v>
+      </c>
+      <c r="O128" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P128" s="7">
+        <v>0.77777777777777779</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A129" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F129" s="4">
+        <v>0</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H129" s="4">
+        <v>18</v>
+      </c>
+      <c r="I129" s="7">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="J129" s="7">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="K129" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L129" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N129" s="4">
+        <v>18</v>
+      </c>
+      <c r="O129" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P129" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A130" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F130" s="4">
+        <v>4</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H130" s="4">
+        <v>18</v>
+      </c>
+      <c r="I130" s="7">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="J130" s="7">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="K130" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L130" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N130" s="4">
+        <v>18</v>
+      </c>
+      <c r="O130" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P130" s="7">
+        <v>0.22222222222222221</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A131" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F131" s="4">
+        <v>65</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H131" s="4">
+        <v>71</v>
+      </c>
+      <c r="I131" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+      <c r="J131" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+      <c r="K131" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L131" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N131" s="4">
+        <v>71</v>
+      </c>
+      <c r="O131" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P131" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A132" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F132" s="4">
+        <v>0</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H132" s="4">
+        <v>71</v>
+      </c>
+      <c r="I132" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+      <c r="J132" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+      <c r="K132" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L132" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N132" s="4">
+        <v>71</v>
+      </c>
+      <c r="O132" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P132" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A133" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C133" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F133" s="4">
+        <v>6</v>
+      </c>
+      <c r="G133" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H133" s="4">
+        <v>71</v>
+      </c>
+      <c r="I133" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+      <c r="J133" s="7">
+        <v>0.91549295774647887</v>
+      </c>
+      <c r="K133" s="7">
+        <v>0.7</v>
+      </c>
+      <c r="L133" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N133" s="4">
+        <v>71</v>
+      </c>
+      <c r="O133" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P133" s="7">
+        <v>8.4507042253521125E-2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A134" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E134" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F134" s="4">
+        <v>36</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H134" s="4">
+        <v>326</v>
+      </c>
+      <c r="I134" s="6">
+        <v>0.73469387755102045</v>
+      </c>
+      <c r="J134" s="6">
+        <v>0.96012269938650308</v>
+      </c>
+      <c r="K134" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L134" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N134" s="4">
+        <v>49</v>
+      </c>
+      <c r="O134" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P134" s="7">
+        <v>0.11042944785276074</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A135" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F135" s="4">
+        <v>277</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H135" s="4">
+        <v>326</v>
+      </c>
+      <c r="I135" s="6">
+        <v>0.73469387755102045</v>
+      </c>
+      <c r="J135" s="6">
+        <v>0.96012269938650308</v>
+      </c>
+      <c r="K135" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L135" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N135" s="4">
+        <v>49</v>
+      </c>
+      <c r="O135" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P135" s="7">
+        <v>0.84969325153374231</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A136" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E136" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F136" s="4">
+        <v>13</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H136" s="4">
+        <v>326</v>
+      </c>
+      <c r="I136" s="6">
+        <v>0.73469387755102045</v>
+      </c>
+      <c r="J136" s="6">
+        <v>0.96012269938650308</v>
+      </c>
+      <c r="K136" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L136" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N136" s="4">
+        <v>49</v>
+      </c>
+      <c r="O136" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P136" s="7">
+        <v>3.9877300613496931E-2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A137" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C137" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F137" s="4">
+        <v>18</v>
+      </c>
+      <c r="G137" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H137" s="4">
+        <v>60</v>
+      </c>
+      <c r="I137" s="6">
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="J137" s="6">
+        <v>0.98333333333333328</v>
+      </c>
+      <c r="K137" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L137" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N137" s="4">
+        <v>19</v>
+      </c>
+      <c r="O137" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P137" s="7">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A138" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C138" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D138" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E138" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F138" s="4">
+        <v>41</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H138" s="4">
+        <v>60</v>
+      </c>
+      <c r="I138" s="6">
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="J138" s="6">
+        <v>0.98333333333333328</v>
+      </c>
+      <c r="K138" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L138" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N138" s="4">
+        <v>19</v>
+      </c>
+      <c r="O138" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P138" s="7">
+        <v>0.68333333333333335</v>
+      </c>
+    </row>
+    <row r="139" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A139" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C139" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D139" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E139" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F139" s="4">
+        <v>1</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H139" s="4">
+        <v>60</v>
+      </c>
+      <c r="I139" s="6">
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="J139" s="6">
+        <v>0.98333333333333328</v>
+      </c>
+      <c r="K139" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L139" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N139" s="4">
+        <v>19</v>
+      </c>
+      <c r="O139" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P139" s="7">
+        <v>1.6666666666666666E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A140" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D140" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E140" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F140" s="4">
+        <v>23</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H140" s="4">
+        <v>36</v>
+      </c>
+      <c r="I140" s="6">
+        <v>0.95833333333333337</v>
+      </c>
+      <c r="J140" s="6">
+        <v>0.97222222222222221</v>
+      </c>
+      <c r="K140" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L140" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N140" s="4">
+        <v>24</v>
+      </c>
+      <c r="O140" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P140" s="7">
+        <v>0.63888888888888884</v>
+      </c>
+    </row>
+    <row r="141" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A141" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C141" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F141" s="4">
+        <v>12</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H141" s="4">
+        <v>36</v>
+      </c>
+      <c r="I141" s="6">
+        <v>0.95833333333333337</v>
+      </c>
+      <c r="J141" s="6">
+        <v>0.97222222222222221</v>
+      </c>
+      <c r="K141" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L141" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N141" s="4">
+        <v>24</v>
+      </c>
+      <c r="O141" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P141" s="7">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="142" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A142" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E142" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F142" s="4">
+        <v>1</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H142" s="4">
+        <v>36</v>
+      </c>
+      <c r="I142" s="6">
+        <v>0.95833333333333337</v>
+      </c>
+      <c r="J142" s="6">
+        <v>0.97222222222222221</v>
+      </c>
+      <c r="K142" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L142" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N142" s="4">
+        <v>24</v>
+      </c>
+      <c r="O142" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P142" s="7">
+        <v>2.7777777777777776E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A143" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D143" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E143" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F143" s="4">
+        <v>0</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H143" s="4">
+        <v>3</v>
+      </c>
+      <c r="I143" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J143" s="6">
+        <v>1</v>
+      </c>
+      <c r="K143" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L143" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N143" s="4">
+        <v>0</v>
+      </c>
+      <c r="O143" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P143" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A144" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F144" s="4">
+        <v>3</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H144" s="4">
+        <v>3</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J144" s="6">
+        <v>1</v>
+      </c>
+      <c r="K144" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L144" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N144" s="4">
+        <v>0</v>
+      </c>
+      <c r="O144" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P144" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A145" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E145" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F145" s="4">
+        <v>0</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H145" s="4">
+        <v>3</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J145" s="6">
+        <v>1</v>
+      </c>
+      <c r="K145" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L145" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N145" s="4">
+        <v>0</v>
+      </c>
+      <c r="O145" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P145" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A146" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F146" s="4">
+        <v>30</v>
+      </c>
+      <c r="G146" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H146" s="4">
+        <v>176</v>
+      </c>
+      <c r="I146" s="6">
+        <v>0.61224489795918369</v>
+      </c>
+      <c r="J146" s="6">
+        <v>0.89204545454545459</v>
+      </c>
+      <c r="K146" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L146" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N146" s="4">
+        <v>49</v>
+      </c>
+      <c r="O146" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P146" s="7">
+        <v>0.17045454545454544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A147" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F147" s="4">
+        <v>127</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H147" s="4">
+        <v>176</v>
+      </c>
+      <c r="I147" s="6">
+        <v>0.61224489795918369</v>
+      </c>
+      <c r="J147" s="6">
+        <v>0.89204545454545459</v>
+      </c>
+      <c r="K147" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L147" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N147" s="4">
+        <v>49</v>
+      </c>
+      <c r="O147" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P147" s="7">
+        <v>0.72159090909090906</v>
+      </c>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A148" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F148" s="4">
+        <v>19</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H148" s="4">
+        <v>176</v>
+      </c>
+      <c r="I148" s="6">
+        <v>0.61224489795918369</v>
+      </c>
+      <c r="J148" s="6">
+        <v>0.89204545454545459</v>
+      </c>
+      <c r="K148" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L148" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N148" s="4">
+        <v>49</v>
+      </c>
+      <c r="O148" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P148" s="7">
+        <v>0.10795454545454546</v>
+      </c>
+    </row>
+    <row r="149" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A149" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E149" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F149" s="4">
+        <v>19</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H149" s="4">
+        <v>170</v>
+      </c>
+      <c r="I149" s="6">
+        <v>0.70370370370370372</v>
+      </c>
+      <c r="J149" s="6">
+        <v>0.95294117647058818</v>
+      </c>
+      <c r="K149" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L149" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N149" s="4">
+        <v>27</v>
+      </c>
+      <c r="O149" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P149" s="7">
+        <v>0.11176470588235295</v>
+      </c>
+    </row>
+    <row r="150" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A150" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D150" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E150" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F150" s="4">
+        <v>143</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H150" s="4">
+        <v>170</v>
+      </c>
+      <c r="I150" s="6">
+        <v>0.70370370370370372</v>
+      </c>
+      <c r="J150" s="6">
+        <v>0.95294117647058818</v>
+      </c>
+      <c r="K150" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L150" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N150" s="4">
+        <v>27</v>
+      </c>
+      <c r="O150" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P150" s="7">
+        <v>0.8411764705882353</v>
+      </c>
+    </row>
+    <row r="151" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A151" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F151" s="4">
         <v>8</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="G151" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H151" s="4">
+        <v>170</v>
+      </c>
+      <c r="I151" s="6">
+        <v>0.70370370370370372</v>
+      </c>
+      <c r="J151" s="6">
+        <v>0.95294117647058818</v>
+      </c>
+      <c r="K151" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L151" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N151" s="4">
+        <v>27</v>
+      </c>
+      <c r="O151" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P151" s="7">
+        <v>4.7058823529411764E-2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A152" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C152" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E152" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F152" s="4">
+        <v>0</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H152" s="4">
+        <v>0</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J152" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K152" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L152" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N152" s="4">
+        <v>0</v>
+      </c>
+      <c r="O152" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P152" s="7"/>
+    </row>
+    <row r="153" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A153" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E153" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F153" s="4">
+        <v>0</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H153" s="4">
+        <v>0</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J153" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K153" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L153" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N153" s="4">
+        <v>0</v>
+      </c>
+      <c r="O153" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P153" s="7"/>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A154" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D154" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E154" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F154" s="4">
+        <v>0</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H154" s="4">
+        <v>0</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J154" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K154" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L154" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N154" s="4">
+        <v>0</v>
+      </c>
+      <c r="O154" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P154" s="7"/>
+    </row>
+    <row r="155" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A155" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E155" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F155" s="4">
+        <v>356</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H155" s="4">
+        <v>382</v>
+      </c>
+      <c r="I155" s="6">
+        <v>0.96739130434782605</v>
+      </c>
+      <c r="J155" s="6">
+        <v>0.96858638743455494</v>
+      </c>
+      <c r="K155" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L155" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N155" s="4">
+        <v>368</v>
+      </c>
+      <c r="O155" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P155" s="7">
+        <v>0.93193717277486909</v>
+      </c>
+    </row>
+    <row r="156" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A156" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D156" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E156" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F156" s="4">
+        <v>14</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H156" s="4">
+        <v>382</v>
+      </c>
+      <c r="I156" s="6">
+        <v>0.96739130434782605</v>
+      </c>
+      <c r="J156" s="6">
+        <v>0.96858638743455494</v>
+      </c>
+      <c r="K156" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L156" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N156" s="4">
+        <v>368</v>
+      </c>
+      <c r="O156" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P156" s="7">
+        <v>3.6649214659685861E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A157" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D157" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E157" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F157" s="4">
+        <v>12</v>
+      </c>
+      <c r="G157" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H157" s="4">
+        <v>382</v>
+      </c>
+      <c r="I157" s="6">
+        <v>0.96739130434782605</v>
+      </c>
+      <c r="J157" s="6">
+        <v>0.96858638743455494</v>
+      </c>
+      <c r="K157" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L157" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N157" s="4">
+        <v>368</v>
+      </c>
+      <c r="O157" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P157" s="7">
+        <v>3.1413612565445025E-2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A158" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C158" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E158" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F158" s="4">
+        <v>104</v>
+      </c>
+      <c r="G158" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H158" s="4">
+        <v>138</v>
+      </c>
+      <c r="I158" s="6">
+        <v>0.80620155038759689</v>
+      </c>
+      <c r="J158" s="6">
+        <v>0.8188405797101449</v>
+      </c>
+      <c r="K158" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L158" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M158" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N158" s="4">
+        <v>129</v>
+      </c>
+      <c r="O158" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P158" s="7">
+        <v>0.75362318840579712</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A159" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E159" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F159" s="4">
         <v>9</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="G159" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H159" s="4">
+        <v>138</v>
+      </c>
+      <c r="I159" s="6">
+        <v>0.80620155038759689</v>
+      </c>
+      <c r="J159" s="6">
+        <v>0.8188405797101449</v>
+      </c>
+      <c r="K159" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L159" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N159" s="4">
+        <v>129</v>
+      </c>
+      <c r="O159" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P159" s="7">
+        <v>6.5217391304347824E-2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A160" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D160" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E160" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F160" s="4">
+        <v>25</v>
+      </c>
+      <c r="G160" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H160" s="4">
+        <v>138</v>
+      </c>
+      <c r="I160" s="6">
+        <v>0.80620155038759689</v>
+      </c>
+      <c r="J160" s="6">
+        <v>0.8188405797101449</v>
+      </c>
+      <c r="K160" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L160" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M160" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N160" s="4">
+        <v>129</v>
+      </c>
+      <c r="O160" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P160" s="7">
+        <v>0.18115942028985507</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A161" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D161" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F161" s="4">
+        <v>73</v>
+      </c>
+      <c r="G161" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H161" s="4">
+        <v>227</v>
+      </c>
+      <c r="I161" s="6">
+        <v>0.70873786407766992</v>
+      </c>
+      <c r="J161" s="6">
+        <v>0.86784140969162993</v>
+      </c>
+      <c r="K161" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L161" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M161" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N161" s="4">
+        <v>103</v>
+      </c>
+      <c r="O161" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P161" s="7">
+        <v>0.32158590308370044</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A162" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D162" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F162" s="4">
+        <v>124</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H162" s="4">
+        <v>227</v>
+      </c>
+      <c r="I162" s="6">
+        <v>0.70873786407766992</v>
+      </c>
+      <c r="J162" s="6">
+        <v>0.86784140969162993</v>
+      </c>
+      <c r="K162" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L162" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M162" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N162" s="4">
+        <v>103</v>
+      </c>
+      <c r="O162" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P162" s="7">
+        <v>0.54625550660792954</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A163" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C163" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D163" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F163" s="4">
+        <v>30</v>
+      </c>
+      <c r="G163" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H163" s="4">
+        <v>227</v>
+      </c>
+      <c r="I163" s="6">
+        <v>0.70873786407766992</v>
+      </c>
+      <c r="J163" s="6">
+        <v>0.86784140969162993</v>
+      </c>
+      <c r="K163" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L163" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M163" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N163" s="4">
+        <v>103</v>
+      </c>
+      <c r="O163" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P163" s="7">
+        <v>0.13215859030837004</v>
+      </c>
+    </row>
+    <row r="164" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A164" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C164" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D164" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F164" s="4">
+        <v>65</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H164" s="4">
+        <v>75</v>
+      </c>
+      <c r="I164" s="6">
+        <v>0.90277777777777779</v>
+      </c>
+      <c r="J164" s="6">
+        <v>0.90666666666666662</v>
+      </c>
+      <c r="K164" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L164" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M164" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N164" s="4">
+        <v>72</v>
+      </c>
+      <c r="O164" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P164" s="7">
+        <v>0.8666666666666667</v>
+      </c>
+    </row>
+    <row r="165" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A165" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D165" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F165" s="4">
+        <v>3</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H165" s="4">
+        <v>75</v>
+      </c>
+      <c r="I165" s="6">
+        <v>0.90277777777777779</v>
+      </c>
+      <c r="J165" s="6">
+        <v>0.90666666666666662</v>
+      </c>
+      <c r="K165" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L165" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M165" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N165" s="4">
+        <v>72</v>
+      </c>
+      <c r="O165" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P165" s="7">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="166" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A166" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F166" s="4">
+        <v>7</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H166" s="4">
+        <v>75</v>
+      </c>
+      <c r="I166" s="6">
+        <v>0.90277777777777779</v>
+      </c>
+      <c r="J166" s="6">
+        <v>0.90666666666666662</v>
+      </c>
+      <c r="K166" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L166" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M166" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N166" s="4">
+        <v>72</v>
+      </c>
+      <c r="O166" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P166" s="7">
+        <v>9.3333333333333338E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A167" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C167" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D167" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E167" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F167" s="4">
+        <v>52</v>
+      </c>
+      <c r="G167" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H167" s="4">
+        <v>65</v>
+      </c>
+      <c r="I167" s="6">
+        <v>0.85245901639344257</v>
+      </c>
+      <c r="J167" s="6">
+        <v>0.86153846153846159</v>
+      </c>
+      <c r="K167" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L167" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M167" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N167" s="4">
+        <v>61</v>
+      </c>
+      <c r="O167" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P167" s="7">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A168" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F168" s="4">
+        <v>4</v>
+      </c>
+      <c r="G168" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H168" s="4">
+        <v>65</v>
+      </c>
+      <c r="I168" s="6">
+        <v>0.85245901639344257</v>
+      </c>
+      <c r="J168" s="6">
+        <v>0.86153846153846159</v>
+      </c>
+      <c r="K168" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L168" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M168" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N168" s="4">
+        <v>61</v>
+      </c>
+      <c r="O168" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P168" s="7">
+        <v>6.1538461538461542E-2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A169" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F169" s="4">
+        <v>9</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H169" s="4">
+        <v>65</v>
+      </c>
+      <c r="I169" s="6">
+        <v>0.85245901639344257</v>
+      </c>
+      <c r="J169" s="6">
+        <v>0.86153846153846159</v>
+      </c>
+      <c r="K169" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L169" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M169" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N169" s="4">
+        <v>61</v>
+      </c>
+      <c r="O169" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P169" s="7">
+        <v>0.13846153846153847</v>
+      </c>
+    </row>
+    <row r="170" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A170" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C170" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F170" s="4">
+        <v>3</v>
+      </c>
+      <c r="G170" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H170" s="4">
+        <v>8</v>
+      </c>
+      <c r="I170" s="6">
+        <v>1</v>
+      </c>
+      <c r="J170" s="6">
+        <v>1</v>
+      </c>
+      <c r="K170" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L170" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M170" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N170" s="4">
+        <v>3</v>
+      </c>
+      <c r="O170" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P170" s="7">
+        <v>0.375</v>
+      </c>
+    </row>
+    <row r="171" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A171" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E171" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F171" s="4">
+        <v>5</v>
+      </c>
+      <c r="G171" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H171" s="4">
+        <v>8</v>
+      </c>
+      <c r="I171" s="6">
+        <v>1</v>
+      </c>
+      <c r="J171" s="6">
+        <v>1</v>
+      </c>
+      <c r="K171" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L171" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M171" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N171" s="4">
+        <v>3</v>
+      </c>
+      <c r="O171" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P171" s="7">
+        <v>0.625</v>
+      </c>
+    </row>
+    <row r="172" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A172" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C172" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E172" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F172" s="4">
+        <v>0</v>
+      </c>
+      <c r="G172" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H172" s="4">
+        <v>8</v>
+      </c>
+      <c r="I172" s="6">
+        <v>1</v>
+      </c>
+      <c r="J172" s="6">
+        <v>1</v>
+      </c>
+      <c r="K172" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L172" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M172" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N172" s="4">
+        <v>3</v>
+      </c>
+      <c r="O172" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P172" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A173" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C173" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F173" s="4">
+        <v>291</v>
+      </c>
+      <c r="G173" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H173" s="4">
+        <v>309</v>
+      </c>
+      <c r="I173" s="6">
+        <v>0.97979797979797978</v>
+      </c>
+      <c r="J173" s="6">
+        <v>0.98058252427184467</v>
+      </c>
+      <c r="K173" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L173" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M173" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N173" s="4">
+        <v>297</v>
+      </c>
+      <c r="O173" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P173" s="7">
+        <v>0.94174757281553401</v>
+      </c>
+    </row>
+    <row r="174" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A174" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C174" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E174" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F174" s="4">
+        <v>12</v>
+      </c>
+      <c r="G174" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H174" s="4">
+        <v>309</v>
+      </c>
+      <c r="I174" s="6">
+        <v>0.97979797979797978</v>
+      </c>
+      <c r="J174" s="6">
+        <v>0.98058252427184467</v>
+      </c>
+      <c r="K174" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L174" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M174" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N174" s="4">
+        <v>297</v>
+      </c>
+      <c r="O174" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P174" s="7">
+        <v>3.8834951456310676E-2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A175" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C175" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F175" s="4">
+        <v>6</v>
+      </c>
+      <c r="G175" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H175" s="4">
+        <v>309</v>
+      </c>
+      <c r="I175" s="6">
+        <v>0.97979797979797978</v>
+      </c>
+      <c r="J175" s="6">
+        <v>0.98058252427184467</v>
+      </c>
+      <c r="K175" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L175" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M175" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N175" s="4">
+        <v>297</v>
+      </c>
+      <c r="O175" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P175" s="7">
+        <v>1.9417475728155338E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A176" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C176" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E176" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F176" s="4">
+        <v>94</v>
+      </c>
+      <c r="G176" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H176" s="4">
+        <v>120</v>
+      </c>
+      <c r="I176" s="6">
+        <v>0.84684684684684686</v>
+      </c>
+      <c r="J176" s="6">
+        <v>0.85833333333333328</v>
+      </c>
+      <c r="K176" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L176" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M176" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N176" s="4">
+        <v>111</v>
+      </c>
+      <c r="O176" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P176" s="7">
+        <v>0.78333333333333333</v>
+      </c>
+    </row>
+    <row r="177" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A177" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C177" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F177" s="4">
+        <v>9</v>
+      </c>
+      <c r="G177" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H177" s="4">
+        <v>120</v>
+      </c>
+      <c r="I177" s="6">
+        <v>0.84684684684684686</v>
+      </c>
+      <c r="J177" s="6">
+        <v>0.85833333333333328</v>
+      </c>
+      <c r="K177" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L177" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M177" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N177" s="4">
+        <v>111</v>
+      </c>
+      <c r="O177" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P177" s="7">
+        <v>7.4999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A178" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C178" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F178" s="4">
+        <v>17</v>
+      </c>
+      <c r="G178" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H178" s="4">
+        <v>120</v>
+      </c>
+      <c r="I178" s="6">
+        <v>0.84684684684684686</v>
+      </c>
+      <c r="J178" s="6">
+        <v>0.85833333333333328</v>
+      </c>
+      <c r="K178" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L178" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M178" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N178" s="4">
+        <v>111</v>
+      </c>
+      <c r="O178" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P178" s="7">
+        <v>0.14166666666666666</v>
+      </c>
+    </row>
+    <row r="179" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A179" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F179" s="4">
+        <v>37</v>
+      </c>
+      <c r="G179" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H179" s="4">
+        <v>177</v>
+      </c>
+      <c r="I179" s="6">
+        <v>0.82222222222222219</v>
+      </c>
+      <c r="J179" s="6">
+        <v>0.95480225988700562</v>
+      </c>
+      <c r="K179" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L179" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M179" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N179" s="4">
+        <v>45</v>
+      </c>
+      <c r="O179" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P179" s="7">
+        <v>0.20903954802259886</v>
+      </c>
+    </row>
+    <row r="180" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A180" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C180" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E180" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F180" s="4">
+        <v>132</v>
+      </c>
+      <c r="G180" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H180" s="4">
+        <v>177</v>
+      </c>
+      <c r="I180" s="6">
+        <v>0.82222222222222219</v>
+      </c>
+      <c r="J180" s="6">
+        <v>0.95480225988700562</v>
+      </c>
+      <c r="K180" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L180" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N180" s="4">
+        <v>45</v>
+      </c>
+      <c r="O180" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P180" s="7">
+        <v>0.74576271186440679</v>
+      </c>
+    </row>
+    <row r="181" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A181" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C181" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F181" s="4">
+        <v>8</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H181" s="4">
+        <v>177</v>
+      </c>
+      <c r="I181" s="6">
+        <v>0.82222222222222219</v>
+      </c>
+      <c r="J181" s="6">
+        <v>0.95480225988700562</v>
+      </c>
+      <c r="K181" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L181" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N181" s="4">
+        <v>45</v>
+      </c>
+      <c r="O181" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P181" s="7">
+        <v>4.519774011299435E-2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A182" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E182" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F182" s="4">
+        <v>178</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H182" s="4">
+        <v>194</v>
+      </c>
+      <c r="I182" s="6">
+        <v>0.93193717277486909</v>
+      </c>
+      <c r="J182" s="6">
+        <v>0.9329896907216495</v>
+      </c>
+      <c r="K182" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L182" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N182" s="4">
+        <v>191</v>
+      </c>
+      <c r="O182" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P182" s="7">
+        <v>0.91752577319587625</v>
+      </c>
+    </row>
+    <row r="183" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A183" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E183" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F183" s="4">
+        <v>3</v>
+      </c>
+      <c r="G183" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H183" s="4">
+        <v>194</v>
+      </c>
+      <c r="I183" s="6">
+        <v>0.93193717277486909</v>
+      </c>
+      <c r="J183" s="6">
+        <v>0.9329896907216495</v>
+      </c>
+      <c r="K183" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L183" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M183" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N183" s="4">
+        <v>191</v>
+      </c>
+      <c r="O183" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P183" s="7">
+        <v>1.5463917525773196E-2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A184" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E184" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F184" s="4">
+        <v>13</v>
+      </c>
+      <c r="G184" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="H184" s="4">
+        <v>194</v>
+      </c>
+      <c r="I184" s="6">
+        <v>0.93193717277486909</v>
+      </c>
+      <c r="J184" s="6">
+        <v>0.9329896907216495</v>
+      </c>
+      <c r="K184" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L184" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M184" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N184" s="4">
+        <v>191</v>
+      </c>
+      <c r="O184" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P184" s="7">
+        <v>6.7010309278350513E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A185" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E185" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F185" s="4">
+        <v>33</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H185" s="4">
+        <v>39</v>
+      </c>
+      <c r="I185" s="6">
+        <v>0.89189189189189189</v>
+      </c>
+      <c r="J185" s="6">
+        <v>0.89743589743589747</v>
+      </c>
+      <c r="K185" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L185" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M185" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N185" s="4">
+        <v>37</v>
+      </c>
+      <c r="O185" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P185" s="7">
+        <v>0.84615384615384615</v>
+      </c>
+    </row>
+    <row r="186" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A186" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C186" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E186" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F186" s="4">
+        <v>2</v>
+      </c>
+      <c r="G186" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H186" s="4">
+        <v>39</v>
+      </c>
+      <c r="I186" s="6">
+        <v>0.89189189189189189</v>
+      </c>
+      <c r="J186" s="6">
+        <v>0.89743589743589747</v>
+      </c>
+      <c r="K186" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N186" s="4">
+        <v>37</v>
+      </c>
+      <c r="O186" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P186" s="7">
+        <v>5.128205128205128E-2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A187" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E187" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F187" s="4">
+        <v>4</v>
+      </c>
+      <c r="G187" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H187" s="4">
+        <v>39</v>
+      </c>
+      <c r="I187" s="6">
+        <v>0.89189189189189189</v>
+      </c>
+      <c r="J187" s="6">
+        <v>0.89743589743589747</v>
+      </c>
+      <c r="K187" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L187" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M187" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N187" s="4">
+        <v>37</v>
+      </c>
+      <c r="O187" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P187" s="7">
+        <v>0.10256410256410256</v>
+      </c>
+    </row>
+    <row r="188" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A188" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C188" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F188" s="4">
+        <v>68</v>
+      </c>
+      <c r="G188" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H188" s="4">
+        <v>139</v>
+      </c>
+      <c r="I188" s="6">
+        <v>0.87179487179487181</v>
+      </c>
+      <c r="J188" s="6">
+        <v>0.92805755395683454</v>
+      </c>
+      <c r="K188" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L188" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M188" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N188" s="4">
+        <v>78</v>
+      </c>
+      <c r="O188" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P188" s="7">
+        <v>0.48920863309352519</v>
+      </c>
+    </row>
+    <row r="189" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A189" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F189" s="4">
+        <v>61</v>
+      </c>
+      <c r="G189" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H189" s="4">
+        <v>139</v>
+      </c>
+      <c r="I189" s="6">
+        <v>0.87179487179487181</v>
+      </c>
+      <c r="J189" s="6">
+        <v>0.92805755395683454</v>
+      </c>
+      <c r="K189" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L189" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M189" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N189" s="4">
+        <v>78</v>
+      </c>
+      <c r="O189" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P189" s="7">
+        <v>0.43884892086330934</v>
+      </c>
+    </row>
+    <row r="190" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A190" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E190" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F190" s="4">
         <v>10</v>
       </c>
-      <c r="M1" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B2" t="s">
+      <c r="G190" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H190" s="4">
+        <v>139</v>
+      </c>
+      <c r="I190" s="6">
+        <v>0.87179487179487181</v>
+      </c>
+      <c r="J190" s="6">
+        <v>0.92805755395683454</v>
+      </c>
+      <c r="K190" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L190" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M190" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N190" s="4">
+        <v>78</v>
+      </c>
+      <c r="O190" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P190" s="7">
+        <v>7.1942446043165464E-2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A191" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F191" s="4">
+        <v>27</v>
+      </c>
+      <c r="G191" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H191" s="4">
+        <v>28</v>
+      </c>
+      <c r="I191" s="6">
+        <v>1</v>
+      </c>
+      <c r="J191" s="6">
+        <v>1</v>
+      </c>
+      <c r="K191" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L191" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M191" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N191" s="4">
+        <v>27</v>
+      </c>
+      <c r="O191" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P191" s="7">
+        <v>0.9642857142857143</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A192" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C192" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E192" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F192" s="4">
+        <v>1</v>
+      </c>
+      <c r="G192" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H192" s="4">
+        <v>28</v>
+      </c>
+      <c r="I192" s="6">
+        <v>1</v>
+      </c>
+      <c r="J192" s="6">
+        <v>1</v>
+      </c>
+      <c r="K192" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L192" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M192" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N192" s="4">
+        <v>27</v>
+      </c>
+      <c r="O192" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P192" s="7">
+        <v>3.5714285714285712E-2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A193" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C193" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F193" s="4">
+        <v>0</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="H193" s="4">
+        <v>28</v>
+      </c>
+      <c r="I193" s="6">
+        <v>1</v>
+      </c>
+      <c r="J193" s="6">
+        <v>1</v>
+      </c>
+      <c r="K193" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="L193" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N193" s="4">
+        <v>27</v>
+      </c>
+      <c r="O193" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P193" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A194" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C194" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E194" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F194" s="4">
+        <v>2</v>
+      </c>
+      <c r="G194" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H194" s="4">
+        <v>3</v>
+      </c>
+      <c r="I194" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J194" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K194" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L194" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M194" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N194" s="4">
+        <v>3</v>
+      </c>
+      <c r="O194" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P194" s="7">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A195" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F195" s="4">
+        <v>0</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H195" s="4">
+        <v>3</v>
+      </c>
+      <c r="I195" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J195" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K195" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L195" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M195" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N195" s="4">
+        <v>3</v>
+      </c>
+      <c r="O195" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P195" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A196" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C196" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D196" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F196" s="4">
+        <v>1</v>
+      </c>
+      <c r="G196" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H196" s="4">
+        <v>3</v>
+      </c>
+      <c r="I196" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J196" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K196" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L196" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M196" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N196" s="4">
+        <v>3</v>
+      </c>
+      <c r="O196" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P196" s="7">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A197" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C197" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F197" s="4">
+        <v>8</v>
+      </c>
+      <c r="G197" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H197" s="4">
+        <v>25</v>
+      </c>
+      <c r="I197" s="6">
+        <v>1</v>
+      </c>
+      <c r="J197" s="6">
+        <v>1</v>
+      </c>
+      <c r="K197" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L197" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M197" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N197" s="4">
+        <v>8</v>
+      </c>
+      <c r="O197" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P197" s="7">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A198" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C198" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E198" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F198" s="4">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
-[...1988 lines deleted...]
-      <c r="F32" t="s">
+      <c r="G198" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H198" s="4">
+        <v>25</v>
+      </c>
+      <c r="I198" s="6">
+        <v>1</v>
+      </c>
+      <c r="J198" s="6">
+        <v>1</v>
+      </c>
+      <c r="K198" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L198" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M198" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N198" s="4">
+        <v>8</v>
+      </c>
+      <c r="O198" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P198" s="7">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A199" s="4">
+        <v>2026</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D199" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="G32">
-[...125 lines deleted...]
-      <c r="E34">
+      <c r="E199" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="F34" t="s">
-[...667 lines deleted...]
-        <f>IFERROR(E44/(E44+E46),"")</f>
+      <c r="F199" s="4">
+        <v>0</v>
+      </c>
+      <c r="G199" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="H199" s="4">
+        <v>25</v>
+      </c>
+      <c r="I199" s="6">
         <v>1</v>
       </c>
-      <c r="I44" s="6">
-        <f>IFERROR((E44+E45)/(G44),0)</f>
+      <c r="J199" s="6">
         <v>1</v>
       </c>
-      <c r="J44" s="6">
-[...1697 lines deleted...]
-      <c r="E70">
+      <c r="K199" s="7">
+        <v>0.8</v>
+      </c>
+      <c r="L199" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M199" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N199" s="4">
         <v>8</v>
       </c>
-      <c r="F70" t="s">
-[...3709 lines deleted...]
-      </c>
+      <c r="O199" s="8">
+        <v>46022</v>
+      </c>
+      <c r="P199" s="7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F200" s="5"/>
+      <c r="I200" s="6"/>
+      <c r="J200" s="6"/>
+      <c r="K200" s="7"/>
+      <c r="M200" s="5"/>
+      <c r="O200" s="8"/>
+      <c r="P200" s="7"/>
+    </row>
+    <row r="201" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A201" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="F201" s="5"/>
+      <c r="I201" s="6"/>
+      <c r="J201" s="6"/>
+      <c r="K201" s="7"/>
+      <c r="M201" s="5"/>
+      <c r="O201" s="8"/>
+      <c r="P201" s="7"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:P199" xr:uid="{D99BC1F1-5047-4AC8-9CE1-B93E5131C700}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:P199">
+      <sortCondition ref="A2:A199"/>
+      <sortCondition ref="B2:B199"/>
+      <sortCondition ref="D2:D199"/>
+      <sortCondition ref="E2:E199" customList="On Time,Pending,Overdue"/>
+    </sortState>
+  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
+    <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -10397,129 +20845,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8C62D2-6D50-4FD2-8909-255FDBDAADA2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5659CD6-081D-4E8A-B581-B482A88BB202}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D332285A-BDCB-47FF-BC89-41BD4E51146C}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE3EDBD-FB3A-4284-BC9A-50B3591731AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PDUFA Meeting Mgmt. Dataset</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Meeting Mgmt. Dataset</vt:lpstr>
+      <vt:lpstr>CDER Meeting Mgmt. Dataset</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>McReynolds, Kelly</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>