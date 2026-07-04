--- v1 (2026-05-03)
+++ v2 (2026-07-04)
@@ -1,929 +1,846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1316" documentId="8_{8B758E22-87A5-48BB-BFF1-9A1167665B17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7200FCC3-E570-4883-8721-8841B093D463}"/>
+  <xr:revisionPtr revIDLastSave="68" documentId="8_{13845C5B-A61B-4154-B265-94473F6B9218}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E4E0F6F-5546-4783-A2E9-9FC79C3BFF86}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{4F78BAE9-8220-47ED-900B-0437C344A5DA}"/>
   </bookViews>
   <sheets>
-    <sheet name="Meeting Mgmt. Dataset" sheetId="5" r:id="rId1"/>
-    <sheet name="CDER Meeting Mgmt. Dataset" sheetId="4" state="hidden" r:id="rId2"/>
+    <sheet name="Performance Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CDER Meeting Mgmt. Dataset'!$A$1:$P$199</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Performance Data'!$A$1:$R$199</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I49" i="1" l="1"/>
+  <c r="Q49" i="1" s="1"/>
+  <c r="I43" i="1"/>
+  <c r="Q43" i="1" s="1"/>
+  <c r="O67" i="1"/>
+  <c r="J67" i="1"/>
+  <c r="I67" i="1"/>
+  <c r="Q67" i="1" s="1"/>
+  <c r="O66" i="1"/>
+  <c r="J66" i="1"/>
+  <c r="I66" i="1"/>
+  <c r="Q66" i="1" s="1"/>
+  <c r="O65" i="1"/>
+  <c r="J65" i="1"/>
+  <c r="I65" i="1"/>
+  <c r="Q65" i="1" s="1"/>
+  <c r="O64" i="1"/>
+  <c r="J64" i="1"/>
+  <c r="I64" i="1"/>
+  <c r="Q64" i="1" s="1"/>
+  <c r="O63" i="1"/>
+  <c r="J63" i="1"/>
+  <c r="I63" i="1"/>
+  <c r="Q63" i="1" s="1"/>
+  <c r="O62" i="1"/>
+  <c r="J62" i="1"/>
+  <c r="I62" i="1"/>
+  <c r="O61" i="1"/>
+  <c r="J61" i="1"/>
+  <c r="I61" i="1"/>
+  <c r="Q61" i="1" s="1"/>
+  <c r="O60" i="1"/>
+  <c r="J60" i="1"/>
+  <c r="I60" i="1"/>
+  <c r="Q60" i="1" s="1"/>
+  <c r="O59" i="1"/>
+  <c r="J59" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="Q59" i="1" s="1"/>
+  <c r="O58" i="1"/>
+  <c r="J58" i="1"/>
+  <c r="I58" i="1"/>
+  <c r="Q58" i="1" s="1"/>
+  <c r="O57" i="1"/>
+  <c r="J57" i="1"/>
+  <c r="I57" i="1"/>
+  <c r="Q57" i="1" s="1"/>
+  <c r="O56" i="1"/>
+  <c r="J56" i="1"/>
+  <c r="I56" i="1"/>
+  <c r="O55" i="1"/>
+  <c r="J55" i="1"/>
+  <c r="I55" i="1"/>
+  <c r="Q55" i="1" s="1"/>
+  <c r="O54" i="1"/>
+  <c r="J54" i="1"/>
+  <c r="I54" i="1"/>
+  <c r="Q54" i="1" s="1"/>
+  <c r="O53" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="O52" i="1"/>
+  <c r="J52" i="1"/>
+  <c r="I52" i="1"/>
+  <c r="Q52" i="1" s="1"/>
+  <c r="O51" i="1"/>
+  <c r="J51" i="1"/>
+  <c r="I51" i="1"/>
+  <c r="Q51" i="1" s="1"/>
+  <c r="O50" i="1"/>
+  <c r="J50" i="1"/>
+  <c r="I50" i="1"/>
+  <c r="O49" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="O48" i="1"/>
+  <c r="J48" i="1"/>
+  <c r="I48" i="1"/>
+  <c r="Q48" i="1" s="1"/>
+  <c r="O47" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="I47" i="1"/>
+  <c r="Q47" i="1" s="1"/>
+  <c r="O46" i="1"/>
+  <c r="J46" i="1"/>
+  <c r="I46" i="1"/>
+  <c r="Q46" i="1" s="1"/>
+  <c r="O45" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="Q45" i="1" s="1"/>
+  <c r="O44" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="I44" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="O42" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="I42" i="1"/>
+  <c r="Q42" i="1" s="1"/>
+  <c r="O41" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="Q41" i="1" s="1"/>
+  <c r="O40" i="1"/>
+  <c r="J40" i="1"/>
+  <c r="I40" i="1"/>
+  <c r="Q40" i="1" s="1"/>
+  <c r="O39" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="I39" i="1"/>
+  <c r="Q39" i="1" s="1"/>
+  <c r="O38" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="Q37" i="1" s="1"/>
+  <c r="O36" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="Q36" i="1" s="1"/>
+  <c r="O35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="O34" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="Q34" i="1" s="1"/>
+  <c r="O33" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="Q33" i="1" s="1"/>
+  <c r="O32" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="K33" i="1" s="1"/>
+  <c r="O31" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="Q31" i="1" s="1"/>
+  <c r="O30" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="Q30" i="1" s="1"/>
+  <c r="O29" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="Q29" i="1" s="1"/>
+  <c r="O28" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="Q28" i="1" s="1"/>
+  <c r="O27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="Q27" i="1" s="1"/>
+  <c r="O26" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="K27" i="1" s="1"/>
+  <c r="O25" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="Q25" i="1" s="1"/>
+  <c r="O24" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="Q24" i="1" s="1"/>
+  <c r="O23" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="Q23" i="1" s="1"/>
+  <c r="O22" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="Q22" i="1" s="1"/>
+  <c r="O21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="Q21" i="1" s="1"/>
+  <c r="O20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="K21" i="1" s="1"/>
+  <c r="O19" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="Q19" i="1" s="1"/>
+  <c r="O18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="Q18" i="1" s="1"/>
+  <c r="O17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="K19" i="1" s="1"/>
+  <c r="O16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="Q16" i="1" s="1"/>
+  <c r="O15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="Q15" i="1" s="1"/>
+  <c r="O14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="Q13" i="1" s="1"/>
+  <c r="O12" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="Q12" i="1" s="1"/>
+  <c r="O11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="Q10" i="1" s="1"/>
+  <c r="O9" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="Q9" i="1" s="1"/>
+  <c r="O8" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="I8" i="1"/>
+  <c r="Q8" i="1" s="1"/>
+  <c r="O7" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="Q7" i="1" s="1"/>
+  <c r="O6" i="1"/>
+  <c r="J6" i="1"/>
+  <c r="I6" i="1"/>
+  <c r="Q6" i="1" s="1"/>
+  <c r="O5" i="1"/>
+  <c r="J5" i="1"/>
+  <c r="I5" i="1"/>
+  <c r="K6" i="1" s="1"/>
+  <c r="O4" i="1"/>
+  <c r="J4" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="Q4" i="1" s="1"/>
+  <c r="O3" i="1"/>
+  <c r="J3" i="1"/>
+  <c r="I3" i="1"/>
+  <c r="Q3" i="1" s="1"/>
+  <c r="O2" i="1"/>
+  <c r="J2" i="1"/>
+  <c r="I2" i="1"/>
+  <c r="K3" i="1" s="1"/>
+  <c r="N21" i="1" l="1"/>
+  <c r="N39" i="1"/>
+  <c r="K4" i="1"/>
+  <c r="N5" i="1"/>
+  <c r="N36" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="K60" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="N66" i="1"/>
+  <c r="N42" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="N67" i="1"/>
+  <c r="N47" i="1"/>
+  <c r="N65" i="1"/>
+  <c r="N3" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="K2" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="N60" i="1"/>
+  <c r="Q2" i="1"/>
+  <c r="K42" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="N59" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="Q26" i="1"/>
+  <c r="N6" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="N61" i="1"/>
+  <c r="N4" i="1"/>
+  <c r="Q35" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="N54" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="Q14" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="N2" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="N55" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="Q38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="Q17" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="N48" i="1"/>
+  <c r="N49" i="1"/>
+  <c r="Q53" i="1"/>
+  <c r="K54" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="K66" i="1"/>
+  <c r="N40" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="N38" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="K48" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="Q11" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="K46" i="1"/>
+  <c r="K44" i="1"/>
+  <c r="Q44" i="1"/>
+  <c r="K51" i="1"/>
+  <c r="K52" i="1"/>
+  <c r="K50" i="1"/>
+  <c r="Q50" i="1"/>
+  <c r="K57" i="1"/>
+  <c r="K58" i="1"/>
+  <c r="K56" i="1"/>
+  <c r="Q56" i="1"/>
+  <c r="K63" i="1"/>
+  <c r="K64" i="1"/>
+  <c r="K62" i="1"/>
+  <c r="Q62" i="1"/>
+  <c r="Q20" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="N46" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="N44" i="1"/>
+  <c r="N52" i="1"/>
+  <c r="N51" i="1"/>
+  <c r="N50" i="1"/>
+  <c r="N58" i="1"/>
+  <c r="N57" i="1"/>
+  <c r="N56" i="1"/>
+  <c r="N64" i="1"/>
+  <c r="N63" i="1"/>
+  <c r="N62" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="N34" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="K5" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="K34" i="1"/>
+  <c r="Q5" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="Q32" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="K40" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="K47" i="1"/>
+  <c r="K49" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="K55" i="1"/>
+  <c r="K59" i="1"/>
+  <c r="K61" i="1"/>
+  <c r="K65" i="1"/>
+  <c r="K67" i="1"/>
+</calcChain>
+</file>
+
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={145B07EB-FD5C-4F0D-BF8B-480C844BDF64}</author>
+  </authors>
+  <commentList>
+    <comment ref="O1" authorId="0" shapeId="0" xr:uid="{145B07EB-FD5C-4F0D-BF8B-480C844BDF64}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    If Fiscal Year is Preliminary then this number represents the Actions Completed (On Time + Overdue) out of the Total. If Fiscal Year is NOT Preliminary then this number represents the Actions On Time out of the Total.</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2622" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1374" uniqueCount="73">
   <si>
-    <t>Fiscal Year</t>
+    <t>Time Period</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Center</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
     <t>Highest Possible Performance</t>
   </si>
   <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
-    <t>Actions On Time/Completed</t>
-[...1 lines deleted...]
-  <si>
     <t>Data As Of</t>
   </si>
   <si>
-    <t>Percent of Total†</t>
+    <t>Percent of Total</t>
   </si>
   <si>
     <t>Meeting Management</t>
   </si>
   <si>
-    <t>Type A Meeting Requests***</t>
+    <t>Meeting Minutes for All Meeting Types</t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
-    <t>14 days</t>
+    <t>30 days</t>
   </si>
   <si>
     <t>N</t>
-  </si>
-[...1 lines deleted...]
-    <t>Goal Met</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
-    <t>Type B Meeting Requests</t>
+    <t>Preliminary Response for Type B(EOP) Meetings</t>
   </si>
   <si>
-    <t>21 days</t>
+    <t>5 days</t>
   </si>
   <si>
-    <t>Type B(EOP) Meeting Requests</t>
+    <t>Type A Meeting Requests***</t>
   </si>
   <si>
-    <t>Type C Meeting Requests</t>
-[...8 lines deleted...]
-    <t>Goal Not Met</t>
+    <t>14 days</t>
   </si>
   <si>
     <t>Type A Meetings Scheduled***</t>
   </si>
   <si>
-    <t>30 days</t>
+    <t>Type A Written Response</t>
+  </si>
+  <si>
+    <t>Type B Meeting Requests</t>
+  </si>
+  <si>
+    <t>21 days</t>
   </si>
   <si>
     <t>Type B Meetings Scheduled</t>
   </si>
   <si>
     <t>60 days</t>
   </si>
   <si>
+    <t>Type B Written Response</t>
+  </si>
+  <si>
+    <t>Type B(EOP) Meeting Requests</t>
+  </si>
+  <si>
     <t>Type B(EOP) Meetings Scheduled</t>
   </si>
   <si>
     <t>70 days</t>
+  </si>
+  <si>
+    <t>Type B(EOP) Written Response</t>
+  </si>
+  <si>
+    <t>Type C Meeting Requests</t>
   </si>
   <si>
     <t>Type C Meetings Scheduled</t>
   </si>
   <si>
     <t>75 days</t>
   </si>
   <si>
-    <t>Type D Meetings Scheduled**</t>
-[...22 lines deleted...]
-  <si>
     <t>Type C Written Response</t>
-  </si>
-[...10 lines deleted...]
-    <t>5 days</t>
   </si>
   <si>
     <t>Preliminary Response for Type D Meetings**</t>
   </si>
   <si>
     <t>Preliminary Response for Type INTERACT Meetings**</t>
   </si>
   <si>
-    <t>Meeting Minutes for All Meeting Types</t>
+    <t>Type D Meeting Requests**</t>
+  </si>
+  <si>
+    <t>Type D Meetings Scheduled**</t>
+  </si>
+  <si>
+    <t>50 days</t>
+  </si>
+  <si>
+    <t>Type D Written Response**</t>
+  </si>
+  <si>
+    <t>Type INTERACT Meeting Requests**</t>
+  </si>
+  <si>
+    <t>Type INTERACT Meetings Scheduled**</t>
+  </si>
+  <si>
+    <t>Type INTERACT Written Response**</t>
   </si>
   <si>
     <t>30 Days</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
-    <t>Currently Meeting, Pending</t>
+    <t>Will Meet Goal</t>
   </si>
   <si>
     <t>5 Days</t>
   </si>
   <si>
-    <t>Will Meet Goal</t>
+    <t>14 Days</t>
   </si>
   <si>
-    <t>14 Days</t>
+    <t>Will Not Meet Goal</t>
   </si>
   <si>
     <t>21 Days</t>
   </si>
   <si>
     <t>60 Days</t>
   </si>
   <si>
-    <t>Currently Not Meeting, Pending</t>
-[...1 lines deleted...]
-  <si>
     <t>70 Days</t>
-  </si>
-[...1 lines deleted...]
-    <t>Will Not Meet Goal</t>
   </si>
   <si>
     <t>75 Days</t>
   </si>
   <si>
     <t>50 Days</t>
   </si>
   <si>
-    <t>†</t>
+    <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>Totals may not add to 100% due to rounding.</t>
+    <t>Currently Not Meeting, Pending</t>
   </si>
   <si>
-    <t>CDER Only</t>
+    <t>Undesignated</t>
   </si>
   <si>
-    <t>Percent of Total</t>
+    <t>within</t>
   </si>
   <si>
-    <t>Type INTERACT Written Response</t>
+    <t>no later than</t>
   </si>
   <si>
-    <t>Type INTERACT Meetings Scheduled</t>
+    <t>No Later Than</t>
   </si>
   <si>
-    <t>Type INTERACT Meeting Requests</t>
+    <t xml:space="preserve"> after meeting date</t>
   </si>
   <si>
-    <t>Type D Written Response</t>
+    <t xml:space="preserve"> prior to meeting date</t>
   </si>
   <si>
-    <t>Type D Meetings Scheduled</t>
+    <t>After Meeting Date</t>
   </si>
   <si>
-    <t>Type D Meeting Requests</t>
+    <t>Prior to Meeting Date</t>
   </si>
   <si>
-    <t>Type A Meetings Scheduled</t>
+    <t>Goal Timeline 2</t>
   </si>
   <si>
-    <t>Type A Meeting Requests</t>
+    <t>Goal Timeline 3</t>
   </si>
   <si>
-    <t>Preliminary Response for Type INTERACT Meetings</t>
-[...2 lines deleted...]
-    <t>Preliminary Response for Type D Meetings</t>
+    <t>Actions Completed/On Time</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...103 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
-  <fills count="33">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...171 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="43">
-[...35 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Celestine, Joshlyn *" id="{11F9982D-1499-4DCE-B613-542526D91466}" userId="S::Joshlyn.Celestine@fda.gov::85a236d2-8ef7-4ccc-be59-273ad9d1476f" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1177,19436 +1094,11444 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="O1" dT="2026-06-15T15:20:33.79" personId="{11F9982D-1499-4DCE-B613-542526D91466}" id="{145B07EB-FD5C-4F0D-BF8B-480C844BDF64}">
+    <text>If Fiscal Year is Preliminary then this number represents the Actions Completed (On Time + Overdue) out of the Total. If Fiscal Year is NOT Preliminary then this number represents the Actions On Time out of the Total.</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13DE593E-1522-4748-B4A8-B36520224A7F}">
-  <dimension ref="A1:O199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6472EAA2-5443-4898-9EA1-C7EA46CF0F77}">
+  <dimension ref="A1:R199"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A139" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.42578125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="38.85546875" customWidth="1"/>
+    <col min="3" max="3" width="65.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="6" width="16" style="8" customWidth="1"/>
+    <col min="7" max="7" width="17.5703125" customWidth="1"/>
+    <col min="8" max="8" width="21.7109375" customWidth="1"/>
+    <col min="9" max="9" width="9.28515625" customWidth="1"/>
+    <col min="10" max="10" width="18.140625" style="10" customWidth="1"/>
+    <col min="11" max="11" width="26.7109375" style="10" customWidth="1"/>
+    <col min="12" max="12" width="15.85546875" style="9" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" customWidth="1"/>
+    <col min="14" max="14" width="26.5703125" style="8" customWidth="1"/>
+    <col min="15" max="15" width="19.7109375" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" style="7" customWidth="1"/>
+    <col min="17" max="17" width="17.42578125" style="9" customWidth="1"/>
+    <col min="18" max="18" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:18" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...9383 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="14" t="s">
+      <c r="K1" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="14" t="s">
+      <c r="L1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="13" t="s">
+      <c r="M1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="N1" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="O1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="P1" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="Q1" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P1" s="13" t="s">
+      <c r="R1" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>2024</v>
+      </c>
+      <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="4">
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="8">
+        <v>1464</v>
+      </c>
+      <c r="F2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>66</v>
+      </c>
+      <c r="I2">
+        <f>SUM($E2:$E4)</f>
+        <v>1556</v>
+      </c>
+      <c r="J2" s="10">
+        <f>IFERROR(E2/(E2+E4),"")</f>
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="K2" s="10">
+        <f>IFERROR((E2+E3)/(I2),0)</f>
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="L2" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M2" t="s">
+        <v>18</v>
+      </c>
+      <c r="N2" s="8" t="str">
+        <f>IF(M2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;0,J2+0.005&gt;=L2),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,J4+0.005&gt;=L4),"Will Meet Goal",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,K4&lt;L4),"Will Not Meet Goal",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,J3&lt;L3),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;0,J2+0.005&gt;=L2),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,J4+0.005&gt;=L4),"Goal Met",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,J4&lt;L4),"Goal Not Met",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,J3&lt;L3),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O2">
+        <f>IF(M2="Y",(E2+E4),E2)</f>
+        <v>1464</v>
+      </c>
+      <c r="P2" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q2" s="6">
+        <f t="shared" ref="Q2:Q33" si="0">IFERROR(E2/I2,0)</f>
+        <v>0.94087403598971719</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3">
         <v>2024</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="8">
+        <v>0</v>
+      </c>
+      <c r="F3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>66</v>
+      </c>
+      <c r="I3">
+        <f>SUM($E2:$E4)</f>
+        <v>1556</v>
+      </c>
+      <c r="J3" s="10">
+        <f>IFERROR(E2/(E2+E4),"")</f>
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="K3" s="10">
+        <f>IFERROR((E2+E3)/(I2),0)</f>
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="L3" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M3" t="s">
+        <v>18</v>
+      </c>
+      <c r="N3" s="8" t="str">
+        <f>IF(M2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;0,J2+0.005&gt;=L2),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,J4+0.005&gt;=L4),"Will Meet Goal",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,K4&lt;L4),"Will Not Meet Goal",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,J3&lt;L3),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;0,J2+0.005&gt;=L2),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,J4+0.005&gt;=L4),"Goal Met",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,J4&lt;L4),"Goal Not Met",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,J3&lt;L3),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O3">
+        <f>IF(M2="Y",(E2+E4),E2)</f>
+        <v>1464</v>
+      </c>
+      <c r="P3" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q3" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>2024</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="8">
+        <v>92</v>
+      </c>
+      <c r="F4" t="s">
+        <v>63</v>
+      </c>
+      <c r="G4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>66</v>
+      </c>
+      <c r="I4">
+        <f>SUM($E2:$E4)</f>
+        <v>1556</v>
+      </c>
+      <c r="J4" s="10">
+        <f>IFERROR(E2/(E2+E4),"")</f>
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="K4" s="10">
+        <f>IFERROR((E2+E3)/(I2),0)</f>
+        <v>0.94087403598971719</v>
+      </c>
+      <c r="L4" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M4" t="s">
+        <v>18</v>
+      </c>
+      <c r="N4" s="8" t="str">
+        <f>IF(M2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;0,J2+0.005&gt;=L2),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,J4+0.005&gt;=L4),"Will Meet Goal",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,K4&lt;L4),"Will Not Meet Goal",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,J3&lt;L3),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;0,J2+0.005&gt;=L2),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,J4+0.005&gt;=L4),"Goal Met",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,J4&lt;L4),"Goal Not Met",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,J3&lt;L3),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O4">
+        <f>IF(M2="Y",(E2+E4),E2)</f>
+        <v>1464</v>
+      </c>
+      <c r="P4" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q4" s="6">
+        <f t="shared" si="0"/>
+        <v>5.9125964010282778E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>2024</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="4" t="s">
+      <c r="E5" s="8">
+        <v>267</v>
+      </c>
+      <c r="F5" t="s">
+        <v>64</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" t="s">
+        <v>67</v>
+      </c>
+      <c r="I5">
+        <f>SUM($E5:$E7)</f>
+        <v>290</v>
+      </c>
+      <c r="J5" s="10">
+        <f>IFERROR(E5/(E5+E7),"")</f>
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="K5" s="10">
+        <f>IFERROR((E5+E6)/(I5),0)</f>
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="L5" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N5" s="8" t="str">
+        <f>IF(M5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;0,J5+0.005&gt;=L5),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,J7+0.005&gt;=L7),"Will Meet Goal",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,K7&lt;L7),"Will Not Meet Goal",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,J6&lt;L6),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;0,J5+0.005&gt;=L5),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,J7+0.005&gt;=L7),"Goal Met",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,J7&lt;L7),"Goal Not Met",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,J6&lt;L6),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O5">
+        <f>IF(M5="Y",(E5+E7),E5)</f>
+        <v>267</v>
+      </c>
+      <c r="P5" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q5" s="6">
+        <f t="shared" si="0"/>
+        <v>0.92068965517241375</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>2024</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="8">
+        <v>0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6">
+        <f>SUM($E5:$E7)</f>
+        <v>290</v>
+      </c>
+      <c r="J6" s="10">
+        <f>IFERROR(E5/(E5+E7),"")</f>
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="K6" s="10">
+        <f>IFERROR((E5+E6)/(I5),0)</f>
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="L6" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N6" s="8" t="str">
+        <f>IF(M5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;0,J5+0.005&gt;=L5),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,J7+0.005&gt;=L7),"Will Meet Goal",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,K7&lt;L7),"Will Not Meet Goal",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,J6&lt;L6),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;0,J5+0.005&gt;=L5),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,J7+0.005&gt;=L7),"Goal Met",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,J7&lt;L7),"Goal Not Met",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,J6&lt;L6),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O6">
+        <f>IF(M5="Y",(E5+E7),E5)</f>
+        <v>267</v>
+      </c>
+      <c r="P6" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q6" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>2024</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="8">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I7">
+        <f>SUM($E5:$E7)</f>
+        <v>290</v>
+      </c>
+      <c r="J7" s="10">
+        <f>IFERROR(E5/(E5+E7),"")</f>
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="K7" s="10">
+        <f>IFERROR((E5+E6)/(I5),0)</f>
+        <v>0.92068965517241375</v>
+      </c>
+      <c r="L7" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M7" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="8" t="str">
+        <f>IF(M5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;0,J5+0.005&gt;=L5),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,J7+0.005&gt;=L7),"Will Meet Goal",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,K7&lt;L7),"Will Not Meet Goal",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,J6&lt;L6),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;0,J5+0.005&gt;=L5),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,J7+0.005&gt;=L7),"Goal Met",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,J7&lt;L7),"Goal Not Met",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,J6&lt;L6),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O7">
+        <f>IF(M5="Y",(E5+E7),E5)</f>
+        <v>267</v>
+      </c>
+      <c r="P7" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q7" s="6">
+        <f t="shared" si="0"/>
+        <v>7.9310344827586213E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>2024</v>
+      </c>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="8">
+        <v>180</v>
+      </c>
+      <c r="F8" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" t="s">
+        <v>67</v>
+      </c>
+      <c r="I8">
+        <f>SUM($E8:$E10)</f>
+        <v>191</v>
+      </c>
+      <c r="J8" s="10">
+        <f>IFERROR(E8/(E8+E10),"")</f>
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="K8" s="10">
+        <f>IFERROR((E8+E9)/(I8),0)</f>
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="L8" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M8" t="s">
+        <v>18</v>
+      </c>
+      <c r="N8" s="8" t="str">
+        <f>IF(M8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;0,J8+0.005&gt;=L8),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,J10+0.005&gt;=L10),"Will Meet Goal",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,K10&lt;L10),"Will Not Meet Goal",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,J9&lt;L9),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;0,J8+0.005&gt;=L8),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,J10+0.005&gt;=L10),"Goal Met",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,J10&lt;L10),"Goal Not Met",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,J9&lt;L9),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O8">
+        <f>IF(M8="Y",(E8+E10),E8)</f>
+        <v>180</v>
+      </c>
+      <c r="P8" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q8" s="6">
+        <f t="shared" si="0"/>
+        <v>0.94240837696335078</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>2024</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="8">
+        <v>0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9">
+        <f>SUM($E8:$E10)</f>
+        <v>191</v>
+      </c>
+      <c r="J9" s="10">
+        <f>IFERROR(E8/(E8+E10),"")</f>
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="K9" s="10">
+        <f>IFERROR((E8+E9)/(I8),0)</f>
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="L9" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M9" t="s">
+        <v>18</v>
+      </c>
+      <c r="N9" s="8" t="str">
+        <f>IF(M8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;0,J8+0.005&gt;=L8),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,J10+0.005&gt;=L10),"Will Meet Goal",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,K10&lt;L10),"Will Not Meet Goal",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,J9&lt;L9),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;0,J8+0.005&gt;=L8),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,J10+0.005&gt;=L10),"Goal Met",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,J10&lt;L10),"Goal Not Met",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,J9&lt;L9),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O9">
+        <f>IF(M8="Y",(E8+E10),E8)</f>
+        <v>180</v>
+      </c>
+      <c r="P9" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q9" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>2024</v>
+      </c>
+      <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="8">
+        <v>11</v>
+      </c>
+      <c r="F10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10">
+        <f>SUM($E8:$E10)</f>
+        <v>191</v>
+      </c>
+      <c r="J10" s="10">
+        <f>IFERROR(E8/(E8+E10),"")</f>
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="K10" s="10">
+        <f>IFERROR((E8+E9)/(I8),0)</f>
+        <v>0.94240837696335078</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M10" t="s">
+        <v>18</v>
+      </c>
+      <c r="N10" s="8" t="str">
+        <f>IF(M8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;0,J8+0.005&gt;=L8),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,J10+0.005&gt;=L10),"Will Meet Goal",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,K10&lt;L10),"Will Not Meet Goal",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,J9&lt;L9),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;0,J8+0.005&gt;=L8),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,J10+0.005&gt;=L10),"Goal Met",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,J10&lt;L10),"Goal Not Met",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,J9&lt;L9),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O10">
+        <f>IF(M8="Y",(E8+E10),E8)</f>
+        <v>180</v>
+      </c>
+      <c r="P10" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q10" s="6">
+        <f t="shared" si="0"/>
+        <v>5.7591623036649213E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>2024</v>
+      </c>
+      <c r="B11" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="8">
+        <v>59</v>
+      </c>
+      <c r="F11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11">
+        <f>SUM($E11:$E13)</f>
+        <v>63</v>
+      </c>
+      <c r="J11" s="10">
+        <f>IFERROR(E11/(E11+E13),"")</f>
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="K11" s="10">
+        <f>IFERROR((E11+E12)/(I11),0)</f>
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M11" t="s">
+        <v>18</v>
+      </c>
+      <c r="N11" s="8" t="str">
+        <f>IF(M11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,J11+0.005&gt;=L11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,J13+0.005&gt;=L13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,K13&lt;L13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,J12&lt;L12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,J11+0.005&gt;=L11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,J13+0.005&gt;=L13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;L13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,J12&lt;L12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O11">
+        <f>IF(M11="Y",(E11+E13),E11)</f>
+        <v>59</v>
+      </c>
+      <c r="P11" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q11" s="6">
+        <f t="shared" si="0"/>
+        <v>0.93650793650793651</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>2024</v>
+      </c>
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="8">
+        <v>0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12">
+        <f>SUM($E11:$E13)</f>
+        <v>63</v>
+      </c>
+      <c r="J12" s="10">
+        <f>IFERROR(E11/(E11+E13),"")</f>
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="K12" s="10">
+        <f>IFERROR((E11+E12)/(I11),0)</f>
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M12" t="s">
+        <v>18</v>
+      </c>
+      <c r="N12" s="8" t="str">
+        <f>IF(M11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,J11+0.005&gt;=L11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,J13+0.005&gt;=L13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,K13&lt;L13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,J12&lt;L12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,J11+0.005&gt;=L11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,J13+0.005&gt;=L13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;L13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,J12&lt;L12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O12">
+        <f>IF(M11="Y",(E11+E13),E11)</f>
+        <v>59</v>
+      </c>
+      <c r="P12" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q12" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>2024</v>
+      </c>
+      <c r="B13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="8">
+        <v>4</v>
+      </c>
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I13">
+        <f>SUM($E11:$E13)</f>
+        <v>63</v>
+      </c>
+      <c r="J13" s="10">
+        <f>IFERROR(E11/(E11+E13),"")</f>
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="K13" s="10">
+        <f>IFERROR((E11+E12)/(I11),0)</f>
+        <v>0.93650793650793651</v>
+      </c>
+      <c r="L13" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M13" t="s">
+        <v>18</v>
+      </c>
+      <c r="N13" s="8" t="str">
+        <f>IF(M11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,J11+0.005&gt;=L11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,J13+0.005&gt;=L13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,K13&lt;L13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,J12&lt;L12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,J11+0.005&gt;=L11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,J13+0.005&gt;=L13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;L13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,J12&lt;L12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O13">
+        <f>IF(M11="Y",(E11+E13),E11)</f>
+        <v>59</v>
+      </c>
+      <c r="P13" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q13" s="6">
+        <f t="shared" si="0"/>
+        <v>6.3492063492063489E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>2024</v>
+      </c>
+      <c r="B14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="8">
+        <v>165</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14">
+        <f>SUM($E14:$E16)</f>
+        <v>178</v>
+      </c>
+      <c r="J14" s="10">
+        <f>IFERROR(E14/(E14+E16),"")</f>
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="K14" s="10">
+        <f>IFERROR((E14+E15)/(I14),0)</f>
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="L14" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M14" t="s">
+        <v>18</v>
+      </c>
+      <c r="N14" s="8" t="str">
+        <f>IF(M14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,J14+0.005&gt;=L14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,J16+0.005&gt;=L16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,K16&lt;L16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,J15&lt;L15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,J14+0.005&gt;=L14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,J16+0.005&gt;=L16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;L16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,J15&lt;L15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O14">
+        <f>IF(M14="Y",(E14+E16),E14)</f>
+        <v>165</v>
+      </c>
+      <c r="P14" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q14" s="6">
+        <f t="shared" si="0"/>
+        <v>0.9269662921348315</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>2024</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="8">
+        <v>0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" t="s">
+        <v>24</v>
+      </c>
+      <c r="I15">
+        <f>SUM($E14:$E16)</f>
+        <v>178</v>
+      </c>
+      <c r="J15" s="10">
+        <f>IFERROR(E14/(E14+E16),"")</f>
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="K15" s="10">
+        <f>IFERROR((E14+E15)/(I14),0)</f>
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="L15" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M15" t="s">
+        <v>18</v>
+      </c>
+      <c r="N15" s="8" t="str">
+        <f>IF(M14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,J14+0.005&gt;=L14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,J16+0.005&gt;=L16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,K16&lt;L16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,J15&lt;L15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,J14+0.005&gt;=L14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,J16+0.005&gt;=L16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;L16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,J15&lt;L15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O15">
+        <f>IF(M14="Y",(E14+E16),E14)</f>
+        <v>165</v>
+      </c>
+      <c r="P15" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q15" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>2024</v>
+      </c>
+      <c r="B16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="8">
+        <v>13</v>
+      </c>
+      <c r="F16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16">
+        <f>SUM($E14:$E16)</f>
+        <v>178</v>
+      </c>
+      <c r="J16" s="10">
+        <f>IFERROR(E14/(E14+E16),"")</f>
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="K16" s="10">
+        <f>IFERROR((E14+E15)/(I14),0)</f>
+        <v>0.9269662921348315</v>
+      </c>
+      <c r="L16" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M16" t="s">
+        <v>18</v>
+      </c>
+      <c r="N16" s="8" t="str">
+        <f>IF(M14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,J14+0.005&gt;=L14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,J16+0.005&gt;=L16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,K16&lt;L16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,J15&lt;L15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,J14+0.005&gt;=L14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,J16+0.005&gt;=L16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;L16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,J15&lt;L15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O16">
+        <f>IF(M14="Y",(E14+E16),E14)</f>
+        <v>165</v>
+      </c>
+      <c r="P16" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q16" s="6">
+        <f t="shared" si="0"/>
+        <v>7.3033707865168537E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>2024</v>
+      </c>
+      <c r="B17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="8">
+        <v>114</v>
+      </c>
+      <c r="F17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="I17">
+        <f>SUM($E17:$E19)</f>
+        <v>144</v>
+      </c>
+      <c r="J17" s="10">
+        <f>IFERROR(E17/(E17+E19),"")</f>
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="K17" s="10">
+        <f>IFERROR((E17+E18)/(I17),0)</f>
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="L17" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M17" t="s">
         <v>18</v>
       </c>
-      <c r="F2" s="5">
-[...2 lines deleted...]
-      <c r="G2" s="4" t="s">
+      <c r="N17" s="8" t="str">
+        <f>IF(M17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;0,J17+0.005&gt;=L17),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,J19+0.005&gt;=L19),"Will Meet Goal",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,K19&lt;L19),"Will Not Meet Goal",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,J18&lt;L18),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;0,J17+0.005&gt;=L17),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,J19+0.005&gt;=L19),"Goal Met",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,J19&lt;L19),"Goal Not Met",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,J18&lt;L18),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O17">
+        <f>IF(M17="Y",(E17+E19),E17)</f>
+        <v>114</v>
+      </c>
+      <c r="P17" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q17" s="6">
+        <f t="shared" si="0"/>
+        <v>0.79166666666666663</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>2024</v>
+      </c>
+      <c r="B18" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
         <v>19</v>
       </c>
-      <c r="H2" s="4">
+      <c r="E18" s="8">
+        <v>0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18">
+        <f>SUM($E17:$E19)</f>
+        <v>144</v>
+      </c>
+      <c r="J18" s="10">
+        <f>IFERROR(E17/(E17+E19),"")</f>
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="K18" s="10">
+        <f>IFERROR((E17+E18)/(I17),0)</f>
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="L18" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M18" t="s">
+        <v>18</v>
+      </c>
+      <c r="N18" s="8" t="str">
+        <f>IF(M17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;0,J17+0.005&gt;=L17),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,J19+0.005&gt;=L19),"Will Meet Goal",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,K19&lt;L19),"Will Not Meet Goal",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,J18&lt;L18),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;0,J17+0.005&gt;=L17),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,J19+0.005&gt;=L19),"Goal Met",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,J19&lt;L19),"Goal Not Met",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,J18&lt;L18),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O18">
+        <f>IF(M17="Y",(E17+E19),E17)</f>
+        <v>114</v>
+      </c>
+      <c r="P18" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q18" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>2024</v>
+      </c>
+      <c r="B19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="8">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19">
+        <f>SUM($E17:$E19)</f>
+        <v>144</v>
+      </c>
+      <c r="J19" s="10">
+        <f>IFERROR(E17/(E17+E19),"")</f>
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="K19" s="10">
+        <f>IFERROR((E17+E18)/(I17),0)</f>
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="L19" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M19" t="s">
+        <v>18</v>
+      </c>
+      <c r="N19" s="8" t="str">
+        <f>IF(M17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;0,J17+0.005&gt;=L17),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,J19+0.005&gt;=L19),"Will Meet Goal",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,K19&lt;L19),"Will Not Meet Goal",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,J18&lt;L18),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;0,J17+0.005&gt;=L17),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,J19+0.005&gt;=L19),"Goal Met",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,J19&lt;L19),"Goal Not Met",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,J18&lt;L18),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O19">
+        <f>IF(M17="Y",(E17+E19),E17)</f>
+        <v>114</v>
+      </c>
+      <c r="P19" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q19" s="6">
+        <f t="shared" si="0"/>
+        <v>0.20833333333333334</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>2024</v>
+      </c>
+      <c r="B20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="8">
+        <v>6</v>
+      </c>
+      <c r="F20" t="s">
+        <v>63</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20">
+        <f>SUM($E20:$E22)</f>
+        <v>10</v>
+      </c>
+      <c r="J20" s="10">
+        <f>IFERROR(E20/(E20+E22),"")</f>
+        <v>0.6</v>
+      </c>
+      <c r="K20" s="10">
+        <f>IFERROR((E20+E21)/(I20),0)</f>
+        <v>0.6</v>
+      </c>
+      <c r="L20" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M20" t="s">
+        <v>18</v>
+      </c>
+      <c r="N20" s="8" t="str">
+        <f>IF(M20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;0,J20+0.005&gt;=L20),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,J22+0.005&gt;=L22),"Will Meet Goal",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,K22&lt;L22),"Will Not Meet Goal",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,J21&lt;L21),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;0,J20+0.005&gt;=L20),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,J22+0.005&gt;=L22),"Goal Met",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,J22&lt;L22),"Goal Not Met",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,J21&lt;L21),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O20">
+        <f>IF(M20="Y",(E20+E22),E20)</f>
+        <v>6</v>
+      </c>
+      <c r="P20" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q20" s="6">
+        <f t="shared" si="0"/>
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>2024</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="8">
+        <v>0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21">
+        <f>SUM($E20:$E22)</f>
+        <v>10</v>
+      </c>
+      <c r="J21" s="10">
+        <f>IFERROR(E20/(E20+E22),"")</f>
+        <v>0.6</v>
+      </c>
+      <c r="K21" s="10">
+        <f>IFERROR((E20+E21)/(I20),0)</f>
+        <v>0.6</v>
+      </c>
+      <c r="L21" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M21" t="s">
+        <v>18</v>
+      </c>
+      <c r="N21" s="8" t="str">
+        <f>IF(M20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;0,J20+0.005&gt;=L20),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,J22+0.005&gt;=L22),"Will Meet Goal",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,K22&lt;L22),"Will Not Meet Goal",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,J21&lt;L21),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;0,J20+0.005&gt;=L20),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,J22+0.005&gt;=L22),"Goal Met",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,J22&lt;L22),"Goal Not Met",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,J21&lt;L21),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O21">
+        <f>IF(M20="Y",(E20+E22),E20)</f>
+        <v>6</v>
+      </c>
+      <c r="P21" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q21" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>2024</v>
+      </c>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="8">
+        <v>4</v>
+      </c>
+      <c r="F22" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22">
+        <f>SUM($E20:$E22)</f>
+        <v>10</v>
+      </c>
+      <c r="J22" s="10">
+        <f>IFERROR(E20/(E20+E22),"")</f>
+        <v>0.6</v>
+      </c>
+      <c r="K22" s="10">
+        <f>IFERROR((E20+E21)/(I20),0)</f>
+        <v>0.6</v>
+      </c>
+      <c r="L22" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M22" t="s">
+        <v>18</v>
+      </c>
+      <c r="N22" s="8" t="str">
+        <f>IF(M20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;0,J20+0.005&gt;=L20),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,J22+0.005&gt;=L22),"Will Meet Goal",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,K22&lt;L22),"Will Not Meet Goal",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,J21&lt;L21),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;0,J20+0.005&gt;=L20),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,J22+0.005&gt;=L22),"Goal Met",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,J22&lt;L22),"Goal Not Met",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,J21&lt;L21),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O22">
+        <f>IF(M20="Y",(E20+E22),E20)</f>
+        <v>6</v>
+      </c>
+      <c r="P22" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q22" s="6">
+        <f t="shared" si="0"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>2024</v>
+      </c>
+      <c r="B23" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1876</v>
+      </c>
+      <c r="F23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G23" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23">
+        <f>SUM($E23:$E25)</f>
+        <v>1954</v>
+      </c>
+      <c r="J23" s="10">
+        <f>IFERROR(E23/(E23+E25),"")</f>
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="K23" s="10">
+        <f>IFERROR((E23+E24)/(I23),0)</f>
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="L23" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M23" t="s">
+        <v>18</v>
+      </c>
+      <c r="N23" s="8" t="str">
+        <f>IF(M23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;0,J23+0.005&gt;=L23),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,J25+0.005&gt;=L25),"Will Meet Goal",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,K25&lt;L25),"Will Not Meet Goal",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,J24&lt;L24),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;0,J23+0.005&gt;=L23),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,J25+0.005&gt;=L25),"Goal Met",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,J25&lt;L25),"Goal Not Met",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,J24&lt;L24),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O23">
+        <f>IF(M23="Y",(E23+E25),E23)</f>
+        <v>1876</v>
+      </c>
+      <c r="P23" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q23" s="6">
+        <f t="shared" si="0"/>
+        <v>0.96008188331627431</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>2024</v>
+      </c>
+      <c r="B24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24">
+        <f>SUM($E23:$E25)</f>
+        <v>1954</v>
+      </c>
+      <c r="J24" s="10">
+        <f>IFERROR(E23/(E23+E25),"")</f>
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="K24" s="10">
+        <f>IFERROR((E23+E24)/(I23),0)</f>
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="L24" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M24" t="s">
+        <v>18</v>
+      </c>
+      <c r="N24" s="8" t="str">
+        <f>IF(M23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;0,J23+0.005&gt;=L23),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,J25+0.005&gt;=L25),"Will Meet Goal",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,K25&lt;L25),"Will Not Meet Goal",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,J24&lt;L24),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;0,J23+0.005&gt;=L23),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,J25+0.005&gt;=L25),"Goal Met",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,J25&lt;L25),"Goal Not Met",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,J24&lt;L24),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O24">
+        <f>IF(M23="Y",(E23+E25),E23)</f>
+        <v>1876</v>
+      </c>
+      <c r="P24" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q24" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>2024</v>
+      </c>
+      <c r="B25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="8">
+        <v>78</v>
+      </c>
+      <c r="F25" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I25">
+        <f>SUM($E23:$E25)</f>
+        <v>1954</v>
+      </c>
+      <c r="J25" s="10">
+        <f>IFERROR(E23/(E23+E25),"")</f>
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="K25" s="10">
+        <f>IFERROR((E23+E24)/(I23),0)</f>
+        <v>0.96008188331627431</v>
+      </c>
+      <c r="L25" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M25" t="s">
+        <v>18</v>
+      </c>
+      <c r="N25" s="8" t="str">
+        <f>IF(M23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;0,J23+0.005&gt;=L23),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,J25+0.005&gt;=L25),"Will Meet Goal",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,K25&lt;L25),"Will Not Meet Goal",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,J24&lt;L24),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;0,J23+0.005&gt;=L23),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,J25+0.005&gt;=L25),"Goal Met",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,J25&lt;L25),"Goal Not Met",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,J24&lt;L24),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O25">
+        <f>IF(M23="Y",(E23+E25),E23)</f>
+        <v>1876</v>
+      </c>
+      <c r="P25" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q25" s="6">
+        <f t="shared" si="0"/>
+        <v>3.9918116683725691E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>2024</v>
+      </c>
+      <c r="B26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="8">
+        <v>664</v>
+      </c>
+      <c r="F26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" t="s">
+        <v>30</v>
+      </c>
+      <c r="I26">
+        <f>SUM($E26:$E28)</f>
+        <v>829</v>
+      </c>
+      <c r="J26" s="10">
+        <f>IFERROR(E26/(E26+E28),"")</f>
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="K26" s="10">
+        <f>IFERROR((E26+E27)/(I26),0)</f>
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="L26" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M26" t="s">
+        <v>18</v>
+      </c>
+      <c r="N26" s="8" t="str">
+        <f>IF(M26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;0,J26+0.005&gt;=L26),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,J28+0.005&gt;=L28),"Will Meet Goal",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,K28&lt;L28),"Will Not Meet Goal",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,J27&lt;L27),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;0,J26+0.005&gt;=L26),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,J28+0.005&gt;=L28),"Goal Met",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,J28&lt;L28),"Goal Not Met",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,J27&lt;L27),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O26">
+        <f>IF(M26="Y",(E26+E28),E26)</f>
+        <v>664</v>
+      </c>
+      <c r="P26" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q26" s="6">
+        <f t="shared" si="0"/>
+        <v>0.80096501809408926</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>2024</v>
+      </c>
+      <c r="B27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
+        <v>19</v>
+      </c>
+      <c r="E27" s="8">
+        <v>0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>63</v>
+      </c>
+      <c r="G27" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27">
+        <f>SUM($E26:$E28)</f>
+        <v>829</v>
+      </c>
+      <c r="J27" s="10">
+        <f>IFERROR(E26/(E26+E28),"")</f>
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="K27" s="10">
+        <f>IFERROR((E26+E27)/(I26),0)</f>
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="L27" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M27" t="s">
+        <v>18</v>
+      </c>
+      <c r="N27" s="8" t="str">
+        <f>IF(M26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;0,J26+0.005&gt;=L26),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,J28+0.005&gt;=L28),"Will Meet Goal",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,K28&lt;L28),"Will Not Meet Goal",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,J27&lt;L27),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;0,J26+0.005&gt;=L26),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,J28+0.005&gt;=L28),"Goal Met",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,J28&lt;L28),"Goal Not Met",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,J27&lt;L27),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O27">
+        <f>IF(M26="Y",(E26+E28),E26)</f>
+        <v>664</v>
+      </c>
+      <c r="P27" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q27" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>2024</v>
+      </c>
+      <c r="B28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="8">
         <v>165</v>
       </c>
-      <c r="I2" s="6">
-[...8 lines deleted...]
-      <c r="L2" s="4" t="s">
+      <c r="F28" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" t="s">
+        <v>30</v>
+      </c>
+      <c r="I28">
+        <f>SUM($E26:$E28)</f>
+        <v>829</v>
+      </c>
+      <c r="J28" s="10">
+        <f>IFERROR(E26/(E26+E28),"")</f>
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="K28" s="10">
+        <f>IFERROR((E26+E27)/(I26),0)</f>
+        <v>0.80096501809408926</v>
+      </c>
+      <c r="L28" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M28" t="s">
+        <v>18</v>
+      </c>
+      <c r="N28" s="8" t="str">
+        <f>IF(M26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;0,J26+0.005&gt;=L26),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,J28+0.005&gt;=L28),"Will Meet Goal",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,K28&lt;L28),"Will Not Meet Goal",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,J27&lt;L27),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;0,J26+0.005&gt;=L26),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,J28+0.005&gt;=L28),"Goal Met",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,J28&lt;L28),"Goal Not Met",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,J27&lt;L27),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O28">
+        <f>IF(M26="Y",(E26+E28),E26)</f>
+        <v>664</v>
+      </c>
+      <c r="P28" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q28" s="6">
+        <f t="shared" si="0"/>
+        <v>0.19903498190591074</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>2024</v>
+      </c>
+      <c r="B29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="8">
+        <v>924</v>
+      </c>
+      <c r="F29" t="s">
+        <v>63</v>
+      </c>
+      <c r="G29" t="s">
+        <v>30</v>
+      </c>
+      <c r="I29">
+        <f>SUM($E29:$E31)</f>
+        <v>1044</v>
+      </c>
+      <c r="J29" s="10">
+        <f>IFERROR(E29/(E29+E31),"")</f>
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="K29" s="10">
+        <f>IFERROR((E29+E30)/(I29),0)</f>
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="L29" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M29" t="s">
+        <v>18</v>
+      </c>
+      <c r="N29" s="8" t="str">
+        <f>IF(M29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,J29+0.005&gt;=L29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,J31+0.005&gt;=L31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,K31&lt;L31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,J30&lt;L30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,J29+0.005&gt;=L29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,J31+0.005&gt;=L31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;L31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,J30&lt;L30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O29">
+        <f>IF(M29="Y",(E29+E31),E29)</f>
+        <v>924</v>
+      </c>
+      <c r="P29" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q29" s="6">
+        <f t="shared" si="0"/>
+        <v>0.88505747126436785</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>2024</v>
+      </c>
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="8">
+        <v>0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" t="s">
+        <v>30</v>
+      </c>
+      <c r="I30">
+        <f>SUM($E29:$E31)</f>
+        <v>1044</v>
+      </c>
+      <c r="J30" s="10">
+        <f>IFERROR(E29/(E29+E31),"")</f>
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="K30" s="10">
+        <f>IFERROR((E29+E30)/(I29),0)</f>
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="L30" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M30" t="s">
+        <v>18</v>
+      </c>
+      <c r="N30" s="8" t="str">
+        <f>IF(M29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,J29+0.005&gt;=L29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,J31+0.005&gt;=L31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,K31&lt;L31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,J30&lt;L30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,J29+0.005&gt;=L29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,J31+0.005&gt;=L31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;L31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,J30&lt;L30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O30">
+        <f>IF(M29="Y",(E29+E31),E29)</f>
+        <v>924</v>
+      </c>
+      <c r="P30" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q30" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>2024</v>
+      </c>
+      <c r="B31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" t="s">
         <v>20</v>
       </c>
-      <c r="M2" s="5" t="s">
+      <c r="E31" s="8">
+        <v>120</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31">
+        <f>SUM($E29:$E31)</f>
+        <v>1044</v>
+      </c>
+      <c r="J31" s="10">
+        <f>IFERROR(E29/(E29+E31),"")</f>
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="K31" s="10">
+        <f>IFERROR((E29+E30)/(I29),0)</f>
+        <v>0.88505747126436785</v>
+      </c>
+      <c r="L31" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M31" t="s">
+        <v>18</v>
+      </c>
+      <c r="N31" s="8" t="str">
+        <f>IF(M29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,J29+0.005&gt;=L29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,J31+0.005&gt;=L31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,K31&lt;L31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,J30&lt;L30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,J29+0.005&gt;=L29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,J31+0.005&gt;=L31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;L31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,J30&lt;L30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O31">
+        <f>IF(M29="Y",(E29+E31),E29)</f>
+        <v>924</v>
+      </c>
+      <c r="P31" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q31" s="6">
+        <f t="shared" si="0"/>
+        <v>0.11494252873563218</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>2024</v>
+      </c>
+      <c r="B32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="8">
+        <v>298</v>
+      </c>
+      <c r="F32" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" t="s">
+        <v>24</v>
+      </c>
+      <c r="I32">
+        <f>SUM($E32:$E34)</f>
+        <v>325</v>
+      </c>
+      <c r="J32" s="10">
+        <f>IFERROR(E32/(E32+E34),"")</f>
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="K32" s="10">
+        <f>IFERROR((E32+E33)/(I32),0)</f>
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="L32" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M32" t="s">
+        <v>18</v>
+      </c>
+      <c r="N32" s="8" t="str">
+        <f>IF(M32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;0,J32+0.005&gt;=L32),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,J34+0.005&gt;=L34),"Will Meet Goal",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,K34&lt;L34),"Will Not Meet Goal",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,J33&lt;L33),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;0,J32+0.005&gt;=L32),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,J34+0.005&gt;=L34),"Goal Met",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,J34&lt;L34),"Goal Not Met",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,J33&lt;L33),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O32">
+        <f>IF(M32="Y",(E32+E34),E32)</f>
+        <v>298</v>
+      </c>
+      <c r="P32" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q32" s="6">
+        <f t="shared" si="0"/>
+        <v>0.91692307692307695</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>2024</v>
+      </c>
+      <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="8">
+        <v>0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I33">
+        <f>SUM($E32:$E34)</f>
+        <v>325</v>
+      </c>
+      <c r="J33" s="10">
+        <f>IFERROR(E32/(E32+E34),"")</f>
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="K33" s="10">
+        <f>IFERROR((E32+E33)/(I32),0)</f>
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="L33" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N33" s="8" t="str">
+        <f>IF(M32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;0,J32+0.005&gt;=L32),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,J34+0.005&gt;=L34),"Will Meet Goal",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,K34&lt;L34),"Will Not Meet Goal",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,J33&lt;L33),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;0,J32+0.005&gt;=L32),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,J34+0.005&gt;=L34),"Goal Met",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,J34&lt;L34),"Goal Not Met",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,J33&lt;L33),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O33">
+        <f>IF(M32="Y",(E32+E34),E32)</f>
+        <v>298</v>
+      </c>
+      <c r="P33" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q33" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>2024</v>
+      </c>
+      <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="8">
+        <v>27</v>
+      </c>
+      <c r="F34" t="s">
+        <v>63</v>
+      </c>
+      <c r="G34" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34">
+        <f>SUM($E32:$E34)</f>
+        <v>325</v>
+      </c>
+      <c r="J34" s="10">
+        <f>IFERROR(E32/(E32+E34),"")</f>
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="K34" s="10">
+        <f>IFERROR((E32+E33)/(I32),0)</f>
+        <v>0.91692307692307695</v>
+      </c>
+      <c r="L34" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M34" t="s">
+        <v>18</v>
+      </c>
+      <c r="N34" s="8" t="str">
+        <f>IF(M32="Y",IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;0,J32+0.005&gt;=L32),"Currently Meeting, Pending",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,J34+0.005&gt;=L34),"Will Meet Goal",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,K34&lt;L34),"Will Not Meet Goal",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,J33&lt;L33),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E32=0,E33=0,E34=0),"N/A",
+IF(AND(E32=0,E33&gt;0,E34=0),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;0,J32+0.005&gt;=L32),"Goal Met",
+IF(AND(E32&gt;0,E33&gt;=0,E34&gt;=0,J34+0.005&gt;=L34),"Goal Met",
+IF(AND(E32&gt;=0,E33=0,E34&gt;0,J34&lt;L34),"Goal Not Met",
+IF(AND(E32&gt;=0,E33&gt;0,E34&gt;0,J33&lt;L33),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O34">
+        <f>IF(M32="Y",(E32+E34),E32)</f>
+        <v>298</v>
+      </c>
+      <c r="P34" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q34" s="6">
+        <f t="shared" ref="Q34:Q67" si="1">IFERROR(E34/I34,0)</f>
+        <v>8.3076923076923076E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>2024</v>
+      </c>
+      <c r="B35" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="8">
+        <v>246</v>
+      </c>
+      <c r="F35" t="s">
+        <v>63</v>
+      </c>
+      <c r="G35" t="s">
+        <v>34</v>
+      </c>
+      <c r="I35">
+        <f>SUM($E35:$E37)</f>
+        <v>297</v>
+      </c>
+      <c r="J35" s="10">
+        <f>IFERROR(E35/(E35+E37),"")</f>
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="K35" s="10">
+        <f>IFERROR((E35+E36)/(I35),0)</f>
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="L35" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M35" t="s">
+        <v>18</v>
+      </c>
+      <c r="N35" s="8" t="str">
+        <f>IF(M35="Y",IF(AND(E35=0,E36=0,E37=0),"N/A",
+IF(AND(E35=0,E36&gt;0,E37=0),"Currently Meeting, Pending",
+IF(AND(E35&gt;0,E36&gt;0,J35+0.005&gt;=L35),"Currently Meeting, Pending",
+IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,J37+0.005&gt;=L37),"Will Meet Goal",
+IF(AND(E35&gt;=0,E36=0,E37&gt;0,K37&lt;L37),"Will Not Meet Goal",
+IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,J36&lt;L36),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E35=0,E36=0,E37=0),"N/A",
+IF(AND(E35=0,E36&gt;0,E37=0),"Goal Met",
+IF(AND(E35&gt;0,E36&gt;0,J35+0.005&gt;=L35),"Goal Met",
+IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,J37+0.005&gt;=L37),"Goal Met",
+IF(AND(E35&gt;=0,E36=0,E37&gt;0,J37&lt;L37),"Goal Not Met",
+IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,J36&lt;L36),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O35">
+        <f>IF(M35="Y",(E35+E37),E35)</f>
+        <v>246</v>
+      </c>
+      <c r="P35" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q35" s="6">
+        <f t="shared" si="1"/>
+        <v>0.82828282828282829</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>2024</v>
+      </c>
+      <c r="B36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="8">
+        <v>0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>63</v>
+      </c>
+      <c r="G36" t="s">
+        <v>34</v>
+      </c>
+      <c r="I36">
+        <f>SUM($E35:$E37)</f>
+        <v>297</v>
+      </c>
+      <c r="J36" s="10">
+        <f>IFERROR(E35/(E35+E37),"")</f>
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="K36" s="10">
+        <f>IFERROR((E35+E36)/(I35),0)</f>
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="L36" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M36" t="s">
+        <v>18</v>
+      </c>
+      <c r="N36" s="8" t="str">
+        <f>IF(M35="Y",IF(AND(E35=0,E36=0,E37=0),"N/A",
+IF(AND(E35=0,E36&gt;0,E37=0),"Currently Meeting, Pending",
+IF(AND(E35&gt;0,E36&gt;0,J35+0.005&gt;=L35),"Currently Meeting, Pending",
+IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,J37+0.005&gt;=L37),"Will Meet Goal",
+IF(AND(E35&gt;=0,E36=0,E37&gt;0,K37&lt;L37),"Will Not Meet Goal",
+IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,J36&lt;L36),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E35=0,E36=0,E37=0),"N/A",
+IF(AND(E35=0,E36&gt;0,E37=0),"Goal Met",
+IF(AND(E35&gt;0,E36&gt;0,J35+0.005&gt;=L35),"Goal Met",
+IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,J37+0.005&gt;=L37),"Goal Met",
+IF(AND(E35&gt;=0,E36=0,E37&gt;0,J37&lt;L37),"Goal Not Met",
+IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,J36&lt;L36),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O36">
+        <f>IF(M35="Y",(E35+E37),E35)</f>
+        <v>246</v>
+      </c>
+      <c r="P36" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q36" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>2024</v>
+      </c>
+      <c r="B37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="8">
+        <v>51</v>
+      </c>
+      <c r="F37" t="s">
+        <v>63</v>
+      </c>
+      <c r="G37" t="s">
+        <v>34</v>
+      </c>
+      <c r="I37">
+        <f>SUM($E35:$E37)</f>
+        <v>297</v>
+      </c>
+      <c r="J37" s="10">
+        <f>IFERROR(E35/(E35+E37),"")</f>
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="K37" s="10">
+        <f>IFERROR((E35+E36)/(I35),0)</f>
+        <v>0.82828282828282829</v>
+      </c>
+      <c r="L37" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M37" t="s">
+        <v>18</v>
+      </c>
+      <c r="N37" s="8" t="str">
+        <f>IF(M35="Y",IF(AND(E35=0,E36=0,E37=0),"N/A",
+IF(AND(E35=0,E36&gt;0,E37=0),"Currently Meeting, Pending",
+IF(AND(E35&gt;0,E36&gt;0,J35+0.005&gt;=L35),"Currently Meeting, Pending",
+IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,J37+0.005&gt;=L37),"Will Meet Goal",
+IF(AND(E35&gt;=0,E36=0,E37&gt;0,K37&lt;L37),"Will Not Meet Goal",
+IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,J36&lt;L36),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E35=0,E36=0,E37=0),"N/A",
+IF(AND(E35=0,E36&gt;0,E37=0),"Goal Met",
+IF(AND(E35&gt;0,E36&gt;0,J35+0.005&gt;=L35),"Goal Met",
+IF(AND(E35&gt;0,E36&gt;=0,E37&gt;=0,J37+0.005&gt;=L37),"Goal Met",
+IF(AND(E35&gt;=0,E36=0,E37&gt;0,J37&lt;L37),"Goal Not Met",
+IF(AND(E35&gt;=0,E36&gt;0,E37&gt;0,J36&lt;L36),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O37">
+        <f>IF(M35="Y",(E35+E37),E35)</f>
+        <v>246</v>
+      </c>
+      <c r="P37" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q37" s="6">
+        <f t="shared" si="1"/>
+        <v>0.17171717171717171</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>2024</v>
+      </c>
+      <c r="B38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="8">
+        <v>24</v>
+      </c>
+      <c r="F38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" t="s">
+        <v>34</v>
+      </c>
+      <c r="I38">
+        <f>SUM($E38:$E40)</f>
+        <v>24</v>
+      </c>
+      <c r="J38" s="10">
+        <f>IFERROR(E38/(E38+E40),"")</f>
+        <v>1</v>
+      </c>
+      <c r="K38" s="10">
+        <f>IFERROR((E38+E39)/(I38),0)</f>
+        <v>1</v>
+      </c>
+      <c r="L38" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M38" t="s">
+        <v>18</v>
+      </c>
+      <c r="N38" s="8" t="str">
+        <f>IF(M38="Y",IF(AND(E38=0,E39=0,E40=0),"N/A",
+IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
+IF(AND(E38&gt;0,E39&gt;0,J38+0.005&gt;=L38),"Currently Meeting, Pending",
+IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,J40+0.005&gt;=L40),"Will Meet Goal",
+IF(AND(E38&gt;=0,E39=0,E40&gt;0,K40&lt;L40),"Will Not Meet Goal",
+IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,J39&lt;L39),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E38=0,E39=0,E40=0),"N/A",
+IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
+IF(AND(E38&gt;0,E39&gt;0,J38+0.005&gt;=L38),"Goal Met",
+IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,J40+0.005&gt;=L40),"Goal Met",
+IF(AND(E38&gt;=0,E39=0,E40&gt;0,J40&lt;L40),"Goal Not Met",
+IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,J39&lt;L39),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O38">
+        <f>IF(M38="Y",(E38+E40),E38)</f>
+        <v>24</v>
+      </c>
+      <c r="P38" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q38" s="6">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>2024</v>
+      </c>
+      <c r="B39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="8">
+        <v>0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39" t="s">
+        <v>34</v>
+      </c>
+      <c r="I39">
+        <f>SUM($E38:$E40)</f>
+        <v>24</v>
+      </c>
+      <c r="J39" s="10">
+        <f>IFERROR(E38/(E38+E40),"")</f>
+        <v>1</v>
+      </c>
+      <c r="K39" s="10">
+        <f>IFERROR((E38+E39)/(I38),0)</f>
+        <v>1</v>
+      </c>
+      <c r="L39" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M39" t="s">
+        <v>18</v>
+      </c>
+      <c r="N39" s="8" t="str">
+        <f>IF(M38="Y",IF(AND(E38=0,E39=0,E40=0),"N/A",
+IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
+IF(AND(E38&gt;0,E39&gt;0,J38+0.005&gt;=L38),"Currently Meeting, Pending",
+IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,J40+0.005&gt;=L40),"Will Meet Goal",
+IF(AND(E38&gt;=0,E39=0,E40&gt;0,K40&lt;L40),"Will Not Meet Goal",
+IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,J39&lt;L39),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E38=0,E39=0,E40=0),"N/A",
+IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
+IF(AND(E38&gt;0,E39&gt;0,J38+0.005&gt;=L38),"Goal Met",
+IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,J40+0.005&gt;=L40),"Goal Met",
+IF(AND(E38&gt;=0,E39=0,E40&gt;0,J40&lt;L40),"Goal Not Met",
+IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,J39&lt;L39),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O39">
+        <f>IF(M38="Y",(E38+E40),E38)</f>
+        <v>24</v>
+      </c>
+      <c r="P39" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q39" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>2024</v>
+      </c>
+      <c r="B40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="8">
+        <v>0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G40" t="s">
+        <v>34</v>
+      </c>
+      <c r="I40">
+        <f>SUM($E38:$E40)</f>
+        <v>24</v>
+      </c>
+      <c r="J40" s="10">
+        <f>IFERROR(E38/(E38+E40),"")</f>
+        <v>1</v>
+      </c>
+      <c r="K40" s="10">
+        <f>IFERROR((E38+E39)/(I38),0)</f>
+        <v>1</v>
+      </c>
+      <c r="L40" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M40" t="s">
+        <v>18</v>
+      </c>
+      <c r="N40" s="8" t="str">
+        <f>IF(M38="Y",IF(AND(E38=0,E39=0,E40=0),"N/A",
+IF(AND(E38=0,E39&gt;0,E40=0),"Currently Meeting, Pending",
+IF(AND(E38&gt;0,E39&gt;0,J38+0.005&gt;=L38),"Currently Meeting, Pending",
+IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,J40+0.005&gt;=L40),"Will Meet Goal",
+IF(AND(E38&gt;=0,E39=0,E40&gt;0,K40&lt;L40),"Will Not Meet Goal",
+IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,J39&lt;L39),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E38=0,E39=0,E40=0),"N/A",
+IF(AND(E38=0,E39&gt;0,E40=0),"Goal Met",
+IF(AND(E38&gt;0,E39&gt;0,J38+0.005&gt;=L38),"Goal Met",
+IF(AND(E38&gt;0,E39&gt;=0,E40&gt;=0,J40+0.005&gt;=L40),"Goal Met",
+IF(AND(E38&gt;=0,E39=0,E40&gt;0,J40&lt;L40),"Goal Not Met",
+IF(AND(E38&gt;=0,E39&gt;0,E40&gt;0,J39&lt;L39),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O40">
+        <f>IF(M38="Y",(E38+E40),E38)</f>
+        <v>24</v>
+      </c>
+      <c r="P40" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q40" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>2024</v>
+      </c>
+      <c r="B41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" s="8">
+        <v>1457</v>
+      </c>
+      <c r="F41" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" t="s">
+        <v>28</v>
+      </c>
+      <c r="I41">
+        <f>SUM($E41:$E43)</f>
+        <v>1534</v>
+      </c>
+      <c r="J41" s="10">
+        <f>IFERROR(E41/(E41+E43),"")</f>
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="K41" s="10">
+        <f>IFERROR((E41+E42)/(I41),0)</f>
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="L41" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M41" t="s">
+        <v>18</v>
+      </c>
+      <c r="N41" s="8" t="str">
+        <f>IF(M41="Y",IF(AND(E41=0,E42=0,E43=0),"N/A",
+IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
+IF(AND(E41&gt;0,E42&gt;0,J41+0.005&gt;=L41),"Currently Meeting, Pending",
+IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,J43+0.005&gt;=L43),"Will Meet Goal",
+IF(AND(E41&gt;=0,E42=0,E43&gt;0,K43&lt;L43),"Will Not Meet Goal",
+IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,J42&lt;L42),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E41=0,E42=0,E43=0),"N/A",
+IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
+IF(AND(E41&gt;0,E42&gt;0,J41+0.005&gt;=L41),"Goal Met",
+IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,J43+0.005&gt;=L43),"Goal Met",
+IF(AND(E41&gt;=0,E42=0,E43&gt;0,J43&lt;L43),"Goal Not Met",
+IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,J42&lt;L42),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O41">
+        <f>IF(M41="Y",(E41+E43),E41)</f>
+        <v>1457</v>
+      </c>
+      <c r="P41" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q41" s="6">
+        <f t="shared" si="1"/>
+        <v>0.94980443285528027</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>2024</v>
+      </c>
+      <c r="B42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="8">
+        <v>0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>63</v>
+      </c>
+      <c r="G42" t="s">
+        <v>28</v>
+      </c>
+      <c r="I42">
+        <f>SUM($E41:$E43)</f>
+        <v>1534</v>
+      </c>
+      <c r="J42" s="10">
+        <f>IFERROR(E41/(E41+E43),"")</f>
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="K42" s="10">
+        <f>IFERROR((E41+E42)/(I41),0)</f>
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="L42" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M42" t="s">
+        <v>18</v>
+      </c>
+      <c r="N42" s="8" t="str">
+        <f>IF(M41="Y",IF(AND(E41=0,E42=0,E43=0),"N/A",
+IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
+IF(AND(E41&gt;0,E42&gt;0,J41+0.005&gt;=L41),"Currently Meeting, Pending",
+IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,J43+0.005&gt;=L43),"Will Meet Goal",
+IF(AND(E41&gt;=0,E42=0,E43&gt;0,K43&lt;L43),"Will Not Meet Goal",
+IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,J42&lt;L42),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E41=0,E42=0,E43=0),"N/A",
+IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
+IF(AND(E41&gt;0,E42&gt;0,J41+0.005&gt;=L41),"Goal Met",
+IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,J43+0.005&gt;=L43),"Goal Met",
+IF(AND(E41&gt;=0,E42=0,E43&gt;0,J43&lt;L43),"Goal Not Met",
+IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,J42&lt;L42),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O42">
+        <f>IF(M41="Y",(E41+E43),E41)</f>
+        <v>1457</v>
+      </c>
+      <c r="P42" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q42" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>2024</v>
+      </c>
+      <c r="B43" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="8">
+        <v>77</v>
+      </c>
+      <c r="F43" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" t="s">
+        <v>28</v>
+      </c>
+      <c r="I43">
+        <f>SUM($E41:$E43)</f>
+        <v>1534</v>
+      </c>
+      <c r="J43" s="10">
+        <f>IFERROR(E41/(E41+E43),"")</f>
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="K43" s="10">
+        <f>IFERROR((E41+E42)/(I41),0)</f>
+        <v>0.94980443285528027</v>
+      </c>
+      <c r="L43" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M43" t="s">
+        <v>18</v>
+      </c>
+      <c r="N43" s="8" t="str">
+        <f>IF(M41="Y",IF(AND(E41=0,E42=0,E43=0),"N/A",
+IF(AND(E41=0,E42&gt;0,E43=0),"Currently Meeting, Pending",
+IF(AND(E41&gt;0,E42&gt;0,J41+0.005&gt;=L41),"Currently Meeting, Pending",
+IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,J43+0.005&gt;=L43),"Will Meet Goal",
+IF(AND(E41&gt;=0,E42=0,E43&gt;0,K43&lt;L43),"Will Not Meet Goal",
+IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,J42&lt;L42),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E41=0,E42=0,E43=0),"N/A",
+IF(AND(E41=0,E42&gt;0,E43=0),"Goal Met",
+IF(AND(E41&gt;0,E42&gt;0,J41+0.005&gt;=L41),"Goal Met",
+IF(AND(E41&gt;0,E42&gt;=0,E43&gt;=0,J43+0.005&gt;=L43),"Goal Met",
+IF(AND(E41&gt;=0,E42=0,E43&gt;0,J43&lt;L43),"Goal Not Met",
+IF(AND(E41&gt;=0,E42&gt;0,E43&gt;0,J42&lt;L42),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O43">
+        <f>IF(M41="Y",(E41+E43),E41)</f>
+        <v>1457</v>
+      </c>
+      <c r="P43" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q43" s="6">
+        <f t="shared" si="1"/>
+        <v>5.0195567144719684E-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>2024</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="8">
+        <v>601</v>
+      </c>
+      <c r="F44" t="s">
+        <v>63</v>
+      </c>
+      <c r="G44" t="s">
+        <v>38</v>
+      </c>
+      <c r="I44">
+        <f>SUM($E44:$E46)</f>
+        <v>690</v>
+      </c>
+      <c r="J44" s="10">
+        <f>IFERROR(E44/(E44+E46),"")</f>
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="K44" s="10">
+        <f>IFERROR((E44+E45)/(I44),0)</f>
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="L44" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M44" t="s">
+        <v>18</v>
+      </c>
+      <c r="N44" s="8" t="str">
+        <f>IF(M44="Y",IF(AND(E44=0,E45=0,E46=0),"N/A",
+IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
+IF(AND(E44&gt;0,E45&gt;0,J44+0.005&gt;=L44),"Currently Meeting, Pending",
+IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,J46+0.005&gt;=L46),"Will Meet Goal",
+IF(AND(E44&gt;=0,E45=0,E46&gt;0,K46&lt;L46),"Will Not Meet Goal",
+IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,J45&lt;L45),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E44=0,E45=0,E46=0),"N/A",
+IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
+IF(AND(E44&gt;0,E45&gt;0,J44+0.005&gt;=L44),"Goal Met",
+IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,J46+0.005&gt;=L46),"Goal Met",
+IF(AND(E44&gt;=0,E45=0,E46&gt;0,J46&lt;L46),"Goal Not Met",
+IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,J45&lt;L45),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O44">
+        <f>IF(M44="Y",(E44+E46),E44)</f>
+        <v>601</v>
+      </c>
+      <c r="P44" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q44" s="6">
+        <f t="shared" si="1"/>
+        <v>0.87101449275362319</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>2024</v>
+      </c>
+      <c r="B45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="8">
+        <v>0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" t="s">
+        <v>38</v>
+      </c>
+      <c r="I45">
+        <f>SUM($E44:$E46)</f>
+        <v>690</v>
+      </c>
+      <c r="J45" s="10">
+        <f>IFERROR(E44/(E44+E46),"")</f>
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="K45" s="10">
+        <f>IFERROR((E44+E45)/(I44),0)</f>
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="L45" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M45" t="s">
+        <v>18</v>
+      </c>
+      <c r="N45" s="8" t="str">
+        <f>IF(M44="Y",IF(AND(E44=0,E45=0,E46=0),"N/A",
+IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
+IF(AND(E44&gt;0,E45&gt;0,J44+0.005&gt;=L44),"Currently Meeting, Pending",
+IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,J46+0.005&gt;=L46),"Will Meet Goal",
+IF(AND(E44&gt;=0,E45=0,E46&gt;0,K46&lt;L46),"Will Not Meet Goal",
+IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,J45&lt;L45),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E44=0,E45=0,E46=0),"N/A",
+IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
+IF(AND(E44&gt;0,E45&gt;0,J44+0.005&gt;=L44),"Goal Met",
+IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,J46+0.005&gt;=L46),"Goal Met",
+IF(AND(E44&gt;=0,E45=0,E46&gt;0,J46&lt;L46),"Goal Not Met",
+IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,J45&lt;L45),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O45">
+        <f>IF(M44="Y",(E44+E46),E44)</f>
+        <v>601</v>
+      </c>
+      <c r="P45" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q45" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>2024</v>
+      </c>
+      <c r="B46" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="8">
+        <v>89</v>
+      </c>
+      <c r="F46" t="s">
+        <v>63</v>
+      </c>
+      <c r="G46" t="s">
+        <v>38</v>
+      </c>
+      <c r="I46">
+        <f>SUM($E44:$E46)</f>
+        <v>690</v>
+      </c>
+      <c r="J46" s="10">
+        <f>IFERROR(E44/(E44+E46),"")</f>
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="K46" s="10">
+        <f>IFERROR((E44+E45)/(I44),0)</f>
+        <v>0.87101449275362319</v>
+      </c>
+      <c r="L46" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M46" t="s">
+        <v>18</v>
+      </c>
+      <c r="N46" s="8" t="str">
+        <f>IF(M44="Y",IF(AND(E44=0,E45=0,E46=0),"N/A",
+IF(AND(E44=0,E45&gt;0,E46=0),"Currently Meeting, Pending",
+IF(AND(E44&gt;0,E45&gt;0,J44+0.005&gt;=L44),"Currently Meeting, Pending",
+IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,J46+0.005&gt;=L46),"Will Meet Goal",
+IF(AND(E44&gt;=0,E45=0,E46&gt;0,K46&lt;L46),"Will Not Meet Goal",
+IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,J45&lt;L45),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E44=0,E45=0,E46=0),"N/A",
+IF(AND(E44=0,E45&gt;0,E46=0),"Goal Met",
+IF(AND(E44&gt;0,E45&gt;0,J44+0.005&gt;=L44),"Goal Met",
+IF(AND(E44&gt;0,E45&gt;=0,E46&gt;=0,J46+0.005&gt;=L46),"Goal Met",
+IF(AND(E44&gt;=0,E45=0,E46&gt;0,J46&lt;L46),"Goal Not Met",
+IF(AND(E44&gt;=0,E45&gt;0,E46&gt;0,J45&lt;L45),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="O46">
+        <f>IF(M44="Y",(E44+E46),E44)</f>
+        <v>601</v>
+      </c>
+      <c r="P46" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q46" s="6">
+        <f t="shared" si="1"/>
+        <v>0.12898550724637681</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>2024</v>
+      </c>
+      <c r="B47" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="8">
+        <v>706</v>
+      </c>
+      <c r="F47" t="s">
+        <v>63</v>
+      </c>
+      <c r="G47" t="s">
+        <v>38</v>
+      </c>
+      <c r="I47">
+        <f>SUM($E47:$E49)</f>
+        <v>786</v>
+      </c>
+      <c r="J47" s="10">
+        <f>IFERROR(E47/(E47+E49),"")</f>
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="K47" s="10">
+        <f>IFERROR((E47+E48)/(I47),0)</f>
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="L47" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M47" t="s">
+        <v>18</v>
+      </c>
+      <c r="N47" s="8" t="str">
+        <f>IF(M47="Y",IF(AND(E47=0,E48=0,E49=0),"N/A",
+IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
+IF(AND(E47&gt;0,E48&gt;0,J47+0.005&gt;=L47),"Currently Meeting, Pending",
+IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,J49+0.005&gt;=L49),"Will Meet Goal",
+IF(AND(E47&gt;=0,E48=0,E49&gt;0,K49&lt;L49),"Will Not Meet Goal",
+IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,J48&lt;L48),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E47=0,E48=0,E49=0),"N/A",
+IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
+IF(AND(E47&gt;0,E48&gt;0,J47+0.005&gt;=L47),"Goal Met",
+IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,J49+0.005&gt;=L49),"Goal Met",
+IF(AND(E47&gt;=0,E48=0,E49&gt;0,J49&lt;L49),"Goal Not Met",
+IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,J48&lt;L48),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O47">
+        <f>IF(M47="Y",(E47+E49),E47)</f>
+        <v>706</v>
+      </c>
+      <c r="P47" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q47" s="6">
+        <f t="shared" si="1"/>
+        <v>0.89821882951653942</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>2024</v>
+      </c>
+      <c r="B48" t="s">
+        <v>14</v>
+      </c>
+      <c r="C48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="8">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>63</v>
+      </c>
+      <c r="G48" t="s">
+        <v>38</v>
+      </c>
+      <c r="I48">
+        <f>SUM($E47:$E49)</f>
+        <v>786</v>
+      </c>
+      <c r="J48" s="10">
+        <f>IFERROR(E47/(E47+E49),"")</f>
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="K48" s="10">
+        <f>IFERROR((E47+E48)/(I47),0)</f>
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="L48" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M48" t="s">
+        <v>18</v>
+      </c>
+      <c r="N48" s="8" t="str">
+        <f>IF(M47="Y",IF(AND(E47=0,E48=0,E49=0),"N/A",
+IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
+IF(AND(E47&gt;0,E48&gt;0,J47+0.005&gt;=L47),"Currently Meeting, Pending",
+IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,J49+0.005&gt;=L49),"Will Meet Goal",
+IF(AND(E47&gt;=0,E48=0,E49&gt;0,K49&lt;L49),"Will Not Meet Goal",
+IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,J48&lt;L48),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E47=0,E48=0,E49=0),"N/A",
+IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
+IF(AND(E47&gt;0,E48&gt;0,J47+0.005&gt;=L47),"Goal Met",
+IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,J49+0.005&gt;=L49),"Goal Met",
+IF(AND(E47&gt;=0,E48=0,E49&gt;0,J49&lt;L49),"Goal Not Met",
+IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,J48&lt;L48),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O48">
+        <f>IF(M47="Y",(E47+E49),E47)</f>
+        <v>706</v>
+      </c>
+      <c r="P48" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q48" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>2024</v>
+      </c>
+      <c r="B49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" s="8">
+        <v>80</v>
+      </c>
+      <c r="F49" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" t="s">
+        <v>38</v>
+      </c>
+      <c r="I49">
+        <f>SUM($E47:$E49)</f>
+        <v>786</v>
+      </c>
+      <c r="J49" s="10">
+        <f>IFERROR(E47/(E47+E49),"")</f>
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="K49" s="10">
+        <f>IFERROR((E47+E48)/(I47),0)</f>
+        <v>0.89821882951653942</v>
+      </c>
+      <c r="L49" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M49" t="s">
+        <v>18</v>
+      </c>
+      <c r="N49" s="8" t="str">
+        <f>IF(M47="Y",IF(AND(E47=0,E48=0,E49=0),"N/A",
+IF(AND(E47=0,E48&gt;0,E49=0),"Currently Meeting, Pending",
+IF(AND(E47&gt;0,E48&gt;0,J47+0.005&gt;=L47),"Currently Meeting, Pending",
+IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,J49+0.005&gt;=L49),"Will Meet Goal",
+IF(AND(E47&gt;=0,E48=0,E49&gt;0,K49&lt;L49),"Will Not Meet Goal",
+IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,J48&lt;L48),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E47=0,E48=0,E49=0),"N/A",
+IF(AND(E47=0,E48&gt;0,E49=0),"Goal Met",
+IF(AND(E47&gt;0,E48&gt;0,J47+0.005&gt;=L47),"Goal Met",
+IF(AND(E47&gt;0,E48&gt;=0,E49&gt;=0,J49+0.005&gt;=L49),"Goal Met",
+IF(AND(E47&gt;=0,E48=0,E49&gt;0,J49&lt;L49),"Goal Not Met",
+IF(AND(E47&gt;=0,E48&gt;0,E49&gt;0,J48&lt;L48),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O49">
+        <f>IF(M47="Y",(E47+E49),E47)</f>
+        <v>706</v>
+      </c>
+      <c r="P49" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q49" s="6">
+        <f t="shared" si="1"/>
+        <v>0.10178117048346055</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>2024</v>
+      </c>
+      <c r="B50" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" t="s">
+        <v>16</v>
+      </c>
+      <c r="E50" s="8">
+        <v>706</v>
+      </c>
+      <c r="F50" t="s">
+        <v>63</v>
+      </c>
+      <c r="G50" t="s">
+        <v>24</v>
+      </c>
+      <c r="I50">
+        <f>SUM($E50:$E52)</f>
+        <v>764</v>
+      </c>
+      <c r="J50" s="10">
+        <f>IFERROR(E50/(E50+E52),"")</f>
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="K50" s="10">
+        <f>IFERROR((E50+E51)/(I50),0)</f>
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="L50" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M50" t="s">
+        <v>18</v>
+      </c>
+      <c r="N50" s="8" t="str">
+        <f>IF(M50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;0,J50+0.005&gt;=L50),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,J52+0.005&gt;=L52),"Will Meet Goal",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,K52&lt;L52),"Will Not Meet Goal",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,J51&lt;L51),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;0,J50+0.005&gt;=L50),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,J52+0.005&gt;=L52),"Goal Met",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,J52&lt;L52),"Goal Not Met",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,J51&lt;L51),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O50">
+        <f>IF(M50="Y",(E50+E52),E50)</f>
+        <v>706</v>
+      </c>
+      <c r="P50" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q50" s="6">
+        <f t="shared" si="1"/>
+        <v>0.9240837696335078</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>2024</v>
+      </c>
+      <c r="B51" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="8">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51" t="s">
+        <v>24</v>
+      </c>
+      <c r="I51">
+        <f>SUM($E50:$E52)</f>
+        <v>764</v>
+      </c>
+      <c r="J51" s="10">
+        <f>IFERROR(E50/(E50+E52),"")</f>
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="K51" s="10">
+        <f>IFERROR((E50+E51)/(I50),0)</f>
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="L51" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M51" t="s">
+        <v>18</v>
+      </c>
+      <c r="N51" s="8" t="str">
+        <f>IF(M50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;0,J50+0.005&gt;=L50),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,J52+0.005&gt;=L52),"Will Meet Goal",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,K52&lt;L52),"Will Not Meet Goal",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,J51&lt;L51),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;0,J50+0.005&gt;=L50),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,J52+0.005&gt;=L52),"Goal Met",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,J52&lt;L52),"Goal Not Met",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,J51&lt;L51),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O51">
+        <f>IF(M50="Y",(E50+E52),E50)</f>
+        <v>706</v>
+      </c>
+      <c r="P51" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q51" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>2024</v>
+      </c>
+      <c r="B52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="8">
+        <v>58</v>
+      </c>
+      <c r="F52" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52" t="s">
+        <v>24</v>
+      </c>
+      <c r="I52">
+        <f>SUM($E50:$E52)</f>
+        <v>764</v>
+      </c>
+      <c r="J52" s="10">
+        <f>IFERROR(E50/(E50+E52),"")</f>
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="K52" s="10">
+        <f>IFERROR((E50+E51)/(I50),0)</f>
+        <v>0.9240837696335078</v>
+      </c>
+      <c r="L52" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M52" t="s">
+        <v>18</v>
+      </c>
+      <c r="N52" s="8" t="str">
+        <f>IF(M50="Y",IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;0,J50+0.005&gt;=L50),"Currently Meeting, Pending",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,J52+0.005&gt;=L52),"Will Meet Goal",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,K52&lt;L52),"Will Not Meet Goal",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,J51&lt;L51),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E50=0,E51=0,E52=0),"N/A",
+IF(AND(E50=0,E51&gt;0,E52=0),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;0,J50+0.005&gt;=L50),"Goal Met",
+IF(AND(E50&gt;0,E51&gt;=0,E52&gt;=0,J52+0.005&gt;=L52),"Goal Met",
+IF(AND(E50&gt;=0,E51=0,E52&gt;0,J52&lt;L52),"Goal Not Met",
+IF(AND(E50&gt;=0,E51&gt;0,E52&gt;0,J51&lt;L51),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O52">
+        <f>IF(M50="Y",(E50+E52),E50)</f>
+        <v>706</v>
+      </c>
+      <c r="P52" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q52" s="6">
+        <f t="shared" si="1"/>
+        <v>7.5916230366492143E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>2024</v>
+      </c>
+      <c r="B53" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" t="s">
+        <v>43</v>
+      </c>
+      <c r="D53" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="8">
+        <v>169</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" t="s">
+        <v>44</v>
+      </c>
+      <c r="I53">
+        <f>SUM($E53:$E55)</f>
+        <v>192</v>
+      </c>
+      <c r="J53" s="10">
+        <f>IFERROR(E53/(E53+E55),"")</f>
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="K53" s="10">
+        <f>IFERROR((E53+E54)/(I53),0)</f>
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="L53" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M53" t="s">
+        <v>18</v>
+      </c>
+      <c r="N53" s="8" t="str">
+        <f>IF(M53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;0,J53+0.005&gt;=L53),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,J55+0.005&gt;=L55),"Will Meet Goal",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,K55&lt;L55),"Will Not Meet Goal",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,J54&lt;L54),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;0,J53+0.005&gt;=L53),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,J55+0.005&gt;=L55),"Goal Met",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,J55&lt;L55),"Goal Not Met",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,J54&lt;L54),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O53">
+        <f>IF(M53="Y",(E53+E55),E53)</f>
+        <v>169</v>
+      </c>
+      <c r="P53" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q53" s="6">
+        <f t="shared" si="1"/>
+        <v>0.88020833333333337</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>2024</v>
+      </c>
+      <c r="B54" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="8">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>63</v>
+      </c>
+      <c r="G54" t="s">
+        <v>44</v>
+      </c>
+      <c r="I54">
+        <f>SUM($E53:$E55)</f>
+        <v>192</v>
+      </c>
+      <c r="J54" s="10">
+        <f>IFERROR(E53/(E53+E55),"")</f>
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="K54" s="10">
+        <f>IFERROR((E53+E54)/(I53),0)</f>
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="L54" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M54" t="s">
+        <v>18</v>
+      </c>
+      <c r="N54" s="8" t="str">
+        <f>IF(M53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;0,J53+0.005&gt;=L53),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,J55+0.005&gt;=L55),"Will Meet Goal",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,K55&lt;L55),"Will Not Meet Goal",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,J54&lt;L54),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;0,J53+0.005&gt;=L53),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,J55+0.005&gt;=L55),"Goal Met",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,J55&lt;L55),"Goal Not Met",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,J54&lt;L54),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O54">
+        <f>IF(M53="Y",(E53+E55),E53)</f>
+        <v>169</v>
+      </c>
+      <c r="P54" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q54" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>2024</v>
+      </c>
+      <c r="B55" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="8">
+        <v>23</v>
+      </c>
+      <c r="F55" t="s">
+        <v>63</v>
+      </c>
+      <c r="G55" t="s">
+        <v>44</v>
+      </c>
+      <c r="I55">
+        <f>SUM($E53:$E55)</f>
+        <v>192</v>
+      </c>
+      <c r="J55" s="10">
+        <f>IFERROR(E53/(E53+E55),"")</f>
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="K55" s="10">
+        <f>IFERROR((E53+E54)/(I53),0)</f>
+        <v>0.88020833333333337</v>
+      </c>
+      <c r="L55" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M55" t="s">
+        <v>18</v>
+      </c>
+      <c r="N55" s="8" t="str">
+        <f>IF(M53="Y",IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;0,J53+0.005&gt;=L53),"Currently Meeting, Pending",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,J55+0.005&gt;=L55),"Will Meet Goal",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,K55&lt;L55),"Will Not Meet Goal",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,J54&lt;L54),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E53=0,E54=0,E55=0),"N/A",
+IF(AND(E53=0,E54&gt;0,E55=0),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;0,J53+0.005&gt;=L53),"Goal Met",
+IF(AND(E53&gt;0,E54&gt;=0,E55&gt;=0,J55+0.005&gt;=L55),"Goal Met",
+IF(AND(E53&gt;=0,E54=0,E55&gt;0,J55&lt;L55),"Goal Not Met",
+IF(AND(E53&gt;=0,E54&gt;0,E55&gt;0,J54&lt;L54),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O55">
+        <f>IF(M53="Y",(E53+E55),E53)</f>
+        <v>169</v>
+      </c>
+      <c r="P55" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q55" s="6">
+        <f t="shared" si="1"/>
+        <v>0.11979166666666667</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>2024</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E56" s="8">
+        <v>461</v>
+      </c>
+      <c r="F56" t="s">
+        <v>63</v>
+      </c>
+      <c r="G56" t="s">
+        <v>44</v>
+      </c>
+      <c r="I56">
+        <f>SUM($E56:$E58)</f>
+        <v>512</v>
+      </c>
+      <c r="J56" s="10">
+        <f>IFERROR(E56/(E56+E58),"")</f>
+        <v>0.900390625</v>
+      </c>
+      <c r="K56" s="10">
+        <f>IFERROR((E56+E57)/(I56),0)</f>
+        <v>0.900390625</v>
+      </c>
+      <c r="L56" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M56" t="s">
+        <v>18</v>
+      </c>
+      <c r="N56" s="8" t="str">
+        <f>IF(M56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
+IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
+IF(AND(E56&gt;0,E57&gt;0,J56+0.005&gt;=L56),"Currently Meeting, Pending",
+IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,J58+0.005&gt;=L58),"Will Meet Goal",
+IF(AND(E56&gt;=0,E57=0,E58&gt;0,K58&lt;L58),"Will Not Meet Goal",
+IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,J57&lt;L57),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E56=0,E57=0,E58=0),"N/A",
+IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
+IF(AND(E56&gt;0,E57&gt;0,J56+0.005&gt;=L56),"Goal Met",
+IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,J58+0.005&gt;=L58),"Goal Met",
+IF(AND(E56&gt;=0,E57=0,E58&gt;0,J58&lt;L58),"Goal Not Met",
+IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,J57&lt;L57),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O56">
+        <f>IF(M56="Y",(E56+E58),E56)</f>
+        <v>461</v>
+      </c>
+      <c r="P56" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q56" s="6">
+        <f t="shared" si="1"/>
+        <v>0.900390625</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>2024</v>
+      </c>
+      <c r="B57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" t="s">
+        <v>45</v>
+      </c>
+      <c r="D57" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="8">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>63</v>
+      </c>
+      <c r="G57" t="s">
+        <v>44</v>
+      </c>
+      <c r="I57">
+        <f>SUM($E56:$E58)</f>
+        <v>512</v>
+      </c>
+      <c r="J57" s="10">
+        <f>IFERROR(E56/(E56+E58),"")</f>
+        <v>0.900390625</v>
+      </c>
+      <c r="K57" s="10">
+        <f>IFERROR((E56+E57)/(I56),0)</f>
+        <v>0.900390625</v>
+      </c>
+      <c r="L57" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M57" t="s">
+        <v>18</v>
+      </c>
+      <c r="N57" s="8" t="str">
+        <f>IF(M56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
+IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
+IF(AND(E56&gt;0,E57&gt;0,J56+0.005&gt;=L56),"Currently Meeting, Pending",
+IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,J58+0.005&gt;=L58),"Will Meet Goal",
+IF(AND(E56&gt;=0,E57=0,E58&gt;0,K58&lt;L58),"Will Not Meet Goal",
+IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,J57&lt;L57),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E56=0,E57=0,E58=0),"N/A",
+IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
+IF(AND(E56&gt;0,E57&gt;0,J56+0.005&gt;=L56),"Goal Met",
+IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,J58+0.005&gt;=L58),"Goal Met",
+IF(AND(E56&gt;=0,E57=0,E58&gt;0,J58&lt;L58),"Goal Not Met",
+IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,J57&lt;L57),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O57">
+        <f>IF(M56="Y",(E56+E58),E56)</f>
+        <v>461</v>
+      </c>
+      <c r="P57" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q57" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>2024</v>
+      </c>
+      <c r="B58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="8">
+        <v>51</v>
+      </c>
+      <c r="F58" t="s">
+        <v>63</v>
+      </c>
+      <c r="G58" t="s">
+        <v>44</v>
+      </c>
+      <c r="I58">
+        <f>SUM($E56:$E58)</f>
+        <v>512</v>
+      </c>
+      <c r="J58" s="10">
+        <f>IFERROR(E56/(E56+E58),"")</f>
+        <v>0.900390625</v>
+      </c>
+      <c r="K58" s="10">
+        <f>IFERROR((E56+E57)/(I56),0)</f>
+        <v>0.900390625</v>
+      </c>
+      <c r="L58" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M58" t="s">
+        <v>18</v>
+      </c>
+      <c r="N58" s="8" t="str">
+        <f>IF(M56="Y",IF(AND(E56=0,E57=0,E58=0),"N/A",
+IF(AND(E56=0,E57&gt;0,E58=0),"Currently Meeting, Pending",
+IF(AND(E56&gt;0,E57&gt;0,J56+0.005&gt;=L56),"Currently Meeting, Pending",
+IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,J58+0.005&gt;=L58),"Will Meet Goal",
+IF(AND(E56&gt;=0,E57=0,E58&gt;0,K58&lt;L58),"Will Not Meet Goal",
+IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,J57&lt;L57),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E56=0,E57=0,E58=0),"N/A",
+IF(AND(E56=0,E57&gt;0,E58=0),"Goal Met",
+IF(AND(E56&gt;0,E57&gt;0,J56+0.005&gt;=L56),"Goal Met",
+IF(AND(E56&gt;0,E57&gt;=0,E58&gt;=0,J58+0.005&gt;=L58),"Goal Met",
+IF(AND(E56&gt;=0,E57=0,E58&gt;0,J58&lt;L58),"Goal Not Met",
+IF(AND(E56&gt;=0,E57&gt;0,E58&gt;0,J57&lt;L57),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O58">
+        <f>IF(M56="Y",(E56+E58),E56)</f>
+        <v>461</v>
+      </c>
+      <c r="P58" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q58" s="6">
+        <f t="shared" si="1"/>
+        <v>9.9609375E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>2024</v>
+      </c>
+      <c r="B59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" t="s">
+        <v>46</v>
+      </c>
+      <c r="D59" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="8">
+        <v>163</v>
+      </c>
+      <c r="F59" t="s">
+        <v>63</v>
+      </c>
+      <c r="G59" t="s">
+        <v>28</v>
+      </c>
+      <c r="I59">
+        <f>SUM($E59:$E61)</f>
+        <v>181</v>
+      </c>
+      <c r="J59" s="10">
+        <f>IFERROR(E59/(E59+E61),"")</f>
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="K59" s="10">
+        <f>IFERROR((E59+E60)/(I59),0)</f>
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="L59" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M59" t="s">
+        <v>18</v>
+      </c>
+      <c r="N59" s="8" t="str">
+        <f>IF(M59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
+IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
+IF(AND(E59&gt;0,E60&gt;0,J59+0.005&gt;=L59),"Currently Meeting, Pending",
+IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,J61+0.005&gt;=L61),"Will Meet Goal",
+IF(AND(E59&gt;=0,E60=0,E61&gt;0,K61&lt;L61),"Will Not Meet Goal",
+IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,J60&lt;L60),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E59=0,E60=0,E61=0),"N/A",
+IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
+IF(AND(E59&gt;0,E60&gt;0,J59+0.005&gt;=L59),"Goal Met",
+IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,J61+0.005&gt;=L61),"Goal Met",
+IF(AND(E59&gt;=0,E60=0,E61&gt;0,J61&lt;L61),"Goal Not Met",
+IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,J60&lt;L60),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O59">
+        <f>IF(M59="Y",(E59+E61),E59)</f>
+        <v>163</v>
+      </c>
+      <c r="P59" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q59" s="6">
+        <f t="shared" si="1"/>
+        <v>0.90055248618784534</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>2024</v>
+      </c>
+      <c r="B60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" t="s">
+        <v>46</v>
+      </c>
+      <c r="D60" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60" s="8">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>63</v>
+      </c>
+      <c r="G60" t="s">
+        <v>28</v>
+      </c>
+      <c r="I60">
+        <f>SUM($E59:$E61)</f>
+        <v>181</v>
+      </c>
+      <c r="J60" s="10">
+        <f>IFERROR(E59/(E59+E61),"")</f>
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="K60" s="10">
+        <f>IFERROR((E59+E60)/(I59),0)</f>
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="L60" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M60" t="s">
+        <v>18</v>
+      </c>
+      <c r="N60" s="8" t="str">
+        <f>IF(M59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
+IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
+IF(AND(E59&gt;0,E60&gt;0,J59+0.005&gt;=L59),"Currently Meeting, Pending",
+IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,J61+0.005&gt;=L61),"Will Meet Goal",
+IF(AND(E59&gt;=0,E60=0,E61&gt;0,K61&lt;L61),"Will Not Meet Goal",
+IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,J60&lt;L60),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E59=0,E60=0,E61=0),"N/A",
+IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
+IF(AND(E59&gt;0,E60&gt;0,J59+0.005&gt;=L59),"Goal Met",
+IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,J61+0.005&gt;=L61),"Goal Met",
+IF(AND(E59&gt;=0,E60=0,E61&gt;0,J61&lt;L61),"Goal Not Met",
+IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,J60&lt;L60),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O60">
+        <f>IF(M59="Y",(E59+E61),E59)</f>
+        <v>163</v>
+      </c>
+      <c r="P60" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q60" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>2024</v>
+      </c>
+      <c r="B61" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="8">
+        <v>18</v>
+      </c>
+      <c r="F61" t="s">
+        <v>63</v>
+      </c>
+      <c r="G61" t="s">
+        <v>28</v>
+      </c>
+      <c r="I61">
+        <f>SUM($E59:$E61)</f>
+        <v>181</v>
+      </c>
+      <c r="J61" s="10">
+        <f>IFERROR(E59/(E59+E61),"")</f>
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="K61" s="10">
+        <f>IFERROR((E59+E60)/(I59),0)</f>
+        <v>0.90055248618784534</v>
+      </c>
+      <c r="L61" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M61" t="s">
+        <v>18</v>
+      </c>
+      <c r="N61" s="8" t="str">
+        <f>IF(M59="Y",IF(AND(E59=0,E60=0,E61=0),"N/A",
+IF(AND(E59=0,E60&gt;0,E61=0),"Currently Meeting, Pending",
+IF(AND(E59&gt;0,E60&gt;0,J59+0.005&gt;=L59),"Currently Meeting, Pending",
+IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,J61+0.005&gt;=L61),"Will Meet Goal",
+IF(AND(E59&gt;=0,E60=0,E61&gt;0,K61&lt;L61),"Will Not Meet Goal",
+IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,J60&lt;L60),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E59=0,E60=0,E61=0),"N/A",
+IF(AND(E59=0,E60&gt;0,E61=0),"Goal Met",
+IF(AND(E59&gt;0,E60&gt;0,J59+0.005&gt;=L59),"Goal Met",
+IF(AND(E59&gt;0,E60&gt;=0,E61&gt;=0,J61+0.005&gt;=L61),"Goal Met",
+IF(AND(E59&gt;=0,E60=0,E61&gt;0,J61&lt;L61),"Goal Not Met",
+IF(AND(E59&gt;=0,E60&gt;0,E61&gt;0,J60&lt;L60),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O61">
+        <f>IF(M59="Y",(E59+E61),E59)</f>
+        <v>163</v>
+      </c>
+      <c r="P61" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q61" s="6">
+        <f t="shared" si="1"/>
+        <v>9.9447513812154692E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>2024</v>
+      </c>
+      <c r="B62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="8">
+        <v>61</v>
+      </c>
+      <c r="F62" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" t="s">
+        <v>38</v>
+      </c>
+      <c r="I62">
+        <f>SUM($E62:$E64)</f>
+        <v>63</v>
+      </c>
+      <c r="J62" s="10">
+        <f>IFERROR(E62/(E62+E64),"")</f>
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="K62" s="10">
+        <f>IFERROR((E62+E63)/(I62),0)</f>
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="L62" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M62" t="s">
+        <v>18</v>
+      </c>
+      <c r="N62" s="8" t="str">
+        <f>IF(M62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;0,J62+0.005&gt;=L62),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,J64+0.005&gt;=L64),"Will Meet Goal",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,K64&lt;L64),"Will Not Meet Goal",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,J63&lt;L63),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;0,J62+0.005&gt;=L62),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,J64+0.005&gt;=L64),"Goal Met",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,J64&lt;L64),"Goal Not Met",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,J63&lt;L63),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O62">
+        <f>IF(M62="Y",(E62+E64),E62)</f>
+        <v>61</v>
+      </c>
+      <c r="P62" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q62" s="6">
+        <f t="shared" si="1"/>
+        <v>0.96825396825396826</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>2024</v>
+      </c>
+      <c r="B63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+      <c r="D63" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63" s="8">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63">
+        <f>SUM($E62:$E64)</f>
+        <v>63</v>
+      </c>
+      <c r="J63" s="10">
+        <f>IFERROR(E62/(E62+E64),"")</f>
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="K63" s="10">
+        <f>IFERROR((E62+E63)/(I62),0)</f>
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="L63" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M63" t="s">
+        <v>18</v>
+      </c>
+      <c r="N63" s="8" t="str">
+        <f>IF(M62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;0,J62+0.005&gt;=L62),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,J64+0.005&gt;=L64),"Will Meet Goal",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,K64&lt;L64),"Will Not Meet Goal",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,J63&lt;L63),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;0,J62+0.005&gt;=L62),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,J64+0.005&gt;=L64),"Goal Met",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,J64&lt;L64),"Goal Not Met",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,J63&lt;L63),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O63">
+        <f>IF(M62="Y",(E62+E64),E62)</f>
+        <v>61</v>
+      </c>
+      <c r="P63" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q63" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>2024</v>
+      </c>
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" t="s">
+        <v>47</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="8">
+        <v>2</v>
+      </c>
+      <c r="F64" t="s">
+        <v>63</v>
+      </c>
+      <c r="G64" t="s">
+        <v>38</v>
+      </c>
+      <c r="I64">
+        <f>SUM($E62:$E64)</f>
+        <v>63</v>
+      </c>
+      <c r="J64" s="10">
+        <f>IFERROR(E62/(E62+E64),"")</f>
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="K64" s="10">
+        <f>IFERROR((E62+E63)/(I62),0)</f>
+        <v>0.96825396825396826</v>
+      </c>
+      <c r="L64" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M64" t="s">
+        <v>18</v>
+      </c>
+      <c r="N64" s="8" t="str">
+        <f>IF(M62="Y",IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;0,J62+0.005&gt;=L62),"Currently Meeting, Pending",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,J64+0.005&gt;=L64),"Will Meet Goal",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,K64&lt;L64),"Will Not Meet Goal",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,J63&lt;L63),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E62=0,E63=0,E64=0),"N/A",
+IF(AND(E62=0,E63&gt;0,E64=0),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;0,J62+0.005&gt;=L62),"Goal Met",
+IF(AND(E62&gt;0,E63&gt;=0,E64&gt;=0,J64+0.005&gt;=L64),"Goal Met",
+IF(AND(E62&gt;=0,E63=0,E64&gt;0,J64&lt;L64),"Goal Not Met",
+IF(AND(E62&gt;=0,E63&gt;0,E64&gt;0,J63&lt;L63),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O64">
+        <f>IF(M62="Y",(E62+E64),E62)</f>
+        <v>61</v>
+      </c>
+      <c r="P64" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q64" s="6">
+        <f t="shared" si="1"/>
+        <v>3.1746031746031744E-2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>2024</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="8">
+        <v>63</v>
+      </c>
+      <c r="F65" t="s">
+        <v>63</v>
+      </c>
+      <c r="G65" t="s">
+        <v>38</v>
+      </c>
+      <c r="I65">
+        <f>SUM($E65:$E67)</f>
+        <v>65</v>
+      </c>
+      <c r="J65" s="10">
+        <f>IFERROR(E65/(E65+E67),"")</f>
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="K65" s="10">
+        <f>IFERROR((E65+E66)/(I65),0)</f>
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="L65" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M65" t="s">
+        <v>18</v>
+      </c>
+      <c r="N65" s="8" t="str">
+        <f>IF(M65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;0,J65+0.005&gt;=L65),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,J67+0.005&gt;=L67),"Will Meet Goal",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,K67&lt;L67),"Will Not Meet Goal",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,J66&lt;L66),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;0,J65+0.005&gt;=L65),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,J67+0.005&gt;=L67),"Goal Met",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,J67&lt;L67),"Goal Not Met",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,J66&lt;L66),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O65">
+        <f>IF(M65="Y",(E65+E67),E65)</f>
+        <v>63</v>
+      </c>
+      <c r="P65" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q65" s="6">
+        <f t="shared" si="1"/>
+        <v>0.96923076923076923</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>2024</v>
+      </c>
+      <c r="B66" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" t="s">
+        <v>48</v>
+      </c>
+      <c r="D66" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="8">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>63</v>
+      </c>
+      <c r="G66" t="s">
+        <v>38</v>
+      </c>
+      <c r="I66">
+        <f>SUM($E65:$E67)</f>
+        <v>65</v>
+      </c>
+      <c r="J66" s="10">
+        <f>IFERROR(E65/(E65+E67),"")</f>
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="K66" s="10">
+        <f>IFERROR((E65+E66)/(I65),0)</f>
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="L66" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M66" t="s">
+        <v>18</v>
+      </c>
+      <c r="N66" s="8" t="str">
+        <f>IF(M65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;0,J65+0.005&gt;=L65),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,J67+0.005&gt;=L67),"Will Meet Goal",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,K67&lt;L67),"Will Not Meet Goal",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,J66&lt;L66),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;0,J65+0.005&gt;=L65),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,J67+0.005&gt;=L67),"Goal Met",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,J67&lt;L67),"Goal Not Met",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,J66&lt;L66),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O66">
+        <f>IF(M65="Y",(E65+E67),E65)</f>
+        <v>63</v>
+      </c>
+      <c r="P66" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q66" s="6">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>2024</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>48</v>
+      </c>
+      <c r="D67" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="8">
+        <v>2</v>
+      </c>
+      <c r="F67" t="s">
+        <v>63</v>
+      </c>
+      <c r="G67" t="s">
+        <v>38</v>
+      </c>
+      <c r="I67">
+        <f>SUM($E65:$E67)</f>
+        <v>65</v>
+      </c>
+      <c r="J67" s="10">
+        <f>IFERROR(E65/(E65+E67),"")</f>
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="K67" s="10">
+        <f>IFERROR((E65+E66)/(I65),0)</f>
+        <v>0.96923076923076923</v>
+      </c>
+      <c r="L67" s="15">
+        <v>0.6</v>
+      </c>
+      <c r="M67" t="s">
+        <v>18</v>
+      </c>
+      <c r="N67" s="8" t="str">
+        <f>IF(M65="Y",IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;0,J65+0.005&gt;=L65),"Currently Meeting, Pending",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,J67+0.005&gt;=L67),"Will Meet Goal",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,K67&lt;L67),"Will Not Meet Goal",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,J66&lt;L66),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E65=0,E66=0,E67=0),"N/A",
+IF(AND(E65=0,E66&gt;0,E67=0),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;0,J65+0.005&gt;=L65),"Goal Met",
+IF(AND(E65&gt;0,E66&gt;=0,E67&gt;=0,J67+0.005&gt;=L67),"Goal Met",
+IF(AND(E65&gt;=0,E66=0,E67&gt;0,J67&lt;L67),"Goal Not Met",
+IF(AND(E65&gt;=0,E66&gt;0,E67&gt;0,J66&lt;L66),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="O67">
+        <f>IF(M65="Y",(E65+E67),E65)</f>
+        <v>63</v>
+      </c>
+      <c r="P67" s="7">
+        <v>45930</v>
+      </c>
+      <c r="Q67" s="6">
+        <f t="shared" si="1"/>
+        <v>3.0769230769230771E-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>2025</v>
+      </c>
+      <c r="B68" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68">
+        <v>1545</v>
+      </c>
+      <c r="F68" t="s">
+        <v>63</v>
+      </c>
+      <c r="G68" t="s">
+        <v>49</v>
+      </c>
+      <c r="H68" t="s">
+        <v>68</v>
+      </c>
+      <c r="I68">
+        <v>1612</v>
+      </c>
+      <c r="J68" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+      <c r="K68" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+      <c r="L68" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M68" t="s">
+        <v>50</v>
+      </c>
+      <c r="N68" t="s">
+        <v>51</v>
+      </c>
+      <c r="O68" s="16">
+        <v>1612</v>
+      </c>
+      <c r="P68" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q68" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>2025</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>63</v>
+      </c>
+      <c r="G69" t="s">
+        <v>49</v>
+      </c>
+      <c r="H69" t="s">
+        <v>68</v>
+      </c>
+      <c r="I69">
+        <v>1612</v>
+      </c>
+      <c r="J69" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+      <c r="K69" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+      <c r="L69" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M69" t="s">
+        <v>50</v>
+      </c>
+      <c r="N69" t="s">
+        <v>51</v>
+      </c>
+      <c r="O69" s="16">
+        <v>1612</v>
+      </c>
+      <c r="P69" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q69" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>2025</v>
+      </c>
+      <c r="B70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70">
+        <v>67</v>
+      </c>
+      <c r="F70" t="s">
+        <v>63</v>
+      </c>
+      <c r="G70" t="s">
+        <v>49</v>
+      </c>
+      <c r="H70" t="s">
+        <v>68</v>
+      </c>
+      <c r="I70">
+        <v>1612</v>
+      </c>
+      <c r="J70" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+      <c r="K70" s="6">
+        <v>0.95843672456575679</v>
+      </c>
+      <c r="L70" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M70" t="s">
+        <v>50</v>
+      </c>
+      <c r="N70" t="s">
+        <v>51</v>
+      </c>
+      <c r="O70" s="16">
+        <v>1612</v>
+      </c>
+      <c r="P70" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q70" s="6">
+        <v>4.1563275434243173E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>2025</v>
+      </c>
+      <c r="B71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" t="s">
         <v>21</v>
       </c>
-      <c r="N2" s="4">
-[...13 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="D71" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="4" t="s">
+      <c r="E71">
+        <v>259</v>
+      </c>
+      <c r="F71" t="s">
+        <v>65</v>
+      </c>
+      <c r="G71" t="s">
+        <v>52</v>
+      </c>
+      <c r="H71" t="s">
+        <v>69</v>
+      </c>
+      <c r="I71">
+        <v>273</v>
+      </c>
+      <c r="J71" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="K71" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="L71" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M71" t="s">
+        <v>50</v>
+      </c>
+      <c r="N71" t="s">
+        <v>51</v>
+      </c>
+      <c r="O71" s="16">
+        <v>273</v>
+      </c>
+      <c r="P71" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q71" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>2025</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>65</v>
+      </c>
+      <c r="G72" t="s">
+        <v>52</v>
+      </c>
+      <c r="H72" t="s">
+        <v>69</v>
+      </c>
+      <c r="I72">
+        <v>273</v>
+      </c>
+      <c r="J72" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="K72" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="L72" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M72" t="s">
+        <v>50</v>
+      </c>
+      <c r="N72" t="s">
+        <v>51</v>
+      </c>
+      <c r="O72" s="16">
+        <v>273</v>
+      </c>
+      <c r="P72" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q72" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>2025</v>
+      </c>
+      <c r="B73" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73">
+        <v>14</v>
+      </c>
+      <c r="F73" t="s">
+        <v>65</v>
+      </c>
+      <c r="G73" t="s">
+        <v>52</v>
+      </c>
+      <c r="H73" t="s">
+        <v>69</v>
+      </c>
+      <c r="I73">
+        <v>273</v>
+      </c>
+      <c r="J73" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="K73" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="L73" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M73" t="s">
+        <v>50</v>
+      </c>
+      <c r="N73" t="s">
+        <v>51</v>
+      </c>
+      <c r="O73" s="16">
+        <v>273</v>
+      </c>
+      <c r="P73" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q73" s="6">
+        <v>5.128205128205128E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>2025</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>40</v>
+      </c>
+      <c r="D74" t="s">
+        <v>16</v>
+      </c>
+      <c r="E74">
+        <v>243</v>
+      </c>
+      <c r="F74" t="s">
+        <v>65</v>
+      </c>
+      <c r="G74" t="s">
+        <v>52</v>
+      </c>
+      <c r="H74" t="s">
+        <v>69</v>
+      </c>
+      <c r="I74">
+        <v>250</v>
+      </c>
+      <c r="J74" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="K74" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="L74" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M74" t="s">
+        <v>50</v>
+      </c>
+      <c r="N74" t="s">
+        <v>51</v>
+      </c>
+      <c r="O74" s="16">
+        <v>250</v>
+      </c>
+      <c r="P74" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q74" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>2025</v>
+      </c>
+      <c r="B75" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>65</v>
+      </c>
+      <c r="G75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H75" t="s">
+        <v>69</v>
+      </c>
+      <c r="I75">
+        <v>250</v>
+      </c>
+      <c r="J75" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="K75" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="L75" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M75" t="s">
+        <v>50</v>
+      </c>
+      <c r="N75" t="s">
+        <v>51</v>
+      </c>
+      <c r="O75" s="16">
+        <v>250</v>
+      </c>
+      <c r="P75" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q75" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>2025</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76" t="s">
+        <v>20</v>
+      </c>
+      <c r="E76">
+        <v>7</v>
+      </c>
+      <c r="F76" t="s">
+        <v>65</v>
+      </c>
+      <c r="G76" t="s">
+        <v>52</v>
+      </c>
+      <c r="H76" t="s">
+        <v>69</v>
+      </c>
+      <c r="I76">
+        <v>250</v>
+      </c>
+      <c r="J76" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="K76" s="6">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="L76" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M76" t="s">
+        <v>50</v>
+      </c>
+      <c r="N76" t="s">
+        <v>51</v>
+      </c>
+      <c r="O76" s="16">
+        <v>250</v>
+      </c>
+      <c r="P76" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q76" s="6">
+        <v>2.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>2025</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" t="s">
+        <v>16</v>
+      </c>
+      <c r="E77">
+        <v>80</v>
+      </c>
+      <c r="F77" t="s">
+        <v>65</v>
+      </c>
+      <c r="G77" t="s">
+        <v>52</v>
+      </c>
+      <c r="H77" t="s">
+        <v>69</v>
+      </c>
+      <c r="I77">
+        <v>81</v>
+      </c>
+      <c r="J77" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="K77" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="L77" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M77" t="s">
+        <v>50</v>
+      </c>
+      <c r="N77" t="s">
+        <v>51</v>
+      </c>
+      <c r="O77" s="16">
+        <v>81</v>
+      </c>
+      <c r="P77" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q77" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>2025</v>
+      </c>
+      <c r="B78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" t="s">
+        <v>19</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>65</v>
+      </c>
+      <c r="G78" t="s">
+        <v>52</v>
+      </c>
+      <c r="H78" t="s">
+        <v>69</v>
+      </c>
+      <c r="I78">
+        <v>81</v>
+      </c>
+      <c r="J78" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="K78" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="L78" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M78" t="s">
+        <v>50</v>
+      </c>
+      <c r="N78" t="s">
+        <v>51</v>
+      </c>
+      <c r="O78" s="16">
+        <v>81</v>
+      </c>
+      <c r="P78" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q78" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>2025</v>
+      </c>
+      <c r="B79" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79" t="s">
+        <v>65</v>
+      </c>
+      <c r="G79" t="s">
+        <v>52</v>
+      </c>
+      <c r="H79" t="s">
+        <v>69</v>
+      </c>
+      <c r="I79">
+        <v>81</v>
+      </c>
+      <c r="J79" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="K79" s="6">
+        <v>0.98765432098765427</v>
+      </c>
+      <c r="L79" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M79" t="s">
+        <v>50</v>
+      </c>
+      <c r="N79" t="s">
+        <v>51</v>
+      </c>
+      <c r="O79" s="16">
+        <v>81</v>
+      </c>
+      <c r="P79" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q79" s="6">
+        <v>1.2345679012345678E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>2025</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" t="s">
+        <v>16</v>
+      </c>
+      <c r="E80">
+        <v>124</v>
+      </c>
+      <c r="F80" t="s">
+        <v>63</v>
+      </c>
+      <c r="G80" t="s">
+        <v>53</v>
+      </c>
+      <c r="I80">
+        <v>131</v>
+      </c>
+      <c r="J80" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="K80" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="L80" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M80" t="s">
+        <v>50</v>
+      </c>
+      <c r="N80" t="s">
+        <v>51</v>
+      </c>
+      <c r="O80" s="16">
+        <v>131</v>
+      </c>
+      <c r="P80" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q80" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="R80" s="12"/>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>2025</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" t="s">
+        <v>23</v>
+      </c>
+      <c r="D81" t="s">
+        <v>19</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>63</v>
+      </c>
+      <c r="G81" t="s">
+        <v>53</v>
+      </c>
+      <c r="I81">
+        <v>131</v>
+      </c>
+      <c r="J81" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="K81" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="L81" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M81" t="s">
+        <v>50</v>
+      </c>
+      <c r="N81" t="s">
+        <v>51</v>
+      </c>
+      <c r="O81" s="16">
+        <v>131</v>
+      </c>
+      <c r="P81" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q81" s="6">
+        <v>0</v>
+      </c>
+      <c r="R81" s="12"/>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>2025</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" t="s">
+        <v>20</v>
+      </c>
+      <c r="E82">
+        <v>7</v>
+      </c>
+      <c r="F82" t="s">
+        <v>63</v>
+      </c>
+      <c r="G82" t="s">
+        <v>53</v>
+      </c>
+      <c r="I82">
+        <v>131</v>
+      </c>
+      <c r="J82" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="K82" s="6">
+        <v>0.94656488549618323</v>
+      </c>
+      <c r="L82" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M82" t="s">
+        <v>50</v>
+      </c>
+      <c r="N82" t="s">
+        <v>51</v>
+      </c>
+      <c r="O82" s="16">
+        <v>131</v>
+      </c>
+      <c r="P82" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q82" s="6">
+        <v>5.3435114503816793E-2</v>
+      </c>
+      <c r="R82" s="12"/>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>2025</v>
+      </c>
+      <c r="B83" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" t="s">
+        <v>25</v>
+      </c>
+      <c r="D83" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83">
+        <v>86</v>
+      </c>
+      <c r="F83" t="s">
+        <v>63</v>
+      </c>
+      <c r="G83" t="s">
+        <v>49</v>
+      </c>
+      <c r="I83">
+        <v>110</v>
+      </c>
+      <c r="J83" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="K83" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="L83" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M83" t="s">
+        <v>50</v>
+      </c>
+      <c r="N83" t="s">
+        <v>54</v>
+      </c>
+      <c r="O83" s="16">
+        <v>110</v>
+      </c>
+      <c r="P83" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q83" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="R83" s="12"/>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>2025</v>
+      </c>
+      <c r="B84" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84" t="s">
+        <v>63</v>
+      </c>
+      <c r="G84" t="s">
+        <v>49</v>
+      </c>
+      <c r="I84">
+        <v>110</v>
+      </c>
+      <c r="J84" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="K84" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="L84" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M84" t="s">
+        <v>50</v>
+      </c>
+      <c r="N84" t="s">
+        <v>54</v>
+      </c>
+      <c r="O84" s="16">
+        <v>110</v>
+      </c>
+      <c r="P84" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q84" s="6">
+        <v>0</v>
+      </c>
+      <c r="R84" s="12"/>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>2025</v>
+      </c>
+      <c r="B85" t="s">
+        <v>14</v>
+      </c>
+      <c r="C85" t="s">
+        <v>25</v>
+      </c>
+      <c r="D85" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85">
+        <v>24</v>
+      </c>
+      <c r="F85" t="s">
+        <v>63</v>
+      </c>
+      <c r="G85" t="s">
+        <v>49</v>
+      </c>
+      <c r="I85">
+        <v>110</v>
+      </c>
+      <c r="J85" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="K85" s="6">
+        <v>0.78181818181818186</v>
+      </c>
+      <c r="L85" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M85" t="s">
+        <v>50</v>
+      </c>
+      <c r="N85" t="s">
+        <v>54</v>
+      </c>
+      <c r="O85" s="16">
+        <v>110</v>
+      </c>
+      <c r="P85" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q85" s="6">
+        <v>0.21818181818181817</v>
+      </c>
+      <c r="R85" s="12"/>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>2025</v>
+      </c>
+      <c r="B86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" t="s">
+        <v>26</v>
+      </c>
+      <c r="D86" t="s">
+        <v>16</v>
+      </c>
+      <c r="E86">
+        <v>9</v>
+      </c>
+      <c r="F86" t="s">
+        <v>63</v>
+      </c>
+      <c r="G86" t="s">
+        <v>49</v>
+      </c>
+      <c r="I86">
+        <v>10</v>
+      </c>
+      <c r="J86" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="K86" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L86" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M86" t="s">
+        <v>50</v>
+      </c>
+      <c r="N86" t="s">
+        <v>51</v>
+      </c>
+      <c r="O86" s="16">
+        <v>10</v>
+      </c>
+      <c r="P86" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q86" s="6">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>2025</v>
+      </c>
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" t="s">
+        <v>26</v>
+      </c>
+      <c r="D87" t="s">
+        <v>19</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>63</v>
+      </c>
+      <c r="G87" t="s">
+        <v>49</v>
+      </c>
+      <c r="I87">
+        <v>10</v>
+      </c>
+      <c r="J87" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="K87" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L87" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M87" t="s">
+        <v>50</v>
+      </c>
+      <c r="N87" t="s">
+        <v>51</v>
+      </c>
+      <c r="O87" s="16">
+        <v>10</v>
+      </c>
+      <c r="P87" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q87" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>2025</v>
+      </c>
+      <c r="B88" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" t="s">
+        <v>26</v>
+      </c>
+      <c r="D88" t="s">
+        <v>20</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88" t="s">
+        <v>63</v>
+      </c>
+      <c r="G88" t="s">
+        <v>49</v>
+      </c>
+      <c r="I88">
+        <v>10</v>
+      </c>
+      <c r="J88" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="K88" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L88" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M88" t="s">
+        <v>50</v>
+      </c>
+      <c r="N88" t="s">
+        <v>51</v>
+      </c>
+      <c r="O88" s="16">
+        <v>10</v>
+      </c>
+      <c r="P88" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q88" s="6">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>2025</v>
+      </c>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" t="s">
+        <v>16</v>
+      </c>
+      <c r="E89">
+        <v>2003</v>
+      </c>
+      <c r="F89" t="s">
+        <v>63</v>
+      </c>
+      <c r="G89" t="s">
+        <v>55</v>
+      </c>
+      <c r="I89">
+        <v>2056</v>
+      </c>
+      <c r="J89" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+      <c r="K89" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+      <c r="L89" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M89" t="s">
+        <v>50</v>
+      </c>
+      <c r="N89" t="s">
+        <v>51</v>
+      </c>
+      <c r="O89" s="16">
+        <v>2056</v>
+      </c>
+      <c r="P89" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q89" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>2025</v>
+      </c>
+      <c r="B90" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" t="s">
+        <v>27</v>
+      </c>
+      <c r="D90" t="s">
+        <v>19</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>63</v>
+      </c>
+      <c r="G90" t="s">
+        <v>55</v>
+      </c>
+      <c r="I90">
+        <v>2056</v>
+      </c>
+      <c r="J90" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+      <c r="K90" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+      <c r="L90" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M90" t="s">
+        <v>50</v>
+      </c>
+      <c r="N90" t="s">
+        <v>51</v>
+      </c>
+      <c r="O90" s="16">
+        <v>2056</v>
+      </c>
+      <c r="P90" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q90" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>2025</v>
+      </c>
+      <c r="B91" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" t="s">
+        <v>27</v>
+      </c>
+      <c r="D91" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91">
+        <v>53</v>
+      </c>
+      <c r="F91" t="s">
+        <v>63</v>
+      </c>
+      <c r="G91" t="s">
+        <v>55</v>
+      </c>
+      <c r="I91">
+        <v>2056</v>
+      </c>
+      <c r="J91" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+      <c r="K91" s="6">
+        <v>0.97422178988326846</v>
+      </c>
+      <c r="L91" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M91" t="s">
+        <v>50</v>
+      </c>
+      <c r="N91" t="s">
+        <v>51</v>
+      </c>
+      <c r="O91" s="16">
+        <v>2056</v>
+      </c>
+      <c r="P91" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q91" s="6">
+        <v>2.5778210116731516E-2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>2025</v>
+      </c>
+      <c r="B92" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" t="s">
+        <v>29</v>
+      </c>
+      <c r="D92" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92">
+        <v>763</v>
+      </c>
+      <c r="F92" t="s">
+        <v>63</v>
+      </c>
+      <c r="G92" t="s">
+        <v>56</v>
+      </c>
+      <c r="I92">
+        <v>906</v>
+      </c>
+      <c r="J92" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+      <c r="K92" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+      <c r="L92" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M92" t="s">
+        <v>50</v>
+      </c>
+      <c r="N92" t="s">
+        <v>54</v>
+      </c>
+      <c r="O92" s="16">
+        <v>906</v>
+      </c>
+      <c r="P92" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q92" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>2025</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" t="s">
+        <v>29</v>
+      </c>
+      <c r="D93" t="s">
+        <v>19</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93" t="s">
+        <v>63</v>
+      </c>
+      <c r="G93" t="s">
+        <v>56</v>
+      </c>
+      <c r="I93">
+        <v>906</v>
+      </c>
+      <c r="J93" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+      <c r="K93" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+      <c r="L93" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M93" t="s">
+        <v>50</v>
+      </c>
+      <c r="N93" t="s">
+        <v>54</v>
+      </c>
+      <c r="O93" s="16">
+        <v>906</v>
+      </c>
+      <c r="P93" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q93" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>2025</v>
+      </c>
+      <c r="B94" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" t="s">
+        <v>29</v>
+      </c>
+      <c r="D94" t="s">
+        <v>20</v>
+      </c>
+      <c r="E94">
+        <v>143</v>
+      </c>
+      <c r="F94" t="s">
+        <v>63</v>
+      </c>
+      <c r="G94" t="s">
+        <v>56</v>
+      </c>
+      <c r="I94">
+        <v>906</v>
+      </c>
+      <c r="J94" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+      <c r="K94" s="6">
+        <v>0.84216335540838849</v>
+      </c>
+      <c r="L94" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M94" t="s">
+        <v>50</v>
+      </c>
+      <c r="N94" t="s">
+        <v>54</v>
+      </c>
+      <c r="O94" s="16">
+        <v>906</v>
+      </c>
+      <c r="P94" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q94" s="6">
+        <v>0.15783664459161148</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>2025</v>
+      </c>
+      <c r="B95" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" t="s">
+        <v>16</v>
+      </c>
+      <c r="E95">
+        <v>866</v>
+      </c>
+      <c r="F95" t="s">
+        <v>63</v>
+      </c>
+      <c r="G95" t="s">
+        <v>56</v>
+      </c>
+      <c r="I95">
+        <v>1038</v>
+      </c>
+      <c r="J95" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="K95" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="L95" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M95" t="s">
+        <v>50</v>
+      </c>
+      <c r="N95" t="s">
+        <v>54</v>
+      </c>
+      <c r="O95" s="16">
+        <v>1038</v>
+      </c>
+      <c r="P95" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q95" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>2025</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" t="s">
+        <v>31</v>
+      </c>
+      <c r="D96" t="s">
+        <v>19</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96" t="s">
+        <v>63</v>
+      </c>
+      <c r="G96" t="s">
+        <v>56</v>
+      </c>
+      <c r="I96">
+        <v>1038</v>
+      </c>
+      <c r="J96" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="K96" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="L96" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M96" t="s">
+        <v>50</v>
+      </c>
+      <c r="N96" t="s">
+        <v>54</v>
+      </c>
+      <c r="O96" s="16">
+        <v>1038</v>
+      </c>
+      <c r="P96" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q96" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>2025</v>
+      </c>
+      <c r="B97" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" t="s">
+        <v>31</v>
+      </c>
+      <c r="D97" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97">
+        <v>172</v>
+      </c>
+      <c r="F97" t="s">
+        <v>63</v>
+      </c>
+      <c r="G97" t="s">
+        <v>56</v>
+      </c>
+      <c r="I97">
+        <v>1038</v>
+      </c>
+      <c r="J97" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="K97" s="6">
+        <v>0.83429672447013492</v>
+      </c>
+      <c r="L97" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M97" t="s">
+        <v>50</v>
+      </c>
+      <c r="N97" t="s">
+        <v>54</v>
+      </c>
+      <c r="O97" s="16">
+        <v>1038</v>
+      </c>
+      <c r="P97" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q97" s="6">
+        <v>0.16570327552986513</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>2025</v>
+      </c>
+      <c r="B98" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" t="s">
+        <v>16</v>
+      </c>
+      <c r="E98">
+        <v>291</v>
+      </c>
+      <c r="F98" t="s">
+        <v>63</v>
+      </c>
+      <c r="G98" t="s">
+        <v>53</v>
+      </c>
+      <c r="I98">
+        <v>313</v>
+      </c>
+      <c r="J98" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="K98" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="L98" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M98" t="s">
+        <v>50</v>
+      </c>
+      <c r="N98" t="s">
+        <v>51</v>
+      </c>
+      <c r="O98" s="16">
+        <v>313</v>
+      </c>
+      <c r="P98" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q98" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>2025</v>
+      </c>
+      <c r="B99" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" t="s">
+        <v>32</v>
+      </c>
+      <c r="D99" t="s">
+        <v>19</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>63</v>
+      </c>
+      <c r="G99" t="s">
+        <v>53</v>
+      </c>
+      <c r="I99">
+        <v>313</v>
+      </c>
+      <c r="J99" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="K99" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="L99" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M99" t="s">
+        <v>50</v>
+      </c>
+      <c r="N99" t="s">
+        <v>51</v>
+      </c>
+      <c r="O99" s="16">
+        <v>313</v>
+      </c>
+      <c r="P99" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q99" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>2025</v>
+      </c>
+      <c r="B100" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" t="s">
+        <v>32</v>
+      </c>
+      <c r="D100" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100">
         <v>22</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F100" t="s">
+        <v>63</v>
+      </c>
+      <c r="G100" t="s">
+        <v>53</v>
+      </c>
+      <c r="I100">
+        <v>313</v>
+      </c>
+      <c r="J100" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="K100" s="6">
+        <v>0.92971246006389774</v>
+      </c>
+      <c r="L100" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M100" t="s">
+        <v>50</v>
+      </c>
+      <c r="N100" t="s">
+        <v>51</v>
+      </c>
+      <c r="O100" s="16">
+        <v>313</v>
+      </c>
+      <c r="P100" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q100" s="6">
+        <v>7.0287539936102233E-2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>2025</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101" t="s">
+        <v>16</v>
+      </c>
+      <c r="E101">
+        <v>255</v>
+      </c>
+      <c r="F101" t="s">
+        <v>63</v>
+      </c>
+      <c r="G101" t="s">
+        <v>57</v>
+      </c>
+      <c r="I101">
+        <v>281</v>
+      </c>
+      <c r="J101" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+      <c r="K101" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+      <c r="L101" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M101" t="s">
+        <v>50</v>
+      </c>
+      <c r="N101" t="s">
+        <v>51</v>
+      </c>
+      <c r="O101" s="16">
+        <v>281</v>
+      </c>
+      <c r="P101" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q101" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>2025</v>
+      </c>
+      <c r="B102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102" t="s">
+        <v>19</v>
+      </c>
+      <c r="E102">
         <v>0</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="F102" t="s">
+        <v>63</v>
+      </c>
+      <c r="G102" t="s">
+        <v>57</v>
+      </c>
+      <c r="I102">
+        <v>281</v>
+      </c>
+      <c r="J102" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+      <c r="K102" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+      <c r="L102" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M102" t="s">
+        <v>50</v>
+      </c>
+      <c r="N102" t="s">
+        <v>51</v>
+      </c>
+      <c r="O102" s="16">
+        <v>281</v>
+      </c>
+      <c r="P102" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q102" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>2025</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" t="s">
+        <v>33</v>
+      </c>
+      <c r="D103" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103">
+        <v>26</v>
+      </c>
+      <c r="F103" t="s">
+        <v>63</v>
+      </c>
+      <c r="G103" t="s">
+        <v>57</v>
+      </c>
+      <c r="I103">
+        <v>281</v>
+      </c>
+      <c r="J103" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+      <c r="K103" s="6">
+        <v>0.90747330960854089</v>
+      </c>
+      <c r="L103" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M103" t="s">
+        <v>50</v>
+      </c>
+      <c r="N103" t="s">
+        <v>51</v>
+      </c>
+      <c r="O103" s="16">
+        <v>281</v>
+      </c>
+      <c r="P103" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q103" s="6">
+        <v>9.2526690391459068E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>2025</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104" t="s">
+        <v>16</v>
+      </c>
+      <c r="E104">
+        <v>24</v>
+      </c>
+      <c r="F104" t="s">
+        <v>63</v>
+      </c>
+      <c r="G104" t="s">
+        <v>57</v>
+      </c>
+      <c r="I104">
+        <v>26</v>
+      </c>
+      <c r="J104" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K104" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="L104" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M104" t="s">
+        <v>50</v>
+      </c>
+      <c r="N104" t="s">
+        <v>51</v>
+      </c>
+      <c r="O104" s="16">
+        <v>26</v>
+      </c>
+      <c r="P104" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q104" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>2025</v>
+      </c>
+      <c r="B105" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" t="s">
+        <v>35</v>
+      </c>
+      <c r="D105" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="4">
-[...11 lines deleted...]
-      <c r="L3" s="4" t="s">
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>63</v>
+      </c>
+      <c r="G105" t="s">
+        <v>57</v>
+      </c>
+      <c r="I105">
+        <v>26</v>
+      </c>
+      <c r="J105" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K105" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="L105" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M105" t="s">
+        <v>50</v>
+      </c>
+      <c r="N105" t="s">
+        <v>51</v>
+      </c>
+      <c r="O105" s="16">
+        <v>26</v>
+      </c>
+      <c r="P105" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q105" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>2025</v>
+      </c>
+      <c r="B106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106" t="s">
         <v>20</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="E106">
+        <v>2</v>
+      </c>
+      <c r="F106" t="s">
+        <v>63</v>
+      </c>
+      <c r="G106" t="s">
+        <v>57</v>
+      </c>
+      <c r="I106">
+        <v>26</v>
+      </c>
+      <c r="J106" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K106" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="L106" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M106" t="s">
+        <v>50</v>
+      </c>
+      <c r="N106" t="s">
+        <v>51</v>
+      </c>
+      <c r="O106" s="16">
+        <v>26</v>
+      </c>
+      <c r="P106" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q106" s="6">
+        <v>7.6923076923076927E-2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>2025</v>
+      </c>
+      <c r="B107" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" t="s">
+        <v>16</v>
+      </c>
+      <c r="E107">
+        <v>1528</v>
+      </c>
+      <c r="F107" t="s">
+        <v>63</v>
+      </c>
+      <c r="G107" t="s">
+        <v>55</v>
+      </c>
+      <c r="I107">
+        <v>1580</v>
+      </c>
+      <c r="J107" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="K107" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="L107" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M107" t="s">
+        <v>50</v>
+      </c>
+      <c r="N107" t="s">
+        <v>51</v>
+      </c>
+      <c r="O107" s="16">
+        <v>1580</v>
+      </c>
+      <c r="P107" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q107" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>2025</v>
+      </c>
+      <c r="B108" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108" t="s">
+        <v>19</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>63</v>
+      </c>
+      <c r="G108" t="s">
+        <v>55</v>
+      </c>
+      <c r="I108">
+        <v>1580</v>
+      </c>
+      <c r="J108" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="K108" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="L108" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M108" t="s">
+        <v>50</v>
+      </c>
+      <c r="N108" t="s">
+        <v>51</v>
+      </c>
+      <c r="O108" s="16">
+        <v>1580</v>
+      </c>
+      <c r="P108" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q108" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>2025</v>
+      </c>
+      <c r="B109" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109">
+        <v>52</v>
+      </c>
+      <c r="F109" t="s">
+        <v>63</v>
+      </c>
+      <c r="G109" t="s">
+        <v>55</v>
+      </c>
+      <c r="I109">
+        <v>1580</v>
+      </c>
+      <c r="J109" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="K109" s="6">
+        <v>0.96708860759493676</v>
+      </c>
+      <c r="L109" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M109" t="s">
+        <v>50</v>
+      </c>
+      <c r="N109" t="s">
+        <v>51</v>
+      </c>
+      <c r="O109" s="16">
+        <v>1580</v>
+      </c>
+      <c r="P109" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q109" s="6">
+        <v>3.2911392405063293E-2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>2025</v>
+      </c>
+      <c r="B110" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110" t="s">
+        <v>16</v>
+      </c>
+      <c r="E110">
+        <v>633</v>
+      </c>
+      <c r="F110" t="s">
+        <v>63</v>
+      </c>
+      <c r="G110" t="s">
+        <v>58</v>
+      </c>
+      <c r="I110">
+        <v>721</v>
+      </c>
+      <c r="J110" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+      <c r="K110" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+      <c r="L110" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M110" t="s">
+        <v>50</v>
+      </c>
+      <c r="N110" t="s">
+        <v>54</v>
+      </c>
+      <c r="O110" s="16">
+        <v>721</v>
+      </c>
+      <c r="P110" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q110" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>2025</v>
+      </c>
+      <c r="B111" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111" t="s">
+        <v>19</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111" t="s">
+        <v>63</v>
+      </c>
+      <c r="G111" t="s">
+        <v>58</v>
+      </c>
+      <c r="I111">
+        <v>721</v>
+      </c>
+      <c r="J111" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+      <c r="K111" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+      <c r="L111" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M111" t="s">
+        <v>50</v>
+      </c>
+      <c r="N111" t="s">
+        <v>54</v>
+      </c>
+      <c r="O111" s="16">
+        <v>721</v>
+      </c>
+      <c r="P111" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q111" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>2025</v>
+      </c>
+      <c r="B112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112">
+        <v>88</v>
+      </c>
+      <c r="F112" t="s">
+        <v>63</v>
+      </c>
+      <c r="G112" t="s">
+        <v>58</v>
+      </c>
+      <c r="I112">
+        <v>721</v>
+      </c>
+      <c r="J112" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+      <c r="K112" s="6">
+        <v>0.87794729542302363</v>
+      </c>
+      <c r="L112" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M112" t="s">
+        <v>50</v>
+      </c>
+      <c r="N112" t="s">
+        <v>54</v>
+      </c>
+      <c r="O112" s="16">
+        <v>721</v>
+      </c>
+      <c r="P112" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q112" s="6">
+        <v>0.12205270457697642</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>2025</v>
+      </c>
+      <c r="B113" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113" t="s">
+        <v>16</v>
+      </c>
+      <c r="E113">
+        <v>659</v>
+      </c>
+      <c r="F113" t="s">
+        <v>63</v>
+      </c>
+      <c r="G113" t="s">
+        <v>58</v>
+      </c>
+      <c r="I113">
+        <v>768</v>
+      </c>
+      <c r="J113" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+      <c r="K113" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+      <c r="L113" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M113" t="s">
+        <v>50</v>
+      </c>
+      <c r="N113" t="s">
+        <v>54</v>
+      </c>
+      <c r="O113" s="16">
+        <v>768</v>
+      </c>
+      <c r="P113" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q113" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>2025</v>
+      </c>
+      <c r="B114" t="s">
+        <v>14</v>
+      </c>
+      <c r="C114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114" t="s">
+        <v>19</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>63</v>
+      </c>
+      <c r="G114" t="s">
+        <v>58</v>
+      </c>
+      <c r="I114">
+        <v>768</v>
+      </c>
+      <c r="J114" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+      <c r="K114" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+      <c r="L114" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M114" t="s">
+        <v>50</v>
+      </c>
+      <c r="N114" t="s">
+        <v>54</v>
+      </c>
+      <c r="O114" s="16">
+        <v>768</v>
+      </c>
+      <c r="P114" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q114" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>2025</v>
+      </c>
+      <c r="B115" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115">
+        <v>109</v>
+      </c>
+      <c r="F115" t="s">
+        <v>63</v>
+      </c>
+      <c r="G115" t="s">
+        <v>58</v>
+      </c>
+      <c r="I115">
+        <v>768</v>
+      </c>
+      <c r="J115" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+      <c r="K115" s="6">
+        <v>0.85807291666666663</v>
+      </c>
+      <c r="L115" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M115" t="s">
+        <v>50</v>
+      </c>
+      <c r="N115" t="s">
+        <v>54</v>
+      </c>
+      <c r="O115" s="16">
+        <v>768</v>
+      </c>
+      <c r="P115" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q115" s="6">
+        <v>0.14192708333333334</v>
+      </c>
+    </row>
+    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>2025</v>
+      </c>
+      <c r="B116" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116" t="s">
+        <v>16</v>
+      </c>
+      <c r="E116">
+        <v>820</v>
+      </c>
+      <c r="F116" t="s">
+        <v>63</v>
+      </c>
+      <c r="G116" t="s">
+        <v>53</v>
+      </c>
+      <c r="I116">
+        <v>896</v>
+      </c>
+      <c r="J116" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+      <c r="K116" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+      <c r="L116" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M116" t="s">
+        <v>50</v>
+      </c>
+      <c r="N116" t="s">
+        <v>51</v>
+      </c>
+      <c r="O116" s="16">
+        <v>896</v>
+      </c>
+      <c r="P116" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q116" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>2025</v>
+      </c>
+      <c r="B117" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117" t="s">
+        <v>19</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>63</v>
+      </c>
+      <c r="G117" t="s">
+        <v>53</v>
+      </c>
+      <c r="I117">
+        <v>896</v>
+      </c>
+      <c r="J117" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+      <c r="K117" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+      <c r="L117" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M117" t="s">
+        <v>50</v>
+      </c>
+      <c r="N117" t="s">
+        <v>51</v>
+      </c>
+      <c r="O117" s="16">
+        <v>896</v>
+      </c>
+      <c r="P117" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q117" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>2025</v>
+      </c>
+      <c r="B118" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118">
+        <v>76</v>
+      </c>
+      <c r="F118" t="s">
+        <v>63</v>
+      </c>
+      <c r="G118" t="s">
+        <v>53</v>
+      </c>
+      <c r="I118">
+        <v>896</v>
+      </c>
+      <c r="J118" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+      <c r="K118" s="6">
+        <v>0.9151785714285714</v>
+      </c>
+      <c r="L118" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M118" t="s">
+        <v>50</v>
+      </c>
+      <c r="N118" t="s">
+        <v>51</v>
+      </c>
+      <c r="O118" s="16">
+        <v>896</v>
+      </c>
+      <c r="P118" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q118" s="6">
+        <v>8.4821428571428575E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>2025</v>
+      </c>
+      <c r="B119" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" t="s">
+        <v>43</v>
+      </c>
+      <c r="D119" t="s">
+        <v>16</v>
+      </c>
+      <c r="E119">
+        <v>232</v>
+      </c>
+      <c r="F119" t="s">
+        <v>63</v>
+      </c>
+      <c r="G119" t="s">
+        <v>59</v>
+      </c>
+      <c r="I119">
+        <v>250</v>
+      </c>
+      <c r="J119" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="K119" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="L119" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M119" t="s">
+        <v>50</v>
+      </c>
+      <c r="N119" t="s">
+        <v>51</v>
+      </c>
+      <c r="O119" s="16">
+        <v>250</v>
+      </c>
+      <c r="P119" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q119" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+    </row>
+    <row r="120" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>2025</v>
+      </c>
+      <c r="B120" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" t="s">
+        <v>43</v>
+      </c>
+      <c r="D120" t="s">
+        <v>19</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120" t="s">
+        <v>63</v>
+      </c>
+      <c r="G120" t="s">
+        <v>59</v>
+      </c>
+      <c r="I120">
+        <v>250</v>
+      </c>
+      <c r="J120" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="K120" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="L120" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M120" t="s">
+        <v>50</v>
+      </c>
+      <c r="N120" t="s">
+        <v>51</v>
+      </c>
+      <c r="O120" s="16">
+        <v>250</v>
+      </c>
+      <c r="P120" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q120" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>2025</v>
+      </c>
+      <c r="B121" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" t="s">
+        <v>43</v>
+      </c>
+      <c r="D121" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121">
+        <v>18</v>
+      </c>
+      <c r="F121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G121" t="s">
+        <v>59</v>
+      </c>
+      <c r="I121">
+        <v>250</v>
+      </c>
+      <c r="J121" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="K121" s="6">
+        <v>0.92800000000000005</v>
+      </c>
+      <c r="L121" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M121" t="s">
+        <v>50</v>
+      </c>
+      <c r="N121" t="s">
+        <v>51</v>
+      </c>
+      <c r="O121" s="16">
+        <v>250</v>
+      </c>
+      <c r="P121" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q121" s="6">
+        <v>7.1999999999999995E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>2025</v>
+      </c>
+      <c r="B122" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" t="s">
+        <v>45</v>
+      </c>
+      <c r="D122" t="s">
+        <v>16</v>
+      </c>
+      <c r="E122">
+        <v>524</v>
+      </c>
+      <c r="F122" t="s">
+        <v>63</v>
+      </c>
+      <c r="G122" t="s">
+        <v>59</v>
+      </c>
+      <c r="I122">
+        <v>583</v>
+      </c>
+      <c r="J122" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="K122" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="L122" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M122" t="s">
+        <v>50</v>
+      </c>
+      <c r="N122" t="s">
+        <v>51</v>
+      </c>
+      <c r="O122" s="16">
+        <v>583</v>
+      </c>
+      <c r="P122" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q122" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+    </row>
+    <row r="123" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>2025</v>
+      </c>
+      <c r="B123" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" t="s">
+        <v>45</v>
+      </c>
+      <c r="D123" t="s">
+        <v>19</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>63</v>
+      </c>
+      <c r="G123" t="s">
+        <v>59</v>
+      </c>
+      <c r="I123">
+        <v>583</v>
+      </c>
+      <c r="J123" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="K123" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="L123" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M123" t="s">
+        <v>50</v>
+      </c>
+      <c r="N123" t="s">
+        <v>51</v>
+      </c>
+      <c r="O123" s="16">
+        <v>583</v>
+      </c>
+      <c r="P123" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q123" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>2025</v>
+      </c>
+      <c r="B124" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" t="s">
+        <v>45</v>
+      </c>
+      <c r="D124" t="s">
+        <v>20</v>
+      </c>
+      <c r="E124">
+        <v>59</v>
+      </c>
+      <c r="F124" t="s">
+        <v>63</v>
+      </c>
+      <c r="G124" t="s">
+        <v>59</v>
+      </c>
+      <c r="I124">
+        <v>583</v>
+      </c>
+      <c r="J124" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="K124" s="6">
+        <v>0.89879931389365353</v>
+      </c>
+      <c r="L124" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M124" t="s">
+        <v>50</v>
+      </c>
+      <c r="N124" t="s">
+        <v>51</v>
+      </c>
+      <c r="O124" s="16">
+        <v>583</v>
+      </c>
+      <c r="P124" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q124" s="6">
+        <v>0.10120068610634649</v>
+      </c>
+    </row>
+    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>2025</v>
+      </c>
+      <c r="B125" t="s">
+        <v>14</v>
+      </c>
+      <c r="C125" t="s">
+        <v>46</v>
+      </c>
+      <c r="D125" t="s">
+        <v>16</v>
+      </c>
+      <c r="E125">
+        <v>212</v>
+      </c>
+      <c r="F125" t="s">
+        <v>63</v>
+      </c>
+      <c r="G125" t="s">
+        <v>55</v>
+      </c>
+      <c r="I125">
+        <v>222</v>
+      </c>
+      <c r="J125" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="K125" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="L125" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M125" t="s">
+        <v>50</v>
+      </c>
+      <c r="N125" t="s">
+        <v>51</v>
+      </c>
+      <c r="O125" s="16">
+        <v>222</v>
+      </c>
+      <c r="P125" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q125" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+    </row>
+    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>2025</v>
+      </c>
+      <c r="B126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" t="s">
+        <v>46</v>
+      </c>
+      <c r="D126" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>63</v>
+      </c>
+      <c r="G126" t="s">
+        <v>55</v>
+      </c>
+      <c r="I126">
+        <v>222</v>
+      </c>
+      <c r="J126" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="K126" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="L126" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M126" t="s">
+        <v>50</v>
+      </c>
+      <c r="N126" t="s">
+        <v>51</v>
+      </c>
+      <c r="O126" s="16">
+        <v>222</v>
+      </c>
+      <c r="P126" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q126" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A127">
+        <v>2025</v>
+      </c>
+      <c r="B127" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" t="s">
+        <v>46</v>
+      </c>
+      <c r="D127" t="s">
+        <v>20</v>
+      </c>
+      <c r="E127">
+        <v>10</v>
+      </c>
+      <c r="F127" t="s">
+        <v>63</v>
+      </c>
+      <c r="G127" t="s">
+        <v>55</v>
+      </c>
+      <c r="I127">
+        <v>222</v>
+      </c>
+      <c r="J127" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="K127" s="6">
+        <v>0.95495495495495497</v>
+      </c>
+      <c r="L127" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M127" t="s">
+        <v>50</v>
+      </c>
+      <c r="N127" t="s">
+        <v>51</v>
+      </c>
+      <c r="O127" s="16">
+        <v>222</v>
+      </c>
+      <c r="P127" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q127" s="6">
+        <v>4.5045045045045043E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A128">
+        <v>2025</v>
+      </c>
+      <c r="B128" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128" t="s">
+        <v>16</v>
+      </c>
+      <c r="E128">
+        <v>71</v>
+      </c>
+      <c r="F128" t="s">
+        <v>63</v>
+      </c>
+      <c r="G128" t="s">
+        <v>58</v>
+      </c>
+      <c r="I128">
+        <v>81</v>
+      </c>
+      <c r="J128" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+      <c r="K128" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+      <c r="L128" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M128" t="s">
+        <v>50</v>
+      </c>
+      <c r="N128" t="s">
+        <v>51</v>
+      </c>
+      <c r="O128" s="16">
+        <v>81</v>
+      </c>
+      <c r="P128" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q128" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A129">
+        <v>2025</v>
+      </c>
+      <c r="B129" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129" t="s">
+        <v>19</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129" t="s">
+        <v>63</v>
+      </c>
+      <c r="G129" t="s">
+        <v>58</v>
+      </c>
+      <c r="I129">
+        <v>81</v>
+      </c>
+      <c r="J129" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+      <c r="K129" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+      <c r="L129" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M129" t="s">
+        <v>50</v>
+      </c>
+      <c r="N129" t="s">
+        <v>51</v>
+      </c>
+      <c r="O129" s="16">
+        <v>81</v>
+      </c>
+      <c r="P129" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q129" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A130">
+        <v>2025</v>
+      </c>
+      <c r="B130" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" t="s">
+        <v>47</v>
+      </c>
+      <c r="D130" t="s">
+        <v>20</v>
+      </c>
+      <c r="E130">
+        <v>10</v>
+      </c>
+      <c r="F130" t="s">
+        <v>63</v>
+      </c>
+      <c r="G130" t="s">
+        <v>58</v>
+      </c>
+      <c r="I130">
+        <v>81</v>
+      </c>
+      <c r="J130" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+      <c r="K130" s="6">
+        <v>0.87654320987654322</v>
+      </c>
+      <c r="L130" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M130" t="s">
+        <v>50</v>
+      </c>
+      <c r="N130" t="s">
+        <v>51</v>
+      </c>
+      <c r="O130" s="16">
+        <v>81</v>
+      </c>
+      <c r="P130" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q130" s="6">
+        <v>0.12345679012345678</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A131">
+        <v>2025</v>
+      </c>
+      <c r="B131" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" t="s">
+        <v>48</v>
+      </c>
+      <c r="D131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E131">
+        <v>86</v>
+      </c>
+      <c r="F131" t="s">
+        <v>63</v>
+      </c>
+      <c r="G131" t="s">
+        <v>58</v>
+      </c>
+      <c r="I131">
+        <v>92</v>
+      </c>
+      <c r="J131" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="K131" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="L131" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M131" t="s">
+        <v>50</v>
+      </c>
+      <c r="N131" t="s">
+        <v>51</v>
+      </c>
+      <c r="O131" s="16">
+        <v>92</v>
+      </c>
+      <c r="P131" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q131" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A132">
+        <v>2025</v>
+      </c>
+      <c r="B132" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" t="s">
+        <v>48</v>
+      </c>
+      <c r="D132" t="s">
+        <v>19</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132" t="s">
+        <v>63</v>
+      </c>
+      <c r="G132" t="s">
+        <v>58</v>
+      </c>
+      <c r="I132">
+        <v>92</v>
+      </c>
+      <c r="J132" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="K132" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="L132" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M132" t="s">
+        <v>50</v>
+      </c>
+      <c r="N132" t="s">
+        <v>51</v>
+      </c>
+      <c r="O132" s="16">
+        <v>92</v>
+      </c>
+      <c r="P132" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q132" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A133">
+        <v>2025</v>
+      </c>
+      <c r="B133" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" t="s">
+        <v>48</v>
+      </c>
+      <c r="D133" t="s">
+        <v>20</v>
+      </c>
+      <c r="E133">
+        <v>6</v>
+      </c>
+      <c r="F133" t="s">
+        <v>63</v>
+      </c>
+      <c r="G133" t="s">
+        <v>58</v>
+      </c>
+      <c r="I133">
+        <v>92</v>
+      </c>
+      <c r="J133" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="K133" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+      <c r="L133" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="M133" t="s">
+        <v>50</v>
+      </c>
+      <c r="N133" t="s">
+        <v>51</v>
+      </c>
+      <c r="O133" s="16">
+        <v>92</v>
+      </c>
+      <c r="P133" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q133" s="6">
+        <v>6.5217391304347824E-2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>2026</v>
+      </c>
+      <c r="B134" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" t="s">
+        <v>15</v>
+      </c>
+      <c r="D134" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134">
+        <v>365</v>
+      </c>
+      <c r="F134" t="s">
+        <v>63</v>
+      </c>
+      <c r="G134" t="s">
+        <v>49</v>
+      </c>
+      <c r="H134" t="s">
+        <v>68</v>
+      </c>
+      <c r="I134">
+        <v>738</v>
+      </c>
+      <c r="J134" s="6">
+        <v>0.94072164948453607</v>
+      </c>
+      <c r="K134" s="6">
+        <v>0.96883468834688347</v>
+      </c>
+      <c r="L134" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M134" t="s">
+        <v>50</v>
+      </c>
+      <c r="N134" t="s">
+        <v>60</v>
+      </c>
+      <c r="O134" s="16">
+        <v>388</v>
+      </c>
+      <c r="P134" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q134" s="6">
+        <v>0.49457994579945802</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>2026</v>
+      </c>
+      <c r="B135" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" t="s">
+        <v>15</v>
+      </c>
+      <c r="D135" t="s">
+        <v>19</v>
+      </c>
+      <c r="E135">
+        <v>350</v>
+      </c>
+      <c r="F135" t="s">
+        <v>63</v>
+      </c>
+      <c r="G135" t="s">
+        <v>49</v>
+      </c>
+      <c r="H135" t="s">
+        <v>68</v>
+      </c>
+      <c r="I135">
+        <v>738</v>
+      </c>
+      <c r="J135" s="6">
+        <v>0.94072164948453607</v>
+      </c>
+      <c r="K135" s="6">
+        <v>0.96883468834688347</v>
+      </c>
+      <c r="L135" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M135" t="s">
+        <v>50</v>
+      </c>
+      <c r="N135" t="s">
+        <v>60</v>
+      </c>
+      <c r="O135" s="16">
+        <v>388</v>
+      </c>
+      <c r="P135" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q135" s="6">
+        <v>0.4742547425474255</v>
+      </c>
+    </row>
+    <row r="136" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>2026</v>
+      </c>
+      <c r="B136" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" t="s">
+        <v>15</v>
+      </c>
+      <c r="D136" t="s">
+        <v>20</v>
+      </c>
+      <c r="E136">
+        <v>23</v>
+      </c>
+      <c r="F136" t="s">
+        <v>63</v>
+      </c>
+      <c r="G136" t="s">
+        <v>49</v>
+      </c>
+      <c r="H136" t="s">
+        <v>68</v>
+      </c>
+      <c r="I136">
+        <v>738</v>
+      </c>
+      <c r="J136" s="6">
+        <v>0.94072164948453607</v>
+      </c>
+      <c r="K136" s="6">
+        <v>0.96883468834688347</v>
+      </c>
+      <c r="L136" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M136" t="s">
+        <v>50</v>
+      </c>
+      <c r="N136" t="s">
+        <v>60</v>
+      </c>
+      <c r="O136" s="16">
+        <v>388</v>
+      </c>
+      <c r="P136" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q136" s="6">
+        <v>3.1165311653116531E-2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>2026</v>
+      </c>
+      <c r="B137" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" t="s">
         <v>21</v>
       </c>
-      <c r="N3" s="4">
-[...5 lines deleted...]
-      <c r="P3" s="7">
+      <c r="D137" t="s">
+        <v>16</v>
+      </c>
+      <c r="E137">
+        <v>95</v>
+      </c>
+      <c r="F137" t="s">
+        <v>65</v>
+      </c>
+      <c r="G137" t="s">
+        <v>52</v>
+      </c>
+      <c r="H137" t="s">
+        <v>69</v>
+      </c>
+      <c r="I137">
+        <v>155</v>
+      </c>
+      <c r="J137" s="6">
+        <v>0.91346153846153844</v>
+      </c>
+      <c r="K137" s="6">
+        <v>0.9419354838709677</v>
+      </c>
+      <c r="L137" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M137" t="s">
+        <v>50</v>
+      </c>
+      <c r="N137" t="s">
+        <v>60</v>
+      </c>
+      <c r="O137" s="16">
+        <v>104</v>
+      </c>
+      <c r="P137" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q137" s="6">
+        <v>0.61290322580645162</v>
+      </c>
+    </row>
+    <row r="138" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A138">
+        <v>2026</v>
+      </c>
+      <c r="B138" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>19</v>
+      </c>
+      <c r="E138">
+        <v>51</v>
+      </c>
+      <c r="F138" t="s">
+        <v>65</v>
+      </c>
+      <c r="G138" t="s">
+        <v>52</v>
+      </c>
+      <c r="H138" t="s">
+        <v>69</v>
+      </c>
+      <c r="I138">
+        <v>155</v>
+      </c>
+      <c r="J138" s="6">
+        <v>0.91346153846153844</v>
+      </c>
+      <c r="K138" s="6">
+        <v>0.9419354838709677</v>
+      </c>
+      <c r="L138" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M138" t="s">
+        <v>50</v>
+      </c>
+      <c r="N138" t="s">
+        <v>60</v>
+      </c>
+      <c r="O138" s="16">
+        <v>104</v>
+      </c>
+      <c r="P138" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q138" s="6">
+        <v>0.32903225806451614</v>
+      </c>
+    </row>
+    <row r="139" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>2026</v>
+      </c>
+      <c r="B139" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" t="s">
+        <v>21</v>
+      </c>
+      <c r="D139" t="s">
+        <v>20</v>
+      </c>
+      <c r="E139">
+        <v>9</v>
+      </c>
+      <c r="F139" t="s">
+        <v>65</v>
+      </c>
+      <c r="G139" t="s">
+        <v>52</v>
+      </c>
+      <c r="H139" t="s">
+        <v>69</v>
+      </c>
+      <c r="I139">
+        <v>155</v>
+      </c>
+      <c r="J139" s="6">
+        <v>0.91346153846153844</v>
+      </c>
+      <c r="K139" s="6">
+        <v>0.9419354838709677</v>
+      </c>
+      <c r="L139" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M139" t="s">
+        <v>50</v>
+      </c>
+      <c r="N139" t="s">
+        <v>60</v>
+      </c>
+      <c r="O139" s="16">
+        <v>104</v>
+      </c>
+      <c r="P139" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q139" s="6">
+        <v>5.8064516129032261E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>2026</v>
+      </c>
+      <c r="B140" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140">
+        <v>71</v>
+      </c>
+      <c r="F140" t="s">
+        <v>65</v>
+      </c>
+      <c r="G140" t="s">
+        <v>52</v>
+      </c>
+      <c r="H140" t="s">
+        <v>69</v>
+      </c>
+      <c r="I140">
+        <v>90</v>
+      </c>
+      <c r="J140" s="6">
+        <v>0.95945945945945943</v>
+      </c>
+      <c r="K140" s="6">
+        <v>0.96666666666666667</v>
+      </c>
+      <c r="L140" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M140" t="s">
+        <v>50</v>
+      </c>
+      <c r="N140" t="s">
+        <v>60</v>
+      </c>
+      <c r="O140" s="16">
+        <v>74</v>
+      </c>
+      <c r="P140" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q140" s="6">
+        <v>0.78888888888888886</v>
+      </c>
+    </row>
+    <row r="141" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A141">
+        <v>2026</v>
+      </c>
+      <c r="B141" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141" t="s">
+        <v>19</v>
+      </c>
+      <c r="E141">
+        <v>16</v>
+      </c>
+      <c r="F141" t="s">
+        <v>65</v>
+      </c>
+      <c r="G141" t="s">
+        <v>52</v>
+      </c>
+      <c r="H141" t="s">
+        <v>69</v>
+      </c>
+      <c r="I141">
+        <v>90</v>
+      </c>
+      <c r="J141" s="6">
+        <v>0.95945945945945943</v>
+      </c>
+      <c r="K141" s="6">
+        <v>0.96666666666666667</v>
+      </c>
+      <c r="L141" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M141" t="s">
+        <v>50</v>
+      </c>
+      <c r="N141" t="s">
+        <v>60</v>
+      </c>
+      <c r="O141" s="16">
+        <v>74</v>
+      </c>
+      <c r="P141" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q141" s="6">
+        <v>0.17777777777777778</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A142">
+        <v>2026</v>
+      </c>
+      <c r="B142" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" t="s">
+        <v>40</v>
+      </c>
+      <c r="D142" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142">
+        <v>3</v>
+      </c>
+      <c r="F142" t="s">
+        <v>65</v>
+      </c>
+      <c r="G142" t="s">
+        <v>52</v>
+      </c>
+      <c r="H142" t="s">
+        <v>69</v>
+      </c>
+      <c r="I142">
+        <v>90</v>
+      </c>
+      <c r="J142" s="6">
+        <v>0.95945945945945943</v>
+      </c>
+      <c r="K142" s="6">
+        <v>0.96666666666666667</v>
+      </c>
+      <c r="L142" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M142" t="s">
+        <v>50</v>
+      </c>
+      <c r="N142" t="s">
+        <v>60</v>
+      </c>
+      <c r="O142" s="16">
+        <v>74</v>
+      </c>
+      <c r="P142" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q142" s="6">
+        <v>3.3333333333333333E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A143">
+        <v>2026</v>
+      </c>
+      <c r="B143" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143" t="s">
+        <v>16</v>
+      </c>
+      <c r="E143">
+        <v>13</v>
+      </c>
+      <c r="F143" t="s">
+        <v>65</v>
+      </c>
+      <c r="G143" t="s">
+        <v>52</v>
+      </c>
+      <c r="H143" t="s">
+        <v>69</v>
+      </c>
+      <c r="I143">
+        <v>15</v>
+      </c>
+      <c r="J143" s="6">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K143" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="L143" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M143" t="s">
+        <v>50</v>
+      </c>
+      <c r="N143" t="s">
+        <v>60</v>
+      </c>
+      <c r="O143" s="16">
+        <v>14</v>
+      </c>
+      <c r="P143" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q143" s="6">
+        <v>0.8666666666666667</v>
+      </c>
+    </row>
+    <row r="144" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A144">
+        <v>2026</v>
+      </c>
+      <c r="B144" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144" t="s">
+        <v>19</v>
+      </c>
+      <c r="E144">
+        <v>1</v>
+      </c>
+      <c r="F144" t="s">
+        <v>65</v>
+      </c>
+      <c r="G144" t="s">
+        <v>52</v>
+      </c>
+      <c r="H144" t="s">
+        <v>69</v>
+      </c>
+      <c r="I144">
+        <v>15</v>
+      </c>
+      <c r="J144" s="6">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K144" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="L144" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M144" t="s">
+        <v>50</v>
+      </c>
+      <c r="N144" t="s">
+        <v>60</v>
+      </c>
+      <c r="O144" s="16">
+        <v>14</v>
+      </c>
+      <c r="P144" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q144" s="6">
+        <v>6.6666666666666666E-2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A145">
+        <v>2026</v>
+      </c>
+      <c r="B145" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145" t="s">
+        <v>20</v>
+      </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
+      <c r="F145" t="s">
+        <v>65</v>
+      </c>
+      <c r="G145" t="s">
+        <v>52</v>
+      </c>
+      <c r="H145" t="s">
+        <v>69</v>
+      </c>
+      <c r="I145">
+        <v>15</v>
+      </c>
+      <c r="J145" s="6">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K145" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="L145" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M145" t="s">
+        <v>50</v>
+      </c>
+      <c r="N145" t="s">
+        <v>60</v>
+      </c>
+      <c r="O145" s="16">
+        <v>14</v>
+      </c>
+      <c r="P145" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q145" s="6">
+        <v>6.6666666666666666E-2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>2026</v>
+      </c>
+      <c r="B146" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" t="s">
+        <v>23</v>
+      </c>
+      <c r="D146" t="s">
+        <v>16</v>
+      </c>
+      <c r="E146">
+        <v>72</v>
+      </c>
+      <c r="F146" t="s">
+        <v>63</v>
+      </c>
+      <c r="G146" t="s">
+        <v>53</v>
+      </c>
+      <c r="I146">
+        <v>201</v>
+      </c>
+      <c r="J146" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K146" s="6">
+        <v>0.97014925373134331</v>
+      </c>
+      <c r="L146" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M146" t="s">
+        <v>50</v>
+      </c>
+      <c r="N146" t="s">
+        <v>60</v>
+      </c>
+      <c r="O146" s="16">
+        <v>78</v>
+      </c>
+      <c r="P146" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q146" s="6">
+        <v>0.35820895522388058</v>
+      </c>
+      <c r="R146">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>2026</v>
+      </c>
+      <c r="B147" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" t="s">
+        <v>23</v>
+      </c>
+      <c r="D147" t="s">
+        <v>19</v>
+      </c>
+      <c r="E147">
+        <v>123</v>
+      </c>
+      <c r="F147" t="s">
+        <v>63</v>
+      </c>
+      <c r="G147" t="s">
+        <v>53</v>
+      </c>
+      <c r="I147">
+        <v>201</v>
+      </c>
+      <c r="J147" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K147" s="6">
+        <v>0.97014925373134331</v>
+      </c>
+      <c r="L147" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M147" t="s">
+        <v>50</v>
+      </c>
+      <c r="N147" t="s">
+        <v>60</v>
+      </c>
+      <c r="O147" s="16">
+        <v>78</v>
+      </c>
+      <c r="P147" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q147" s="6">
+        <v>0.61194029850746268</v>
+      </c>
+      <c r="R147">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>2026</v>
+      </c>
+      <c r="B148" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" t="s">
+        <v>23</v>
+      </c>
+      <c r="D148" t="s">
+        <v>20</v>
+      </c>
+      <c r="E148">
+        <v>6</v>
+      </c>
+      <c r="F148" t="s">
+        <v>63</v>
+      </c>
+      <c r="G148" t="s">
+        <v>53</v>
+      </c>
+      <c r="I148">
+        <v>201</v>
+      </c>
+      <c r="J148" s="6">
+        <v>0.92307692307692313</v>
+      </c>
+      <c r="K148" s="6">
+        <v>0.97014925373134331</v>
+      </c>
+      <c r="L148" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M148" t="s">
+        <v>50</v>
+      </c>
+      <c r="N148" t="s">
+        <v>60</v>
+      </c>
+      <c r="O148" s="16">
+        <v>78</v>
+      </c>
+      <c r="P148" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q148" s="6">
+        <v>2.9850746268656716E-2</v>
+      </c>
+      <c r="R148">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A149">
+        <v>2026</v>
+      </c>
+      <c r="B149" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" t="s">
+        <v>25</v>
+      </c>
+      <c r="D149" t="s">
+        <v>16</v>
+      </c>
+      <c r="E149">
+        <v>40</v>
+      </c>
+      <c r="F149" t="s">
+        <v>63</v>
+      </c>
+      <c r="G149" t="s">
+        <v>49</v>
+      </c>
+      <c r="I149">
+        <v>185</v>
+      </c>
+      <c r="J149" s="6">
+        <v>0.68965517241379315</v>
+      </c>
+      <c r="K149" s="6">
+        <v>0.9027027027027027</v>
+      </c>
+      <c r="L149" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M149" t="s">
+        <v>50</v>
+      </c>
+      <c r="N149" t="s">
+        <v>61</v>
+      </c>
+      <c r="O149" s="16">
+        <v>58</v>
+      </c>
+      <c r="P149" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q149" s="6">
+        <v>0.21621621621621623</v>
+      </c>
+      <c r="R149">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A150">
+        <v>2026</v>
+      </c>
+      <c r="B150" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" t="s">
+        <v>25</v>
+      </c>
+      <c r="D150" t="s">
+        <v>19</v>
+      </c>
+      <c r="E150">
+        <v>127</v>
+      </c>
+      <c r="F150" t="s">
+        <v>63</v>
+      </c>
+      <c r="G150" t="s">
+        <v>49</v>
+      </c>
+      <c r="I150">
+        <v>185</v>
+      </c>
+      <c r="J150" s="6">
+        <v>0.68965517241379315</v>
+      </c>
+      <c r="K150" s="6">
+        <v>0.9027027027027027</v>
+      </c>
+      <c r="L150" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M150" t="s">
+        <v>50</v>
+      </c>
+      <c r="N150" t="s">
+        <v>61</v>
+      </c>
+      <c r="O150" s="16">
+        <v>58</v>
+      </c>
+      <c r="P150" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q150" s="6">
+        <v>0.68648648648648647</v>
+      </c>
+      <c r="R150">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A151">
+        <v>2026</v>
+      </c>
+      <c r="B151" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" t="s">
+        <v>25</v>
+      </c>
+      <c r="D151" t="s">
+        <v>20</v>
+      </c>
+      <c r="E151">
+        <v>18</v>
+      </c>
+      <c r="F151" t="s">
+        <v>63</v>
+      </c>
+      <c r="G151" t="s">
+        <v>49</v>
+      </c>
+      <c r="I151">
+        <v>185</v>
+      </c>
+      <c r="J151" s="6">
+        <v>0.68965517241379315</v>
+      </c>
+      <c r="K151" s="6">
+        <v>0.9027027027027027</v>
+      </c>
+      <c r="L151" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M151" t="s">
+        <v>50</v>
+      </c>
+      <c r="N151" t="s">
+        <v>61</v>
+      </c>
+      <c r="O151" s="16">
+        <v>58</v>
+      </c>
+      <c r="P151" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q151" s="6">
+        <v>9.7297297297297303E-2</v>
+      </c>
+      <c r="R151">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A152">
+        <v>2026</v>
+      </c>
+      <c r="B152" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" t="s">
+        <v>26</v>
+      </c>
+      <c r="D152" t="s">
+        <v>16</v>
+      </c>
+      <c r="E152">
         <v>0</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="F152" t="s">
+        <v>63</v>
+      </c>
+      <c r="G152" t="s">
+        <v>49</v>
+      </c>
+      <c r="I152">
+        <v>1</v>
+      </c>
+      <c r="J152" s="6">
+        <v>0</v>
+      </c>
+      <c r="K152" s="6">
+        <v>0</v>
+      </c>
+      <c r="L152" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M152" t="s">
+        <v>50</v>
+      </c>
+      <c r="N152" t="s">
+        <v>54</v>
+      </c>
+      <c r="O152" s="16">
+        <v>1</v>
+      </c>
+      <c r="P152" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q152" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A153">
+        <v>2026</v>
+      </c>
+      <c r="B153" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" t="s">
+        <v>26</v>
+      </c>
+      <c r="D153" t="s">
+        <v>19</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153" t="s">
+        <v>63</v>
+      </c>
+      <c r="G153" t="s">
+        <v>49</v>
+      </c>
+      <c r="I153">
+        <v>1</v>
+      </c>
+      <c r="J153" s="6">
+        <v>0</v>
+      </c>
+      <c r="K153" s="6">
+        <v>0</v>
+      </c>
+      <c r="L153" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M153" t="s">
+        <v>50</v>
+      </c>
+      <c r="N153" t="s">
+        <v>54</v>
+      </c>
+      <c r="O153" s="16">
+        <v>1</v>
+      </c>
+      <c r="P153" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q153" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A154">
+        <v>2026</v>
+      </c>
+      <c r="B154" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" t="s">
+        <v>26</v>
+      </c>
+      <c r="D154" t="s">
+        <v>20</v>
+      </c>
+      <c r="E154">
+        <v>1</v>
+      </c>
+      <c r="F154" t="s">
+        <v>63</v>
+      </c>
+      <c r="G154" t="s">
+        <v>49</v>
+      </c>
+      <c r="I154">
+        <v>1</v>
+      </c>
+      <c r="J154" s="6">
+        <v>0</v>
+      </c>
+      <c r="K154" s="6">
+        <v>0</v>
+      </c>
+      <c r="L154" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M154" t="s">
+        <v>50</v>
+      </c>
+      <c r="N154" t="s">
+        <v>54</v>
+      </c>
+      <c r="O154" s="16">
+        <v>1</v>
+      </c>
+      <c r="P154" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q154" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A155">
+        <v>2026</v>
+      </c>
+      <c r="B155" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" t="s">
+        <v>27</v>
+      </c>
+      <c r="D155" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="E155">
+        <v>933</v>
+      </c>
+      <c r="F155" t="s">
+        <v>63</v>
+      </c>
+      <c r="G155" t="s">
+        <v>55</v>
+      </c>
+      <c r="I155">
+        <v>988</v>
+      </c>
+      <c r="J155" s="6">
+        <v>0.96884735202492211</v>
+      </c>
+      <c r="K155" s="6">
+        <v>0.96963562753036436</v>
+      </c>
+      <c r="L155" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M155" t="s">
+        <v>50</v>
+      </c>
+      <c r="N155" t="s">
+        <v>51</v>
+      </c>
+      <c r="O155" s="16">
+        <v>963</v>
+      </c>
+      <c r="P155" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q155" s="6">
+        <v>0.94433198380566796</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A156">
+        <v>2026</v>
+      </c>
+      <c r="B156" t="s">
+        <v>14</v>
+      </c>
+      <c r="C156" t="s">
+        <v>27</v>
+      </c>
+      <c r="D156" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156">
+        <v>25</v>
+      </c>
+      <c r="F156" t="s">
+        <v>63</v>
+      </c>
+      <c r="G156" t="s">
+        <v>55</v>
+      </c>
+      <c r="I156">
+        <v>988</v>
+      </c>
+      <c r="J156" s="6">
+        <v>0.96884735202492211</v>
+      </c>
+      <c r="K156" s="6">
+        <v>0.96963562753036436</v>
+      </c>
+      <c r="L156" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M156" t="s">
+        <v>50</v>
+      </c>
+      <c r="N156" t="s">
+        <v>51</v>
+      </c>
+      <c r="O156" s="16">
+        <v>963</v>
+      </c>
+      <c r="P156" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q156" s="6">
+        <v>2.5303643724696356E-2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A157">
+        <v>2026</v>
+      </c>
+      <c r="B157" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" t="s">
+        <v>27</v>
+      </c>
+      <c r="D157" t="s">
+        <v>20</v>
+      </c>
+      <c r="E157">
+        <v>30</v>
+      </c>
+      <c r="F157" t="s">
+        <v>63</v>
+      </c>
+      <c r="G157" t="s">
+        <v>55</v>
+      </c>
+      <c r="I157">
+        <v>988</v>
+      </c>
+      <c r="J157" s="6">
+        <v>0.96884735202492211</v>
+      </c>
+      <c r="K157" s="6">
+        <v>0.96963562753036436</v>
+      </c>
+      <c r="L157" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M157" t="s">
+        <v>50</v>
+      </c>
+      <c r="N157" t="s">
+        <v>51</v>
+      </c>
+      <c r="O157" s="16">
+        <v>963</v>
+      </c>
+      <c r="P157" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q157" s="6">
+        <v>3.0364372469635626E-2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A158">
+        <v>2026</v>
+      </c>
+      <c r="B158" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" t="s">
+        <v>16</v>
+      </c>
+      <c r="E158">
+        <v>297</v>
+      </c>
+      <c r="F158" t="s">
+        <v>63</v>
+      </c>
+      <c r="G158" t="s">
+        <v>56</v>
+      </c>
+      <c r="I158">
+        <v>419</v>
+      </c>
+      <c r="J158" s="6">
+        <v>0.82271468144044324</v>
+      </c>
+      <c r="K158" s="6">
+        <v>0.847255369928401</v>
+      </c>
+      <c r="L158" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M158" t="s">
+        <v>50</v>
+      </c>
+      <c r="N158" t="s">
+        <v>54</v>
+      </c>
+      <c r="O158" s="16">
+        <v>361</v>
+      </c>
+      <c r="P158" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q158" s="6">
+        <v>0.70883054892601427</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A159">
+        <v>2026</v>
+      </c>
+      <c r="B159" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" t="s">
+        <v>19</v>
+      </c>
+      <c r="E159">
+        <v>58</v>
+      </c>
+      <c r="F159" t="s">
+        <v>63</v>
+      </c>
+      <c r="G159" t="s">
+        <v>56</v>
+      </c>
+      <c r="I159">
+        <v>419</v>
+      </c>
+      <c r="J159" s="6">
+        <v>0.82271468144044324</v>
+      </c>
+      <c r="K159" s="6">
+        <v>0.847255369928401</v>
+      </c>
+      <c r="L159" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M159" t="s">
+        <v>50</v>
+      </c>
+      <c r="N159" t="s">
+        <v>54</v>
+      </c>
+      <c r="O159" s="16">
+        <v>361</v>
+      </c>
+      <c r="P159" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q159" s="6">
+        <v>0.13842482100238662</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A160">
+        <v>2026</v>
+      </c>
+      <c r="B160" t="s">
+        <v>14</v>
+      </c>
+      <c r="C160" t="s">
+        <v>29</v>
+      </c>
+      <c r="D160" t="s">
+        <v>20</v>
+      </c>
+      <c r="E160">
+        <v>64</v>
+      </c>
+      <c r="F160" t="s">
+        <v>63</v>
+      </c>
+      <c r="G160" t="s">
+        <v>56</v>
+      </c>
+      <c r="I160">
+        <v>419</v>
+      </c>
+      <c r="J160" s="6">
+        <v>0.82271468144044324</v>
+      </c>
+      <c r="K160" s="6">
+        <v>0.847255369928401</v>
+      </c>
+      <c r="L160" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M160" t="s">
+        <v>50</v>
+      </c>
+      <c r="N160" t="s">
+        <v>54</v>
+      </c>
+      <c r="O160" s="16">
+        <v>361</v>
+      </c>
+      <c r="P160" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q160" s="6">
+        <v>0.15274463007159905</v>
+      </c>
+    </row>
+    <row r="161" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A161">
+        <v>2026</v>
+      </c>
+      <c r="B161" t="s">
+        <v>14</v>
+      </c>
+      <c r="C161" t="s">
+        <v>31</v>
+      </c>
+      <c r="D161" t="s">
+        <v>16</v>
+      </c>
+      <c r="E161">
+        <v>269</v>
+      </c>
+      <c r="F161" t="s">
+        <v>63</v>
+      </c>
+      <c r="G161" t="s">
+        <v>56</v>
+      </c>
+      <c r="I161">
+        <v>525</v>
+      </c>
+      <c r="J161" s="6">
+        <v>0.75988700564971756</v>
+      </c>
+      <c r="K161" s="6">
+        <v>0.83809523809523812</v>
+      </c>
+      <c r="L161" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M161" t="s">
+        <v>50</v>
+      </c>
+      <c r="N161" t="s">
+        <v>54</v>
+      </c>
+      <c r="O161" s="16">
+        <v>354</v>
+      </c>
+      <c r="P161" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q161" s="6">
+        <v>0.51238095238095238</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A162">
+        <v>2026</v>
+      </c>
+      <c r="B162" t="s">
+        <v>14</v>
+      </c>
+      <c r="C162" t="s">
+        <v>31</v>
+      </c>
+      <c r="D162" t="s">
+        <v>19</v>
+      </c>
+      <c r="E162">
+        <v>171</v>
+      </c>
+      <c r="F162" t="s">
+        <v>63</v>
+      </c>
+      <c r="G162" t="s">
+        <v>56</v>
+      </c>
+      <c r="I162">
+        <v>525</v>
+      </c>
+      <c r="J162" s="6">
+        <v>0.75988700564971756</v>
+      </c>
+      <c r="K162" s="6">
+        <v>0.83809523809523812</v>
+      </c>
+      <c r="L162" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M162" t="s">
+        <v>50</v>
+      </c>
+      <c r="N162" t="s">
+        <v>54</v>
+      </c>
+      <c r="O162" s="16">
+        <v>354</v>
+      </c>
+      <c r="P162" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q162" s="6">
+        <v>0.32571428571428573</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A163">
+        <v>2026</v>
+      </c>
+      <c r="B163" t="s">
+        <v>14</v>
+      </c>
+      <c r="C163" t="s">
+        <v>31</v>
+      </c>
+      <c r="D163" t="s">
+        <v>20</v>
+      </c>
+      <c r="E163">
+        <v>85</v>
+      </c>
+      <c r="F163" t="s">
+        <v>63</v>
+      </c>
+      <c r="G163" t="s">
+        <v>56</v>
+      </c>
+      <c r="I163">
+        <v>525</v>
+      </c>
+      <c r="J163" s="6">
+        <v>0.75988700564971756</v>
+      </c>
+      <c r="K163" s="6">
+        <v>0.83809523809523812</v>
+      </c>
+      <c r="L163" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M163" t="s">
+        <v>50</v>
+      </c>
+      <c r="N163" t="s">
+        <v>54</v>
+      </c>
+      <c r="O163" s="16">
+        <v>354</v>
+      </c>
+      <c r="P163" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q163" s="6">
+        <v>0.16190476190476191</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A164">
+        <v>2026</v>
+      </c>
+      <c r="B164" t="s">
+        <v>14</v>
+      </c>
+      <c r="C164" t="s">
+        <v>32</v>
+      </c>
+      <c r="D164" t="s">
+        <v>16</v>
+      </c>
+      <c r="E164">
+        <v>164</v>
+      </c>
+      <c r="F164" t="s">
+        <v>63</v>
+      </c>
+      <c r="G164" t="s">
+        <v>53</v>
+      </c>
+      <c r="I164">
+        <v>182</v>
+      </c>
+      <c r="J164" s="6">
+        <v>0.91111111111111109</v>
+      </c>
+      <c r="K164" s="6">
+        <v>0.91208791208791207</v>
+      </c>
+      <c r="L164" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M164" t="s">
+        <v>50</v>
+      </c>
+      <c r="N164" t="s">
+        <v>51</v>
+      </c>
+      <c r="O164" s="16">
+        <v>180</v>
+      </c>
+      <c r="P164" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q164" s="6">
+        <v>0.90109890109890112</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A165">
+        <v>2026</v>
+      </c>
+      <c r="B165" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165" t="s">
+        <v>32</v>
+      </c>
+      <c r="D165" t="s">
+        <v>19</v>
+      </c>
+      <c r="E165">
+        <v>2</v>
+      </c>
+      <c r="F165" t="s">
+        <v>63</v>
+      </c>
+      <c r="G165" t="s">
+        <v>53</v>
+      </c>
+      <c r="I165">
+        <v>182</v>
+      </c>
+      <c r="J165" s="6">
+        <v>0.91111111111111109</v>
+      </c>
+      <c r="K165" s="6">
+        <v>0.91208791208791207</v>
+      </c>
+      <c r="L165" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M165" t="s">
+        <v>50</v>
+      </c>
+      <c r="N165" t="s">
+        <v>51</v>
+      </c>
+      <c r="O165" s="16">
+        <v>180</v>
+      </c>
+      <c r="P165" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q165" s="6">
+        <v>1.098901098901099E-2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A166">
+        <v>2026</v>
+      </c>
+      <c r="B166" t="s">
+        <v>14</v>
+      </c>
+      <c r="C166" t="s">
+        <v>32</v>
+      </c>
+      <c r="D166" t="s">
+        <v>20</v>
+      </c>
+      <c r="E166">
+        <v>16</v>
+      </c>
+      <c r="F166" t="s">
+        <v>63</v>
+      </c>
+      <c r="G166" t="s">
+        <v>53</v>
+      </c>
+      <c r="I166">
+        <v>182</v>
+      </c>
+      <c r="J166" s="6">
+        <v>0.91111111111111109</v>
+      </c>
+      <c r="K166" s="6">
+        <v>0.91208791208791207</v>
+      </c>
+      <c r="L166" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M166" t="s">
+        <v>50</v>
+      </c>
+      <c r="N166" t="s">
+        <v>51</v>
+      </c>
+      <c r="O166" s="16">
+        <v>180</v>
+      </c>
+      <c r="P166" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q166" s="6">
+        <v>8.7912087912087919E-2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A167">
+        <v>2026</v>
+      </c>
+      <c r="B167" t="s">
+        <v>14</v>
+      </c>
+      <c r="C167" t="s">
+        <v>33</v>
+      </c>
+      <c r="D167" t="s">
+        <v>16</v>
+      </c>
+      <c r="E167">
+        <v>136</v>
+      </c>
+      <c r="F167" t="s">
+        <v>63</v>
+      </c>
+      <c r="G167" t="s">
+        <v>57</v>
+      </c>
+      <c r="I167">
+        <v>166</v>
+      </c>
+      <c r="J167" s="6">
+        <v>0.86624203821656054</v>
+      </c>
+      <c r="K167" s="6">
+        <v>0.87349397590361444</v>
+      </c>
+      <c r="L167" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M167" t="s">
+        <v>50</v>
+      </c>
+      <c r="N167" t="s">
+        <v>54</v>
+      </c>
+      <c r="O167" s="16">
+        <v>157</v>
+      </c>
+      <c r="P167" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q167" s="6">
+        <v>0.81927710843373491</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A168">
+        <v>2026</v>
+      </c>
+      <c r="B168" t="s">
+        <v>14</v>
+      </c>
+      <c r="C168" t="s">
+        <v>33</v>
+      </c>
+      <c r="D168" t="s">
+        <v>19</v>
+      </c>
+      <c r="E168">
+        <v>9</v>
+      </c>
+      <c r="F168" t="s">
+        <v>63</v>
+      </c>
+      <c r="G168" t="s">
+        <v>57</v>
+      </c>
+      <c r="I168">
+        <v>166</v>
+      </c>
+      <c r="J168" s="6">
+        <v>0.86624203821656054</v>
+      </c>
+      <c r="K168" s="6">
+        <v>0.87349397590361444</v>
+      </c>
+      <c r="L168" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M168" t="s">
+        <v>50</v>
+      </c>
+      <c r="N168" t="s">
+        <v>54</v>
+      </c>
+      <c r="O168" s="16">
+        <v>157</v>
+      </c>
+      <c r="P168" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q168" s="6">
+        <v>5.4216867469879519E-2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A169">
+        <v>2026</v>
+      </c>
+      <c r="B169" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" t="s">
+        <v>33</v>
+      </c>
+      <c r="D169" t="s">
+        <v>20</v>
+      </c>
+      <c r="E169">
+        <v>21</v>
+      </c>
+      <c r="F169" t="s">
+        <v>63</v>
+      </c>
+      <c r="G169" t="s">
+        <v>57</v>
+      </c>
+      <c r="I169">
+        <v>166</v>
+      </c>
+      <c r="J169" s="6">
+        <v>0.86624203821656054</v>
+      </c>
+      <c r="K169" s="6">
+        <v>0.87349397590361444</v>
+      </c>
+      <c r="L169" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M169" t="s">
+        <v>50</v>
+      </c>
+      <c r="N169" t="s">
+        <v>54</v>
+      </c>
+      <c r="O169" s="16">
+        <v>157</v>
+      </c>
+      <c r="P169" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q169" s="6">
+        <v>0.12650602409638553</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A170">
+        <v>2026</v>
+      </c>
+      <c r="B170" t="s">
+        <v>14</v>
+      </c>
+      <c r="C170" t="s">
+        <v>35</v>
+      </c>
+      <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170">
+        <v>9</v>
+      </c>
+      <c r="F170" t="s">
+        <v>63</v>
+      </c>
+      <c r="G170" t="s">
+        <v>57</v>
+      </c>
+      <c r="I170">
+        <v>14</v>
+      </c>
+      <c r="J170" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="K170" s="6">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="L170" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M170" t="s">
+        <v>50</v>
+      </c>
+      <c r="N170" t="s">
+        <v>60</v>
+      </c>
+      <c r="O170" s="16">
+        <v>10</v>
+      </c>
+      <c r="P170" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q170" s="6">
+        <v>0.6428571428571429</v>
+      </c>
+    </row>
+    <row r="171" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A171">
+        <v>2026</v>
+      </c>
+      <c r="B171" t="s">
+        <v>14</v>
+      </c>
+      <c r="C171" t="s">
+        <v>35</v>
+      </c>
+      <c r="D171" t="s">
+        <v>19</v>
+      </c>
+      <c r="E171">
+        <v>4</v>
+      </c>
+      <c r="F171" t="s">
+        <v>63</v>
+      </c>
+      <c r="G171" t="s">
+        <v>57</v>
+      </c>
+      <c r="I171">
+        <v>14</v>
+      </c>
+      <c r="J171" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="K171" s="6">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="L171" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M171" t="s">
+        <v>50</v>
+      </c>
+      <c r="N171" t="s">
+        <v>60</v>
+      </c>
+      <c r="O171" s="16">
+        <v>10</v>
+      </c>
+      <c r="P171" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q171" s="6">
+        <v>0.2857142857142857</v>
+      </c>
+    </row>
+    <row r="172" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A172">
+        <v>2026</v>
+      </c>
+      <c r="B172" t="s">
+        <v>14</v>
+      </c>
+      <c r="C172" t="s">
+        <v>35</v>
+      </c>
+      <c r="D172" t="s">
+        <v>20</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
+      </c>
+      <c r="F172" t="s">
+        <v>63</v>
+      </c>
+      <c r="G172" t="s">
+        <v>57</v>
+      </c>
+      <c r="I172">
+        <v>14</v>
+      </c>
+      <c r="J172" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="K172" s="6">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="L172" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M172" t="s">
+        <v>50</v>
+      </c>
+      <c r="N172" t="s">
+        <v>60</v>
+      </c>
+      <c r="O172" s="16">
+        <v>10</v>
+      </c>
+      <c r="P172" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q172" s="6">
+        <v>7.1428571428571425E-2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A173">
+        <v>2026</v>
+      </c>
+      <c r="B173" t="s">
+        <v>14</v>
+      </c>
+      <c r="C173" t="s">
+        <v>36</v>
+      </c>
+      <c r="D173" t="s">
+        <v>16</v>
+      </c>
+      <c r="E173">
+        <v>751</v>
+      </c>
+      <c r="F173" t="s">
+        <v>63</v>
+      </c>
+      <c r="G173" t="s">
+        <v>55</v>
+      </c>
+      <c r="I173">
+        <v>802</v>
+      </c>
+      <c r="J173" s="6">
+        <v>0.96405648267008981</v>
+      </c>
+      <c r="K173" s="6">
+        <v>0.96508728179551118</v>
+      </c>
+      <c r="L173" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M173" t="s">
+        <v>50</v>
+      </c>
+      <c r="N173" t="s">
+        <v>51</v>
+      </c>
+      <c r="O173" s="16">
+        <v>779</v>
+      </c>
+      <c r="P173" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q173" s="6">
+        <v>0.93640897755610975</v>
+      </c>
+    </row>
+    <row r="174" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A174">
+        <v>2026</v>
+      </c>
+      <c r="B174" t="s">
+        <v>14</v>
+      </c>
+      <c r="C174" t="s">
+        <v>36</v>
+      </c>
+      <c r="D174" t="s">
+        <v>19</v>
+      </c>
+      <c r="E174">
         <v>23</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F174" t="s">
+        <v>63</v>
+      </c>
+      <c r="G174" t="s">
+        <v>55</v>
+      </c>
+      <c r="I174">
+        <v>802</v>
+      </c>
+      <c r="J174" s="6">
+        <v>0.96405648267008981</v>
+      </c>
+      <c r="K174" s="6">
+        <v>0.96508728179551118</v>
+      </c>
+      <c r="L174" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M174" t="s">
+        <v>50</v>
+      </c>
+      <c r="N174" t="s">
+        <v>51</v>
+      </c>
+      <c r="O174" s="16">
+        <v>779</v>
+      </c>
+      <c r="P174" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q174" s="6">
+        <v>2.8678304239401497E-2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A175">
+        <v>2026</v>
+      </c>
+      <c r="B175" t="s">
+        <v>14</v>
+      </c>
+      <c r="C175" t="s">
+        <v>36</v>
+      </c>
+      <c r="D175" t="s">
+        <v>20</v>
+      </c>
+      <c r="E175">
+        <v>28</v>
+      </c>
+      <c r="F175" t="s">
+        <v>63</v>
+      </c>
+      <c r="G175" t="s">
+        <v>55</v>
+      </c>
+      <c r="I175">
+        <v>802</v>
+      </c>
+      <c r="J175" s="6">
+        <v>0.96405648267008981</v>
+      </c>
+      <c r="K175" s="6">
+        <v>0.96508728179551118</v>
+      </c>
+      <c r="L175" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M175" t="s">
+        <v>50</v>
+      </c>
+      <c r="N175" t="s">
+        <v>51</v>
+      </c>
+      <c r="O175" s="16">
+        <v>779</v>
+      </c>
+      <c r="P175" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q175" s="6">
+        <v>3.4912718204488775E-2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A176">
+        <v>2026</v>
+      </c>
+      <c r="B176" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" t="s">
+        <v>37</v>
+      </c>
+      <c r="D176" t="s">
+        <v>16</v>
+      </c>
+      <c r="E176">
+        <v>241</v>
+      </c>
+      <c r="F176" t="s">
+        <v>63</v>
+      </c>
+      <c r="G176" t="s">
+        <v>58</v>
+      </c>
+      <c r="I176">
+        <v>317</v>
+      </c>
+      <c r="J176" s="6">
+        <v>0.86690647482014394</v>
+      </c>
+      <c r="K176" s="6">
+        <v>0.88328075709779175</v>
+      </c>
+      <c r="L176" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M176" t="s">
+        <v>50</v>
+      </c>
+      <c r="N176" t="s">
+        <v>54</v>
+      </c>
+      <c r="O176" s="16">
+        <v>278</v>
+      </c>
+      <c r="P176" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q176" s="6">
+        <v>0.76025236593059942</v>
+      </c>
+    </row>
+    <row r="177" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A177">
+        <v>2026</v>
+      </c>
+      <c r="B177" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" t="s">
+        <v>37</v>
+      </c>
+      <c r="D177" t="s">
+        <v>19</v>
+      </c>
+      <c r="E177">
+        <v>39</v>
+      </c>
+      <c r="F177" t="s">
+        <v>63</v>
+      </c>
+      <c r="G177" t="s">
+        <v>58</v>
+      </c>
+      <c r="I177">
+        <v>317</v>
+      </c>
+      <c r="J177" s="6">
+        <v>0.86690647482014394</v>
+      </c>
+      <c r="K177" s="6">
+        <v>0.88328075709779175</v>
+      </c>
+      <c r="L177" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M177" t="s">
+        <v>50</v>
+      </c>
+      <c r="N177" t="s">
+        <v>54</v>
+      </c>
+      <c r="O177" s="16">
+        <v>278</v>
+      </c>
+      <c r="P177" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q177" s="6">
+        <v>0.12302839116719243</v>
+      </c>
+    </row>
+    <row r="178" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A178">
+        <v>2026</v>
+      </c>
+      <c r="B178" t="s">
+        <v>14</v>
+      </c>
+      <c r="C178" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178" t="s">
+        <v>20</v>
+      </c>
+      <c r="E178">
+        <v>37</v>
+      </c>
+      <c r="F178" t="s">
+        <v>63</v>
+      </c>
+      <c r="G178" t="s">
+        <v>58</v>
+      </c>
+      <c r="I178">
+        <v>317</v>
+      </c>
+      <c r="J178" s="6">
+        <v>0.86690647482014394</v>
+      </c>
+      <c r="K178" s="6">
+        <v>0.88328075709779175</v>
+      </c>
+      <c r="L178" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M178" t="s">
+        <v>50</v>
+      </c>
+      <c r="N178" t="s">
+        <v>54</v>
+      </c>
+      <c r="O178" s="11">
+        <v>278</v>
+      </c>
+      <c r="P178" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q178" s="6">
+        <v>0.1167192429022082</v>
+      </c>
+    </row>
+    <row r="179" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A179">
+        <v>2026</v>
+      </c>
+      <c r="B179" t="s">
+        <v>14</v>
+      </c>
+      <c r="C179" t="s">
+        <v>39</v>
+      </c>
+      <c r="D179" t="s">
+        <v>16</v>
+      </c>
+      <c r="E179">
+        <v>201</v>
+      </c>
+      <c r="F179" t="s">
+        <v>63</v>
+      </c>
+      <c r="G179" t="s">
+        <v>58</v>
+      </c>
+      <c r="I179">
+        <v>452</v>
+      </c>
+      <c r="J179" s="6">
+        <v>0.76425855513307983</v>
+      </c>
+      <c r="K179" s="6">
+        <v>0.86283185840707965</v>
+      </c>
+      <c r="L179" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M179" t="s">
+        <v>50</v>
+      </c>
+      <c r="N179" t="s">
+        <v>54</v>
+      </c>
+      <c r="O179" s="16">
+        <v>263</v>
+      </c>
+      <c r="P179" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q179" s="6">
+        <v>0.44469026548672569</v>
+      </c>
+    </row>
+    <row r="180" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A180">
+        <v>2026</v>
+      </c>
+      <c r="B180" t="s">
+        <v>14</v>
+      </c>
+      <c r="C180" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180" t="s">
+        <v>19</v>
+      </c>
+      <c r="E180">
+        <v>189</v>
+      </c>
+      <c r="F180" t="s">
+        <v>63</v>
+      </c>
+      <c r="G180" t="s">
+        <v>58</v>
+      </c>
+      <c r="I180">
+        <v>452</v>
+      </c>
+      <c r="J180" s="6">
+        <v>0.76425855513307983</v>
+      </c>
+      <c r="K180" s="6">
+        <v>0.86283185840707965</v>
+      </c>
+      <c r="L180" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M180" t="s">
+        <v>50</v>
+      </c>
+      <c r="N180" t="s">
+        <v>54</v>
+      </c>
+      <c r="O180" s="16">
+        <v>263</v>
+      </c>
+      <c r="P180" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q180" s="6">
+        <v>0.41814159292035397</v>
+      </c>
+    </row>
+    <row r="181" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A181">
+        <v>2026</v>
+      </c>
+      <c r="B181" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181" t="s">
+        <v>20</v>
+      </c>
+      <c r="E181">
+        <v>62</v>
+      </c>
+      <c r="F181" t="s">
+        <v>63</v>
+      </c>
+      <c r="G181" t="s">
+        <v>58</v>
+      </c>
+      <c r="I181">
+        <v>452</v>
+      </c>
+      <c r="J181" s="6">
+        <v>0.76425855513307983</v>
+      </c>
+      <c r="K181" s="6">
+        <v>0.86283185840707965</v>
+      </c>
+      <c r="L181" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M181" t="s">
+        <v>50</v>
+      </c>
+      <c r="N181" t="s">
+        <v>54</v>
+      </c>
+      <c r="O181" s="16">
+        <v>263</v>
+      </c>
+      <c r="P181" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q181" s="6">
+        <v>0.13716814159292035</v>
+      </c>
+    </row>
+    <row r="182" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A182">
+        <v>2026</v>
+      </c>
+      <c r="B182" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" t="s">
+        <v>42</v>
+      </c>
+      <c r="D182" t="s">
+        <v>16</v>
+      </c>
+      <c r="E182">
+        <v>411</v>
+      </c>
+      <c r="F182" t="s">
+        <v>63</v>
+      </c>
+      <c r="G182" t="s">
+        <v>53</v>
+      </c>
+      <c r="I182">
+        <v>457</v>
+      </c>
+      <c r="J182" s="6">
+        <v>0.92359550561797754</v>
+      </c>
+      <c r="K182" s="6">
+        <v>0.92560175054704596</v>
+      </c>
+      <c r="L182" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M182" t="s">
+        <v>50</v>
+      </c>
+      <c r="N182" t="s">
+        <v>60</v>
+      </c>
+      <c r="O182" s="16">
+        <v>445</v>
+      </c>
+      <c r="P182" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q182" s="6">
+        <v>0.89934354485776802</v>
+      </c>
+    </row>
+    <row r="183" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A183">
+        <v>2026</v>
+      </c>
+      <c r="B183" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" t="s">
+        <v>42</v>
+      </c>
+      <c r="D183" t="s">
+        <v>19</v>
+      </c>
+      <c r="E183">
         <v>12</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="F183" t="s">
+        <v>63</v>
+      </c>
+      <c r="G183" t="s">
+        <v>53</v>
+      </c>
+      <c r="I183">
+        <v>457</v>
+      </c>
+      <c r="J183" s="6">
+        <v>0.92359550561797754</v>
+      </c>
+      <c r="K183" s="6">
+        <v>0.92560175054704596</v>
+      </c>
+      <c r="L183" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M183" t="s">
+        <v>50</v>
+      </c>
+      <c r="N183" t="s">
+        <v>60</v>
+      </c>
+      <c r="O183" s="16">
+        <v>445</v>
+      </c>
+      <c r="P183" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q183" s="6">
+        <v>2.6258205689277898E-2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A184">
+        <v>2026</v>
+      </c>
+      <c r="B184" t="s">
+        <v>14</v>
+      </c>
+      <c r="C184" t="s">
+        <v>42</v>
+      </c>
+      <c r="D184" t="s">
+        <v>20</v>
+      </c>
+      <c r="E184">
+        <v>34</v>
+      </c>
+      <c r="F184" t="s">
+        <v>63</v>
+      </c>
+      <c r="G184" t="s">
+        <v>53</v>
+      </c>
+      <c r="I184">
+        <v>457</v>
+      </c>
+      <c r="J184" s="6">
+        <v>0.92359550561797754</v>
+      </c>
+      <c r="K184" s="6">
+        <v>0.92560175054704596</v>
+      </c>
+      <c r="L184" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M184" t="s">
+        <v>50</v>
+      </c>
+      <c r="N184" t="s">
+        <v>60</v>
+      </c>
+      <c r="O184" s="16">
+        <v>445</v>
+      </c>
+      <c r="P184" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q184" s="6">
+        <v>7.4398249452954049E-2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A185">
+        <v>2026</v>
+      </c>
+      <c r="B185" t="s">
+        <v>14</v>
+      </c>
+      <c r="C185" t="s">
+        <v>43</v>
+      </c>
+      <c r="D185" t="s">
+        <v>16</v>
+      </c>
+      <c r="E185">
+        <v>80</v>
+      </c>
+      <c r="F185" t="s">
+        <v>63</v>
+      </c>
+      <c r="G185" t="s">
+        <v>59</v>
+      </c>
+      <c r="I185">
+        <v>107</v>
+      </c>
+      <c r="J185" s="6">
+        <v>0.898876404494382</v>
+      </c>
+      <c r="K185" s="6">
+        <v>0.91588785046728971</v>
+      </c>
+      <c r="L185" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M185" t="s">
+        <v>50</v>
+      </c>
+      <c r="N185" t="s">
+        <v>60</v>
+      </c>
+      <c r="O185" s="16">
+        <v>89</v>
+      </c>
+      <c r="P185" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q185" s="6">
+        <v>0.74766355140186913</v>
+      </c>
+    </row>
+    <row r="186" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A186">
+        <v>2026</v>
+      </c>
+      <c r="B186" t="s">
+        <v>14</v>
+      </c>
+      <c r="C186" t="s">
+        <v>43</v>
+      </c>
+      <c r="D186" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="4">
-[...11 lines deleted...]
-      <c r="L4" s="4" t="s">
+      <c r="E186">
+        <v>18</v>
+      </c>
+      <c r="F186" t="s">
+        <v>63</v>
+      </c>
+      <c r="G186" t="s">
+        <v>59</v>
+      </c>
+      <c r="I186">
+        <v>107</v>
+      </c>
+      <c r="J186" s="6">
+        <v>0.898876404494382</v>
+      </c>
+      <c r="K186" s="6">
+        <v>0.91588785046728971</v>
+      </c>
+      <c r="L186" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M186" t="s">
+        <v>50</v>
+      </c>
+      <c r="N186" t="s">
+        <v>60</v>
+      </c>
+      <c r="O186" s="16">
+        <v>89</v>
+      </c>
+      <c r="P186" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q186" s="6">
+        <v>0.16822429906542055</v>
+      </c>
+    </row>
+    <row r="187" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A187">
+        <v>2026</v>
+      </c>
+      <c r="B187" t="s">
+        <v>14</v>
+      </c>
+      <c r="C187" t="s">
+        <v>43</v>
+      </c>
+      <c r="D187" t="s">
         <v>20</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="E187">
+        <v>9</v>
+      </c>
+      <c r="F187" t="s">
+        <v>63</v>
+      </c>
+      <c r="G187" t="s">
+        <v>59</v>
+      </c>
+      <c r="I187">
+        <v>107</v>
+      </c>
+      <c r="J187" s="6">
+        <v>0.898876404494382</v>
+      </c>
+      <c r="K187" s="6">
+        <v>0.91588785046728971</v>
+      </c>
+      <c r="L187" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M187" t="s">
+        <v>50</v>
+      </c>
+      <c r="N187" t="s">
+        <v>60</v>
+      </c>
+      <c r="O187" s="16">
+        <v>89</v>
+      </c>
+      <c r="P187" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q187" s="6">
+        <v>8.4112149532710276E-2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A188">
+        <v>2026</v>
+      </c>
+      <c r="B188" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" t="s">
+        <v>45</v>
+      </c>
+      <c r="D188" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...26 lines deleted...]
-      <c r="L5" s="4" t="s">
+      <c r="E188">
+        <v>216</v>
+      </c>
+      <c r="F188" t="s">
+        <v>63</v>
+      </c>
+      <c r="G188" t="s">
+        <v>59</v>
+      </c>
+      <c r="I188">
+        <v>313</v>
+      </c>
+      <c r="J188" s="6">
+        <v>0.88524590163934425</v>
+      </c>
+      <c r="K188" s="6">
+        <v>0.91054313099041528</v>
+      </c>
+      <c r="L188" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M188" t="s">
+        <v>50</v>
+      </c>
+      <c r="N188" t="s">
+        <v>60</v>
+      </c>
+      <c r="O188" s="16">
+        <v>244</v>
+      </c>
+      <c r="P188" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q188" s="6">
+        <v>0.69009584664536738</v>
+      </c>
+    </row>
+    <row r="189" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A189">
+        <v>2026</v>
+      </c>
+      <c r="B189" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" t="s">
+        <v>45</v>
+      </c>
+      <c r="D189" t="s">
+        <v>19</v>
+      </c>
+      <c r="E189">
+        <v>69</v>
+      </c>
+      <c r="F189" t="s">
+        <v>63</v>
+      </c>
+      <c r="G189" t="s">
+        <v>59</v>
+      </c>
+      <c r="I189">
+        <v>313</v>
+      </c>
+      <c r="J189" s="6">
+        <v>0.88524590163934425</v>
+      </c>
+      <c r="K189" s="6">
+        <v>0.91054313099041528</v>
+      </c>
+      <c r="L189" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M189" t="s">
+        <v>50</v>
+      </c>
+      <c r="N189" t="s">
+        <v>60</v>
+      </c>
+      <c r="O189" s="16">
+        <v>244</v>
+      </c>
+      <c r="P189" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q189" s="6">
+        <v>0.22044728434504793</v>
+      </c>
+    </row>
+    <row r="190" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A190">
+        <v>2026</v>
+      </c>
+      <c r="B190" t="s">
+        <v>14</v>
+      </c>
+      <c r="C190" t="s">
+        <v>45</v>
+      </c>
+      <c r="D190" t="s">
         <v>20</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B6" s="4" t="s">
+      <c r="E190">
+        <v>28</v>
+      </c>
+      <c r="F190" t="s">
+        <v>63</v>
+      </c>
+      <c r="G190" t="s">
+        <v>59</v>
+      </c>
+      <c r="I190">
+        <v>313</v>
+      </c>
+      <c r="J190" s="6">
+        <v>0.88524590163934425</v>
+      </c>
+      <c r="K190" s="6">
+        <v>0.91054313099041528</v>
+      </c>
+      <c r="L190" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M190" t="s">
+        <v>50</v>
+      </c>
+      <c r="N190" t="s">
+        <v>60</v>
+      </c>
+      <c r="O190" s="16">
+        <v>244</v>
+      </c>
+      <c r="P190" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q190" s="6">
+        <v>8.9456869009584661E-2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A191">
+        <v>2026</v>
+      </c>
+      <c r="B191" t="s">
+        <v>14</v>
+      </c>
+      <c r="C191" t="s">
+        <v>46</v>
+      </c>
+      <c r="D191" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...26 lines deleted...]
-      <c r="L6" s="4" t="s">
+      <c r="E191">
+        <v>86</v>
+      </c>
+      <c r="F191" t="s">
+        <v>63</v>
+      </c>
+      <c r="G191" t="s">
+        <v>55</v>
+      </c>
+      <c r="I191">
+        <v>92</v>
+      </c>
+      <c r="J191" s="6">
+        <v>0.94505494505494503</v>
+      </c>
+      <c r="K191" s="6">
+        <v>0.94565217391304346</v>
+      </c>
+      <c r="L191" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M191" t="s">
+        <v>50</v>
+      </c>
+      <c r="N191" t="s">
+        <v>51</v>
+      </c>
+      <c r="O191" s="16">
+        <v>91</v>
+      </c>
+      <c r="P191" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q191" s="6">
+        <v>0.93478260869565222</v>
+      </c>
+    </row>
+    <row r="192" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A192">
+        <v>2026</v>
+      </c>
+      <c r="B192" t="s">
+        <v>14</v>
+      </c>
+      <c r="C192" t="s">
+        <v>46</v>
+      </c>
+      <c r="D192" t="s">
+        <v>19</v>
+      </c>
+      <c r="E192">
+        <v>1</v>
+      </c>
+      <c r="F192" t="s">
+        <v>63</v>
+      </c>
+      <c r="G192" t="s">
+        <v>55</v>
+      </c>
+      <c r="I192">
+        <v>92</v>
+      </c>
+      <c r="J192" s="6">
+        <v>0.94505494505494503</v>
+      </c>
+      <c r="K192" s="6">
+        <v>0.94565217391304346</v>
+      </c>
+      <c r="L192" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M192" t="s">
+        <v>50</v>
+      </c>
+      <c r="N192" t="s">
+        <v>51</v>
+      </c>
+      <c r="O192" s="16">
+        <v>91</v>
+      </c>
+      <c r="P192" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q192" s="6">
+        <v>1.0869565217391304E-2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A193">
+        <v>2026</v>
+      </c>
+      <c r="B193" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" t="s">
+        <v>46</v>
+      </c>
+      <c r="D193" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="E193">
+        <v>5</v>
+      </c>
+      <c r="F193" t="s">
+        <v>63</v>
+      </c>
+      <c r="G193" t="s">
+        <v>55</v>
+      </c>
+      <c r="I193">
+        <v>92</v>
+      </c>
+      <c r="J193" s="6">
+        <v>0.94505494505494503</v>
+      </c>
+      <c r="K193" s="6">
+        <v>0.94565217391304346</v>
+      </c>
+      <c r="L193" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="M193" t="s">
+        <v>50</v>
+      </c>
+      <c r="N193" t="s">
+        <v>51</v>
+      </c>
+      <c r="O193" s="16">
+        <v>91</v>
+      </c>
+      <c r="P193" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q193" s="6">
+        <v>5.434782608695652E-2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A194">
+        <v>2026</v>
+      </c>
+      <c r="B194" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" t="s">
+        <v>47</v>
+      </c>
+      <c r="D194" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...26 lines deleted...]
-      <c r="L7" s="4" t="s">
+      <c r="E194">
+        <v>14</v>
+      </c>
+      <c r="F194" t="s">
+        <v>63</v>
+      </c>
+      <c r="G194" t="s">
+        <v>58</v>
+      </c>
+      <c r="I194">
+        <v>29</v>
+      </c>
+      <c r="J194" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K194" s="6">
+        <v>0.96551724137931039</v>
+      </c>
+      <c r="L194" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M194" t="s">
+        <v>50</v>
+      </c>
+      <c r="N194" t="s">
+        <v>60</v>
+      </c>
+      <c r="O194" s="16">
+        <v>15</v>
+      </c>
+      <c r="P194" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q194" s="6">
+        <v>0.48275862068965519</v>
+      </c>
+    </row>
+    <row r="195" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A195">
+        <v>2026</v>
+      </c>
+      <c r="B195" t="s">
+        <v>14</v>
+      </c>
+      <c r="C195" t="s">
+        <v>47</v>
+      </c>
+      <c r="D195" t="s">
+        <v>19</v>
+      </c>
+      <c r="E195">
+        <v>14</v>
+      </c>
+      <c r="F195" t="s">
+        <v>63</v>
+      </c>
+      <c r="G195" t="s">
+        <v>58</v>
+      </c>
+      <c r="I195">
+        <v>29</v>
+      </c>
+      <c r="J195" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K195" s="6">
+        <v>0.96551724137931039</v>
+      </c>
+      <c r="L195" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M195" t="s">
+        <v>50</v>
+      </c>
+      <c r="N195" t="s">
+        <v>60</v>
+      </c>
+      <c r="O195" s="16">
+        <v>15</v>
+      </c>
+      <c r="P195" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q195" s="6">
+        <v>0.48275862068965519</v>
+      </c>
+    </row>
+    <row r="196" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A196">
+        <v>2026</v>
+      </c>
+      <c r="B196" t="s">
+        <v>14</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...16 lines deleted...]
-      <c r="B8" s="4" t="s">
+      <c r="E196">
+        <v>1</v>
+      </c>
+      <c r="F196" t="s">
+        <v>63</v>
+      </c>
+      <c r="G196" t="s">
+        <v>58</v>
+      </c>
+      <c r="I196">
+        <v>29</v>
+      </c>
+      <c r="J196" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K196" s="6">
+        <v>0.96551724137931039</v>
+      </c>
+      <c r="L196" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M196" t="s">
+        <v>50</v>
+      </c>
+      <c r="N196" t="s">
+        <v>60</v>
+      </c>
+      <c r="O196" s="16">
+        <v>15</v>
+      </c>
+      <c r="P196" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q196" s="6">
+        <v>3.4482758620689655E-2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A197">
+        <v>2026</v>
+      </c>
+      <c r="B197" t="s">
+        <v>14</v>
+      </c>
+      <c r="C197" t="s">
+        <v>48</v>
+      </c>
+      <c r="D197" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="4" t="s">
-[...11 lines deleted...]
-      <c r="G8" s="4" t="s">
+      <c r="E197">
+        <v>37</v>
+      </c>
+      <c r="F197" t="s">
+        <v>63</v>
+      </c>
+      <c r="G197" t="s">
+        <v>58</v>
+      </c>
+      <c r="I197">
+        <v>51</v>
+      </c>
+      <c r="J197" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="K197" s="6">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="L197" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M197" t="s">
+        <v>50</v>
+      </c>
+      <c r="N197" t="s">
+        <v>60</v>
+      </c>
+      <c r="O197" s="16">
+        <v>39</v>
+      </c>
+      <c r="P197" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q197" s="6">
+        <v>0.72549019607843135</v>
+      </c>
+    </row>
+    <row r="198" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A198">
+        <v>2026</v>
+      </c>
+      <c r="B198" t="s">
+        <v>14</v>
+      </c>
+      <c r="C198" t="s">
+        <v>48</v>
+      </c>
+      <c r="D198" t="s">
         <v>19</v>
       </c>
-      <c r="H8" s="4">
-[...11 lines deleted...]
-      <c r="L8" s="4" t="s">
+      <c r="E198">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>63</v>
+      </c>
+      <c r="G198" t="s">
+        <v>58</v>
+      </c>
+      <c r="I198">
+        <v>51</v>
+      </c>
+      <c r="J198" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="K198" s="6">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="L198" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M198" t="s">
+        <v>50</v>
+      </c>
+      <c r="N198" t="s">
+        <v>60</v>
+      </c>
+      <c r="O198" s="16">
+        <v>39</v>
+      </c>
+      <c r="P198" s="7">
+        <v>46112</v>
+      </c>
+      <c r="Q198" s="6">
+        <v>0.23529411764705882</v>
+      </c>
+    </row>
+    <row r="199" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A199">
+        <v>2026</v>
+      </c>
+      <c r="B199" t="s">
+        <v>14</v>
+      </c>
+      <c r="C199" t="s">
+        <v>48</v>
+      </c>
+      <c r="D199" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="5" t="s">
-[...1172 lines deleted...]
-      <c r="D32" s="4" t="s">
+      <c r="E199">
+        <v>2</v>
+      </c>
+      <c r="F199" t="s">
+        <v>63</v>
+      </c>
+      <c r="G199" t="s">
+        <v>58</v>
+      </c>
+      <c r="I199">
+        <v>51</v>
+      </c>
+      <c r="J199" s="6">
+        <v>0.94871794871794868</v>
+      </c>
+      <c r="K199" s="6">
+        <v>0.96078431372549022</v>
+      </c>
+      <c r="L199" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="M199" t="s">
+        <v>50</v>
+      </c>
+      <c r="N199" t="s">
+        <v>60</v>
+      </c>
+      <c r="O199" s="16">
         <v>39</v>
       </c>
-      <c r="E32" s="4" t="s">
-[...8375 lines deleted...]
-      </c>
       <c r="P199" s="7">
-        <v>0</v>
-[...24 lines deleted...]
-      <c r="P201" s="7"/>
+        <v>46112</v>
+      </c>
+      <c r="Q199" s="6">
+        <v>3.9215686274509803E-2</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P199" xr:uid="{D99BC1F1-5047-4AC8-9CE1-B93E5131C700}">
-[...4 lines deleted...]
-      <sortCondition ref="E2:E199" customList="On Time,Pending,Overdue"/>
+  <autoFilter ref="A1:R199" xr:uid="{6472EAA2-5443-4898-9EA1-C7EA46CF0F77}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:R199">
+      <sortCondition ref="A1:A199"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
@@ -20846,120 +12771,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8C62D2-6D50-4FD2-8909-255FDBDAADA2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFE3F71C-F795-4A98-8E66-C1F10BC86B00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5659CD6-081D-4E8A-B581-B482A88BB202}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C7E6DA-D91D-4FC1-8AD1-419A19D0E416}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DE3EDBD-FB3A-4284-BC9A-50B3591731AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90D3F1B0-B043-4C99-B112-B14252E6596E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>CDER Meeting Mgmt. Dataset</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Performance Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Bennett, Sage *</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>