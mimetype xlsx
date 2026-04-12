--- v0 (2026-02-07)
+++ v1 (2026-04-12)
@@ -1,577 +1,259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY25/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="369" documentId="8_{C0A84DE0-C4A6-4165-A985-861D764A4971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9F648A05-D75A-4FB8-8D05-4D54988EA2D8}"/>
+  <xr:revisionPtr revIDLastSave="1625" documentId="8_{C0A84DE0-C4A6-4165-A985-861D764A4971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C1D6326-E5CE-4764-AC8D-E0FA27FF6886}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="PDUFA Proc. Not. &amp; Res. Dataset" sheetId="1" r:id="rId1"/>
+    <sheet name="Proc. Not. &amp; Res. Data" sheetId="2" r:id="rId1"/>
+    <sheet name="CBER Proc. Not. &amp; Res. Data" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'PDUFA Proc. Not. &amp; Res. Dataset'!$A$1:$O$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CBER Proc. Not. &amp; Res. Data'!$A$1:$P$91</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Proc. Not. &amp; Res. Data'!$A$1:$O$91</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterateCount="1" concurrentCalc="0"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G2" i="1" l="1"/>
-[...358 lines deleted...]
-  <c r="O61" i="1"/>
+  <c r="I2" i="3" l="1"/>
+  <c r="H2" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="50">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
+  </si>
+  <si>
+    <t>Center</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
+    <t>Highest Possible Performance</t>
+  </si>
+  <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
+    <t>Actions On Time/Completed</t>
+  </si>
+  <si>
     <t>Data As Of</t>
   </si>
   <si>
-    <t>Highest Possible Final Performance</t>
+    <t>Percent of Total†</t>
   </si>
   <si>
     <t>Procedural Notifications and Responses</t>
   </si>
   <si>
-    <t>Major Dispute Resolutions</t>
+    <t xml:space="preserve">Human Factors Validation Protocol Submissions to INDs** </t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
+    <t>60 days</t>
+  </si>
+  <si>
     <t>N</t>
+  </si>
+  <si>
+    <t>Goal Not Met</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
+    <t>Major Dispute Resolutions</t>
+  </si>
+  <si>
+    <t>30 days</t>
+  </si>
+  <si>
+    <t>Goal Met</t>
+  </si>
+  <si>
+    <t>Priority NME NDAs and Original BLAs Approved with PMRs**</t>
+  </si>
+  <si>
+    <t>action goal date</t>
+  </si>
+  <si>
+    <t>REMS Assessment Methods and Protocols***</t>
+  </si>
+  <si>
+    <t>90 days</t>
+  </si>
+  <si>
+    <t>Responses to Clinical Holds</t>
+  </si>
+  <si>
     <t>Review of Proprietary Names Submitted During IND Phase</t>
+  </si>
+  <si>
+    <t>180 days</t>
   </si>
   <si>
     <t>Review of Proprietary Names Submitted During NDA/BLA Phase</t>
   </si>
   <si>
     <t>Special Protocol Assessments</t>
   </si>
   <si>
-    <t>Y</t>
+    <t>45 days</t>
   </si>
   <si>
-    <t>Actions On Time/Completed</t>
+    <t>Standard NME NDAs and Original BLAs Approved with PMRs**</t>
+  </si>
+  <si>
+    <t>Use-Related Risk Analysis Submissions***</t>
+  </si>
+  <si>
+    <t>Y</t>
   </si>
   <si>
     <t>Will Not Meet Goal</t>
   </si>
   <si>
-    <t>Use-Related Risk Analysis Submissions***</t>
+    <t>N/A</t>
   </si>
   <si>
-    <t>REMS Assessment Methods and Protocols***</t>
+    <t>Will Meet Goal</t>
   </si>
   <si>
-    <t>Priority NME NDAs and Original BLAs Approved with PMRs**</t>
+    <t>Currently Meeting, Pending</t>
   </si>
   <si>
-    <t>60 days</t>
+    <t>Currently Not Meeting, Pending</t>
   </si>
   <si>
-    <t>30 days</t>
-[...23 lines deleted...]
-    <t>Percent of Total†</t>
+    <t/>
   </si>
   <si>
     <t>†</t>
   </si>
   <si>
     <t>Totals may not add to 100% due to rounding.</t>
   </si>
+  <si>
+    <t>CBER Only</t>
+  </si>
+  <si>
+    <t>Percent of Total</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+  </numFmts>
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -663,54 +345,76 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1011,72 +715,84 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1093,51 +809,51 @@
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="42" builtinId="5"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1391,4080 +1107,8894 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D721BC59-B85C-482C-A1D6-3D778A641191}">
+  <dimension ref="A1:O93"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N10" sqref="N10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="58.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="17" customWidth="1"/>
+    <col min="9" max="9" width="31" style="17" customWidth="1"/>
+    <col min="10" max="10" width="20.28515625" style="17" customWidth="1"/>
+    <col min="11" max="11" width="15" style="1" customWidth="1"/>
+    <col min="12" max="12" width="29.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="29.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.85546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="19" style="17" customWidth="1"/>
+    <col min="16" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="L1" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="26" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" s="10">
+        <v>44</v>
+      </c>
+      <c r="F2" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" s="22">
+        <v>61</v>
+      </c>
+      <c r="H2" s="16">
+        <v>0.72</v>
+      </c>
+      <c r="I2" s="16">
+        <v>0.72</v>
+      </c>
+      <c r="J2" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K2" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" s="22">
+        <v>44</v>
+      </c>
+      <c r="N2" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O2" s="25">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10">
+        <v>0</v>
+      </c>
+      <c r="F3" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="22">
+        <v>61</v>
+      </c>
+      <c r="H3" s="16">
+        <v>0.72</v>
+      </c>
+      <c r="I3" s="16">
+        <v>0.72</v>
+      </c>
+      <c r="J3" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K3" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="M3" s="22">
+        <v>44</v>
+      </c>
+      <c r="N3" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O3" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="10">
+        <v>17</v>
+      </c>
+      <c r="F4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="22">
+        <v>61</v>
+      </c>
+      <c r="H4" s="16">
+        <v>0.72</v>
+      </c>
+      <c r="I4" s="16">
+        <v>0.72</v>
+      </c>
+      <c r="J4" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K4" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="22">
+        <v>44</v>
+      </c>
+      <c r="N4" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O4" s="25">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="10">
+        <v>15</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="22">
+        <v>16</v>
+      </c>
+      <c r="H5" s="16">
+        <v>0.94</v>
+      </c>
+      <c r="I5" s="16">
+        <v>0.94</v>
+      </c>
+      <c r="J5" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K5" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M5" s="22">
+        <v>15</v>
+      </c>
+      <c r="N5" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O5" s="25">
+        <v>0.94</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10">
+        <v>0</v>
+      </c>
+      <c r="F6" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="22">
+        <v>16</v>
+      </c>
+      <c r="H6" s="16">
+        <v>0.94</v>
+      </c>
+      <c r="I6" s="16">
+        <v>0.94</v>
+      </c>
+      <c r="J6" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K6" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" s="22">
+        <v>15</v>
+      </c>
+      <c r="N6" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O6" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="10">
+        <v>1</v>
+      </c>
+      <c r="F7" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="22">
+        <v>16</v>
+      </c>
+      <c r="H7" s="16">
+        <v>0.94</v>
+      </c>
+      <c r="I7" s="16">
+        <v>0.94</v>
+      </c>
+      <c r="J7" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K7" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" s="22">
+        <v>15</v>
+      </c>
+      <c r="N7" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O7" s="25">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="10">
+        <v>20</v>
+      </c>
+      <c r="F8" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="22">
+        <v>26</v>
+      </c>
+      <c r="H8" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="I8" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="J8" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K8" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M8" s="22">
+        <v>20</v>
+      </c>
+      <c r="N8" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O8" s="25">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10">
+        <v>0</v>
+      </c>
+      <c r="F9" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="22">
+        <v>22</v>
+      </c>
+      <c r="H9" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="I9" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="J9" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K9" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" s="22">
+        <v>20</v>
+      </c>
+      <c r="N9" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O9" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="10">
+        <v>6</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="22">
+        <v>22</v>
+      </c>
+      <c r="H10" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="I10" s="16">
+        <v>0.77</v>
+      </c>
+      <c r="J10" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K10" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L10" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M10" s="22">
+        <v>20</v>
+      </c>
+      <c r="N10" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O10" s="25">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="10">
+        <v>86</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="22">
+        <v>129</v>
+      </c>
+      <c r="H11" s="16">
+        <v>0.67</v>
+      </c>
+      <c r="I11" s="16">
+        <v>0.67</v>
+      </c>
+      <c r="J11" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="K11" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L11" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M11" s="22">
+        <v>86</v>
+      </c>
+      <c r="N11" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O11" s="25">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10">
+        <v>0</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="22">
+        <v>129</v>
+      </c>
+      <c r="H12" s="16">
+        <v>0.67</v>
+      </c>
+      <c r="I12" s="16">
+        <v>0.67</v>
+      </c>
+      <c r="J12" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="K12" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="22">
+        <v>86</v>
+      </c>
+      <c r="N12" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O12" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="10">
+        <v>43</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="22">
+        <v>129</v>
+      </c>
+      <c r="H13" s="16">
+        <v>0.67</v>
+      </c>
+      <c r="I13" s="16">
+        <v>0.67</v>
+      </c>
+      <c r="J13" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="K13" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L13" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" s="22">
+        <v>86</v>
+      </c>
+      <c r="N13" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O13" s="25">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="10">
+        <v>263</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="22">
+        <v>288</v>
+      </c>
+      <c r="H14" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="J14" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K14" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" s="22">
+        <v>263</v>
+      </c>
+      <c r="N14" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O14" s="25">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10">
+        <v>0</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="22">
+        <v>288</v>
+      </c>
+      <c r="H15" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="I15" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="J15" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M15" s="22">
+        <v>263</v>
+      </c>
+      <c r="N15" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O15" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="10">
+        <v>25</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="22">
+        <v>288</v>
+      </c>
+      <c r="H16" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="I16" s="16">
+        <v>0.91</v>
+      </c>
+      <c r="J16" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K16" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" s="22">
+        <v>263</v>
+      </c>
+      <c r="N16" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O16" s="25">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="10">
+        <v>169</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="22">
+        <v>176</v>
+      </c>
+      <c r="H17" s="16">
+        <v>0.96</v>
+      </c>
+      <c r="I17" s="16">
+        <v>0.96</v>
+      </c>
+      <c r="J17" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K17" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" s="22">
+        <v>169</v>
+      </c>
+      <c r="N17" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O17" s="25">
+        <v>0.96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18" s="22">
+        <v>176</v>
+      </c>
+      <c r="H18" s="16">
+        <v>0.96</v>
+      </c>
+      <c r="I18" s="16">
+        <v>0.96</v>
+      </c>
+      <c r="J18" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K18" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" s="22">
+        <v>169</v>
+      </c>
+      <c r="N18" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O18" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="10">
+        <v>7</v>
+      </c>
+      <c r="F19" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="22">
+        <v>176</v>
+      </c>
+      <c r="H19" s="16">
+        <v>0.96</v>
+      </c>
+      <c r="I19" s="16">
+        <v>0.96</v>
+      </c>
+      <c r="J19" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K19" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M19" s="22">
+        <v>169</v>
+      </c>
+      <c r="N19" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O19" s="25">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="10">
+        <v>230</v>
+      </c>
+      <c r="F20" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="22">
+        <v>238</v>
+      </c>
+      <c r="H20" s="16">
+        <v>0.97</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0.97</v>
+      </c>
+      <c r="J20" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K20" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" s="22">
+        <v>230</v>
+      </c>
+      <c r="N20" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O20" s="25">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10">
+        <v>0</v>
+      </c>
+      <c r="F21" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="22">
+        <v>238</v>
+      </c>
+      <c r="H21" s="16">
+        <v>0.97</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0.97</v>
+      </c>
+      <c r="J21" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K21" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" s="22">
+        <v>230</v>
+      </c>
+      <c r="N21" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O21" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="10">
+        <v>8</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="22">
+        <v>238</v>
+      </c>
+      <c r="H22" s="16">
+        <v>0.97</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0.97</v>
+      </c>
+      <c r="J22" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K22" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L22" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" s="22">
+        <v>230</v>
+      </c>
+      <c r="N22" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O22" s="25">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="10">
+        <v>102</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G23" s="22">
+        <v>107</v>
+      </c>
+      <c r="H23" s="16">
+        <v>0.95</v>
+      </c>
+      <c r="I23" s="16">
+        <v>0.95</v>
+      </c>
+      <c r="J23" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K23" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L23" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" s="22">
+        <v>102</v>
+      </c>
+      <c r="N23" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O23" s="25">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G24" s="22">
+        <v>107</v>
+      </c>
+      <c r="H24" s="16">
+        <v>0.95</v>
+      </c>
+      <c r="I24" s="16">
+        <v>0.95</v>
+      </c>
+      <c r="J24" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K24" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M24" s="22">
+        <v>102</v>
+      </c>
+      <c r="N24" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O24" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="10">
+        <v>5</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" s="22">
+        <v>107</v>
+      </c>
+      <c r="H25" s="16">
+        <v>0.95</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0.95</v>
+      </c>
+      <c r="J25" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K25" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" s="22">
+        <v>102</v>
+      </c>
+      <c r="N25" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O25" s="25">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="10">
+        <v>13</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="22">
+        <v>14</v>
+      </c>
+      <c r="H26" s="16">
+        <v>0.93</v>
+      </c>
+      <c r="I26" s="16">
+        <v>0.93</v>
+      </c>
+      <c r="J26" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K26" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M26" s="22">
+        <v>13</v>
+      </c>
+      <c r="N26" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O26" s="25">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="22">
+        <v>14</v>
+      </c>
+      <c r="H27" s="16">
+        <v>0.93</v>
+      </c>
+      <c r="I27" s="16">
+        <v>0.93</v>
+      </c>
+      <c r="J27" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K27" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L27" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M27" s="22">
+        <v>13</v>
+      </c>
+      <c r="N27" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O27" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" s="10">
+        <v>1</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="22">
+        <v>14</v>
+      </c>
+      <c r="H28" s="16">
+        <v>0.93</v>
+      </c>
+      <c r="I28" s="16">
+        <v>0.93</v>
+      </c>
+      <c r="J28" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K28" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L28" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M28" s="22">
+        <v>13</v>
+      </c>
+      <c r="N28" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O28" s="25">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="10">
+        <v>20</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="22">
+        <v>23</v>
+      </c>
+      <c r="H29" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="I29" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="J29" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="K29" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L29" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M29" s="22">
+        <v>20</v>
+      </c>
+      <c r="N29" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O29" s="25">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="10">
+        <v>0</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="22">
+        <v>23</v>
+      </c>
+      <c r="H30" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="I30" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="J30" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="K30" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L30" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M30" s="22">
+        <v>20</v>
+      </c>
+      <c r="N30" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O30" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="10">
+        <v>3</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="22">
+        <v>23</v>
+      </c>
+      <c r="H31" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="I31" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="J31" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="K31" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="L31" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="M31" s="22">
+        <v>20</v>
+      </c>
+      <c r="N31" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O31" s="25">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="22">
+        <v>38</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="22">
+        <v>43</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="I32" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="J32" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K32" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L32" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M32" s="22">
+        <v>43</v>
+      </c>
+      <c r="N32" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O32" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="22">
+        <v>0</v>
+      </c>
+      <c r="F33" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="22">
+        <v>43</v>
+      </c>
+      <c r="H33" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="I33" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="J33" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K33" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L33" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M33" s="22">
+        <v>43</v>
+      </c>
+      <c r="N33" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O33" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="22">
+        <v>5</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="22">
+        <v>43</v>
+      </c>
+      <c r="H34" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="I34" s="25">
+        <v>0.88372092999999996</v>
+      </c>
+      <c r="J34" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K34" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L34" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M34" s="22">
+        <v>43</v>
+      </c>
+      <c r="N34" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O34" s="25">
+        <v>0.11627907</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="22">
+        <v>0</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G35" s="22">
+        <v>0</v>
+      </c>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K35" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L35" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M35" s="22">
+        <v>0</v>
+      </c>
+      <c r="N35" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O35" s="25"/>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="22">
+        <v>0</v>
+      </c>
+      <c r="F36" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" s="22">
+        <v>0</v>
+      </c>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K36" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L36" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M36" s="22">
+        <v>0</v>
+      </c>
+      <c r="N36" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O36" s="25"/>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="22">
+        <v>0</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G37" s="22">
+        <v>0</v>
+      </c>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K37" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L37" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M37" s="22">
+        <v>0</v>
+      </c>
+      <c r="N37" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O37" s="25"/>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="22">
+        <v>13</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="22">
+        <v>15</v>
+      </c>
+      <c r="H38" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="I38" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="J38" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K38" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L38" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M38" s="22">
+        <v>15</v>
+      </c>
+      <c r="N38" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O38" s="25">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" s="22">
+        <v>0</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="22">
+        <v>15</v>
+      </c>
+      <c r="H39" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="I39" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="J39" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K39" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L39" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M39" s="22">
+        <v>15</v>
+      </c>
+      <c r="N39" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O39" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" s="22">
+        <v>2</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" s="22">
+        <v>15</v>
+      </c>
+      <c r="H40" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="I40" s="16">
+        <v>0.87</v>
+      </c>
+      <c r="J40" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K40" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L40" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M40" s="22">
+        <v>15</v>
+      </c>
+      <c r="N40" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O40" s="25">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A41" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="22">
+        <v>244</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G41" s="22">
+        <v>283</v>
+      </c>
+      <c r="H41" s="25">
+        <v>0.862190813</v>
+      </c>
+      <c r="I41" s="25">
+        <v>0.862190813</v>
+      </c>
+      <c r="J41" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K41" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L41" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M41" s="22">
+        <v>283</v>
+      </c>
+      <c r="N41" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O41" s="25">
+        <v>0.862190813</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A42" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" s="22">
+        <v>0</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G42" s="22">
+        <v>283</v>
+      </c>
+      <c r="H42" s="25">
+        <v>0.862190813</v>
+      </c>
+      <c r="I42" s="25">
+        <v>0.862190813</v>
+      </c>
+      <c r="J42" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K42" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L42" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M42" s="22">
+        <v>283</v>
+      </c>
+      <c r="N42" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O42" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A43" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="22">
+        <v>39</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G43" s="22">
+        <v>283</v>
+      </c>
+      <c r="H43" s="25">
+        <v>0.862190813</v>
+      </c>
+      <c r="I43" s="25">
+        <v>0.862190813</v>
+      </c>
+      <c r="J43" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K43" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L43" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="M43" s="22">
+        <v>283</v>
+      </c>
+      <c r="N43" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O43" s="25">
+        <v>0.137809187</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="22">
+        <v>214</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G44" s="22">
+        <v>242</v>
+      </c>
+      <c r="H44" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="I44" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="J44" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K44" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L44" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M44" s="22">
+        <v>242</v>
+      </c>
+      <c r="N44" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O44" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" s="22">
+        <v>0</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G45" s="22">
+        <v>242</v>
+      </c>
+      <c r="H45" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="I45" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="J45" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K45" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L45" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M45" s="22">
+        <v>242</v>
+      </c>
+      <c r="N45" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O45" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="22">
+        <v>28</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G46" s="22">
+        <v>242</v>
+      </c>
+      <c r="H46" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="I46" s="25">
+        <v>0.88429752100000003</v>
+      </c>
+      <c r="J46" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K46" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L46" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M46" s="22">
+        <v>242</v>
+      </c>
+      <c r="N46" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O46" s="25">
+        <v>0.115702479</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="22">
+        <v>164</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G47" s="22">
+        <v>202</v>
+      </c>
+      <c r="H47" s="25">
+        <v>0.97619047599999997</v>
+      </c>
+      <c r="I47" s="25">
+        <v>0.98019802</v>
+      </c>
+      <c r="J47" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K47" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L47" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M47" s="22">
+        <v>168</v>
+      </c>
+      <c r="N47" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O47" s="25">
+        <v>0.81188118799999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" s="22">
+        <v>34</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G48" s="22">
+        <v>202</v>
+      </c>
+      <c r="H48" s="25">
+        <v>0.97619047599999997</v>
+      </c>
+      <c r="I48" s="25">
+        <v>0.98019802</v>
+      </c>
+      <c r="J48" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K48" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L48" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M48" s="22">
+        <v>168</v>
+      </c>
+      <c r="N48" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O48" s="25">
+        <v>0.168316832</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A49" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="22">
+        <v>4</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G49" s="22">
+        <v>202</v>
+      </c>
+      <c r="H49" s="25">
+        <v>0.97619047599999997</v>
+      </c>
+      <c r="I49" s="25">
+        <v>0.98019802</v>
+      </c>
+      <c r="J49" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K49" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L49" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M49" s="22">
+        <v>168</v>
+      </c>
+      <c r="N49" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O49" s="25">
+        <v>1.980198E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="22">
+        <v>241</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G50" s="22">
+        <v>256</v>
+      </c>
+      <c r="H50" s="25">
+        <v>0.94140625</v>
+      </c>
+      <c r="I50" s="25">
+        <v>0.94140625</v>
+      </c>
+      <c r="J50" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K50" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L50" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M50" s="22">
+        <v>256</v>
+      </c>
+      <c r="N50" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O50" s="25">
+        <v>0.94140625</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A51" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" s="22">
+        <v>0</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" s="22">
+        <v>256</v>
+      </c>
+      <c r="H51" s="25">
+        <v>0.94140625</v>
+      </c>
+      <c r="I51" s="25">
+        <v>0.94140625</v>
+      </c>
+      <c r="J51" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K51" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L51" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M51" s="22">
+        <v>256</v>
+      </c>
+      <c r="N51" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O51" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A52" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="22">
+        <v>15</v>
+      </c>
+      <c r="F52" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G52" s="22">
+        <v>256</v>
+      </c>
+      <c r="H52" s="25">
+        <v>0.94140625</v>
+      </c>
+      <c r="I52" s="25">
+        <v>0.94140625</v>
+      </c>
+      <c r="J52" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K52" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L52" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M52" s="22">
+        <v>256</v>
+      </c>
+      <c r="N52" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O52" s="25">
+        <v>5.859375E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A53" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="22">
+        <v>245</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G53" s="22">
+        <v>284</v>
+      </c>
+      <c r="H53" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="I53" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="J53" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K53" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L53" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M53" s="22">
+        <v>284</v>
+      </c>
+      <c r="N53" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O53" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A54" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" s="22">
+        <v>0</v>
+      </c>
+      <c r="F54" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G54" s="22">
+        <v>284</v>
+      </c>
+      <c r="H54" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="I54" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="J54" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K54" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L54" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M54" s="22">
+        <v>284</v>
+      </c>
+      <c r="N54" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O54" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A55" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="22">
+        <v>39</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G55" s="22">
+        <v>284</v>
+      </c>
+      <c r="H55" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="I55" s="25">
+        <v>0.86267605599999997</v>
+      </c>
+      <c r="J55" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K55" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L55" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M55" s="22">
+        <v>284</v>
+      </c>
+      <c r="N55" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O55" s="25">
+        <v>0.137323944</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A56" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="22">
+        <v>5</v>
+      </c>
+      <c r="F56" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" s="22">
+        <v>5</v>
+      </c>
+      <c r="H56" s="25">
+        <v>1</v>
+      </c>
+      <c r="I56" s="25">
+        <v>1</v>
+      </c>
+      <c r="J56" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K56" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L56" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M56" s="22">
+        <v>5</v>
+      </c>
+      <c r="N56" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O56" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" s="22">
+        <v>0</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G57" s="22">
+        <v>5</v>
+      </c>
+      <c r="H57" s="25">
+        <v>1</v>
+      </c>
+      <c r="I57" s="25">
+        <v>1</v>
+      </c>
+      <c r="J57" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K57" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L57" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" s="22">
+        <v>5</v>
+      </c>
+      <c r="N57" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O57" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A58" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="22">
+        <v>0</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="22">
+        <v>5</v>
+      </c>
+      <c r="H58" s="25">
+        <v>1</v>
+      </c>
+      <c r="I58" s="25">
+        <v>1</v>
+      </c>
+      <c r="J58" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K58" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L58" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M58" s="22">
+        <v>5</v>
+      </c>
+      <c r="N58" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O58" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A59" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="22">
+        <v>28</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59" s="22">
+        <v>30</v>
+      </c>
+      <c r="H59" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="I59" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="J59" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K59" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L59" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M59" s="22">
+        <v>30</v>
+      </c>
+      <c r="N59" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O59" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A60" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="22">
+        <v>0</v>
+      </c>
+      <c r="F60" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60" s="22">
+        <v>30</v>
+      </c>
+      <c r="H60" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="I60" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="J60" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K60" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L60" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M60" s="22">
+        <v>30</v>
+      </c>
+      <c r="N60" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O60" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A61" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" s="22">
+        <v>2</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" s="22">
+        <v>30</v>
+      </c>
+      <c r="H61" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="I61" s="25">
+        <v>0.93333333299999999</v>
+      </c>
+      <c r="J61" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="K61" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L61" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="M61" s="22">
+        <v>30</v>
+      </c>
+      <c r="N61" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O61" s="25">
+        <v>6.6666666999999999E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A62" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="22">
+        <v>5</v>
+      </c>
+      <c r="F62" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" s="22">
+        <v>12</v>
+      </c>
+      <c r="H62" s="25">
+        <v>0.71428571399999996</v>
+      </c>
+      <c r="I62" s="25">
+        <v>0.83333333300000001</v>
+      </c>
+      <c r="J62" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K62" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L62" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M62" s="22">
+        <v>7</v>
+      </c>
+      <c r="N62" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O62" s="25">
+        <v>0.41666666699999999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A63" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="22">
+        <v>5</v>
+      </c>
+      <c r="F63" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63" s="22">
+        <v>12</v>
+      </c>
+      <c r="H63" s="25">
+        <v>0.71428571399999996</v>
+      </c>
+      <c r="I63" s="25">
+        <v>0.83333333300000001</v>
+      </c>
+      <c r="J63" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K63" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L63" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M63" s="22">
+        <v>7</v>
+      </c>
+      <c r="N63" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O63" s="25">
+        <v>0.41666666699999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A64" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" s="22">
+        <v>2</v>
+      </c>
+      <c r="F64" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64" s="22">
+        <v>12</v>
+      </c>
+      <c r="H64" s="25">
+        <v>0.71428571399999996</v>
+      </c>
+      <c r="I64" s="25">
+        <v>0.83333333300000001</v>
+      </c>
+      <c r="J64" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K64" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L64" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M64" s="22">
+        <v>7</v>
+      </c>
+      <c r="N64" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O64" s="25">
+        <v>0.16666666699999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A65" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="22">
+        <v>0</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="22">
+        <v>0</v>
+      </c>
+      <c r="H65" s="25"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K65" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L65" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M65" s="22">
+        <v>0</v>
+      </c>
+      <c r="N65" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O65" s="25"/>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A66" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" s="22">
+        <v>0</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" s="22">
+        <v>0</v>
+      </c>
+      <c r="H66" s="25"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K66" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L66" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M66" s="22">
+        <v>0</v>
+      </c>
+      <c r="N66" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O66" s="25"/>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A67" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="22">
+        <v>0</v>
+      </c>
+      <c r="F67" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" s="22">
+        <v>0</v>
+      </c>
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K67" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L67" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M67" s="22">
+        <v>0</v>
+      </c>
+      <c r="N67" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O67" s="25"/>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A68" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="22">
+        <v>0</v>
+      </c>
+      <c r="F68" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G68" s="22">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16"/>
+      <c r="I68" s="16"/>
+      <c r="J68" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K68" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L68" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M68" s="22">
+        <v>0</v>
+      </c>
+      <c r="N68" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O68" s="25"/>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A69" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" s="22">
+        <v>0</v>
+      </c>
+      <c r="F69" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G69" s="22">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16"/>
+      <c r="I69" s="16"/>
+      <c r="J69" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K69" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L69" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M69" s="22">
+        <v>0</v>
+      </c>
+      <c r="N69" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O69" s="25"/>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A70" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E70" s="22">
+        <v>0</v>
+      </c>
+      <c r="F70" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G70" s="22">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K70" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L70" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M70" s="22">
+        <v>0</v>
+      </c>
+      <c r="N70" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O70" s="25"/>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A71" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E71" s="22">
+        <v>18</v>
+      </c>
+      <c r="F71" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" s="22">
+        <v>71</v>
+      </c>
+      <c r="H71" s="25">
+        <v>1</v>
+      </c>
+      <c r="I71" s="25">
+        <v>1</v>
+      </c>
+      <c r="J71" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K71" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L71" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M71" s="22">
+        <v>18</v>
+      </c>
+      <c r="N71" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O71" s="25">
+        <v>0.25352112700000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A72" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" s="22">
+        <v>53</v>
+      </c>
+      <c r="F72" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G72" s="22">
+        <v>71</v>
+      </c>
+      <c r="H72" s="25">
+        <v>1</v>
+      </c>
+      <c r="I72" s="25">
+        <v>1</v>
+      </c>
+      <c r="J72" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K72" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L72" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M72" s="22">
+        <v>18</v>
+      </c>
+      <c r="N72" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O72" s="25">
+        <v>0.74647887300000004</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A73" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" s="22">
+        <v>0</v>
+      </c>
+      <c r="F73" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G73" s="22">
+        <v>71</v>
+      </c>
+      <c r="H73" s="25">
+        <v>1</v>
+      </c>
+      <c r="I73" s="25">
+        <v>1</v>
+      </c>
+      <c r="J73" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K73" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L73" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M73" s="22">
+        <v>18</v>
+      </c>
+      <c r="N73" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O73" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A74" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E74" s="22">
+        <v>36</v>
+      </c>
+      <c r="F74" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G74" s="22">
+        <v>60</v>
+      </c>
+      <c r="H74" s="25">
+        <v>0.75</v>
+      </c>
+      <c r="I74" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="J74" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K74" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L74" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M74" s="22">
+        <v>48</v>
+      </c>
+      <c r="N74" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O74" s="25">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A75" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" s="22">
+        <v>12</v>
+      </c>
+      <c r="F75" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" s="22">
+        <v>60</v>
+      </c>
+      <c r="H75" s="25">
+        <v>0.75</v>
+      </c>
+      <c r="I75" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="J75" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K75" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L75" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M75" s="22">
+        <v>48</v>
+      </c>
+      <c r="N75" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O75" s="25">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A76" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="22">
+        <v>12</v>
+      </c>
+      <c r="F76" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" s="22">
+        <v>60</v>
+      </c>
+      <c r="H76" s="25">
+        <v>0.75</v>
+      </c>
+      <c r="I76" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="J76" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K76" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L76" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="M76" s="22">
+        <v>48</v>
+      </c>
+      <c r="N76" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O76" s="25">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A77" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="22">
+        <v>1</v>
+      </c>
+      <c r="F77" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G77" s="22">
+        <v>55</v>
+      </c>
+      <c r="H77" s="25">
+        <v>1</v>
+      </c>
+      <c r="I77" s="25">
+        <v>1</v>
+      </c>
+      <c r="J77" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K77" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L77" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M77" s="22">
+        <v>1</v>
+      </c>
+      <c r="N77" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O77" s="25">
+        <v>1.8181817999999999E-2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A78" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" s="22">
+        <v>54</v>
+      </c>
+      <c r="F78" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G78" s="22">
+        <v>55</v>
+      </c>
+      <c r="H78" s="25">
+        <v>1</v>
+      </c>
+      <c r="I78" s="25">
+        <v>1</v>
+      </c>
+      <c r="J78" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K78" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L78" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M78" s="22">
+        <v>1</v>
+      </c>
+      <c r="N78" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O78" s="25">
+        <v>0.98181818200000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A79" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" s="22">
+        <v>0</v>
+      </c>
+      <c r="F79" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G79" s="22">
+        <v>55</v>
+      </c>
+      <c r="H79" s="25">
+        <v>1</v>
+      </c>
+      <c r="I79" s="25">
+        <v>1</v>
+      </c>
+      <c r="J79" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K79" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L79" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M79" s="22">
+        <v>1</v>
+      </c>
+      <c r="N79" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O79" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A80" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="22">
+        <v>12</v>
+      </c>
+      <c r="F80" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G80" s="22">
+        <v>83</v>
+      </c>
+      <c r="H80" s="25">
+        <v>1</v>
+      </c>
+      <c r="I80" s="25">
+        <v>1</v>
+      </c>
+      <c r="J80" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K80" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L80" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M80" s="22">
+        <v>12</v>
+      </c>
+      <c r="N80" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O80" s="25">
+        <v>0.14457831300000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A81" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" s="22">
+        <v>71</v>
+      </c>
+      <c r="F81" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G81" s="22">
+        <v>83</v>
+      </c>
+      <c r="H81" s="25">
+        <v>1</v>
+      </c>
+      <c r="I81" s="25">
+        <v>1</v>
+      </c>
+      <c r="J81" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K81" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L81" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M81" s="22">
+        <v>12</v>
+      </c>
+      <c r="N81" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O81" s="25">
+        <v>0.85542168699999999</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A82" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E82" s="22">
+        <v>0</v>
+      </c>
+      <c r="F82" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G82" s="22">
+        <v>83</v>
+      </c>
+      <c r="H82" s="25">
+        <v>1</v>
+      </c>
+      <c r="I82" s="25">
+        <v>1</v>
+      </c>
+      <c r="J82" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K82" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L82" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M82" s="22">
+        <v>12</v>
+      </c>
+      <c r="N82" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O82" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A83" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="22">
+        <v>13</v>
+      </c>
+      <c r="F83" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G83" s="22">
+        <v>26</v>
+      </c>
+      <c r="H83" s="25">
+        <v>0.928571429</v>
+      </c>
+      <c r="I83" s="25">
+        <v>0.96153846200000004</v>
+      </c>
+      <c r="J83" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K83" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L83" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M83" s="22">
+        <v>14</v>
+      </c>
+      <c r="N83" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O83" s="25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A84" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" s="22">
+        <v>12</v>
+      </c>
+      <c r="F84" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G84" s="22">
+        <v>26</v>
+      </c>
+      <c r="H84" s="25">
+        <v>0.928571429</v>
+      </c>
+      <c r="I84" s="25">
+        <v>0.96153846200000004</v>
+      </c>
+      <c r="J84" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K84" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L84" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M84" s="22">
+        <v>14</v>
+      </c>
+      <c r="N84" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O84" s="25">
+        <v>0.46153846199999998</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A85" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" s="22">
+        <v>1</v>
+      </c>
+      <c r="F85" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G85" s="22">
+        <v>26</v>
+      </c>
+      <c r="H85" s="25">
+        <v>0.928571429</v>
+      </c>
+      <c r="I85" s="25">
+        <v>0.96153846200000004</v>
+      </c>
+      <c r="J85" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K85" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L85" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M85" s="22">
+        <v>14</v>
+      </c>
+      <c r="N85" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O85" s="25">
+        <v>3.8461538000000003E-2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A86" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="22">
+        <v>0</v>
+      </c>
+      <c r="F86" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G86" s="22">
+        <v>0</v>
+      </c>
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K86" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L86" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M86" s="22">
+        <v>0</v>
+      </c>
+      <c r="N86" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O86" s="25"/>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A87" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" s="22">
+        <v>0</v>
+      </c>
+      <c r="F87" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" s="22">
+        <v>0</v>
+      </c>
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K87" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L87" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M87" s="22">
+        <v>0</v>
+      </c>
+      <c r="N87" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O87" s="25"/>
+    </row>
+    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A88" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="22">
+        <v>0</v>
+      </c>
+      <c r="F88" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G88" s="22">
+        <v>0</v>
+      </c>
+      <c r="H88" s="25"/>
+      <c r="I88" s="25"/>
+      <c r="J88" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="K88" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L88" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="M88" s="22">
+        <v>0</v>
+      </c>
+      <c r="N88" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O88" s="25"/>
+    </row>
+    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A89" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E89" s="22">
+        <v>8</v>
+      </c>
+      <c r="F89" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89" s="22">
+        <v>15</v>
+      </c>
+      <c r="H89" s="25">
+        <v>1</v>
+      </c>
+      <c r="I89" s="25">
+        <v>1</v>
+      </c>
+      <c r="J89" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K89" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L89" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M89" s="22">
+        <v>8</v>
+      </c>
+      <c r="N89" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O89" s="25">
+        <v>0.53333333299999997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A90" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" s="22">
+        <v>7</v>
+      </c>
+      <c r="F90" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G90" s="22">
+        <v>15</v>
+      </c>
+      <c r="H90" s="25">
+        <v>1</v>
+      </c>
+      <c r="I90" s="25">
+        <v>1</v>
+      </c>
+      <c r="J90" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K90" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L90" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M90" s="22">
+        <v>8</v>
+      </c>
+      <c r="N90" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O90" s="25">
+        <v>0.46666666699999998</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A91" s="24">
+        <v>2026</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="22">
+        <v>0</v>
+      </c>
+      <c r="F91" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91" s="22">
+        <v>15</v>
+      </c>
+      <c r="H91" s="25">
+        <v>1</v>
+      </c>
+      <c r="I91" s="25">
+        <v>1</v>
+      </c>
+      <c r="J91" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="K91" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L91" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M91" s="22">
+        <v>8</v>
+      </c>
+      <c r="N91" s="23">
+        <v>46022</v>
+      </c>
+      <c r="O91" s="25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="E92" s="10"/>
+      <c r="H92" s="16"/>
+      <c r="I92" s="16"/>
+      <c r="L92" s="10"/>
+      <c r="N92" s="2"/>
+    </row>
+    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A93" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E93" s="10"/>
+      <c r="H93" s="16"/>
+      <c r="I93" s="16"/>
+      <c r="L93" s="10"/>
+      <c r="N93" s="2"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:O91" xr:uid="{D721BC59-B85C-482C-A1D6-3D778A641191}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:O91">
+      <sortCondition ref="A2:A91"/>
+      <sortCondition ref="C2:C91"/>
+      <sortCondition ref="D2:D91" customList="On Time,Pending,Overdue"/>
+    </sortState>
+  </autoFilter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:O63"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23825B83-CBE7-4771-A574-1862CEFF1E8B}">
+  <dimension ref="A1:P95"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G10" sqref="G10"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="58.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="28" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="26" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="26.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1" s="1" t="s">
+    <row r="1" spans="1:16" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="N1" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>2024</v>
+      </c>
+      <c r="B2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" s="15">
+        <v>1</v>
+      </c>
+      <c r="G2" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2">
+        <f>SUM(F2,F3,F4)</f>
+        <v>2</v>
+      </c>
+      <c r="I2" s="16">
+        <f>I3</f>
+        <v>0.5</v>
+      </c>
+      <c r="J2" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="K2" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N2">
+        <v>1</v>
+      </c>
+      <c r="O2" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P2" s="17">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>2024</v>
+      </c>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="15">
+        <v>0</v>
+      </c>
+      <c r="G3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3">
+        <v>2</v>
+      </c>
+      <c r="I3" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="J3" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="K3" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3">
+        <v>1</v>
+      </c>
+      <c r="O3" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P3" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>2024</v>
+      </c>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="15">
+        <v>1</v>
+      </c>
+      <c r="G4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4">
+        <v>2</v>
+      </c>
+      <c r="I4" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="J4" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="K4" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4">
+        <v>1</v>
+      </c>
+      <c r="O4" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P4" s="17">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>2024</v>
+      </c>
+      <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="15">
+        <v>1</v>
+      </c>
+      <c r="G5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5">
+        <v>1</v>
+      </c>
+      <c r="I5" s="16">
+        <v>1</v>
+      </c>
+      <c r="J5" s="16">
+        <v>1</v>
+      </c>
+      <c r="K5" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N5">
+        <v>1</v>
+      </c>
+      <c r="O5" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P5" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>2024</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="15">
+        <v>0</v>
+      </c>
+      <c r="G6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6">
+        <v>1</v>
+      </c>
+      <c r="I6" s="16">
+        <v>1</v>
+      </c>
+      <c r="J6" s="16">
+        <v>1</v>
+      </c>
+      <c r="K6" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N6">
+        <v>1</v>
+      </c>
+      <c r="O6" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P6" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>2024</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="15">
+        <v>0</v>
+      </c>
+      <c r="G7" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7">
+        <v>1</v>
+      </c>
+      <c r="I7" s="16">
+        <v>1</v>
+      </c>
+      <c r="J7" s="16">
+        <v>1</v>
+      </c>
+      <c r="K7" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L7" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7">
+        <v>1</v>
+      </c>
+      <c r="O7" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P7" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>2024</v>
+      </c>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="15">
+        <v>4</v>
+      </c>
+      <c r="G8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8">
+        <v>6</v>
+      </c>
+      <c r="I8" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J8" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K8" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L8" t="s">
+        <v>20</v>
+      </c>
+      <c r="M8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N8">
+        <v>4</v>
+      </c>
+      <c r="O8" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P8" s="17">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>2024</v>
+      </c>
+      <c r="B9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0</v>
+      </c>
+      <c r="G9" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9">
+        <v>6</v>
+      </c>
+      <c r="I9" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J9" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K9" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M9" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N9">
+        <v>4</v>
+      </c>
+      <c r="O9" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P9" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>2024</v>
+      </c>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="15">
+        <v>2</v>
+      </c>
+      <c r="G10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10">
+        <v>6</v>
+      </c>
+      <c r="I10" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J10" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K10" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N10">
+        <v>4</v>
+      </c>
+      <c r="O10" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P10" s="17">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>2024</v>
+      </c>
+      <c r="B11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="15">
+        <v>0</v>
+      </c>
+      <c r="G11" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11">
+        <v>6</v>
+      </c>
+      <c r="I11" s="16">
+        <v>0</v>
+      </c>
+      <c r="J11" s="16">
+        <v>0</v>
+      </c>
+      <c r="K11" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L11" t="s">
+        <v>20</v>
+      </c>
+      <c r="M11" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>2024</v>
+      </c>
+      <c r="B12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="15">
+        <v>0</v>
+      </c>
+      <c r="G12" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12">
+        <v>6</v>
+      </c>
+      <c r="I12" s="16">
+        <v>0</v>
+      </c>
+      <c r="J12" s="16">
+        <v>0</v>
+      </c>
+      <c r="K12" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L12" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N12">
+        <v>0</v>
+      </c>
+      <c r="O12" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P12" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>2024</v>
+      </c>
+      <c r="B13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="15">
+        <v>6</v>
+      </c>
+      <c r="G13" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13">
+        <v>6</v>
+      </c>
+      <c r="I13" s="16">
+        <v>0</v>
+      </c>
+      <c r="J13" s="16">
+        <v>0</v>
+      </c>
+      <c r="K13" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L13" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="N13">
+        <v>0</v>
+      </c>
+      <c r="O13" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P13" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>2024</v>
+      </c>
+      <c r="B14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="15">
+        <v>53</v>
+      </c>
+      <c r="G14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14">
+        <v>59</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="J14" s="16">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L14" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N14">
+        <v>53</v>
+      </c>
+      <c r="O14" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P14" s="17">
+        <v>0.89830508474576276</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>2024</v>
+      </c>
+      <c r="B15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="15">
+        <v>0</v>
+      </c>
+      <c r="G15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15">
+        <v>59</v>
+      </c>
+      <c r="I15" s="16">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="J15" s="16">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="K15" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L15" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N15">
+        <v>53</v>
+      </c>
+      <c r="O15" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P15" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>2024</v>
+      </c>
+      <c r="B16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="15">
+        <v>6</v>
+      </c>
+      <c r="G16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16">
+        <v>59</v>
+      </c>
+      <c r="I16" s="16">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="J16" s="16">
+        <v>0.89830508474576276</v>
+      </c>
+      <c r="K16" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L16" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N16">
+        <v>53</v>
+      </c>
+      <c r="O16" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P16" s="17">
+        <v>0.10169491525423729</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>2024</v>
+      </c>
+      <c r="B17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="15">
+        <v>10</v>
+      </c>
+      <c r="G17" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17">
+        <v>11</v>
+      </c>
+      <c r="I17" s="16">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="J17" s="16">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="K17" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L17" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N17">
+        <v>10</v>
+      </c>
+      <c r="O17" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P17" s="17">
+        <v>0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>2024</v>
+      </c>
+      <c r="B18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="15">
+        <v>0</v>
+      </c>
+      <c r="G18" t="s">
+        <v>33</v>
+      </c>
+      <c r="H18">
+        <v>11</v>
+      </c>
+      <c r="I18" s="16">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="J18" s="16">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="K18" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L18" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N18">
+        <v>10</v>
+      </c>
+      <c r="O18" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P18" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>2024</v>
+      </c>
+      <c r="B19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="15">
+        <v>1</v>
+      </c>
+      <c r="G19" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19">
+        <v>11</v>
+      </c>
+      <c r="I19" s="16">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="J19" s="16">
+        <v>0.90909090909090906</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L19" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19">
+        <v>10</v>
+      </c>
+      <c r="O19" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P19" s="17">
+        <v>9.0909090909090912E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>2024</v>
+      </c>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="15">
+        <v>15</v>
+      </c>
+      <c r="G20" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20">
+        <v>16</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0.9375</v>
+      </c>
+      <c r="J20" s="16">
+        <v>0.9375</v>
+      </c>
+      <c r="K20" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L20" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N20">
+        <v>15</v>
+      </c>
+      <c r="O20" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P20" s="17">
+        <v>0.9375</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>2024</v>
+      </c>
+      <c r="B21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="15">
+        <v>0</v>
+      </c>
+      <c r="G21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21">
+        <v>16</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0.9375</v>
+      </c>
+      <c r="J21" s="16">
+        <v>0.9375</v>
+      </c>
+      <c r="K21" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L21" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N21">
+        <v>15</v>
+      </c>
+      <c r="O21" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>2024</v>
+      </c>
+      <c r="B22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="15">
+        <v>1</v>
+      </c>
+      <c r="G22" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22">
+        <v>16</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0.9375</v>
+      </c>
+      <c r="J22" s="16">
+        <v>0.9375</v>
+      </c>
+      <c r="K22" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L22" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N22">
+        <v>15</v>
+      </c>
+      <c r="O22" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P22" s="17">
+        <v>6.25E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>2024</v>
+      </c>
+      <c r="B23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="15">
+        <v>3</v>
+      </c>
+      <c r="G23" t="s">
+        <v>36</v>
+      </c>
+      <c r="H23">
+        <v>3</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1</v>
+      </c>
+      <c r="K23" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L23" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N23">
+        <v>3</v>
+      </c>
+      <c r="O23" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P23" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>2024</v>
+      </c>
+      <c r="B24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="15">
+        <v>0</v>
+      </c>
+      <c r="G24" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24">
+        <v>3</v>
+      </c>
+      <c r="I24" s="16">
+        <v>1</v>
+      </c>
+      <c r="J24" s="16">
+        <v>1</v>
+      </c>
+      <c r="K24" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L24" t="s">
+        <v>20</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N24">
+        <v>3</v>
+      </c>
+      <c r="O24" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P24" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>2024</v>
+      </c>
+      <c r="B25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0</v>
+      </c>
+      <c r="G25" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25">
+        <v>3</v>
+      </c>
+      <c r="I25" s="16">
+        <v>1</v>
+      </c>
+      <c r="J25" s="16">
+        <v>1</v>
+      </c>
+      <c r="K25" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L25" t="s">
+        <v>20</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N25">
+        <v>3</v>
+      </c>
+      <c r="O25" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P25" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>2024</v>
+      </c>
+      <c r="B26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="15">
+        <v>3</v>
+      </c>
+      <c r="G26" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26">
+        <v>3</v>
+      </c>
+      <c r="I26" s="16">
+        <v>1</v>
+      </c>
+      <c r="J26" s="16">
+        <v>1</v>
+      </c>
+      <c r="K26" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L26" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26">
+        <v>3</v>
+      </c>
+      <c r="O26" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P26" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>2024</v>
+      </c>
+      <c r="B27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="15">
+        <v>0</v>
+      </c>
+      <c r="G27" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27">
+        <v>3</v>
+      </c>
+      <c r="I27" s="16">
+        <v>1</v>
+      </c>
+      <c r="J27" s="16">
+        <v>1</v>
+      </c>
+      <c r="K27" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L27" t="s">
+        <v>20</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N27">
+        <v>3</v>
+      </c>
+      <c r="O27" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P27" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>2024</v>
+      </c>
+      <c r="B28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="15">
+        <v>0</v>
+      </c>
+      <c r="G28" t="s">
+        <v>28</v>
+      </c>
+      <c r="H28">
+        <v>3</v>
+      </c>
+      <c r="I28" s="16">
+        <v>1</v>
+      </c>
+      <c r="J28" s="16">
+        <v>1</v>
+      </c>
+      <c r="K28" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L28" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N28">
+        <v>3</v>
+      </c>
+      <c r="O28" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P28" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>2024</v>
+      </c>
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="15">
+        <v>2</v>
+      </c>
+      <c r="G29" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29">
+        <v>3</v>
+      </c>
+      <c r="I29" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J29" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N29">
+        <v>2</v>
+      </c>
+      <c r="O29" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P29" s="17">
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>2024</v>
+      </c>
+      <c r="B30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="15">
+        <v>0</v>
+      </c>
+      <c r="G30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30">
+        <v>3</v>
+      </c>
+      <c r="I30" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J30" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L30" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N30">
+        <v>2</v>
+      </c>
+      <c r="O30" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>2024</v>
+      </c>
+      <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" t="s">
+        <v>48</v>
+      </c>
+      <c r="D31" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="15">
+        <v>1</v>
+      </c>
+      <c r="G31" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31">
+        <v>3</v>
+      </c>
+      <c r="I31" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J31" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K31" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L31" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="N31">
+        <v>2</v>
+      </c>
+      <c r="O31" s="18">
+        <v>45930</v>
+      </c>
+      <c r="P31" s="17">
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>2025</v>
+      </c>
+      <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32">
+        <v>1</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L32" t="s">
+        <v>39</v>
+      </c>
+      <c r="M32" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="N32">
+        <v>1</v>
+      </c>
+      <c r="O32" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P32" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>2025</v>
+      </c>
+      <c r="B33" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+      <c r="G33" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33">
+        <v>1</v>
+      </c>
+      <c r="I33" s="17">
+        <v>0</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L33" t="s">
+        <v>39</v>
+      </c>
+      <c r="M33" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="N33">
+        <v>1</v>
+      </c>
+      <c r="O33" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P33" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>2025</v>
+      </c>
+      <c r="B34" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34">
+        <v>1</v>
+      </c>
+      <c r="G34" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34">
+        <v>1</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M34" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="N34">
+        <v>1</v>
+      </c>
+      <c r="O34" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P34" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>2025</v>
+      </c>
+      <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+      <c r="G35" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35">
+        <v>0</v>
+      </c>
+      <c r="I35" s="17"/>
+      <c r="J35" s="17"/>
+      <c r="K35" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L35" t="s">
+        <v>39</v>
+      </c>
+      <c r="M35" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N35">
+        <v>0</v>
+      </c>
+      <c r="O35" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P35" s="17"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>2025</v>
+      </c>
+      <c r="B36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+      <c r="G36" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36">
+        <v>0</v>
+      </c>
+      <c r="I36" s="17"/>
+      <c r="J36" s="17"/>
+      <c r="K36" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L36" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N36">
+        <v>0</v>
+      </c>
+      <c r="O36" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P36" s="17"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>2025</v>
+      </c>
+      <c r="B37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D37" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+      <c r="G37" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37">
+        <v>0</v>
+      </c>
+      <c r="I37" s="17"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L37" t="s">
+        <v>39</v>
+      </c>
+      <c r="M37" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+      <c r="O37" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P37" s="17"/>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>2025</v>
+      </c>
+      <c r="B38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38">
+        <v>2</v>
+      </c>
+      <c r="G38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H38">
+        <v>2</v>
+      </c>
+      <c r="I38" s="17">
+        <v>1</v>
+      </c>
+      <c r="J38" s="17"/>
+      <c r="K38" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M38" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N38">
+        <v>2</v>
+      </c>
+      <c r="O38" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P38" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>2025</v>
+      </c>
+      <c r="B39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" t="s">
+        <v>48</v>
+      </c>
+      <c r="D39" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39" t="s">
+        <v>28</v>
+      </c>
+      <c r="H39">
+        <v>2</v>
+      </c>
+      <c r="I39" s="17">
+        <v>1</v>
+      </c>
+      <c r="J39" s="17"/>
+      <c r="K39" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L39" t="s">
+        <v>39</v>
+      </c>
+      <c r="M39" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N39">
+        <v>2</v>
+      </c>
+      <c r="O39" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P39" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>2025</v>
+      </c>
+      <c r="B40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+      <c r="G40" t="s">
+        <v>28</v>
+      </c>
+      <c r="H40">
+        <v>2</v>
+      </c>
+      <c r="I40" s="17">
+        <v>1</v>
+      </c>
+      <c r="J40" s="17"/>
+      <c r="K40" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L40" t="s">
+        <v>39</v>
+      </c>
+      <c r="M40" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N40">
+        <v>2</v>
+      </c>
+      <c r="O40" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P40" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>2025</v>
+      </c>
+      <c r="B41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41">
+        <v>0</v>
+      </c>
+      <c r="G41" t="s">
+        <v>30</v>
+      </c>
+      <c r="H41">
+        <v>0</v>
+      </c>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M41" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+      <c r="O41" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P41" s="17"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>2025</v>
+      </c>
+      <c r="B42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" t="s">
+        <v>48</v>
+      </c>
+      <c r="D42" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+      <c r="G42" t="s">
+        <v>30</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="I42" s="17"/>
+      <c r="J42" s="17"/>
+      <c r="K42" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L42" t="s">
+        <v>39</v>
+      </c>
+      <c r="M42" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N42">
+        <v>0</v>
+      </c>
+      <c r="O42" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P42" s="17"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>2025</v>
+      </c>
+      <c r="B43" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L43" t="s">
+        <v>39</v>
+      </c>
+      <c r="M43" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+      <c r="O43" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P43" s="17"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>2025</v>
+      </c>
+      <c r="B44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" t="s">
+        <v>31</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44">
+        <v>51</v>
+      </c>
+      <c r="G44" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44">
+        <v>52</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0.98484848484848486</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0.98550724637681164</v>
+      </c>
+      <c r="K44" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M44" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N44">
+        <v>52</v>
+      </c>
+      <c r="O44" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P44" s="17">
+        <v>0.98076923076923073</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>2025</v>
+      </c>
+      <c r="B45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" t="s">
+        <v>31</v>
+      </c>
+      <c r="E45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45">
+        <v>52</v>
+      </c>
+      <c r="I45" s="17">
+        <v>0.98484848484848486</v>
+      </c>
+      <c r="J45" s="17">
+        <v>0.98550724637681164</v>
+      </c>
+      <c r="K45" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M45" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N45">
+        <v>52</v>
+      </c>
+      <c r="O45" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P45" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>2025</v>
+      </c>
+      <c r="B46" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" t="s">
+        <v>31</v>
+      </c>
+      <c r="E46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46">
+        <v>1</v>
+      </c>
+      <c r="G46" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46">
+        <v>52</v>
+      </c>
+      <c r="I46" s="17">
+        <v>0.98484848484848486</v>
+      </c>
+      <c r="J46" s="17">
+        <v>0.98550724637681164</v>
+      </c>
+      <c r="K46" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L46" t="s">
+        <v>39</v>
+      </c>
+      <c r="M46" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N46">
+        <v>52</v>
+      </c>
+      <c r="O46" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P46" s="17">
+        <v>1.9230769230769232E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>2025</v>
+      </c>
+      <c r="B47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>33</v>
+      </c>
+      <c r="H47">
+        <v>18</v>
+      </c>
+      <c r="I47" s="17">
+        <v>1</v>
+      </c>
+      <c r="J47" s="17">
+        <v>1</v>
+      </c>
+      <c r="K47" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L47" t="s">
+        <v>39</v>
+      </c>
+      <c r="M47" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P47" s="17">
+        <v>0.72222222222222221</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>2025</v>
+      </c>
+      <c r="B48" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" t="s">
+        <v>32</v>
+      </c>
+      <c r="E48" t="s">
+        <v>22</v>
+      </c>
+      <c r="F48">
+        <v>5</v>
+      </c>
+      <c r="G48" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48">
+        <v>18</v>
+      </c>
+      <c r="I48" s="17">
+        <v>1</v>
+      </c>
+      <c r="J48" s="17">
+        <v>1</v>
+      </c>
+      <c r="K48" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L48" t="s">
+        <v>39</v>
+      </c>
+      <c r="M48" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N48">
+        <v>0</v>
+      </c>
+      <c r="O48" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P48" s="17">
+        <v>0.27777777777777779</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>2025</v>
+      </c>
+      <c r="B49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+      <c r="G49" t="s">
+        <v>33</v>
+      </c>
+      <c r="H49">
+        <v>18</v>
+      </c>
+      <c r="I49" s="17">
+        <v>1</v>
+      </c>
+      <c r="J49" s="17">
+        <v>1</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L49" t="s">
+        <v>39</v>
+      </c>
+      <c r="M49" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N49">
+        <v>0</v>
+      </c>
+      <c r="O49" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P49" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>2025</v>
+      </c>
+      <c r="B50" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50">
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>30</v>
+      </c>
+      <c r="H50">
+        <v>17</v>
+      </c>
+      <c r="I50" s="17">
+        <v>0.94117647058823528</v>
+      </c>
+      <c r="J50" s="17">
+        <v>0.95</v>
+      </c>
+      <c r="K50" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L50" t="s">
+        <v>39</v>
+      </c>
+      <c r="M50" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N50">
+        <v>17</v>
+      </c>
+      <c r="O50" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P50" s="17">
+        <v>0.94117647058823528</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>2025</v>
+      </c>
+      <c r="B51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" t="s">
+        <v>48</v>
+      </c>
+      <c r="D51" t="s">
+        <v>34</v>
+      </c>
+      <c r="E51" t="s">
+        <v>22</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51" t="s">
+        <v>30</v>
+      </c>
+      <c r="H51">
+        <v>17</v>
+      </c>
+      <c r="I51" s="17">
+        <v>0.94117647058823528</v>
+      </c>
+      <c r="J51" s="17">
+        <v>0.95</v>
+      </c>
+      <c r="K51" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M51" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N51">
+        <v>17</v>
+      </c>
+      <c r="O51" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P51" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>2025</v>
+      </c>
+      <c r="B52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" t="s">
+        <v>48</v>
+      </c>
+      <c r="D52" t="s">
+        <v>34</v>
+      </c>
+      <c r="E52" t="s">
+        <v>23</v>
+      </c>
+      <c r="F52">
+        <v>1</v>
+      </c>
+      <c r="G52" t="s">
+        <v>30</v>
+      </c>
+      <c r="H52">
+        <v>17</v>
+      </c>
+      <c r="I52" s="17">
+        <v>0.94117647058823528</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0.95</v>
+      </c>
+      <c r="K52" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L52" t="s">
+        <v>39</v>
+      </c>
+      <c r="M52" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N52">
+        <v>17</v>
+      </c>
+      <c r="O52" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P52" s="17">
+        <v>5.8823529411764705E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>2025</v>
+      </c>
+      <c r="B53" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" t="s">
+        <v>48</v>
+      </c>
+      <c r="D53" t="s">
+        <v>35</v>
+      </c>
+      <c r="E53" t="s">
+        <v>18</v>
+      </c>
+      <c r="F53">
+        <v>1</v>
+      </c>
+      <c r="G53" t="s">
+        <v>36</v>
+      </c>
+      <c r="H53">
+        <v>1</v>
+      </c>
+      <c r="I53" s="17">
+        <v>1</v>
+      </c>
+      <c r="J53" s="17">
+        <v>1</v>
+      </c>
+      <c r="K53" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L53" t="s">
+        <v>39</v>
+      </c>
+      <c r="M53" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N53">
+        <v>1</v>
+      </c>
+      <c r="O53" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P53" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>2025</v>
+      </c>
+      <c r="B54" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" t="s">
+        <v>48</v>
+      </c>
+      <c r="D54" t="s">
+        <v>35</v>
+      </c>
+      <c r="E54" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+      <c r="G54" t="s">
+        <v>36</v>
+      </c>
+      <c r="H54">
+        <v>1</v>
+      </c>
+      <c r="I54" s="17">
+        <v>1</v>
+      </c>
+      <c r="J54" s="17">
+        <v>1</v>
+      </c>
+      <c r="K54" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L54" t="s">
+        <v>39</v>
+      </c>
+      <c r="M54" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N54">
+        <v>1</v>
+      </c>
+      <c r="O54" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P54" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>2025</v>
+      </c>
+      <c r="B55" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" t="s">
+        <v>35</v>
+      </c>
+      <c r="E55" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55" t="s">
+        <v>36</v>
+      </c>
+      <c r="H55">
+        <v>1</v>
+      </c>
+      <c r="I55" s="17">
+        <v>1</v>
+      </c>
+      <c r="J55" s="17">
+        <v>1</v>
+      </c>
+      <c r="K55" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L55" t="s">
+        <v>39</v>
+      </c>
+      <c r="M55" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N55">
+        <v>1</v>
+      </c>
+      <c r="O55" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P55" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>2025</v>
+      </c>
+      <c r="B56" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" t="s">
+        <v>37</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56">
+        <v>1</v>
+      </c>
+      <c r="G56" t="s">
+        <v>28</v>
+      </c>
+      <c r="H56">
+        <v>1</v>
+      </c>
+      <c r="I56" s="17">
+        <v>1</v>
+      </c>
+      <c r="J56" s="17"/>
+      <c r="K56" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L56" t="s">
+        <v>39</v>
+      </c>
+      <c r="M56" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N56">
+        <v>1</v>
+      </c>
+      <c r="O56" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P56" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>2025</v>
+      </c>
+      <c r="B57" t="s">
+        <v>16</v>
+      </c>
+      <c r="C57" t="s">
+        <v>48</v>
+      </c>
+      <c r="D57" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57" t="s">
+        <v>28</v>
+      </c>
+      <c r="H57">
+        <v>1</v>
+      </c>
+      <c r="I57" s="17">
+        <v>1</v>
+      </c>
+      <c r="J57" s="17"/>
+      <c r="K57" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L57" t="s">
+        <v>39</v>
+      </c>
+      <c r="M57" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N57">
+        <v>1</v>
+      </c>
+      <c r="O57" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P57" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>2025</v>
+      </c>
+      <c r="B58" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" t="s">
+        <v>48</v>
+      </c>
+      <c r="D58" t="s">
+        <v>37</v>
+      </c>
+      <c r="E58" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+      <c r="G58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H58">
+        <v>1</v>
+      </c>
+      <c r="I58" s="17">
+        <v>1</v>
+      </c>
+      <c r="J58" s="17"/>
+      <c r="K58" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L58" t="s">
+        <v>39</v>
+      </c>
+      <c r="M58" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N58">
+        <v>1</v>
+      </c>
+      <c r="O58" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P58" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>2025</v>
+      </c>
+      <c r="B59" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" t="s">
+        <v>48</v>
+      </c>
+      <c r="D59" t="s">
+        <v>38</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59">
+        <v>2</v>
+      </c>
+      <c r="G59" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59">
+        <v>2</v>
+      </c>
+      <c r="I59" s="17">
+        <v>1</v>
+      </c>
+      <c r="J59" s="17">
+        <v>1</v>
+      </c>
+      <c r="K59" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L59" t="s">
+        <v>39</v>
+      </c>
+      <c r="M59" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N59">
+        <v>2</v>
+      </c>
+      <c r="O59" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P59" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>2025</v>
+      </c>
+      <c r="B60" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" t="s">
+        <v>48</v>
+      </c>
+      <c r="D60" t="s">
+        <v>38</v>
+      </c>
+      <c r="E60" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+      <c r="G60" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60">
+        <v>2</v>
+      </c>
+      <c r="I60" s="17">
+        <v>1</v>
+      </c>
+      <c r="J60" s="17">
+        <v>1</v>
+      </c>
+      <c r="K60" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L60" t="s">
+        <v>39</v>
+      </c>
+      <c r="M60" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N60">
+        <v>2</v>
+      </c>
+      <c r="O60" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P60" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>2025</v>
+      </c>
+      <c r="B61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" t="s">
+        <v>38</v>
+      </c>
+      <c r="E61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61">
+        <v>2</v>
+      </c>
+      <c r="I61" s="17">
+        <v>1</v>
+      </c>
+      <c r="J61" s="17">
+        <v>1</v>
+      </c>
+      <c r="K61" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="L61" t="s">
+        <v>39</v>
+      </c>
+      <c r="M61" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N61">
+        <v>2</v>
+      </c>
+      <c r="O61" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P61" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B62" t="s">
+        <v>16</v>
+      </c>
+      <c r="C62" t="s">
+        <v>48</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62">
+        <v>0</v>
+      </c>
+      <c r="G62" t="s">
+        <v>19</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+      <c r="I62" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J62" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K62" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L62" t="s">
+        <v>39</v>
+      </c>
+      <c r="M62" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N62">
+        <v>0</v>
+      </c>
+      <c r="O62" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P62" s="17"/>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C63" t="s">
+        <v>48</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+      <c r="I63" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J63" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K63" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L63" t="s">
+        <v>39</v>
+      </c>
+      <c r="M63" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+      <c r="O63" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P63" s="17"/>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" t="s">
+        <v>48</v>
+      </c>
+      <c r="D64" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64">
+        <v>0</v>
+      </c>
+      <c r="G64" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+      <c r="I64" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J64" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K64" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L64" t="s">
+        <v>39</v>
+      </c>
+      <c r="M64" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N64">
+        <v>0</v>
+      </c>
+      <c r="O64" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P64" s="17"/>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C65" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" t="s">
+        <v>24</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65">
+        <v>0</v>
+      </c>
+      <c r="G65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
+      </c>
+      <c r="I65" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J65" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K65" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L65" t="s">
+        <v>39</v>
+      </c>
+      <c r="M65" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+      <c r="O65" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P65" s="17"/>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C66" t="s">
+        <v>48</v>
+      </c>
+      <c r="D66" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66">
+        <v>0</v>
+      </c>
+      <c r="G66" t="s">
+        <v>25</v>
+      </c>
+      <c r="H66">
+        <v>0</v>
+      </c>
+      <c r="I66" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J66" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K66" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L66" t="s">
+        <v>39</v>
+      </c>
+      <c r="M66" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N66">
+        <v>0</v>
+      </c>
+      <c r="O66" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P66" s="17"/>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B67" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" t="s">
+        <v>48</v>
+      </c>
+      <c r="D67" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67">
+        <v>0</v>
+      </c>
+      <c r="G67" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67">
+        <v>0</v>
+      </c>
+      <c r="I67" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J67" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K67" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L67" t="s">
+        <v>39</v>
+      </c>
+      <c r="M67" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N67">
+        <v>0</v>
+      </c>
+      <c r="O67" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P67" s="17"/>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B68" t="s">
+        <v>16</v>
+      </c>
+      <c r="C68" t="s">
+        <v>48</v>
+      </c>
+      <c r="D68" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68">
+        <v>0</v>
+      </c>
+      <c r="G68" t="s">
+        <v>28</v>
+      </c>
+      <c r="H68">
+        <v>0</v>
+      </c>
+      <c r="I68" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J68" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K68" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L68" t="s">
+        <v>39</v>
+      </c>
+      <c r="M68" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N68">
+        <v>0</v>
+      </c>
+      <c r="O68" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P68" s="17"/>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B69" t="s">
+        <v>16</v>
+      </c>
+      <c r="C69" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" t="s">
+        <v>27</v>
+      </c>
+      <c r="E69" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69">
+        <v>0</v>
+      </c>
+      <c r="G69" t="s">
+        <v>28</v>
+      </c>
+      <c r="H69">
+        <v>0</v>
+      </c>
+      <c r="I69" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J69" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K69" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L69" t="s">
+        <v>39</v>
+      </c>
+      <c r="M69" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N69">
+        <v>0</v>
+      </c>
+      <c r="O69" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P69" s="17"/>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" t="s">
+        <v>48</v>
+      </c>
+      <c r="D70" t="s">
+        <v>27</v>
+      </c>
+      <c r="E70" t="s">
+        <v>23</v>
+      </c>
+      <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70" t="s">
+        <v>28</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
+      </c>
+      <c r="I70" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J70" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K70" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L70" t="s">
+        <v>39</v>
+      </c>
+      <c r="M70" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N70">
+        <v>0</v>
+      </c>
+      <c r="O70" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P70" s="17"/>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B71" t="s">
+        <v>16</v>
+      </c>
+      <c r="C71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" t="s">
+        <v>29</v>
+      </c>
+      <c r="E71" t="s">
+        <v>18</v>
+      </c>
+      <c r="F71">
+        <v>0</v>
+      </c>
+      <c r="G71" t="s">
+        <v>30</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
+      </c>
+      <c r="I71" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J71" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K71" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L71" t="s">
+        <v>39</v>
+      </c>
+      <c r="M71" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N71">
+        <v>0</v>
+      </c>
+      <c r="O71" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P71" s="17"/>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B72" t="s">
+        <v>16</v>
+      </c>
+      <c r="C72" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" t="s">
+        <v>29</v>
+      </c>
+      <c r="E72" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72">
+        <v>0</v>
+      </c>
+      <c r="G72" t="s">
+        <v>30</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+      <c r="I72" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J72" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K72" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L72" t="s">
+        <v>39</v>
+      </c>
+      <c r="M72" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N72">
+        <v>0</v>
+      </c>
+      <c r="O72" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P72" s="17"/>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C73" t="s">
+        <v>48</v>
+      </c>
+      <c r="D73" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73">
+        <v>0</v>
+      </c>
+      <c r="G73" t="s">
+        <v>30</v>
+      </c>
+      <c r="H73">
+        <v>0</v>
+      </c>
+      <c r="I73" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J73" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K73" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L73" t="s">
+        <v>39</v>
+      </c>
+      <c r="M73" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N73">
+        <v>0</v>
+      </c>
+      <c r="O73" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P73" s="17"/>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B74" t="s">
+        <v>16</v>
+      </c>
+      <c r="C74" t="s">
+        <v>48</v>
+      </c>
+      <c r="D74" t="s">
+        <v>31</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74">
+        <v>14</v>
+      </c>
+      <c r="G74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H74">
+        <v>17</v>
+      </c>
+      <c r="I74" s="16">
+        <v>1</v>
+      </c>
+      <c r="J74" s="16">
+        <v>1</v>
+      </c>
+      <c r="K74" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L74" t="s">
+        <v>39</v>
+      </c>
+      <c r="M74" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N74">
+        <v>14</v>
+      </c>
+      <c r="O74" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P74" s="17">
+        <v>0.82352941176470584</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B75" t="s">
+        <v>16</v>
+      </c>
+      <c r="C75" t="s">
+        <v>48</v>
+      </c>
+      <c r="D75" t="s">
+        <v>31</v>
+      </c>
+      <c r="E75" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75">
+        <v>3</v>
+      </c>
+      <c r="G75" t="s">
+        <v>25</v>
+      </c>
+      <c r="H75">
+        <v>17</v>
+      </c>
+      <c r="I75" s="16">
+        <v>1</v>
+      </c>
+      <c r="J75" s="16">
+        <v>1</v>
+      </c>
+      <c r="K75" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L75" t="s">
+        <v>39</v>
+      </c>
+      <c r="M75" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N75">
+        <v>14</v>
+      </c>
+      <c r="O75" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P75" s="17">
+        <v>0.17647058823529413</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" t="s">
+        <v>48</v>
+      </c>
+      <c r="D76" t="s">
+        <v>31</v>
+      </c>
+      <c r="E76" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76">
+        <v>0</v>
+      </c>
+      <c r="G76" t="s">
+        <v>25</v>
+      </c>
+      <c r="H76">
+        <v>17</v>
+      </c>
+      <c r="I76" s="16">
+        <v>1</v>
+      </c>
+      <c r="J76" s="16">
+        <v>1</v>
+      </c>
+      <c r="K76" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L76" t="s">
+        <v>39</v>
+      </c>
+      <c r="M76" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N76">
+        <v>14</v>
+      </c>
+      <c r="O76" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P76" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B77" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D77" t="s">
+        <v>32</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77">
+        <v>0</v>
+      </c>
+      <c r="G77" t="s">
+        <v>33</v>
+      </c>
+      <c r="H77">
         <v>8</v>
       </c>
-      <c r="K1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="M1" s="1" t="s">
+      <c r="I77" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J77" s="16">
+        <v>1</v>
+      </c>
+      <c r="K77" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L77" t="s">
+        <v>39</v>
+      </c>
+      <c r="M77" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N77">
+        <v>0</v>
+      </c>
+      <c r="O77" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P77" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B78" t="s">
+        <v>16</v>
+      </c>
+      <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" t="s">
+        <v>32</v>
+      </c>
+      <c r="E78" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78">
+        <v>8</v>
+      </c>
+      <c r="G78" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78">
+        <v>8</v>
+      </c>
+      <c r="I78" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J78" s="16">
+        <v>1</v>
+      </c>
+      <c r="K78" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L78" t="s">
+        <v>39</v>
+      </c>
+      <c r="M78" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+      <c r="O78" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P78" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B79" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" t="s">
+        <v>48</v>
+      </c>
+      <c r="D79" t="s">
+        <v>32</v>
+      </c>
+      <c r="E79" t="s">
         <v>23</v>
       </c>
-      <c r="N1" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O1" s="2" t="s">
+      <c r="F79">
+        <v>0</v>
+      </c>
+      <c r="G79" t="s">
+        <v>33</v>
+      </c>
+      <c r="H79">
+        <v>8</v>
+      </c>
+      <c r="I79" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J79" s="16">
+        <v>1</v>
+      </c>
+      <c r="K79" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L79" t="s">
+        <v>39</v>
+      </c>
+      <c r="M79" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N79">
+        <v>0</v>
+      </c>
+      <c r="O79" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P79" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B80" t="s">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" t="s">
+        <v>34</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+      <c r="G80" t="s">
+        <v>30</v>
+      </c>
+      <c r="H80">
+        <v>3</v>
+      </c>
+      <c r="I80" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J80" s="16">
+        <v>1</v>
+      </c>
+      <c r="K80" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L80" t="s">
+        <v>39</v>
+      </c>
+      <c r="M80" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N80">
+        <v>0</v>
+      </c>
+      <c r="O80" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P80" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C81" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81" t="s">
+        <v>34</v>
+      </c>
+      <c r="E81" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81">
+        <v>3</v>
+      </c>
+      <c r="G81" t="s">
+        <v>30</v>
+      </c>
+      <c r="H81">
+        <v>3</v>
+      </c>
+      <c r="I81" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J81" s="16">
+        <v>1</v>
+      </c>
+      <c r="K81" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L81" t="s">
+        <v>39</v>
+      </c>
+      <c r="M81" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N81">
+        <v>0</v>
+      </c>
+      <c r="O81" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P81" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C82" t="s">
+        <v>48</v>
+      </c>
+      <c r="D82" t="s">
+        <v>34</v>
+      </c>
+      <c r="E82" t="s">
+        <v>23</v>
+      </c>
+      <c r="F82">
+        <v>0</v>
+      </c>
+      <c r="G82" t="s">
+        <v>30</v>
+      </c>
+      <c r="H82">
+        <v>3</v>
+      </c>
+      <c r="I82" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J82" s="16">
+        <v>1</v>
+      </c>
+      <c r="K82" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L82" t="s">
+        <v>39</v>
+      </c>
+      <c r="M82" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="N82">
+        <v>0</v>
+      </c>
+      <c r="O82" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P82" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B83" t="s">
+        <v>16</v>
+      </c>
+      <c r="C83" t="s">
+        <v>48</v>
+      </c>
+      <c r="D83" t="s">
+        <v>35</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83">
+        <v>0</v>
+      </c>
+      <c r="G83" t="s">
+        <v>36</v>
+      </c>
+      <c r="H83">
+        <v>0</v>
+      </c>
+      <c r="I83" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J83" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K83" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L83" t="s">
+        <v>39</v>
+      </c>
+      <c r="M83" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N83">
+        <v>0</v>
+      </c>
+      <c r="O83" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P83" s="17"/>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B84" t="s">
+        <v>16</v>
+      </c>
+      <c r="C84" t="s">
+        <v>48</v>
+      </c>
+      <c r="D84" t="s">
+        <v>35</v>
+      </c>
+      <c r="E84" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84">
+        <v>0</v>
+      </c>
+      <c r="G84" t="s">
+        <v>36</v>
+      </c>
+      <c r="H84">
+        <v>0</v>
+      </c>
+      <c r="I84" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J84" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L84" t="s">
+        <v>39</v>
+      </c>
+      <c r="M84" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N84">
+        <v>0</v>
+      </c>
+      <c r="O84" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P84" s="17"/>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B85" t="s">
+        <v>16</v>
+      </c>
+      <c r="C85" t="s">
+        <v>48</v>
+      </c>
+      <c r="D85" t="s">
+        <v>35</v>
+      </c>
+      <c r="E85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F85">
+        <v>0</v>
+      </c>
+      <c r="G85" t="s">
+        <v>36</v>
+      </c>
+      <c r="H85">
+        <v>0</v>
+      </c>
+      <c r="I85" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J85" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K85" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L85" t="s">
+        <v>39</v>
+      </c>
+      <c r="M85" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N85">
+        <v>0</v>
+      </c>
+      <c r="O85" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P85" s="17"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B86" t="s">
+        <v>16</v>
+      </c>
+      <c r="C86" t="s">
+        <v>48</v>
+      </c>
+      <c r="D86" t="s">
         <v>37</v>
       </c>
-    </row>
-[...142 lines deleted...]
-      <c r="D4" s="5" t="s">
+      <c r="E86" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="8">
-[...194 lines deleted...]
-      <c r="D7" s="5" t="s">
+      <c r="F86">
+        <v>0</v>
+      </c>
+      <c r="G86" t="s">
+        <v>28</v>
+      </c>
+      <c r="H86">
+        <v>0</v>
+      </c>
+      <c r="I86" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J86" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K86" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L86" t="s">
+        <v>39</v>
+      </c>
+      <c r="M86" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N86">
+        <v>0</v>
+      </c>
+      <c r="O86" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P86" s="17"/>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B87" t="s">
+        <v>16</v>
+      </c>
+      <c r="C87" t="s">
+        <v>48</v>
+      </c>
+      <c r="D87" t="s">
+        <v>37</v>
+      </c>
+      <c r="E87" t="s">
+        <v>22</v>
+      </c>
+      <c r="F87">
+        <v>0</v>
+      </c>
+      <c r="G87" t="s">
+        <v>28</v>
+      </c>
+      <c r="H87">
+        <v>0</v>
+      </c>
+      <c r="I87" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J87" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K87" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L87" t="s">
+        <v>39</v>
+      </c>
+      <c r="M87" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N87">
+        <v>0</v>
+      </c>
+      <c r="O87" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P87" s="17"/>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B88" t="s">
+        <v>16</v>
+      </c>
+      <c r="C88" t="s">
+        <v>48</v>
+      </c>
+      <c r="D88" t="s">
+        <v>37</v>
+      </c>
+      <c r="E88" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88" t="s">
+        <v>28</v>
+      </c>
+      <c r="H88">
+        <v>0</v>
+      </c>
+      <c r="I88" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J88" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K88" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="L88" t="s">
+        <v>39</v>
+      </c>
+      <c r="M88" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
+      </c>
+      <c r="O88" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P88" s="17"/>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B89" t="s">
+        <v>16</v>
+      </c>
+      <c r="C89" t="s">
+        <v>48</v>
+      </c>
+      <c r="D89" t="s">
+        <v>38</v>
+      </c>
+      <c r="E89" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="8">
-[...257 lines deleted...]
-      <c r="C11" s="6" t="s">
+      <c r="F89">
+        <v>1</v>
+      </c>
+      <c r="G89" t="s">
         <v>19</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...62 lines deleted...]
-      <c r="C12" s="6" t="s">
+      <c r="H89">
+        <v>1</v>
+      </c>
+      <c r="I89" s="16">
+        <v>1</v>
+      </c>
+      <c r="J89" s="16">
+        <v>1</v>
+      </c>
+      <c r="K89" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L89" t="s">
+        <v>39</v>
+      </c>
+      <c r="M89" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N89">
+        <v>1</v>
+      </c>
+      <c r="O89" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P89" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B90" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" t="s">
+        <v>48</v>
+      </c>
+      <c r="D90" t="s">
+        <v>38</v>
+      </c>
+      <c r="E90" t="s">
+        <v>22</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
+      </c>
+      <c r="G90" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...62 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="H90">
+        <v>1</v>
+      </c>
+      <c r="I90" s="16">
+        <v>1</v>
+      </c>
+      <c r="J90" s="16">
+        <v>1</v>
+      </c>
+      <c r="K90" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L90" t="s">
+        <v>39</v>
+      </c>
+      <c r="M90" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N90">
+        <v>1</v>
+      </c>
+      <c r="O90" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P90" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91" s="19">
+        <v>2026</v>
+      </c>
+      <c r="B91" t="s">
+        <v>16</v>
+      </c>
+      <c r="C91" t="s">
+        <v>48</v>
+      </c>
+      <c r="D91" t="s">
+        <v>38</v>
+      </c>
+      <c r="E91" t="s">
+        <v>23</v>
+      </c>
+      <c r="F91">
+        <v>0</v>
+      </c>
+      <c r="G91" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...3170 lines deleted...]
-    </row>
+      <c r="H91">
+        <v>1</v>
+      </c>
+      <c r="I91" s="16">
+        <v>1</v>
+      </c>
+      <c r="J91" s="16">
+        <v>1</v>
+      </c>
+      <c r="K91" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="L91" t="s">
+        <v>39</v>
+      </c>
+      <c r="M91" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="N91">
+        <v>1</v>
+      </c>
+      <c r="O91" s="18">
+        <v>46022</v>
+      </c>
+      <c r="P91" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F92" s="10"/>
+      <c r="I92" s="12"/>
+      <c r="J92" s="13"/>
+      <c r="K92" s="3"/>
+      <c r="M92" s="10"/>
+      <c r="O92" s="2"/>
+      <c r="P92" s="14"/>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F93" s="10"/>
+      <c r="I93" s="12"/>
+      <c r="J93" s="13"/>
+      <c r="K93" s="3"/>
+      <c r="M93" s="10"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="14"/>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F94" s="10"/>
+      <c r="I94" s="12"/>
+      <c r="J94" s="13"/>
+      <c r="K94" s="3"/>
+      <c r="M94" s="10"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="14"/>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <autoFilter ref="A1:O1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:P91" xr:uid="{23825B83-CBE7-4771-A574-1862CEFF1E8B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:P91">
+    <sortCondition ref="A2:A91"/>
+    <sortCondition ref="B2:B91"/>
+    <sortCondition ref="D2:D91"/>
+    <sortCondition ref="E2:E91" customList="On Time,Pending,Overdue"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="1200" r:id="rId1"/>
-[...2 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="596918df6aaaf2eed3534d0b61dbf5d1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9faf0890699bccc6d2bf185ba7ce82f7" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -5665,116 +10195,120 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526FAE0A-F804-4FDA-BD9E-76C455B5B9AD}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA91650-952E-41D8-AE35-31628E6B6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526FAE0A-F804-4FDA-BD9E-76C455B5B9AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
+    <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94AD370A-F00C-4260-AC9E-14ABDDD6BC7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F69846DE-8E36-44E0-99E9-452E24B06363}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PDUFA Proc. Not. &amp; Res. Dataset</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Proc. Not. &amp; Res. Data</vt:lpstr>
+      <vt:lpstr>CBER Proc. Not. &amp; Res. Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>McReynolds, Kelly</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>