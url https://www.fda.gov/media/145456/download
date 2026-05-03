--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -10,91 +10,90 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1625" documentId="8_{C0A84DE0-C4A6-4165-A985-861D764A4971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C1D6326-E5CE-4764-AC8D-E0FA27FF6886}"/>
+  <xr:revisionPtr revIDLastSave="1689" documentId="8_{C0A84DE0-C4A6-4165-A985-861D764A4971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF330C5E-6598-46B7-A62A-5F12EB33A4E4}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Proc. Not. &amp; Res. Data" sheetId="2" r:id="rId1"/>
+    <sheet name="Proc. Not. &amp; Res. Data" sheetId="4" r:id="rId1"/>
     <sheet name="CBER Proc. Not. &amp; Res. Data" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CBER Proc. Not. &amp; Res. Data'!$A$1:$P$91</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Proc. Not. &amp; Res. Data'!$A$1:$O$91</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I2" i="3" l="1"/>
   <c r="H2" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="55">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -201,59 +200,74 @@
   </si>
   <si>
     <t>Will Meet Goal</t>
   </si>
   <si>
     <t>Currently Meeting, Pending</t>
   </si>
   <si>
     <t>Currently Not Meeting, Pending</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>†</t>
   </si>
   <si>
     <t>Totals may not add to 100% due to rounding.</t>
   </si>
   <si>
     <t>CBER Only</t>
   </si>
   <si>
     <t>Percent of Total</t>
   </si>
+  <si>
+    <t>Human Factors Validation Protocol Submissions to INDs</t>
+  </si>
+  <si>
+    <t>Use-Related Risk Analysis Submissions</t>
+  </si>
+  <si>
+    <t>REMS Assessment Methods and Protocols</t>
+  </si>
+  <si>
+    <t>Priority NME NDAs and Original BLAs Approved with PMRs</t>
+  </si>
+  <si>
+    <t>Standard NME NDAs and Original BLAs Approved with PMRs</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -353,57 +367,50 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
@@ -715,84 +722,81 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="9" fontId="20" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
-    <xf numFmtId="9" fontId="21" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1108,4317 +1112,4313 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D721BC59-B85C-482C-A1D6-3D778A641191}">
-  <dimension ref="A1:O93"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89A39D66-7616-4A0E-ABE9-C38A33B478B0}">
+  <dimension ref="A1:O91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N10" sqref="N10"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="58.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="29.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="21" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="21" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J1" s="26" t="s">
+      <c r="J1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="K1" s="21" t="s">
         <v>11</v>
       </c>
       <c r="L1" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N1" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="O1" s="26" t="s">
+      <c r="O1" s="22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>2024</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="10">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>263</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2" s="1">
+        <v>288</v>
       </c>
       <c r="H2" s="16">
-        <v>0.72</v>
+        <v>0.91319444444444442</v>
       </c>
       <c r="I2" s="16">
-        <v>0.72</v>
-[...4 lines deleted...]
-      <c r="K2" s="22" t="s">
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J2" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K2" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>0.72</v>
+        <v>26</v>
+      </c>
+      <c r="M2" s="1">
+        <v>263</v>
+      </c>
+      <c r="N2" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O2" s="17">
+        <v>0.91319444444444442</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <v>2024</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10">
         <v>0</v>
       </c>
-      <c r="F3" s="22" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="F3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G3" s="1">
+        <v>288</v>
       </c>
       <c r="H3" s="16">
-        <v>0.72</v>
+        <v>0.91319444444444442</v>
       </c>
       <c r="I3" s="16">
-        <v>0.72</v>
-[...4 lines deleted...]
-      <c r="K3" s="22" t="s">
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J3" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="O3" s="25">
+        <v>26</v>
+      </c>
+      <c r="M3" s="1">
+        <v>263</v>
+      </c>
+      <c r="N3" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O3" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>2024</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="10">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>25</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
+        <v>288</v>
       </c>
       <c r="H4" s="16">
-        <v>0.72</v>
-[...7 lines deleted...]
-      <c r="K4" s="22" t="s">
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="I4" s="23">
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J4" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>0.28000000000000003</v>
+        <v>26</v>
+      </c>
+      <c r="M4" s="1">
+        <v>263</v>
+      </c>
+      <c r="N4" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O4" s="17">
+        <v>8.6805555555555552E-2</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>2024</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="10">
         <v>15</v>
       </c>
-      <c r="F5" s="22" t="s">
+      <c r="F5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="1">
         <v>16</v>
       </c>
       <c r="H5" s="16">
-        <v>0.94</v>
+        <v>0.9375</v>
       </c>
       <c r="I5" s="16">
-        <v>0.94</v>
-[...4 lines deleted...]
-      <c r="K5" s="22" t="s">
+        <v>0.9375</v>
+      </c>
+      <c r="J5" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M5" s="22">
+      <c r="M5" s="1">
         <v>15</v>
       </c>
-      <c r="N5" s="23">
-[...3 lines deleted...]
-        <v>0.94</v>
+      <c r="N5" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O5" s="17">
+        <v>0.9375</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2024</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10">
         <v>0</v>
       </c>
-      <c r="F6" s="22" t="s">
+      <c r="F6" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="1">
         <v>16</v>
       </c>
       <c r="H6" s="16">
-        <v>0.94</v>
+        <v>0.9375</v>
       </c>
       <c r="I6" s="16">
-        <v>0.94</v>
-[...4 lines deleted...]
-      <c r="K6" s="22" t="s">
+        <v>0.9375</v>
+      </c>
+      <c r="J6" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M6" s="22">
+      <c r="M6" s="1">
         <v>15</v>
       </c>
-      <c r="N6" s="23">
-[...2 lines deleted...]
-      <c r="O6" s="25">
+      <c r="N6" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O6" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>2024</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="10">
         <v>1</v>
       </c>
-      <c r="F7" s="22" t="s">
+      <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="1">
         <v>16</v>
       </c>
       <c r="H7" s="16">
-        <v>0.94</v>
+        <v>0.9375</v>
       </c>
       <c r="I7" s="16">
-        <v>0.94</v>
-[...4 lines deleted...]
-      <c r="K7" s="22" t="s">
+        <v>0.9375</v>
+      </c>
+      <c r="J7" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="1">
         <v>15</v>
       </c>
-      <c r="N7" s="23">
-[...3 lines deleted...]
-        <v>0.06</v>
+      <c r="N7" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O7" s="17">
+        <v>6.25E-2</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2024</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="10">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>102</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" s="1">
+        <v>107</v>
       </c>
       <c r="H8" s="16">
-        <v>0.77</v>
+        <v>0.95327102803738317</v>
       </c>
       <c r="I8" s="16">
-        <v>0.77</v>
-[...4 lines deleted...]
-      <c r="K8" s="22" t="s">
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J8" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M8" s="22">
-[...6 lines deleted...]
-        <v>0.77</v>
+      <c r="M8" s="1">
+        <v>102</v>
+      </c>
+      <c r="N8" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O8" s="17">
+        <v>0.95327102803738317</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>2024</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10">
         <v>0</v>
       </c>
-      <c r="F9" s="22" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="1">
+        <v>107</v>
       </c>
       <c r="H9" s="16">
-        <v>0.77</v>
+        <v>0.95327102803738317</v>
       </c>
       <c r="I9" s="16">
-        <v>0.77</v>
-[...4 lines deleted...]
-      <c r="K9" s="22" t="s">
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J9" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K9" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M9" s="22">
-[...5 lines deleted...]
-      <c r="O9" s="25">
+      <c r="M9" s="1">
+        <v>102</v>
+      </c>
+      <c r="N9" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O9" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>2024</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="10">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>5</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="1">
+        <v>107</v>
       </c>
       <c r="H10" s="16">
-        <v>0.77</v>
+        <v>0.95327102803738317</v>
       </c>
       <c r="I10" s="16">
-        <v>0.77</v>
-[...4 lines deleted...]
-      <c r="K10" s="22" t="s">
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J10" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M10" s="22">
-[...6 lines deleted...]
-        <v>0.27</v>
+      <c r="M10" s="1">
+        <v>102</v>
+      </c>
+      <c r="N10" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O10" s="17">
+        <v>4.6728971962616821E-2</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>2024</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="10">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>169</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="1">
+        <v>176</v>
       </c>
       <c r="H11" s="16">
-        <v>0.67</v>
+        <v>0.96022727272727271</v>
       </c>
       <c r="I11" s="16">
-        <v>0.67</v>
-[...4 lines deleted...]
-      <c r="K11" s="22" t="s">
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J11" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M11" s="22">
-[...6 lines deleted...]
-        <v>0.67</v>
+      <c r="M11" s="1">
+        <v>169</v>
+      </c>
+      <c r="N11" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O11" s="17">
+        <v>0.96022727272727271</v>
       </c>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>2024</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
-      <c r="F12" s="22" t="s">
-[...3 lines deleted...]
-        <v>129</v>
+      <c r="F12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="1">
+        <v>176</v>
       </c>
       <c r="H12" s="16">
-        <v>0.67</v>
+        <v>0.96022727272727271</v>
       </c>
       <c r="I12" s="16">
-        <v>0.67</v>
-[...4 lines deleted...]
-      <c r="K12" s="22" t="s">
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J12" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M12" s="22">
-[...5 lines deleted...]
-      <c r="O12" s="25">
+      <c r="M12" s="1">
+        <v>169</v>
+      </c>
+      <c r="N12" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O12" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>2024</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="10">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>7</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="1">
+        <v>176</v>
       </c>
       <c r="H13" s="16">
-        <v>0.67</v>
+        <v>0.96022727272727271</v>
       </c>
       <c r="I13" s="16">
-        <v>0.67</v>
-[...4 lines deleted...]
-      <c r="K13" s="22" t="s">
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J13" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M13" s="22">
-[...6 lines deleted...]
-        <v>0.33</v>
+      <c r="M13" s="1">
+        <v>169</v>
+      </c>
+      <c r="N13" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O13" s="17">
+        <v>3.9772727272727272E-2</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>2024</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="10">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>230</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="1">
+        <v>238</v>
       </c>
       <c r="H14" s="16">
-        <v>0.91</v>
+        <v>0.96638655462184875</v>
       </c>
       <c r="I14" s="16">
-        <v>0.91</v>
-[...4 lines deleted...]
-      <c r="K14" s="22" t="s">
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K14" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L14" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M14" s="22">
-[...6 lines deleted...]
-        <v>0.91</v>
+      <c r="M14" s="1">
+        <v>230</v>
+      </c>
+      <c r="N14" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O14" s="17">
+        <v>0.96638655462184875</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>2024</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10">
         <v>0</v>
       </c>
-      <c r="F15" s="22" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="F15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="1">
+        <v>238</v>
       </c>
       <c r="H15" s="16">
-        <v>0.91</v>
+        <v>0.96638655462184875</v>
       </c>
       <c r="I15" s="16">
-        <v>0.91</v>
-[...4 lines deleted...]
-      <c r="K15" s="22" t="s">
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J15" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L15" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M15" s="22">
-[...5 lines deleted...]
-      <c r="O15" s="25">
+      <c r="M15" s="1">
+        <v>230</v>
+      </c>
+      <c r="N15" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O15" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>2024</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="10">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>8</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="1">
+        <v>238</v>
       </c>
       <c r="H16" s="16">
-        <v>0.91</v>
+        <v>0.96638655462184875</v>
       </c>
       <c r="I16" s="16">
-        <v>0.91</v>
-[...4 lines deleted...]
-      <c r="K16" s="22" t="s">
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J16" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K16" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L16" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M16" s="22">
-[...6 lines deleted...]
-        <v>0.09</v>
+      <c r="M16" s="1">
+        <v>230</v>
+      </c>
+      <c r="N16" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O16" s="17">
+        <v>3.3613445378151259E-2</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>2024</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="10">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>44</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="1">
+        <v>61</v>
       </c>
       <c r="H17" s="16">
-        <v>0.96</v>
+        <v>0.72131147540983609</v>
       </c>
       <c r="I17" s="16">
-        <v>0.96</v>
-[...4 lines deleted...]
-      <c r="K17" s="22" t="s">
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J17" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K17" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L17" s="10" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>0.96</v>
+        <v>21</v>
+      </c>
+      <c r="M17" s="1">
+        <v>44</v>
+      </c>
+      <c r="N17" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O17" s="17">
+        <v>0.72131147540983609</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>2024</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
-      <c r="F18" s="22" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="F18" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="1">
+        <v>61</v>
       </c>
       <c r="H18" s="16">
-        <v>0.96</v>
+        <v>0.72131147540983609</v>
       </c>
       <c r="I18" s="16">
-        <v>0.96</v>
-[...4 lines deleted...]
-      <c r="K18" s="22" t="s">
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J18" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L18" s="10" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="O18" s="25">
+        <v>21</v>
+      </c>
+      <c r="M18" s="1">
+        <v>44</v>
+      </c>
+      <c r="N18" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O18" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <v>2024</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E19" s="10">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>17</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="1">
+        <v>61</v>
       </c>
       <c r="H19" s="16">
-        <v>0.96</v>
+        <v>0.72131147540983609</v>
       </c>
       <c r="I19" s="16">
-        <v>0.96</v>
-[...4 lines deleted...]
-      <c r="K19" s="22" t="s">
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="10" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>0.04</v>
+        <v>21</v>
+      </c>
+      <c r="M19" s="1">
+        <v>44</v>
+      </c>
+      <c r="N19" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O19" s="17">
+        <v>0.27868852459016391</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>2024</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="10">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>20</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="1">
+        <v>23</v>
       </c>
       <c r="H20" s="16">
-        <v>0.97</v>
+        <v>0.86956521739130432</v>
       </c>
       <c r="I20" s="16">
-        <v>0.97</v>
-[...4 lines deleted...]
-      <c r="K20" s="22" t="s">
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J20" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="K20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M20" s="22">
-[...6 lines deleted...]
-        <v>0.97</v>
+      <c r="M20" s="1">
+        <v>20</v>
+      </c>
+      <c r="N20" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O20" s="17">
+        <v>0.86956521739130432</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>2024</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
-      <c r="F21" s="22" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="F21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="1">
+        <v>23</v>
       </c>
       <c r="H21" s="16">
-        <v>0.97</v>
+        <v>0.86956521739130432</v>
       </c>
       <c r="I21" s="16">
-        <v>0.97</v>
-[...4 lines deleted...]
-      <c r="K21" s="22" t="s">
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J21" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="K21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M21" s="22">
-[...5 lines deleted...]
-      <c r="O21" s="25">
+      <c r="M21" s="1">
+        <v>20</v>
+      </c>
+      <c r="N21" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O21" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>2024</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="10">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>3</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="1">
+        <v>23</v>
       </c>
       <c r="H22" s="16">
-        <v>0.97</v>
+        <v>0.86956521739130432</v>
       </c>
       <c r="I22" s="16">
-        <v>0.97</v>
-[...4 lines deleted...]
-      <c r="K22" s="22" t="s">
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="K22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L22" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M22" s="22">
-[...6 lines deleted...]
-        <v>0.03</v>
+      <c r="M22" s="1">
+        <v>20</v>
+      </c>
+      <c r="N22" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O22" s="17">
+        <v>0.13043478260869565</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>2024</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="10">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>86</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" s="1">
+        <v>129</v>
       </c>
       <c r="H23" s="16">
-        <v>0.95</v>
+        <v>0.66666666666666663</v>
       </c>
       <c r="I23" s="16">
-        <v>0.95</v>
-[...4 lines deleted...]
-      <c r="K23" s="22" t="s">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="K23" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L23" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M23" s="22">
-[...6 lines deleted...]
-        <v>0.95</v>
+      <c r="M23" s="1">
+        <v>86</v>
+      </c>
+      <c r="N23" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O23" s="17">
+        <v>0.66666666666666663</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="1">
         <v>2024</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
-      <c r="F24" s="22" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="F24" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="1">
+        <v>129</v>
       </c>
       <c r="H24" s="16">
-        <v>0.95</v>
+        <v>0.66666666666666663</v>
       </c>
       <c r="I24" s="16">
-        <v>0.95</v>
-[...4 lines deleted...]
-      <c r="K24" s="22" t="s">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J24" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="K24" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M24" s="22">
-[...5 lines deleted...]
-      <c r="O24" s="25">
+      <c r="M24" s="1">
+        <v>86</v>
+      </c>
+      <c r="N24" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O24" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>2024</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="10">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>43</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="1">
+        <v>129</v>
       </c>
       <c r="H25" s="16">
-        <v>0.95</v>
+        <v>0.66666666666666663</v>
       </c>
       <c r="I25" s="16">
-        <v>0.95</v>
-[...4 lines deleted...]
-      <c r="K25" s="22" t="s">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J25" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="K25" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L25" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M25" s="22">
-[...6 lines deleted...]
-        <v>0.05</v>
+      <c r="M25" s="1">
+        <v>86</v>
+      </c>
+      <c r="N25" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O25" s="17">
+        <v>0.33333333333333331</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>2024</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="10">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F26" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G26" s="22">
-        <v>14</v>
+      <c r="G26" s="1">
+        <v>26</v>
       </c>
       <c r="H26" s="16">
-        <v>0.93</v>
-[...4 lines deleted...]
-      <c r="J26" s="25">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="I26" s="16"/>
+      <c r="J26" s="17">
         <v>0.7</v>
       </c>
-      <c r="K26" s="22" t="s">
+      <c r="K26" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M26" s="22">
-[...6 lines deleted...]
-        <v>0.93</v>
+      <c r="M26" s="1">
+        <v>20</v>
+      </c>
+      <c r="N26" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O26" s="17">
+        <v>0.76923076923076927</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>2024</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
-      <c r="F27" s="22" t="s">
+      <c r="F27" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G27" s="22">
-        <v>14</v>
+      <c r="G27" s="1">
+        <v>26</v>
       </c>
       <c r="H27" s="16">
-        <v>0.93</v>
-[...4 lines deleted...]
-      <c r="J27" s="25">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="I27" s="16"/>
+      <c r="J27" s="17">
         <v>0.7</v>
       </c>
-      <c r="K27" s="22" t="s">
+      <c r="K27" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L27" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M27" s="22">
-[...5 lines deleted...]
-      <c r="O27" s="25">
+      <c r="M27" s="1">
+        <v>20</v>
+      </c>
+      <c r="N27" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O27" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>2024</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="10">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F28" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G28" s="22">
-        <v>14</v>
+      <c r="G28" s="1">
+        <v>26</v>
       </c>
       <c r="H28" s="16">
-        <v>0.93</v>
-[...4 lines deleted...]
-      <c r="J28" s="25">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="I28" s="16"/>
+      <c r="J28" s="17">
         <v>0.7</v>
       </c>
-      <c r="K28" s="22" t="s">
+      <c r="K28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M28" s="22">
-[...6 lines deleted...]
-        <v>7.0000000000000007E-2</v>
+      <c r="M28" s="1">
+        <v>20</v>
+      </c>
+      <c r="N28" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O28" s="17">
+        <v>0.23076923076923078</v>
       </c>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="1">
         <v>2024</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="10">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>13</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="1">
+        <v>14</v>
       </c>
       <c r="H29" s="16">
-        <v>0.87</v>
-[...7 lines deleted...]
-      <c r="K29" s="22" t="s">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I29" s="16"/>
+      <c r="J29" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="K29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L29" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M29" s="22">
-[...6 lines deleted...]
-        <v>0.87</v>
+      <c r="M29" s="1">
+        <v>13</v>
+      </c>
+      <c r="N29" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O29" s="17">
+        <v>0.9285714285714286</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>2024</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
-      <c r="F30" s="22" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="F30" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="1">
+        <v>14</v>
       </c>
       <c r="H30" s="16">
-        <v>0.87</v>
-[...7 lines deleted...]
-      <c r="K30" s="22" t="s">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="K30" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L30" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M30" s="22">
-[...5 lines deleted...]
-      <c r="O30" s="25">
+      <c r="M30" s="1">
+        <v>13</v>
+      </c>
+      <c r="N30" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O30" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>2024</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="10">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="1">
+        <v>14</v>
       </c>
       <c r="H31" s="16">
-        <v>0.87</v>
-[...7 lines deleted...]
-      <c r="K31" s="22" t="s">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I31" s="16"/>
+      <c r="J31" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="K31" s="1" t="s">
         <v>20</v>
       </c>
       <c r="L31" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="M31" s="22">
-[...6 lines deleted...]
-        <v>0.13</v>
+      <c r="M31" s="1">
+        <v>13</v>
+      </c>
+      <c r="N31" s="2">
+        <v>45930</v>
+      </c>
+      <c r="O31" s="17">
+        <v>7.1428571428571425E-2</v>
       </c>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>2025</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E32" s="22">
+      <c r="E32" s="1">
         <v>38</v>
       </c>
-      <c r="F32" s="22" t="s">
+      <c r="F32" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G32" s="22">
+      <c r="G32" s="1">
         <v>43</v>
       </c>
-      <c r="H32" s="25">
-[...11 lines deleted...]
-      <c r="L32" s="22" t="s">
+      <c r="H32" s="17">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="I32" s="17">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J32" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L32" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M32" s="22">
+      <c r="M32" s="1">
         <v>43</v>
       </c>
-      <c r="N32" s="23">
-[...3 lines deleted...]
-        <v>0.88372092999999996</v>
+      <c r="N32" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O32" s="17">
+        <v>0.88372093023255816</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>2025</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E33" s="22">
-[...2 lines deleted...]
-      <c r="F33" s="22" t="s">
+      <c r="E33" s="1">
+        <v>0</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G33" s="22">
+      <c r="G33" s="1">
         <v>43</v>
       </c>
-      <c r="H33" s="25">
-[...11 lines deleted...]
-      <c r="L33" s="22" t="s">
+      <c r="H33" s="17">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="I33" s="17">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J33" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L33" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M33" s="22">
+      <c r="M33" s="1">
         <v>43</v>
       </c>
-      <c r="N33" s="23">
-[...2 lines deleted...]
-      <c r="O33" s="25">
+      <c r="N33" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O33" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
         <v>2025</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E34" s="22">
+      <c r="E34" s="1">
         <v>5</v>
       </c>
-      <c r="F34" s="22" t="s">
+      <c r="F34" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G34" s="22">
+      <c r="G34" s="1">
         <v>43</v>
       </c>
-      <c r="H34" s="25">
-[...11 lines deleted...]
-      <c r="L34" s="22" t="s">
+      <c r="H34" s="17">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="I34" s="17">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J34" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L34" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M34" s="22">
+      <c r="M34" s="1">
         <v>43</v>
       </c>
-      <c r="N34" s="23">
-[...3 lines deleted...]
-        <v>0.11627907</v>
+      <c r="N34" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O34" s="17">
+        <v>0.11627906976744186</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>2025</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E35" s="22">
-[...2 lines deleted...]
-      <c r="F35" s="22" t="s">
+      <c r="E35" s="1">
+        <v>6</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G35" s="22">
-[...19 lines deleted...]
-      <c r="O35" s="25"/>
+      <c r="G35" s="1">
+        <v>7</v>
+      </c>
+      <c r="H35" s="16">
+        <v>1</v>
+      </c>
+      <c r="I35" s="16">
+        <v>1</v>
+      </c>
+      <c r="J35" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L35" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M35" s="1">
+        <v>6</v>
+      </c>
+      <c r="N35" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O35" s="17">
+        <v>0.8571428571428571</v>
+      </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>2025</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E36" s="22">
-[...2 lines deleted...]
-      <c r="F36" s="22" t="s">
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G36" s="22">
-[...19 lines deleted...]
-      <c r="O36" s="25"/>
+      <c r="G36" s="1">
+        <v>7</v>
+      </c>
+      <c r="H36" s="16">
+        <v>1</v>
+      </c>
+      <c r="I36" s="16">
+        <v>1</v>
+      </c>
+      <c r="J36" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L36" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6</v>
+      </c>
+      <c r="N36" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O36" s="17">
+        <v>0.14285714285714285</v>
+      </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>2025</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E37" s="22">
-[...2 lines deleted...]
-      <c r="F37" s="22" t="s">
+      <c r="E37" s="1">
+        <v>0</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G37" s="22">
-[...19 lines deleted...]
-      <c r="O37" s="25"/>
+      <c r="G37" s="1">
+        <v>7</v>
+      </c>
+      <c r="H37" s="16">
+        <v>1</v>
+      </c>
+      <c r="I37" s="16">
+        <v>1</v>
+      </c>
+      <c r="J37" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L37" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6</v>
+      </c>
+      <c r="N37" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O37" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>2025</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E38" s="22">
+      <c r="E38" s="1">
         <v>13</v>
       </c>
-      <c r="F38" s="22" t="s">
+      <c r="F38" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G38" s="22">
+      <c r="G38" s="1">
         <v>15</v>
       </c>
       <c r="H38" s="16">
-        <v>0.87</v>
-[...4 lines deleted...]
-      <c r="J38" s="25">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="I38" s="16"/>
+      <c r="J38" s="17">
         <v>0.8</v>
       </c>
-      <c r="K38" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L38" s="22" t="s">
+      <c r="K38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L38" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M38" s="22">
+      <c r="M38" s="1">
         <v>15</v>
       </c>
-      <c r="N38" s="23">
-[...3 lines deleted...]
-        <v>0.87</v>
+      <c r="N38" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O38" s="17">
+        <v>0.8666666666666667</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="1">
         <v>2025</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E39" s="22">
-[...2 lines deleted...]
-      <c r="F39" s="22" t="s">
+      <c r="E39" s="1">
+        <v>0</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G39" s="22">
+      <c r="G39" s="1">
         <v>15</v>
       </c>
       <c r="H39" s="16">
-        <v>0.87</v>
-[...4 lines deleted...]
-      <c r="J39" s="25">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="I39" s="16"/>
+      <c r="J39" s="17">
         <v>0.8</v>
       </c>
-      <c r="K39" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L39" s="22" t="s">
+      <c r="K39" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L39" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M39" s="22">
+      <c r="M39" s="1">
         <v>15</v>
       </c>
-      <c r="N39" s="23">
-[...2 lines deleted...]
-      <c r="O39" s="25">
+      <c r="N39" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O39" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>2025</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E40" s="22">
+      <c r="E40" s="1">
         <v>2</v>
       </c>
-      <c r="F40" s="22" t="s">
+      <c r="F40" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G40" s="22">
+      <c r="G40" s="1">
         <v>15</v>
       </c>
       <c r="H40" s="16">
-        <v>0.87</v>
-[...4 lines deleted...]
-      <c r="J40" s="25">
+        <v>0.8666666666666667</v>
+      </c>
+      <c r="I40" s="16"/>
+      <c r="J40" s="17">
         <v>0.8</v>
       </c>
-      <c r="K40" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L40" s="22" t="s">
+      <c r="K40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L40" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M40" s="22">
+      <c r="M40" s="1">
         <v>15</v>
       </c>
-      <c r="N40" s="23">
-[...3 lines deleted...]
-        <v>0.13</v>
+      <c r="N40" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O40" s="17">
+        <v>0.13333333333333333</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
         <v>2025</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E41" s="22">
+      <c r="E41" s="1">
         <v>244</v>
       </c>
-      <c r="F41" s="22" t="s">
+      <c r="F41" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G41" s="22">
+      <c r="G41" s="1">
         <v>283</v>
       </c>
-      <c r="H41" s="25">
-[...5 lines deleted...]
-      <c r="J41" s="25">
+      <c r="H41" s="17">
+        <v>0.86219081272084808</v>
+      </c>
+      <c r="I41" s="17">
+        <v>0.86219081272084808</v>
+      </c>
+      <c r="J41" s="17">
         <v>0.7</v>
       </c>
-      <c r="K41" s="22" t="s">
+      <c r="K41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L41" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="M41" s="22">
+      <c r="M41" s="1">
         <v>283</v>
       </c>
-      <c r="N41" s="23">
-[...3 lines deleted...]
-        <v>0.862190813</v>
+      <c r="N41" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O41" s="17">
+        <v>0.86219081272084808</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
         <v>2025</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E42" s="22">
-[...2 lines deleted...]
-      <c r="F42" s="22" t="s">
+      <c r="E42" s="1">
+        <v>0</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G42" s="22">
+      <c r="G42" s="1">
         <v>283</v>
       </c>
-      <c r="H42" s="25">
-[...5 lines deleted...]
-      <c r="J42" s="25">
+      <c r="H42" s="17">
+        <v>0.86219081272084808</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0.86219081272084808</v>
+      </c>
+      <c r="J42" s="17">
         <v>0.7</v>
       </c>
-      <c r="K42" s="22" t="s">
+      <c r="K42" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L42" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="M42" s="22">
+      <c r="M42" s="1">
         <v>283</v>
       </c>
-      <c r="N42" s="23">
-[...2 lines deleted...]
-      <c r="O42" s="25">
+      <c r="N42" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O42" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
         <v>2025</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E43" s="22">
-[...2 lines deleted...]
-      <c r="F43" s="22" t="s">
+      <c r="E43" s="1">
+        <v>39</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G43" s="22">
+      <c r="G43" s="1">
         <v>283</v>
       </c>
-      <c r="H43" s="25">
-[...5 lines deleted...]
-      <c r="J43" s="25">
+      <c r="H43" s="17">
+        <v>0.86219081272084808</v>
+      </c>
+      <c r="I43" s="17">
+        <v>0.86219081272084808</v>
+      </c>
+      <c r="J43" s="17">
         <v>0.7</v>
       </c>
-      <c r="K43" s="22" t="s">
+      <c r="K43" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L43" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="M43" s="22">
+      <c r="M43" s="1">
         <v>283</v>
       </c>
-      <c r="N43" s="23">
-[...3 lines deleted...]
-        <v>0.137809187</v>
+      <c r="N43" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O43" s="17">
+        <v>0.13780918727915195</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="1">
         <v>2025</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E44" s="22">
+      <c r="E44" s="1">
         <v>214</v>
       </c>
-      <c r="F44" s="22" t="s">
+      <c r="F44" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G44" s="22">
+      <c r="G44" s="1">
         <v>242</v>
       </c>
-      <c r="H44" s="25">
-[...11 lines deleted...]
-      <c r="L44" s="22" t="s">
+      <c r="H44" s="17">
+        <v>0.88429752066115708</v>
+      </c>
+      <c r="I44" s="17">
+        <v>0.88429752066115708</v>
+      </c>
+      <c r="J44" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L44" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M44" s="22">
+      <c r="M44" s="1">
         <v>242</v>
       </c>
-      <c r="N44" s="23">
-[...3 lines deleted...]
-        <v>0.88429752100000003</v>
+      <c r="N44" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O44" s="17">
+        <v>0.88429752066115708</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
         <v>2025</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E45" s="22">
-[...2 lines deleted...]
-      <c r="F45" s="22" t="s">
+      <c r="E45" s="1">
+        <v>0</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G45" s="22">
+      <c r="G45" s="1">
         <v>242</v>
       </c>
-      <c r="H45" s="25">
-[...11 lines deleted...]
-      <c r="L45" s="22" t="s">
+      <c r="H45" s="17">
+        <v>0.88429752066115708</v>
+      </c>
+      <c r="I45" s="17">
+        <v>0.88429752066115708</v>
+      </c>
+      <c r="J45" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L45" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M45" s="22">
+      <c r="M45" s="1">
         <v>242</v>
       </c>
-      <c r="N45" s="23">
-[...2 lines deleted...]
-      <c r="O45" s="25">
+      <c r="N45" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O45" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
         <v>2025</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E46" s="22">
+      <c r="E46" s="1">
         <v>28</v>
       </c>
-      <c r="F46" s="22" t="s">
+      <c r="F46" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G46" s="22">
+      <c r="G46" s="1">
         <v>242</v>
       </c>
-      <c r="H46" s="25">
-[...11 lines deleted...]
-      <c r="L46" s="22" t="s">
+      <c r="H46" s="17">
+        <v>0.88429752066115708</v>
+      </c>
+      <c r="I46" s="17">
+        <v>0.88429752066115708</v>
+      </c>
+      <c r="J46" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L46" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M46" s="22">
+      <c r="M46" s="1">
         <v>242</v>
       </c>
-      <c r="N46" s="23">
-[...3 lines deleted...]
-        <v>0.115702479</v>
+      <c r="N46" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O46" s="17">
+        <v>0.11570247933884298</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
         <v>2025</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E47" s="22">
+      <c r="E47" s="1">
         <v>164</v>
       </c>
-      <c r="F47" s="22" t="s">
+      <c r="F47" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G47" s="22">
+      <c r="G47" s="1">
         <v>202</v>
       </c>
-      <c r="H47" s="25">
-[...11 lines deleted...]
-      <c r="L47" s="22" t="s">
+      <c r="H47" s="17">
+        <v>0.97619047619047616</v>
+      </c>
+      <c r="I47" s="17">
+        <v>0.98019801980198018</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L47" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M47" s="22">
+      <c r="M47" s="1">
         <v>168</v>
       </c>
-      <c r="N47" s="23">
-[...3 lines deleted...]
-        <v>0.81188118799999998</v>
+      <c r="N47" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O47" s="17">
+        <v>0.81188118811881194</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
         <v>2025</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E48" s="22">
+      <c r="E48" s="1">
         <v>34</v>
       </c>
-      <c r="F48" s="22" t="s">
+      <c r="F48" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G48" s="22">
+      <c r="G48" s="1">
         <v>202</v>
       </c>
-      <c r="H48" s="25">
-[...11 lines deleted...]
-      <c r="L48" s="22" t="s">
+      <c r="H48" s="17">
+        <v>0.97619047619047616</v>
+      </c>
+      <c r="I48" s="17">
+        <v>0.98019801980198018</v>
+      </c>
+      <c r="J48" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L48" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M48" s="22">
+      <c r="M48" s="1">
         <v>168</v>
       </c>
-      <c r="N48" s="23">
-[...3 lines deleted...]
-        <v>0.168316832</v>
+      <c r="N48" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O48" s="17">
+        <v>0.16831683168316833</v>
       </c>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" s="1">
         <v>2025</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E49" s="22">
+      <c r="E49" s="1">
         <v>4</v>
       </c>
-      <c r="F49" s="22" t="s">
+      <c r="F49" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G49" s="22">
+      <c r="G49" s="1">
         <v>202</v>
       </c>
-      <c r="H49" s="25">
-[...11 lines deleted...]
-      <c r="L49" s="22" t="s">
+      <c r="H49" s="17">
+        <v>0.97619047619047616</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0.98019801980198018</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L49" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M49" s="22">
+      <c r="M49" s="1">
         <v>168</v>
       </c>
-      <c r="N49" s="23">
-[...3 lines deleted...]
-        <v>1.980198E-2</v>
+      <c r="N49" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O49" s="17">
+        <v>1.9801980198019802E-2</v>
       </c>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
         <v>2025</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E50" s="22">
+      <c r="E50" s="1">
         <v>241</v>
       </c>
-      <c r="F50" s="22" t="s">
+      <c r="F50" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G50" s="22">
+      <c r="G50" s="1">
         <v>256</v>
       </c>
-      <c r="H50" s="25">
+      <c r="H50" s="17">
         <v>0.94140625</v>
       </c>
-      <c r="I50" s="25">
+      <c r="I50" s="17">
         <v>0.94140625</v>
       </c>
-      <c r="J50" s="25">
-[...5 lines deleted...]
-      <c r="L50" s="22" t="s">
+      <c r="J50" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L50" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M50" s="22">
+      <c r="M50" s="1">
         <v>256</v>
       </c>
-      <c r="N50" s="23">
-[...2 lines deleted...]
-      <c r="O50" s="25">
+      <c r="N50" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O50" s="17">
         <v>0.94140625</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
         <v>2025</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E51" s="22">
-[...2 lines deleted...]
-      <c r="F51" s="22" t="s">
+      <c r="E51" s="1">
+        <v>0</v>
+      </c>
+      <c r="F51" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G51" s="22">
+      <c r="G51" s="1">
         <v>256</v>
       </c>
-      <c r="H51" s="25">
+      <c r="H51" s="17">
         <v>0.94140625</v>
       </c>
-      <c r="I51" s="25">
+      <c r="I51" s="17">
         <v>0.94140625</v>
       </c>
-      <c r="J51" s="25">
-[...5 lines deleted...]
-      <c r="L51" s="22" t="s">
+      <c r="J51" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L51" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M51" s="22">
+      <c r="M51" s="1">
         <v>256</v>
       </c>
-      <c r="N51" s="23">
-[...2 lines deleted...]
-      <c r="O51" s="25">
+      <c r="N51" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O51" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
         <v>2025</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E52" s="22">
+      <c r="E52" s="1">
         <v>15</v>
       </c>
-      <c r="F52" s="22" t="s">
+      <c r="F52" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G52" s="22">
+      <c r="G52" s="1">
         <v>256</v>
       </c>
-      <c r="H52" s="25">
+      <c r="H52" s="17">
         <v>0.94140625</v>
       </c>
-      <c r="I52" s="25">
+      <c r="I52" s="17">
         <v>0.94140625</v>
       </c>
-      <c r="J52" s="25">
-[...5 lines deleted...]
-      <c r="L52" s="22" t="s">
+      <c r="J52" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L52" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M52" s="22">
+      <c r="M52" s="1">
         <v>256</v>
       </c>
-      <c r="N52" s="23">
-[...2 lines deleted...]
-      <c r="O52" s="25">
+      <c r="N52" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O52" s="17">
         <v>5.859375E-2</v>
       </c>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
         <v>2025</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E53" s="22">
+      <c r="E53" s="1">
         <v>245</v>
       </c>
-      <c r="F53" s="22" t="s">
+      <c r="F53" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G53" s="22">
+      <c r="G53" s="1">
         <v>284</v>
       </c>
-      <c r="H53" s="25">
-[...11 lines deleted...]
-      <c r="L53" s="22" t="s">
+      <c r="H53" s="17">
+        <v>0.86267605633802813</v>
+      </c>
+      <c r="I53" s="17">
+        <v>0.86267605633802813</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L53" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M53" s="22">
+      <c r="M53" s="1">
         <v>284</v>
       </c>
-      <c r="N53" s="23">
-[...3 lines deleted...]
-        <v>0.86267605599999997</v>
+      <c r="N53" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O53" s="17">
+        <v>0.86267605633802813</v>
       </c>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" s="1">
         <v>2025</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E54" s="22">
-[...2 lines deleted...]
-      <c r="F54" s="22" t="s">
+      <c r="E54" s="1">
+        <v>0</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G54" s="22">
+      <c r="G54" s="1">
         <v>284</v>
       </c>
-      <c r="H54" s="25">
-[...11 lines deleted...]
-      <c r="L54" s="22" t="s">
+      <c r="H54" s="17">
+        <v>0.86267605633802813</v>
+      </c>
+      <c r="I54" s="17">
+        <v>0.86267605633802813</v>
+      </c>
+      <c r="J54" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L54" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M54" s="22">
+      <c r="M54" s="1">
         <v>284</v>
       </c>
-      <c r="N54" s="23">
-[...2 lines deleted...]
-      <c r="O54" s="25">
+      <c r="N54" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O54" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
         <v>2025</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E55" s="22">
-[...2 lines deleted...]
-      <c r="F55" s="22" t="s">
+      <c r="E55" s="1">
+        <v>39</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G55" s="22">
+      <c r="G55" s="1">
         <v>284</v>
       </c>
-      <c r="H55" s="25">
-[...11 lines deleted...]
-      <c r="L55" s="22" t="s">
+      <c r="H55" s="17">
+        <v>0.86267605633802813</v>
+      </c>
+      <c r="I55" s="17">
+        <v>0.86267605633802813</v>
+      </c>
+      <c r="J55" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L55" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="M55" s="22">
+      <c r="M55" s="1">
         <v>284</v>
       </c>
-      <c r="N55" s="23">
-[...3 lines deleted...]
-        <v>0.137323944</v>
+      <c r="N55" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O55" s="17">
+        <v>0.13732394366197184</v>
       </c>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
         <v>2025</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E56" s="22">
+      <c r="E56" s="1">
         <v>5</v>
       </c>
-      <c r="F56" s="22" t="s">
+      <c r="F56" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G56" s="22">
+      <c r="G56" s="1">
         <v>5</v>
       </c>
-      <c r="H56" s="25">
-[...5 lines deleted...]
-      <c r="J56" s="25">
+      <c r="H56" s="17">
+        <v>1</v>
+      </c>
+      <c r="I56" s="17"/>
+      <c r="J56" s="17">
         <v>0.8</v>
       </c>
-      <c r="K56" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L56" s="22" t="s">
+      <c r="K56" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L56" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M56" s="22">
+      <c r="M56" s="1">
         <v>5</v>
       </c>
-      <c r="N56" s="23">
-[...2 lines deleted...]
-      <c r="O56" s="25">
+      <c r="N56" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O56" s="17">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>2025</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E57" s="22">
-[...2 lines deleted...]
-      <c r="F57" s="22" t="s">
+      <c r="E57" s="1">
+        <v>0</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G57" s="22">
+      <c r="G57" s="1">
         <v>5</v>
       </c>
-      <c r="H57" s="25">
-[...5 lines deleted...]
-      <c r="J57" s="25">
+      <c r="H57" s="17">
+        <v>1</v>
+      </c>
+      <c r="I57" s="17"/>
+      <c r="J57" s="17">
         <v>0.8</v>
       </c>
-      <c r="K57" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L57" s="22" t="s">
+      <c r="K57" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L57" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M57" s="22">
+      <c r="M57" s="1">
         <v>5</v>
       </c>
-      <c r="N57" s="23">
-[...2 lines deleted...]
-      <c r="O57" s="25">
+      <c r="N57" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O57" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
         <v>2025</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E58" s="22">
-[...2 lines deleted...]
-      <c r="F58" s="22" t="s">
+      <c r="E58" s="1">
+        <v>0</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G58" s="22">
+      <c r="G58" s="1">
         <v>5</v>
       </c>
-      <c r="H58" s="25">
-[...5 lines deleted...]
-      <c r="J58" s="25">
+      <c r="H58" s="17">
+        <v>1</v>
+      </c>
+      <c r="I58" s="17"/>
+      <c r="J58" s="17">
         <v>0.8</v>
       </c>
-      <c r="K58" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L58" s="22" t="s">
+      <c r="K58" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L58" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M58" s="22">
+      <c r="M58" s="1">
         <v>5</v>
       </c>
-      <c r="N58" s="23">
-[...2 lines deleted...]
-      <c r="O58" s="25">
+      <c r="N58" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O58" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" s="1">
         <v>2025</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E59" s="22">
+      <c r="E59" s="1">
         <v>28</v>
       </c>
-      <c r="F59" s="22" t="s">
+      <c r="F59" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G59" s="22">
+      <c r="G59" s="1">
         <v>30</v>
       </c>
-      <c r="H59" s="25">
-[...5 lines deleted...]
-      <c r="J59" s="25">
+      <c r="H59" s="17">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="I59" s="17">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J59" s="17">
         <v>0.7</v>
       </c>
-      <c r="K59" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L59" s="22" t="s">
+      <c r="K59" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L59" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M59" s="22">
+      <c r="M59" s="1">
         <v>30</v>
       </c>
-      <c r="N59" s="23">
-[...3 lines deleted...]
-        <v>0.93333333299999999</v>
+      <c r="N59" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O59" s="17">
+        <v>0.93333333333333335</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
         <v>2025</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E60" s="22">
-[...2 lines deleted...]
-      <c r="F60" s="22" t="s">
+      <c r="E60" s="1">
+        <v>0</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G60" s="22">
+      <c r="G60" s="1">
         <v>30</v>
       </c>
-      <c r="H60" s="25">
-[...5 lines deleted...]
-      <c r="J60" s="25">
+      <c r="H60" s="17">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="I60" s="17">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J60" s="17">
         <v>0.7</v>
       </c>
-      <c r="K60" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L60" s="22" t="s">
+      <c r="K60" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L60" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M60" s="22">
+      <c r="M60" s="1">
         <v>30</v>
       </c>
-      <c r="N60" s="23">
-[...2 lines deleted...]
-      <c r="O60" s="25">
+      <c r="N60" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O60" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
         <v>2025</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E61" s="22">
+      <c r="E61" s="1">
         <v>2</v>
       </c>
-      <c r="F61" s="22" t="s">
+      <c r="F61" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G61" s="22">
+      <c r="G61" s="1">
         <v>30</v>
       </c>
-      <c r="H61" s="25">
-[...5 lines deleted...]
-      <c r="J61" s="25">
+      <c r="H61" s="17">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="I61" s="17">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J61" s="17">
         <v>0.7</v>
       </c>
-      <c r="K61" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L61" s="22" t="s">
+      <c r="K61" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L61" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="M61" s="22">
+      <c r="M61" s="1">
         <v>30</v>
       </c>
-      <c r="N61" s="23">
-[...3 lines deleted...]
-        <v>6.6666666999999999E-2</v>
+      <c r="N61" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O61" s="17">
+        <v>6.6666666666666666E-2</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A62" s="24">
+      <c r="A62" s="1">
         <v>2026</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E62" s="22">
+      <c r="E62" s="1">
         <v>5</v>
       </c>
-      <c r="F62" s="22" t="s">
+      <c r="F62" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G62" s="22">
+      <c r="G62" s="1">
         <v>12</v>
       </c>
-      <c r="H62" s="25">
-[...11 lines deleted...]
-      <c r="L62" s="22" t="s">
+      <c r="H62" s="17">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="I62" s="17">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="J62" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L62" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="M62" s="22">
+      <c r="M62" s="1">
         <v>7</v>
       </c>
-      <c r="N62" s="23">
-[...3 lines deleted...]
-        <v>0.41666666699999999</v>
+      <c r="N62" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O62" s="17">
+        <v>0.41666666666666669</v>
       </c>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A63" s="24">
+      <c r="A63" s="1">
         <v>2026</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E63" s="22">
+      <c r="E63" s="1">
         <v>5</v>
       </c>
-      <c r="F63" s="22" t="s">
+      <c r="F63" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G63" s="22">
+      <c r="G63" s="1">
         <v>12</v>
       </c>
-      <c r="H63" s="25">
-[...11 lines deleted...]
-      <c r="L63" s="22" t="s">
+      <c r="H63" s="17">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="I63" s="17">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="J63" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L63" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="M63" s="22">
+      <c r="M63" s="1">
         <v>7</v>
       </c>
-      <c r="N63" s="23">
-[...3 lines deleted...]
-        <v>0.41666666699999999</v>
+      <c r="N63" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O63" s="17">
+        <v>0.41666666666666669</v>
       </c>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A64" s="24">
+      <c r="A64" s="1">
         <v>2026</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E64" s="22">
+      <c r="E64" s="1">
         <v>2</v>
       </c>
-      <c r="F64" s="22" t="s">
+      <c r="F64" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G64" s="22">
+      <c r="G64" s="1">
         <v>12</v>
       </c>
-      <c r="H64" s="25">
-[...11 lines deleted...]
-      <c r="L64" s="22" t="s">
+      <c r="H64" s="17">
+        <v>0.7142857142857143</v>
+      </c>
+      <c r="I64" s="17">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="J64" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L64" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="M64" s="22">
+      <c r="M64" s="1">
         <v>7</v>
       </c>
-      <c r="N64" s="23">
-[...3 lines deleted...]
-        <v>0.16666666699999999</v>
+      <c r="N64" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O64" s="17">
+        <v>0.16666666666666666</v>
       </c>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A65" s="24">
+      <c r="A65" s="1">
         <v>2026</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E65" s="22">
-[...2 lines deleted...]
-      <c r="F65" s="22" t="s">
+      <c r="E65" s="1">
+        <v>0</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G65" s="22">
-[...10 lines deleted...]
-      <c r="L65" s="22" t="s">
+      <c r="G65" s="1">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="I65" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J65" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L65" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="M65" s="22">
-[...5 lines deleted...]
-      <c r="O65" s="25"/>
+      <c r="M65" s="1">
+        <v>0</v>
+      </c>
+      <c r="N65" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O65" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="66" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A66" s="24">
+      <c r="A66" s="1">
         <v>2026</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E66" s="22">
-[...2 lines deleted...]
-      <c r="F66" s="22" t="s">
+      <c r="E66" s="1">
+        <v>0</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G66" s="22">
-[...10 lines deleted...]
-      <c r="L66" s="22" t="s">
+      <c r="G66" s="1">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="I66" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J66" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L66" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="M66" s="22">
-[...5 lines deleted...]
-      <c r="O66" s="25"/>
+      <c r="M66" s="1">
+        <v>0</v>
+      </c>
+      <c r="N66" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O66" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="67" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A67" s="24">
+      <c r="A67" s="1">
         <v>2026</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E67" s="22">
-[...2 lines deleted...]
-      <c r="F67" s="22" t="s">
+      <c r="E67" s="1">
+        <v>0</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G67" s="22">
-[...10 lines deleted...]
-      <c r="L67" s="22" t="s">
+      <c r="G67" s="1">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="I67" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="J67" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L67" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="M67" s="22">
-[...5 lines deleted...]
-      <c r="O67" s="25"/>
+      <c r="M67" s="1">
+        <v>0</v>
+      </c>
+      <c r="N67" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O67" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="68" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A68" s="24">
+      <c r="A68" s="1">
         <v>2026</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E68" s="22">
-[...2 lines deleted...]
-      <c r="F68" s="22" t="s">
+      <c r="E68" s="1">
+        <v>0</v>
+      </c>
+      <c r="F68" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G68" s="22">
-[...2 lines deleted...]
-      <c r="H68" s="16"/>
+      <c r="G68" s="1">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16" t="s">
+        <v>45</v>
+      </c>
       <c r="I68" s="16"/>
-      <c r="J68" s="25">
+      <c r="J68" s="17">
         <v>0.8</v>
       </c>
-      <c r="K68" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L68" s="22" t="s">
+      <c r="K68" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L68" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M68" s="22">
-[...5 lines deleted...]
-      <c r="O68" s="25"/>
+      <c r="M68" s="1">
+        <v>0</v>
+      </c>
+      <c r="N68" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O68" s="17"/>
     </row>
     <row r="69" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A69" s="24">
+      <c r="A69" s="1">
         <v>2026</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E69" s="22">
-[...2 lines deleted...]
-      <c r="F69" s="22" t="s">
+      <c r="E69" s="1">
+        <v>0</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G69" s="22">
-[...2 lines deleted...]
-      <c r="H69" s="16"/>
+      <c r="G69" s="1">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16" t="s">
+        <v>45</v>
+      </c>
       <c r="I69" s="16"/>
-      <c r="J69" s="25">
+      <c r="J69" s="17">
         <v>0.8</v>
       </c>
-      <c r="K69" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L69" s="22" t="s">
+      <c r="K69" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L69" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M69" s="22">
-[...5 lines deleted...]
-      <c r="O69" s="25"/>
+      <c r="M69" s="1">
+        <v>0</v>
+      </c>
+      <c r="N69" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O69" s="17"/>
     </row>
     <row r="70" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A70" s="24">
+      <c r="A70" s="1">
         <v>2026</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E70" s="22">
-[...2 lines deleted...]
-      <c r="F70" s="22" t="s">
+      <c r="E70" s="1">
+        <v>0</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G70" s="22">
-[...2 lines deleted...]
-      <c r="H70" s="16"/>
+      <c r="G70" s="1">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16" t="s">
+        <v>45</v>
+      </c>
       <c r="I70" s="16"/>
-      <c r="J70" s="25">
+      <c r="J70" s="17">
         <v>0.8</v>
       </c>
-      <c r="K70" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L70" s="22" t="s">
+      <c r="K70" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L70" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M70" s="22">
-[...5 lines deleted...]
-      <c r="O70" s="25"/>
+      <c r="M70" s="1">
+        <v>0</v>
+      </c>
+      <c r="N70" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O70" s="17"/>
     </row>
     <row r="71" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A71" s="24">
+      <c r="A71" s="1">
         <v>2026</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E71" s="22">
+      <c r="E71" s="1">
         <v>18</v>
       </c>
-      <c r="F71" s="22" t="s">
+      <c r="F71" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G71" s="22">
+      <c r="G71" s="1">
         <v>71</v>
       </c>
-      <c r="H71" s="25">
-[...8 lines deleted...]
-      <c r="K71" s="22" t="s">
+      <c r="H71" s="17">
+        <v>1</v>
+      </c>
+      <c r="I71" s="17">
+        <v>1</v>
+      </c>
+      <c r="J71" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K71" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L71" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="M71" s="22">
+      <c r="M71" s="1">
         <v>18</v>
       </c>
-      <c r="N71" s="23">
-[...3 lines deleted...]
-        <v>0.25352112700000001</v>
+      <c r="N71" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O71" s="17">
+        <v>0.25352112676056338</v>
       </c>
     </row>
     <row r="72" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A72" s="24">
+      <c r="A72" s="1">
         <v>2026</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E72" s="22">
+      <c r="E72" s="1">
         <v>53</v>
       </c>
-      <c r="F72" s="22" t="s">
+      <c r="F72" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G72" s="22">
+      <c r="G72" s="1">
         <v>71</v>
       </c>
-      <c r="H72" s="25">
-[...8 lines deleted...]
-      <c r="K72" s="22" t="s">
+      <c r="H72" s="17">
+        <v>1</v>
+      </c>
+      <c r="I72" s="17">
+        <v>1</v>
+      </c>
+      <c r="J72" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K72" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L72" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="M72" s="22">
+      <c r="M72" s="1">
         <v>18</v>
       </c>
-      <c r="N72" s="23">
-[...3 lines deleted...]
-        <v>0.74647887300000004</v>
+      <c r="N72" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O72" s="17">
+        <v>0.74647887323943662</v>
       </c>
     </row>
     <row r="73" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A73" s="24">
+      <c r="A73" s="1">
         <v>2026</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E73" s="22">
-[...2 lines deleted...]
-      <c r="F73" s="22" t="s">
+      <c r="E73" s="1">
+        <v>0</v>
+      </c>
+      <c r="F73" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G73" s="22">
+      <c r="G73" s="1">
         <v>71</v>
       </c>
-      <c r="H73" s="25">
-[...8 lines deleted...]
-      <c r="K73" s="22" t="s">
+      <c r="H73" s="17">
+        <v>1</v>
+      </c>
+      <c r="I73" s="17">
+        <v>1</v>
+      </c>
+      <c r="J73" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K73" s="1" t="s">
         <v>39</v>
       </c>
       <c r="L73" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="M73" s="22">
+      <c r="M73" s="1">
         <v>18</v>
       </c>
-      <c r="N73" s="23">
-[...2 lines deleted...]
-      <c r="O73" s="25">
+      <c r="N73" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O73" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A74" s="24">
+      <c r="A74" s="1">
         <v>2026</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E74" s="22">
+      <c r="E74" s="1">
         <v>36</v>
       </c>
-      <c r="F74" s="22" t="s">
+      <c r="F74" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G74" s="22">
+      <c r="G74" s="1">
         <v>60</v>
       </c>
-      <c r="H74" s="25">
+      <c r="H74" s="17">
         <v>0.75</v>
       </c>
-      <c r="I74" s="25">
+      <c r="I74" s="17">
         <v>0.8</v>
       </c>
-      <c r="J74" s="25">
-[...5 lines deleted...]
-      <c r="L74" s="22" t="s">
+      <c r="J74" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L74" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="M74" s="22">
+      <c r="M74" s="1">
         <v>48</v>
       </c>
-      <c r="N74" s="23">
-[...2 lines deleted...]
-      <c r="O74" s="25">
+      <c r="N74" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O74" s="17">
         <v>0.6</v>
       </c>
     </row>
     <row r="75" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A75" s="24">
+      <c r="A75" s="1">
         <v>2026</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E75" s="22">
+      <c r="E75" s="1">
         <v>12</v>
       </c>
-      <c r="F75" s="22" t="s">
+      <c r="F75" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G75" s="22">
+      <c r="G75" s="1">
         <v>60</v>
       </c>
-      <c r="H75" s="25">
+      <c r="H75" s="17">
         <v>0.75</v>
       </c>
-      <c r="I75" s="25">
+      <c r="I75" s="17">
         <v>0.8</v>
       </c>
-      <c r="J75" s="25">
-[...5 lines deleted...]
-      <c r="L75" s="22" t="s">
+      <c r="J75" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L75" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="M75" s="22">
+      <c r="M75" s="1">
         <v>48</v>
       </c>
-      <c r="N75" s="23">
-[...2 lines deleted...]
-      <c r="O75" s="25">
+      <c r="N75" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O75" s="17">
         <v>0.2</v>
       </c>
     </row>
     <row r="76" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A76" s="24">
+      <c r="A76" s="1">
         <v>2026</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E76" s="22">
+      <c r="E76" s="1">
         <v>12</v>
       </c>
-      <c r="F76" s="22" t="s">
+      <c r="F76" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G76" s="22">
+      <c r="G76" s="1">
         <v>60</v>
       </c>
-      <c r="H76" s="25">
+      <c r="H76" s="17">
         <v>0.75</v>
       </c>
-      <c r="I76" s="25">
+      <c r="I76" s="17">
         <v>0.8</v>
       </c>
-      <c r="J76" s="25">
-[...5 lines deleted...]
-      <c r="L76" s="22" t="s">
+      <c r="J76" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L76" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="M76" s="22">
+      <c r="M76" s="1">
         <v>48</v>
       </c>
-      <c r="N76" s="23">
-[...2 lines deleted...]
-      <c r="O76" s="25">
+      <c r="N76" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O76" s="17">
         <v>0.2</v>
       </c>
     </row>
     <row r="77" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A77" s="24">
+      <c r="A77" s="1">
         <v>2026</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E77" s="22">
-[...2 lines deleted...]
-      <c r="F77" s="22" t="s">
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G77" s="22">
+      <c r="G77" s="1">
         <v>55</v>
       </c>
-      <c r="H77" s="25">
-[...11 lines deleted...]
-      <c r="L77" s="22" t="s">
+      <c r="H77" s="17">
+        <v>1</v>
+      </c>
+      <c r="I77" s="17">
+        <v>1</v>
+      </c>
+      <c r="J77" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L77" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M77" s="22">
-[...6 lines deleted...]
-        <v>1.8181817999999999E-2</v>
+      <c r="M77" s="1">
+        <v>1</v>
+      </c>
+      <c r="N77" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O77" s="17">
+        <v>1.8181818181818181E-2</v>
       </c>
     </row>
     <row r="78" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A78" s="24">
+      <c r="A78" s="1">
         <v>2026</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E78" s="22">
+      <c r="E78" s="1">
         <v>54</v>
       </c>
-      <c r="F78" s="22" t="s">
+      <c r="F78" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G78" s="22">
+      <c r="G78" s="1">
         <v>55</v>
       </c>
-      <c r="H78" s="25">
-[...11 lines deleted...]
-      <c r="L78" s="22" t="s">
+      <c r="H78" s="17">
+        <v>1</v>
+      </c>
+      <c r="I78" s="17">
+        <v>1</v>
+      </c>
+      <c r="J78" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L78" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M78" s="22">
-[...6 lines deleted...]
-        <v>0.98181818200000004</v>
+      <c r="M78" s="1">
+        <v>1</v>
+      </c>
+      <c r="N78" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O78" s="17">
+        <v>0.98181818181818181</v>
       </c>
     </row>
     <row r="79" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A79" s="24">
+      <c r="A79" s="1">
         <v>2026</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E79" s="22">
-[...2 lines deleted...]
-      <c r="F79" s="22" t="s">
+      <c r="E79" s="1">
+        <v>0</v>
+      </c>
+      <c r="F79" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G79" s="22">
+      <c r="G79" s="1">
         <v>55</v>
       </c>
-      <c r="H79" s="25">
-[...11 lines deleted...]
-      <c r="L79" s="22" t="s">
+      <c r="H79" s="17">
+        <v>1</v>
+      </c>
+      <c r="I79" s="17">
+        <v>1</v>
+      </c>
+      <c r="J79" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L79" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M79" s="22">
-[...5 lines deleted...]
-      <c r="O79" s="25">
+      <c r="M79" s="1">
+        <v>1</v>
+      </c>
+      <c r="N79" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O79" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A80" s="24">
+      <c r="A80" s="1">
         <v>2026</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E80" s="22">
+      <c r="E80" s="1">
         <v>12</v>
       </c>
-      <c r="F80" s="22" t="s">
+      <c r="F80" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G80" s="22">
+      <c r="G80" s="1">
         <v>83</v>
       </c>
-      <c r="H80" s="25">
-[...11 lines deleted...]
-      <c r="L80" s="22" t="s">
+      <c r="H80" s="17">
+        <v>1</v>
+      </c>
+      <c r="I80" s="17">
+        <v>1</v>
+      </c>
+      <c r="J80" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L80" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M80" s="22">
+      <c r="M80" s="1">
         <v>12</v>
       </c>
-      <c r="N80" s="23">
-[...3 lines deleted...]
-        <v>0.14457831300000001</v>
+      <c r="N80" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O80" s="17">
+        <v>0.14457831325301204</v>
       </c>
     </row>
     <row r="81" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A81" s="24">
+      <c r="A81" s="1">
         <v>2026</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E81" s="22">
+      <c r="E81" s="1">
         <v>71</v>
       </c>
-      <c r="F81" s="22" t="s">
+      <c r="F81" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G81" s="22">
+      <c r="G81" s="1">
         <v>83</v>
       </c>
-      <c r="H81" s="25">
-[...11 lines deleted...]
-      <c r="L81" s="22" t="s">
+      <c r="H81" s="17">
+        <v>1</v>
+      </c>
+      <c r="I81" s="17">
+        <v>1</v>
+      </c>
+      <c r="J81" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L81" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M81" s="22">
+      <c r="M81" s="1">
         <v>12</v>
       </c>
-      <c r="N81" s="23">
-[...3 lines deleted...]
-        <v>0.85542168699999999</v>
+      <c r="N81" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O81" s="17">
+        <v>0.85542168674698793</v>
       </c>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A82" s="24">
+      <c r="A82" s="1">
         <v>2026</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E82" s="22">
-[...2 lines deleted...]
-      <c r="F82" s="22" t="s">
+      <c r="E82" s="1">
+        <v>0</v>
+      </c>
+      <c r="F82" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G82" s="22">
+      <c r="G82" s="1">
         <v>83</v>
       </c>
-      <c r="H82" s="25">
-[...11 lines deleted...]
-      <c r="L82" s="22" t="s">
+      <c r="H82" s="17">
+        <v>1</v>
+      </c>
+      <c r="I82" s="17">
+        <v>1</v>
+      </c>
+      <c r="J82" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L82" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M82" s="22">
+      <c r="M82" s="1">
         <v>12</v>
       </c>
-      <c r="N82" s="23">
-[...2 lines deleted...]
-      <c r="O82" s="25">
+      <c r="N82" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O82" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A83" s="24">
+      <c r="A83" s="1">
         <v>2026</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E83" s="22">
+      <c r="E83" s="1">
         <v>13</v>
       </c>
-      <c r="F83" s="22" t="s">
+      <c r="F83" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G83" s="22">
+      <c r="G83" s="1">
         <v>26</v>
       </c>
-      <c r="H83" s="25">
-[...11 lines deleted...]
-      <c r="L83" s="22" t="s">
+      <c r="H83" s="17">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I83" s="17">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="J83" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L83" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M83" s="22">
+      <c r="M83" s="1">
         <v>14</v>
       </c>
-      <c r="N83" s="23">
-[...2 lines deleted...]
-      <c r="O83" s="25">
+      <c r="N83" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O83" s="17">
         <v>0.5</v>
       </c>
     </row>
     <row r="84" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A84" s="24">
+      <c r="A84" s="1">
         <v>2026</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E84" s="22">
+      <c r="E84" s="1">
         <v>12</v>
       </c>
-      <c r="F84" s="22" t="s">
+      <c r="F84" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G84" s="22">
+      <c r="G84" s="1">
         <v>26</v>
       </c>
-      <c r="H84" s="25">
-[...11 lines deleted...]
-      <c r="L84" s="22" t="s">
+      <c r="H84" s="17">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I84" s="17">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="J84" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L84" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M84" s="22">
+      <c r="M84" s="1">
         <v>14</v>
       </c>
-      <c r="N84" s="23">
-[...3 lines deleted...]
-        <v>0.46153846199999998</v>
+      <c r="N84" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O84" s="17">
+        <v>0.46153846153846156</v>
       </c>
     </row>
     <row r="85" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A85" s="24">
+      <c r="A85" s="1">
         <v>2026</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E85" s="22">
-[...2 lines deleted...]
-      <c r="F85" s="22" t="s">
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G85" s="22">
+      <c r="G85" s="1">
         <v>26</v>
       </c>
-      <c r="H85" s="25">
-[...11 lines deleted...]
-      <c r="L85" s="22" t="s">
+      <c r="H85" s="17">
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="I85" s="17">
+        <v>0.96153846153846156</v>
+      </c>
+      <c r="J85" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L85" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M85" s="22">
+      <c r="M85" s="1">
         <v>14</v>
       </c>
-      <c r="N85" s="23">
-[...3 lines deleted...]
-        <v>3.8461538000000003E-2</v>
+      <c r="N85" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O85" s="17">
+        <v>3.8461538461538464E-2</v>
       </c>
     </row>
     <row r="86" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A86" s="24">
+      <c r="A86" s="1">
         <v>2026</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E86" s="22">
-[...2 lines deleted...]
-      <c r="F86" s="22" t="s">
+      <c r="E86" s="1">
+        <v>0</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G86" s="22">
-[...4 lines deleted...]
-      <c r="J86" s="25">
+      <c r="G86" s="1">
+        <v>0</v>
+      </c>
+      <c r="H86" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="I86" s="17"/>
+      <c r="J86" s="17">
         <v>0.8</v>
       </c>
-      <c r="K86" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L86" s="22" t="s">
+      <c r="K86" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L86" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M86" s="22">
-[...5 lines deleted...]
-      <c r="O86" s="25"/>
+      <c r="M86" s="1">
+        <v>0</v>
+      </c>
+      <c r="N86" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O86" s="17"/>
     </row>
     <row r="87" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A87" s="24">
+      <c r="A87" s="1">
         <v>2026</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E87" s="22">
-[...2 lines deleted...]
-      <c r="F87" s="22" t="s">
+      <c r="E87" s="1">
+        <v>0</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G87" s="22">
-[...4 lines deleted...]
-      <c r="J87" s="25">
+      <c r="G87" s="1">
+        <v>0</v>
+      </c>
+      <c r="H87" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="I87" s="17"/>
+      <c r="J87" s="17">
         <v>0.8</v>
       </c>
-      <c r="K87" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L87" s="22" t="s">
+      <c r="K87" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L87" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M87" s="22">
-[...5 lines deleted...]
-      <c r="O87" s="25"/>
+      <c r="M87" s="1">
+        <v>0</v>
+      </c>
+      <c r="N87" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O87" s="17"/>
     </row>
     <row r="88" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A88" s="24">
+      <c r="A88" s="1">
         <v>2026</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E88" s="22">
-[...2 lines deleted...]
-      <c r="F88" s="22" t="s">
+      <c r="E88" s="1">
+        <v>0</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G88" s="22">
-[...4 lines deleted...]
-      <c r="J88" s="25">
+      <c r="G88" s="1">
+        <v>0</v>
+      </c>
+      <c r="H88" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="I88" s="17"/>
+      <c r="J88" s="17">
         <v>0.8</v>
       </c>
-      <c r="K88" s="22" t="s">
-[...2 lines deleted...]
-      <c r="L88" s="22" t="s">
+      <c r="K88" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L88" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M88" s="22">
-[...5 lines deleted...]
-      <c r="O88" s="25"/>
+      <c r="M88" s="1">
+        <v>0</v>
+      </c>
+      <c r="N88" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O88" s="17"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A89" s="24">
+      <c r="A89" s="1">
         <v>2026</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E89" s="22">
+      <c r="E89" s="1">
         <v>8</v>
       </c>
-      <c r="F89" s="22" t="s">
+      <c r="F89" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G89" s="22">
+      <c r="G89" s="1">
         <v>15</v>
       </c>
-      <c r="H89" s="25">
-[...11 lines deleted...]
-      <c r="L89" s="22" t="s">
+      <c r="H89" s="17">
+        <v>1</v>
+      </c>
+      <c r="I89" s="17">
+        <v>1</v>
+      </c>
+      <c r="J89" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L89" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M89" s="22">
+      <c r="M89" s="1">
         <v>8</v>
       </c>
-      <c r="N89" s="23">
-[...3 lines deleted...]
-        <v>0.53333333299999997</v>
+      <c r="N89" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O89" s="17">
+        <v>0.53333333333333333</v>
       </c>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A90" s="24">
+      <c r="A90" s="1">
         <v>2026</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E90" s="22">
+      <c r="E90" s="1">
         <v>7</v>
       </c>
-      <c r="F90" s="22" t="s">
+      <c r="F90" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G90" s="22">
+      <c r="G90" s="1">
         <v>15</v>
       </c>
-      <c r="H90" s="25">
-[...11 lines deleted...]
-      <c r="L90" s="22" t="s">
+      <c r="H90" s="17">
+        <v>1</v>
+      </c>
+      <c r="I90" s="17">
+        <v>1</v>
+      </c>
+      <c r="J90" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L90" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M90" s="22">
+      <c r="M90" s="1">
         <v>8</v>
       </c>
-      <c r="N90" s="23">
-[...3 lines deleted...]
-        <v>0.46666666699999998</v>
+      <c r="N90" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O90" s="17">
+        <v>0.46666666666666667</v>
       </c>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A91" s="24">
+      <c r="A91" s="1">
         <v>2026</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E91" s="22">
-[...2 lines deleted...]
-      <c r="F91" s="22" t="s">
+      <c r="E91" s="1">
+        <v>0</v>
+      </c>
+      <c r="F91" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G91" s="22">
+      <c r="G91" s="1">
         <v>15</v>
       </c>
-      <c r="H91" s="25">
-[...11 lines deleted...]
-      <c r="L91" s="22" t="s">
+      <c r="H91" s="17">
+        <v>1</v>
+      </c>
+      <c r="I91" s="17">
+        <v>1</v>
+      </c>
+      <c r="J91" s="17">
+        <v>0.9</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="L91" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M91" s="22">
+      <c r="M91" s="1">
         <v>8</v>
       </c>
-      <c r="N91" s="23">
-[...24 lines deleted...]
-      <c r="N93" s="2"/>
+      <c r="N91" s="2">
+        <v>46022</v>
+      </c>
+      <c r="O91" s="17">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O91" xr:uid="{D721BC59-B85C-482C-A1D6-3D778A641191}">
-[...5 lines deleted...]
-  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23825B83-CBE7-4771-A574-1862CEFF1E8B}">
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:P93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="58.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="26" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="26.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -9893,103 +9893,93 @@
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.25">
       <c r="F92" s="10"/>
       <c r="I92" s="12"/>
       <c r="J92" s="13"/>
       <c r="K92" s="3"/>
       <c r="M92" s="10"/>
       <c r="O92" s="2"/>
       <c r="P92" s="14"/>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A93" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F93" s="10"/>
       <c r="I93" s="12"/>
       <c r="J93" s="13"/>
       <c r="K93" s="3"/>
       <c r="M93" s="10"/>
       <c r="O93" s="2"/>
       <c r="P93" s="14"/>
     </row>
-    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="95" spans="1:16" x14ac:dyDescent="0.25"/>
   </sheetData>
   <autoFilter ref="A1:P91" xr:uid="{23825B83-CBE7-4771-A574-1862CEFF1E8B}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:P91">
     <sortCondition ref="A2:A91"/>
     <sortCondition ref="B2:B91"/>
     <sortCondition ref="D2:D91"/>
     <sortCondition ref="E2:E91" customList="On Time,Pending,Overdue"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -10195,64 +10185,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA91650-952E-41D8-AE35-31628E6B6256}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526FAE0A-F804-4FDA-BD9E-76C455B5B9AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA91650-952E-41D8-AE35-31628E6B6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F69846DE-8E36-44E0-99E9-452E24B06363}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>