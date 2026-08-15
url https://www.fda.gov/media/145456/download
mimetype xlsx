--- v2 (2026-05-03)
+++ v3 (2026-08-15)
@@ -1,863 +1,558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda.sharepoint.com/sites/FDA-Track/Test Docs/FDA-TRACK/User Fee TRACK/PDUFA/3 - Dataset Downloads/FY26/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Sage.Bennett\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1689" documentId="8_{C0A84DE0-C4A6-4165-A985-861D764A4971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF330C5E-6598-46B7-A62A-5F12EB33A4E4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F070DD4-E28E-45EF-BBE4-A52181DAF98A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{6B2DB9B2-707D-4FA5-82BC-661E32166B37}"/>
   </bookViews>
   <sheets>
-    <sheet name="Proc. Not. &amp; Res. Data" sheetId="4" r:id="rId1"/>
-    <sheet name="CBER Proc. Not. &amp; Res. Data" sheetId="3" state="hidden" r:id="rId2"/>
+    <sheet name="Performance Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'CBER Proc. Not. &amp; Res. Data'!$A$1:$P$91</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Performance Data'!$A$1:$Q$88</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I2" i="3" l="1"/>
-  <c r="H2" i="3"/>
+  <c r="P37" i="1" l="1"/>
+  <c r="P36" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="P31" i="1" s="1"/>
+  <c r="N30" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="P30" i="1" s="1"/>
+  <c r="N29" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="P29" i="1" s="1"/>
+  <c r="N28" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="P28" i="1" s="1"/>
+  <c r="N27" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="P27" i="1" s="1"/>
+  <c r="N26" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="P26" i="1" s="1"/>
+  <c r="N25" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="P25" i="1" s="1"/>
+  <c r="N24" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="P24" i="1" s="1"/>
+  <c r="N23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="P22" i="1" s="1"/>
+  <c r="N21" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="P21" i="1" s="1"/>
+  <c r="N20" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="P20" i="1" s="1"/>
+  <c r="N19" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="P19" i="1" s="1"/>
+  <c r="N18" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="P18" i="1" s="1"/>
+  <c r="N17" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="P16" i="1" s="1"/>
+  <c r="N15" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="P15" i="1" s="1"/>
+  <c r="N14" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="P14" i="1" s="1"/>
+  <c r="N13" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="P13" i="1" s="1"/>
+  <c r="N12" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="P12" i="1" s="1"/>
+  <c r="N11" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="P10" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="P9" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="I8" i="1"/>
+  <c r="P8" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="H7" i="1"/>
+  <c r="P7" i="1" s="1"/>
+  <c r="N6" i="1"/>
+  <c r="I6" i="1"/>
+  <c r="H6" i="1"/>
+  <c r="P6" i="1" s="1"/>
+  <c r="N5" i="1"/>
+  <c r="I5" i="1"/>
+  <c r="H5" i="1"/>
+  <c r="J7" i="1" s="1"/>
+  <c r="N4" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="H4" i="1"/>
+  <c r="P4" i="1" s="1"/>
+  <c r="N3" i="1"/>
+  <c r="I3" i="1"/>
+  <c r="H3" i="1"/>
+  <c r="P3" i="1" s="1"/>
+  <c r="N2" i="1"/>
+  <c r="I2" i="1"/>
+  <c r="H2" i="1"/>
+  <c r="P2" i="1" s="1"/>
+  <c r="M28" i="1" l="1"/>
+  <c r="M12" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="M3" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="J2" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="J3" i="1"/>
+  <c r="M5" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="M4" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="M2" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="J6" i="1"/>
+  <c r="M6" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="J5" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="P11" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="P23" i="1"/>
+  <c r="M24" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="P5" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="P17" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="J4" i="1"/>
+  <c r="M8" i="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={B6FB59B8-B9DB-41CD-A522-543C3C9B40F5}</author>
+  </authors>
+  <commentList>
+    <comment ref="N1" authorId="0" shapeId="0" xr:uid="{B6FB59B8-B9DB-41CD-A522-543C3C9B40F5}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    If Fiscal Year is Preliminary then this number represents the Actions Completed (On Time + Overdue) out of the Total. If Fiscal Year is NOT Preliminary then this number represents the Actions On Time out of the Total.</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="49">
   <si>
-    <t>Fiscal Year</t>
+    <t>Time Period</t>
   </si>
   <si>
     <t>PDUFA Submission Type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Center</t>
   </si>
   <si>
     <t>Goal Name</t>
   </si>
   <si>
     <t>Review Status</t>
   </si>
   <si>
     <t>Total Submissions</t>
   </si>
   <si>
     <t>Goal Timeline</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Percent On Time</t>
   </si>
   <si>
     <t>Highest Possible Performance</t>
   </si>
   <si>
     <t>Performance Goal</t>
   </si>
   <si>
     <t>Preliminary</t>
   </si>
   <si>
     <t>Goal Met Status</t>
   </si>
   <si>
-    <t>Actions On Time/Completed</t>
-[...1 lines deleted...]
-  <si>
     <t>Data As Of</t>
   </si>
   <si>
-    <t>Percent of Total†</t>
+    <t>Percent of Total</t>
   </si>
   <si>
     <t>Procedural Notifications and Responses</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Human Factors Validation Protocol Submissions to INDs** </t>
   </si>
   <si>
     <t>On Time</t>
   </si>
   <si>
     <t>60 days</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>Goal Not Met</t>
-[...1 lines deleted...]
-  <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Overdue</t>
   </si>
   <si>
-    <t>Major Dispute Resolutions</t>
+    <t>Major Dispute Resolutions****</t>
   </si>
   <si>
     <t>30 days</t>
-  </si>
-[...13 lines deleted...]
-    <t>90 days</t>
   </si>
   <si>
     <t>Responses to Clinical Holds</t>
   </si>
   <si>
     <t>Review of Proprietary Names Submitted During IND Phase</t>
   </si>
   <si>
     <t>180 days</t>
   </si>
   <si>
     <t>Review of Proprietary Names Submitted During NDA/BLA Phase</t>
   </si>
   <si>
+    <t>90 days</t>
+  </si>
+  <si>
     <t>Special Protocol Assessments</t>
   </si>
   <si>
     <t>45 days</t>
   </si>
   <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Human Factors Validation Protocol Submissions to INDs** </t>
+  </si>
+  <si>
+    <t>Priority NME NDAs and Original BLAs Approved with PMRs**</t>
+  </si>
+  <si>
+    <t>action goal date</t>
+  </si>
+  <si>
     <t>Standard NME NDAs and Original BLAs Approved with PMRs**</t>
   </si>
   <si>
+    <t>REMS Assessment Methods and Protocols***</t>
+  </si>
+  <si>
     <t>Use-Related Risk Analysis Submissions***</t>
+  </si>
+  <si>
+    <t>Human Factors Validation Protocol Submissions to INDs**</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Will Not Meet Goal</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Will Meet Goal</t>
   </si>
   <si>
     <t>Currently Meeting, Pending</t>
   </si>
   <si>
     <t>Currently Not Meeting, Pending</t>
   </si>
   <si>
-    <t/>
+    <t>Undesignated</t>
   </si>
   <si>
-    <t>†</t>
+    <t>within</t>
   </si>
   <si>
-    <t>Totals may not add to 100% due to rounding.</t>
+    <t xml:space="preserve">6 weeks prior to </t>
   </si>
   <si>
-    <t>CBER Only</t>
+    <t>6 weeks prior to</t>
   </si>
   <si>
-    <t>Percent of Total</t>
+    <t>8 weeks prior to</t>
   </si>
   <si>
-    <t>Human Factors Validation Protocol Submissions to INDs</t>
+    <t>Goal Timeline 2</t>
   </si>
   <si>
-    <t>Use-Related Risk Analysis Submissions</t>
-[...8 lines deleted...]
-    <t>Standard NME NDAs and Original BLAs Approved with PMRs</t>
+    <t>Actions Completed/On Time</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="18"/>
-[...103 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
-  <fills count="33">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...167 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="43">
-[...35 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Celestine, Joshlyn *" id="{4AC42664-414F-4A40-ABF2-D8CAF3EDA028}" userId="S::Joshlyn.Celestine@fda.gov::85a236d2-8ef7-4ccc-be59-273ad9d1476f" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1111,8878 +806,5038 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="N1" dT="2026-06-15T15:20:33.79" personId="{4AC42664-414F-4A40-ABF2-D8CAF3EDA028}" id="{B6FB59B8-B9DB-41CD-A522-543C3C9B40F5}">
+    <text>If Fiscal Year is Preliminary then this number represents the Actions Completed (On Time + Overdue) out of the Total. If Fiscal Year is NOT Preliminary then this number represents the Actions On Time out of the Total.</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89A39D66-7616-4A0E-ABE9-C38A33B478B0}">
-  <dimension ref="A1:O91"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06D5EF44-F643-4698-B181-F2A0EAF180B6}">
+  <dimension ref="A1:Q88"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView tabSelected="1" zoomScale="89" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="15.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="38.85546875" customWidth="1"/>
+    <col min="3" max="3" width="65.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="6" width="16" style="8" customWidth="1"/>
+    <col min="7" max="7" width="22.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.28515625" customWidth="1"/>
+    <col min="9" max="9" width="18.140625" style="9" customWidth="1"/>
+    <col min="10" max="10" width="26.7109375" style="9" customWidth="1"/>
+    <col min="11" max="11" width="15.85546875" style="11" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" customWidth="1"/>
+    <col min="13" max="13" width="26.5703125" style="8" customWidth="1"/>
+    <col min="14" max="14" width="19.7109375" customWidth="1"/>
+    <col min="15" max="15" width="12.42578125" style="7" customWidth="1"/>
+    <col min="16" max="16" width="17.42578125" style="11" customWidth="1"/>
+    <col min="17" max="17" width="23.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:17" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="F1" s="21" t="s">
+      <c r="G1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="G1" s="21" t="s">
+      <c r="I1" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="J1" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J1" s="22" t="s">
+      <c r="L1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="K1" s="21" t="s">
+      <c r="M1" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="L1" s="8" t="s">
+      <c r="N1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="O1" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="M1" s="7" t="s">
+      <c r="P1" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="N1" s="21" t="s">
-[...1718 lines deleted...]
-      <c r="L38" s="1" t="s">
+      <c r="Q1" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="M38" s="1">
-[...2550 lines deleted...]
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>2024</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2" s="8">
+        <v>44</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" t="s">
         <v>16</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="H2">
+        <f>SUM($E2:$E4)</f>
+        <v>61</v>
+      </c>
+      <c r="I2" s="9">
+        <f>IFERROR(E2/(E2+E4),"")</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J2" s="9">
+        <f>IFERROR((E2+E3)/H2,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="K2" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
-[...26 lines deleted...]
-        <v>21</v>
+      <c r="M2" s="8" t="str">
+        <f>IF(L2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;0,I2+0.005&gt;=K2),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,I4+0.005&gt;=K4),"Will Meet Goal",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,J4&lt;K4),"Will Not Meet Goal",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,I3&lt;K3),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;0,I2+0.005&gt;=K2),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,I4+0.005&gt;=K4),"Goal Met",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,I4&lt;K4),"Goal Not Met",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,I3&lt;K3),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
       </c>
       <c r="N2">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O2" s="18">
+        <f>IF(L2="Y",(E2+E4),E2)</f>
+        <v>44</v>
+      </c>
+      <c r="O2" s="7">
         <v>45930</v>
       </c>
-      <c r="P2" s="17">
-[...3 lines deleted...]
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P2" s="6">
+        <f t="shared" ref="P2:P31" si="0">IFERROR(E2/H2,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2024</v>
       </c>
       <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="8">
+        <v>0</v>
+      </c>
+      <c r="F3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="H3">
+        <f>SUM($E2:$E4)</f>
+        <v>61</v>
+      </c>
+      <c r="I3" s="9">
+        <f>IFERROR(E2/(E2+E4),"")</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J3" s="9">
+        <f>IFERROR((E2+E3)/H2,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="K3" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="15">
+      <c r="M3" s="8" t="str">
+        <f>IF(L2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;0,I2+0.005&gt;=K2),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,I4+0.005&gt;=K4),"Will Meet Goal",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,J4&lt;K4),"Will Not Meet Goal",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,I3&lt;K3),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;0,I2+0.005&gt;=K2),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,I4+0.005&gt;=K4),"Goal Met",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,I4&lt;K4),"Goal Not Met",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,I3&lt;K3),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
+      </c>
+      <c r="N3">
+        <f>IF(L2="Y",(E2+E4),E2)</f>
+        <v>44</v>
+      </c>
+      <c r="O3" s="7">
+        <v>45930</v>
+      </c>
+      <c r="P3" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G3" t="s">
-[...30 lines deleted...]
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="8">
+        <v>17</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="H4">
+        <f>SUM($E2:$E4)</f>
+        <v>61</v>
+      </c>
+      <c r="I4" s="9">
+        <f>IFERROR(E2/(E2+E4),"")</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="J4" s="9">
+        <f>IFERROR((E2+E3)/H2,0)</f>
+        <v>0.72131147540983609</v>
+      </c>
+      <c r="K4" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L4" t="s">
         <v>17</v>
       </c>
-      <c r="E4" t="s">
-[...24 lines deleted...]
-        <v>21</v>
+      <c r="M4" s="8" t="str">
+        <f>IF(L2="Y",IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;0,I2+0.005&gt;=K2),"Currently Meeting, Pending",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,I4+0.005&gt;=K4),"Will Meet Goal",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,J4&lt;K4),"Will Not Meet Goal",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,I3&lt;K3),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E2=0,E3=0,E4=0),"N/A",
+IF(AND(E2=0,E3&gt;0,E4=0),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;0,I2+0.005&gt;=K2),"Goal Met",
+IF(AND(E2&gt;0,E3&gt;=0,E4&gt;=0,I4+0.005&gt;=K4),"Goal Met",
+IF(AND(E2&gt;=0,E3=0,E4&gt;0,I4&lt;K4),"Goal Not Met",
+IF(AND(E2&gt;=0,E3&gt;0,E4&gt;0,I3&lt;K3),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Not Met</v>
       </c>
       <c r="N4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O4" s="18">
+        <f>IF(L2="Y",(E2+E4),E2)</f>
+        <v>44</v>
+      </c>
+      <c r="O4" s="7">
         <v>45930</v>
       </c>
-      <c r="P4" s="17">
-[...3 lines deleted...]
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P4" s="6">
+        <f t="shared" si="0"/>
+        <v>0.27868852459016391</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="8">
+        <v>15</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5">
+        <f>SUM($E5:$E7)</f>
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...23 lines deleted...]
-      <c r="K5" s="17">
+      <c r="I5" s="9">
+        <f>IFERROR(E5/(E5+E7),"")</f>
+        <v>0.9375</v>
+      </c>
+      <c r="J5" s="9">
+        <f>IFERROR((E5+E6)/H5,0)</f>
+        <v>0.9375</v>
+      </c>
+      <c r="K5" s="6">
         <v>0.9</v>
       </c>
       <c r="L5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M5" s="8" t="str">
+        <f>IF(L5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;0,I5+0.005&gt;=K5),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,I7+0.005&gt;=K7),"Will Meet Goal",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,J7&lt;K7),"Will Not Meet Goal",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,I6&lt;K6),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;0,I5+0.005&gt;=K5),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,I7+0.005&gt;=K7),"Goal Met",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,I7&lt;K7),"Goal Not Met",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,I6&lt;K6),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N5">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O5" s="18">
+        <f>IF(L5="Y",(E5+E7),E5)</f>
+        <v>15</v>
+      </c>
+      <c r="O5" s="7">
         <v>45930</v>
       </c>
-      <c r="P5" s="17">
-[...3 lines deleted...]
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P5" s="6">
+        <f t="shared" si="0"/>
+        <v>0.9375</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="8">
+        <v>0</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6">
+        <f>SUM($E5:$E7)</f>
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...8 lines deleted...]
-      <c r="F6" s="15">
+      <c r="I6" s="9">
+        <f>IFERROR(E5/(E5+E7),"")</f>
+        <v>0.9375</v>
+      </c>
+      <c r="J6" s="9">
+        <f>IFERROR((E5+E6)/H5,0)</f>
+        <v>0.9375</v>
+      </c>
+      <c r="K6" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M6" s="8" t="str">
+        <f>IF(L5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;0,I5+0.005&gt;=K5),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,I7+0.005&gt;=K7),"Will Meet Goal",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,J7&lt;K7),"Will Not Meet Goal",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,I6&lt;K6),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;0,I5+0.005&gt;=K5),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,I7+0.005&gt;=K7),"Goal Met",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,I7&lt;K7),"Goal Not Met",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,I6&lt;K6),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N6">
+        <f>IF(L5="Y",(E5+E7),E5)</f>
+        <v>15</v>
+      </c>
+      <c r="O6" s="7">
+        <v>45930</v>
+      </c>
+      <c r="P6" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G6" t="s">
-[...30 lines deleted...]
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="8">
+        <v>1</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7">
+        <f>SUM($E5:$E7)</f>
         <v>16</v>
       </c>
-      <c r="C7" t="s">
-[...23 lines deleted...]
-      <c r="K7" s="17">
+      <c r="I7" s="9">
+        <f>IFERROR(E5/(E5+E7),"")</f>
+        <v>0.9375</v>
+      </c>
+      <c r="J7" s="9">
+        <f>IFERROR((E5+E6)/H5,0)</f>
+        <v>0.9375</v>
+      </c>
+      <c r="K7" s="6">
         <v>0.9</v>
       </c>
       <c r="L7" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M7" s="8" t="str">
+        <f>IF(L5="Y",IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;0,I5+0.005&gt;=K5),"Currently Meeting, Pending",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,I7+0.005&gt;=K7),"Will Meet Goal",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,J7&lt;K7),"Will Not Meet Goal",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,I6&lt;K6),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E5=0,E6=0,E7=0),"N/A",
+IF(AND(E5=0,E6&gt;0,E7=0),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;0,I5+0.005&gt;=K5),"Goal Met",
+IF(AND(E5&gt;0,E6&gt;=0,E7&gt;=0,I7+0.005&gt;=K7),"Goal Met",
+IF(AND(E5&gt;=0,E6=0,E7&gt;0,I7&lt;K7),"Goal Not Met",
+IF(AND(E5&gt;=0,E6&gt;0,E7&gt;0,I6&lt;K6),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N7">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O7" s="18">
+        <f>IF(L5="Y",(E5+E7),E5)</f>
+        <v>15</v>
+      </c>
+      <c r="O7" s="7">
         <v>45930</v>
       </c>
-      <c r="P7" s="17">
-[...3 lines deleted...]
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P7" s="6">
+        <f t="shared" si="0"/>
+        <v>6.25E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2024</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>15</v>
+      </c>
+      <c r="E8" s="8">
+        <v>20</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="G8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H8">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="K8" s="17">
+        <v>26</v>
+      </c>
+      <c r="I8" s="9">
+        <f>IFERROR(E8/(E8+E10),"")</f>
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="K8" s="6">
         <v>0.7</v>
       </c>
       <c r="L8" t="s">
+        <v>17</v>
+      </c>
+      <c r="M8" s="8" t="str">
+        <f>IF(L8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;0,I8+0.005&gt;=K8),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,I10+0.005&gt;=K10),"Will Meet Goal",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,J10&lt;K10),"Will Not Meet Goal",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,I9&lt;K9),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;0,I8+0.005&gt;=K8),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,I10+0.005&gt;=K10),"Goal Met",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,I10&lt;K10),"Goal Not Met",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,I9&lt;K9),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N8">
+        <f>IF(L8="Y",(E8+E10),E8)</f>
         <v>20</v>
       </c>
-      <c r="M8" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O8" s="18">
+      <c r="O8" s="7">
         <v>45930</v>
       </c>
-      <c r="P8" s="17">
-[...3 lines deleted...]
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P8" s="6">
+        <f t="shared" si="0"/>
+        <v>0.76923076923076927</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2024</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="F9" s="15">
+        <v>18</v>
+      </c>
+      <c r="E9" s="8">
         <v>0</v>
       </c>
+      <c r="F9" s="14" t="s">
+        <v>44</v>
+      </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H9">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="K9" s="17">
+        <v>26</v>
+      </c>
+      <c r="I9" s="9">
+        <f>IFERROR(E8/(E8+E10),"")</f>
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="K9" s="6">
         <v>0.7</v>
       </c>
       <c r="L9" t="s">
+        <v>17</v>
+      </c>
+      <c r="M9" s="8" t="str">
+        <f>IF(L8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;0,I8+0.005&gt;=K8),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,I10+0.005&gt;=K10),"Will Meet Goal",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,J10&lt;K10),"Will Not Meet Goal",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,I9&lt;K9),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;0,I8+0.005&gt;=K8),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,I10+0.005&gt;=K10),"Goal Met",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,I10&lt;K10),"Goal Not Met",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,I9&lt;K9),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N9">
+        <f>IF(L8="Y",(E8+E10),E8)</f>
         <v>20</v>
       </c>
-      <c r="M9" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O9" s="18">
+      <c r="O9" s="7">
         <v>45930</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2024</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>19</v>
+      </c>
+      <c r="E10" s="8">
+        <v>6</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H10">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="K10" s="17">
+        <v>26</v>
+      </c>
+      <c r="I10" s="9">
+        <f>IFERROR(E8/(E8+E10),"")</f>
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="K10" s="6">
         <v>0.7</v>
       </c>
       <c r="L10" t="s">
+        <v>17</v>
+      </c>
+      <c r="M10" s="8" t="str">
+        <f>IF(L8="Y",IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;0,I8+0.005&gt;=K8),"Currently Meeting, Pending",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,I10+0.005&gt;=K10),"Will Meet Goal",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,J10&lt;K10),"Will Not Meet Goal",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,I9&lt;K9),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E8=0,E9=0,E10=0),"N/A",
+IF(AND(E8=0,E9&gt;0,E10=0),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;0,I8+0.005&gt;=K8),"Goal Met",
+IF(AND(E8&gt;0,E9&gt;=0,E10&gt;=0,I10+0.005&gt;=K10),"Goal Met",
+IF(AND(E8&gt;=0,E9=0,E10&gt;0,I10&lt;K10),"Goal Not Met",
+IF(AND(E8&gt;=0,E9&gt;0,E10&gt;0,I9&lt;K9),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N10">
+        <f>IF(L8="Y",(E8+E10),E8)</f>
         <v>20</v>
       </c>
-      <c r="M10" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O10" s="18">
+      <c r="O10" s="7">
         <v>45930</v>
       </c>
-      <c r="P10" s="17">
-[...3 lines deleted...]
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P10" s="6">
+        <f t="shared" si="0"/>
+        <v>0.23076923076923078</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>2024</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="E11" s="8">
+        <v>86</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H11">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="K11" s="17">
+        <f>SUM($E11:$E13)</f>
+        <v>129</v>
+      </c>
+      <c r="I11" s="9">
+        <f>IFERROR(E11/(E11+E13),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J11" s="9">
+        <f>IFERROR((E11+E12)/H11,"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K11" s="6">
         <v>0.5</v>
       </c>
       <c r="L11" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>17</v>
+      </c>
+      <c r="M11" s="8" t="str">
+        <f>IF(L11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;K13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;K13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N11">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O11" s="18">
+        <f>IF(L11="Y",(E11+E13),E11)</f>
+        <v>86</v>
+      </c>
+      <c r="O11" s="7">
         <v>45930</v>
       </c>
-      <c r="P11" s="17">
-[...3 lines deleted...]
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P11" s="6">
+        <f t="shared" si="0"/>
+        <v>0.66666666666666663</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>2024</v>
       </c>
       <c r="B12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="F12" s="15">
+        <v>18</v>
+      </c>
+      <c r="E12" s="8">
         <v>0</v>
       </c>
+      <c r="F12" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H12">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="I12" s="16">
+        <f>SUM($E11:$E13)</f>
+        <v>129</v>
+      </c>
+      <c r="I12" s="9">
+        <f>IFERROR(E11/(E11+E13),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J12" s="9">
+        <f>IFERROR((E11+E12)/H11,"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K12" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="L12" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="8" t="str">
+        <f>IF(L11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;K13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;K13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N12">
+        <f>IF(L11="Y",(E11+E13),E11)</f>
+        <v>86</v>
+      </c>
+      <c r="O12" s="7">
+        <v>45930</v>
+      </c>
+      <c r="P12" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="16">
-[...21 lines deleted...]
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>2024</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>19</v>
+      </c>
+      <c r="E13" s="8">
+        <v>43</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H13">
-        <v>6</v>
-[...7 lines deleted...]
-      <c r="K13" s="17">
+        <f>SUM($E11:$E13)</f>
+        <v>129</v>
+      </c>
+      <c r="I13" s="9">
+        <f>IFERROR(E11/(E11+E13),"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="J13" s="9">
+        <f>IFERROR((E11+E12)/H11,"")</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K13" s="6">
         <v>0.5</v>
       </c>
       <c r="L13" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>17</v>
+      </c>
+      <c r="M13" s="8" t="str">
+        <f>IF(L11="Y",IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Currently Meeting, Pending",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Will Meet Goal",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,J13&lt;K13),"Will Not Meet Goal",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E11=0,E12=0,E13=0),"N/A",
+IF(AND(E11=0,E12&gt;0,E13=0),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;0,I11+0.005&gt;=K11),"Goal Met",
+IF(AND(E11&gt;0,E12&gt;=0,E13&gt;=0,I13+0.005&gt;=K13),"Goal Met",
+IF(AND(E11&gt;=0,E12=0,E13&gt;0,I13&lt;K13),"Goal Not Met",
+IF(AND(E11&gt;=0,E12&gt;0,E13&gt;0,I12&lt;K12),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N13">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O13" s="18">
+        <f>IF(L11="Y",(E11+E13),E11)</f>
+        <v>86</v>
+      </c>
+      <c r="O13" s="7">
         <v>45930</v>
       </c>
-      <c r="P13" s="17">
-[...3 lines deleted...]
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P13" s="6">
+        <f t="shared" si="0"/>
+        <v>0.33333333333333331</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>2024</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>15</v>
+      </c>
+      <c r="E14" s="8">
+        <v>263</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H14">
-        <v>59</v>
-[...7 lines deleted...]
-      <c r="K14" s="17">
+        <f>SUM($E14:$E16)</f>
+        <v>288</v>
+      </c>
+      <c r="I14" s="9">
+        <f>IFERROR(E14/(E14+E16),"")</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J14" s="9">
+        <f>IFERROR((E14+E15)/H14,0)</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="K14" s="6">
         <v>0.9</v>
       </c>
       <c r="L14" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M14" s="8" t="str">
+        <f>IF(L14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;K16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;K16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N14">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="O14" s="18">
+        <f>IF(L14="Y",(E14+E16),E14)</f>
+        <v>263</v>
+      </c>
+      <c r="O14" s="7">
         <v>45930</v>
       </c>
-      <c r="P14" s="17">
-[...3 lines deleted...]
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="P14" s="6">
+        <f t="shared" si="0"/>
+        <v>0.91319444444444442</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>2024</v>
       </c>
       <c r="B15" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="F15" s="15">
+        <v>18</v>
+      </c>
+      <c r="E15" s="8">
         <v>0</v>
       </c>
+      <c r="F15" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H15">
-        <v>59</v>
-[...7 lines deleted...]
-      <c r="K15" s="17">
+        <f>SUM($E14:$E16)</f>
+        <v>288</v>
+      </c>
+      <c r="I15" s="9">
+        <f>IFERROR(E14/(E14+E16),"")</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J15" s="9">
+        <f>IFERROR((E14+E15)/H14,0)</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="K15" s="6">
         <v>0.9</v>
       </c>
       <c r="L15" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M15" s="8" t="str">
+        <f>IF(L14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;K16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;K16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N15">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="O15" s="18">
+        <f>IF(L14="Y",(E14+E16),E14)</f>
+        <v>263</v>
+      </c>
+      <c r="O15" s="7">
         <v>45930</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2024</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>19</v>
+      </c>
+      <c r="E16" s="8">
+        <v>25</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G16" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H16">
-        <v>59</v>
-[...7 lines deleted...]
-      <c r="K16" s="17">
+        <f>SUM($E14:$E16)</f>
+        <v>288</v>
+      </c>
+      <c r="I16" s="9">
+        <f>IFERROR(E14/(E14+E16),"")</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="J16" s="9">
+        <f>IFERROR((E14+E15)/H14,0)</f>
+        <v>0.91319444444444442</v>
+      </c>
+      <c r="K16" s="6">
         <v>0.9</v>
       </c>
       <c r="L16" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M16" s="8" t="str">
+        <f>IF(L14="Y",IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Currently Meeting, Pending",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Will Meet Goal",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,J16&lt;K16),"Will Not Meet Goal",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E14=0,E15=0,E16=0),"N/A",
+IF(AND(E14=0,E15&gt;0,E16=0),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;0,I14+0.005&gt;=K14),"Goal Met",
+IF(AND(E14&gt;0,E15&gt;=0,E16&gt;=0,I16+0.005&gt;=K16),"Goal Met",
+IF(AND(E14&gt;=0,E15=0,E16&gt;0,I16&lt;K16),"Goal Not Met",
+IF(AND(E14&gt;=0,E15&gt;0,E16&gt;0,I15&lt;K15),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N16">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="O16" s="18">
+        <f>IF(L14="Y",(E14+E16),E14)</f>
+        <v>263</v>
+      </c>
+      <c r="O16" s="7">
         <v>45930</v>
       </c>
-      <c r="P16" s="17">
-        <v>0.10169491525423729</v>
+      <c r="P16" s="6">
+        <f t="shared" si="0"/>
+        <v>8.6805555555555552E-2</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2024</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="E17" s="8">
+        <v>169</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G17" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H17">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="K17" s="17">
+        <f>SUM($E17:$E19)</f>
+        <v>176</v>
+      </c>
+      <c r="I17" s="9">
+        <f>IFERROR(E17/(E17+E19),"")</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J17" s="9">
+        <f>IFERROR((E17+E18)/H17,0)</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="K17" s="6">
         <v>0.9</v>
       </c>
       <c r="L17" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M17" s="8" t="str">
+        <f>IF(L17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;0,I17+0.005&gt;=K17),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,I19+0.005&gt;=K19),"Will Meet Goal",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,J19&lt;K19),"Will Not Meet Goal",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,I18&lt;K18),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;0,I17+0.005&gt;=K17),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,I19+0.005&gt;=K19),"Goal Met",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,I19&lt;K19),"Goal Not Met",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,I18&lt;K18),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N17">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="O17" s="18">
+        <f>IF(L17="Y",(E17+E19),E17)</f>
+        <v>169</v>
+      </c>
+      <c r="O17" s="7">
         <v>45930</v>
       </c>
-      <c r="P17" s="17">
-        <v>0.90909090909090906</v>
+      <c r="P17" s="6">
+        <f t="shared" si="0"/>
+        <v>0.96022727272727271</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2024</v>
       </c>
       <c r="B18" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="F18" s="15">
+        <v>18</v>
+      </c>
+      <c r="E18" s="8">
         <v>0</v>
       </c>
+      <c r="F18" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G18" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H18">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="K18" s="17">
+        <f>SUM($E17:$E19)</f>
+        <v>176</v>
+      </c>
+      <c r="I18" s="9">
+        <f>IFERROR(E17/(E17+E19),"")</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J18" s="9">
+        <f>IFERROR((E17+E18)/H17,0)</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="K18" s="6">
         <v>0.9</v>
       </c>
       <c r="L18" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M18" s="8" t="str">
+        <f>IF(L17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;0,I17+0.005&gt;=K17),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,I19+0.005&gt;=K19),"Will Meet Goal",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,J19&lt;K19),"Will Not Meet Goal",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,I18&lt;K18),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;0,I17+0.005&gt;=K17),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,I19+0.005&gt;=K19),"Goal Met",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,I19&lt;K19),"Goal Not Met",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,I18&lt;K18),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N18">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="O18" s="18">
+        <f>IF(L17="Y",(E17+E19),E17)</f>
+        <v>169</v>
+      </c>
+      <c r="O18" s="7">
         <v>45930</v>
       </c>
-      <c r="P18" s="17">
+      <c r="P18" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2024</v>
       </c>
       <c r="B19" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="E19" s="8">
+        <v>7</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H19">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="K19" s="17">
+        <f>SUM($E17:$E19)</f>
+        <v>176</v>
+      </c>
+      <c r="I19" s="9">
+        <f>IFERROR(E17/(E17+E19),"")</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="J19" s="9">
+        <f>IFERROR((E17+E18)/H17,0)</f>
+        <v>0.96022727272727271</v>
+      </c>
+      <c r="K19" s="6">
         <v>0.9</v>
       </c>
       <c r="L19" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M19" s="8" t="str">
+        <f>IF(L17="Y",IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;0,I17+0.005&gt;=K17),"Currently Meeting, Pending",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,I19+0.005&gt;=K19),"Will Meet Goal",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,J19&lt;K19),"Will Not Meet Goal",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,I18&lt;K18),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E17=0,E18=0,E19=0),"N/A",
+IF(AND(E17=0,E18&gt;0,E19=0),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;0,I17+0.005&gt;=K17),"Goal Met",
+IF(AND(E17&gt;0,E18&gt;=0,E19&gt;=0,I19+0.005&gt;=K19),"Goal Met",
+IF(AND(E17&gt;=0,E18=0,E19&gt;0,I19&lt;K19),"Goal Not Met",
+IF(AND(E17&gt;=0,E18&gt;0,E19&gt;0,I18&lt;K18),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N19">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="O19" s="18">
+        <f>IF(L17="Y",(E17+E19),E17)</f>
+        <v>169</v>
+      </c>
+      <c r="O19" s="7">
         <v>45930</v>
       </c>
-      <c r="P19" s="17">
-        <v>9.0909090909090912E-2</v>
+      <c r="P19" s="6">
+        <f t="shared" si="0"/>
+        <v>3.9772727272727272E-2</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2024</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="F20" s="15">
         <v>15</v>
       </c>
+      <c r="E20" s="8">
+        <v>230</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G20" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H20">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="K20" s="17">
+        <f>SUM($E20:$E22)</f>
+        <v>238</v>
+      </c>
+      <c r="I20" s="9">
+        <f>IFERROR(E20/(E20+E22),"")</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J20" s="9">
+        <f>IFERROR((E20+E21)/H20,0)</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="K20" s="6">
         <v>0.9</v>
       </c>
       <c r="L20" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M20" s="8" t="str">
+        <f>IF(L20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;0,I20+0.005&gt;=K20),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,I22+0.005&gt;=K22),"Will Meet Goal",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,J22&lt;K22),"Will Not Meet Goal",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,I21&lt;K21),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;0,I20+0.005&gt;=K20),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,I22+0.005&gt;=K22),"Goal Met",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,I22&lt;K22),"Goal Not Met",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,I21&lt;K21),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N20">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="O20" s="18">
+        <f>IF(L20="Y",(E20+E22),E20)</f>
+        <v>230</v>
+      </c>
+      <c r="O20" s="7">
         <v>45930</v>
       </c>
-      <c r="P20" s="17">
-        <v>0.9375</v>
+      <c r="P20" s="6">
+        <f t="shared" si="0"/>
+        <v>0.96638655462184875</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2024</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="F21" s="15">
+        <v>18</v>
+      </c>
+      <c r="E21" s="8">
         <v>0</v>
       </c>
+      <c r="F21" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G21" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H21">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="K21" s="17">
+        <f>SUM($E20:$E22)</f>
+        <v>238</v>
+      </c>
+      <c r="I21" s="9">
+        <f>IFERROR(E20/(E20+E22),"")</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J21" s="9">
+        <f>IFERROR((E20+E21)/H20,0)</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="K21" s="6">
         <v>0.9</v>
       </c>
       <c r="L21" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M21" s="8" t="str">
+        <f>IF(L20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;0,I20+0.005&gt;=K20),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,I22+0.005&gt;=K22),"Will Meet Goal",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,J22&lt;K22),"Will Not Meet Goal",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,I21&lt;K21),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;0,I20+0.005&gt;=K20),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,I22+0.005&gt;=K22),"Goal Met",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,I22&lt;K22),"Goal Not Met",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,I21&lt;K21),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N21">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="O21" s="18">
+        <f>IF(L20="Y",(E20+E22),E20)</f>
+        <v>230</v>
+      </c>
+      <c r="O21" s="7">
         <v>45930</v>
       </c>
-      <c r="P21" s="17">
+      <c r="P21" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2024</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="E22" s="8">
+        <v>8</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G22" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H22">
-        <v>16</v>
-[...7 lines deleted...]
-      <c r="K22" s="17">
+        <f>SUM($E20:$E22)</f>
+        <v>238</v>
+      </c>
+      <c r="I22" s="9">
+        <f>IFERROR(E20/(E20+E22),"")</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="J22" s="9">
+        <f>IFERROR((E20+E21)/H20,0)</f>
+        <v>0.96638655462184875</v>
+      </c>
+      <c r="K22" s="6">
         <v>0.9</v>
       </c>
       <c r="L22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M22" s="8" t="str">
+        <f>IF(L20="Y",IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;0,I20+0.005&gt;=K20),"Currently Meeting, Pending",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,I22+0.005&gt;=K22),"Will Meet Goal",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,J22&lt;K22),"Will Not Meet Goal",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,I21&lt;K21),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E20=0,E21=0,E22=0),"N/A",
+IF(AND(E20=0,E21&gt;0,E22=0),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;0,I20+0.005&gt;=K20),"Goal Met",
+IF(AND(E20&gt;0,E21&gt;=0,E22&gt;=0,I22+0.005&gt;=K22),"Goal Met",
+IF(AND(E20&gt;=0,E21=0,E22&gt;0,I22&lt;K22),"Goal Not Met",
+IF(AND(E20&gt;=0,E21&gt;0,E22&gt;0,I21&lt;K21),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N22">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="O22" s="18">
+        <f>IF(L20="Y",(E20+E22),E20)</f>
+        <v>230</v>
+      </c>
+      <c r="O22" s="7">
         <v>45930</v>
       </c>
-      <c r="P22" s="17">
-        <v>6.25E-2</v>
+      <c r="P22" s="6">
+        <f t="shared" si="0"/>
+        <v>3.3613445378151259E-2</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>2024</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C23" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>15</v>
+      </c>
+      <c r="E23" s="8">
+        <v>102</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G23" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H23">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K23" s="17">
+        <f>SUM($E23:$E25)</f>
+        <v>107</v>
+      </c>
+      <c r="I23" s="9">
+        <f>IFERROR(E23/(E23+E25),"")</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J23" s="9">
+        <f>IFERROR((E23+E24)/H23,0)</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="K23" s="6">
         <v>0.9</v>
       </c>
       <c r="L23" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M23" s="8" t="str">
+        <f>IF(L23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;0,I23+0.005&gt;=K23),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,I25+0.005&gt;=K25),"Will Meet Goal",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,J25&lt;K25),"Will Not Meet Goal",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,I24&lt;K24),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;0,I23+0.005&gt;=K23),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,I25+0.005&gt;=K25),"Goal Met",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,I25&lt;K25),"Goal Not Met",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,I24&lt;K24),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N23">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O23" s="18">
+        <f>IF(L23="Y",(E23+E25),E23)</f>
+        <v>102</v>
+      </c>
+      <c r="O23" s="7">
         <v>45930</v>
       </c>
-      <c r="P23" s="17">
-        <v>1</v>
+      <c r="P23" s="6">
+        <f t="shared" si="0"/>
+        <v>0.95327102803738317</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="F24" s="15">
+        <v>18</v>
+      </c>
+      <c r="E24" s="8">
         <v>0</v>
       </c>
+      <c r="F24" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G24" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H24">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K24" s="17">
+        <f>SUM($E23:$E25)</f>
+        <v>107</v>
+      </c>
+      <c r="I24" s="9">
+        <f>IFERROR(E23/(E23+E25),"")</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J24" s="9">
+        <f>IFERROR((E23+E24)/H23,0)</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="K24" s="6">
         <v>0.9</v>
       </c>
       <c r="L24" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M24" s="8" t="str">
+        <f>IF(L23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;0,I23+0.005&gt;=K23),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,I25+0.005&gt;=K25),"Will Meet Goal",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,J25&lt;K25),"Will Not Meet Goal",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,I24&lt;K24),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;0,I23+0.005&gt;=K23),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,I25+0.005&gt;=K25),"Goal Met",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,I25&lt;K25),"Goal Not Met",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,I24&lt;K24),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N24">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O24" s="18">
+        <f>IF(L23="Y",(E23+E25),E23)</f>
+        <v>102</v>
+      </c>
+      <c r="O24" s="7">
         <v>45930</v>
       </c>
-      <c r="P24" s="17">
+      <c r="P24" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>2024</v>
       </c>
       <c r="B25" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D25" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E25" s="8">
+        <v>5</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H25">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K25" s="17">
+        <f>SUM($E23:$E25)</f>
+        <v>107</v>
+      </c>
+      <c r="I25" s="9">
+        <f>IFERROR(E23/(E23+E25),"")</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="J25" s="9">
+        <f>IFERROR((E23+E24)/H23,0)</f>
+        <v>0.95327102803738317</v>
+      </c>
+      <c r="K25" s="6">
         <v>0.9</v>
       </c>
       <c r="L25" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M25" s="8" t="str">
+        <f>IF(L23="Y",IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;0,I23+0.005&gt;=K23),"Currently Meeting, Pending",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,I25+0.005&gt;=K25),"Will Meet Goal",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,J25&lt;K25),"Will Not Meet Goal",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,I24&lt;K24),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E23=0,E24=0,E25=0),"N/A",
+IF(AND(E23=0,E24&gt;0,E25=0),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;0,I23+0.005&gt;=K23),"Goal Met",
+IF(AND(E23&gt;0,E24&gt;=0,E25&gt;=0,I25+0.005&gt;=K25),"Goal Met",
+IF(AND(E23&gt;=0,E24=0,E25&gt;0,I25&lt;K25),"Goal Not Met",
+IF(AND(E23&gt;=0,E24&gt;0,E25&gt;0,I24&lt;K24),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N25">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O25" s="18">
+        <f>IF(L23="Y",(E23+E25),E23)</f>
+        <v>102</v>
+      </c>
+      <c r="O25" s="7">
         <v>45930</v>
       </c>
-      <c r="P25" s="17">
-        <v>0</v>
+      <c r="P25" s="6">
+        <f t="shared" si="0"/>
+        <v>4.6728971962616821E-2</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>2024</v>
       </c>
       <c r="B26" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>15</v>
+      </c>
+      <c r="E26" s="8">
+        <v>13</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>46</v>
       </c>
       <c r="G26" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H26">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K26" s="17">
+        <f>SUM($E26:$E28)</f>
+        <v>14</v>
+      </c>
+      <c r="I26" s="9">
+        <f>IFERROR(E26/(E26+E28),"")</f>
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K26" s="6">
         <v>0.7</v>
       </c>
       <c r="L26" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M26" s="8" t="str">
+        <f>IF(L26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;0,I26+0.005&gt;=K26),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,I28+0.005&gt;=K28),"Will Meet Goal",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,J28&lt;K28),"Will Not Meet Goal",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,I27&lt;K27),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;0,I26+0.005&gt;=K26),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,I28+0.005&gt;=K28),"Goal Met",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,I28&lt;K28),"Goal Not Met",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,I27&lt;K27),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N26">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O26" s="18">
+        <f>IF(L26="Y",(E26+E28),E26)</f>
+        <v>13</v>
+      </c>
+      <c r="O26" s="7">
         <v>45930</v>
       </c>
-      <c r="P26" s="17">
-        <v>1</v>
+      <c r="P26" s="6">
+        <f t="shared" si="0"/>
+        <v>0.9285714285714286</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>2024</v>
       </c>
       <c r="B27" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D27" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="F27" s="15">
+        <v>18</v>
+      </c>
+      <c r="E27" s="8">
         <v>0</v>
       </c>
+      <c r="F27" s="14" t="s">
+        <v>46</v>
+      </c>
       <c r="G27" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H27">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K27" s="17">
+        <f>SUM($E26:$E28)</f>
+        <v>14</v>
+      </c>
+      <c r="I27" s="9">
+        <f>IFERROR(E26/(E26+E28),"")</f>
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K27" s="6">
         <v>0.7</v>
       </c>
       <c r="L27" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M27" s="8" t="str">
+        <f>IF(L26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;0,I26+0.005&gt;=K26),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,I28+0.005&gt;=K28),"Will Meet Goal",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,J28&lt;K28),"Will Not Meet Goal",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,I27&lt;K27),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;0,I26+0.005&gt;=K26),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,I28+0.005&gt;=K28),"Goal Met",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,I28&lt;K28),"Goal Not Met",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,I27&lt;K27),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N27">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O27" s="18">
+        <f>IF(L26="Y",(E26+E28),E26)</f>
+        <v>13</v>
+      </c>
+      <c r="O27" s="7">
         <v>45930</v>
       </c>
-      <c r="P27" s="17">
+      <c r="P27" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2024</v>
       </c>
       <c r="B28" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D28" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E28" s="8">
+        <v>1</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>46</v>
       </c>
       <c r="G28" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H28">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K28" s="17">
+        <f>SUM($E26:$E28)</f>
+        <v>14</v>
+      </c>
+      <c r="I28" s="9">
+        <f>IFERROR(E26/(E26+E28),"")</f>
+        <v>0.9285714285714286</v>
+      </c>
+      <c r="K28" s="6">
         <v>0.7</v>
       </c>
       <c r="L28" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>17</v>
+      </c>
+      <c r="M28" s="8" t="str">
+        <f>IF(L26="Y",IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;0,I26+0.005&gt;=K26),"Currently Meeting, Pending",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,I28+0.005&gt;=K28),"Will Meet Goal",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,J28&lt;K28),"Will Not Meet Goal",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,I27&lt;K27),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E26=0,E27=0,E28=0),"N/A",
+IF(AND(E26=0,E27&gt;0,E28=0),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;0,I26+0.005&gt;=K26),"Goal Met",
+IF(AND(E26&gt;0,E27&gt;=0,E28&gt;=0,I28+0.005&gt;=K28),"Goal Met",
+IF(AND(E26&gt;=0,E27=0,E28&gt;0,I28&lt;K28),"Goal Not Met",
+IF(AND(E26&gt;=0,E27&gt;0,E28&gt;0,I27&lt;K27),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
       </c>
       <c r="N28">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O28" s="18">
+        <f>IF(L26="Y",(E26+E28),E26)</f>
+        <v>13</v>
+      </c>
+      <c r="O28" s="7">
         <v>45930</v>
       </c>
-      <c r="P28" s="17">
-        <v>0</v>
+      <c r="P28" s="6">
+        <f t="shared" si="0"/>
+        <v>7.1428571428571425E-2</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>2024</v>
       </c>
       <c r="B29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="8">
+        <v>20</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" t="s">
         <v>16</v>
       </c>
-      <c r="C29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H29">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K29" s="17">
+        <f>SUM($E29:$E31)</f>
+        <v>23</v>
+      </c>
+      <c r="I29" s="9">
+        <f>IFERROR(E29/(E29+E31),"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J29" s="9">
+        <f>IFERROR((E29+E30)/H29,"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="K29" s="6">
         <v>0.5</v>
       </c>
       <c r="L29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M29" s="8" t="str">
+        <f>IF(L29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;K31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;K31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N29">
+        <f>IF(L29="Y",(E29+E31),E29)</f>
         <v>20</v>
       </c>
-      <c r="M29" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O29" s="18">
+      <c r="O29" s="7">
         <v>45930</v>
       </c>
-      <c r="P29" s="17">
-        <v>0.66666666666666663</v>
+      <c r="P29" s="6">
+        <f t="shared" si="0"/>
+        <v>0.86956521739130432</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>2024</v>
       </c>
       <c r="B30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="8">
+        <v>0</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" t="s">
         <v>16</v>
       </c>
-      <c r="C30" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H30">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="K30" s="17">
+        <f>SUM($E29:$E31)</f>
+        <v>23</v>
+      </c>
+      <c r="I30" s="9">
+        <f>IFERROR(E29/(E29+E31),"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J30" s="9">
+        <f>IFERROR((E29+E30)/H29,"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="K30" s="6">
         <v>0.5</v>
       </c>
       <c r="L30" t="s">
+        <v>17</v>
+      </c>
+      <c r="M30" s="8" t="str">
+        <f>IF(L29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;K31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;K31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N30">
+        <f>IF(L29="Y",(E29+E31),E29)</f>
         <v>20</v>
       </c>
-      <c r="M30" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O30" s="18">
+      <c r="O30" s="7">
         <v>45930</v>
       </c>
-      <c r="P30" s="17">
+      <c r="P30" s="6">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>2024</v>
       </c>
       <c r="B31" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="8">
+        <v>3</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" t="s">
         <v>16</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31" t="s">
+      <c r="H31">
+        <f>SUM($E29:$E31)</f>
         <v>23</v>
       </c>
-      <c r="F31" s="15">
-[...14 lines deleted...]
-      <c r="K31" s="17">
+      <c r="I31" s="9">
+        <f>IFERROR(E29/(E29+E31),"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="J31" s="9">
+        <f>IFERROR((E29+E30)/H29,"")</f>
+        <v>0.86956521739130432</v>
+      </c>
+      <c r="K31" s="6">
         <v>0.5</v>
       </c>
       <c r="L31" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" s="8" t="str">
+        <f>IF(L29="Y",IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Currently Meeting, Pending",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Will Meet Goal",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,J31&lt;K31),"Will Not Meet Goal",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Currently Not Meeting, Pending",
+"ERROR")))))),
+IF(AND(E29=0,E30=0,E31=0),"N/A",
+IF(AND(E29=0,E30&gt;0,E31=0),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;0,I29+0.005&gt;=K29),"Goal Met",
+IF(AND(E29&gt;0,E30&gt;=0,E31&gt;=0,I31+0.005&gt;=K31),"Goal Met",
+IF(AND(E29&gt;=0,E30=0,E31&gt;0,I31&lt;K31),"Goal Not Met",
+IF(AND(E29&gt;=0,E30&gt;0,E31&gt;0,I30&lt;K30),"Goal Not Met","ERROR")
+))))))</f>
+        <v>Goal Met</v>
+      </c>
+      <c r="N31">
+        <f>IF(L29="Y",(E29+E31),E29)</f>
         <v>20</v>
       </c>
-      <c r="M31" s="15" t="s">
-[...5 lines deleted...]
-      <c r="O31" s="18">
+      <c r="O31" s="7">
         <v>45930</v>
       </c>
-      <c r="P31" s="17">
-        <v>0.33333333333333331</v>
+      <c r="P31" s="6">
+        <f t="shared" si="0"/>
+        <v>0.13043478260869565</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2025</v>
       </c>
       <c r="B32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32">
+        <v>38</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" t="s">
         <v>16</v>
       </c>
-      <c r="C32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H32">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K32" s="17">
+        <v>43</v>
+      </c>
+      <c r="I32" s="6">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J32" s="6">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K32">
         <v>0.9</v>
       </c>
       <c r="L32" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>37</v>
+      </c>
+      <c r="M32" t="s">
+        <v>38</v>
+      </c>
+      <c r="N32" s="15">
+        <v>43</v>
+      </c>
+      <c r="O32" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P32" s="6">
+        <v>0.88372093023255816</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>2025</v>
       </c>
       <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" t="s">
         <v>16</v>
       </c>
-      <c r="C33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H33">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K33" s="17">
+        <v>43</v>
+      </c>
+      <c r="I33" s="6">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J33" s="6">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K33">
         <v>0.9</v>
       </c>
       <c r="L33" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="P33" s="17">
+        <v>37</v>
+      </c>
+      <c r="M33" t="s">
+        <v>38</v>
+      </c>
+      <c r="N33" s="15">
+        <v>43</v>
+      </c>
+      <c r="O33" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P33" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>2025</v>
       </c>
       <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34">
+        <v>5</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" t="s">
         <v>16</v>
       </c>
-      <c r="C34" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H34">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K34" s="17">
+        <v>43</v>
+      </c>
+      <c r="I34" s="6">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="J34" s="6">
+        <v>0.88372093023255816</v>
+      </c>
+      <c r="K34">
         <v>0.9</v>
       </c>
       <c r="L34" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>37</v>
+      </c>
+      <c r="M34" t="s">
+        <v>38</v>
+      </c>
+      <c r="N34" s="15">
+        <v>43</v>
+      </c>
+      <c r="O34" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P34" s="6">
+        <v>0.11627906976744186</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2025</v>
       </c>
       <c r="B35" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C35" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="F35">
+        <v>15</v>
+      </c>
+      <c r="E35">
+        <v>6</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" t="s">
+        <v>21</v>
+      </c>
+      <c r="H35">
+        <v>7</v>
+      </c>
+      <c r="I35" s="13">
+        <v>1</v>
+      </c>
+      <c r="J35" s="13">
+        <v>1</v>
+      </c>
+      <c r="K35" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L35" t="s">
+        <v>37</v>
+      </c>
+      <c r="M35" t="s">
+        <v>40</v>
+      </c>
+      <c r="N35" s="10">
         <v>0</v>
       </c>
-      <c r="G35" t="s">
-[...22 lines deleted...]
-      <c r="P35" s="17"/>
+      <c r="O35" s="7">
+        <v>45930</v>
+      </c>
+      <c r="P35" s="6">
+        <f>IFERROR(E35/H35,0)</f>
+        <v>0.8571428571428571</v>
+      </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2025</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="F36">
+        <v>18</v>
+      </c>
+      <c r="E36">
+        <v>1</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H36">
+        <v>7</v>
+      </c>
+      <c r="I36" s="13">
+        <v>1</v>
+      </c>
+      <c r="J36" s="13">
+        <v>1</v>
+      </c>
+      <c r="K36" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L36" t="s">
+        <v>37</v>
+      </c>
+      <c r="M36" t="s">
+        <v>40</v>
+      </c>
+      <c r="N36" s="10">
         <v>0</v>
       </c>
-      <c r="G36" t="s">
-[...22 lines deleted...]
-      <c r="P36" s="17"/>
+      <c r="O36" s="7">
+        <v>45930</v>
+      </c>
+      <c r="P36" s="6">
+        <f>IFERROR(E36/H36,0)</f>
+        <v>0.14285714285714285</v>
+      </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>2025</v>
       </c>
       <c r="B37" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="F37">
+        <v>19</v>
+      </c>
+      <c r="E37">
         <v>0</v>
       </c>
+      <c r="F37" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G37" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H37">
+        <v>7</v>
+      </c>
+      <c r="I37" s="13">
+        <v>1</v>
+      </c>
+      <c r="J37" s="13">
+        <v>1</v>
+      </c>
+      <c r="K37" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="L37" t="s">
+        <v>37</v>
+      </c>
+      <c r="M37" t="s">
+        <v>40</v>
+      </c>
+      <c r="N37" s="10">
         <v>0</v>
       </c>
-      <c r="I37" s="17"/>
-[...10 lines deleted...]
-      <c r="N37">
+      <c r="O37" s="7">
+        <v>45930</v>
+      </c>
+      <c r="P37" s="6">
+        <f>IFERROR(E37/H37,0)</f>
         <v>0</v>
       </c>
-      <c r="O37" s="18">
-[...2 lines deleted...]
-      <c r="P37" s="17"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2025</v>
       </c>
       <c r="B38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38">
         <v>16</v>
       </c>
-      <c r="C38" t="s">
-[...5 lines deleted...]
-      <c r="E38" t="s">
+      <c r="F38" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38">
         <v>18</v>
       </c>
-      <c r="F38">
-[...12 lines deleted...]
-      <c r="K38" s="17">
+      <c r="I38" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J38" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="K38">
         <v>0.8</v>
       </c>
       <c r="L38" t="s">
+        <v>37</v>
+      </c>
+      <c r="M38" t="s">
         <v>39</v>
       </c>
-      <c r="M38" s="15" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="N38" s="15">
+        <v>18</v>
+      </c>
+      <c r="O38" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P38" s="6">
+        <v>0.88888888888888884</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2025</v>
       </c>
       <c r="B39" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C39" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D39" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="F39">
+        <v>18</v>
+      </c>
+      <c r="E39">
         <v>0</v>
       </c>
+      <c r="F39" s="14" t="s">
+        <v>45</v>
+      </c>
       <c r="G39" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H39">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="K39" s="17">
+        <v>18</v>
+      </c>
+      <c r="I39" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J39" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="K39">
         <v>0.8</v>
       </c>
       <c r="L39" t="s">
+        <v>37</v>
+      </c>
+      <c r="M39" t="s">
         <v>39</v>
       </c>
-      <c r="M39" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P39" s="17">
+      <c r="N39" s="15">
+        <v>18</v>
+      </c>
+      <c r="O39" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P39" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>2025</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C40" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="D40" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E40">
+        <v>2</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>45</v>
       </c>
       <c r="G40" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H40">
-        <v>2</v>
-[...5 lines deleted...]
-      <c r="K40" s="17">
+        <v>18</v>
+      </c>
+      <c r="I40" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="J40" s="6">
+        <v>0.88888888888888884</v>
+      </c>
+      <c r="K40">
         <v>0.8</v>
       </c>
       <c r="L40" t="s">
+        <v>37</v>
+      </c>
+      <c r="M40" t="s">
         <v>39</v>
       </c>
-      <c r="M40" s="15" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="N40" s="15">
+        <v>18</v>
+      </c>
+      <c r="O40" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P40" s="6">
+        <v>0.1111111111111111</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2025</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C41" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D41" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="E41">
+        <v>239</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G41" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H41">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="K41" s="17">
+        <v>273</v>
+      </c>
+      <c r="I41" s="6">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="J41" s="6">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="K41">
         <v>0.7</v>
       </c>
       <c r="L41" t="s">
+        <v>37</v>
+      </c>
+      <c r="M41" t="s">
         <v>39</v>
       </c>
-      <c r="M41" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P41" s="17"/>
+      <c r="N41" s="15">
+        <v>273</v>
+      </c>
+      <c r="O41" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P41" s="6">
+        <v>0.87545787545787546</v>
+      </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2025</v>
       </c>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C42" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D42" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="F42">
+        <v>18</v>
+      </c>
+      <c r="E42">
         <v>0</v>
       </c>
+      <c r="F42" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G42" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H42">
+        <v>273</v>
+      </c>
+      <c r="I42" s="6">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="J42" s="6">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="K42">
+        <v>0.7</v>
+      </c>
+      <c r="L42" t="s">
+        <v>37</v>
+      </c>
+      <c r="M42" t="s">
+        <v>39</v>
+      </c>
+      <c r="N42" s="15">
+        <v>273</v>
+      </c>
+      <c r="O42" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P42" s="6">
         <v>0</v>
       </c>
-      <c r="I42" s="17"/>
-[...16 lines deleted...]
-      <c r="P42" s="17"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>2025</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E43">
+        <v>34</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G43" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H43">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="K43" s="17">
+        <v>273</v>
+      </c>
+      <c r="I43" s="6">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="J43" s="6">
+        <v>0.87545787545787546</v>
+      </c>
+      <c r="K43">
         <v>0.7</v>
       </c>
       <c r="L43" t="s">
+        <v>37</v>
+      </c>
+      <c r="M43" t="s">
         <v>39</v>
       </c>
-      <c r="M43" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P43" s="17"/>
+      <c r="N43" s="15">
+        <v>273</v>
+      </c>
+      <c r="O43" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P43" s="6">
+        <v>0.12454212454212454</v>
+      </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2025</v>
       </c>
       <c r="B44" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C44" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>15</v>
+      </c>
+      <c r="E44">
+        <v>212</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G44" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H44">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="K44" s="17">
+        <v>241</v>
+      </c>
+      <c r="I44" s="6">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="J44" s="6">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="K44">
         <v>0.9</v>
       </c>
       <c r="L44" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>0.98076923076923073</v>
+        <v>37</v>
+      </c>
+      <c r="M44" t="s">
+        <v>38</v>
+      </c>
+      <c r="N44" s="15">
+        <v>241</v>
+      </c>
+      <c r="O44" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P44" s="6">
+        <v>0.8796680497925311</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>2025</v>
       </c>
       <c r="B45" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C45" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D45" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="F45">
+        <v>18</v>
+      </c>
+      <c r="E45">
         <v>0</v>
       </c>
+      <c r="F45" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G45" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H45">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="K45" s="17">
+        <v>241</v>
+      </c>
+      <c r="I45" s="6">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="J45" s="6">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="K45">
         <v>0.9</v>
       </c>
       <c r="L45" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="P45" s="17">
+        <v>37</v>
+      </c>
+      <c r="M45" t="s">
+        <v>38</v>
+      </c>
+      <c r="N45" s="15">
+        <v>241</v>
+      </c>
+      <c r="O45" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P45" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>2025</v>
       </c>
       <c r="B46" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C46" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="D46" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="E46">
+        <v>29</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G46" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H46">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="K46" s="17">
+        <v>241</v>
+      </c>
+      <c r="I46" s="6">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="J46" s="6">
+        <v>0.8796680497925311</v>
+      </c>
+      <c r="K46">
         <v>0.9</v>
       </c>
       <c r="L46" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>1.9230769230769232E-2</v>
+        <v>37</v>
+      </c>
+      <c r="M46" t="s">
+        <v>38</v>
+      </c>
+      <c r="N46" s="15">
+        <v>241</v>
+      </c>
+      <c r="O46" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P46" s="6">
+        <v>0.12033195020746888</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2025</v>
       </c>
       <c r="B47" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C47" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="E47">
+        <v>184</v>
+      </c>
+      <c r="F47" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G47" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H47">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K47" s="17">
+        <v>193</v>
+      </c>
+      <c r="I47" s="6">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="J47" s="6">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="K47">
         <v>0.9</v>
       </c>
       <c r="L47" t="s">
+        <v>37</v>
+      </c>
+      <c r="M47" t="s">
         <v>39</v>
       </c>
-      <c r="M47" s="15" t="s">
-[...9 lines deleted...]
-        <v>0.72222222222222221</v>
+      <c r="N47" s="15">
+        <v>193</v>
+      </c>
+      <c r="O47" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P47" s="6">
+        <v>0.95336787564766834</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>2025</v>
       </c>
       <c r="B48" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D48" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>18</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G48" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H48">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K48" s="17">
+        <v>193</v>
+      </c>
+      <c r="I48" s="6">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="J48" s="6">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="K48">
         <v>0.9</v>
       </c>
       <c r="L48" t="s">
+        <v>37</v>
+      </c>
+      <c r="M48" t="s">
         <v>39</v>
       </c>
-      <c r="M48" s="15" t="s">
-[...2 lines deleted...]
-      <c r="N48">
+      <c r="N48" s="15">
+        <v>193</v>
+      </c>
+      <c r="O48" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P48" s="6">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.27777777777777779</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>2025</v>
       </c>
       <c r="B49" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C49" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E49">
+        <v>9</v>
+      </c>
+      <c r="F49" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="H49">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K49" s="17">
+        <v>193</v>
+      </c>
+      <c r="I49" s="6">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="J49" s="6">
+        <v>0.95336787564766834</v>
+      </c>
+      <c r="K49">
         <v>0.9</v>
       </c>
       <c r="L49" t="s">
+        <v>37</v>
+      </c>
+      <c r="M49" t="s">
         <v>39</v>
       </c>
-      <c r="M49" s="15" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="N49" s="15">
+        <v>193</v>
+      </c>
+      <c r="O49" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P49" s="6">
+        <v>4.6632124352331605E-2</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>2025</v>
       </c>
       <c r="B50" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C50" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="E50">
+        <v>238</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G50" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H50">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="K50" s="17">
+        <v>263</v>
+      </c>
+      <c r="I50" s="6">
+        <v>0.91891891891891897</v>
+      </c>
+      <c r="J50" s="6">
+        <v>0.92015209125475284</v>
+      </c>
+      <c r="K50">
         <v>0.9</v>
       </c>
       <c r="L50" t="s">
+        <v>37</v>
+      </c>
+      <c r="M50" t="s">
         <v>39</v>
       </c>
-      <c r="M50" s="15" t="s">
-[...9 lines deleted...]
-        <v>0.94117647058823528</v>
+      <c r="N50" s="15">
+        <v>259</v>
+      </c>
+      <c r="O50" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P50" s="6">
+        <v>0.90494296577946765</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>2025</v>
       </c>
       <c r="B51" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C51" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="E51">
+        <v>4</v>
+      </c>
+      <c r="F51" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H51">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="K51" s="17">
+        <v>263</v>
+      </c>
+      <c r="I51" s="6">
+        <v>0.91891891891891897</v>
+      </c>
+      <c r="J51" s="6">
+        <v>0.92015209125475284</v>
+      </c>
+      <c r="K51">
         <v>0.9</v>
       </c>
       <c r="L51" t="s">
+        <v>37</v>
+      </c>
+      <c r="M51" t="s">
         <v>39</v>
       </c>
-      <c r="M51" s="15" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="N51" s="15">
+        <v>259</v>
+      </c>
+      <c r="O51" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P51" s="6">
+        <v>1.5209125475285171E-2</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2025</v>
       </c>
       <c r="B52" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C52" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="E52">
+        <v>21</v>
+      </c>
+      <c r="F52" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G52" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H52">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="K52" s="17">
+        <v>263</v>
+      </c>
+      <c r="I52" s="6">
+        <v>0.91891891891891897</v>
+      </c>
+      <c r="J52" s="6">
+        <v>0.92015209125475284</v>
+      </c>
+      <c r="K52">
         <v>0.9</v>
       </c>
       <c r="L52" t="s">
+        <v>37</v>
+      </c>
+      <c r="M52" t="s">
         <v>39</v>
       </c>
-      <c r="M52" s="15" t="s">
-[...9 lines deleted...]
-        <v>5.8823529411764705E-2</v>
+      <c r="N52" s="15">
+        <v>259</v>
+      </c>
+      <c r="O52" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P52" s="6">
+        <v>7.9847908745247151E-2</v>
       </c>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2025</v>
       </c>
       <c r="B53" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C53" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D53" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>15</v>
+      </c>
+      <c r="E53">
+        <v>131</v>
+      </c>
+      <c r="F53" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G53" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H53">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K53" s="17">
+        <v>136</v>
+      </c>
+      <c r="I53" s="6">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="J53" s="6">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="K53">
         <v>0.9</v>
       </c>
       <c r="L53" t="s">
+        <v>37</v>
+      </c>
+      <c r="M53" t="s">
         <v>39</v>
       </c>
-      <c r="M53" s="15" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="N53" s="15">
+        <v>136</v>
+      </c>
+      <c r="O53" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P53" s="6">
+        <v>0.96323529411764708</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>2025</v>
       </c>
       <c r="B54" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C54" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D54" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="F54">
+        <v>18</v>
+      </c>
+      <c r="E54">
         <v>0</v>
       </c>
+      <c r="F54" s="14" t="s">
+        <v>43</v>
+      </c>
       <c r="G54" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H54">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K54" s="17">
+        <v>136</v>
+      </c>
+      <c r="I54" s="6">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="J54" s="6">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="K54">
         <v>0.9</v>
       </c>
       <c r="L54" t="s">
+        <v>37</v>
+      </c>
+      <c r="M54" t="s">
         <v>39</v>
       </c>
-      <c r="M54" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P54" s="17">
+      <c r="N54" s="15">
+        <v>136</v>
+      </c>
+      <c r="O54" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P54" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>2025</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C55" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="D55" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>19</v>
+      </c>
+      <c r="E55">
+        <v>5</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>43</v>
       </c>
       <c r="G55" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="H55">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="K55" s="17">
+        <v>136</v>
+      </c>
+      <c r="I55" s="6">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="J55" s="6">
+        <v>0.96323529411764708</v>
+      </c>
+      <c r="K55">
         <v>0.9</v>
       </c>
       <c r="L55" t="s">
+        <v>37</v>
+      </c>
+      <c r="M55" t="s">
         <v>39</v>
       </c>
-      <c r="M55" s="15" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="N55" s="15">
+        <v>136</v>
+      </c>
+      <c r="O55" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P55" s="6">
+        <v>3.6764705882352942E-2</v>
       </c>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>2025</v>
       </c>
       <c r="B56" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C56" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56">
+        <v>8</v>
+      </c>
+      <c r="F56" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G56" t="s">
+        <v>32</v>
+      </c>
+      <c r="H56">
+        <v>8</v>
+      </c>
+      <c r="I56" s="6">
+        <v>1</v>
+      </c>
+      <c r="J56" s="6">
+        <v>1</v>
+      </c>
+      <c r="K56">
+        <v>0.8</v>
+      </c>
+      <c r="L56" t="s">
         <v>37</v>
       </c>
-      <c r="E56" t="s">
-[...18 lines deleted...]
-      <c r="L56" t="s">
+      <c r="M56" t="s">
         <v>39</v>
       </c>
-      <c r="M56" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P56" s="17">
+      <c r="N56" s="15">
+        <v>8</v>
+      </c>
+      <c r="O56" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P56" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>2025</v>
       </c>
       <c r="B57" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C57" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D57" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G57" t="s">
+        <v>32</v>
+      </c>
+      <c r="H57">
+        <v>8</v>
+      </c>
+      <c r="I57" s="6">
+        <v>1</v>
+      </c>
+      <c r="J57" s="6">
+        <v>1</v>
+      </c>
+      <c r="K57">
+        <v>0.8</v>
+      </c>
+      <c r="L57" t="s">
         <v>37</v>
       </c>
-      <c r="E57" t="s">
-[...18 lines deleted...]
-      <c r="L57" t="s">
+      <c r="M57" t="s">
         <v>39</v>
       </c>
-      <c r="M57" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P57" s="17">
+      <c r="N57" s="15">
+        <v>8</v>
+      </c>
+      <c r="O57" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P57" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C58" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D58" t="s">
+        <v>19</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" t="s">
+        <v>32</v>
+      </c>
+      <c r="H58">
+        <v>8</v>
+      </c>
+      <c r="I58" s="6">
+        <v>1</v>
+      </c>
+      <c r="J58" s="6">
+        <v>1</v>
+      </c>
+      <c r="K58">
+        <v>0.8</v>
+      </c>
+      <c r="L58" t="s">
         <v>37</v>
       </c>
-      <c r="E58" t="s">
-[...18 lines deleted...]
-      <c r="L58" t="s">
+      <c r="M58" t="s">
         <v>39</v>
       </c>
-      <c r="M58" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P58" s="17">
+      <c r="N58" s="15">
+        <v>8</v>
+      </c>
+      <c r="O58" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P58" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>2025</v>
       </c>
       <c r="B59" t="s">
+        <v>14</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59">
+        <v>28</v>
+      </c>
+      <c r="F59" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G59" t="s">
         <v>16</v>
       </c>
-      <c r="C59" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H59">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="K59" s="17">
+        <v>30</v>
+      </c>
+      <c r="I59" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J59" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K59">
         <v>0.7</v>
       </c>
       <c r="L59" t="s">
+        <v>37</v>
+      </c>
+      <c r="M59" t="s">
         <v>39</v>
       </c>
-      <c r="M59" s="15" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="N59" s="15">
+        <v>30</v>
+      </c>
+      <c r="O59" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P59" s="6">
+        <v>0.93333333333333335</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>2025</v>
       </c>
       <c r="B60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60" t="s">
+        <v>18</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G60" t="s">
         <v>16</v>
       </c>
-      <c r="C60" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H60">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="K60" s="17">
+        <v>30</v>
+      </c>
+      <c r="I60" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J60" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K60">
         <v>0.7</v>
       </c>
       <c r="L60" t="s">
+        <v>37</v>
+      </c>
+      <c r="M60" t="s">
         <v>39</v>
       </c>
-      <c r="M60" s="15" t="s">
-[...8 lines deleted...]
-      <c r="P60" s="17">
+      <c r="N60" s="15">
+        <v>30</v>
+      </c>
+      <c r="O60" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P60" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>2025</v>
       </c>
       <c r="B61" t="s">
+        <v>14</v>
+      </c>
+      <c r="C61" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61" t="s">
+        <v>19</v>
+      </c>
+      <c r="E61">
+        <v>2</v>
+      </c>
+      <c r="F61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G61" t="s">
         <v>16</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" t="s">
+      <c r="H61">
+        <v>30</v>
+      </c>
+      <c r="I61" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="J61" s="6">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="K61">
+        <v>0.7</v>
+      </c>
+      <c r="L61" t="s">
+        <v>37</v>
+      </c>
+      <c r="M61" t="s">
+        <v>39</v>
+      </c>
+      <c r="N61" s="15">
+        <v>30</v>
+      </c>
+      <c r="O61" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P61" s="6">
+        <v>6.6666666666666666E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>2026</v>
+      </c>
+      <c r="B62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62">
+        <v>10</v>
+      </c>
+      <c r="F62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G62" t="s">
+        <v>16</v>
+      </c>
+      <c r="H62">
+        <v>26</v>
+      </c>
+      <c r="I62" s="6">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="J62" s="6">
+        <v>0.88461538461538458</v>
+      </c>
+      <c r="K62">
+        <v>0.9</v>
+      </c>
+      <c r="L62" t="s">
+        <v>37</v>
+      </c>
+      <c r="M62" t="s">
         <v>38</v>
       </c>
-      <c r="E61" t="s">
-[...2 lines deleted...]
-      <c r="F61">
+      <c r="N62" s="15">
+        <v>13</v>
+      </c>
+      <c r="O62" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P62" s="6">
+        <v>0.38461538461538464</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>2026</v>
+      </c>
+      <c r="B63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" t="s">
+        <v>36</v>
+      </c>
+      <c r="D63" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63">
+        <v>13</v>
+      </c>
+      <c r="F63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H63">
+        <v>26</v>
+      </c>
+      <c r="I63" s="6">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="J63" s="6">
+        <v>0.88461538461538458</v>
+      </c>
+      <c r="K63">
+        <v>0.9</v>
+      </c>
+      <c r="L63" t="s">
+        <v>37</v>
+      </c>
+      <c r="M63" t="s">
+        <v>38</v>
+      </c>
+      <c r="N63" s="15">
+        <v>13</v>
+      </c>
+      <c r="O63" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P63" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>2026</v>
+      </c>
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64" t="s">
+        <v>19</v>
+      </c>
+      <c r="E64">
+        <v>3</v>
+      </c>
+      <c r="F64" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G64" t="s">
+        <v>16</v>
+      </c>
+      <c r="H64">
+        <v>26</v>
+      </c>
+      <c r="I64" s="6">
+        <v>0.76923076923076927</v>
+      </c>
+      <c r="J64" s="6">
+        <v>0.88461538461538458</v>
+      </c>
+      <c r="K64">
+        <v>0.9</v>
+      </c>
+      <c r="L64" t="s">
+        <v>37</v>
+      </c>
+      <c r="M64" t="s">
+        <v>38</v>
+      </c>
+      <c r="N64" s="15">
+        <v>13</v>
+      </c>
+      <c r="O64" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P64" s="6">
+        <v>0.11538461538461539</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>2026</v>
+      </c>
+      <c r="B65" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65">
         <v>0</v>
       </c>
-      <c r="G61" t="s">
-[...55 lines deleted...]
-      <c r="I62" s="16" t="s">
+      <c r="F65" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="J62" s="16" t="s">
-[...133 lines deleted...]
-      </c>
       <c r="G65" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
-      <c r="I65" s="16" t="s">
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65">
+        <v>0.8</v>
+      </c>
+      <c r="L65" t="s">
+        <v>37</v>
+      </c>
+      <c r="M65" t="s">
+        <v>29</v>
+      </c>
+      <c r="N65" s="15">
+        <v>0</v>
+      </c>
+      <c r="O65" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P65" s="6"/>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>2026</v>
+      </c>
+      <c r="B66" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="J65" s="16" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
-      <c r="I66" s="16" t="s">
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66">
+        <v>0.8</v>
+      </c>
+      <c r="L66" t="s">
+        <v>37</v>
+      </c>
+      <c r="M66" t="s">
+        <v>29</v>
+      </c>
+      <c r="N66" s="15">
+        <v>0</v>
+      </c>
+      <c r="O66" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P66" s="6"/>
+    </row>
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>2026</v>
+      </c>
+      <c r="B67" t="s">
+        <v>14</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="J66" s="16" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
-      <c r="I67" s="16" t="s">
-[...5 lines deleted...]
-      <c r="K67" s="17">
+      <c r="I67" s="6"/>
+      <c r="J67" s="6"/>
+      <c r="K67">
+        <v>0.8</v>
+      </c>
+      <c r="L67" t="s">
+        <v>37</v>
+      </c>
+      <c r="M67" t="s">
+        <v>29</v>
+      </c>
+      <c r="N67" s="15">
+        <v>0</v>
+      </c>
+      <c r="O67" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P67" s="6"/>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>2026</v>
+      </c>
+      <c r="B68" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68">
+        <v>84</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G68" t="s">
+        <v>26</v>
+      </c>
+      <c r="H68">
+        <v>135</v>
+      </c>
+      <c r="I68" s="6">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="J68" s="6">
+        <v>0.97037037037037033</v>
+      </c>
+      <c r="K68">
         <v>0.9</v>
       </c>
-      <c r="L67" t="s">
-[...2 lines deleted...]
-      <c r="M67" s="15" t="s">
+      <c r="L68" t="s">
+        <v>37</v>
+      </c>
+      <c r="M68" t="s">
+        <v>40</v>
+      </c>
+      <c r="N68" s="15">
+        <v>88</v>
+      </c>
+      <c r="O68" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P68" s="6">
+        <v>0.62222222222222223</v>
+      </c>
+    </row>
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>2026</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" t="s">
+        <v>18</v>
+      </c>
+      <c r="E69">
+        <v>47</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G69" t="s">
+        <v>26</v>
+      </c>
+      <c r="H69">
+        <v>135</v>
+      </c>
+      <c r="I69" s="6">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="J69" s="6">
+        <v>0.97037037037037033</v>
+      </c>
+      <c r="K69">
+        <v>0.9</v>
+      </c>
+      <c r="L69" t="s">
+        <v>37</v>
+      </c>
+      <c r="M69" t="s">
+        <v>40</v>
+      </c>
+      <c r="N69" s="15">
+        <v>88</v>
+      </c>
+      <c r="O69" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P69" s="6">
+        <v>0.34814814814814815</v>
+      </c>
+    </row>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>2026</v>
+      </c>
+      <c r="B70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" t="s">
+        <v>34</v>
+      </c>
+      <c r="D70" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70">
+        <v>4</v>
+      </c>
+      <c r="F70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" t="s">
+        <v>26</v>
+      </c>
+      <c r="H70">
+        <v>135</v>
+      </c>
+      <c r="I70" s="6">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="J70" s="6">
+        <v>0.97037037037037033</v>
+      </c>
+      <c r="K70">
+        <v>0.9</v>
+      </c>
+      <c r="L70" t="s">
+        <v>37</v>
+      </c>
+      <c r="M70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N70" s="15">
+        <v>88</v>
+      </c>
+      <c r="O70" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P70" s="6">
+        <v>2.9629629629629631E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>2026</v>
+      </c>
+      <c r="B71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71">
+        <v>76</v>
+      </c>
+      <c r="F71" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G71" t="s">
+        <v>21</v>
+      </c>
+      <c r="H71">
+        <v>110</v>
+      </c>
+      <c r="I71" s="6">
+        <v>0.78350515463917525</v>
+      </c>
+      <c r="J71" s="6">
+        <v>0.80909090909090908</v>
+      </c>
+      <c r="K71">
+        <v>0.9</v>
+      </c>
+      <c r="L71" t="s">
+        <v>37</v>
+      </c>
+      <c r="M71" t="s">
+        <v>38</v>
+      </c>
+      <c r="N71" s="15">
+        <v>97</v>
+      </c>
+      <c r="O71" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P71" s="6">
+        <v>0.69090909090909092</v>
+      </c>
+    </row>
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>2026</v>
+      </c>
+      <c r="B72" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72">
+        <v>13</v>
+      </c>
+      <c r="F72" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" t="s">
+        <v>21</v>
+      </c>
+      <c r="H72">
+        <v>110</v>
+      </c>
+      <c r="I72" s="6">
+        <v>0.78350515463917525</v>
+      </c>
+      <c r="J72" s="6">
+        <v>0.80909090909090908</v>
+      </c>
+      <c r="K72">
+        <v>0.9</v>
+      </c>
+      <c r="L72" t="s">
+        <v>37</v>
+      </c>
+      <c r="M72" t="s">
+        <v>38</v>
+      </c>
+      <c r="N72" s="15">
+        <v>97</v>
+      </c>
+      <c r="O72" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P72" s="6">
+        <v>0.11818181818181818</v>
+      </c>
+    </row>
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>2026</v>
+      </c>
+      <c r="B73" t="s">
+        <v>14</v>
+      </c>
+      <c r="C73" t="s">
+        <v>22</v>
+      </c>
+      <c r="D73" t="s">
+        <v>19</v>
+      </c>
+      <c r="E73">
+        <v>21</v>
+      </c>
+      <c r="F73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G73" t="s">
+        <v>21</v>
+      </c>
+      <c r="H73">
+        <v>110</v>
+      </c>
+      <c r="I73" s="6">
+        <v>0.78350515463917525</v>
+      </c>
+      <c r="J73" s="6">
+        <v>0.80909090909090908</v>
+      </c>
+      <c r="K73">
+        <v>0.9</v>
+      </c>
+      <c r="L73" t="s">
+        <v>37</v>
+      </c>
+      <c r="M73" t="s">
+        <v>38</v>
+      </c>
+      <c r="N73" s="15">
+        <v>97</v>
+      </c>
+      <c r="O73" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P73" s="6">
+        <v>0.19090909090909092</v>
+      </c>
+    </row>
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>2026</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>23</v>
+      </c>
+      <c r="D74" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74">
+        <v>17</v>
+      </c>
+      <c r="F74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G74" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74">
+        <v>111</v>
+      </c>
+      <c r="I74" s="6">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J74" s="6">
+        <v>0.99099099099099097</v>
+      </c>
+      <c r="K74">
+        <v>0.9</v>
+      </c>
+      <c r="L74" t="s">
+        <v>37</v>
+      </c>
+      <c r="M74" t="s">
+        <v>40</v>
+      </c>
+      <c r="N74" s="15">
+        <v>18</v>
+      </c>
+      <c r="O74" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P74" s="6">
+        <v>0.15315315315315314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>2026</v>
+      </c>
+      <c r="B75" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75">
+        <v>93</v>
+      </c>
+      <c r="F75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G75" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75">
+        <v>111</v>
+      </c>
+      <c r="I75" s="6">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J75" s="6">
+        <v>0.99099099099099097</v>
+      </c>
+      <c r="K75">
+        <v>0.9</v>
+      </c>
+      <c r="L75" t="s">
+        <v>37</v>
+      </c>
+      <c r="M75" t="s">
+        <v>40</v>
+      </c>
+      <c r="N75" s="15">
+        <v>18</v>
+      </c>
+      <c r="O75" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P75" s="6">
+        <v>0.83783783783783783</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>2026</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76">
+        <v>1</v>
+      </c>
+      <c r="F76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G76" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76">
+        <v>111</v>
+      </c>
+      <c r="I76" s="6">
+        <v>0.94444444444444442</v>
+      </c>
+      <c r="J76" s="6">
+        <v>0.99099099099099097</v>
+      </c>
+      <c r="K76">
+        <v>0.9</v>
+      </c>
+      <c r="L76" t="s">
+        <v>37</v>
+      </c>
+      <c r="M76" t="s">
+        <v>40</v>
+      </c>
+      <c r="N76" s="15">
+        <v>18</v>
+      </c>
+      <c r="O76" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P76" s="6">
+        <v>9.0090090090090089E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>2026</v>
+      </c>
+      <c r="B77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D77" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77">
+        <v>98</v>
+      </c>
+      <c r="F77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G77" t="s">
+        <v>26</v>
+      </c>
+      <c r="H77">
+        <v>164</v>
+      </c>
+      <c r="I77" s="6">
+        <v>0.98989898989898994</v>
+      </c>
+      <c r="J77" s="6">
+        <v>0.99390243902439024</v>
+      </c>
+      <c r="K77">
+        <v>0.9</v>
+      </c>
+      <c r="L77" t="s">
+        <v>37</v>
+      </c>
+      <c r="M77" t="s">
+        <v>40</v>
+      </c>
+      <c r="N77" s="15">
+        <v>99</v>
+      </c>
+      <c r="O77" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P77" s="6">
+        <v>0.59756097560975607</v>
+      </c>
+    </row>
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>2026</v>
+      </c>
+      <c r="B78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>18</v>
+      </c>
+      <c r="E78">
+        <v>65</v>
+      </c>
+      <c r="F78" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G78" t="s">
+        <v>26</v>
+      </c>
+      <c r="H78">
+        <v>164</v>
+      </c>
+      <c r="I78" s="6">
+        <v>0.98989898989898994</v>
+      </c>
+      <c r="J78" s="6">
+        <v>0.99390243902439024</v>
+      </c>
+      <c r="K78">
+        <v>0.9</v>
+      </c>
+      <c r="L78" t="s">
+        <v>37</v>
+      </c>
+      <c r="M78" t="s">
+        <v>40</v>
+      </c>
+      <c r="N78" s="15">
+        <v>99</v>
+      </c>
+      <c r="O78" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P78" s="6">
+        <v>0.39634146341463417</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>2026</v>
+      </c>
+      <c r="B79" t="s">
+        <v>14</v>
+      </c>
+      <c r="C79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" t="s">
+        <v>19</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79" t="s">
+        <v>26</v>
+      </c>
+      <c r="H79">
+        <v>164</v>
+      </c>
+      <c r="I79" s="6">
+        <v>0.98989898989898994</v>
+      </c>
+      <c r="J79" s="6">
+        <v>0.99390243902439024</v>
+      </c>
+      <c r="K79">
+        <v>0.9</v>
+      </c>
+      <c r="L79" t="s">
+        <v>37</v>
+      </c>
+      <c r="M79" t="s">
+        <v>40</v>
+      </c>
+      <c r="N79" s="15">
+        <v>99</v>
+      </c>
+      <c r="O79" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P79" s="6">
+        <v>6.0975609756097563E-3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>2026</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" t="s">
+        <v>27</v>
+      </c>
+      <c r="D80" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80">
+        <v>34</v>
+      </c>
+      <c r="F80" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" t="s">
+        <v>28</v>
+      </c>
+      <c r="H80">
+        <v>49</v>
+      </c>
+      <c r="I80" s="6">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="J80" s="6">
+        <v>0.91836734693877553</v>
+      </c>
+      <c r="K80">
+        <v>0.9</v>
+      </c>
+      <c r="L80" t="s">
+        <v>37</v>
+      </c>
+      <c r="M80" t="s">
         <v>41</v>
       </c>
-      <c r="N67">
+      <c r="N80" s="15">
+        <v>38</v>
+      </c>
+      <c r="O80" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P80" s="6">
+        <v>0.69387755102040816</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>2026</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" t="s">
+        <v>18</v>
+      </c>
+      <c r="E81">
+        <v>11</v>
+      </c>
+      <c r="F81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81" t="s">
+        <v>28</v>
+      </c>
+      <c r="H81">
+        <v>49</v>
+      </c>
+      <c r="I81" s="6">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="J81" s="6">
+        <v>0.91836734693877553</v>
+      </c>
+      <c r="K81">
+        <v>0.9</v>
+      </c>
+      <c r="L81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M81" t="s">
+        <v>41</v>
+      </c>
+      <c r="N81" s="15">
+        <v>38</v>
+      </c>
+      <c r="O81" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P81" s="6">
+        <v>0.22448979591836735</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>2026</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" t="s">
+        <v>27</v>
+      </c>
+      <c r="D82" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82">
+        <v>4</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G82" t="s">
+        <v>28</v>
+      </c>
+      <c r="H82">
+        <v>49</v>
+      </c>
+      <c r="I82" s="6">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="J82" s="6">
+        <v>0.91836734693877553</v>
+      </c>
+      <c r="K82">
+        <v>0.9</v>
+      </c>
+      <c r="L82" t="s">
+        <v>37</v>
+      </c>
+      <c r="M82" t="s">
+        <v>41</v>
+      </c>
+      <c r="N82" s="15">
+        <v>38</v>
+      </c>
+      <c r="O82" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P82" s="6">
+        <v>8.1632653061224483E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>2026</v>
+      </c>
+      <c r="B83" t="s">
+        <v>14</v>
+      </c>
+      <c r="C83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83">
         <v>0</v>
       </c>
-      <c r="O67" s="18">
-[...452 lines deleted...]
-      <c r="D77" t="s">
+      <c r="F83" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G83" t="s">
         <v>32</v>
-      </c>
-[...307 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
-      <c r="I83" s="16" t="s">
-[...6 lines deleted...]
-        <v>0.9</v>
+      <c r="I83" s="6"/>
+      <c r="J83" s="6"/>
+      <c r="K83">
+        <v>0.8</v>
       </c>
       <c r="L83" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="N83">
+        <v>37</v>
+      </c>
+      <c r="M83" t="s">
+        <v>29</v>
+      </c>
+      <c r="N83" s="15">
         <v>0</v>
       </c>
-      <c r="O83" s="18">
-[...2 lines deleted...]
-      <c r="P83" s="17"/>
+      <c r="O83" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P83" s="6"/>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A84" s="19">
+      <c r="A84">
         <v>2026</v>
       </c>
       <c r="B84" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D84" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="F84">
+        <v>18</v>
+      </c>
+      <c r="E84">
         <v>0</v>
       </c>
+      <c r="F84" s="14" t="s">
+        <v>46</v>
+      </c>
       <c r="G84" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
-      <c r="I84" s="16" t="s">
-[...6 lines deleted...]
-        <v>0.9</v>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84">
+        <v>0.8</v>
       </c>
       <c r="L84" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="N84">
+        <v>37</v>
+      </c>
+      <c r="M84" t="s">
+        <v>29</v>
+      </c>
+      <c r="N84" s="15">
         <v>0</v>
       </c>
-      <c r="O84" s="18">
-[...2 lines deleted...]
-      <c r="P84" s="17"/>
+      <c r="O84" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P84" s="6"/>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A85" s="19">
+      <c r="A85">
         <v>2026</v>
       </c>
       <c r="B85" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="D85" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="F85">
+        <v>19</v>
+      </c>
+      <c r="E85">
         <v>0</v>
       </c>
+      <c r="F85" s="14" t="s">
+        <v>46</v>
+      </c>
       <c r="G85" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
-      <c r="I85" s="16" t="s">
-[...5 lines deleted...]
-      <c r="K85" s="17">
+      <c r="I85" s="6"/>
+      <c r="J85" s="6"/>
+      <c r="K85">
+        <v>0.8</v>
+      </c>
+      <c r="L85" t="s">
+        <v>37</v>
+      </c>
+      <c r="M85" t="s">
+        <v>29</v>
+      </c>
+      <c r="N85" s="15">
+        <v>0</v>
+      </c>
+      <c r="O85" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P85" s="6"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>2026</v>
+      </c>
+      <c r="B86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86">
+        <v>14</v>
+      </c>
+      <c r="F86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G86" t="s">
+        <v>16</v>
+      </c>
+      <c r="H86">
+        <v>28</v>
+      </c>
+      <c r="I86" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J86" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K86">
         <v>0.9</v>
       </c>
-      <c r="L85" t="s">
-[...14 lines deleted...]
-      <c r="A86" s="19">
+      <c r="L86" t="s">
+        <v>37</v>
+      </c>
+      <c r="M86" t="s">
+        <v>38</v>
+      </c>
+      <c r="N86" s="15">
+        <v>18</v>
+      </c>
+      <c r="O86" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P86" s="6">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87">
         <v>2026</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87">
+        <v>10</v>
+      </c>
+      <c r="F87" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G87" t="s">
         <v>16</v>
       </c>
-      <c r="C86" t="s">
-[...2 lines deleted...]
-      <c r="D86" t="s">
+      <c r="H87">
+        <v>28</v>
+      </c>
+      <c r="I87" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J87" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K87">
+        <v>0.9</v>
+      </c>
+      <c r="L87" t="s">
         <v>37</v>
       </c>
-      <c r="E86" t="s">
+      <c r="M87" t="s">
+        <v>38</v>
+      </c>
+      <c r="N87" s="15">
         <v>18</v>
       </c>
-      <c r="F86">
-[...2 lines deleted...]
-      <c r="G86" t="s">
+      <c r="O87" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P87" s="6">
+        <v>0.35714285714285715</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>2026</v>
+      </c>
+      <c r="B88" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" t="s">
+        <v>19</v>
+      </c>
+      <c r="E88">
+        <v>4</v>
+      </c>
+      <c r="F88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G88" t="s">
+        <v>16</v>
+      </c>
+      <c r="H88">
         <v>28</v>
       </c>
-      <c r="H86">
-[...35 lines deleted...]
-      <c r="D87" t="s">
+      <c r="I88" s="6">
+        <v>0.77777777777777779</v>
+      </c>
+      <c r="J88" s="6">
+        <v>0.8571428571428571</v>
+      </c>
+      <c r="K88">
+        <v>0.9</v>
+      </c>
+      <c r="L88" t="s">
         <v>37</v>
       </c>
-      <c r="E87" t="s">
-[...92 lines deleted...]
-      <c r="D89" t="s">
+      <c r="M88" t="s">
         <v>38</v>
       </c>
-      <c r="E89" t="s">
+      <c r="N88" s="15">
         <v>18</v>
       </c>
-      <c r="F89">
-[...155 lines deleted...]
-      <c r="P93" s="14"/>
+      <c r="O88" s="7">
+        <v>46112</v>
+      </c>
+      <c r="P88" s="6">
+        <v>0.14285714285714285</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:P91" xr:uid="{23825B83-CBE7-4771-A574-1862CEFF1E8B}"/>
-[...5 lines deleted...]
-  </sortState>
+  <autoFilter ref="A1:Q88" xr:uid="{06D5EF44-F643-4698-B181-F2A0EAF180B6}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="20867c8d-1cc9-4acd-a073-94634f6a764f" xsi:nil="true"/>
     <DateModified xmlns="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000988068ACF89E84F925A8831C32630E0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ac8ff77954c40bf04afd8a3b45c139a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a82c12e9-f0fe-44ba-8a31-bf8257c71c77" xmlns:ns3="7467b07a-63e4-4526-818f-48c6a4d2dc7d" xmlns:ns4="20867c8d-1cc9-4acd-a073-94634f6a764f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75731eb5f67757d61a35da63f5a16223" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <xsd:import namespace="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <xsd:import namespace="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:DateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -10184,121 +6039,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{526FAE0A-F804-4FDA-BD9E-76C455B5B9AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB16E6CF-230A-4020-9728-D3C627CE272A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA91650-952E-41D8-AE35-31628E6B6256}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F69846DE-8E36-44E0-99E9-452E24B06363}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4871BC28-9664-4DF7-AE9B-15F2828EF797}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a82c12e9-f0fe-44ba-8a31-bf8257c71c77"/>
     <ds:schemaRef ds:uri="7467b07a-63e4-4526-818f-48c6a4d2dc7d"/>
     <ds:schemaRef ds:uri="20867c8d-1cc9-4acd-a073-94634f6a764f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D6A1848-F227-4E59-AA18-424DDF6D8F96}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>CBER Proc. Not. &amp; Res. Data</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Performance Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Bennett, Sage *</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000988068ACF89E84F925A8831C32630E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>