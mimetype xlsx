--- v1 (2026-02-27)
+++ v2 (2026-05-20)
@@ -6,60 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/markeesa_scales_fda_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fda-my.sharepoint.com/personal/cathy_abi-khattar_fda_gov1/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="22" documentId="8_{9C8FCBDA-3989-41A6-8AEC-1E62549A1A61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94E6BF6D-CB49-4061-96B2-20DE259EC85F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FBA27C5-5AE2-4BE7-8F5E-58E7B7FA4F70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-26820" yWindow="1980" windowWidth="21600" windowHeight="11100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NDIN List" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NDIN List'!$A$1:$F$1020</definedName>
     <definedName name="go">'NDIN List'!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'NDIN List'!$1:$1</definedName>
     <definedName name="Z_28719226_2A9A_45DB_8275_C9711C153A3F_.wvu.FilterData" localSheetId="0" hidden="1">'NDIN List'!$A$1:$F$959</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="Lori Papadakis - Personal View" guid="{28719226-2A9A-45DB-8275-C9711C153A3F}" mergeInterval="0" personalView="1" windowWidth="1698" windowHeight="1020" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -81,51 +81,51 @@
   <c r="F1134" i="1"/>
   <c r="F1133" i="1"/>
   <c r="D1128" i="1" l="1"/>
   <c r="D1129" i="1"/>
   <c r="D1130" i="1"/>
   <c r="D1131" i="1"/>
   <c r="E1128" i="1"/>
   <c r="E1129" i="1"/>
   <c r="E1130" i="1"/>
   <c r="E1131" i="1"/>
   <c r="E1132" i="1"/>
   <c r="F1128" i="1"/>
   <c r="F1129" i="1"/>
   <c r="F1130" i="1"/>
   <c r="F1131" i="1"/>
   <c r="F1132" i="1"/>
   <c r="C1128" i="1"/>
   <c r="C1129" i="1"/>
   <c r="C1130" i="1"/>
   <c r="C1131" i="1"/>
   <c r="C1132" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3981" uniqueCount="2554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4032" uniqueCount="2583">
   <si>
     <t>N-acetylserotonin (Normelatonin)</t>
   </si>
   <si>
     <t>Geranti Bio-Ge (bio-germanium yeast)</t>
   </si>
   <si>
     <t>Uridine</t>
   </si>
   <si>
     <t>Sesamin (SesaminE™)</t>
   </si>
   <si>
     <t>Yung Peng Biotechnology Co. LTD</t>
   </si>
   <si>
     <t>Glucuronolactone/D-Glucuronolactone</t>
   </si>
   <si>
     <t>KickAss Candy, LLC</t>
   </si>
   <si>
     <t>17a-hydroxypregna-1-ene-3,20-dione (1-OHP)</t>
   </si>
   <si>
@@ -12356,50 +12356,191 @@
     <r>
       <t>Latilactobacillus curvatus</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF222222"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> LB-P9</t>
     </r>
   </si>
   <si>
     <r>
       <t>Amanita muscaria</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF222222"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> mushroom extract (AME-1)</t>
+    </r>
+  </si>
+  <si>
+    <t>OSigma Cell &amp; Genetics</t>
+  </si>
+  <si>
+    <t>β-Nicotinamide Riboside Citrate</t>
+  </si>
+  <si>
+    <t>Shenzhen Nuojiayi Technology CO.,Ltd</t>
+  </si>
+  <si>
+    <t>Toro Naturals LLC</t>
+  </si>
+  <si>
+    <t>Heri-Mycelium HE12</t>
+  </si>
+  <si>
+    <t>NEW BELLUS ENTERPRISES CO., LTD</t>
+  </si>
+  <si>
+    <t>Lactobacillus farraginis</t>
+  </si>
+  <si>
+    <t>epikur international AG</t>
+  </si>
+  <si>
+    <t>Muno-IgY</t>
+  </si>
+  <si>
+    <t>IGY Immune Technologies and Life Sciences, Inc.</t>
+  </si>
+  <si>
+    <t>Mondays Foods, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NP-14D </t>
+  </si>
+  <si>
+    <t>Dave's Tinctures</t>
+  </si>
+  <si>
+    <t>CHAGADVANCE™ Chaga extract</t>
+  </si>
+  <si>
+    <t>Astragalus extract mixture (HT042) aka Grow HT042</t>
+  </si>
+  <si>
+    <t>NEUMED, Inc.</t>
+  </si>
+  <si>
+    <t>Fujian Xianzhilou Biological Science and Technology Co., Ltd.</t>
+  </si>
+  <si>
+    <t>First Phytoplankton®</t>
+  </si>
+  <si>
+    <t>Phytoplankton Solutions Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bovine Gelatin Tannate powder </t>
+  </si>
+  <si>
+    <t>California Greens</t>
+  </si>
+  <si>
+    <t>Calcium L-5-Methyltetrahydrofolate (L-5-MTHF-Ca)</t>
+  </si>
+  <si>
+    <t>Wuxi Taxus Pharmaceutical Co., Ltd.</t>
+  </si>
+  <si>
+    <t>IMG-1</t>
+  </si>
+  <si>
+    <t>Imagin Pharma</t>
+  </si>
+  <si>
+    <r>
+      <t>Vernonanthura nudiflora</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> extract</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Jatropha macrantha</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF222222"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (commonly known as Huanarpo Macho) Powder</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cannabis Sativa</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> L. Essential Oil</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cell-wall Broken </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Ganoderma Lucidum </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Spore Powder</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -12517,109 +12658,137 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -12883,50 +13052,68 @@
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF2D2DFB"/>
       <color rgb="FF3064F8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -13388,26953 +13575,27293 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20433" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20681" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20557" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201213" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20228" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2021" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20728" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201266" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201368" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20383" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20834" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201063" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201166" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20284" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2078" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20670" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20933" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20421" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20217" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0011" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201033" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20372" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20151" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20823" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20273" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2066" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20655" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20638" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201232" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20430" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20206" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2038" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20572" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201038" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201291" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20361" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20346" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20140" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20811" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201083" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2055" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20738" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20623" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20948" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201359" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20195" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201156" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201305" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201242" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20335" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20794" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20555" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20848" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20130" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20726" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20607" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201099" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201370" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20282" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20971" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201168" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201253" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20426" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20183" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20783" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20543" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20324" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20119" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20712" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201126" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201381" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20271" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2051" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20984" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20476" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20406" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20174" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20772" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20878" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20864" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201201" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20313" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20109" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20700" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201112" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201392" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20260" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20247" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20809" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20996" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20465" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2041" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20761" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20618" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20853" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20399" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2098" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201040" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201133" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201319" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201403" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201418" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20689" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20885" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201206" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20235" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2029" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20605" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndin%201265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20452" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20390" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20181" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20841" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201061" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201330" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20322" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2086" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20677" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20902" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201217" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20224" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2017" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20593" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2010-S-0665-0148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20379" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20172" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20756" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201041" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201341" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20311" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2074" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20666" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20891" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20929" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201224" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20213" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0021" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20580" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20449" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20368" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20147" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201007" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201077" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201352" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20167" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20745" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20650" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20851" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20942" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20300" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201150" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201235" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20438" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20801" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20562" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20357" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20136" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20734" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20839" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201074" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201363" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20289" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2083" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20957" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20466" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20222" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20790" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20550" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201028" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201310" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20126" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20721" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20828" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201119" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201374" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20278" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2072" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20643" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20419" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20779" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20624" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20211" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20115" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20708" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201103" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201385" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20351" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20267" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2047" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20816" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201183" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2059" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20631" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20874" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20939" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20412" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20200" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201312" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201396" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20340" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20696" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20805" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20256" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2036" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20613" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20964" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20396" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20189" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20788" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201051" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201323" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20331" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20124" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20685" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20909" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201121" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201210" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2025" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20600" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20989" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201272" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20386" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20179" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20777" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201065" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201259" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20318" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20673" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20869" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20898" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201197" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201220" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2049" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0026" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20589" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201105" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201279" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20375" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20251" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20993" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201067" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20470" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20165" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20766" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20752" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20858" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20307" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20103" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20912" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201104" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20445" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20240" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20575" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20459" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20364" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20163" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20741" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20846" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201356" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20296" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2091" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20683" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201139" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20434" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20229" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2022" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20558" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201016" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201212" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20729" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20835" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201367" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20285" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2079" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201049" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20428" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20671" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20546" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20934" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20967" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20218" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0014" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20715" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201281" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201378" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20373" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20274" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20152" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20824" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201071" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201176" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2067" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20656" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20639" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20414" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20207" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2095" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201026" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201290" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20362" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20347" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20141" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20812" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201082" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20263" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2056" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20625" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20404" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20196" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20795" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20556" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201304" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201316" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20336" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20131" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20822" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201100" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201369" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20727" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20608" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201245" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20184" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20784" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201169" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201327" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20325" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20544" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20905" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20120" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20713" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20596" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201125" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201380" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20272" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2052" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20985" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201178" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20413" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20175" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20773" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20879" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20865" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20314" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20110" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20701" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201113" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20261" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20246" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2042" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20999" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20467" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20403" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20161" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20762" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20854" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20303" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2099" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20690" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20880" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201132" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201402" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201417" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20441" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20236" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=tecoma%20mollis" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201002" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201269" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20453" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20606" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20842" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20391" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2087" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201144" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201329" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20678" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20903" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201216" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20225" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2018" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20594" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20831" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2009-S-0608-0174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20380" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20173" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20757" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201039" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201340" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20312" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2075" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20667" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20892" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20450" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20214" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0002" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20581" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201285" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20369" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20159" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20148" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20746" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201076" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201351" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=saccharomyces%20boulardii" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2063" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20651" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20943" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201234" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20205" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2023" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20563" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201294" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20439" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20398" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20343" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20192" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20137" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20760" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20852" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201004" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201042" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201089" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201320" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201362" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20329" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2097" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20735" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20688" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20840" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20887" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20951" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201134" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201404" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201246" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20290" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20234" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2028" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20791" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20604" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201160" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201261" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201308" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20457" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20389" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20188" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20551" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201025" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201062" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201118" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201331" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20127" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2084" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20722" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20676" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20829" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20901" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201146" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201217" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20321" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20279" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20223" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2073" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1998-S-1294-0001" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20645" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20974" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201173" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201276" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201256" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20425" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20378" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20212" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20780" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20592" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20538" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20981" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201024" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20352" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20170" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20116" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20755" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20709" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20663" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20861" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20817" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20928" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201129" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201342" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201384" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20310" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20268" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2061" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2048" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20632" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20915" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201182" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201287" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20405" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0014" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20769" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20578" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20875" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201006" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201311" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20480" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20367" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20201" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20158" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20146" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20106" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20744" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20697" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20850" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20806" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201078" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201109" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201353" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20341" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20299" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20257" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20243" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2094" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2037" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20649" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20941" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201136" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201151" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20437" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20232" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20800" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20614" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20561" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20966" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201012" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201052" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201296" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20356" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20190" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20162" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20733" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20838" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201090" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201322" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201364" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20332" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20288" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2082" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20686" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20889" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20429" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2026" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20789" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20602" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20549" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20990" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201029" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2023-S-0023-0012" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20387" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20221" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20223" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20125" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20778" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20720" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20870" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201064" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201120" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201333" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201375" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20319" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20114" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20674" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20827" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20899" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201106" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20277" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20252" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2071" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=7-keto%20dhea%20acetate" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20642" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20590" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20926" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20979" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20471" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20418" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20376" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20210" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20169" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20767" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20753" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20886" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20859" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201022" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201069" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201344" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20350" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20308" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20706" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20660" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20815" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20913" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201108" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201386" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201228" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20266" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20104" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2060" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2046" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2013" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20630" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20576" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20940" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201184" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=NDI%201275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201238" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20409" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20365" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2004-S-0571-0195" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20199" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document?D=FDA-2002-S-0531-0036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20144" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20798" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20873" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20995" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201085" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201301" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201313" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201355" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20463" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20339" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20134" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20742" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20695" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20847" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20804" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201092" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201397" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20297" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20255" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2092" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2035" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20612" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20965" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201138" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201153" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201262" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20435" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20401" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20230" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20187" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20559" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201015" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201056" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201250" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20353" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20787" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20731" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20684" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20836" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20908" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201366" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20328" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20286" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20123" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2080" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2024" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20672" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20599" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20917" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201122" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201164" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20385" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20219" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0016" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20547" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20988" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201031" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201066" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201280" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document?D=FDA-1996-S-0502-0002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20178" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20776" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20716" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20868" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20825" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201070" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201335" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201377" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201195" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20317" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20275" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20153" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20113" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2068" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20640" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20897" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201116" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20415" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20250" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20208" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20658" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20588" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20884" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20924" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20992" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20469" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20374" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20171" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2078" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20765" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20751" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20704" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20857" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20813" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201289" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201346" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201388" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20363" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20348" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20306" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20264" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20142" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20102" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2044" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20693" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20911" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201081" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201102" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201186" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201399" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201414" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20444" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20239" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2057" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20626" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20574" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20946" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20998" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20458" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20411" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20197" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20156" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2033" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20796" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20740" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20845" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201298" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201315" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201357" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20337" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20295" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20132" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2090" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20802" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201054" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201095" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201140" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201155" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20253" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20609" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20975" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20394" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20185" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20785" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20545" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201326" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20326" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20121" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20906" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201124" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201379" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20714" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20597" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20986" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20176" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2053" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20774" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20866" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201177" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201337" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201196" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20316" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20881" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20895" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201114" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20111" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20702" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20586" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201390" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20262" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20248" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20164" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2038" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20749" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201010" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201188" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201348" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20478" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20400" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20763" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20855" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20304" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20100" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20691" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201131" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201401" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20237" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2031" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201001" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20392" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20154" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20843" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201059" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20293" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2088" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20679" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20904" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201215" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20431" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20226" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2019" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201019" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2000-S-1575-0088" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20595" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20832" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20381" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2076" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20758" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20668" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201339" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20215" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20893" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20931" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201222" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0005" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20582" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20820" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20370" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20160" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20149" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20747" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201075" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201350" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20302" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2064" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20652" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20636" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20944" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20440" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20203" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20355" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20566" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201293" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20359" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20344" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20138" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20736" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201087" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201361" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20291" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2054" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20950" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201244" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20193" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20792" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20553" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201307" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20460" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20330" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20128" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20724" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201023" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201117" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201372" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20830" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20972" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201255" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20280" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20781" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20646" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201172" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20420" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20540" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201037" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201128" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20117" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20710" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20818" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201383" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20269" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2062" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2049" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20634" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20982" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20475" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20408" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20202" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20770" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20876" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20862" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20342" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20107" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20698" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20807" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201110" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201394" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20258" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20244" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2039" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20615" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20397" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20191" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20759" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201048" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201321" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2096" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20687" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20888" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201135" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20333" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20233" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2027" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201270" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20603" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20991" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20388" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20180" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20675" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20871" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201332" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20320" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20900" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201218" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0022" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20591" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20980" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20472" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20377" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20150" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20768" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20754" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20860" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201068" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20309" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20105" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20662" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20914" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20927" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201107" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20447" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20242" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0013" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20577" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20994" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20456" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20366" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20157" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20145" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20743" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20849" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201084" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201354" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20298" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20648" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201137" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20436" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2093" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20799" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20560" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201297" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20354" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20231" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20135" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20732" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201014" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201091" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201365" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20837" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201163" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20287" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2081" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20918" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20423" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20220" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20548" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201030" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20717" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20826" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20276" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2069" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20659" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20641" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20925" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20416" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20209" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2042" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20883" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201027" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20349" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20705" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20814" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201080" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201387" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20265" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20143" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2059" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2045" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20629" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20952" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201185" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20410" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20198" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20872" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201302" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201239" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20797" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20694" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20803" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201398" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20338" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20254" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20133" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2034" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201096" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201263" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20395" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20610" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20977" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201251" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20186" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20786" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201325" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20327" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20122" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20907" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201123" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20598" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20987" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20384" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20177" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20775" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20882" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20867" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201194" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20315" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20112" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20703" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20896" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201115" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201389" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20249" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20587" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201009" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20468" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20168" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2043" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20764" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20750" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20856" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201347" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20305" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20919" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201044" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201130" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201415" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20443" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20101" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20692" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20573" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201000" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201400" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201205" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20238" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20155" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2032" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20739" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201267" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20461" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20393" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20844" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201053" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201142" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20294" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2089" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20680" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201214" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20432" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20227" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1998-S-1294-0014" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201018" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20382" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20833" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201058" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20283" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2077" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20669" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20894" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20427" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20216" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0007" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201034" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201283" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20371" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20150" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20585" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20821" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201073" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2065" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20748" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20654" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20637" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20936" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201349" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20204" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201043" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201147" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201233" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2058" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20567" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20360" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20345" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20139" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1999-S-4653-0063" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20737" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201086" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201360" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20292" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20621" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20949" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20455" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20194" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20793" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20554" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201306" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201318" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20334" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20129" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20725" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201098" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201371" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20281" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20970" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201254" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20424" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20182" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20782" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20542" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20323" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20118" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20711" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201127" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201382" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20819" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20983" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20473" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20270" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2050" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20771" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20635" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20863" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20407" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20108" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20877" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201111" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201300" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20699" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20808" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201008" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201393" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20259" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20245" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2040" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20616" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201191" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201213" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20383" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20284" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2078" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20421" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20217" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0011" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201033" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201282" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20151" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20823" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201072" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20638" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201232" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20361" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2055" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20195" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201305" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20335" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20794" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20555" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20848" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20130" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20726" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20607" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201099" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201370" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20971" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201168" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201253" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20406" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20174" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20772" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20878" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201201" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20313" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20109" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20700" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201112" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201392" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20247" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20809" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20996" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201190" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20465" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2041" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20618" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20853" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201040" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201319" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201206" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20390" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20181" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20322" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2086" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20677" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20902" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201145" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20224" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2017" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20593" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2010-S-0665-0148" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20756" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201041" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201341" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20929" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201224" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20368" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20167" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20650" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20300" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201295" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20438" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20801" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20562" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201005" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20136" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20734" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20839" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201074" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201363" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20957" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201161" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201247" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20278" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2072" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20419" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20779" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20624" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20211" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20115" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20708" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201103" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201385" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20351" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2047" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20816" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201183" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20631" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20939" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201312" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20256" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20396" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20189" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20788" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20331" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20124" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20685" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20909" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201121" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201408" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2025" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20600" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20989" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201272" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201065" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201259" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201220" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20375" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20165" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20766" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20307" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20103" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20912" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20445" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20240" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20575" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20997" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20459" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20741" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20846" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201356" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201154" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201212" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20285" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2079" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20428" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20671" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20546" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201032" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20218" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0014" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20715" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201281" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201378" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20152" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20824" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201071" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201176" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20639" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20923" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201231" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20362" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20263" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2056" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20404" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20196" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20795" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20556" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201304" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20336" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20131" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20822" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201100" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201369" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20727" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20608" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201245" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201169" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201327" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20272" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20413" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20175" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20773" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20879" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20314" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20110" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20701" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201113" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20261" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20246" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2042" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20999" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20467" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20403" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20161" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20762" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20854" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20303" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2099" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20690" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20880" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201132" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201402" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201417" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20441" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20236" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=tecoma%20mollis" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201002" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201269" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20453" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20606" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20842" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20391" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2087" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201144" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201329" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201428" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20678" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20903" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201216" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20225" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2018" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20594" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20831" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2009-S-0608-0174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20380" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20173" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20757" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201039" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201340" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20312" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2075" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20667" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20892" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20930" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201223" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20450" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20214" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0002" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20581" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201285" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20369" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20159" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20148" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20746" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201076" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201351" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=saccharomyces%20boulardii" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2063" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20651" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20943" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201234" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20205" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2023" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20563" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201294" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20439" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20343" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20137" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201004" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201089" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201362" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20735" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20840" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20951" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201246" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20290" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20791" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201160" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201308" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201430" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20457" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20551" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201025" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201118" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20127" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20722" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20829" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201373" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20279" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2073" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20645" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20974" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201173" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201256" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20425" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20212" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20780" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20538" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20352" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20116" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20709" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20817" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201129" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201384" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20268" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2061" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2048" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20632" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20405" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20769" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20875" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201311" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20201" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20106" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20697" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20806" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201109" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20341" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20257" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20243" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2037" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201193" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20614" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20966" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20402" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20190" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201322" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20332" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20686" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201209" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2026" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20602" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20990" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2023-S-0023-0012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20387" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20223" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20778" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20870" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201064" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201333" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20319" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20114" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20674" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20899" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201106" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201219" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20252" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=7-keto%20dhea%20acetate" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20590" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20979" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20471" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20376" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20169" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20767" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20753" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20859" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201069" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201344" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20308" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20660" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20913" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201108" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201412" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201228" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20104" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2013" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20576" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=NDI%201275" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20446" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20365" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2004-S-0571-0195" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document?D=FDA-2002-S-0531-0036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20144" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20995" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201085" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201355" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20463" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20742" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20847" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20297" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2092" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201138" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201153" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20230" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20559" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20353" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20731" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20836" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201366" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20286" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2080" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20672" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20917" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201164" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201434" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20422" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20219" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0016" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20547" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201031" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201280" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20716" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20825" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201070" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201377" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20275" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20153" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2068" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20640" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20415" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20208" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20658" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20884" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20924" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201230" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2078" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20704" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20813" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201289" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201388" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20363" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20348" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20264" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20142" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2044" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201081" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201186" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2057" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20626" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201240" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20411" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20197" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20796" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201298" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201315" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20337" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20132" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20802" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201095" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20253" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20609" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20975" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201252" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20394" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20185" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20785" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20545" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201326" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20326" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20121" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20906" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201124" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201379" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20714" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20597" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20986" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20176" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2053" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20774" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20866" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201177" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201337" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201196" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20316" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20881" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20895" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201114" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20111" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20702" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20586" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201390" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20262" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20248" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20164" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2038" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20749" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201010" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201188" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201348" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20478" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20400" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20763" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20855" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201046" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20304" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20100" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20691" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201131" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201401" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20442" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20237" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2031" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201001" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20392" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20154" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20843" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201059" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20293" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2088" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20679" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20904" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201143" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201215" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20431" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20226" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2019" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201019" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-2000-S-1575-0088" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20595" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20832" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20381" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2076" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20758" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20668" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201339" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20215" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20893" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20931" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201222" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0005" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20582" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20820" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201284" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20370" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20160" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20149" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20747" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201075" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201350" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20302" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2064" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20652" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20636" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20944" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20440" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20203" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20355" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20566" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201293" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20359" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20344" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20138" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20736" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201087" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201361" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20291" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2054" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20950" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201244" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20193" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20792" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20553" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201307" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20460" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20330" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20128" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20724" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201023" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201117" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201372" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20830" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20972" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201255" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20280" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20781" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20646" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201172" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20420" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20540" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201037" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201128" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20117" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20710" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20818" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201383" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20269" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2062" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2049" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20634" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20982" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20475" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20408" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20202" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20770" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20876" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20862" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20342" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20107" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20698" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20807" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201110" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201394" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20258" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20244" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2039" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20615" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20397" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20191" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20759" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201048" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201321" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2096" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20687" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20888" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201135" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201406" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20333" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20233" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2027" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201270" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20603" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20991" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20388" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20180" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20675" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20871" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201332" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20320" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20900" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201218" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0022" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20591" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20980" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20472" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20377" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20150" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20768" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20754" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20860" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201068" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201343" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20309" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20105" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20662" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20914" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20927" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201107" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201226" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20447" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20242" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0013" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20577" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20994" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20456" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20366" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20157" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20145" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20743" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20849" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201084" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201354" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20298" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20648" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201137" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201152" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20436" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2093" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20799" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20560" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201297" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20354" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20231" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20135" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20732" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201014" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201091" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201365" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20837" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201163" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20287" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2081" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20918" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201433" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20423" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20220" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20548" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201030" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20717" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20826" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201376" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20276" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2069" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20659" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20641" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20925" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201229" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20416" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20209" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2042" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20883" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201027" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20349" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20705" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20814" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201080" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201387" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20265" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20143" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2059" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2045" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20629" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20952" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201185" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20410" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20198" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20872" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201302" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201239" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20797" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20694" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20803" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201398" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20338" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20254" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20133" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2034" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201096" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201263" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20395" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20610" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20977" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201251" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20186" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20786" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201325" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20327" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20122" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20907" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201123" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20598" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20987" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20384" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20177" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20775" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20882" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20867" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201194" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20315" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20112" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20703" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20896" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201115" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201389" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20249" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20587" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201009" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20468" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20168" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2043" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20764" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20750" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20856" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201347" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20305" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20919" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201044" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201130" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201415" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20443" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20101" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20692" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20573" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201000" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201400" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201205" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20238" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20155" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2032" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20739" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201267" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20461" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20393" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20844" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201053" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201142" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20294" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2089" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20680" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201141" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201214" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20432" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20227" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1998-S-1294-0014" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201018" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20382" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20833" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201058" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20283" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2077" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20669" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20894" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20932" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20427" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20216" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0007" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201034" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201283" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20371" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20150" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20585" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20821" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201073" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2065" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20748" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20654" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20637" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20936" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201349" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20204" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201043" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201147" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201233" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2058" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20567" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20810" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20360" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20345" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20139" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1999-S-4653-0063" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20737" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201086" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201360" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20292" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20621" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20949" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20455" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20194" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20793" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20554" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201306" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201318" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20334" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20129" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20725" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201098" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201371" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20281" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20970" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201254" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20424" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20182" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20782" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20542" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20323" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20118" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20711" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201127" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201382" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20819" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20983" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20473" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20270" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2050" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20771" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20635" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20863" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201198" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20407" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20108" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20877" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201111" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201300" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20699" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20808" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201008" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201393" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20259" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20245" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2040" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20616" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20462" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20398" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20192" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20760" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20852" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201042" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201320" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20329" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2097" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20688" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20887" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201134" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201404" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201207" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20234" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2028" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20604" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20451" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20389" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20188" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201062" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201331" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2084" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20676" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20901" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201217" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20321" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20223" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1998-S-1294-0001" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201276" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20378" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20592" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20981" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201045" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20170" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20755" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20663" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20861" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20928" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201342" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20310" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20915" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201287" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20448" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0014" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20578" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20480" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20367" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20158" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20146" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20744" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20850" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201078" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201353" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20299" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2094" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20649" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20941" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201136" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201151" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201421" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20437" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20232" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20800" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20561" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201012" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201296" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20356" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20162" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20733" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20838" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201090" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201364" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20288" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2082" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201162" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20429" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20789" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20549" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201029" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201309" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20221" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20125" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20720" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201120" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201375" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20827" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201175" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20277" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2071" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20642" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20926" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20418" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20210" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20886" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20350" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20706" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20815" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201386" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20266" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2060" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2046" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20630" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20940" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201184" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201238" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20409" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20199" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20798" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20873" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201301" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201313" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20339" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20134" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20695" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20804" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201092" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201397" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20255" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2035" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20612" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20965" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201262" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20401" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20187" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201056" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201324" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201250" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20787" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20684" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20908" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201211" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20328" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20123" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2024" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20599" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201122" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201273" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20385" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20988" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document?D=FDA-1996-S-0502-0002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20178" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20776" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20868" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201335" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201195" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20317" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20113" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20897" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201116" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20250" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20588" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20992" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20469" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20374" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20171" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20765" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20751" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20857" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201346" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20306" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20102" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20693" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20911" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201102" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201399" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201414" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20444" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20239" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20574" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20998" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201204" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20458" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20156" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2033" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20740" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20845" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201357" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20295" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2090" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201054" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201140" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201155" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201425" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20433" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20681" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20557" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20228" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2021" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20728" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201266" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201368" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20834" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201063" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201166" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20933" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20945" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20372" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20273" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2066" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20655" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20430" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20206" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2038" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20572" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201038" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201291" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20346" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20140" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20811" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201083" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20738" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20623" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20948" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201359" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201156" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201242" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20282" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20426" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20183" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20783" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20543" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20324" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20119" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20712" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201126" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201381" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2051" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20984" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201179" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20476" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20864" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20260" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20761" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20399" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2098" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201133" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201403" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20689" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20885" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201003" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20235" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2029" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20605" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndin%201265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20452" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20841" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201061" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201330" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201217" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20379" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20172" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20311" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2074" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20666" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20891" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20213" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0021" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20580" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201286" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20449" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20147" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201007" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201077" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201352" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20745" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20851" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20942" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201150" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201420" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201235" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20357" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20289" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20466" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20222" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20790" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20550" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201028" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201310" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20126" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20721" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20828" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201119" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201374" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20643" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201257" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20267" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2059" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20874" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20412" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20200" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201396" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20340" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20696" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20805" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2036" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20613" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20964" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201249" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201051" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201323" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20386" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20179" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20318" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20673" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20898" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201197" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2049" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1997-S-0540-0026" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20589" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201105" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201279" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20251" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20993" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201067" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20470" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20752" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20858" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201413" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20364" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20163" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20296" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2091" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20683" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20434" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20229" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2022" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20558" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201016" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201274" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20729" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20835" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201367" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201049" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201165" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201435" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20967" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20373" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20274" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2067" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20656" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20414" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20207" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2095" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201026" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201290" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20347" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20141" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20812" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201082" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20625" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201241" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201316" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20184" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20784" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20325" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20544" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20905" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20120" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20713" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20596" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201125" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201380" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%2052" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20985" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201178" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%201338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/document/FDA-1996-S-0502-0008" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regulations.gov/search?filter=ndi%20865" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1331"/>
+  <dimension ref="A1:Q1348"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A1303" zoomScale="130" zoomScaleNormal="120" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="F1314" sqref="A1314:F1331"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A1341" zoomScale="130" zoomScaleNormal="120" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="B1353" sqref="B1353"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.3046875" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5546875" style="6" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.33203125" style="2"/>
+    <col min="1" max="1" width="11.53515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="16.53515625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="60.3046875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="25.53515625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="12.3046875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="13.3046875" style="5" customWidth="1"/>
+    <col min="7" max="8" width="12.53515625" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="9.3046875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="75" t="s">
         <v>521</v>
       </c>
       <c r="B1" s="77" t="s">
         <v>1809</v>
       </c>
       <c r="C1" s="75" t="s">
         <v>14</v>
       </c>
       <c r="D1" s="75" t="s">
         <v>642</v>
       </c>
       <c r="E1" s="76" t="s">
         <v>522</v>
       </c>
       <c r="F1" s="76" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A2" s="25">
         <v>1</v>
       </c>
       <c r="B2" s="78" t="s">
         <v>1810</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>968</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>1415</v>
       </c>
       <c r="E2" s="27">
         <v>34887</v>
       </c>
       <c r="F2" s="27">
         <v>34927</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="10">
         <v>2</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>1811</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>598</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>15</v>
       </c>
       <c r="E3" s="13">
         <v>34890</v>
       </c>
       <c r="F3" s="13">
         <v>34967</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="10">
         <v>3</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>1812</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>597</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="13">
         <v>35086</v>
       </c>
       <c r="F4" s="13">
         <v>35161</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>4</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>1813</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>969</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>972</v>
       </c>
       <c r="E5" s="13">
         <v>35102</v>
       </c>
       <c r="F5" s="13">
         <v>35140</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A6" s="10">
         <v>5</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>1814</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>260</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="13">
         <v>35128</v>
       </c>
       <c r="F6" s="13">
         <v>35172</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
         <v>6</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>1815</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>596</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="13">
         <v>35202</v>
       </c>
       <c r="F7" s="13">
         <v>35276</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A8" s="21">
         <v>7</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>1816</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>595</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>981</v>
       </c>
       <c r="E8" s="13">
         <v>35319</v>
       </c>
       <c r="F8" s="13">
         <v>35382</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
         <v>8</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>1817</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>970</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="13">
         <v>35325</v>
       </c>
       <c r="F9" s="13">
         <v>35403</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="10">
         <v>9</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>1818</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>971</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>972</v>
       </c>
       <c r="E10" s="13">
         <v>35354</v>
       </c>
       <c r="F10" s="13">
         <v>35425</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
         <v>10</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>1819</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>261</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>972</v>
       </c>
       <c r="E11" s="13">
         <v>35369</v>
       </c>
       <c r="F11" s="13">
         <v>35436</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10">
         <v>11</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>1820</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>980</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>981</v>
       </c>
       <c r="E12" s="13">
         <v>35499</v>
       </c>
       <c r="F12" s="13">
         <v>35535</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>12</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>1821</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>262</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>972</v>
       </c>
       <c r="E13" s="13">
         <v>35507</v>
       </c>
       <c r="F13" s="13">
         <v>35535</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A14" s="10">
         <v>13</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>1822</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>982</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>981</v>
       </c>
       <c r="E14" s="13">
         <v>35509</v>
       </c>
       <c r="F14" s="13">
         <v>35535</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
         <v>14</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>1823</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>562</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>983</v>
       </c>
       <c r="E15" s="13">
         <v>35619</v>
       </c>
       <c r="F15" s="13">
         <v>35671</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A16" s="10">
         <v>15</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>1824</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>1420</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="13">
         <v>35643</v>
       </c>
       <c r="F16" s="13">
         <v>35697</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
         <v>16</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>1825</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>984</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>1021</v>
       </c>
       <c r="E17" s="13">
         <v>35577</v>
       </c>
       <c r="F17" s="13">
         <v>35605</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="10">
         <v>17</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>1826</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>316</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="13">
         <v>35675</v>
       </c>
       <c r="F18" s="13">
         <v>35732</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="10">
         <v>18</v>
       </c>
       <c r="B19" s="29" t="s">
         <v>1827</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>1421</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="13">
         <v>35773</v>
       </c>
       <c r="F19" s="13">
         <v>35866</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="10">
         <v>19</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>1828</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>1414</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>1424</v>
       </c>
       <c r="E20" s="13">
         <v>35786</v>
       </c>
       <c r="F20" s="13">
         <v>35835</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>20</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>1829</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>1422</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>1423</v>
       </c>
       <c r="E21" s="13">
         <v>35661</v>
       </c>
       <c r="F21" s="14">
         <v>35894</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="10">
         <v>22</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>1830</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>1416</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="13">
         <v>35724</v>
       </c>
       <c r="F22" s="13">
         <v>35738</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="44.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="44.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
         <v>23</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>1831</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>563</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>972</v>
       </c>
       <c r="E23" s="13">
         <v>35822</v>
       </c>
       <c r="F23" s="13">
         <v>35895</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="10">
         <v>24</v>
       </c>
       <c r="B24" s="29" t="s">
         <v>1832</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>594</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="13">
         <v>35731</v>
       </c>
       <c r="F24" s="13">
         <v>35751</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A25" s="10">
         <v>25</v>
       </c>
       <c r="B25" s="29" t="s">
         <v>1833</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>985</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="13">
         <v>35753</v>
       </c>
       <c r="F25" s="13">
         <v>35811</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="10">
         <v>26</v>
       </c>
       <c r="B26" s="29" t="s">
         <v>1834</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>986</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="13">
         <v>35852</v>
       </c>
       <c r="F26" s="13">
         <v>35891</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
         <v>27</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>1835</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>987</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="13">
         <v>35873</v>
       </c>
       <c r="F27" s="13">
         <v>35885</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="10">
         <v>28</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>1836</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>264</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="13">
         <v>35839</v>
       </c>
       <c r="F28" s="13">
         <v>35914</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>29</v>
       </c>
       <c r="B29" s="29" t="s">
         <v>1837</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>1451</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="13">
         <v>35867</v>
       </c>
       <c r="F29" s="13">
         <v>35867</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="10">
         <v>30</v>
       </c>
       <c r="B30" s="29" t="s">
         <v>1838</v>
       </c>
       <c r="C30" s="11" t="s">
         <v>988</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="13">
         <v>35867</v>
       </c>
       <c r="F30" s="13">
         <v>35867</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="10">
         <v>31</v>
       </c>
       <c r="B31" s="29" t="s">
         <v>1839</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>593</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="13">
         <v>35885</v>
       </c>
       <c r="F31" s="13">
         <v>35891</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="10">
         <v>32</v>
       </c>
       <c r="B32" s="29" t="s">
         <v>1840</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>989</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E32" s="13">
         <v>35913</v>
       </c>
       <c r="F32" s="13">
         <v>35914</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="10">
         <v>34</v>
       </c>
       <c r="B33" s="29" t="s">
         <v>1841</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>1425</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="13">
         <v>35930</v>
       </c>
       <c r="F33" s="13">
         <v>35991</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="10">
         <v>35</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="11" t="s">
         <v>1420</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="13">
         <v>35981</v>
       </c>
       <c r="F34" s="13">
         <v>36007</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="10">
         <v>36</v>
       </c>
       <c r="B35" s="29" t="s">
         <v>1842</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>310</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>1438</v>
       </c>
       <c r="E35" s="13">
         <v>35930</v>
       </c>
       <c r="F35" s="13">
         <v>35941</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A36" s="10">
         <v>37</v>
       </c>
       <c r="B36" s="29" t="s">
         <v>1843</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>263</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>29</v>
       </c>
       <c r="E36" s="13">
         <v>35942</v>
       </c>
       <c r="F36" s="13">
         <v>35943</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A37" s="10">
         <v>38</v>
       </c>
       <c r="B37" s="29" t="s">
         <v>1844</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>990</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="13">
         <v>36060</v>
       </c>
       <c r="F37" s="13">
         <v>36122</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="10">
         <v>40</v>
       </c>
       <c r="B38" s="29" t="s">
         <v>1845</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>311</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="13">
         <v>36088</v>
       </c>
       <c r="F38" s="13">
         <v>36089</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A39" s="10">
         <v>41</v>
       </c>
       <c r="B39" s="29" t="s">
         <v>1846</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>991</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="13">
         <v>36102</v>
       </c>
       <c r="F39" s="13">
         <v>36175</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A40" s="10">
         <v>42</v>
       </c>
       <c r="B40" s="29" t="s">
         <v>1847</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>992</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E40" s="13">
         <v>36112</v>
       </c>
       <c r="F40" s="13">
         <v>36147</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" s="10">
         <v>43</v>
       </c>
       <c r="B41" s="29" t="s">
         <v>1848</v>
       </c>
       <c r="C41" s="11" t="s">
         <v>993</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="13">
         <v>36130</v>
       </c>
       <c r="F41" s="13">
         <v>36152</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" s="28">
         <v>44</v>
       </c>
       <c r="B42" s="79" t="s">
         <v>1849</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>312</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>523</v>
       </c>
       <c r="E42" s="13">
         <v>36115</v>
       </c>
       <c r="F42" s="13">
         <v>36136</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
         <v>45</v>
       </c>
       <c r="B43" s="29" t="s">
         <v>1850</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>994</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="13">
         <v>36117</v>
       </c>
       <c r="F43" s="13">
         <v>36147</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="10">
         <v>46</v>
       </c>
       <c r="B44" s="29" t="s">
         <v>1851</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>995</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E44" s="13">
         <v>36180</v>
       </c>
       <c r="F44" s="13">
         <v>36224</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
         <v>47</v>
       </c>
       <c r="B45" s="29" t="s">
         <v>1852</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>996</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="13">
         <v>36196</v>
       </c>
       <c r="F45" s="13">
         <v>36269</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="10">
         <v>48</v>
       </c>
       <c r="B46" s="29" t="s">
         <v>1853</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>1439</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="13">
         <v>36203</v>
       </c>
       <c r="F46" s="13">
         <v>36307</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="10">
         <v>49</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>1849</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>312</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>523</v>
       </c>
       <c r="E47" s="13">
         <v>36213</v>
       </c>
       <c r="F47" s="13">
         <v>36224</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="10">
         <v>50</v>
       </c>
       <c r="B48" s="29" t="s">
         <v>1854</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>592</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>35</v>
       </c>
       <c r="E48" s="13">
         <v>36230</v>
       </c>
       <c r="F48" s="13">
         <v>36304</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="10">
         <v>51</v>
       </c>
       <c r="B49" s="29" t="s">
         <v>1855</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>591</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>36</v>
       </c>
       <c r="E49" s="13">
         <v>36234</v>
       </c>
       <c r="F49" s="13">
         <v>36235</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="10">
         <v>52</v>
       </c>
       <c r="B50" s="29" t="s">
         <v>1856</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>1476</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>229</v>
       </c>
       <c r="E50" s="13">
         <v>36241</v>
       </c>
       <c r="F50" s="13">
         <v>36278</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="10">
         <v>53</v>
       </c>
       <c r="B51" s="29" t="s">
         <v>1853</v>
       </c>
       <c r="C51" s="11" t="s">
         <v>1439</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="13">
         <v>36242</v>
       </c>
       <c r="F51" s="13">
         <v>36307</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="10">
         <v>54</v>
       </c>
       <c r="B52" s="29" t="s">
         <v>1857</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>562</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="13">
         <v>36243</v>
       </c>
       <c r="F52" s="13">
         <v>36244</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="10">
         <v>55</v>
       </c>
       <c r="B53" s="29" t="s">
         <v>1858</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>562</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E53" s="13">
         <v>36266</v>
       </c>
       <c r="F53" s="13">
         <v>36266</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="10">
         <v>56</v>
       </c>
       <c r="B54" s="29" t="s">
         <v>1859</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>562</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E54" s="13">
         <v>36292</v>
       </c>
       <c r="F54" s="13">
         <v>36293</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A55" s="10">
         <v>57</v>
       </c>
       <c r="B55" s="29" t="s">
         <v>1860</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>313</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>978</v>
       </c>
       <c r="E55" s="13">
         <v>36304</v>
       </c>
       <c r="F55" s="13">
         <v>36370</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="10">
         <v>58</v>
       </c>
       <c r="B56" s="29" t="s">
         <v>1861</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>997</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>229</v>
       </c>
       <c r="E56" s="13">
         <v>36305</v>
       </c>
       <c r="F56" s="13">
         <v>36379</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="10">
         <v>59</v>
       </c>
       <c r="B57" s="29" t="s">
         <v>1862</v>
       </c>
       <c r="C57" s="11" t="s">
         <v>998</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>38</v>
       </c>
       <c r="E57" s="13">
         <v>36321</v>
       </c>
       <c r="F57" s="13">
         <v>36392</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="10">
         <v>60</v>
       </c>
       <c r="B58" s="29" t="s">
         <v>1863</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>564</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>999</v>
       </c>
       <c r="E58" s="13">
         <v>36339</v>
       </c>
       <c r="F58" s="13">
         <v>36390</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="10">
         <v>61</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>1864</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>1000</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E59" s="13">
         <v>36341</v>
       </c>
       <c r="F59" s="13">
         <v>36396</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="10">
         <v>62</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>1865</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>1426</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E60" s="13">
         <v>36392</v>
       </c>
       <c r="F60" s="13">
         <v>36396</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="10">
         <v>63</v>
       </c>
       <c r="B61" s="29" t="s">
         <v>1866</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>1001</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E61" s="13">
         <v>35437</v>
       </c>
       <c r="F61" s="13">
         <v>35459</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" s="10">
         <v>64</v>
       </c>
       <c r="B62" s="29" t="s">
         <v>1867</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>410</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>51</v>
       </c>
       <c r="E62" s="13">
         <v>36433</v>
       </c>
       <c r="F62" s="13">
         <v>36434</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A63" s="10">
         <v>65</v>
       </c>
       <c r="B63" s="29" t="s">
         <v>1868</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>317</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>1002</v>
       </c>
       <c r="E63" s="13">
         <v>36437</v>
       </c>
       <c r="F63" s="13">
         <v>36479</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="10">
         <v>66</v>
       </c>
       <c r="B64" s="29" t="s">
         <v>1869</v>
       </c>
       <c r="C64" s="11" t="s">
         <v>1003</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E64" s="13">
         <v>36439</v>
       </c>
       <c r="F64" s="13">
         <v>36441</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" s="28">
         <v>67</v>
       </c>
       <c r="B65" s="79" t="s">
         <v>1870</v>
       </c>
       <c r="C65" s="11" t="s">
         <v>410</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>37</v>
       </c>
       <c r="E65" s="13">
         <v>36481</v>
       </c>
       <c r="F65" s="13">
         <v>36483</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="10">
         <v>68</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>1871</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>1004</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>42</v>
       </c>
       <c r="E66" s="13">
         <v>36453</v>
       </c>
       <c r="F66" s="13">
         <v>36476</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67" s="10">
         <v>69</v>
       </c>
       <c r="B67" s="29" t="s">
         <v>1872</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>318</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>43</v>
       </c>
       <c r="E67" s="13">
         <v>36423</v>
       </c>
       <c r="F67" s="13">
         <v>36497</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="10">
         <v>70</v>
       </c>
       <c r="B68" s="29" t="s">
         <v>1871</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>1005</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>590</v>
       </c>
       <c r="E68" s="13">
         <v>36294</v>
       </c>
       <c r="F68" s="13">
         <v>36544</v>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" s="10">
         <v>71</v>
       </c>
       <c r="B69" s="29" t="s">
         <v>1873</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>1006</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E69" s="13">
         <v>36536</v>
       </c>
       <c r="F69" s="13">
         <v>36581</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" s="10">
         <v>72</v>
       </c>
       <c r="B70" s="29" t="s">
         <v>1874</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>1000</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E70" s="13">
         <v>36545</v>
       </c>
       <c r="F70" s="13">
         <v>36619</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="10">
         <v>73</v>
       </c>
       <c r="B71" s="29" t="s">
         <v>1875</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>1007</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E71" s="13">
         <v>36546</v>
       </c>
       <c r="F71" s="13">
         <v>36549</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" ht="45.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="10">
         <v>74</v>
       </c>
       <c r="B72" s="29" t="s">
         <v>1876</v>
       </c>
       <c r="C72" s="11" t="s">
         <v>1427</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>45</v>
       </c>
       <c r="E72" s="13">
         <v>36576</v>
       </c>
       <c r="F72" s="13">
         <v>36581</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="10">
         <v>75</v>
       </c>
       <c r="B73" s="29" t="s">
         <v>1877</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>997</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>524</v>
       </c>
       <c r="E73" s="13">
         <v>36578</v>
       </c>
       <c r="F73" s="13">
         <v>36588</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" s="10">
         <v>76</v>
       </c>
       <c r="B74" s="29" t="s">
         <v>1878</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>1416</v>
       </c>
       <c r="D74" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="13">
         <v>36601</v>
       </c>
       <c r="F74" s="13">
         <v>36607</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A75" s="10">
         <v>77</v>
       </c>
       <c r="B75" s="29" t="s">
         <v>1879</v>
       </c>
       <c r="C75" s="11" t="s">
         <v>1008</v>
       </c>
       <c r="D75" s="12" t="s">
         <v>1376</v>
       </c>
       <c r="E75" s="13">
         <v>36612</v>
       </c>
       <c r="F75" s="13">
         <v>36686</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A76" s="10">
         <v>78</v>
       </c>
       <c r="B76" s="29" t="s">
         <v>1880</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>319</v>
       </c>
       <c r="D76" s="12" t="s">
         <v>1376</v>
       </c>
       <c r="E76" s="13">
         <v>36621</v>
       </c>
       <c r="F76" s="13">
         <v>36693</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" s="10">
         <v>79</v>
       </c>
       <c r="B77" s="29" t="s">
         <v>1881</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>1009</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>46</v>
       </c>
       <c r="E77" s="13">
         <v>36635</v>
       </c>
       <c r="F77" s="13">
         <v>36706</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="10">
         <v>80</v>
       </c>
       <c r="B78" s="29" t="s">
         <v>1882</v>
       </c>
       <c r="C78" s="11" t="s">
         <v>1010</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>46</v>
       </c>
       <c r="E78" s="13">
         <v>36637</v>
       </c>
       <c r="F78" s="13">
         <v>36706</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="10">
         <v>81</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>1883</v>
       </c>
       <c r="C79" s="11" t="s">
         <v>1011</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>1012</v>
       </c>
       <c r="E79" s="13">
         <v>36643</v>
       </c>
       <c r="F79" s="13">
         <v>36717</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A80" s="10">
         <v>82</v>
       </c>
       <c r="B80" s="29" t="s">
         <v>1884</v>
       </c>
       <c r="C80" s="11" t="s">
         <v>1013</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="13">
         <v>36643</v>
       </c>
       <c r="F80" s="13">
         <v>36717</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="10">
         <v>83</v>
       </c>
       <c r="B81" s="29" t="s">
         <v>1885</v>
       </c>
       <c r="C81" s="11" t="s">
         <v>1014</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>973</v>
       </c>
       <c r="E81" s="13">
         <v>36650</v>
       </c>
       <c r="F81" s="13">
         <v>36724</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" s="10">
         <v>84</v>
       </c>
       <c r="B82" s="29" t="s">
         <v>1886</v>
       </c>
       <c r="C82" s="11" t="s">
         <v>1015</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>47</v>
       </c>
       <c r="E82" s="13">
         <v>36669</v>
       </c>
       <c r="F82" s="13">
         <v>36707</v>
       </c>
     </row>
-    <row r="83" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A83" s="10">
         <v>85</v>
       </c>
       <c r="B83" s="29" t="s">
         <v>1887</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>1016</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>978</v>
       </c>
       <c r="E83" s="13">
         <v>36669</v>
       </c>
       <c r="F83" s="13">
         <v>36742</v>
       </c>
     </row>
-    <row r="84" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" s="10">
         <v>86</v>
       </c>
       <c r="B84" s="29" t="s">
         <v>1888</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>1017</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>1413</v>
       </c>
       <c r="E84" s="13">
         <v>36696</v>
       </c>
       <c r="F84" s="13">
         <v>36768</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" s="10">
         <v>87</v>
       </c>
       <c r="B85" s="29" t="s">
         <v>1889</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>322</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E85" s="13">
         <v>36713</v>
       </c>
       <c r="F85" s="13">
         <v>36787</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A86" s="10">
         <v>88</v>
       </c>
       <c r="B86" s="29" t="s">
         <v>1890</v>
       </c>
       <c r="C86" s="11" t="s">
         <v>1018</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>48</v>
       </c>
       <c r="E86" s="13">
         <v>36742</v>
       </c>
       <c r="F86" s="13">
         <v>36816</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A87" s="10">
         <v>89</v>
       </c>
       <c r="B87" s="29" t="s">
         <v>1891</v>
       </c>
       <c r="C87" s="11" t="s">
         <v>1008</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>1376</v>
       </c>
       <c r="E87" s="13">
         <v>36745</v>
       </c>
       <c r="F87" s="13">
         <v>36816</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" s="10">
         <v>90</v>
       </c>
       <c r="B88" s="29" t="s">
         <v>1892</v>
       </c>
       <c r="C88" s="11" t="s">
         <v>1019</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E88" s="13">
         <v>36746</v>
       </c>
       <c r="F88" s="13">
         <v>36818</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="10">
         <v>91</v>
       </c>
       <c r="B89" s="29" t="s">
         <v>1893</v>
       </c>
       <c r="C89" s="11" t="s">
         <v>974</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>49</v>
       </c>
       <c r="E89" s="13">
         <v>36755</v>
       </c>
       <c r="F89" s="13">
         <v>36829</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" s="10">
         <v>92</v>
       </c>
       <c r="B90" s="29" t="s">
         <v>1889</v>
       </c>
       <c r="C90" s="11" t="s">
         <v>1020</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E90" s="13">
         <v>36801</v>
       </c>
       <c r="F90" s="13">
         <v>36802</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" s="10">
         <v>93</v>
       </c>
       <c r="B91" s="29" t="s">
         <v>1894</v>
       </c>
       <c r="C91" s="11" t="s">
         <v>975</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>1376</v>
       </c>
       <c r="E91" s="13">
         <v>36759</v>
       </c>
       <c r="F91" s="13">
         <v>36833</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A92" s="10">
         <v>99</v>
       </c>
       <c r="B92" s="29" t="s">
         <v>1895</v>
       </c>
       <c r="C92" s="11" t="s">
         <v>976</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>50</v>
       </c>
       <c r="E92" s="13">
         <v>36775</v>
       </c>
       <c r="F92" s="13">
         <v>36850</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="28">
         <v>100</v>
       </c>
       <c r="B93" s="29" t="s">
         <v>1896</v>
       </c>
       <c r="C93" s="11" t="s">
         <v>977</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>51</v>
       </c>
       <c r="E93" s="13">
         <v>36782</v>
       </c>
       <c r="F93" s="13">
         <v>36857</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="10">
         <v>101</v>
       </c>
       <c r="B94" s="29" t="s">
         <v>1897</v>
       </c>
       <c r="C94" s="11" t="s">
         <v>1112</v>
       </c>
       <c r="D94" s="15" t="s">
         <v>1022</v>
       </c>
       <c r="E94" s="16">
         <v>36816</v>
       </c>
       <c r="F94" s="16">
         <v>36866</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A95" s="10">
         <v>102</v>
       </c>
       <c r="B95" s="29" t="s">
         <v>1898</v>
       </c>
       <c r="C95" s="11" t="s">
         <v>1113</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>1023</v>
       </c>
       <c r="E95" s="16">
         <v>36811</v>
       </c>
       <c r="F95" s="16">
         <v>36886</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" s="10">
         <v>103</v>
       </c>
       <c r="B96" s="29" t="s">
         <v>1899</v>
       </c>
       <c r="C96" s="11" t="s">
         <v>1114</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>1024</v>
       </c>
       <c r="E96" s="16">
         <v>36850</v>
       </c>
       <c r="F96" s="16">
         <v>36928</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A97" s="10">
         <v>105</v>
       </c>
       <c r="B97" s="29" t="s">
         <v>1900</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>1115</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>1023</v>
       </c>
       <c r="E97" s="16">
         <v>36888</v>
       </c>
       <c r="F97" s="16">
         <v>36972</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A98" s="10">
         <v>106</v>
       </c>
       <c r="B98" s="29" t="s">
         <v>1901</v>
       </c>
       <c r="C98" s="11" t="s">
         <v>1116</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>1025</v>
       </c>
       <c r="E98" s="16">
         <v>36882</v>
       </c>
       <c r="F98" s="16">
         <v>36957</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A99" s="10">
         <v>108</v>
       </c>
       <c r="B99" s="29" t="s">
         <v>1902</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>1117</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>44</v>
       </c>
       <c r="E99" s="16">
         <v>36866</v>
       </c>
       <c r="F99" s="16">
         <v>36915</v>
       </c>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A100" s="10">
         <v>109</v>
       </c>
       <c r="B100" s="29" t="s">
         <v>1903</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>1488</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>37</v>
       </c>
       <c r="E100" s="16">
         <v>36930</v>
       </c>
       <c r="F100" s="16">
         <v>37021</v>
       </c>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A101" s="10">
         <v>110</v>
       </c>
       <c r="B101" s="29" t="s">
         <v>1904</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>1118</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>1312</v>
       </c>
       <c r="E101" s="16">
         <v>36900</v>
       </c>
       <c r="F101" s="16">
         <v>37005</v>
       </c>
     </row>
-    <row r="102" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A102" s="10">
         <v>111</v>
       </c>
       <c r="B102" s="29" t="s">
         <v>1905</v>
       </c>
       <c r="C102" s="11" t="s">
         <v>1119</v>
       </c>
       <c r="D102" s="15" t="s">
         <v>1026</v>
       </c>
       <c r="E102" s="16">
         <v>37227</v>
       </c>
       <c r="F102" s="16">
         <v>36956</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A103" s="10">
         <v>112</v>
       </c>
       <c r="B103" s="29" t="s">
         <v>1906</v>
       </c>
       <c r="C103" s="11" t="s">
         <v>1122</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>1023</v>
       </c>
       <c r="E103" s="16">
         <v>36963</v>
       </c>
       <c r="F103" s="16">
         <v>37034</v>
       </c>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A104" s="10">
         <v>114</v>
       </c>
       <c r="B104" s="29" t="s">
         <v>1907</v>
       </c>
       <c r="C104" s="11" t="s">
         <v>1120</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E104" s="13">
         <v>36972</v>
       </c>
       <c r="F104" s="13">
         <v>37055</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A105" s="10">
         <v>115</v>
       </c>
       <c r="B105" s="29" t="s">
         <v>1908</v>
       </c>
       <c r="C105" s="11" t="s">
         <v>1004</v>
       </c>
       <c r="D105" s="12" t="s">
         <v>42</v>
       </c>
       <c r="E105" s="13">
         <v>37025</v>
       </c>
       <c r="F105" s="13">
         <v>37099</v>
       </c>
     </row>
-    <row r="106" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A106" s="10">
         <v>118</v>
       </c>
       <c r="B106" s="29" t="s">
         <v>1909</v>
       </c>
       <c r="C106" s="11" t="s">
         <v>1121</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>53</v>
       </c>
       <c r="E106" s="13">
         <v>37088</v>
       </c>
       <c r="F106" s="13">
         <v>37189</v>
       </c>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A107" s="10">
         <v>119</v>
       </c>
       <c r="B107" s="29" t="s">
         <v>1910</v>
       </c>
       <c r="C107" s="11" t="s">
         <v>1123</v>
       </c>
       <c r="D107" s="12" t="s">
         <v>54</v>
       </c>
       <c r="E107" s="13">
         <v>37083</v>
       </c>
       <c r="F107" s="13">
         <v>37183</v>
       </c>
     </row>
-    <row r="108" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A108" s="10">
         <v>120</v>
       </c>
       <c r="B108" s="29" t="s">
         <v>1911</v>
       </c>
       <c r="C108" s="11" t="s">
         <v>1124</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>864</v>
       </c>
       <c r="E108" s="13">
         <v>37118</v>
       </c>
       <c r="F108" s="13">
         <v>37484</v>
       </c>
     </row>
-    <row r="109" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A109" s="10">
         <v>121</v>
       </c>
       <c r="B109" s="29" t="s">
         <v>1912</v>
       </c>
       <c r="C109" s="11" t="s">
         <v>1125</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>55</v>
       </c>
       <c r="E109" s="13">
         <v>37147</v>
       </c>
       <c r="F109" s="13">
         <v>37484</v>
       </c>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A110" s="10">
         <v>125</v>
       </c>
       <c r="B110" s="29" t="s">
         <v>1913</v>
       </c>
       <c r="C110" s="11" t="s">
         <v>1005</v>
       </c>
       <c r="D110" s="12" t="s">
         <v>42</v>
       </c>
       <c r="E110" s="13">
         <v>37174</v>
       </c>
       <c r="F110" s="13">
         <v>37223</v>
       </c>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A111" s="10">
         <v>126</v>
       </c>
       <c r="B111" s="29" t="s">
         <v>1914</v>
       </c>
       <c r="C111" s="11" t="s">
         <v>1126</v>
       </c>
       <c r="D111" s="12" t="s">
         <v>53</v>
       </c>
       <c r="E111" s="13">
         <v>37182</v>
       </c>
       <c r="F111" s="13">
         <v>37256</v>
       </c>
     </row>
-    <row r="112" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A112" s="10">
         <v>127</v>
       </c>
       <c r="B112" s="29" t="s">
         <v>1915</v>
       </c>
       <c r="C112" s="11" t="s">
         <v>1127</v>
       </c>
       <c r="D112" s="12" t="s">
         <v>56</v>
       </c>
       <c r="E112" s="13">
         <v>37196</v>
       </c>
       <c r="F112" s="13">
         <v>37491</v>
       </c>
     </row>
-    <row r="113" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:6" ht="51.45" x14ac:dyDescent="0.3">
       <c r="A113" s="10">
         <v>128</v>
       </c>
       <c r="B113" s="29" t="s">
         <v>1916</v>
       </c>
       <c r="C113" s="11" t="s">
         <v>1320</v>
       </c>
       <c r="D113" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E113" s="13">
         <v>37204</v>
       </c>
       <c r="F113" s="13">
         <v>37495</v>
       </c>
     </row>
-    <row r="114" spans="1:6" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:6" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="10">
         <v>129</v>
       </c>
       <c r="B114" s="29" t="s">
         <v>1917</v>
       </c>
       <c r="C114" s="11" t="s">
         <v>1417</v>
       </c>
       <c r="D114" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E114" s="13">
         <v>37222</v>
       </c>
       <c r="F114" s="13">
         <v>37295</v>
       </c>
     </row>
-    <row r="115" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A115" s="10">
         <v>130</v>
       </c>
       <c r="B115" s="29" t="s">
         <v>1918</v>
       </c>
       <c r="C115" s="11" t="s">
         <v>1128</v>
       </c>
       <c r="D115" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E115" s="13">
         <v>37222</v>
       </c>
       <c r="F115" s="13">
         <v>37295</v>
       </c>
     </row>
-    <row r="116" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A116" s="10">
         <v>131</v>
       </c>
       <c r="B116" s="29" t="s">
         <v>1919</v>
       </c>
       <c r="C116" s="11" t="s">
         <v>1129</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E116" s="13">
         <v>37222</v>
       </c>
       <c r="F116" s="13">
         <v>37295</v>
       </c>
     </row>
-    <row r="117" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A117" s="10">
         <v>132</v>
       </c>
       <c r="B117" s="29" t="s">
         <v>1920</v>
       </c>
       <c r="C117" s="11" t="s">
         <v>1130</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>58</v>
       </c>
       <c r="E117" s="13">
         <v>37222</v>
       </c>
       <c r="F117" s="13">
         <v>37295</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A118" s="10">
         <v>133</v>
       </c>
       <c r="B118" s="29" t="s">
         <v>1921</v>
       </c>
       <c r="C118" s="11" t="s">
         <v>1321</v>
       </c>
       <c r="D118" s="12" t="s">
         <v>59</v>
       </c>
       <c r="E118" s="13">
         <v>37238</v>
       </c>
       <c r="F118" s="13">
         <v>37504</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A119" s="10">
         <v>134</v>
       </c>
       <c r="B119" s="29" t="s">
         <v>1922</v>
       </c>
       <c r="C119" s="11" t="s">
         <v>1131</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>115</v>
       </c>
       <c r="E119" s="13">
         <v>37253</v>
       </c>
       <c r="F119" s="13">
         <v>37337</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A120" s="10">
         <v>135</v>
       </c>
       <c r="B120" s="29" t="s">
         <v>1923</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>1005</v>
       </c>
       <c r="D120" s="12" t="s">
         <v>42</v>
       </c>
       <c r="E120" s="13">
         <v>37265</v>
       </c>
       <c r="F120" s="13">
         <v>37340</v>
       </c>
     </row>
-    <row r="121" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A121" s="10">
         <v>136</v>
       </c>
       <c r="B121" s="29" t="s">
         <v>1924</v>
       </c>
       <c r="C121" s="11" t="s">
         <v>1132</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E121" s="13">
         <v>37272</v>
       </c>
       <c r="F121" s="13">
         <v>37344</v>
       </c>
     </row>
-    <row r="122" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A122" s="10">
         <v>137</v>
       </c>
       <c r="B122" s="29" t="s">
         <v>1860</v>
       </c>
       <c r="C122" s="11" t="s">
         <v>1133</v>
       </c>
       <c r="D122" s="12" t="s">
         <v>978</v>
       </c>
       <c r="E122" s="13">
         <v>37291</v>
       </c>
       <c r="F122" s="13">
         <v>37351</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A123" s="10">
         <v>138</v>
       </c>
       <c r="B123" s="29" t="s">
         <v>1925</v>
       </c>
       <c r="C123" s="11" t="s">
         <v>1134</v>
       </c>
       <c r="D123" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E123" s="13">
         <v>37298</v>
       </c>
       <c r="F123" s="13">
         <v>37372</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A124" s="10">
         <v>139</v>
       </c>
       <c r="B124" s="29" t="s">
         <v>1926</v>
       </c>
       <c r="C124" s="11" t="s">
         <v>1135</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E124" s="13">
         <v>37298</v>
       </c>
       <c r="F124" s="13">
         <v>37372</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A125" s="10">
         <v>140</v>
       </c>
       <c r="B125" s="29" t="s">
         <v>1927</v>
       </c>
       <c r="C125" s="11" t="s">
         <v>1136</v>
       </c>
       <c r="D125" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E125" s="13">
         <v>37259</v>
       </c>
       <c r="F125" s="13">
         <v>37372</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A126" s="10">
         <v>141</v>
       </c>
       <c r="B126" s="29" t="s">
         <v>1928</v>
       </c>
       <c r="C126" s="11" t="s">
         <v>1137</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>61</v>
       </c>
       <c r="E126" s="13">
         <v>37259</v>
       </c>
       <c r="F126" s="13">
         <v>37372</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A127" s="10">
         <v>142</v>
       </c>
       <c r="B127" s="29" t="s">
         <v>1929</v>
       </c>
       <c r="C127" s="11" t="s">
         <v>1138</v>
       </c>
       <c r="D127" s="12" t="s">
         <v>62</v>
       </c>
       <c r="E127" s="13">
         <v>37299</v>
       </c>
       <c r="F127" s="13">
         <v>37376</v>
       </c>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A128" s="10">
         <v>143</v>
       </c>
       <c r="B128" s="29" t="s">
         <v>1930</v>
       </c>
       <c r="C128" s="11" t="s">
         <v>1139</v>
       </c>
       <c r="D128" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E128" s="13">
         <v>37322</v>
       </c>
       <c r="F128" s="13">
         <v>37397</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A129" s="10">
         <v>144</v>
       </c>
       <c r="B129" s="29" t="s">
         <v>1931</v>
       </c>
       <c r="C129" s="11" t="s">
         <v>1123</v>
       </c>
       <c r="D129" s="12" t="s">
         <v>54</v>
       </c>
       <c r="E129" s="13">
         <v>37326</v>
       </c>
       <c r="F129" s="13">
         <v>37400</v>
       </c>
     </row>
-    <row r="130" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A130" s="10">
         <v>145</v>
       </c>
       <c r="B130" s="29" t="s">
         <v>1932</v>
       </c>
       <c r="C130" s="11" t="s">
         <v>1140</v>
       </c>
       <c r="D130" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E130" s="13">
         <v>37328</v>
       </c>
       <c r="F130" s="13">
         <v>37377</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A131" s="10">
         <v>146</v>
       </c>
       <c r="B131" s="29" t="s">
         <v>1933</v>
       </c>
       <c r="C131" s="11" t="s">
         <v>1141</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>65</v>
       </c>
       <c r="E131" s="13">
         <v>37333</v>
       </c>
       <c r="F131" s="13">
         <v>37407</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A132" s="10">
         <v>147</v>
       </c>
       <c r="B132" s="29" t="s">
         <v>1934</v>
       </c>
       <c r="C132" s="11" t="s">
         <v>1142</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>65</v>
       </c>
       <c r="E132" s="13">
         <v>37333</v>
       </c>
       <c r="F132" s="13">
         <v>37407</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A133" s="10">
         <v>148</v>
       </c>
       <c r="B133" s="29" t="s">
         <v>1935</v>
       </c>
       <c r="C133" s="11" t="s">
         <v>1143</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>1147</v>
       </c>
       <c r="E133" s="13">
         <v>37333</v>
       </c>
       <c r="F133" s="13">
         <v>37407</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A134" s="10">
         <v>149</v>
       </c>
       <c r="B134" s="29" t="s">
         <v>1936</v>
       </c>
       <c r="C134" s="11" t="s">
         <v>1144</v>
       </c>
       <c r="D134" s="12" t="s">
         <v>66</v>
       </c>
       <c r="E134" s="13">
         <v>37343</v>
       </c>
       <c r="F134" s="13">
         <v>37418</v>
       </c>
     </row>
-    <row r="135" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:6" ht="39.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="10">
         <v>150</v>
       </c>
       <c r="B135" s="29" t="s">
         <v>1937</v>
       </c>
       <c r="C135" s="11" t="s">
         <v>1145</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>67</v>
       </c>
       <c r="E135" s="13">
         <v>37350</v>
       </c>
       <c r="F135" s="13">
         <v>37427</v>
       </c>
     </row>
-    <row r="136" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="10">
         <v>151</v>
       </c>
       <c r="B136" s="29" t="s">
         <v>1938</v>
       </c>
       <c r="C136" s="11" t="s">
         <v>1146</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>1148</v>
       </c>
       <c r="E136" s="13">
         <v>37362</v>
       </c>
       <c r="F136" s="13">
         <v>37435</v>
       </c>
     </row>
-    <row r="137" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A137" s="10">
         <v>152</v>
       </c>
       <c r="B137" s="29" t="s">
         <v>1939</v>
       </c>
       <c r="C137" s="11" t="s">
         <v>1149</v>
       </c>
       <c r="D137" s="12" t="s">
         <v>68</v>
       </c>
       <c r="E137" s="13">
         <v>37375</v>
       </c>
       <c r="F137" s="13">
         <v>37419</v>
       </c>
     </row>
-    <row r="138" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A138" s="10">
         <v>153</v>
       </c>
       <c r="B138" s="29" t="s">
         <v>1940</v>
       </c>
       <c r="C138" s="11" t="s">
         <v>1150</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>69</v>
       </c>
       <c r="E138" s="13">
         <v>37375</v>
       </c>
       <c r="F138" s="13">
         <v>37449</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A139" s="10">
         <v>154</v>
       </c>
       <c r="B139" s="29" t="s">
         <v>1941</v>
       </c>
       <c r="C139" s="11" t="s">
         <v>1151</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>70</v>
       </c>
       <c r="E139" s="13">
         <v>37354</v>
       </c>
       <c r="F139" s="13">
         <v>37460</v>
       </c>
     </row>
-    <row r="140" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A140" s="10">
         <v>155</v>
       </c>
       <c r="B140" s="29" t="s">
         <v>1942</v>
       </c>
       <c r="C140" s="11" t="s">
         <v>1322</v>
       </c>
       <c r="D140" s="12" t="s">
         <v>71</v>
       </c>
       <c r="E140" s="13">
         <v>37328</v>
       </c>
       <c r="F140" s="13">
         <v>37533</v>
       </c>
     </row>
-    <row r="141" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A141" s="10">
         <v>156</v>
       </c>
       <c r="B141" s="29" t="s">
         <v>1943</v>
       </c>
       <c r="C141" s="11" t="s">
         <v>1323</v>
       </c>
       <c r="D141" s="12" t="s">
         <v>71</v>
       </c>
       <c r="E141" s="13">
         <v>37328</v>
       </c>
       <c r="F141" s="13">
         <v>37533</v>
       </c>
     </row>
-    <row r="142" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A142" s="10">
         <v>157</v>
       </c>
       <c r="B142" s="29" t="s">
         <v>1944</v>
       </c>
       <c r="C142" s="11" t="s">
         <v>1324</v>
       </c>
       <c r="D142" s="12" t="s">
         <v>71</v>
       </c>
       <c r="E142" s="13">
         <v>37328</v>
       </c>
       <c r="F142" s="13">
         <v>37533</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A143" s="10">
         <v>158</v>
       </c>
       <c r="B143" s="29" t="s">
         <v>1945</v>
       </c>
       <c r="C143" s="11" t="s">
         <v>1152</v>
       </c>
       <c r="D143" s="12" t="s">
         <v>72</v>
       </c>
       <c r="E143" s="13">
         <v>37390</v>
       </c>
       <c r="F143" s="13">
         <v>37460</v>
       </c>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A144" s="10">
         <v>159</v>
       </c>
       <c r="B144" s="29" t="s">
         <v>1946</v>
       </c>
       <c r="C144" s="11" t="s">
         <v>1153</v>
       </c>
       <c r="D144" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E144" s="13">
         <v>37407</v>
       </c>
       <c r="F144" s="13">
         <v>37714</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A145" s="10">
         <v>160</v>
       </c>
       <c r="B145" s="29" t="s">
         <v>1947</v>
       </c>
       <c r="C145" s="11" t="s">
         <v>589</v>
       </c>
       <c r="D145" s="12" t="s">
         <v>1161</v>
       </c>
       <c r="E145" s="13">
         <v>37424</v>
       </c>
       <c r="F145" s="13">
         <v>37467</v>
       </c>
     </row>
-    <row r="146" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A146" s="10">
         <v>161</v>
       </c>
       <c r="B146" s="29" t="s">
         <v>1948</v>
       </c>
       <c r="C146" s="11" t="s">
         <v>1154</v>
       </c>
       <c r="D146" s="12" t="s">
         <v>1162</v>
       </c>
       <c r="E146" s="13">
         <v>37357</v>
       </c>
       <c r="F146" s="13">
         <v>37497</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A147" s="10">
         <v>162</v>
       </c>
       <c r="B147" s="29" t="s">
         <v>1949</v>
       </c>
       <c r="C147" s="11" t="s">
         <v>1155</v>
       </c>
       <c r="D147" s="12" t="s">
         <v>74</v>
       </c>
       <c r="E147" s="13">
         <v>37438</v>
       </c>
       <c r="F147" s="13">
         <v>37511</v>
       </c>
     </row>
-    <row r="148" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A148" s="10">
         <v>163</v>
       </c>
       <c r="B148" s="29" t="s">
         <v>1950</v>
       </c>
       <c r="C148" s="11" t="s">
         <v>1156</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>64</v>
       </c>
       <c r="E148" s="13">
         <v>37446</v>
       </c>
       <c r="F148" s="13">
         <v>37519</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A149" s="10">
         <v>164</v>
       </c>
       <c r="B149" s="29" t="s">
         <v>1951</v>
       </c>
       <c r="C149" s="11" t="s">
         <v>1157</v>
       </c>
       <c r="D149" s="12" t="s">
         <v>75</v>
       </c>
       <c r="E149" s="13">
         <v>37447</v>
       </c>
       <c r="F149" s="13">
         <v>37522</v>
       </c>
     </row>
-    <row r="150" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A150" s="10">
         <v>165</v>
       </c>
       <c r="B150" s="29" t="s">
         <v>1952</v>
       </c>
       <c r="C150" s="11" t="s">
         <v>1158</v>
       </c>
       <c r="D150" s="12" t="s">
         <v>75</v>
       </c>
       <c r="E150" s="13">
         <v>37447</v>
       </c>
       <c r="F150" s="13">
         <v>37522</v>
       </c>
     </row>
-    <row r="151" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A151" s="10">
         <v>166</v>
       </c>
       <c r="B151" s="29" t="s">
         <v>1953</v>
       </c>
       <c r="C151" s="11" t="s">
         <v>1159</v>
       </c>
       <c r="D151" s="12" t="s">
         <v>75</v>
       </c>
       <c r="E151" s="13">
         <v>37447</v>
       </c>
       <c r="F151" s="13">
         <v>37522</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A152" s="10">
         <v>167</v>
       </c>
       <c r="B152" s="29" t="s">
         <v>1954</v>
       </c>
       <c r="C152" s="11" t="s">
         <v>1160</v>
       </c>
       <c r="D152" s="12" t="s">
         <v>1437</v>
       </c>
       <c r="E152" s="13">
         <v>37452</v>
       </c>
       <c r="F152" s="13">
         <v>37546</v>
       </c>
     </row>
-    <row r="153" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A153" s="10">
         <v>168</v>
       </c>
       <c r="B153" s="29" t="s">
         <v>1955</v>
       </c>
       <c r="C153" s="11" t="s">
         <v>1491</v>
       </c>
       <c r="D153" s="12" t="s">
         <v>62</v>
       </c>
       <c r="E153" s="13">
         <v>37420</v>
       </c>
       <c r="F153" s="13">
         <v>37525</v>
       </c>
     </row>
-    <row r="154" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A154" s="10">
         <v>169</v>
       </c>
       <c r="B154" s="29" t="s">
         <v>1956</v>
       </c>
       <c r="C154" s="11" t="s">
         <v>1325</v>
       </c>
       <c r="D154" s="12" t="s">
         <v>1148</v>
       </c>
       <c r="E154" s="13">
         <v>37453</v>
       </c>
       <c r="F154" s="13">
         <v>37483</v>
       </c>
     </row>
-    <row r="155" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A155" s="10">
         <v>170</v>
       </c>
       <c r="B155" s="29" t="s">
         <v>1957</v>
       </c>
       <c r="C155" s="11" t="s">
         <v>1326</v>
       </c>
       <c r="D155" s="12" t="s">
         <v>71</v>
       </c>
       <c r="E155" s="13">
         <v>37424</v>
       </c>
       <c r="F155" s="13">
         <v>37533</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A156" s="10">
         <v>171</v>
       </c>
       <c r="B156" s="29" t="s">
         <v>1958</v>
       </c>
       <c r="C156" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D156" s="12" t="s">
         <v>76</v>
       </c>
       <c r="E156" s="13">
         <v>37463</v>
       </c>
       <c r="F156" s="13">
         <v>37533</v>
       </c>
     </row>
-    <row r="157" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A157" s="10">
         <v>172</v>
       </c>
       <c r="B157" s="29" t="s">
         <v>1959</v>
       </c>
       <c r="C157" s="11" t="s">
         <v>1163</v>
       </c>
       <c r="D157" s="12" t="s">
         <v>77</v>
       </c>
       <c r="E157" s="13">
         <v>37391</v>
       </c>
       <c r="F157" s="13">
         <v>37538</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A158" s="10">
         <v>173</v>
       </c>
       <c r="B158" s="29" t="s">
         <v>1960</v>
       </c>
       <c r="C158" s="11" t="s">
         <v>1327</v>
       </c>
       <c r="D158" s="12" t="s">
         <v>78</v>
       </c>
       <c r="E158" s="13">
         <v>37466</v>
       </c>
       <c r="F158" s="13">
         <v>37533</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A159" s="10">
         <v>174</v>
       </c>
       <c r="B159" s="29" t="s">
         <v>1961</v>
       </c>
       <c r="C159" s="17" t="s">
         <v>1164</v>
       </c>
       <c r="D159" s="12" t="s">
         <v>79</v>
       </c>
       <c r="E159" s="13">
         <v>37477</v>
       </c>
       <c r="F159" s="13">
         <v>37551</v>
       </c>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A160" s="10">
         <v>175</v>
       </c>
       <c r="B160" s="29" t="s">
         <v>1962</v>
       </c>
       <c r="C160" s="11" t="s">
         <v>1165</v>
       </c>
       <c r="D160" s="12" t="s">
         <v>1171</v>
       </c>
       <c r="E160" s="13">
         <v>37481</v>
       </c>
       <c r="F160" s="13">
         <v>37554</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A161" s="10">
         <v>176</v>
       </c>
       <c r="B161" s="29" t="s">
         <v>1963</v>
       </c>
       <c r="C161" s="11" t="s">
         <v>1166</v>
       </c>
       <c r="D161" s="12" t="s">
         <v>75</v>
       </c>
       <c r="E161" s="13">
         <v>37482</v>
       </c>
       <c r="F161" s="13">
         <v>37552</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A162" s="10">
         <v>177</v>
       </c>
       <c r="B162" s="29" t="s">
         <v>1964</v>
       </c>
       <c r="C162" s="11" t="s">
         <v>1167</v>
       </c>
       <c r="D162" s="12" t="s">
         <v>80</v>
       </c>
       <c r="E162" s="13">
         <v>37494</v>
       </c>
       <c r="F162" s="13">
         <v>37566</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A163" s="10">
         <v>179</v>
       </c>
       <c r="B163" s="29" t="s">
         <v>1965</v>
       </c>
       <c r="C163" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D163" s="12" t="s">
         <v>81</v>
       </c>
       <c r="E163" s="13">
         <v>37498</v>
       </c>
       <c r="F163" s="13">
         <v>37568</v>
       </c>
     </row>
-    <row r="164" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A164" s="10">
         <v>181</v>
       </c>
       <c r="B164" s="29" t="s">
         <v>1966</v>
       </c>
       <c r="C164" s="11" t="s">
         <v>1052</v>
       </c>
       <c r="D164" s="12" t="s">
         <v>95</v>
       </c>
       <c r="E164" s="13">
         <v>37509</v>
       </c>
       <c r="F164" s="13">
         <v>37582</v>
       </c>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A165" s="10">
         <v>183</v>
       </c>
       <c r="B165" s="29" t="s">
         <v>1967</v>
       </c>
       <c r="C165" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D165" s="12" t="s">
         <v>290</v>
       </c>
       <c r="E165" s="13">
         <v>37498</v>
       </c>
       <c r="F165" s="13">
         <v>37573</v>
       </c>
     </row>
-    <row r="166" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A166" s="10">
         <v>184</v>
       </c>
       <c r="B166" s="29" t="s">
         <v>1968</v>
       </c>
       <c r="C166" s="11" t="s">
         <v>1168</v>
       </c>
       <c r="D166" s="12" t="s">
         <v>1172</v>
       </c>
       <c r="E166" s="13">
         <v>37581</v>
       </c>
       <c r="F166" s="13">
         <v>37677</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A167" s="10">
         <v>185</v>
       </c>
       <c r="B167" s="29" t="s">
         <v>1969</v>
       </c>
       <c r="C167" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D167" s="12" t="s">
         <v>1173</v>
       </c>
       <c r="E167" s="13">
         <v>37617</v>
       </c>
       <c r="F167" s="13">
         <v>37753</v>
       </c>
     </row>
-    <row r="168" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A168" s="10">
         <v>186</v>
       </c>
       <c r="B168" s="29" t="s">
         <v>1970</v>
       </c>
       <c r="C168" s="11" t="s">
         <v>1474</v>
       </c>
       <c r="D168" s="12" t="s">
         <v>978</v>
       </c>
       <c r="E168" s="13">
         <v>37679</v>
       </c>
       <c r="F168" s="13">
         <v>37763</v>
       </c>
     </row>
-    <row r="169" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A169" s="10">
         <v>187</v>
       </c>
       <c r="B169" s="29" t="s">
         <v>1971</v>
       </c>
       <c r="C169" s="11" t="s">
         <v>1169</v>
       </c>
       <c r="D169" s="12" t="s">
         <v>67</v>
       </c>
       <c r="E169" s="13">
         <v>37586</v>
       </c>
       <c r="F169" s="13">
         <v>37677</v>
       </c>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A170" s="10">
         <v>189</v>
       </c>
       <c r="B170" s="29" t="s">
         <v>1972</v>
       </c>
       <c r="C170" s="11" t="s">
         <v>200</v>
       </c>
       <c r="D170" s="12" t="s">
         <v>82</v>
       </c>
       <c r="E170" s="13">
         <v>37592</v>
       </c>
       <c r="F170" s="13">
         <v>37666</v>
       </c>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A171" s="10">
         <v>191</v>
       </c>
       <c r="B171" s="29" t="s">
         <v>1973</v>
       </c>
       <c r="C171" s="11" t="s">
         <v>1170</v>
       </c>
       <c r="D171" s="12" t="s">
         <v>80</v>
       </c>
       <c r="E171" s="13">
         <v>37642</v>
       </c>
       <c r="F171" s="13">
         <v>37713</v>
       </c>
     </row>
-    <row r="172" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:6" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A172" s="10">
         <v>192</v>
       </c>
       <c r="B172" s="29" t="s">
         <v>1974</v>
       </c>
       <c r="C172" s="11" t="s">
         <v>1174</v>
       </c>
       <c r="D172" s="12" t="s">
         <v>83</v>
       </c>
       <c r="E172" s="13">
         <v>37599</v>
       </c>
       <c r="F172" s="13">
         <v>37693</v>
       </c>
     </row>
-    <row r="173" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A173" s="10">
         <v>193</v>
       </c>
       <c r="B173" s="29" t="s">
         <v>1975</v>
       </c>
       <c r="C173" s="11" t="s">
         <v>1175</v>
       </c>
       <c r="D173" s="12" t="s">
         <v>83</v>
       </c>
       <c r="E173" s="13">
         <v>37642</v>
       </c>
       <c r="F173" s="13">
         <v>37693</v>
       </c>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A174" s="10">
         <v>194</v>
       </c>
       <c r="B174" s="29" t="s">
         <v>1976</v>
       </c>
       <c r="C174" s="11" t="s">
         <v>1176</v>
       </c>
       <c r="D174" s="12" t="s">
         <v>99</v>
       </c>
       <c r="E174" s="13">
         <v>37609</v>
       </c>
       <c r="F174" s="13">
         <v>37699</v>
       </c>
     </row>
-    <row r="175" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A175" s="10">
         <v>196</v>
       </c>
       <c r="B175" s="29" t="s">
         <v>1977</v>
       </c>
       <c r="C175" s="11" t="s">
         <v>1177</v>
       </c>
       <c r="D175" s="12" t="s">
         <v>84</v>
       </c>
       <c r="E175" s="13">
         <v>37621</v>
       </c>
       <c r="F175" s="13">
         <v>37694</v>
       </c>
     </row>
-    <row r="176" spans="1:6" ht="67.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:6" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A176" s="10">
         <v>197</v>
       </c>
       <c r="B176" s="29" t="s">
         <v>1978</v>
       </c>
       <c r="C176" s="11" t="s">
         <v>1178</v>
       </c>
       <c r="D176" s="12" t="s">
         <v>85</v>
       </c>
       <c r="E176" s="13">
         <v>37643</v>
       </c>
       <c r="F176" s="13">
         <v>37718</v>
       </c>
     </row>
-    <row r="177" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:6" ht="39.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="10">
         <v>198</v>
       </c>
       <c r="B177" s="29" t="s">
         <v>1979</v>
       </c>
       <c r="C177" s="11" t="s">
         <v>1328</v>
       </c>
       <c r="D177" s="12" t="s">
         <v>86</v>
       </c>
       <c r="E177" s="13">
         <v>37656</v>
       </c>
       <c r="F177" s="13">
         <v>37726</v>
       </c>
     </row>
-    <row r="178" spans="1:6" ht="44.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:6" ht="44.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A178" s="10">
         <v>199</v>
       </c>
       <c r="B178" s="29" t="s">
         <v>1980</v>
       </c>
       <c r="C178" s="11" t="s">
         <v>1329</v>
       </c>
       <c r="D178" s="12" t="s">
         <v>1179</v>
       </c>
       <c r="E178" s="13">
         <v>37638</v>
       </c>
       <c r="F178" s="13">
         <v>37713</v>
       </c>
     </row>
-    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A179" s="10">
         <v>200</v>
       </c>
       <c r="B179" s="29" t="s">
         <v>1981</v>
       </c>
       <c r="C179" s="11" t="s">
         <v>201</v>
       </c>
       <c r="D179" s="12" t="s">
         <v>87</v>
       </c>
       <c r="E179" s="13">
         <v>37651</v>
       </c>
       <c r="F179" s="13">
         <v>37726</v>
       </c>
     </row>
-    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A180" s="10">
         <v>201</v>
       </c>
       <c r="B180" s="29" t="s">
         <v>1962</v>
       </c>
       <c r="C180" s="11" t="s">
         <v>1027</v>
       </c>
       <c r="D180" s="12" t="s">
         <v>1171</v>
       </c>
       <c r="E180" s="13">
         <v>37638</v>
       </c>
       <c r="F180" s="13">
         <v>37713</v>
       </c>
     </row>
-    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A181" s="10">
         <v>202</v>
       </c>
       <c r="B181" s="29" t="s">
         <v>1982</v>
       </c>
       <c r="C181" s="11" t="s">
         <v>202</v>
       </c>
       <c r="D181" s="12" t="s">
         <v>73</v>
       </c>
       <c r="E181" s="13">
         <v>37652</v>
       </c>
       <c r="F181" s="13">
         <v>37726</v>
       </c>
     </row>
-    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A182" s="10">
         <v>203</v>
       </c>
       <c r="B182" s="29" t="s">
         <v>1983</v>
       </c>
       <c r="C182" s="11" t="s">
         <v>1036</v>
       </c>
       <c r="D182" s="12" t="s">
         <v>88</v>
       </c>
       <c r="E182" s="13">
         <v>37656</v>
       </c>
       <c r="F182" s="13">
         <v>37732</v>
       </c>
     </row>
-    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A183" s="10">
         <v>204</v>
       </c>
       <c r="B183" s="29" t="s">
         <v>1984</v>
       </c>
       <c r="C183" s="18" t="s">
         <v>1028</v>
       </c>
       <c r="D183" s="15" t="s">
         <v>1029</v>
       </c>
       <c r="E183" s="16">
         <v>37657</v>
       </c>
       <c r="F183" s="16">
         <v>37732</v>
       </c>
     </row>
-    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A184" s="10">
         <v>205</v>
       </c>
       <c r="B184" s="29" t="s">
         <v>1985</v>
       </c>
       <c r="C184" s="18" t="s">
         <v>1030</v>
       </c>
       <c r="D184" s="15" t="s">
         <v>1031</v>
       </c>
       <c r="E184" s="16">
         <v>37673</v>
       </c>
       <c r="F184" s="16">
         <v>37753</v>
       </c>
     </row>
-    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A185" s="10">
         <v>206</v>
       </c>
       <c r="B185" s="29" t="s">
         <v>1986</v>
       </c>
       <c r="C185" s="18" t="s">
         <v>1032</v>
       </c>
       <c r="D185" s="12" t="s">
         <v>89</v>
       </c>
       <c r="E185" s="13">
         <v>37673</v>
       </c>
       <c r="F185" s="13">
         <v>37753</v>
       </c>
     </row>
-    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A186" s="10">
         <v>207</v>
       </c>
       <c r="B186" s="29" t="s">
         <v>1987</v>
       </c>
       <c r="C186" s="18" t="s">
         <v>1033</v>
       </c>
       <c r="D186" s="12" t="s">
         <v>1312</v>
       </c>
       <c r="E186" s="13">
         <v>37673</v>
       </c>
       <c r="F186" s="13">
         <v>37747</v>
       </c>
     </row>
-    <row r="187" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A187" s="10">
         <v>208</v>
       </c>
       <c r="B187" s="29" t="s">
         <v>1988</v>
       </c>
       <c r="C187" s="18" t="s">
         <v>1034</v>
       </c>
       <c r="D187" s="12" t="s">
         <v>90</v>
       </c>
       <c r="E187" s="13">
         <v>37676</v>
       </c>
       <c r="F187" s="13">
         <v>37746</v>
       </c>
     </row>
-    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A188" s="10">
         <v>209</v>
       </c>
       <c r="B188" s="29" t="s">
         <v>1989</v>
       </c>
       <c r="C188" s="18" t="s">
         <v>1035</v>
       </c>
       <c r="D188" s="12" t="s">
         <v>91</v>
       </c>
       <c r="E188" s="13">
         <v>37676</v>
       </c>
       <c r="F188" s="13">
         <v>37753</v>
       </c>
     </row>
-    <row r="189" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A189" s="10">
         <v>210</v>
       </c>
       <c r="B189" s="29" t="s">
         <v>1990</v>
       </c>
       <c r="C189" s="18" t="s">
         <v>1037</v>
       </c>
       <c r="D189" s="15" t="s">
         <v>1038</v>
       </c>
       <c r="E189" s="13">
         <v>37687</v>
       </c>
       <c r="F189" s="13">
         <v>37753</v>
       </c>
     </row>
-    <row r="190" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A190" s="10">
         <v>211</v>
       </c>
       <c r="B190" s="29" t="s">
         <v>1991</v>
       </c>
       <c r="C190" s="18" t="s">
         <v>1039</v>
       </c>
       <c r="D190" s="15" t="s">
         <v>1038</v>
       </c>
       <c r="E190" s="13">
         <v>37687</v>
       </c>
       <c r="F190" s="13">
         <v>37753</v>
       </c>
     </row>
-    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A191" s="10">
         <v>212</v>
       </c>
       <c r="B191" s="29" t="s">
         <v>1992</v>
       </c>
       <c r="C191" s="18" t="s">
         <v>1040</v>
       </c>
       <c r="D191" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="E191" s="13">
         <v>37687</v>
       </c>
       <c r="F191" s="13">
         <v>37753</v>
       </c>
     </row>
-    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A192" s="10">
         <v>213</v>
       </c>
       <c r="B192" s="29" t="s">
         <v>1993</v>
       </c>
       <c r="C192" s="18" t="s">
         <v>588</v>
       </c>
       <c r="D192" s="15" t="s">
         <v>92</v>
       </c>
       <c r="E192" s="13">
         <v>37729</v>
       </c>
       <c r="F192" s="13">
         <v>37764</v>
       </c>
     </row>
-    <row r="193" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A193" s="10">
         <v>216</v>
       </c>
       <c r="B193" s="29" t="s">
         <v>1994</v>
       </c>
       <c r="C193" s="18" t="s">
         <v>1042</v>
       </c>
       <c r="D193" s="15" t="s">
         <v>1043</v>
       </c>
       <c r="E193" s="13">
         <v>37694</v>
       </c>
       <c r="F193" s="13">
         <v>37761</v>
       </c>
     </row>
-    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A194" s="10">
         <v>217</v>
       </c>
       <c r="B194" s="29" t="s">
         <v>1995</v>
       </c>
       <c r="C194" s="18" t="s">
         <v>2</v>
       </c>
       <c r="D194" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E194" s="13">
         <v>37694</v>
       </c>
       <c r="F194" s="13">
         <v>37770</v>
       </c>
     </row>
-    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A195" s="10">
         <v>218</v>
       </c>
       <c r="B195" s="29" t="s">
         <v>1996</v>
       </c>
       <c r="C195" s="18" t="s">
         <v>203</v>
       </c>
       <c r="D195" s="15" t="s">
         <v>1044</v>
       </c>
       <c r="E195" s="13">
         <v>37699</v>
       </c>
       <c r="F195" s="13">
         <v>37764</v>
       </c>
     </row>
-    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A196" s="10">
         <v>219</v>
       </c>
       <c r="B196" s="29" t="s">
         <v>1997</v>
       </c>
       <c r="C196" s="18" t="s">
         <v>1045</v>
       </c>
       <c r="D196" s="15" t="s">
         <v>93</v>
       </c>
       <c r="E196" s="13">
         <v>37694</v>
       </c>
       <c r="F196" s="13">
         <v>37764</v>
       </c>
     </row>
-    <row r="197" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A197" s="10">
         <v>220</v>
       </c>
       <c r="B197" s="29" t="s">
         <v>1998</v>
       </c>
       <c r="C197" s="18" t="s">
         <v>1475</v>
       </c>
       <c r="D197" s="15" t="s">
         <v>1046</v>
       </c>
       <c r="E197" s="13">
         <v>37706</v>
       </c>
       <c r="F197" s="13">
         <v>37782</v>
       </c>
     </row>
-    <row r="198" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A198" s="10">
         <v>223</v>
       </c>
       <c r="B198" s="29" t="s">
         <v>1999</v>
       </c>
       <c r="C198" s="18" t="s">
         <v>1047</v>
       </c>
       <c r="D198" s="15" t="s">
         <v>1048</v>
       </c>
       <c r="E198" s="13">
         <v>37715</v>
       </c>
       <c r="F198" s="13">
         <v>37791</v>
       </c>
     </row>
-    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A199" s="10">
         <v>224</v>
       </c>
       <c r="B199" s="29" t="s">
         <v>2000</v>
       </c>
       <c r="C199" s="18" t="s">
         <v>1049</v>
       </c>
       <c r="D199" s="15" t="s">
         <v>94</v>
       </c>
       <c r="E199" s="13">
         <v>37715</v>
       </c>
       <c r="F199" s="13">
         <v>37797</v>
       </c>
     </row>
-    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A200" s="10">
         <v>225</v>
       </c>
       <c r="B200" s="29" t="s">
         <v>2001</v>
       </c>
       <c r="C200" s="18" t="s">
         <v>1050</v>
       </c>
       <c r="D200" s="15" t="s">
         <v>1051</v>
       </c>
       <c r="E200" s="13">
         <v>37734</v>
       </c>
       <c r="F200" s="13">
         <v>37810</v>
       </c>
     </row>
-    <row r="201" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A201" s="10">
         <v>226</v>
       </c>
       <c r="B201" s="29" t="s">
         <v>2002</v>
       </c>
       <c r="C201" s="18" t="s">
         <v>1052</v>
       </c>
       <c r="D201" s="12" t="s">
         <v>95</v>
       </c>
       <c r="E201" s="13">
         <v>37813</v>
       </c>
       <c r="F201" s="13">
         <v>37890</v>
       </c>
     </row>
-    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A202" s="10">
         <v>229</v>
       </c>
       <c r="B202" s="29" t="s">
         <v>2003</v>
       </c>
       <c r="C202" s="18" t="s">
         <v>1053</v>
       </c>
       <c r="D202" s="15" t="s">
         <v>96</v>
       </c>
       <c r="E202" s="13">
         <v>37746</v>
       </c>
       <c r="F202" s="13">
         <v>37820</v>
       </c>
     </row>
-    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A203" s="10">
         <v>230</v>
       </c>
       <c r="B203" s="29" t="s">
         <v>2004</v>
       </c>
       <c r="C203" s="18" t="s">
         <v>1054</v>
       </c>
       <c r="D203" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E203" s="13">
         <v>37746</v>
       </c>
       <c r="F203" s="13">
         <v>37820</v>
       </c>
     </row>
-    <row r="204" spans="1:6" ht="33.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:6" ht="33.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A204" s="10">
         <v>231</v>
       </c>
       <c r="B204" s="29" t="s">
         <v>2005</v>
       </c>
       <c r="C204" s="18" t="s">
         <v>1055</v>
       </c>
       <c r="D204" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E204" s="13">
         <v>37747</v>
       </c>
       <c r="F204" s="13">
         <v>37816</v>
       </c>
     </row>
-    <row r="205" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A205" s="10">
         <v>232</v>
       </c>
       <c r="B205" s="29" t="s">
         <v>2006</v>
       </c>
       <c r="C205" s="18" t="s">
         <v>1056</v>
       </c>
       <c r="D205" s="15" t="s">
         <v>1057</v>
       </c>
       <c r="E205" s="13">
         <v>37760</v>
       </c>
       <c r="F205" s="13">
         <v>37820</v>
       </c>
     </row>
-    <row r="206" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A206" s="10">
         <v>233</v>
       </c>
       <c r="B206" s="29" t="s">
         <v>2007</v>
       </c>
       <c r="C206" s="18" t="s">
         <v>1058</v>
       </c>
       <c r="D206" s="15" t="s">
         <v>1059</v>
       </c>
       <c r="E206" s="13">
         <v>37762</v>
       </c>
       <c r="F206" s="13">
         <v>37838</v>
       </c>
     </row>
-    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A207" s="10">
         <v>234</v>
       </c>
       <c r="B207" s="29" t="s">
         <v>2008</v>
       </c>
       <c r="C207" s="18" t="s">
         <v>1099</v>
       </c>
       <c r="D207" s="15" t="s">
         <v>99</v>
       </c>
       <c r="E207" s="13">
         <v>37776</v>
       </c>
       <c r="F207" s="13">
         <v>37852</v>
       </c>
     </row>
-    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A208" s="10">
         <v>235</v>
       </c>
       <c r="B208" s="29" t="s">
         <v>2009</v>
       </c>
       <c r="C208" s="18" t="s">
         <v>1060</v>
       </c>
       <c r="D208" s="15" t="s">
         <v>1041</v>
       </c>
       <c r="E208" s="13">
         <v>37778</v>
       </c>
       <c r="F208" s="13">
         <v>37853</v>
       </c>
     </row>
-    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A209" s="10">
         <v>236</v>
       </c>
       <c r="B209" s="29" t="s">
         <v>2010</v>
       </c>
       <c r="C209" s="18" t="s">
         <v>1061</v>
       </c>
       <c r="D209" s="15" t="s">
         <v>100</v>
       </c>
       <c r="E209" s="13">
         <v>37785</v>
       </c>
       <c r="F209" s="13">
         <v>37852</v>
       </c>
     </row>
-    <row r="210" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A210" s="10">
         <v>237</v>
       </c>
       <c r="B210" s="29" t="s">
         <v>2011</v>
       </c>
       <c r="C210" s="18" t="s">
         <v>1062</v>
       </c>
       <c r="D210" s="15" t="s">
         <v>101</v>
       </c>
       <c r="E210" s="13">
         <v>37803</v>
       </c>
       <c r="F210" s="13">
         <v>37875</v>
       </c>
     </row>
-    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A211" s="10">
         <v>238</v>
       </c>
       <c r="B211" s="29" t="s">
         <v>2012</v>
       </c>
       <c r="C211" s="18" t="s">
         <v>203</v>
       </c>
       <c r="D211" s="15" t="s">
         <v>1044</v>
       </c>
       <c r="E211" s="13">
         <v>37802</v>
       </c>
       <c r="F211" s="13">
         <v>37876</v>
       </c>
     </row>
-    <row r="212" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A212" s="10">
         <v>239</v>
       </c>
       <c r="B212" s="29" t="s">
         <v>2013</v>
       </c>
       <c r="C212" s="18" t="s">
         <v>1063</v>
       </c>
       <c r="D212" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E212" s="13">
         <v>37816</v>
       </c>
       <c r="F212" s="13">
         <v>37889</v>
       </c>
     </row>
-    <row r="213" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A213" s="10">
         <v>242</v>
       </c>
       <c r="B213" s="29" t="s">
         <v>2014</v>
       </c>
       <c r="C213" s="18" t="s">
         <v>1064</v>
       </c>
       <c r="D213" s="15" t="s">
         <v>1046</v>
       </c>
       <c r="E213" s="13">
         <v>37818</v>
       </c>
       <c r="F213" s="13">
         <v>37890</v>
       </c>
     </row>
-    <row r="214" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="10">
         <v>243</v>
       </c>
       <c r="B214" s="29" t="s">
         <v>2015</v>
       </c>
       <c r="C214" s="18" t="s">
         <v>1065</v>
       </c>
       <c r="D214" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E214" s="13">
         <v>37820</v>
       </c>
       <c r="F214" s="13">
         <v>37897</v>
       </c>
     </row>
-    <row r="215" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A215" s="10">
         <v>244</v>
       </c>
       <c r="B215" s="29" t="s">
         <v>2016</v>
       </c>
       <c r="C215" s="18" t="s">
         <v>1066</v>
       </c>
       <c r="D215" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E215" s="13">
         <v>37820</v>
       </c>
       <c r="F215" s="13">
         <v>37897</v>
       </c>
     </row>
-    <row r="216" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="10">
         <v>245</v>
       </c>
       <c r="B216" s="29" t="s">
         <v>2017</v>
       </c>
       <c r="C216" s="18" t="s">
         <v>1067</v>
       </c>
       <c r="D216" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E216" s="13">
         <v>37824</v>
       </c>
       <c r="F216" s="13">
         <v>37896</v>
       </c>
     </row>
-    <row r="217" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A217" s="10">
         <v>246</v>
       </c>
       <c r="B217" s="29" t="s">
         <v>2018</v>
       </c>
       <c r="C217" s="18" t="s">
         <v>1068</v>
       </c>
       <c r="D217" s="15" t="s">
         <v>98</v>
       </c>
       <c r="E217" s="13">
         <v>37824</v>
       </c>
       <c r="F217" s="13">
         <v>37900</v>
       </c>
     </row>
-    <row r="218" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A218" s="10">
         <v>247</v>
       </c>
       <c r="B218" s="29" t="s">
         <v>2019</v>
       </c>
       <c r="C218" s="18" t="s">
         <v>1069</v>
       </c>
       <c r="D218" s="15" t="s">
         <v>1070</v>
       </c>
       <c r="E218" s="13">
         <v>37840</v>
       </c>
       <c r="F218" s="13">
         <v>37910</v>
       </c>
     </row>
-    <row r="219" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A219" s="10">
         <v>248</v>
       </c>
       <c r="B219" s="29" t="s">
         <v>2020</v>
       </c>
       <c r="C219" s="18" t="s">
         <v>1071</v>
       </c>
       <c r="D219" s="15" t="s">
         <v>1436</v>
       </c>
       <c r="E219" s="13">
         <v>37846</v>
       </c>
       <c r="F219" s="13">
         <v>37916</v>
       </c>
     </row>
-    <row r="220" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A220" s="10">
         <v>250</v>
       </c>
       <c r="B220" s="29" t="s">
         <v>2021</v>
       </c>
       <c r="C220" s="18" t="s">
         <v>1072</v>
       </c>
       <c r="D220" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E220" s="13">
         <v>37866</v>
       </c>
       <c r="F220" s="13">
         <v>37939</v>
       </c>
     </row>
-    <row r="221" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A221" s="10">
         <v>251</v>
       </c>
       <c r="B221" s="29" t="s">
         <v>2022</v>
       </c>
       <c r="C221" s="18" t="s">
         <v>1073</v>
       </c>
       <c r="D221" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="E221" s="13">
         <v>37868</v>
       </c>
       <c r="F221" s="13">
         <v>37939</v>
       </c>
     </row>
-    <row r="222" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A222" s="10">
         <v>254</v>
       </c>
       <c r="B222" s="29" t="s">
         <v>2023</v>
       </c>
       <c r="C222" s="18" t="s">
         <v>1075</v>
       </c>
       <c r="D222" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="E222" s="13">
         <v>37868</v>
       </c>
       <c r="F222" s="13">
         <v>37944</v>
       </c>
     </row>
-    <row r="223" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A223" s="10">
         <v>255</v>
       </c>
       <c r="B223" s="29" t="s">
         <v>2024</v>
       </c>
       <c r="C223" s="18" t="s">
         <v>1076</v>
       </c>
       <c r="D223" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="E223" s="13">
         <v>37902</v>
       </c>
       <c r="F223" s="13">
         <v>37974</v>
       </c>
     </row>
-    <row r="224" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A224" s="10">
         <v>256</v>
       </c>
       <c r="B224" s="29" t="s">
         <v>2025</v>
       </c>
       <c r="C224" s="18" t="s">
         <v>1077</v>
       </c>
       <c r="D224" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E224" s="13">
         <v>37915</v>
       </c>
       <c r="F224" s="13">
         <v>37988</v>
       </c>
     </row>
-    <row r="225" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A225" s="10">
         <v>257</v>
       </c>
       <c r="B225" s="29" t="s">
         <v>2026</v>
       </c>
       <c r="C225" s="18" t="s">
         <v>1078</v>
       </c>
       <c r="D225" s="15" t="s">
         <v>78</v>
       </c>
       <c r="E225" s="13">
         <v>37916</v>
       </c>
       <c r="F225" s="13">
         <v>37991</v>
       </c>
     </row>
-    <row r="226" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A226" s="10">
         <v>258</v>
       </c>
       <c r="B226" s="29" t="s">
         <v>2027</v>
       </c>
       <c r="C226" s="18" t="s">
         <v>1079</v>
       </c>
       <c r="D226" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E226" s="13">
         <v>37921</v>
       </c>
       <c r="F226" s="13">
         <v>37995</v>
       </c>
     </row>
-    <row r="227" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A227" s="10">
         <v>259</v>
       </c>
       <c r="B227" s="29" t="s">
         <v>2028</v>
       </c>
       <c r="C227" s="18" t="s">
         <v>1080</v>
       </c>
       <c r="D227" s="15" t="s">
         <v>107</v>
       </c>
       <c r="E227" s="13">
         <v>37924</v>
       </c>
       <c r="F227" s="13">
         <v>37995</v>
       </c>
     </row>
-    <row r="228" spans="1:6" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:6" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A228" s="10">
         <v>260</v>
       </c>
       <c r="B228" s="29" t="s">
         <v>2029</v>
       </c>
       <c r="C228" s="18" t="s">
         <v>1081</v>
       </c>
       <c r="D228" s="15" t="s">
         <v>1074</v>
       </c>
       <c r="E228" s="13">
         <v>37929</v>
       </c>
       <c r="F228" s="13">
         <v>38003</v>
       </c>
     </row>
-    <row r="229" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A229" s="10">
         <v>262</v>
       </c>
       <c r="B229" s="29" t="s">
         <v>2030</v>
       </c>
       <c r="C229" s="18" t="s">
         <v>324</v>
       </c>
       <c r="D229" s="15" t="s">
         <v>1082</v>
       </c>
       <c r="E229" s="13">
         <v>37929</v>
       </c>
       <c r="F229" s="13">
         <v>38001</v>
       </c>
     </row>
-    <row r="230" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A230" s="10">
         <v>263</v>
       </c>
       <c r="B230" s="29" t="s">
         <v>2031</v>
       </c>
       <c r="C230" s="18" t="s">
         <v>1083</v>
       </c>
       <c r="D230" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E230" s="13">
         <v>37945</v>
       </c>
       <c r="F230" s="13">
         <v>38019</v>
       </c>
     </row>
-    <row r="231" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A231" s="10">
         <v>264</v>
       </c>
       <c r="B231" s="29" t="s">
         <v>2032</v>
       </c>
       <c r="C231" s="18" t="s">
         <v>1084</v>
       </c>
       <c r="D231" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E231" s="13">
         <v>37945</v>
       </c>
       <c r="F231" s="13">
         <v>38019</v>
       </c>
     </row>
-    <row r="232" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A232" s="10">
         <v>265</v>
       </c>
       <c r="B232" s="29" t="s">
         <v>2033</v>
       </c>
       <c r="C232" s="18" t="s">
         <v>1085</v>
       </c>
       <c r="D232" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E232" s="13">
         <v>37945</v>
       </c>
       <c r="F232" s="13">
         <v>38019</v>
       </c>
     </row>
-    <row r="233" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A233" s="10">
         <v>266</v>
       </c>
       <c r="B233" s="29" t="s">
         <v>2034</v>
       </c>
       <c r="C233" s="18" t="s">
         <v>1086</v>
       </c>
       <c r="D233" s="15" t="s">
         <v>1038</v>
       </c>
       <c r="E233" s="13">
         <v>37959</v>
       </c>
       <c r="F233" s="13">
         <v>38034</v>
       </c>
     </row>
-    <row r="234" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A234" s="10">
         <v>267</v>
       </c>
       <c r="B234" s="29" t="s">
         <v>1991</v>
       </c>
       <c r="C234" s="18" t="s">
         <v>1087</v>
       </c>
       <c r="D234" s="15" t="s">
         <v>1088</v>
       </c>
       <c r="E234" s="13">
         <v>37959</v>
       </c>
       <c r="F234" s="13">
         <v>38034</v>
       </c>
     </row>
-    <row r="235" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A235" s="10">
         <v>268</v>
       </c>
       <c r="B235" s="29" t="s">
         <v>2035</v>
       </c>
       <c r="C235" s="18" t="s">
         <v>1089</v>
       </c>
       <c r="D235" s="15" t="s">
         <v>1090</v>
       </c>
       <c r="E235" s="13">
         <v>37974</v>
       </c>
       <c r="F235" s="13">
         <v>38048</v>
       </c>
     </row>
-    <row r="236" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A236" s="10">
         <v>269</v>
       </c>
       <c r="B236" s="29" t="s">
         <v>2036</v>
       </c>
       <c r="C236" s="18" t="s">
         <v>1091</v>
       </c>
       <c r="D236" s="15" t="s">
         <v>1092</v>
       </c>
       <c r="E236" s="13">
         <v>37978</v>
       </c>
       <c r="F236" s="13">
         <v>38051</v>
       </c>
     </row>
-    <row r="237" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A237" s="10">
         <v>270</v>
       </c>
       <c r="B237" s="29" t="s">
         <v>2037</v>
       </c>
       <c r="C237" s="18" t="s">
         <v>1093</v>
       </c>
       <c r="D237" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E237" s="13">
         <v>37991</v>
       </c>
       <c r="F237" s="13">
         <v>38065</v>
       </c>
     </row>
-    <row r="238" spans="1:6" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:6" ht="42.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A238" s="10">
         <v>271</v>
       </c>
       <c r="B238" s="29" t="s">
         <v>2038</v>
       </c>
       <c r="C238" s="18" t="s">
         <v>1094</v>
       </c>
       <c r="D238" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E238" s="13">
         <v>37993</v>
       </c>
       <c r="F238" s="13">
         <v>38065</v>
       </c>
     </row>
-    <row r="239" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A239" s="10">
         <v>272</v>
       </c>
       <c r="B239" s="29" t="s">
         <v>2039</v>
       </c>
       <c r="C239" s="18" t="s">
         <v>1095</v>
       </c>
       <c r="D239" s="12" t="s">
         <v>864</v>
       </c>
       <c r="E239" s="13">
         <v>37998</v>
       </c>
       <c r="F239" s="13">
         <v>38072</v>
       </c>
     </row>
-    <row r="240" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A240" s="10">
         <v>273</v>
       </c>
       <c r="B240" s="29" t="s">
         <v>2040</v>
       </c>
       <c r="C240" s="18" t="s">
         <v>1073</v>
       </c>
       <c r="D240" s="12" t="s">
         <v>1074</v>
       </c>
       <c r="E240" s="13">
         <v>38009</v>
       </c>
       <c r="F240" s="13">
         <v>38083</v>
       </c>
     </row>
-    <row r="241" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A241" s="10">
         <v>274</v>
       </c>
       <c r="B241" s="29" t="s">
         <v>2041</v>
       </c>
       <c r="C241" s="18" t="s">
         <v>1075</v>
       </c>
       <c r="D241" s="12" t="s">
         <v>1074</v>
       </c>
       <c r="E241" s="13">
         <v>38009</v>
       </c>
       <c r="F241" s="13">
         <v>38083</v>
       </c>
     </row>
-    <row r="242" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A242" s="10">
         <v>275</v>
       </c>
       <c r="B242" s="29" t="s">
         <v>2042</v>
       </c>
       <c r="C242" s="18" t="s">
         <v>1096</v>
       </c>
       <c r="D242" s="12" t="s">
         <v>110</v>
       </c>
       <c r="E242" s="13">
         <v>38009</v>
       </c>
       <c r="F242" s="13">
         <v>38083</v>
       </c>
     </row>
-    <row r="243" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A243" s="10">
         <v>276</v>
       </c>
       <c r="B243" s="29" t="s">
         <v>2043</v>
       </c>
       <c r="C243" s="18" t="s">
         <v>1097</v>
       </c>
       <c r="D243" s="12" t="s">
         <v>105</v>
       </c>
       <c r="E243" s="13">
         <v>38015</v>
       </c>
       <c r="F243" s="13">
         <v>38083</v>
       </c>
     </row>
-    <row r="244" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A244" s="10">
         <v>277</v>
       </c>
       <c r="B244" s="29" t="s">
         <v>2044</v>
       </c>
       <c r="C244" s="18" t="s">
         <v>1098</v>
       </c>
       <c r="D244" s="12" t="s">
         <v>111</v>
       </c>
       <c r="E244" s="13">
         <v>38023</v>
       </c>
       <c r="F244" s="13">
         <v>38097</v>
       </c>
     </row>
-    <row r="245" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A245" s="10">
         <v>278</v>
       </c>
       <c r="B245" s="29" t="s">
         <v>2045</v>
       </c>
       <c r="C245" s="18" t="s">
         <v>1099</v>
       </c>
       <c r="D245" s="12" t="s">
         <v>99</v>
       </c>
       <c r="E245" s="13">
         <v>38040</v>
       </c>
       <c r="F245" s="13">
         <v>38114</v>
       </c>
     </row>
-    <row r="246" spans="1:6" ht="41.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:6" ht="41.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A246" s="10">
         <v>279</v>
       </c>
       <c r="B246" s="29" t="s">
         <v>2046</v>
       </c>
       <c r="C246" s="18" t="s">
         <v>1100</v>
       </c>
       <c r="D246" s="12" t="s">
         <v>859</v>
       </c>
       <c r="E246" s="13">
         <v>38054</v>
       </c>
       <c r="F246" s="13">
         <v>38127</v>
       </c>
     </row>
-    <row r="247" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A247" s="10">
         <v>281</v>
       </c>
       <c r="B247" s="29" t="s">
         <v>2047</v>
       </c>
       <c r="C247" s="18" t="s">
         <v>587</v>
       </c>
       <c r="D247" s="12" t="s">
         <v>255</v>
       </c>
       <c r="E247" s="13">
         <v>38061</v>
       </c>
       <c r="F247" s="13">
         <v>38135</v>
       </c>
     </row>
-    <row r="248" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A248" s="10">
         <v>282</v>
       </c>
       <c r="B248" s="29" t="s">
         <v>2048</v>
       </c>
       <c r="C248" s="18" t="s">
         <v>1101</v>
       </c>
       <c r="D248" s="12" t="s">
         <v>112</v>
       </c>
       <c r="E248" s="13">
         <v>38070</v>
       </c>
       <c r="F248" s="13">
         <v>38145</v>
       </c>
     </row>
-    <row r="249" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A249" s="10">
         <v>283</v>
       </c>
       <c r="B249" s="29" t="s">
         <v>2049</v>
       </c>
       <c r="C249" s="18" t="s">
         <v>1102</v>
       </c>
       <c r="D249" s="12" t="s">
         <v>113</v>
       </c>
       <c r="E249" s="13">
         <v>38075</v>
       </c>
       <c r="F249" s="13">
         <v>38147</v>
       </c>
     </row>
-    <row r="250" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A250" s="10">
         <v>284</v>
       </c>
       <c r="B250" s="29" t="s">
         <v>2050</v>
       </c>
       <c r="C250" s="18" t="s">
         <v>1103</v>
       </c>
       <c r="D250" s="12" t="s">
         <v>114</v>
       </c>
       <c r="E250" s="13">
         <v>38078</v>
       </c>
       <c r="F250" s="13">
         <v>38153</v>
       </c>
     </row>
-    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A251" s="10">
         <v>285</v>
       </c>
       <c r="B251" s="29" t="s">
         <v>2051</v>
       </c>
       <c r="C251" s="18" t="s">
         <v>325</v>
       </c>
       <c r="D251" s="12" t="s">
         <v>115</v>
       </c>
       <c r="E251" s="13">
         <v>38082</v>
       </c>
       <c r="F251" s="13">
         <v>38156</v>
       </c>
     </row>
-    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A252" s="10">
         <v>286</v>
       </c>
       <c r="B252" s="29" t="s">
         <v>2052</v>
       </c>
       <c r="C252" s="18" t="s">
         <v>1104</v>
       </c>
       <c r="D252" s="12" t="s">
         <v>116</v>
       </c>
       <c r="E252" s="13">
         <v>38091</v>
       </c>
       <c r="F252" s="13">
         <v>38166</v>
       </c>
     </row>
-    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A253" s="10">
         <v>287</v>
       </c>
       <c r="B253" s="29" t="s">
         <v>2053</v>
       </c>
       <c r="C253" s="18" t="s">
         <v>1105</v>
       </c>
       <c r="D253" s="12" t="s">
         <v>117</v>
       </c>
       <c r="E253" s="13">
         <v>38106</v>
       </c>
       <c r="F253" s="13">
         <v>38170</v>
       </c>
     </row>
-    <row r="254" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A254" s="10">
         <v>288</v>
       </c>
       <c r="B254" s="29" t="s">
         <v>2054</v>
       </c>
       <c r="C254" s="18" t="s">
         <v>1094</v>
       </c>
       <c r="D254" s="12" t="s">
         <v>109</v>
       </c>
       <c r="E254" s="13">
         <v>38134</v>
       </c>
       <c r="F254" s="13">
         <v>38209</v>
       </c>
     </row>
-    <row r="255" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A255" s="10">
         <v>289</v>
       </c>
       <c r="B255" s="29" t="s">
         <v>2055</v>
       </c>
       <c r="C255" s="18" t="s">
         <v>1073</v>
       </c>
       <c r="D255" s="12" t="s">
         <v>1074</v>
       </c>
       <c r="E255" s="13">
         <v>38145</v>
       </c>
       <c r="F255" s="13">
         <v>38218</v>
       </c>
     </row>
-    <row r="256" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A256" s="10">
         <v>290</v>
       </c>
       <c r="B256" s="29" t="s">
         <v>2056</v>
       </c>
       <c r="C256" s="18" t="s">
         <v>1075</v>
       </c>
       <c r="D256" s="12" t="s">
         <v>1074</v>
       </c>
       <c r="E256" s="13">
         <v>38145</v>
       </c>
       <c r="F256" s="13">
         <v>38218</v>
       </c>
     </row>
-    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A257" s="10">
         <v>291</v>
       </c>
       <c r="B257" s="29" t="s">
         <v>2057</v>
       </c>
       <c r="C257" s="18" t="s">
         <v>326</v>
       </c>
       <c r="D257" s="12" t="s">
         <v>118</v>
       </c>
       <c r="E257" s="13">
         <v>38146</v>
       </c>
       <c r="F257" s="13">
         <v>38226</v>
       </c>
     </row>
-    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A258" s="10">
         <v>292</v>
       </c>
       <c r="B258" s="29" t="s">
         <v>2058</v>
       </c>
       <c r="C258" s="18" t="s">
         <v>1071</v>
       </c>
       <c r="D258" s="12" t="s">
         <v>1418</v>
       </c>
       <c r="E258" s="13">
         <v>38147</v>
       </c>
       <c r="F258" s="13">
         <v>38219</v>
       </c>
     </row>
-    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A259" s="10">
         <v>293</v>
       </c>
       <c r="B259" s="29" t="s">
         <v>2059</v>
       </c>
       <c r="C259" s="18" t="s">
         <v>1106</v>
       </c>
       <c r="D259" s="12" t="s">
         <v>119</v>
       </c>
       <c r="E259" s="13">
         <v>38162</v>
       </c>
       <c r="F259" s="13">
         <v>38233</v>
       </c>
     </row>
-    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A260" s="10">
         <v>294</v>
       </c>
       <c r="B260" s="29" t="s">
         <v>2060</v>
       </c>
       <c r="C260" s="18" t="s">
         <v>1107</v>
       </c>
       <c r="D260" s="12" t="s">
         <v>120</v>
       </c>
       <c r="E260" s="13">
         <v>38187</v>
       </c>
       <c r="F260" s="13">
         <v>38261</v>
       </c>
     </row>
-    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A261" s="10">
         <v>295</v>
       </c>
       <c r="B261" s="29" t="s">
         <v>2061</v>
       </c>
       <c r="C261" s="18" t="s">
         <v>1108</v>
       </c>
       <c r="D261" s="12" t="s">
         <v>121</v>
       </c>
       <c r="E261" s="13">
         <v>38194</v>
       </c>
       <c r="F261" s="13">
         <v>38259</v>
       </c>
     </row>
-    <row r="262" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A262" s="10">
         <v>296</v>
       </c>
       <c r="B262" s="29" t="s">
         <v>2062</v>
       </c>
       <c r="C262" s="18" t="s">
         <v>1109</v>
       </c>
       <c r="D262" s="12" t="s">
         <v>67</v>
       </c>
       <c r="E262" s="13">
         <v>38205</v>
       </c>
       <c r="F262" s="13">
         <v>38281</v>
       </c>
     </row>
-    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A263" s="10">
         <v>297</v>
       </c>
       <c r="B263" s="29" t="s">
         <v>2063</v>
       </c>
       <c r="C263" s="18" t="s">
         <v>1110</v>
       </c>
       <c r="D263" s="12" t="s">
         <v>122</v>
       </c>
       <c r="E263" s="13">
         <v>38230</v>
       </c>
       <c r="F263" s="13">
         <v>38301</v>
       </c>
     </row>
-    <row r="264" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A264" s="10">
         <v>298</v>
       </c>
       <c r="B264" s="29" t="s">
         <v>2064</v>
       </c>
       <c r="C264" s="18" t="s">
         <v>1111</v>
       </c>
       <c r="D264" s="15" t="s">
         <v>120</v>
       </c>
       <c r="E264" s="13">
         <v>38237</v>
       </c>
       <c r="F264" s="13">
         <v>38309</v>
       </c>
     </row>
-    <row r="265" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A265" s="10">
         <v>299</v>
       </c>
       <c r="B265" s="29" t="s">
         <v>2065</v>
       </c>
       <c r="C265" s="11" t="s">
         <v>586</v>
       </c>
       <c r="D265" s="12" t="s">
         <v>123</v>
       </c>
       <c r="E265" s="13">
         <v>38238</v>
       </c>
       <c r="F265" s="13">
         <v>38313</v>
       </c>
     </row>
-    <row r="266" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A266" s="10">
         <v>300</v>
       </c>
       <c r="B266" s="29" t="s">
         <v>2066</v>
       </c>
       <c r="C266" s="11" t="s">
         <v>327</v>
       </c>
       <c r="D266" s="12" t="s">
         <v>124</v>
       </c>
       <c r="E266" s="13">
         <v>38246</v>
       </c>
       <c r="F266" s="13">
         <v>38321</v>
       </c>
     </row>
-    <row r="267" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A267" s="10">
         <v>301</v>
       </c>
       <c r="B267" s="29" t="s">
         <v>2067</v>
       </c>
       <c r="C267" s="11" t="s">
         <v>328</v>
       </c>
       <c r="D267" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E267" s="13">
         <v>38253</v>
       </c>
       <c r="F267" s="13">
         <v>38327</v>
       </c>
     </row>
-    <row r="268" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A268" s="10">
         <v>302</v>
       </c>
       <c r="B268" s="29" t="s">
         <v>2068</v>
       </c>
       <c r="C268" s="11" t="s">
         <v>221</v>
       </c>
       <c r="D268" s="12" t="s">
         <v>125</v>
       </c>
       <c r="E268" s="13">
         <v>38253</v>
       </c>
       <c r="F268" s="13">
         <v>38327</v>
       </c>
     </row>
-    <row r="269" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A269" s="10">
         <v>303</v>
       </c>
       <c r="B269" s="29" t="s">
         <v>2069</v>
       </c>
       <c r="C269" s="11" t="s">
         <v>1180</v>
       </c>
       <c r="D269" s="12" t="s">
         <v>126</v>
       </c>
       <c r="E269" s="13">
         <v>38254</v>
       </c>
       <c r="F269" s="13">
         <v>38327</v>
       </c>
     </row>
-    <row r="270" spans="1:6" ht="23.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:6" ht="23.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A270" s="10">
         <v>304</v>
       </c>
       <c r="B270" s="29" t="s">
         <v>2070</v>
       </c>
       <c r="C270" s="11" t="s">
         <v>222</v>
       </c>
       <c r="D270" s="12" t="s">
         <v>127</v>
       </c>
       <c r="E270" s="13">
         <v>38258</v>
       </c>
       <c r="F270" s="13">
         <v>38331</v>
       </c>
     </row>
-    <row r="271" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A271" s="10">
         <v>305</v>
       </c>
       <c r="B271" s="29" t="s">
         <v>2071</v>
       </c>
       <c r="C271" s="11" t="s">
         <v>1181</v>
       </c>
       <c r="D271" s="12" t="s">
         <v>128</v>
       </c>
       <c r="E271" s="13">
         <v>38294</v>
       </c>
       <c r="F271" s="13">
         <v>38363</v>
       </c>
     </row>
-    <row r="272" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A272" s="10">
         <v>306</v>
       </c>
       <c r="B272" s="29" t="s">
         <v>2072</v>
       </c>
       <c r="C272" s="11" t="s">
         <v>1492</v>
       </c>
       <c r="D272" s="12" t="s">
         <v>109</v>
       </c>
       <c r="E272" s="13">
         <v>38294</v>
       </c>
       <c r="F272" s="13">
         <v>38364</v>
       </c>
     </row>
-    <row r="273" spans="1:6" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A273" s="10">
         <v>307</v>
       </c>
       <c r="B273" s="29" t="s">
         <v>2073</v>
       </c>
       <c r="C273" s="11" t="s">
         <v>1182</v>
       </c>
       <c r="D273" s="12" t="s">
         <v>1051</v>
       </c>
       <c r="E273" s="13">
         <v>38306</v>
       </c>
       <c r="F273" s="13">
         <v>38380</v>
       </c>
     </row>
-    <row r="274" spans="1:6" ht="23.7" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:6" ht="23.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A274" s="10">
         <v>308</v>
       </c>
       <c r="B274" s="29" t="s">
         <v>2074</v>
       </c>
       <c r="C274" s="11" t="s">
         <v>223</v>
       </c>
       <c r="D274" s="12" t="s">
         <v>129</v>
       </c>
       <c r="E274" s="13">
         <v>38306</v>
       </c>
       <c r="F274" s="13">
         <v>38380</v>
       </c>
     </row>
-    <row r="275" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:6" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A275" s="10">
         <v>309</v>
       </c>
       <c r="B275" s="29" t="s">
         <v>2075</v>
       </c>
       <c r="C275" s="11" t="s">
         <v>224</v>
       </c>
       <c r="D275" s="11" t="s">
         <v>120</v>
       </c>
       <c r="E275" s="13">
         <v>38322</v>
       </c>
       <c r="F275" s="13">
         <v>38392</v>
       </c>
     </row>
-    <row r="276" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A276" s="10">
         <v>310</v>
       </c>
       <c r="B276" s="29" t="s">
         <v>2076</v>
       </c>
       <c r="C276" s="11" t="s">
         <v>1493</v>
       </c>
       <c r="D276" s="12" t="s">
         <v>123</v>
       </c>
       <c r="E276" s="13">
         <v>38323</v>
       </c>
       <c r="F276" s="13">
         <v>38393</v>
       </c>
     </row>
-    <row r="277" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A277" s="10">
         <v>311</v>
       </c>
       <c r="B277" s="29" t="s">
         <v>2077</v>
       </c>
       <c r="C277" s="11" t="s">
         <v>1183</v>
       </c>
       <c r="D277" s="12" t="s">
         <v>130</v>
       </c>
       <c r="E277" s="13">
         <v>38324</v>
       </c>
       <c r="F277" s="13">
         <v>38393</v>
       </c>
     </row>
-    <row r="278" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A278" s="10">
         <v>312</v>
       </c>
       <c r="B278" s="29" t="s">
         <v>2078</v>
       </c>
       <c r="C278" s="11" t="s">
         <v>1184</v>
       </c>
       <c r="D278" s="12" t="s">
         <v>130</v>
       </c>
       <c r="E278" s="13">
         <v>38328</v>
       </c>
       <c r="F278" s="13">
         <v>38401</v>
       </c>
     </row>
-    <row r="279" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A279" s="10">
         <v>313</v>
       </c>
       <c r="B279" s="29" t="s">
         <v>2079</v>
       </c>
       <c r="C279" s="11" t="s">
         <v>1185</v>
       </c>
       <c r="D279" s="12" t="s">
         <v>119</v>
       </c>
       <c r="E279" s="13">
         <v>38336</v>
       </c>
       <c r="F279" s="13">
         <v>38412</v>
       </c>
     </row>
-    <row r="280" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A280" s="10">
         <v>314</v>
       </c>
       <c r="B280" s="29" t="s">
         <v>2080</v>
       </c>
       <c r="C280" s="11" t="s">
         <v>225</v>
       </c>
       <c r="D280" s="12" t="s">
         <v>131</v>
       </c>
       <c r="E280" s="13">
         <v>38380</v>
       </c>
       <c r="F280" s="13">
         <v>38455</v>
       </c>
     </row>
-    <row r="281" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A281" s="10">
         <v>315</v>
       </c>
       <c r="B281" s="29" t="s">
         <v>2081</v>
       </c>
       <c r="C281" s="11" t="s">
         <v>226</v>
       </c>
       <c r="D281" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E281" s="13">
         <v>38385</v>
       </c>
       <c r="F281" s="13">
         <v>38460</v>
       </c>
     </row>
-    <row r="282" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A282" s="10">
         <v>316</v>
       </c>
       <c r="B282" s="29" t="s">
         <v>2082</v>
       </c>
       <c r="C282" s="11" t="s">
         <v>1187</v>
       </c>
       <c r="D282" s="12" t="s">
         <v>132</v>
       </c>
       <c r="E282" s="13">
         <v>38391</v>
       </c>
       <c r="F282" s="13">
         <v>38495</v>
       </c>
     </row>
-    <row r="283" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A283" s="10">
         <v>317</v>
       </c>
       <c r="B283" s="29" t="s">
         <v>2083</v>
       </c>
       <c r="C283" s="11" t="s">
         <v>1188</v>
       </c>
       <c r="D283" s="12" t="s">
         <v>158</v>
       </c>
       <c r="E283" s="13">
         <v>38393</v>
       </c>
       <c r="F283" s="13">
         <v>38498</v>
       </c>
     </row>
-    <row r="284" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A284" s="10">
         <v>318</v>
       </c>
       <c r="B284" s="29" t="s">
         <v>2084</v>
       </c>
       <c r="C284" s="11" t="s">
         <v>1189</v>
       </c>
       <c r="D284" s="12" t="s">
         <v>133</v>
       </c>
       <c r="E284" s="13">
         <v>38397</v>
       </c>
       <c r="F284" s="13">
         <v>38503</v>
       </c>
     </row>
-    <row r="285" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A285" s="10">
         <v>319</v>
       </c>
       <c r="B285" s="29" t="s">
         <v>2085</v>
       </c>
       <c r="C285" s="11" t="s">
         <v>232</v>
       </c>
       <c r="D285" s="12" t="s">
         <v>255</v>
       </c>
       <c r="E285" s="13">
         <v>38419</v>
       </c>
       <c r="F285" s="13">
         <v>38495</v>
       </c>
     </row>
-    <row r="286" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A286" s="10">
         <v>320</v>
       </c>
       <c r="B286" s="29" t="s">
         <v>2086</v>
       </c>
       <c r="C286" s="11" t="s">
         <v>233</v>
       </c>
       <c r="D286" s="12" t="s">
         <v>115</v>
       </c>
       <c r="E286" s="13">
         <v>38420</v>
       </c>
       <c r="F286" s="13">
         <v>38503</v>
       </c>
     </row>
-    <row r="287" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A287" s="10">
         <v>321</v>
       </c>
       <c r="B287" s="29" t="s">
         <v>2087</v>
       </c>
       <c r="C287" s="11" t="s">
         <v>234</v>
       </c>
       <c r="D287" s="12" t="s">
         <v>134</v>
       </c>
       <c r="E287" s="13">
         <v>38421</v>
       </c>
       <c r="F287" s="13">
         <v>38506</v>
       </c>
     </row>
-    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A288" s="10">
         <v>322</v>
       </c>
       <c r="B288" s="29" t="s">
         <v>2088</v>
       </c>
       <c r="C288" s="11" t="s">
         <v>585</v>
       </c>
       <c r="D288" s="12" t="s">
         <v>135</v>
       </c>
       <c r="E288" s="13">
         <v>38426</v>
       </c>
       <c r="F288" s="13">
         <v>38499</v>
       </c>
     </row>
-    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A289" s="10">
         <v>323</v>
       </c>
       <c r="B289" s="29" t="s">
         <v>2089</v>
       </c>
       <c r="C289" s="11" t="s">
         <v>235</v>
       </c>
       <c r="D289" s="12" t="s">
         <v>1195</v>
       </c>
       <c r="E289" s="13">
         <v>38429</v>
       </c>
       <c r="F289" s="13">
         <v>38506</v>
       </c>
     </row>
-    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A290" s="10">
         <v>324</v>
       </c>
       <c r="B290" s="29" t="s">
         <v>2090</v>
       </c>
       <c r="C290" s="11" t="s">
         <v>1190</v>
       </c>
       <c r="D290" s="12" t="s">
         <v>136</v>
       </c>
       <c r="E290" s="13">
         <v>38434</v>
       </c>
       <c r="F290" s="13">
         <v>38511</v>
       </c>
     </row>
-    <row r="291" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A291" s="10">
         <v>325</v>
       </c>
       <c r="B291" s="29" t="s">
         <v>2091</v>
       </c>
       <c r="C291" s="11" t="s">
         <v>1191</v>
       </c>
       <c r="D291" s="12" t="s">
         <v>137</v>
       </c>
       <c r="E291" s="13">
         <v>38450</v>
       </c>
       <c r="F291" s="13">
         <v>38524</v>
       </c>
     </row>
-    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A292" s="10">
         <v>326</v>
       </c>
       <c r="B292" s="29" t="s">
         <v>2092</v>
       </c>
       <c r="C292" s="11" t="s">
         <v>584</v>
       </c>
       <c r="D292" s="12" t="s">
         <v>138</v>
       </c>
       <c r="E292" s="13">
         <v>38456</v>
       </c>
       <c r="F292" s="13">
         <v>38531</v>
       </c>
     </row>
-    <row r="293" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A293" s="10">
         <v>327</v>
       </c>
       <c r="B293" s="29" t="s">
         <v>2093</v>
       </c>
       <c r="C293" s="11" t="s">
         <v>1192</v>
       </c>
       <c r="D293" s="12" t="s">
         <v>139</v>
       </c>
       <c r="E293" s="13">
         <v>38476</v>
       </c>
       <c r="F293" s="13">
         <v>38551</v>
       </c>
     </row>
-    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A294" s="10">
         <v>328</v>
       </c>
       <c r="B294" s="29" t="s">
         <v>2094</v>
       </c>
       <c r="C294" s="11" t="s">
         <v>1193</v>
       </c>
       <c r="D294" s="12" t="s">
         <v>130</v>
       </c>
       <c r="E294" s="13">
         <v>38477</v>
       </c>
       <c r="F294" s="13">
         <v>38552</v>
       </c>
     </row>
-    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A295" s="10">
         <v>329</v>
       </c>
       <c r="B295" s="29" t="s">
         <v>2095</v>
       </c>
       <c r="C295" s="11" t="s">
         <v>1194</v>
       </c>
       <c r="D295" s="12" t="s">
         <v>130</v>
       </c>
       <c r="E295" s="13">
         <v>38477</v>
       </c>
       <c r="F295" s="13">
         <v>38552</v>
       </c>
     </row>
-    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A296" s="10">
         <v>330</v>
       </c>
       <c r="B296" s="29" t="s">
         <v>2096</v>
       </c>
       <c r="C296" s="11" t="s">
         <v>1196</v>
       </c>
       <c r="D296" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E296" s="13">
         <v>38497</v>
       </c>
       <c r="F296" s="13">
         <v>38572</v>
       </c>
     </row>
-    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A297" s="10">
         <v>331</v>
       </c>
       <c r="B297" s="29" t="s">
         <v>2097</v>
       </c>
       <c r="C297" s="11" t="s">
         <v>1197</v>
       </c>
       <c r="D297" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E297" s="13">
         <v>38497</v>
       </c>
       <c r="F297" s="13">
         <v>38572</v>
       </c>
     </row>
-    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A298" s="10">
         <v>332</v>
       </c>
       <c r="B298" s="29" t="s">
         <v>2098</v>
       </c>
       <c r="C298" s="11" t="s">
         <v>1198</v>
       </c>
       <c r="D298" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E298" s="13">
         <v>38497</v>
       </c>
       <c r="F298" s="13">
         <v>38572</v>
       </c>
     </row>
-    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A299" s="10">
         <v>333</v>
       </c>
       <c r="B299" s="29" t="s">
         <v>2099</v>
       </c>
       <c r="C299" s="11" t="s">
         <v>1199</v>
       </c>
       <c r="D299" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E299" s="13">
         <v>38497</v>
       </c>
       <c r="F299" s="13">
         <v>38572</v>
       </c>
     </row>
-    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A300" s="10">
         <v>334</v>
       </c>
       <c r="B300" s="29" t="s">
         <v>2100</v>
       </c>
       <c r="C300" s="11" t="s">
         <v>236</v>
       </c>
       <c r="D300" s="12" t="s">
         <v>140</v>
       </c>
       <c r="E300" s="13">
         <v>38504</v>
       </c>
       <c r="F300" s="13">
         <v>38576</v>
       </c>
     </row>
-    <row r="301" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A301" s="10">
         <v>335</v>
       </c>
       <c r="B301" s="29" t="s">
         <v>2101</v>
       </c>
       <c r="C301" s="11" t="s">
         <v>245</v>
       </c>
       <c r="D301" s="12" t="s">
         <v>141</v>
       </c>
       <c r="E301" s="13">
         <v>38504</v>
       </c>
       <c r="F301" s="13">
         <v>38579</v>
       </c>
     </row>
-    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A302" s="10">
         <v>336</v>
       </c>
       <c r="B302" s="29" t="s">
         <v>2102</v>
       </c>
       <c r="C302" s="11" t="s">
         <v>1200</v>
       </c>
       <c r="D302" s="12" t="s">
         <v>142</v>
       </c>
       <c r="E302" s="13">
         <v>38525</v>
       </c>
       <c r="F302" s="13">
         <v>38573</v>
       </c>
     </row>
-    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A303" s="10">
         <v>337</v>
       </c>
       <c r="B303" s="29" t="s">
         <v>2103</v>
       </c>
       <c r="C303" s="11" t="s">
         <v>1216</v>
       </c>
       <c r="D303" s="12" t="s">
         <v>1051</v>
       </c>
       <c r="E303" s="13">
         <v>38525</v>
       </c>
       <c r="F303" s="13">
         <v>38596</v>
       </c>
     </row>
-    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A304" s="10">
         <v>338</v>
       </c>
       <c r="B304" s="29" t="s">
         <v>2104</v>
       </c>
       <c r="C304" s="11" t="s">
         <v>237</v>
       </c>
       <c r="D304" s="12" t="s">
         <v>1207</v>
       </c>
       <c r="E304" s="13">
         <v>38526</v>
       </c>
       <c r="F304" s="13">
         <v>38601</v>
       </c>
     </row>
-    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A305" s="10">
         <v>339</v>
       </c>
       <c r="B305" s="29" t="s">
         <v>2105</v>
       </c>
       <c r="C305" s="11" t="s">
         <v>1201</v>
       </c>
       <c r="D305" s="12" t="s">
         <v>143</v>
       </c>
       <c r="E305" s="13">
         <v>38526</v>
       </c>
       <c r="F305" s="13">
         <v>38596</v>
       </c>
     </row>
-    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A306" s="10">
         <v>340</v>
       </c>
       <c r="B306" s="29" t="s">
         <v>2106</v>
       </c>
       <c r="C306" s="11" t="s">
         <v>1202</v>
       </c>
       <c r="D306" s="12" t="s">
         <v>143</v>
       </c>
       <c r="E306" s="13">
         <v>38526</v>
       </c>
       <c r="F306" s="13">
         <v>38596</v>
       </c>
     </row>
-    <row r="307" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A307" s="10">
         <v>341</v>
       </c>
       <c r="B307" s="29" t="s">
         <v>2107</v>
       </c>
       <c r="C307" s="11" t="s">
         <v>1203</v>
       </c>
       <c r="D307" s="12" t="s">
         <v>144</v>
       </c>
       <c r="E307" s="13">
         <v>38530</v>
       </c>
       <c r="F307" s="13">
         <v>38604</v>
       </c>
     </row>
-    <row r="308" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A308" s="10">
         <v>342</v>
       </c>
       <c r="B308" s="29" t="s">
         <v>2108</v>
       </c>
       <c r="C308" s="11" t="s">
         <v>1204</v>
       </c>
       <c r="D308" s="12" t="s">
         <v>660</v>
       </c>
       <c r="E308" s="13">
         <v>38582</v>
       </c>
       <c r="F308" s="13">
         <v>38638</v>
       </c>
     </row>
-    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A309" s="10">
         <v>343</v>
       </c>
       <c r="B309" s="29" t="s">
         <v>2109</v>
       </c>
       <c r="C309" s="11" t="s">
         <v>583</v>
       </c>
       <c r="D309" s="12" t="s">
         <v>145</v>
       </c>
       <c r="E309" s="13">
         <v>38593</v>
       </c>
       <c r="F309" s="13">
         <v>38666</v>
       </c>
     </row>
-    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A310" s="10">
         <v>344</v>
       </c>
       <c r="B310" s="29" t="s">
         <v>2110</v>
       </c>
       <c r="C310" s="11" t="s">
         <v>238</v>
       </c>
       <c r="D310" s="12" t="s">
         <v>1161</v>
       </c>
       <c r="E310" s="13">
         <v>38601</v>
       </c>
       <c r="F310" s="13">
         <v>38674</v>
       </c>
     </row>
-    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A311" s="10">
         <v>345</v>
       </c>
       <c r="B311" s="29" t="s">
         <v>2111</v>
       </c>
       <c r="C311" s="11" t="s">
         <v>1185</v>
       </c>
       <c r="D311" s="12" t="s">
         <v>119</v>
       </c>
       <c r="E311" s="13">
         <v>38602</v>
       </c>
       <c r="F311" s="13">
         <v>38674</v>
       </c>
     </row>
-    <row r="312" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A312" s="10">
         <v>346</v>
       </c>
       <c r="B312" s="29" t="s">
         <v>2112</v>
       </c>
       <c r="C312" s="11" t="s">
         <v>1205</v>
       </c>
       <c r="D312" s="12" t="s">
         <v>132</v>
       </c>
       <c r="E312" s="13">
         <v>38603</v>
       </c>
       <c r="F312" s="13">
         <v>38678</v>
       </c>
     </row>
-    <row r="313" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A313" s="10">
         <v>347</v>
       </c>
       <c r="B313" s="29" t="s">
         <v>2113</v>
       </c>
       <c r="C313" s="11" t="s">
         <v>1206</v>
       </c>
       <c r="D313" s="12" t="s">
         <v>146</v>
       </c>
       <c r="E313" s="13">
         <v>38604</v>
       </c>
       <c r="F313" s="13">
         <v>38678</v>
       </c>
     </row>
-    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A314" s="10">
         <v>348</v>
       </c>
       <c r="B314" s="29" t="s">
         <v>2114</v>
       </c>
       <c r="C314" s="11" t="s">
         <v>239</v>
       </c>
       <c r="D314" s="12" t="s">
         <v>138</v>
       </c>
       <c r="E314" s="13">
         <v>38617</v>
       </c>
       <c r="F314" s="13">
         <v>38692</v>
       </c>
     </row>
-    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A315" s="10">
         <v>349</v>
       </c>
       <c r="B315" s="29" t="s">
         <v>2115</v>
       </c>
       <c r="C315" s="11" t="s">
         <v>1196</v>
       </c>
       <c r="D315" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E315" s="13">
         <v>38617</v>
       </c>
       <c r="F315" s="13">
         <v>38692</v>
       </c>
     </row>
-    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A316" s="10">
         <v>350</v>
       </c>
       <c r="B316" s="29" t="s">
         <v>2116</v>
       </c>
       <c r="C316" s="11" t="s">
         <v>240</v>
       </c>
       <c r="D316" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E316" s="13">
         <v>38617</v>
       </c>
       <c r="F316" s="13">
         <v>38692</v>
       </c>
     </row>
-    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A317" s="10">
         <v>351</v>
       </c>
       <c r="B317" s="29" t="s">
         <v>2117</v>
       </c>
       <c r="C317" s="11" t="s">
         <v>1208</v>
       </c>
       <c r="D317" s="12" t="s">
         <v>147</v>
       </c>
       <c r="E317" s="13">
         <v>38618</v>
       </c>
       <c r="F317" s="13">
         <v>38692</v>
       </c>
     </row>
-    <row r="318" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A318" s="10">
         <v>352</v>
       </c>
       <c r="B318" s="29" t="s">
         <v>2118</v>
       </c>
       <c r="C318" s="11" t="s">
         <v>1209</v>
       </c>
       <c r="D318" s="12" t="s">
         <v>148</v>
       </c>
       <c r="E318" s="13">
         <v>38622</v>
       </c>
       <c r="F318" s="13">
         <v>38695</v>
       </c>
     </row>
-    <row r="319" spans="1:6" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:6" ht="27.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A319" s="10">
         <v>353</v>
       </c>
       <c r="B319" s="29" t="s">
         <v>2119</v>
       </c>
       <c r="C319" s="11" t="s">
         <v>1210</v>
       </c>
       <c r="D319" s="12" t="s">
         <v>1224</v>
       </c>
       <c r="E319" s="13">
         <v>38628</v>
       </c>
       <c r="F319" s="13">
         <v>38700</v>
       </c>
     </row>
-    <row r="320" spans="1:6" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:6" ht="27.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A320" s="10">
         <v>354</v>
       </c>
       <c r="B320" s="29" t="s">
         <v>2120</v>
       </c>
       <c r="C320" s="11" t="s">
         <v>196</v>
       </c>
       <c r="D320" s="12" t="s">
         <v>149</v>
       </c>
       <c r="E320" s="13">
         <v>38636</v>
       </c>
       <c r="F320" s="13">
         <v>38709</v>
       </c>
     </row>
-    <row r="321" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A321" s="10">
         <v>355</v>
       </c>
       <c r="B321" s="29" t="s">
         <v>2121</v>
       </c>
       <c r="C321" s="11" t="s">
         <v>1211</v>
       </c>
       <c r="D321" s="12" t="s">
         <v>144</v>
       </c>
       <c r="E321" s="13">
         <v>38642</v>
       </c>
       <c r="F321" s="13">
         <v>38715</v>
       </c>
     </row>
-    <row r="322" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A322" s="10">
         <v>356</v>
       </c>
       <c r="B322" s="29" t="s">
         <v>2122</v>
       </c>
       <c r="C322" s="11" t="s">
         <v>1212</v>
       </c>
       <c r="D322" s="11" t="s">
         <v>1225</v>
       </c>
       <c r="E322" s="13">
         <v>38643</v>
       </c>
       <c r="F322" s="13">
         <v>38715</v>
       </c>
     </row>
-    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A323" s="10">
         <v>357</v>
       </c>
       <c r="B323" s="29" t="s">
         <v>2123</v>
       </c>
       <c r="C323" s="11" t="s">
         <v>1213</v>
       </c>
       <c r="D323" s="12" t="s">
         <v>150</v>
       </c>
       <c r="E323" s="13">
         <v>38651</v>
       </c>
       <c r="F323" s="13">
         <v>38709</v>
       </c>
     </row>
-    <row r="324" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A324" s="10">
         <v>358</v>
       </c>
       <c r="B324" s="29" t="s">
         <v>2124</v>
       </c>
       <c r="C324" s="11" t="s">
         <v>1214</v>
       </c>
       <c r="D324" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E324" s="13">
         <v>38652</v>
       </c>
       <c r="F324" s="13">
         <v>38715</v>
       </c>
     </row>
-    <row r="325" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A325" s="10">
         <v>359</v>
       </c>
       <c r="B325" s="29" t="s">
         <v>2125</v>
       </c>
       <c r="C325" s="11" t="s">
         <v>1215</v>
       </c>
       <c r="D325" s="11" t="s">
         <v>1186</v>
       </c>
       <c r="E325" s="13">
         <v>38652</v>
       </c>
       <c r="F325" s="13">
         <v>38715</v>
       </c>
     </row>
-    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A326" s="10">
         <v>360</v>
       </c>
       <c r="B326" s="29" t="s">
         <v>2126</v>
       </c>
       <c r="C326" s="11" t="s">
         <v>1216</v>
       </c>
       <c r="D326" s="12" t="s">
         <v>1051</v>
       </c>
       <c r="E326" s="13">
         <v>38663</v>
       </c>
       <c r="F326" s="13">
         <v>38762</v>
       </c>
     </row>
-    <row r="327" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A327" s="10">
         <v>361</v>
       </c>
       <c r="B327" s="29" t="s">
         <v>2127</v>
       </c>
       <c r="C327" s="11" t="s">
         <v>1217</v>
       </c>
       <c r="D327" s="12" t="s">
         <v>139</v>
       </c>
       <c r="E327" s="13">
         <v>38670</v>
       </c>
       <c r="F327" s="13">
         <v>38744</v>
       </c>
     </row>
-    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A328" s="10">
         <v>362</v>
       </c>
       <c r="B328" s="29" t="s">
         <v>2128</v>
       </c>
       <c r="C328" s="11" t="s">
         <v>1218</v>
       </c>
       <c r="D328" s="12" t="s">
         <v>150</v>
       </c>
       <c r="E328" s="13">
         <v>38679</v>
       </c>
       <c r="F328" s="13">
         <v>38750</v>
       </c>
     </row>
-    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A329" s="10">
         <v>363</v>
       </c>
       <c r="B329" s="29" t="s">
         <v>2129</v>
       </c>
       <c r="C329" s="11" t="s">
         <v>1219</v>
       </c>
       <c r="D329" s="12" t="s">
         <v>150</v>
       </c>
       <c r="E329" s="13">
         <v>38679</v>
       </c>
       <c r="F329" s="13">
         <v>38750</v>
       </c>
     </row>
-    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A330" s="10">
         <v>364</v>
       </c>
       <c r="B330" s="29" t="s">
         <v>2130</v>
       </c>
       <c r="C330" s="11" t="s">
         <v>1220</v>
       </c>
       <c r="D330" s="12" t="s">
         <v>150</v>
       </c>
       <c r="E330" s="13">
         <v>38679</v>
       </c>
       <c r="F330" s="13">
         <v>38750</v>
       </c>
     </row>
-    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A331" s="10">
         <v>365</v>
       </c>
       <c r="B331" s="29" t="s">
         <v>2131</v>
       </c>
       <c r="C331" s="11" t="s">
         <v>1221</v>
       </c>
       <c r="D331" s="12" t="s">
         <v>150</v>
       </c>
       <c r="E331" s="13">
         <v>38679</v>
       </c>
       <c r="F331" s="13">
         <v>38750</v>
       </c>
     </row>
-    <row r="332" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A332" s="10">
         <v>366</v>
       </c>
       <c r="B332" s="29" t="s">
         <v>2132</v>
       </c>
       <c r="C332" s="11" t="s">
         <v>1222</v>
       </c>
       <c r="D332" s="12" t="s">
         <v>150</v>
       </c>
       <c r="E332" s="13">
         <v>38679</v>
       </c>
       <c r="F332" s="13">
         <v>38750</v>
       </c>
     </row>
-    <row r="333" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A333" s="10">
         <v>367</v>
       </c>
       <c r="B333" s="29" t="s">
         <v>2133</v>
       </c>
       <c r="C333" s="11" t="s">
         <v>1223</v>
       </c>
       <c r="D333" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E333" s="13">
         <v>38691</v>
       </c>
       <c r="F333" s="13">
         <v>38765</v>
       </c>
     </row>
-    <row r="334" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A334" s="10">
         <v>368</v>
       </c>
       <c r="B334" s="29" t="s">
         <v>2134</v>
       </c>
       <c r="C334" s="11" t="s">
         <v>1226</v>
       </c>
       <c r="D334" s="12" t="s">
         <v>152</v>
       </c>
       <c r="E334" s="13">
         <v>38693</v>
       </c>
       <c r="F334" s="13">
         <v>38775</v>
       </c>
     </row>
-    <row r="335" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A335" s="10">
         <v>369</v>
       </c>
       <c r="B335" s="29" t="s">
         <v>2135</v>
       </c>
       <c r="C335" s="11" t="s">
         <v>1227</v>
       </c>
       <c r="D335" s="12" t="s">
         <v>135</v>
       </c>
       <c r="E335" s="13">
         <v>38706</v>
       </c>
       <c r="F335" s="13">
         <v>38779</v>
       </c>
     </row>
-    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A336" s="10">
         <v>370</v>
       </c>
       <c r="B336" s="29" t="s">
         <v>2136</v>
       </c>
       <c r="C336" s="11" t="s">
         <v>1228</v>
       </c>
       <c r="D336" s="12" t="s">
         <v>1207</v>
       </c>
       <c r="E336" s="13">
         <v>38713</v>
       </c>
       <c r="F336" s="13">
         <v>38861</v>
       </c>
     </row>
-    <row r="337" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A337" s="10">
         <v>371</v>
       </c>
       <c r="B337" s="29" t="s">
         <v>2137</v>
       </c>
       <c r="C337" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D337" s="12" t="s">
         <v>153</v>
       </c>
       <c r="E337" s="13">
         <v>38720</v>
       </c>
       <c r="F337" s="13">
         <v>38793</v>
       </c>
     </row>
-    <row r="338" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A338" s="10">
         <v>372</v>
       </c>
       <c r="B338" s="29" t="s">
         <v>2138</v>
       </c>
       <c r="C338" s="11" t="s">
         <v>1229</v>
       </c>
       <c r="D338" s="12" t="s">
         <v>154</v>
       </c>
       <c r="E338" s="13">
         <v>38730</v>
       </c>
       <c r="F338" s="13">
         <v>38805</v>
       </c>
     </row>
-    <row r="339" spans="1:6" ht="58.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:6" ht="58.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A339" s="10">
         <v>373</v>
       </c>
       <c r="B339" s="29" t="s">
         <v>2139</v>
       </c>
       <c r="C339" s="11" t="s">
         <v>1230</v>
       </c>
       <c r="D339" s="12" t="s">
         <v>155</v>
       </c>
       <c r="E339" s="13">
         <v>38730</v>
       </c>
       <c r="F339" s="13">
         <v>38805</v>
       </c>
     </row>
-    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A340" s="10">
         <v>374</v>
       </c>
       <c r="B340" s="29" t="s">
         <v>2140</v>
       </c>
       <c r="C340" s="11" t="s">
         <v>1231</v>
       </c>
       <c r="D340" s="12" t="s">
         <v>692</v>
       </c>
       <c r="E340" s="13">
         <v>38735</v>
       </c>
       <c r="F340" s="13">
         <v>38824</v>
       </c>
     </row>
-    <row r="341" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A341" s="10">
         <v>375</v>
       </c>
       <c r="B341" s="29" t="s">
         <v>2141</v>
       </c>
       <c r="C341" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D341" s="12" t="s">
         <v>149</v>
       </c>
       <c r="E341" s="13">
         <v>38735</v>
       </c>
       <c r="F341" s="13">
         <v>38810</v>
       </c>
     </row>
-    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A342" s="10">
         <v>376</v>
       </c>
       <c r="B342" s="29" t="s">
         <v>2142</v>
       </c>
       <c r="C342" s="11" t="s">
         <v>1232</v>
       </c>
       <c r="D342" s="12" t="s">
         <v>146</v>
       </c>
       <c r="E342" s="13">
         <v>38737</v>
       </c>
       <c r="F342" s="13">
         <v>38812</v>
       </c>
     </row>
-    <row r="343" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A343" s="10">
         <v>377</v>
       </c>
       <c r="B343" s="29" t="s">
         <v>2143</v>
       </c>
       <c r="C343" s="11" t="s">
         <v>582</v>
       </c>
       <c r="D343" s="12" t="s">
         <v>155</v>
       </c>
       <c r="E343" s="13">
         <v>38730</v>
       </c>
       <c r="F343" s="13">
         <v>38805</v>
       </c>
     </row>
-    <row r="344" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:6" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A344" s="10">
         <v>378</v>
       </c>
       <c r="B344" s="29" t="s">
         <v>2144</v>
       </c>
       <c r="C344" s="11" t="s">
         <v>582</v>
       </c>
       <c r="D344" s="12" t="s">
         <v>155</v>
       </c>
       <c r="E344" s="13">
         <v>38730</v>
       </c>
       <c r="F344" s="13">
         <v>38805</v>
       </c>
     </row>
-    <row r="345" spans="1:6" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:6" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A345" s="10">
         <v>379</v>
       </c>
       <c r="B345" s="29" t="s">
         <v>2145</v>
       </c>
       <c r="C345" s="11" t="s">
         <v>1233</v>
       </c>
       <c r="D345" s="12" t="s">
         <v>147</v>
       </c>
       <c r="E345" s="13">
         <v>38743</v>
       </c>
       <c r="F345" s="13">
         <v>38818</v>
       </c>
     </row>
-    <row r="346" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A346" s="10">
         <v>380</v>
       </c>
       <c r="B346" s="29" t="s">
         <v>2146</v>
       </c>
       <c r="C346" s="11" t="s">
         <v>1234</v>
       </c>
       <c r="D346" s="12" t="s">
         <v>999</v>
       </c>
       <c r="E346" s="13">
         <v>38743</v>
       </c>
       <c r="F346" s="13">
         <v>38818</v>
       </c>
     </row>
-    <row r="347" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A347" s="10">
         <v>381</v>
       </c>
       <c r="B347" s="29" t="s">
         <v>2147</v>
       </c>
       <c r="C347" s="11" t="s">
         <v>1235</v>
       </c>
       <c r="D347" s="12" t="s">
         <v>979</v>
       </c>
       <c r="E347" s="13">
         <v>38748</v>
       </c>
       <c r="F347" s="13">
         <v>38820</v>
       </c>
     </row>
-    <row r="348" spans="1:6" ht="41.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:6" ht="41.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A348" s="10">
         <v>382</v>
       </c>
       <c r="B348" s="29" t="s">
         <v>2148</v>
       </c>
       <c r="C348" s="11" t="s">
         <v>1236</v>
       </c>
       <c r="D348" s="12" t="s">
         <v>144</v>
       </c>
       <c r="E348" s="13">
         <v>38751</v>
       </c>
       <c r="F348" s="13">
         <v>38910</v>
       </c>
     </row>
-    <row r="349" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A349" s="10">
         <v>383</v>
       </c>
       <c r="B349" s="29" t="s">
         <v>2149</v>
       </c>
       <c r="C349" s="11" t="s">
         <v>1237</v>
       </c>
       <c r="D349" s="12" t="s">
         <v>156</v>
       </c>
       <c r="E349" s="13">
         <v>38755</v>
       </c>
       <c r="F349" s="13">
         <v>38820</v>
       </c>
     </row>
-    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A350" s="10">
         <v>384</v>
       </c>
       <c r="B350" s="29" t="s">
         <v>2150</v>
       </c>
       <c r="C350" s="11" t="s">
         <v>1238</v>
       </c>
       <c r="D350" s="12" t="s">
         <v>156</v>
       </c>
       <c r="E350" s="13">
         <v>38755</v>
       </c>
       <c r="F350" s="13">
         <v>38820</v>
       </c>
     </row>
-    <row r="351" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A351" s="10">
         <v>385</v>
       </c>
       <c r="B351" s="29" t="s">
         <v>2151</v>
       </c>
       <c r="C351" s="11" t="s">
         <v>1463</v>
       </c>
       <c r="D351" s="12" t="s">
         <v>173</v>
       </c>
       <c r="E351" s="13">
         <v>38775</v>
       </c>
       <c r="F351" s="13">
         <v>38847</v>
       </c>
     </row>
-    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A352" s="10">
         <v>386</v>
       </c>
       <c r="B352" s="29" t="s">
         <v>2152</v>
       </c>
       <c r="C352" s="11" t="s">
         <v>1239</v>
       </c>
       <c r="D352" s="12" t="s">
         <v>143</v>
       </c>
       <c r="E352" s="13">
         <v>38782</v>
       </c>
       <c r="F352" s="13">
         <v>38856</v>
       </c>
     </row>
-    <row r="353" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A353" s="10">
         <v>387</v>
       </c>
       <c r="B353" s="29" t="s">
         <v>2153</v>
       </c>
       <c r="C353" s="11" t="s">
         <v>1240</v>
       </c>
       <c r="D353" s="12" t="s">
         <v>157</v>
       </c>
       <c r="E353" s="13">
         <v>38783</v>
       </c>
       <c r="F353" s="13">
         <v>38856</v>
       </c>
     </row>
-    <row r="354" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A354" s="10">
         <v>388</v>
       </c>
       <c r="B354" s="29" t="s">
         <v>2154</v>
       </c>
       <c r="C354" s="11" t="s">
         <v>1481</v>
       </c>
       <c r="D354" s="12" t="s">
         <v>158</v>
       </c>
       <c r="E354" s="13">
         <v>38810</v>
       </c>
       <c r="F354" s="13">
         <v>38881</v>
       </c>
     </row>
-    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A355" s="10">
         <v>389</v>
       </c>
       <c r="B355" s="29" t="s">
         <v>2155</v>
       </c>
       <c r="C355" s="11" t="s">
         <v>1254</v>
       </c>
       <c r="D355" s="12" t="s">
         <v>159</v>
       </c>
       <c r="E355" s="13">
         <v>38810</v>
       </c>
       <c r="F355" s="13">
         <v>38882</v>
       </c>
     </row>
-    <row r="356" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A356" s="10">
         <v>390</v>
       </c>
       <c r="B356" s="29" t="s">
         <v>2156</v>
       </c>
       <c r="C356" s="11" t="s">
         <v>1241</v>
       </c>
       <c r="D356" s="12" t="s">
         <v>159</v>
       </c>
       <c r="E356" s="13">
         <v>38817</v>
       </c>
       <c r="F356" s="13">
         <v>38882</v>
       </c>
     </row>
-    <row r="357" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A357" s="10">
         <v>391</v>
       </c>
       <c r="B357" s="29" t="s">
         <v>2157</v>
       </c>
       <c r="C357" s="11" t="s">
         <v>1232</v>
       </c>
       <c r="D357" s="12" t="s">
         <v>146</v>
       </c>
       <c r="E357" s="13">
         <v>38819</v>
       </c>
       <c r="F357" s="13">
         <v>38882</v>
       </c>
     </row>
-    <row r="358" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A358" s="10">
         <v>392</v>
       </c>
       <c r="B358" s="29" t="s">
         <v>2158</v>
       </c>
       <c r="C358" s="11" t="s">
         <v>1242</v>
       </c>
       <c r="D358" s="12" t="s">
         <v>160</v>
       </c>
       <c r="E358" s="13">
         <v>38819</v>
       </c>
       <c r="F358" s="13">
         <v>38881</v>
       </c>
     </row>
-    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A359" s="10">
         <v>393</v>
       </c>
       <c r="B359" s="29" t="s">
         <v>2159</v>
       </c>
       <c r="C359" s="11" t="s">
         <v>1243</v>
       </c>
       <c r="D359" s="11" t="s">
         <v>130</v>
       </c>
       <c r="E359" s="13">
         <v>38819</v>
       </c>
       <c r="F359" s="13">
         <v>38925</v>
       </c>
     </row>
-    <row r="360" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A360" s="10">
         <v>394</v>
       </c>
       <c r="B360" s="29" t="s">
         <v>2160</v>
       </c>
       <c r="C360" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D360" s="12" t="s">
         <v>161</v>
       </c>
       <c r="E360" s="13">
         <v>38831</v>
       </c>
       <c r="F360" s="13">
         <v>38905</v>
       </c>
     </row>
-    <row r="361" spans="1:6" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A361" s="10">
         <v>395</v>
       </c>
       <c r="B361" s="29" t="s">
         <v>2161</v>
       </c>
       <c r="C361" s="11" t="s">
         <v>13</v>
       </c>
       <c r="D361" s="12" t="s">
         <v>162</v>
       </c>
       <c r="E361" s="13">
         <v>38845</v>
       </c>
       <c r="F361" s="13">
         <v>38917</v>
       </c>
     </row>
-    <row r="362" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A362" s="10">
         <v>396</v>
       </c>
       <c r="B362" s="29" t="s">
         <v>2162</v>
       </c>
       <c r="C362" s="11" t="s">
         <v>581</v>
       </c>
       <c r="D362" s="12" t="s">
         <v>163</v>
       </c>
       <c r="E362" s="13">
         <v>38848</v>
       </c>
       <c r="F362" s="13">
         <v>38918</v>
       </c>
     </row>
-    <row r="363" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A363" s="10">
         <v>397</v>
       </c>
       <c r="B363" s="29" t="s">
         <v>2163</v>
       </c>
       <c r="C363" s="11" t="s">
         <v>1244</v>
       </c>
       <c r="D363" s="12" t="s">
         <v>163</v>
       </c>
       <c r="E363" s="13">
         <v>38848</v>
       </c>
       <c r="F363" s="13">
         <v>38918</v>
       </c>
     </row>
-    <row r="364" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A364" s="10">
         <v>398</v>
       </c>
       <c r="B364" s="29" t="s">
         <v>2164</v>
       </c>
       <c r="C364" s="11" t="s">
         <v>1245</v>
       </c>
       <c r="D364" s="12" t="s">
         <v>163</v>
       </c>
       <c r="E364" s="13">
         <v>38848</v>
       </c>
       <c r="F364" s="13">
         <v>38918</v>
       </c>
     </row>
-    <row r="365" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A365" s="10">
         <v>399</v>
       </c>
       <c r="B365" s="29" t="s">
         <v>2165</v>
       </c>
       <c r="C365" s="11" t="s">
         <v>580</v>
       </c>
       <c r="D365" s="12" t="s">
         <v>1161</v>
       </c>
       <c r="E365" s="13">
         <v>38860</v>
       </c>
       <c r="F365" s="13">
         <v>38933</v>
       </c>
     </row>
-    <row r="366" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A366" s="10">
         <v>400</v>
       </c>
       <c r="B366" s="29" t="s">
         <v>2166</v>
       </c>
       <c r="C366" s="11" t="s">
         <v>1246</v>
       </c>
       <c r="D366" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E366" s="13">
         <v>38876</v>
       </c>
       <c r="F366" s="13">
         <v>38978</v>
       </c>
     </row>
-    <row r="367" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A367" s="10">
         <v>401</v>
       </c>
       <c r="B367" s="29" t="s">
         <v>2167</v>
       </c>
       <c r="C367" s="11" t="s">
         <v>1247</v>
       </c>
       <c r="D367" s="12" t="s">
         <v>978</v>
       </c>
       <c r="E367" s="13">
         <v>38896</v>
       </c>
       <c r="F367" s="13">
         <v>39071</v>
       </c>
     </row>
-    <row r="368" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A368" s="10">
         <v>402</v>
       </c>
       <c r="B368" s="29" t="s">
         <v>2168</v>
       </c>
       <c r="C368" s="11" t="s">
         <v>1248</v>
       </c>
       <c r="D368" s="12" t="s">
         <v>164</v>
       </c>
       <c r="E368" s="13">
         <v>38896</v>
       </c>
       <c r="F368" s="13">
         <v>38967</v>
       </c>
     </row>
-    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A369" s="10">
         <v>403</v>
       </c>
       <c r="B369" s="29" t="s">
         <v>2169</v>
       </c>
       <c r="C369" s="11" t="s">
         <v>1249</v>
       </c>
       <c r="D369" s="11" t="s">
         <v>782</v>
       </c>
       <c r="E369" s="13">
         <v>38904</v>
       </c>
       <c r="F369" s="13">
         <v>38979</v>
       </c>
     </row>
-    <row r="370" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A370" s="10">
         <v>404</v>
       </c>
       <c r="B370" s="29" t="s">
         <v>2170</v>
       </c>
       <c r="C370" s="11" t="s">
         <v>1250</v>
       </c>
       <c r="D370" s="12" t="s">
         <v>165</v>
       </c>
       <c r="E370" s="13">
         <v>38905</v>
       </c>
       <c r="F370" s="13">
         <v>38979</v>
       </c>
     </row>
-    <row r="371" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A371" s="10">
         <v>405</v>
       </c>
       <c r="B371" s="29" t="s">
         <v>2171</v>
       </c>
       <c r="C371" s="11" t="s">
         <v>1251</v>
       </c>
       <c r="D371" s="12" t="s">
         <v>1253</v>
       </c>
       <c r="E371" s="13">
         <v>38917</v>
       </c>
       <c r="F371" s="13">
         <v>38992</v>
       </c>
     </row>
-    <row r="372" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A372" s="10">
         <v>406</v>
       </c>
       <c r="B372" s="29" t="s">
         <v>2172</v>
       </c>
       <c r="C372" s="11" t="s">
         <v>579</v>
       </c>
       <c r="D372" s="12" t="s">
         <v>166</v>
       </c>
       <c r="E372" s="13">
         <v>38923</v>
       </c>
       <c r="F372" s="13">
         <v>38993</v>
       </c>
     </row>
-    <row r="373" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A373" s="10">
         <v>407</v>
       </c>
       <c r="B373" s="29" t="s">
         <v>2173</v>
       </c>
       <c r="C373" s="11" t="s">
         <v>1252</v>
       </c>
       <c r="D373" s="11" t="s">
         <v>159</v>
       </c>
       <c r="E373" s="13">
         <v>38930</v>
       </c>
       <c r="F373" s="13">
         <v>39003</v>
       </c>
     </row>
-    <row r="374" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A374" s="10">
         <v>408</v>
       </c>
       <c r="B374" s="29" t="s">
         <v>2174</v>
       </c>
       <c r="C374" s="11" t="s">
         <v>1463</v>
       </c>
       <c r="D374" s="12" t="s">
         <v>173</v>
       </c>
       <c r="E374" s="13">
         <v>38930</v>
       </c>
       <c r="F374" s="13">
         <v>39003</v>
       </c>
     </row>
-    <row r="375" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A375" s="10">
         <v>409</v>
       </c>
       <c r="B375" s="29" t="s">
         <v>2175</v>
       </c>
       <c r="C375" s="11" t="s">
         <v>256</v>
       </c>
       <c r="D375" s="12" t="s">
         <v>167</v>
       </c>
       <c r="E375" s="13">
         <v>38936</v>
       </c>
       <c r="F375" s="13">
         <v>39009</v>
       </c>
     </row>
-    <row r="376" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A376" s="10">
         <v>410</v>
       </c>
       <c r="B376" s="29" t="s">
         <v>2176</v>
       </c>
       <c r="C376" s="11" t="s">
         <v>1254</v>
       </c>
       <c r="D376" s="12" t="s">
         <v>159</v>
       </c>
       <c r="E376" s="13">
         <v>38943</v>
       </c>
       <c r="F376" s="13">
         <v>39016</v>
       </c>
     </row>
-    <row r="377" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A377" s="10">
         <v>411</v>
       </c>
       <c r="B377" s="29" t="s">
         <v>2177</v>
       </c>
       <c r="C377" s="11" t="s">
         <v>1255</v>
       </c>
       <c r="D377" s="12" t="s">
         <v>139</v>
       </c>
       <c r="E377" s="13">
         <v>38945</v>
       </c>
       <c r="F377" s="13">
         <v>39042</v>
       </c>
     </row>
-    <row r="378" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A378" s="10">
         <v>412</v>
       </c>
       <c r="B378" s="29" t="s">
         <v>2178</v>
       </c>
       <c r="C378" s="11" t="s">
         <v>1256</v>
       </c>
       <c r="D378" s="12" t="s">
         <v>168</v>
       </c>
       <c r="E378" s="13">
         <v>38958</v>
       </c>
       <c r="F378" s="13">
         <v>39034</v>
       </c>
     </row>
-    <row r="379" spans="1:6" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A379" s="10">
         <v>413</v>
       </c>
       <c r="B379" s="29" t="s">
         <v>2179</v>
       </c>
       <c r="C379" s="11" t="s">
         <v>1330</v>
       </c>
       <c r="D379" s="12" t="s">
         <v>1261</v>
       </c>
       <c r="E379" s="13">
         <v>38960</v>
       </c>
       <c r="F379" s="13">
         <v>39034</v>
       </c>
     </row>
-    <row r="380" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A380" s="10">
         <v>414</v>
       </c>
       <c r="B380" s="29" t="s">
         <v>2180</v>
       </c>
       <c r="C380" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D380" s="12" t="s">
         <v>161</v>
       </c>
       <c r="E380" s="13">
         <v>38966</v>
       </c>
       <c r="F380" s="13">
         <v>39052</v>
       </c>
     </row>
-    <row r="381" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A381" s="10">
         <v>415</v>
       </c>
       <c r="B381" s="29" t="s">
         <v>2181</v>
       </c>
       <c r="C381" s="11" t="s">
         <v>1257</v>
       </c>
       <c r="D381" s="12" t="s">
         <v>160</v>
       </c>
       <c r="E381" s="13">
         <v>38966</v>
       </c>
       <c r="F381" s="13">
         <v>39056</v>
       </c>
     </row>
-    <row r="382" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A382" s="10">
         <v>416</v>
       </c>
       <c r="B382" s="29" t="s">
         <v>2182</v>
       </c>
       <c r="C382" s="11" t="s">
         <v>238</v>
       </c>
       <c r="D382" s="12" t="s">
         <v>1161</v>
       </c>
       <c r="E382" s="13">
         <v>38968</v>
       </c>
       <c r="F382" s="13">
         <v>39056</v>
       </c>
     </row>
-    <row r="383" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A383" s="10">
         <v>417</v>
       </c>
       <c r="B383" s="29" t="s">
         <v>2183</v>
       </c>
       <c r="C383" s="11" t="s">
         <v>1258</v>
       </c>
       <c r="D383" s="12" t="s">
         <v>169</v>
       </c>
       <c r="E383" s="13">
         <v>38968</v>
       </c>
       <c r="F383" s="13">
         <v>39058</v>
       </c>
     </row>
-    <row r="384" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A384" s="10">
         <v>418</v>
       </c>
       <c r="B384" s="29" t="s">
         <v>2184</v>
       </c>
       <c r="C384" s="11" t="s">
         <v>1259</v>
       </c>
       <c r="D384" s="12" t="s">
         <v>181</v>
       </c>
       <c r="E384" s="13">
         <v>38968</v>
       </c>
       <c r="F384" s="13">
         <v>39056</v>
       </c>
     </row>
-    <row r="385" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A385" s="10">
         <v>419</v>
       </c>
       <c r="B385" s="29" t="s">
         <v>2185</v>
       </c>
       <c r="C385" s="11" t="s">
         <v>1260</v>
       </c>
       <c r="D385" s="12" t="s">
         <v>863</v>
       </c>
       <c r="E385" s="13">
         <v>38973</v>
       </c>
       <c r="F385" s="13">
         <v>39155</v>
       </c>
     </row>
-    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A386" s="10">
         <v>420</v>
       </c>
       <c r="B386" s="29" t="s">
         <v>2186</v>
       </c>
       <c r="C386" s="11" t="s">
         <v>257</v>
       </c>
       <c r="D386" s="12" t="s">
         <v>170</v>
       </c>
       <c r="E386" s="13">
         <v>38980</v>
       </c>
       <c r="F386" s="13">
         <v>39071</v>
       </c>
     </row>
-    <row r="387" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A387" s="10">
         <v>421</v>
       </c>
       <c r="B387" s="29" t="s">
         <v>2187</v>
       </c>
       <c r="C387" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D387" s="12" t="s">
         <v>149</v>
       </c>
       <c r="E387" s="13">
         <v>38986</v>
       </c>
       <c r="F387" s="13">
         <v>39061</v>
       </c>
     </row>
-    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A388" s="10">
         <v>422</v>
       </c>
       <c r="B388" s="29" t="s">
         <v>2188</v>
       </c>
       <c r="C388" s="11" t="s">
         <v>1262</v>
       </c>
       <c r="D388" s="12" t="s">
         <v>268</v>
       </c>
       <c r="E388" s="13">
         <v>38987</v>
       </c>
       <c r="F388" s="13">
         <v>39065</v>
       </c>
     </row>
-    <row r="389" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A389" s="10">
         <v>423</v>
       </c>
       <c r="B389" s="29" t="s">
         <v>2189</v>
       </c>
       <c r="C389" s="11" t="s">
         <v>1263</v>
       </c>
       <c r="D389" s="12" t="s">
         <v>151</v>
       </c>
       <c r="E389" s="13">
         <v>38996</v>
       </c>
       <c r="F389" s="13">
         <v>39071</v>
       </c>
     </row>
-    <row r="390" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A390" s="10">
         <v>424</v>
       </c>
       <c r="B390" s="29" t="s">
         <v>2190</v>
       </c>
       <c r="C390" s="11" t="s">
         <v>578</v>
       </c>
       <c r="D390" s="11" t="s">
         <v>1271</v>
       </c>
       <c r="E390" s="13">
         <v>38996</v>
       </c>
       <c r="F390" s="13">
         <v>39071</v>
       </c>
     </row>
-    <row r="391" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:6" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A391" s="10">
         <v>425</v>
       </c>
       <c r="B391" s="29" t="s">
         <v>2191</v>
       </c>
       <c r="C391" s="11" t="s">
         <v>1264</v>
       </c>
       <c r="D391" s="12" t="s">
         <v>269</v>
       </c>
       <c r="E391" s="13">
         <v>39020</v>
       </c>
       <c r="F391" s="13">
         <v>39085</v>
       </c>
     </row>
-    <row r="392" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A392" s="10">
         <v>426</v>
       </c>
       <c r="B392" s="29" t="s">
         <v>2192</v>
       </c>
       <c r="C392" s="11" t="s">
         <v>1313</v>
       </c>
       <c r="D392" s="12" t="s">
         <v>270</v>
       </c>
       <c r="E392" s="13">
         <v>39022</v>
       </c>
       <c r="F392" s="13">
         <v>39098</v>
       </c>
     </row>
-    <row r="393" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:6" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A393" s="10">
         <v>427</v>
       </c>
       <c r="B393" s="29" t="s">
         <v>2193</v>
       </c>
       <c r="C393" s="11" t="s">
         <v>577</v>
       </c>
       <c r="D393" s="12" t="s">
         <v>300</v>
       </c>
       <c r="E393" s="13">
         <v>39022</v>
       </c>
       <c r="F393" s="13">
         <v>39140</v>
       </c>
     </row>
-    <row r="394" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A394" s="10">
         <v>428</v>
       </c>
       <c r="B394" s="29" t="s">
         <v>2194</v>
       </c>
       <c r="C394" s="11" t="s">
         <v>1265</v>
       </c>
       <c r="D394" s="12" t="s">
         <v>175</v>
       </c>
       <c r="E394" s="13">
         <v>39022</v>
       </c>
       <c r="F394" s="13">
         <v>39198</v>
       </c>
     </row>
-    <row r="395" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A395" s="10">
         <v>429</v>
       </c>
       <c r="B395" s="29" t="s">
         <v>2195</v>
       </c>
       <c r="C395" s="11" t="s">
         <v>1266</v>
       </c>
       <c r="D395" s="12" t="s">
         <v>760</v>
       </c>
       <c r="E395" s="13">
         <v>39028</v>
       </c>
       <c r="F395" s="13">
         <v>39105</v>
       </c>
     </row>
-    <row r="396" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A396" s="10">
         <v>430</v>
       </c>
       <c r="B396" s="29" t="s">
         <v>2196</v>
       </c>
       <c r="C396" s="11" t="s">
         <v>1314</v>
       </c>
       <c r="D396" s="12" t="s">
         <v>760</v>
       </c>
       <c r="E396" s="13">
         <v>39028</v>
       </c>
       <c r="F396" s="13">
         <v>39105</v>
       </c>
     </row>
-    <row r="397" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A397" s="10">
         <v>431</v>
       </c>
       <c r="B397" s="29" t="s">
         <v>2197</v>
       </c>
       <c r="C397" s="11" t="s">
         <v>1468</v>
       </c>
       <c r="D397" s="12" t="s">
         <v>760</v>
       </c>
       <c r="E397" s="13">
         <v>39029</v>
       </c>
       <c r="F397" s="13">
         <v>39105</v>
       </c>
     </row>
-    <row r="398" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A398" s="10">
         <v>433</v>
       </c>
       <c r="B398" s="29" t="s">
         <v>2198</v>
       </c>
       <c r="C398" s="11" t="s">
         <v>1267</v>
       </c>
       <c r="D398" s="12" t="s">
         <v>271</v>
       </c>
       <c r="E398" s="13">
         <v>39041</v>
       </c>
       <c r="F398" s="13">
         <v>39105</v>
       </c>
     </row>
-    <row r="399" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A399" s="10">
         <v>434</v>
       </c>
       <c r="B399" s="29" t="s">
         <v>2199</v>
       </c>
       <c r="C399" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D399" s="12" t="s">
         <v>161</v>
       </c>
       <c r="E399" s="13">
         <v>39066</v>
       </c>
       <c r="F399" s="13">
         <v>39141</v>
       </c>
     </row>
-    <row r="400" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A400" s="10">
         <v>437</v>
       </c>
       <c r="B400" s="29" t="s">
         <v>2200</v>
       </c>
       <c r="C400" s="11" t="s">
         <v>1268</v>
       </c>
       <c r="D400" s="12" t="s">
         <v>273</v>
       </c>
       <c r="E400" s="13">
         <v>39080</v>
       </c>
       <c r="F400" s="13">
         <v>39155</v>
       </c>
     </row>
-    <row r="401" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A401" s="10">
         <v>438</v>
       </c>
       <c r="B401" s="29" t="s">
         <v>2201</v>
       </c>
       <c r="C401" s="11" t="s">
         <v>1269</v>
       </c>
       <c r="D401" s="12" t="s">
         <v>294</v>
       </c>
       <c r="E401" s="13">
         <v>39085</v>
       </c>
       <c r="F401" s="13">
         <v>39161</v>
       </c>
     </row>
-    <row r="402" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A402" s="10">
         <v>441</v>
       </c>
       <c r="B402" s="29" t="s">
         <v>2202</v>
       </c>
       <c r="C402" s="11" t="s">
         <v>1270</v>
       </c>
       <c r="D402" s="12" t="s">
         <v>1161</v>
       </c>
       <c r="E402" s="13">
         <v>39104</v>
       </c>
       <c r="F402" s="13">
         <v>39184</v>
       </c>
     </row>
-    <row r="403" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A403" s="10">
         <v>442</v>
       </c>
       <c r="B403" s="29" t="s">
         <v>2203</v>
       </c>
       <c r="C403" s="11" t="s">
         <v>1272</v>
       </c>
       <c r="D403" s="12" t="s">
         <v>144</v>
       </c>
       <c r="E403" s="13">
         <v>39108</v>
       </c>
       <c r="F403" s="13">
         <v>39192</v>
       </c>
     </row>
-    <row r="404" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A404" s="10">
         <v>443</v>
       </c>
       <c r="B404" s="29" t="s">
         <v>2204</v>
       </c>
       <c r="C404" s="11" t="s">
         <v>1469</v>
       </c>
       <c r="D404" s="12" t="s">
         <v>760</v>
       </c>
       <c r="E404" s="13">
         <v>39113</v>
       </c>
       <c r="F404" s="13">
         <v>39189</v>
       </c>
     </row>
-    <row r="405" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:6" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A405" s="10">
         <v>444</v>
       </c>
       <c r="B405" s="29" t="s">
         <v>2205</v>
       </c>
       <c r="C405" s="11" t="s">
         <v>1273</v>
       </c>
       <c r="D405" s="12" t="s">
         <v>760</v>
       </c>
       <c r="E405" s="13">
         <v>39113</v>
       </c>
       <c r="F405" s="13">
         <v>39189</v>
       </c>
     </row>
-    <row r="406" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A406" s="10">
         <v>445</v>
       </c>
       <c r="B406" s="29" t="s">
         <v>2206</v>
       </c>
       <c r="C406" s="11" t="s">
         <v>265</v>
       </c>
       <c r="D406" s="12" t="s">
         <v>760</v>
       </c>
       <c r="E406" s="13">
         <v>39113</v>
       </c>
       <c r="F406" s="13">
         <v>39189</v>
       </c>
     </row>
-    <row r="407" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A407" s="10">
         <v>446</v>
       </c>
       <c r="B407" s="29" t="s">
         <v>2207</v>
       </c>
       <c r="C407" s="11" t="s">
         <v>1274</v>
       </c>
       <c r="D407" s="12" t="s">
         <v>274</v>
       </c>
       <c r="E407" s="13">
         <v>39118</v>
       </c>
       <c r="F407" s="13">
         <v>39196</v>
       </c>
     </row>
-    <row r="408" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A408" s="10">
         <v>447</v>
       </c>
       <c r="B408" s="29" t="s">
         <v>2208</v>
       </c>
       <c r="C408" s="11" t="s">
         <v>1275</v>
       </c>
       <c r="D408" s="12" t="s">
         <v>282</v>
       </c>
       <c r="E408" s="13">
         <v>39129</v>
       </c>
       <c r="F408" s="13">
         <v>39217</v>
       </c>
     </row>
-    <row r="409" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A409" s="10">
         <v>448</v>
       </c>
       <c r="B409" s="29" t="s">
         <v>2209</v>
       </c>
       <c r="C409" s="11" t="s">
         <v>1276</v>
       </c>
       <c r="D409" s="12" t="s">
         <v>1253</v>
       </c>
       <c r="E409" s="13">
         <v>39134</v>
       </c>
       <c r="F409" s="13">
         <v>39219</v>
       </c>
     </row>
-    <row r="410" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A410" s="10">
         <v>449</v>
       </c>
       <c r="B410" s="29" t="s">
         <v>2210</v>
       </c>
       <c r="C410" s="11" t="s">
         <v>1277</v>
       </c>
       <c r="D410" s="12" t="s">
         <v>798</v>
       </c>
       <c r="E410" s="13">
         <v>39135</v>
       </c>
       <c r="F410" s="13">
         <v>39217</v>
       </c>
     </row>
-    <row r="411" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A411" s="10">
         <v>450</v>
       </c>
       <c r="B411" s="29" t="s">
         <v>2211</v>
       </c>
       <c r="C411" s="11" t="s">
         <v>1278</v>
       </c>
       <c r="D411" s="12" t="s">
         <v>271</v>
       </c>
       <c r="E411" s="13">
         <v>39142</v>
       </c>
       <c r="F411" s="13">
         <v>39217</v>
       </c>
     </row>
-    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A412" s="10">
         <v>452</v>
       </c>
       <c r="B412" s="29" t="s">
         <v>2212</v>
       </c>
       <c r="C412" s="11" t="s">
         <v>1279</v>
       </c>
       <c r="D412" s="12" t="s">
         <v>181</v>
       </c>
       <c r="E412" s="13">
         <v>39146</v>
       </c>
       <c r="F412" s="13">
         <v>39224</v>
       </c>
     </row>
-    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A413" s="10">
         <v>453</v>
       </c>
       <c r="B413" s="29" t="s">
         <v>2213</v>
       </c>
       <c r="C413" s="11" t="s">
         <v>1280</v>
       </c>
       <c r="D413" s="12" t="s">
         <v>163</v>
       </c>
       <c r="E413" s="13">
         <v>39147</v>
       </c>
       <c r="F413" s="13">
         <v>39241</v>
       </c>
     </row>
-    <row r="414" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A414" s="10">
         <v>454</v>
       </c>
       <c r="B414" s="29" t="s">
         <v>2214</v>
       </c>
       <c r="C414" s="11" t="s">
         <v>1281</v>
       </c>
       <c r="D414" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E414" s="13">
         <v>39148</v>
       </c>
       <c r="F414" s="13">
         <v>39226</v>
       </c>
     </row>
-    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A415" s="10">
         <v>456</v>
       </c>
       <c r="B415" s="29" t="s">
         <v>2215</v>
       </c>
       <c r="C415" s="11" t="s">
         <v>1282</v>
       </c>
       <c r="D415" s="12" t="s">
         <v>294</v>
       </c>
       <c r="E415" s="13">
         <v>39155</v>
       </c>
       <c r="F415" s="13">
         <v>39252</v>
       </c>
     </row>
-    <row r="416" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A416" s="10">
         <v>457</v>
       </c>
       <c r="B416" s="29" t="s">
         <v>2216</v>
       </c>
       <c r="C416" s="11" t="s">
         <v>1283</v>
       </c>
       <c r="D416" s="12" t="s">
         <v>276</v>
       </c>
       <c r="E416" s="13">
         <v>39168</v>
       </c>
       <c r="F416" s="13">
         <v>39251</v>
       </c>
     </row>
-    <row r="417" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A417" s="10">
         <v>460</v>
       </c>
       <c r="B417" s="29" t="s">
         <v>2217</v>
       </c>
       <c r="C417" s="11" t="s">
         <v>314</v>
       </c>
       <c r="D417" s="12" t="s">
         <v>275</v>
       </c>
       <c r="E417" s="13">
         <v>39181</v>
       </c>
       <c r="F417" s="13">
         <v>39308</v>
       </c>
     </row>
-    <row r="418" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:6" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A418" s="10">
         <v>461</v>
       </c>
       <c r="B418" s="29" t="s">
         <v>2218</v>
       </c>
       <c r="C418" s="11" t="s">
         <v>1284</v>
       </c>
       <c r="D418" s="12" t="s">
         <v>861</v>
       </c>
       <c r="E418" s="13">
         <v>39213</v>
       </c>
       <c r="F418" s="13">
         <v>39304</v>
       </c>
     </row>
-    <row r="419" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A419" s="10">
         <v>462</v>
       </c>
       <c r="B419" s="29" t="s">
         <v>2219</v>
       </c>
       <c r="C419" s="11" t="s">
         <v>1285</v>
       </c>
       <c r="D419" s="12" t="s">
         <v>270</v>
       </c>
       <c r="E419" s="13">
         <v>39220</v>
       </c>
       <c r="F419" s="13">
         <v>39304</v>
       </c>
     </row>
-    <row r="420" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A420" s="10">
         <v>463</v>
       </c>
       <c r="B420" s="29" t="s">
         <v>2220</v>
       </c>
       <c r="C420" s="11" t="s">
         <v>1286</v>
       </c>
       <c r="D420" s="12" t="s">
         <v>282</v>
       </c>
       <c r="E420" s="13">
         <v>39231</v>
       </c>
       <c r="F420" s="13">
         <v>39304</v>
       </c>
     </row>
-    <row r="421" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A421" s="10">
         <v>464</v>
       </c>
       <c r="B421" s="29" t="s">
         <v>2221</v>
       </c>
       <c r="C421" s="11" t="s">
         <v>1287</v>
       </c>
       <c r="D421" s="11" t="s">
         <v>1296</v>
       </c>
       <c r="E421" s="13">
         <v>39220</v>
       </c>
       <c r="F421" s="13">
         <v>39304</v>
       </c>
     </row>
-    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A422" s="10">
         <v>465</v>
       </c>
       <c r="B422" s="29" t="s">
         <v>2222</v>
       </c>
       <c r="C422" s="11" t="s">
         <v>1288</v>
       </c>
       <c r="D422" s="12" t="s">
         <v>277</v>
       </c>
       <c r="E422" s="13">
         <v>39234</v>
       </c>
       <c r="F422" s="13">
         <v>39309</v>
       </c>
     </row>
-    <row r="423" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A423" s="10">
         <v>466</v>
       </c>
       <c r="B423" s="29" t="s">
         <v>2223</v>
       </c>
       <c r="C423" s="11" t="s">
         <v>1464</v>
       </c>
       <c r="D423" s="12" t="s">
         <v>169</v>
       </c>
       <c r="E423" s="13">
         <v>39217</v>
       </c>
       <c r="F423" s="13">
         <v>39310</v>
       </c>
     </row>
-    <row r="424" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A424" s="10">
         <v>468</v>
       </c>
       <c r="B424" s="29" t="s">
         <v>2224</v>
       </c>
       <c r="C424" s="11" t="s">
         <v>1496</v>
       </c>
       <c r="D424" s="12" t="s">
         <v>278</v>
       </c>
       <c r="E424" s="13">
         <v>39269</v>
       </c>
       <c r="F424" s="13">
         <v>39343</v>
       </c>
     </row>
-    <row r="425" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A425" s="10">
         <v>469</v>
       </c>
       <c r="B425" s="29" t="s">
         <v>2225</v>
       </c>
       <c r="C425" s="11" t="s">
         <v>1289</v>
       </c>
       <c r="D425" s="12" t="s">
         <v>276</v>
       </c>
       <c r="E425" s="13">
         <v>39269</v>
       </c>
       <c r="F425" s="13">
         <v>39344</v>
       </c>
     </row>
-    <row r="426" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A426" s="10">
         <v>470</v>
       </c>
       <c r="B426" s="29" t="s">
         <v>2226</v>
       </c>
       <c r="C426" s="11" t="s">
         <v>1290</v>
       </c>
       <c r="D426" s="12" t="s">
         <v>292</v>
       </c>
       <c r="E426" s="13">
         <v>39281</v>
       </c>
       <c r="F426" s="13">
         <v>39358</v>
       </c>
     </row>
-    <row r="427" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A427" s="10">
         <v>471</v>
       </c>
       <c r="B427" s="29" t="s">
         <v>2227</v>
       </c>
       <c r="C427" s="11" t="s">
         <v>1291</v>
       </c>
       <c r="D427" s="12" t="s">
         <v>1297</v>
       </c>
       <c r="E427" s="13">
         <v>39276</v>
       </c>
       <c r="F427" s="13">
         <v>39358</v>
       </c>
     </row>
-    <row r="428" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A428" s="10">
         <v>472</v>
       </c>
       <c r="B428" s="29" t="s">
         <v>2228</v>
       </c>
       <c r="C428" s="11" t="s">
         <v>1463</v>
       </c>
       <c r="D428" s="12" t="s">
         <v>173</v>
       </c>
       <c r="E428" s="13">
         <v>39287</v>
       </c>
       <c r="F428" s="13">
         <v>39370</v>
       </c>
     </row>
-    <row r="429" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A429" s="10">
         <v>473</v>
       </c>
       <c r="B429" s="29" t="s">
         <v>2229</v>
       </c>
       <c r="C429" s="11" t="s">
         <v>1292</v>
       </c>
       <c r="D429" s="11" t="s">
         <v>1298</v>
       </c>
       <c r="E429" s="13">
         <v>39300</v>
       </c>
       <c r="F429" s="13">
         <v>39374</v>
       </c>
     </row>
-    <row r="430" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:6" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A430" s="10">
         <v>474</v>
       </c>
       <c r="B430" s="29" t="s">
         <v>2230</v>
       </c>
       <c r="C430" s="11" t="s">
         <v>1293</v>
       </c>
       <c r="D430" s="12" t="s">
         <v>181</v>
       </c>
       <c r="E430" s="13">
         <v>39303</v>
       </c>
       <c r="F430" s="13">
         <v>39385</v>
       </c>
     </row>
-    <row r="431" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A431" s="10">
         <v>476</v>
       </c>
       <c r="B431" s="29" t="s">
         <v>2231</v>
       </c>
       <c r="C431" s="11" t="s">
         <v>1294</v>
       </c>
       <c r="D431" s="12" t="s">
         <v>999</v>
       </c>
       <c r="E431" s="13">
         <v>39317</v>
       </c>
       <c r="F431" s="13">
         <v>39392</v>
       </c>
     </row>
-    <row r="432" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A432" s="10">
         <v>477</v>
       </c>
       <c r="B432" s="29" t="s">
         <v>2232</v>
       </c>
       <c r="C432" s="11" t="s">
         <v>1295</v>
       </c>
       <c r="D432" s="12" t="s">
         <v>290</v>
       </c>
       <c r="E432" s="13">
         <v>39321</v>
       </c>
       <c r="F432" s="13">
         <v>39402</v>
       </c>
     </row>
-    <row r="433" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:6" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A433" s="10">
         <v>478</v>
       </c>
       <c r="B433" s="29" t="s">
         <v>2233</v>
       </c>
       <c r="C433" s="11" t="s">
         <v>213</v>
       </c>
       <c r="D433" s="12" t="s">
         <v>279</v>
       </c>
       <c r="E433" s="13">
         <v>39330</v>
       </c>
       <c r="F433" s="13">
         <v>39423</v>
       </c>
     </row>
-    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A434" s="10">
         <v>479</v>
       </c>
       <c r="B434" s="29" t="s">
         <v>2234</v>
       </c>
       <c r="C434" s="11" t="s">
         <v>214</v>
       </c>
       <c r="D434" s="11" t="s">
         <v>1306</v>
       </c>
       <c r="E434" s="13">
         <v>39332</v>
       </c>
       <c r="F434" s="13">
         <v>39430</v>
       </c>
     </row>
-    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A435" s="10">
         <v>480</v>
       </c>
       <c r="B435" s="29" t="s">
         <v>2235</v>
       </c>
       <c r="C435" s="11" t="s">
         <v>1299</v>
       </c>
       <c r="D435" s="11" t="s">
         <v>1307</v>
       </c>
       <c r="E435" s="13">
         <v>39332</v>
       </c>
       <c r="F435" s="13">
         <v>39430</v>
       </c>
     </row>
-    <row r="436" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A436" s="10">
         <v>481</v>
       </c>
       <c r="B436" s="29" t="s">
         <v>2236</v>
       </c>
       <c r="C436" s="11" t="s">
         <v>1300</v>
       </c>
       <c r="D436" s="11" t="s">
         <v>1311</v>
       </c>
       <c r="E436" s="13">
         <v>39336</v>
       </c>
       <c r="F436" s="13">
         <v>39423</v>
       </c>
     </row>
-    <row r="437" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A437" s="10">
         <v>482</v>
       </c>
       <c r="B437" s="29" t="s">
         <v>2237</v>
       </c>
       <c r="C437" s="11" t="s">
         <v>1301</v>
       </c>
       <c r="D437" s="12" t="s">
         <v>1308</v>
       </c>
       <c r="E437" s="13">
         <v>39343</v>
       </c>
       <c r="F437" s="13">
         <v>39423</v>
       </c>
     </row>
-    <row r="438" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A438" s="10">
         <v>483</v>
       </c>
       <c r="B438" s="29" t="s">
         <v>2238</v>
       </c>
       <c r="C438" s="11" t="s">
         <v>1302</v>
       </c>
       <c r="D438" s="12" t="s">
         <v>659</v>
       </c>
       <c r="E438" s="13">
         <v>39343</v>
       </c>
       <c r="F438" s="13">
         <v>39423</v>
       </c>
     </row>
-    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A439" s="10">
         <v>484</v>
       </c>
       <c r="B439" s="29" t="s">
         <v>2239</v>
       </c>
       <c r="C439" s="11" t="s">
         <v>215</v>
       </c>
       <c r="D439" s="12" t="s">
         <v>116</v>
       </c>
       <c r="E439" s="13">
         <v>39356</v>
       </c>
       <c r="F439" s="13">
         <v>39436</v>
       </c>
     </row>
-    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A440" s="10">
         <v>485</v>
       </c>
       <c r="B440" s="29" t="s">
         <v>2240</v>
       </c>
       <c r="C440" s="11" t="s">
         <v>216</v>
       </c>
       <c r="D440" s="11" t="s">
         <v>1309</v>
       </c>
       <c r="E440" s="13">
         <v>39358</v>
       </c>
       <c r="F440" s="13">
         <v>39436</v>
       </c>
     </row>
-    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A441" s="10">
         <v>486</v>
       </c>
       <c r="B441" s="29" t="s">
         <v>2241</v>
       </c>
       <c r="C441" s="11" t="s">
         <v>1303</v>
       </c>
       <c r="D441" s="12" t="s">
         <v>177</v>
       </c>
       <c r="E441" s="13">
         <v>39379</v>
       </c>
       <c r="F441" s="13">
         <v>39535</v>
       </c>
     </row>
-    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A442" s="10">
         <v>487</v>
       </c>
       <c r="B442" s="29" t="s">
         <v>2242</v>
       </c>
       <c r="C442" s="11" t="s">
         <v>1477</v>
       </c>
       <c r="D442" s="12" t="s">
         <v>283</v>
       </c>
       <c r="E442" s="13">
         <v>39392</v>
       </c>
       <c r="F442" s="13">
         <v>39490</v>
       </c>
     </row>
-    <row r="443" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A443" s="10">
         <v>488</v>
       </c>
       <c r="B443" s="29" t="s">
         <v>2243</v>
       </c>
       <c r="C443" s="11" t="s">
         <v>1304</v>
       </c>
       <c r="D443" s="12" t="s">
         <v>270</v>
       </c>
       <c r="E443" s="13">
         <v>39412</v>
       </c>
       <c r="F443" s="13">
         <v>39517</v>
       </c>
     </row>
-    <row r="444" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A444" s="10">
         <v>489</v>
       </c>
       <c r="B444" s="29" t="s">
         <v>2244</v>
       </c>
       <c r="C444" s="11" t="s">
         <v>217</v>
       </c>
       <c r="D444" s="12" t="s">
         <v>143</v>
       </c>
       <c r="E444" s="13">
         <v>39430</v>
       </c>
       <c r="F444" s="13">
         <v>39506</v>
       </c>
     </row>
-    <row r="445" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A445" s="10">
         <v>490</v>
       </c>
       <c r="B445" s="29" t="s">
         <v>2245</v>
       </c>
       <c r="C445" s="11" t="s">
         <v>1305</v>
       </c>
       <c r="D445" s="11" t="s">
         <v>1310</v>
       </c>
       <c r="E445" s="13">
         <v>39419</v>
       </c>
       <c r="F445" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="446" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A446" s="10">
         <v>491</v>
       </c>
       <c r="B446" s="29" t="s">
         <v>2246</v>
       </c>
       <c r="C446" s="11" t="s">
         <v>218</v>
       </c>
       <c r="D446" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E446" s="13">
         <v>39419</v>
       </c>
       <c r="F446" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A447" s="10">
         <v>492</v>
       </c>
       <c r="B447" s="29" t="s">
         <v>2247</v>
       </c>
       <c r="C447" s="11" t="s">
         <v>219</v>
       </c>
       <c r="D447" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E447" s="13">
         <v>39419</v>
       </c>
       <c r="F447" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="448" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A448" s="10">
         <v>493</v>
       </c>
       <c r="B448" s="29" t="s">
         <v>2248</v>
       </c>
       <c r="C448" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D448" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E448" s="13">
         <v>39419</v>
       </c>
       <c r="F448" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="449" spans="1:6" ht="94.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:6" ht="94.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A449" s="10">
         <v>494</v>
       </c>
       <c r="B449" s="29" t="s">
         <v>2249</v>
       </c>
       <c r="C449" s="11" t="s">
         <v>266</v>
       </c>
       <c r="D449" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E449" s="13">
         <v>39419</v>
       </c>
       <c r="F449" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="450" spans="1:6" ht="110.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="450" spans="1:6" ht="110.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A450" s="10">
         <v>495</v>
       </c>
       <c r="B450" s="29" t="s">
         <v>2250</v>
       </c>
       <c r="C450" s="11" t="s">
         <v>320</v>
       </c>
       <c r="D450" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E450" s="13">
         <v>39419</v>
       </c>
       <c r="F450" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="451" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A451" s="10">
         <v>496</v>
       </c>
       <c r="B451" s="29" t="s">
         <v>2251</v>
       </c>
       <c r="C451" s="11" t="s">
         <v>321</v>
       </c>
       <c r="D451" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E451" s="13">
         <v>39419</v>
       </c>
       <c r="F451" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="452" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A452" s="10">
         <v>497</v>
       </c>
       <c r="B452" s="29" t="s">
         <v>2252</v>
       </c>
       <c r="C452" s="11" t="s">
         <v>241</v>
       </c>
       <c r="D452" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E452" s="13">
         <v>39419</v>
       </c>
       <c r="F452" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="453" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A453" s="10">
         <v>498</v>
       </c>
       <c r="B453" s="29" t="s">
         <v>2253</v>
       </c>
       <c r="C453" s="11" t="s">
         <v>242</v>
       </c>
       <c r="D453" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E453" s="13">
         <v>39419</v>
       </c>
       <c r="F453" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="454" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="454" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A454" s="10">
         <v>499</v>
       </c>
       <c r="B454" s="29" t="s">
         <v>2254</v>
       </c>
       <c r="C454" s="11" t="s">
         <v>243</v>
       </c>
       <c r="D454" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E454" s="13">
         <v>39419</v>
       </c>
       <c r="F454" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="455" spans="1:6" ht="57.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:6" ht="57.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A455" s="10">
         <v>500</v>
       </c>
       <c r="B455" s="29" t="s">
         <v>2255</v>
       </c>
       <c r="C455" s="11" t="s">
         <v>718</v>
       </c>
       <c r="D455" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E455" s="13">
         <v>39419</v>
       </c>
       <c r="F455" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="456" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A456" s="10">
         <v>501</v>
       </c>
       <c r="B456" s="29" t="s">
         <v>2256</v>
       </c>
       <c r="C456" s="11" t="s">
         <v>719</v>
       </c>
       <c r="D456" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E456" s="13">
         <v>39419</v>
       </c>
       <c r="F456" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="457" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A457" s="10">
         <v>502</v>
       </c>
       <c r="B457" s="29" t="s">
         <v>2257</v>
       </c>
       <c r="C457" s="11" t="s">
         <v>720</v>
       </c>
       <c r="D457" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E457" s="13">
         <v>39419</v>
       </c>
       <c r="F457" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="458" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A458" s="10">
         <v>503</v>
       </c>
       <c r="B458" s="29" t="s">
         <v>2258</v>
       </c>
       <c r="C458" s="11" t="s">
         <v>721</v>
       </c>
       <c r="D458" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E458" s="13">
         <v>39419</v>
       </c>
       <c r="F458" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="459" spans="1:6" ht="46.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:6" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A459" s="10">
         <v>504</v>
       </c>
       <c r="B459" s="29" t="s">
         <v>2259</v>
       </c>
       <c r="C459" s="11" t="s">
         <v>722</v>
       </c>
       <c r="D459" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E459" s="13">
         <v>39419</v>
       </c>
       <c r="F459" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="460" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A460" s="10">
         <v>505</v>
       </c>
       <c r="B460" s="29" t="s">
         <v>2260</v>
       </c>
       <c r="C460" s="11" t="s">
         <v>723</v>
       </c>
       <c r="D460" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E460" s="13">
         <v>39419</v>
       </c>
       <c r="F460" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="461" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A461" s="10">
         <v>506</v>
       </c>
       <c r="B461" s="29" t="s">
         <v>2261</v>
       </c>
       <c r="C461" s="11" t="s">
         <v>724</v>
       </c>
       <c r="D461" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E461" s="13">
         <v>39419</v>
       </c>
       <c r="F461" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="462" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A462" s="10">
         <v>507</v>
       </c>
       <c r="B462" s="29" t="s">
         <v>2262</v>
       </c>
       <c r="C462" s="11" t="s">
         <v>725</v>
       </c>
       <c r="D462" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E462" s="13">
         <v>39419</v>
       </c>
       <c r="F462" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="463" spans="1:6" ht="66" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:6" ht="62.15" x14ac:dyDescent="0.3">
       <c r="A463" s="10">
         <v>508</v>
       </c>
       <c r="B463" s="29" t="s">
         <v>2263</v>
       </c>
       <c r="C463" s="11" t="s">
         <v>726</v>
       </c>
       <c r="D463" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E463" s="13">
         <v>39419</v>
       </c>
       <c r="F463" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="464" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A464" s="10">
         <v>509</v>
       </c>
       <c r="B464" s="29" t="s">
         <v>2264</v>
       </c>
       <c r="C464" s="11" t="s">
         <v>727</v>
       </c>
       <c r="D464" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E464" s="13">
         <v>39419</v>
       </c>
       <c r="F464" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="465" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="465" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A465" s="10">
         <v>510</v>
       </c>
       <c r="B465" s="29" t="s">
         <v>2265</v>
       </c>
       <c r="C465" s="11" t="s">
         <v>728</v>
       </c>
       <c r="D465" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E465" s="13">
         <v>39419</v>
       </c>
       <c r="F465" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="466" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A466" s="10">
         <v>511</v>
       </c>
       <c r="B466" s="29" t="s">
         <v>2266</v>
       </c>
       <c r="C466" s="11" t="s">
         <v>729</v>
       </c>
       <c r="D466" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E466" s="13">
         <v>39419</v>
       </c>
       <c r="F466" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="467" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A467" s="10">
         <v>512</v>
       </c>
       <c r="B467" s="29" t="s">
         <v>2267</v>
       </c>
       <c r="C467" s="11" t="s">
         <v>1454</v>
       </c>
       <c r="D467" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E467" s="13">
         <v>39419</v>
       </c>
       <c r="F467" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="468" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A468" s="10">
         <v>513</v>
       </c>
       <c r="B468" s="29" t="s">
         <v>2268</v>
       </c>
       <c r="C468" s="11" t="s">
         <v>730</v>
       </c>
       <c r="D468" s="12" t="s">
         <v>862</v>
       </c>
       <c r="E468" s="13">
         <v>39419</v>
       </c>
       <c r="F468" s="13">
         <v>39498</v>
       </c>
     </row>
-    <row r="469" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A469" s="10">
         <v>514</v>
       </c>
       <c r="B469" s="29" t="s">
         <v>2269</v>
       </c>
       <c r="C469" s="11" t="s">
         <v>731</v>
       </c>
       <c r="D469" s="12" t="s">
         <v>177</v>
       </c>
       <c r="E469" s="13">
         <v>39427</v>
       </c>
       <c r="F469" s="13">
         <v>39535</v>
       </c>
     </row>
-    <row r="470" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="470" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A470" s="10">
         <v>515</v>
       </c>
       <c r="B470" s="29" t="s">
         <v>2270</v>
       </c>
       <c r="C470" s="11" t="s">
         <v>732</v>
       </c>
       <c r="D470" s="12" t="s">
         <v>280</v>
       </c>
       <c r="E470" s="13">
         <v>39428</v>
       </c>
       <c r="F470" s="13">
         <v>39517</v>
       </c>
     </row>
-    <row r="471" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A471" s="10">
         <v>516</v>
       </c>
       <c r="B471" s="29" t="s">
         <v>2271</v>
       </c>
       <c r="C471" s="11" t="s">
         <v>1465</v>
       </c>
       <c r="D471" s="12" t="s">
         <v>733</v>
       </c>
       <c r="E471" s="13">
         <v>39429</v>
       </c>
       <c r="F471" s="13">
         <v>39504</v>
       </c>
     </row>
-    <row r="472" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A472" s="10">
         <v>517</v>
       </c>
       <c r="B472" s="29" t="s">
         <v>2272</v>
       </c>
       <c r="C472" s="11" t="s">
         <v>1480</v>
       </c>
       <c r="D472" s="12" t="s">
         <v>281</v>
       </c>
       <c r="E472" s="13">
         <v>39430</v>
       </c>
       <c r="F472" s="13">
         <v>39560</v>
       </c>
     </row>
-    <row r="473" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A473" s="10">
         <v>518</v>
       </c>
       <c r="B473" s="29" t="s">
         <v>2273</v>
       </c>
       <c r="C473" s="11" t="s">
         <v>734</v>
       </c>
       <c r="D473" s="12" t="s">
         <v>735</v>
       </c>
       <c r="E473" s="13">
         <v>39433</v>
       </c>
       <c r="F473" s="13">
         <v>39517</v>
       </c>
     </row>
-    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A474" s="10">
         <v>519</v>
       </c>
       <c r="B474" s="29" t="s">
         <v>2274</v>
       </c>
       <c r="C474" s="11" t="s">
         <v>1291</v>
       </c>
       <c r="D474" s="12" t="s">
         <v>1297</v>
       </c>
       <c r="E474" s="13">
         <v>39450</v>
       </c>
       <c r="F474" s="13">
         <v>39699</v>
       </c>
     </row>
-    <row r="475" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A475" s="10">
         <v>520</v>
       </c>
       <c r="B475" s="29" t="s">
         <v>2275</v>
       </c>
       <c r="C475" s="11" t="s">
         <v>267</v>
       </c>
       <c r="D475" s="12" t="s">
         <v>172</v>
       </c>
       <c r="E475" s="13">
         <v>39450</v>
       </c>
       <c r="F475" s="13">
         <v>39559</v>
       </c>
     </row>
-    <row r="476" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A476" s="10">
         <v>521</v>
       </c>
       <c r="B476" s="29" t="s">
         <v>2276</v>
       </c>
       <c r="C476" s="11" t="s">
         <v>1331</v>
       </c>
       <c r="D476" s="12" t="s">
         <v>857</v>
       </c>
       <c r="E476" s="13">
         <v>39451</v>
       </c>
       <c r="F476" s="13">
         <v>39518</v>
       </c>
     </row>
-    <row r="477" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A477" s="10">
         <v>525</v>
       </c>
       <c r="B477" s="29" t="s">
         <v>2277</v>
       </c>
       <c r="C477" s="11" t="s">
         <v>1463</v>
       </c>
       <c r="D477" s="12" t="s">
         <v>173</v>
       </c>
       <c r="E477" s="13">
         <v>39484</v>
       </c>
       <c r="F477" s="13">
         <v>39559</v>
       </c>
     </row>
-    <row r="478" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A478" s="10">
         <v>526</v>
       </c>
       <c r="B478" s="29" t="s">
         <v>2278</v>
       </c>
       <c r="C478" s="11" t="s">
         <v>736</v>
       </c>
       <c r="D478" s="12" t="s">
         <v>174</v>
       </c>
       <c r="E478" s="13">
         <v>39492</v>
       </c>
       <c r="F478" s="13">
         <v>39569</v>
       </c>
     </row>
-    <row r="479" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A479" s="10">
         <v>527</v>
       </c>
       <c r="B479" s="29" t="s">
         <v>2279</v>
       </c>
       <c r="C479" s="11" t="s">
         <v>737</v>
       </c>
       <c r="D479" s="12" t="s">
         <v>175</v>
       </c>
       <c r="E479" s="13">
         <v>39524</v>
       </c>
       <c r="F479" s="13">
         <v>39699</v>
       </c>
     </row>
-    <row r="480" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A480" s="10">
         <v>528</v>
       </c>
       <c r="B480" s="29" t="s">
         <v>2280</v>
       </c>
       <c r="C480" s="11" t="s">
         <v>1301</v>
       </c>
       <c r="D480" s="12" t="s">
         <v>1308</v>
       </c>
       <c r="E480" s="13">
         <v>39538</v>
       </c>
       <c r="F480" s="13">
         <v>39615</v>
       </c>
     </row>
-    <row r="481" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A481" s="10">
         <v>529</v>
       </c>
       <c r="B481" s="29" t="s">
         <v>2281</v>
       </c>
       <c r="C481" s="11" t="s">
         <v>738</v>
       </c>
       <c r="D481" s="12" t="s">
         <v>176</v>
       </c>
       <c r="E481" s="13">
         <v>39540</v>
       </c>
       <c r="F481" s="13">
         <v>39615</v>
       </c>
     </row>
-    <row r="482" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A482" s="10">
         <v>530</v>
       </c>
       <c r="B482" s="29" t="s">
         <v>2282</v>
       </c>
       <c r="C482" s="11" t="s">
         <v>1479</v>
       </c>
       <c r="D482" s="12" t="s">
         <v>176</v>
       </c>
       <c r="E482" s="13">
         <v>39540</v>
       </c>
       <c r="F482" s="13">
         <v>39615</v>
       </c>
     </row>
-    <row r="483" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A483" s="10">
         <v>532</v>
       </c>
       <c r="B483" s="29" t="s">
         <v>2283</v>
       </c>
       <c r="C483" s="11" t="s">
         <v>739</v>
       </c>
       <c r="D483" s="12" t="s">
         <v>178</v>
       </c>
       <c r="E483" s="13">
         <v>39541</v>
       </c>
       <c r="F483" s="13">
         <v>39619</v>
       </c>
     </row>
-    <row r="484" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A484" s="10">
         <v>533</v>
       </c>
       <c r="B484" s="29" t="s">
         <v>2284</v>
       </c>
       <c r="C484" s="11" t="s">
         <v>740</v>
       </c>
       <c r="D484" s="12" t="s">
         <v>741</v>
       </c>
       <c r="E484" s="13">
         <v>39545</v>
       </c>
       <c r="F484" s="13">
         <v>39616</v>
       </c>
     </row>
-    <row r="485" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A485" s="10">
         <v>534</v>
       </c>
       <c r="B485" s="29" t="s">
         <v>2285</v>
       </c>
       <c r="C485" s="11" t="s">
         <v>1465</v>
       </c>
       <c r="D485" s="12" t="s">
         <v>733</v>
       </c>
       <c r="E485" s="13">
         <v>39542</v>
       </c>
       <c r="F485" s="13">
         <v>39660</v>
       </c>
     </row>
-    <row r="486" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A486" s="10">
         <v>535</v>
       </c>
       <c r="B486" s="29" t="s">
         <v>2286</v>
       </c>
       <c r="C486" s="11" t="s">
         <v>244</v>
       </c>
       <c r="D486" s="12" t="s">
         <v>179</v>
       </c>
       <c r="E486" s="13">
         <v>39548</v>
       </c>
       <c r="F486" s="13">
         <v>39660</v>
       </c>
     </row>
-    <row r="487" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A487" s="10">
         <v>536</v>
       </c>
       <c r="B487" s="29" t="s">
         <v>2287</v>
       </c>
       <c r="C487" s="11" t="s">
         <v>1489</v>
       </c>
       <c r="D487" s="12" t="s">
         <v>742</v>
       </c>
       <c r="E487" s="13">
         <v>39552</v>
       </c>
       <c r="F487" s="13">
         <v>39661</v>
       </c>
     </row>
-    <row r="488" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A488" s="10">
         <v>537</v>
       </c>
       <c r="B488" s="29" t="s">
         <v>2288</v>
       </c>
       <c r="C488" s="11" t="s">
         <v>1332</v>
       </c>
       <c r="D488" s="12" t="s">
         <v>177</v>
       </c>
       <c r="E488" s="13">
         <v>39556</v>
       </c>
       <c r="F488" s="13">
         <v>39682</v>
       </c>
     </row>
-    <row r="489" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A489" s="10">
         <v>538</v>
       </c>
       <c r="B489" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C489" s="30" t="s">
         <v>1333</v>
       </c>
       <c r="D489" s="31" t="s">
         <v>858</v>
       </c>
       <c r="E489" s="32">
         <v>39556</v>
       </c>
       <c r="F489" s="32">
         <v>39682</v>
       </c>
     </row>
-    <row r="490" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A490" s="10">
         <v>540</v>
       </c>
       <c r="B490" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C490" s="30" t="s">
         <v>743</v>
       </c>
       <c r="D490" s="31" t="s">
         <v>180</v>
       </c>
       <c r="E490" s="32">
         <v>39587</v>
       </c>
       <c r="F490" s="32">
         <v>39675</v>
       </c>
     </row>
-    <row r="491" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A491" s="10">
         <v>542</v>
       </c>
       <c r="B491" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C491" s="30" t="s">
         <v>1256</v>
       </c>
       <c r="D491" s="31" t="s">
         <v>168</v>
       </c>
       <c r="E491" s="32">
         <v>39591</v>
       </c>
       <c r="F491" s="32">
         <v>39682</v>
       </c>
     </row>
-    <row r="492" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A492" s="10">
         <v>543</v>
       </c>
       <c r="B492" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C492" s="30" t="s">
         <v>744</v>
       </c>
       <c r="D492" s="31" t="s">
         <v>174</v>
       </c>
       <c r="E492" s="32">
         <v>39602</v>
       </c>
       <c r="F492" s="32">
         <v>39678</v>
       </c>
     </row>
-    <row r="493" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="493" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A493" s="10">
         <v>544</v>
       </c>
       <c r="B493" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C493" s="30" t="s">
         <v>745</v>
       </c>
       <c r="D493" s="31" t="s">
         <v>746</v>
       </c>
       <c r="E493" s="32">
         <v>39602</v>
       </c>
       <c r="F493" s="32">
         <v>39675</v>
       </c>
     </row>
-    <row r="494" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A494" s="10">
         <v>545</v>
       </c>
       <c r="B494" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C494" s="30" t="s">
         <v>747</v>
       </c>
       <c r="D494" s="31" t="s">
         <v>748</v>
       </c>
       <c r="E494" s="32">
         <v>39609</v>
       </c>
       <c r="F494" s="32">
         <v>39682</v>
       </c>
     </row>
-    <row r="495" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A495" s="10">
         <v>546</v>
       </c>
       <c r="B495" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C495" s="30" t="s">
         <v>1334</v>
       </c>
       <c r="D495" s="31" t="s">
         <v>656</v>
       </c>
       <c r="E495" s="32">
         <v>39580</v>
       </c>
       <c r="F495" s="32">
         <v>39675</v>
       </c>
     </row>
-    <row r="496" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A496" s="10">
         <v>547</v>
       </c>
       <c r="B496" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C496" s="30" t="s">
         <v>749</v>
       </c>
       <c r="D496" s="31" t="s">
         <v>750</v>
       </c>
       <c r="E496" s="32">
         <v>39626</v>
       </c>
       <c r="F496" s="32">
         <v>39695</v>
       </c>
     </row>
-    <row r="497" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A497" s="10">
         <v>548</v>
       </c>
       <c r="B497" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C497" s="30" t="s">
         <v>1453</v>
       </c>
       <c r="D497" s="31" t="s">
         <v>181</v>
       </c>
       <c r="E497" s="32">
         <v>39630</v>
       </c>
       <c r="F497" s="32">
         <v>39706</v>
       </c>
     </row>
-    <row r="498" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A498" s="10">
         <v>549</v>
       </c>
       <c r="B498" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C498" s="30" t="s">
         <v>751</v>
       </c>
       <c r="D498" s="31" t="s">
         <v>752</v>
       </c>
       <c r="E498" s="32">
         <v>39644</v>
       </c>
       <c r="F498" s="32">
         <v>39689</v>
       </c>
     </row>
-    <row r="499" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:6" ht="49.75" x14ac:dyDescent="0.3">
       <c r="A499" s="10">
         <v>550</v>
       </c>
       <c r="B499" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C499" s="30" t="s">
         <v>753</v>
       </c>
       <c r="D499" s="31" t="s">
         <v>754</v>
       </c>
       <c r="E499" s="32">
         <v>39646</v>
       </c>
       <c r="F499" s="32">
         <v>39710</v>
       </c>
     </row>
-    <row r="500" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A500" s="10">
         <v>551</v>
       </c>
       <c r="B500" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C500" s="30" t="s">
         <v>755</v>
       </c>
       <c r="D500" s="31" t="s">
         <v>178</v>
       </c>
       <c r="E500" s="32">
         <v>39639</v>
       </c>
       <c r="F500" s="32">
         <v>39710</v>
       </c>
     </row>
-    <row r="501" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A501" s="10">
         <v>553</v>
       </c>
       <c r="B501" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C501" s="30" t="s">
         <v>756</v>
       </c>
       <c r="D501" s="31" t="s">
         <v>184</v>
       </c>
       <c r="E501" s="32">
         <v>39645</v>
       </c>
       <c r="F501" s="32">
         <v>39710</v>
       </c>
     </row>
-    <row r="502" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A502" s="10">
         <v>554</v>
       </c>
       <c r="B502" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C502" s="30" t="s">
         <v>1335</v>
       </c>
       <c r="D502" s="31" t="s">
         <v>857</v>
       </c>
       <c r="E502" s="32">
         <v>39646</v>
       </c>
       <c r="F502" s="32">
         <v>39717</v>
       </c>
     </row>
-    <row r="503" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A503" s="10">
         <v>555</v>
       </c>
       <c r="B503" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C503" s="30" t="s">
         <v>757</v>
       </c>
       <c r="D503" s="31" t="s">
         <v>758</v>
       </c>
       <c r="E503" s="32">
         <v>39651</v>
       </c>
       <c r="F503" s="32">
         <v>39727</v>
       </c>
     </row>
-    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A504" s="10">
         <v>556</v>
       </c>
       <c r="B504" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C504" s="30" t="s">
         <v>759</v>
       </c>
       <c r="D504" s="31" t="s">
         <v>863</v>
       </c>
       <c r="E504" s="32">
         <v>39657</v>
       </c>
       <c r="F504" s="32">
         <v>39731</v>
       </c>
     </row>
-    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A505" s="10">
         <v>557</v>
       </c>
       <c r="B505" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C505" s="30" t="s">
         <v>216</v>
       </c>
       <c r="D505" s="31" t="s">
         <v>1309</v>
       </c>
       <c r="E505" s="32">
         <v>39661</v>
       </c>
       <c r="F505" s="32">
         <v>39736</v>
       </c>
     </row>
-    <row r="506" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A506" s="10">
         <v>558</v>
       </c>
       <c r="B506" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C506" s="30" t="s">
         <v>1336</v>
       </c>
       <c r="D506" s="31" t="s">
         <v>760</v>
       </c>
       <c r="E506" s="32">
         <v>39665</v>
       </c>
       <c r="F506" s="32">
         <v>39744</v>
       </c>
     </row>
-    <row r="507" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A507" s="10">
         <v>559</v>
       </c>
       <c r="B507" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C507" s="30" t="s">
         <v>761</v>
       </c>
       <c r="D507" s="31" t="s">
         <v>760</v>
       </c>
       <c r="E507" s="32">
         <v>39665</v>
       </c>
       <c r="F507" s="32">
         <v>39744</v>
       </c>
     </row>
-    <row r="508" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A508" s="10">
         <v>560</v>
       </c>
       <c r="B508" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C508" s="30" t="s">
         <v>762</v>
       </c>
       <c r="D508" s="31" t="s">
         <v>763</v>
       </c>
       <c r="E508" s="32">
         <v>39674</v>
       </c>
       <c r="F508" s="32">
         <v>39749</v>
       </c>
     </row>
-    <row r="509" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A509" s="10">
         <v>561</v>
       </c>
       <c r="B509" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C509" s="30" t="s">
         <v>1455</v>
       </c>
       <c r="D509" s="31" t="s">
         <v>764</v>
       </c>
       <c r="E509" s="32">
         <v>39723</v>
       </c>
       <c r="F509" s="32">
         <v>39797</v>
       </c>
     </row>
-    <row r="510" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A510" s="10">
         <v>562</v>
       </c>
       <c r="B510" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C510" s="30" t="s">
         <v>765</v>
       </c>
       <c r="D510" s="31" t="s">
         <v>183</v>
       </c>
       <c r="E510" s="32">
         <v>39727</v>
       </c>
       <c r="F510" s="32">
         <v>39804</v>
       </c>
     </row>
-    <row r="511" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A511" s="10">
         <v>563</v>
       </c>
       <c r="B511" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C511" s="30" t="s">
         <v>1337</v>
       </c>
       <c r="D511" s="31" t="s">
         <v>254</v>
       </c>
       <c r="E511" s="32">
         <v>39756</v>
       </c>
       <c r="F511" s="32">
         <v>39827</v>
       </c>
     </row>
-    <row r="512" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A512" s="10">
         <v>566</v>
       </c>
       <c r="B512" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C512" s="30" t="s">
         <v>1456</v>
       </c>
       <c r="D512" s="31" t="s">
         <v>750</v>
       </c>
       <c r="E512" s="32">
         <v>39786</v>
       </c>
       <c r="F512" s="32">
         <v>39861</v>
       </c>
     </row>
-    <row r="513" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A513" s="10">
         <v>567</v>
       </c>
       <c r="B513" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C513" s="30" t="s">
         <v>1478</v>
       </c>
       <c r="D513" s="31" t="s">
         <v>186</v>
       </c>
       <c r="E513" s="32">
         <v>39800</v>
       </c>
       <c r="F513" s="32">
         <v>39868</v>
       </c>
     </row>
-    <row r="514" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A514" s="10">
         <v>572</v>
       </c>
       <c r="B514" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C514" s="30" t="s">
         <v>766</v>
       </c>
       <c r="D514" s="31" t="s">
         <v>1460</v>
       </c>
       <c r="E514" s="32">
         <v>39839</v>
       </c>
       <c r="F514" s="32">
         <v>39909</v>
       </c>
     </row>
-    <row r="515" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A515" s="10">
         <v>573</v>
       </c>
       <c r="B515" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C515" s="30" t="s">
         <v>767</v>
       </c>
       <c r="D515" s="31" t="s">
         <v>768</v>
       </c>
       <c r="E515" s="32">
         <v>39840</v>
       </c>
       <c r="F515" s="32">
         <v>39913</v>
       </c>
     </row>
-    <row r="516" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A516" s="10">
         <v>574</v>
       </c>
       <c r="B516" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C516" s="30" t="s">
         <v>1472</v>
       </c>
       <c r="D516" s="31" t="s">
         <v>769</v>
       </c>
       <c r="E516" s="32">
         <v>39843</v>
       </c>
       <c r="F516" s="32">
         <v>39917</v>
       </c>
     </row>
-    <row r="517" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A517" s="10">
         <v>575</v>
       </c>
       <c r="B517" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C517" s="30" t="s">
         <v>770</v>
       </c>
       <c r="D517" s="31" t="s">
         <v>187</v>
       </c>
       <c r="E517" s="32">
         <v>39846</v>
       </c>
       <c r="F517" s="32">
         <v>39918</v>
       </c>
     </row>
-    <row r="518" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="518" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A518" s="10">
         <v>576</v>
       </c>
       <c r="B518" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C518" s="30" t="s">
         <v>771</v>
       </c>
       <c r="D518" s="31" t="s">
         <v>185</v>
       </c>
       <c r="E518" s="32">
         <v>39853</v>
       </c>
       <c r="F518" s="32">
         <v>39918</v>
       </c>
     </row>
-    <row r="519" spans="1:6" ht="48.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:6" ht="48.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A519" s="10">
         <v>577</v>
       </c>
       <c r="B519" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C519" s="30" t="s">
         <v>1457</v>
       </c>
       <c r="D519" s="31" t="s">
         <v>772</v>
       </c>
       <c r="E519" s="32">
         <v>39853</v>
       </c>
       <c r="F519" s="32">
         <v>39923</v>
       </c>
     </row>
-    <row r="520" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A520" s="10">
         <v>578</v>
       </c>
       <c r="B520" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C520" s="30" t="s">
         <v>1315</v>
       </c>
       <c r="D520" s="31" t="s">
         <v>773</v>
       </c>
       <c r="E520" s="32">
         <v>39861</v>
       </c>
       <c r="F520" s="32">
         <v>39937</v>
       </c>
     </row>
-    <row r="521" spans="1:6" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:6" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A521" s="10">
         <v>580</v>
       </c>
       <c r="B521" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C521" s="30" t="s">
         <v>1316</v>
       </c>
       <c r="D521" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E521" s="32">
         <v>39884</v>
       </c>
       <c r="F521" s="32">
         <v>39899</v>
       </c>
     </row>
-    <row r="522" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A522" s="10">
         <v>581</v>
       </c>
       <c r="B522" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C522" s="30" t="s">
         <v>774</v>
       </c>
       <c r="D522" s="31" t="s">
         <v>775</v>
       </c>
       <c r="E522" s="32">
         <v>39891</v>
       </c>
       <c r="F522" s="32">
         <v>39965</v>
       </c>
     </row>
-    <row r="523" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A523" s="10">
         <v>582</v>
       </c>
       <c r="B523" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C523" s="30" t="s">
         <v>776</v>
       </c>
       <c r="D523" s="31" t="s">
         <v>189</v>
       </c>
       <c r="E523" s="32">
         <v>39906</v>
       </c>
       <c r="F523" s="32">
         <v>40017</v>
       </c>
     </row>
-    <row r="524" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A524" s="28">
         <v>583</v>
       </c>
       <c r="B524" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C524" s="30" t="s">
         <v>777</v>
       </c>
       <c r="D524" s="31" t="s">
         <v>778</v>
       </c>
       <c r="E524" s="32">
         <v>39909</v>
       </c>
       <c r="F524" s="32">
         <v>39965</v>
       </c>
     </row>
-    <row r="525" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A525" s="10">
         <v>585</v>
       </c>
       <c r="B525" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C525" s="30" t="s">
         <v>1497</v>
       </c>
       <c r="D525" s="31" t="s">
         <v>779</v>
       </c>
       <c r="E525" s="32">
         <v>39940</v>
       </c>
       <c r="F525" s="32">
         <v>39987</v>
       </c>
     </row>
-    <row r="526" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A526" s="10">
         <v>586</v>
       </c>
       <c r="B526" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C526" s="30" t="s">
         <v>1482</v>
       </c>
       <c r="D526" s="31" t="s">
         <v>168</v>
       </c>
       <c r="E526" s="32">
         <v>39946</v>
       </c>
       <c r="F526" s="32">
         <v>40018</v>
       </c>
     </row>
-    <row r="527" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A527" s="10">
         <v>587</v>
       </c>
       <c r="B527" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C527" s="30" t="s">
         <v>780</v>
       </c>
       <c r="D527" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E527" s="32">
         <v>39946</v>
       </c>
       <c r="F527" s="32">
         <v>40018</v>
       </c>
     </row>
-    <row r="528" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A528" s="10">
         <v>588</v>
       </c>
       <c r="B528" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C528" s="30" t="s">
         <v>781</v>
       </c>
       <c r="D528" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E528" s="32">
         <v>39954</v>
       </c>
       <c r="F528" s="32">
         <v>40024</v>
       </c>
     </row>
-    <row r="529" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A529" s="10">
         <v>589</v>
       </c>
       <c r="B529" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C529" s="30" t="s">
         <v>1338</v>
       </c>
       <c r="D529" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E529" s="32">
         <v>39954</v>
       </c>
       <c r="F529" s="32">
         <v>40024</v>
       </c>
     </row>
-    <row r="530" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A530" s="10">
         <v>590</v>
       </c>
       <c r="B530" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C530" s="30" t="s">
         <v>1339</v>
       </c>
       <c r="D530" s="31" t="s">
         <v>782</v>
       </c>
       <c r="E530" s="32">
         <v>39961</v>
       </c>
       <c r="F530" s="32">
         <v>40099</v>
       </c>
     </row>
-    <row r="531" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A531" s="10">
         <v>591</v>
       </c>
       <c r="B531" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C531" s="30" t="s">
         <v>231</v>
       </c>
       <c r="D531" s="31" t="s">
         <v>783</v>
       </c>
       <c r="E531" s="32">
         <v>39965</v>
       </c>
       <c r="F531" s="32">
         <v>40031</v>
       </c>
     </row>
-    <row r="532" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A532" s="10">
         <v>592</v>
       </c>
       <c r="B532" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C532" s="30" t="s">
         <v>1317</v>
       </c>
       <c r="D532" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E532" s="32">
         <v>39967</v>
       </c>
       <c r="F532" s="32">
         <v>40039</v>
       </c>
     </row>
-    <row r="533" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="533" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A533" s="10">
         <v>593</v>
       </c>
       <c r="B533" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C533" s="30" t="s">
         <v>784</v>
       </c>
       <c r="D533" s="31" t="s">
         <v>785</v>
       </c>
       <c r="E533" s="32">
         <v>39975</v>
       </c>
       <c r="F533" s="32">
         <v>40077</v>
       </c>
     </row>
-    <row r="534" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A534" s="10">
         <v>594</v>
       </c>
       <c r="B534" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C534" s="30" t="s">
         <v>786</v>
       </c>
       <c r="D534" s="31" t="s">
         <v>787</v>
       </c>
       <c r="E534" s="32">
         <v>39981</v>
       </c>
       <c r="F534" s="32">
         <v>40057</v>
       </c>
     </row>
-    <row r="535" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A535" s="10">
         <v>595</v>
       </c>
       <c r="B535" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C535" s="30" t="s">
         <v>788</v>
       </c>
       <c r="D535" s="31" t="s">
         <v>186</v>
       </c>
       <c r="E535" s="32">
         <v>39987</v>
       </c>
       <c r="F535" s="32">
         <v>40060</v>
       </c>
     </row>
-    <row r="536" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A536" s="10">
         <v>596</v>
       </c>
       <c r="B536" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C536" s="30" t="s">
         <v>789</v>
       </c>
       <c r="D536" s="31" t="s">
         <v>790</v>
       </c>
       <c r="E536" s="32">
         <v>39993</v>
       </c>
       <c r="F536" s="32">
         <v>40064</v>
       </c>
     </row>
-    <row r="537" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A537" s="10">
         <v>597</v>
       </c>
       <c r="B537" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C537" s="30" t="s">
         <v>791</v>
       </c>
       <c r="D537" s="31" t="s">
         <v>190</v>
       </c>
       <c r="E537" s="32">
         <v>40002</v>
       </c>
       <c r="F537" s="32">
         <v>40073</v>
       </c>
     </row>
-    <row r="538" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A538" s="10">
         <v>598</v>
       </c>
       <c r="B538" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C538" s="30" t="s">
         <v>1452</v>
       </c>
       <c r="D538" s="31" t="s">
         <v>181</v>
       </c>
       <c r="E538" s="32">
         <v>40002</v>
       </c>
       <c r="F538" s="32">
         <v>40077</v>
       </c>
     </row>
-    <row r="539" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A539" s="10">
         <v>599</v>
       </c>
       <c r="B539" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C539" s="30" t="s">
         <v>792</v>
       </c>
       <c r="D539" s="31" t="s">
         <v>191</v>
       </c>
       <c r="E539" s="32">
         <v>40007</v>
       </c>
       <c r="F539" s="32">
         <v>40037</v>
       </c>
     </row>
-    <row r="540" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A540" s="10">
         <v>600</v>
       </c>
       <c r="B540" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C540" s="30" t="s">
         <v>793</v>
       </c>
       <c r="D540" s="31" t="s">
         <v>191</v>
       </c>
       <c r="E540" s="32">
         <v>40007</v>
       </c>
       <c r="F540" s="32">
         <v>40080</v>
       </c>
     </row>
-    <row r="541" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A541" s="10">
         <v>602</v>
       </c>
       <c r="B541" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C541" s="30" t="s">
         <v>1485</v>
       </c>
       <c r="D541" s="31" t="s">
         <v>794</v>
       </c>
       <c r="E541" s="32">
         <v>40010</v>
       </c>
       <c r="F541" s="32">
         <v>40084</v>
       </c>
     </row>
-    <row r="542" spans="1:6" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:6" ht="33.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A542" s="10">
         <v>603</v>
       </c>
       <c r="B542" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C542" s="30" t="s">
         <v>795</v>
       </c>
       <c r="D542" s="31" t="s">
         <v>860</v>
       </c>
       <c r="E542" s="32">
         <v>40017</v>
       </c>
       <c r="F542" s="32">
         <v>40086</v>
       </c>
     </row>
-    <row r="543" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A543" s="10">
         <v>604</v>
       </c>
       <c r="B543" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C543" s="30" t="s">
         <v>796</v>
       </c>
       <c r="D543" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E543" s="32">
         <v>40021</v>
       </c>
       <c r="F543" s="32">
         <v>40093</v>
       </c>
     </row>
-    <row r="544" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A544" s="10">
         <v>605</v>
       </c>
       <c r="B544" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C544" s="30" t="s">
         <v>797</v>
       </c>
       <c r="D544" s="31" t="s">
         <v>798</v>
       </c>
       <c r="E544" s="32">
         <v>40028</v>
       </c>
       <c r="F544" s="32">
         <v>40099</v>
       </c>
     </row>
-    <row r="545" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="545" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A545" s="10">
         <v>606</v>
       </c>
       <c r="B545" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C545" s="30" t="s">
         <v>1473</v>
       </c>
       <c r="D545" s="31" t="s">
         <v>192</v>
       </c>
       <c r="E545" s="32">
         <v>40035</v>
       </c>
       <c r="F545" s="32">
         <v>40084</v>
       </c>
     </row>
-    <row r="546" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A546" s="10">
         <v>607</v>
       </c>
       <c r="B546" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C546" s="30" t="s">
         <v>1486</v>
       </c>
       <c r="D546" s="31" t="s">
         <v>799</v>
       </c>
       <c r="E546" s="32">
         <v>40039</v>
       </c>
       <c r="F546" s="32">
         <v>40114</v>
       </c>
     </row>
-    <row r="547" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A547" s="10">
         <v>608</v>
       </c>
       <c r="B547" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C547" s="30" t="s">
         <v>1340</v>
       </c>
       <c r="D547" s="31" t="s">
         <v>177</v>
       </c>
       <c r="E547" s="32">
         <v>40045</v>
       </c>
       <c r="F547" s="32">
         <v>40310</v>
       </c>
     </row>
-    <row r="548" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A548" s="10">
         <v>609</v>
       </c>
       <c r="B548" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C548" s="30" t="s">
         <v>800</v>
       </c>
       <c r="D548" s="31" t="s">
         <v>801</v>
       </c>
       <c r="E548" s="32">
         <v>40056</v>
       </c>
       <c r="F548" s="32">
         <v>40142</v>
       </c>
     </row>
-    <row r="549" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A549" s="10">
         <v>610</v>
       </c>
       <c r="B549" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C549" s="30" t="s">
         <v>802</v>
       </c>
       <c r="D549" s="31" t="s">
         <v>803</v>
       </c>
       <c r="E549" s="32">
         <v>40065</v>
       </c>
       <c r="F549" s="32">
         <v>40141</v>
       </c>
     </row>
-    <row r="550" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A550" s="10">
         <v>612</v>
       </c>
       <c r="B550" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C550" s="30" t="s">
         <v>804</v>
       </c>
       <c r="D550" s="31" t="s">
         <v>805</v>
       </c>
       <c r="E550" s="32">
         <v>40070</v>
       </c>
       <c r="F550" s="32">
         <v>40147</v>
       </c>
     </row>
-    <row r="551" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A551" s="10">
         <v>613</v>
       </c>
       <c r="B551" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C551" s="30" t="s">
         <v>1318</v>
       </c>
       <c r="D551" s="31" t="s">
         <v>282</v>
       </c>
       <c r="E551" s="32">
         <v>40071</v>
       </c>
       <c r="F551" s="32">
         <v>40147</v>
       </c>
     </row>
-    <row r="552" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="552" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A552" s="10">
         <v>614</v>
       </c>
       <c r="B552" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C552" s="30" t="s">
         <v>806</v>
       </c>
       <c r="D552" s="31" t="s">
         <v>818</v>
       </c>
       <c r="E552" s="32">
         <v>40079</v>
       </c>
       <c r="F552" s="32">
         <v>40151</v>
       </c>
     </row>
-    <row r="553" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A553" s="10">
         <v>615</v>
       </c>
       <c r="B553" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C553" s="30" t="s">
         <v>197</v>
       </c>
       <c r="D553" s="31" t="s">
         <v>389</v>
       </c>
       <c r="E553" s="32">
         <v>40086</v>
       </c>
       <c r="F553" s="32">
         <v>40156</v>
       </c>
     </row>
-    <row r="554" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A554" s="10">
         <v>616</v>
       </c>
       <c r="B554" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C554" s="30" t="s">
         <v>807</v>
       </c>
       <c r="D554" s="31" t="s">
         <v>191</v>
       </c>
       <c r="E554" s="32">
         <v>40115</v>
       </c>
       <c r="F554" s="32">
         <v>40183</v>
       </c>
     </row>
-    <row r="555" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A555" s="10">
         <v>618</v>
       </c>
       <c r="B555" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C555" s="30" t="s">
         <v>1341</v>
       </c>
       <c r="D555" s="31" t="s">
         <v>284</v>
       </c>
       <c r="E555" s="32">
         <v>40121</v>
       </c>
       <c r="F555" s="32">
         <v>40192</v>
       </c>
     </row>
-    <row r="556" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A556" s="10">
         <v>621</v>
       </c>
       <c r="B556" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C556" s="30" t="s">
         <v>1342</v>
       </c>
       <c r="D556" s="31" t="s">
         <v>794</v>
       </c>
       <c r="E556" s="32">
         <v>40147</v>
       </c>
       <c r="F556" s="32">
         <v>40221</v>
       </c>
     </row>
-    <row r="557" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A557" s="10">
         <v>623</v>
       </c>
       <c r="B557" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C557" s="30" t="s">
         <v>808</v>
       </c>
       <c r="D557" s="31" t="s">
         <v>783</v>
       </c>
       <c r="E557" s="32">
         <v>40156</v>
       </c>
       <c r="F557" s="32">
         <v>40231</v>
       </c>
     </row>
-    <row r="558" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:6" ht="38.6" x14ac:dyDescent="0.3">
       <c r="A558" s="10">
         <v>624</v>
       </c>
       <c r="B558" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C558" s="30" t="s">
         <v>1459</v>
       </c>
       <c r="D558" s="31" t="s">
         <v>1458</v>
       </c>
       <c r="E558" s="32">
         <v>40156</v>
       </c>
       <c r="F558" s="32">
         <v>40231</v>
       </c>
     </row>
-    <row r="559" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A559" s="10">
         <v>625</v>
       </c>
       <c r="B559" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C559" s="30" t="s">
         <v>809</v>
       </c>
       <c r="D559" s="31" t="s">
         <v>282</v>
       </c>
       <c r="E559" s="32">
         <v>40176</v>
       </c>
       <c r="F559" s="32">
         <v>40249</v>
       </c>
     </row>
-    <row r="560" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:6" ht="37.75" x14ac:dyDescent="0.3">
       <c r="A560" s="10">
         <v>626</v>
       </c>
       <c r="B560" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C560" s="30" t="s">
         <v>1471</v>
       </c>
       <c r="D560" s="31" t="s">
         <v>286</v>
       </c>
       <c r="E560" s="32">
         <v>40176</v>
       </c>
       <c r="F560" s="32">
         <v>40248</v>
       </c>
     </row>
-    <row r="561" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A561" s="10">
         <v>629</v>
       </c>
       <c r="B561" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C561" s="30" t="s">
         <v>810</v>
       </c>
       <c r="D561" s="31" t="s">
         <v>288</v>
       </c>
       <c r="E561" s="32">
         <v>40190</v>
       </c>
       <c r="F561" s="32">
         <v>40253</v>
       </c>
     </row>
-    <row r="562" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A562" s="10">
         <v>630</v>
       </c>
       <c r="B562" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C562" s="30" t="s">
         <v>811</v>
       </c>
       <c r="D562" s="31" t="s">
         <v>289</v>
       </c>
       <c r="E562" s="32">
         <v>40191</v>
       </c>
       <c r="F562" s="32">
         <v>40266</v>
       </c>
     </row>
-    <row r="563" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A563" s="10">
         <v>631</v>
       </c>
       <c r="B563" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C563" s="30" t="s">
         <v>323</v>
       </c>
       <c r="D563" s="31" t="s">
         <v>812</v>
       </c>
       <c r="E563" s="32">
         <v>40193</v>
       </c>
       <c r="F563" s="32">
         <v>40254</v>
       </c>
     </row>
-    <row r="564" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A564" s="10">
         <v>632</v>
       </c>
       <c r="B564" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C564" s="30" t="s">
         <v>813</v>
       </c>
       <c r="D564" s="31" t="s">
         <v>814</v>
       </c>
       <c r="E564" s="32">
         <v>40198</v>
       </c>
       <c r="F564" s="32">
         <v>40240</v>
       </c>
     </row>
-    <row r="565" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A565" s="10">
         <v>634</v>
       </c>
       <c r="B565" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C565" s="30" t="s">
         <v>576</v>
       </c>
       <c r="D565" s="31" t="s">
         <v>285</v>
       </c>
       <c r="E565" s="32">
         <v>40210</v>
       </c>
       <c r="F565" s="32">
         <v>40277</v>
       </c>
     </row>
-    <row r="566" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A566" s="10">
         <v>635</v>
       </c>
       <c r="B566" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C566" s="30" t="s">
         <v>815</v>
       </c>
       <c r="D566" s="31" t="s">
         <v>290</v>
       </c>
       <c r="E566" s="32">
         <v>40212</v>
       </c>
       <c r="F566" s="32">
         <v>40287</v>
       </c>
     </row>
-    <row r="567" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A567" s="10">
         <v>636</v>
       </c>
       <c r="B567" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C567" s="30" t="s">
         <v>1343</v>
       </c>
       <c r="D567" s="31" t="s">
         <v>291</v>
       </c>
       <c r="E567" s="32">
         <v>40213</v>
       </c>
       <c r="F567" s="32">
         <v>40287</v>
       </c>
     </row>
-    <row r="568" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A568" s="10">
         <v>637</v>
       </c>
       <c r="B568" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C568" s="30" t="s">
         <v>1344</v>
       </c>
       <c r="D568" s="31" t="s">
         <v>291</v>
       </c>
       <c r="E568" s="32">
         <v>40213</v>
       </c>
       <c r="F568" s="32">
         <v>40287</v>
       </c>
     </row>
-    <row r="569" spans="1:6" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A569" s="10">
         <v>638</v>
       </c>
       <c r="B569" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C569" s="30" t="s">
         <v>816</v>
       </c>
       <c r="D569" s="31" t="s">
         <v>292</v>
       </c>
       <c r="E569" s="32">
         <v>40226</v>
       </c>
       <c r="F569" s="32">
         <v>40301</v>
       </c>
     </row>
-    <row r="570" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A570" s="10">
         <v>639</v>
       </c>
       <c r="B570" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C570" s="30" t="s">
         <v>1345</v>
       </c>
       <c r="D570" s="31" t="s">
         <v>185</v>
       </c>
       <c r="E570" s="32">
         <v>40231</v>
       </c>
       <c r="F570" s="32">
         <v>40304</v>
       </c>
     </row>
-    <row r="571" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A571" s="10">
         <v>640</v>
       </c>
       <c r="B571" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C571" s="30" t="s">
         <v>817</v>
       </c>
       <c r="D571" s="31" t="s">
         <v>818</v>
       </c>
       <c r="E571" s="32">
         <v>40231</v>
       </c>
       <c r="F571" s="32">
         <v>40304</v>
       </c>
     </row>
-    <row r="572" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A572" s="10">
         <v>641</v>
       </c>
       <c r="B572" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C572" s="30" t="s">
         <v>1346</v>
       </c>
       <c r="D572" s="31" t="s">
         <v>293</v>
       </c>
       <c r="E572" s="32">
         <v>40231</v>
       </c>
       <c r="F572" s="32">
         <v>40304</v>
       </c>
     </row>
-    <row r="573" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A573" s="10">
         <v>642</v>
       </c>
       <c r="B573" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C573" s="30" t="s">
         <v>819</v>
       </c>
       <c r="D573" s="31" t="s">
         <v>287</v>
       </c>
       <c r="E573" s="32">
         <v>40234</v>
       </c>
       <c r="F573" s="32">
         <v>40441</v>
       </c>
     </row>
-    <row r="574" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:6" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A574" s="10">
         <v>643</v>
       </c>
       <c r="B574" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C574" s="30" t="s">
         <v>1347</v>
       </c>
       <c r="D574" s="31" t="s">
         <v>287</v>
       </c>
       <c r="E574" s="32">
         <v>40234</v>
       </c>
       <c r="F574" s="32">
         <v>40311</v>
       </c>
     </row>
-    <row r="575" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A575" s="10">
         <v>645</v>
       </c>
       <c r="B575" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C575" s="30" t="s">
         <v>820</v>
       </c>
       <c r="D575" s="31" t="s">
         <v>821</v>
       </c>
       <c r="E575" s="32">
         <v>40261</v>
       </c>
       <c r="F575" s="32">
         <v>40333</v>
       </c>
     </row>
-    <row r="576" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:6" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A576" s="10">
         <v>646</v>
       </c>
       <c r="B576" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C576" s="30" t="s">
         <v>1348</v>
       </c>
       <c r="D576" s="31" t="s">
         <v>763</v>
       </c>
       <c r="E576" s="32">
         <v>40266</v>
       </c>
       <c r="F576" s="32">
         <v>40347</v>
       </c>
     </row>
-    <row r="577" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A577" s="10">
         <v>648</v>
       </c>
       <c r="B577" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C577" s="30" t="s">
         <v>822</v>
       </c>
       <c r="D577" s="31" t="s">
         <v>823</v>
       </c>
       <c r="E577" s="32">
         <v>40275</v>
       </c>
       <c r="F577" s="32">
         <v>40347</v>
       </c>
     </row>
-    <row r="578" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:6" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A578" s="10">
         <v>649</v>
       </c>
       <c r="B578" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C578" s="30" t="s">
         <v>967</v>
       </c>
       <c r="D578" s="31" t="s">
         <v>295</v>
       </c>
       <c r="E578" s="32">
         <v>40282</v>
       </c>
       <c r="F578" s="32">
         <v>40353</v>
       </c>
     </row>
-    <row r="579" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A579" s="10">
         <v>650</v>
       </c>
       <c r="B579" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C579" s="30" t="s">
         <v>1349</v>
       </c>
       <c r="D579" s="31" t="s">
         <v>824</v>
       </c>
       <c r="E579" s="32">
         <v>40281</v>
       </c>
       <c r="F579" s="32">
         <v>40353</v>
       </c>
     </row>
-    <row r="580" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:6" ht="37.75" x14ac:dyDescent="0.3">
       <c r="A580" s="10">
         <v>651</v>
       </c>
       <c r="B580" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C580" s="30" t="s">
         <v>825</v>
       </c>
       <c r="D580" s="31" t="s">
         <v>190</v>
       </c>
       <c r="E580" s="32">
         <v>40289</v>
       </c>
       <c r="F580" s="32">
         <v>40361</v>
       </c>
     </row>
-    <row r="581" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:6" ht="51" x14ac:dyDescent="0.3">
       <c r="A581" s="10">
         <v>652</v>
       </c>
       <c r="B581" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C581" s="30" t="s">
         <v>1350</v>
       </c>
       <c r="D581" s="31" t="s">
         <v>296</v>
       </c>
       <c r="E581" s="32">
         <v>40289</v>
       </c>
       <c r="F581" s="32">
         <v>40366</v>
       </c>
     </row>
-    <row r="582" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A582" s="28">
         <v>653</v>
       </c>
       <c r="B582" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C582" s="30" t="s">
         <v>826</v>
       </c>
       <c r="D582" s="31" t="s">
         <v>296</v>
       </c>
       <c r="E582" s="32">
         <v>40289</v>
       </c>
       <c r="F582" s="32">
         <v>40361</v>
       </c>
     </row>
-    <row r="583" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A583" s="10">
         <v>654</v>
       </c>
       <c r="B583" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C583" s="30" t="s">
         <v>1351</v>
       </c>
       <c r="D583" s="31" t="s">
         <v>297</v>
       </c>
       <c r="E583" s="32">
         <v>40301</v>
       </c>
       <c r="F583" s="32">
         <v>40375</v>
       </c>
     </row>
-    <row r="584" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A584" s="10">
         <v>655</v>
       </c>
       <c r="B584" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C584" s="30" t="s">
         <v>827</v>
       </c>
       <c r="D584" s="31" t="s">
         <v>298</v>
       </c>
       <c r="E584" s="32">
         <v>40302</v>
       </c>
       <c r="F584" s="32">
         <v>40309</v>
       </c>
     </row>
-    <row r="585" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:6" ht="21.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A585" s="10">
         <v>656</v>
       </c>
       <c r="B585" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C585" s="30" t="s">
         <v>1466</v>
       </c>
       <c r="D585" s="31" t="s">
         <v>299</v>
       </c>
       <c r="E585" s="32">
         <v>40304</v>
       </c>
       <c r="F585" s="32">
         <v>40311</v>
       </c>
     </row>
-    <row r="586" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A586" s="10">
         <v>658</v>
       </c>
       <c r="B586" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C586" s="30" t="s">
         <v>197</v>
       </c>
       <c r="D586" s="31" t="s">
         <v>389</v>
       </c>
       <c r="E586" s="32">
         <v>40309</v>
       </c>
       <c r="F586" s="32">
         <v>40436</v>
       </c>
     </row>
-    <row r="587" spans="1:6" ht="66" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:6" ht="51" x14ac:dyDescent="0.3">
       <c r="A587" s="10">
         <v>659</v>
       </c>
       <c r="B587" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C587" s="30" t="s">
         <v>828</v>
       </c>
       <c r="D587" s="31" t="s">
         <v>301</v>
       </c>
       <c r="E587" s="32">
         <v>40312</v>
       </c>
       <c r="F587" s="32">
         <v>40387</v>
       </c>
     </row>
-    <row r="588" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A588" s="10">
         <v>660</v>
       </c>
       <c r="B588" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C588" s="30" t="s">
         <v>1352</v>
       </c>
       <c r="D588" s="31" t="s">
         <v>302</v>
       </c>
       <c r="E588" s="32">
         <v>40322</v>
       </c>
       <c r="F588" s="32">
         <v>40396</v>
       </c>
     </row>
-    <row r="589" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:6" ht="50.6" x14ac:dyDescent="0.3">
       <c r="A589" s="10">
         <v>662</v>
       </c>
       <c r="B589" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C589" s="30" t="s">
         <v>829</v>
       </c>
       <c r="D589" s="31" t="s">
         <v>303</v>
       </c>
       <c r="E589" s="32">
         <v>40365</v>
       </c>
       <c r="F589" s="32">
         <v>40401</v>
       </c>
     </row>
-    <row r="590" spans="1:6" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:6" ht="50.6" x14ac:dyDescent="0.3">
       <c r="A590" s="10">
         <v>663</v>
       </c>
       <c r="B590" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C590" s="30" t="s">
         <v>830</v>
       </c>
       <c r="D590" s="31" t="s">
         <v>303</v>
       </c>
       <c r="E590" s="32">
         <v>40365</v>
       </c>
       <c r="F590" s="32">
         <v>40401</v>
       </c>
     </row>
-    <row r="591" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A591" s="10">
         <v>666</v>
       </c>
       <c r="B591" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C591" s="30" t="s">
         <v>831</v>
       </c>
       <c r="D591" s="31" t="s">
         <v>298</v>
       </c>
       <c r="E591" s="32">
         <v>40381</v>
       </c>
       <c r="F591" s="32">
         <v>40455</v>
       </c>
     </row>
-    <row r="592" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A592" s="10">
         <v>667</v>
       </c>
       <c r="B592" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C592" s="30" t="s">
         <v>832</v>
       </c>
       <c r="D592" s="31" t="s">
         <v>833</v>
       </c>
       <c r="E592" s="32">
         <v>40392</v>
       </c>
       <c r="F592" s="32">
         <v>40533</v>
       </c>
     </row>
-    <row r="593" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A593" s="10">
         <v>668</v>
       </c>
       <c r="B593" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C593" s="30" t="s">
         <v>1353</v>
       </c>
       <c r="D593" s="31" t="s">
         <v>294</v>
       </c>
       <c r="E593" s="32">
         <v>40399</v>
       </c>
       <c r="F593" s="32">
         <v>40472</v>
       </c>
     </row>
-    <row r="594" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A594" s="10">
         <v>669</v>
       </c>
       <c r="B594" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C594" s="30" t="s">
         <v>834</v>
       </c>
       <c r="D594" s="31" t="s">
         <v>304</v>
       </c>
       <c r="E594" s="32">
         <v>40399</v>
       </c>
       <c r="F594" s="32">
         <v>40472</v>
       </c>
     </row>
-    <row r="595" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A595" s="10">
         <v>670</v>
       </c>
       <c r="B595" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C595" s="30" t="s">
         <v>835</v>
       </c>
       <c r="D595" s="31" t="s">
         <v>190</v>
       </c>
       <c r="E595" s="32">
         <v>40399</v>
       </c>
       <c r="F595" s="32">
         <v>40472</v>
       </c>
     </row>
-    <row r="596" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A596" s="10">
         <v>671</v>
       </c>
       <c r="B596" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C596" s="30" t="s">
         <v>198</v>
       </c>
       <c r="D596" s="31" t="s">
         <v>305</v>
       </c>
       <c r="E596" s="32">
         <v>40434</v>
       </c>
       <c r="F596" s="32">
         <v>40508</v>
       </c>
     </row>
-    <row r="597" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:6" ht="21.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A597" s="10">
         <v>672</v>
       </c>
       <c r="B597" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C597" s="30" t="s">
         <v>836</v>
       </c>
       <c r="D597" s="31" t="s">
         <v>306</v>
       </c>
       <c r="E597" s="32">
         <v>40435</v>
       </c>
       <c r="F597" s="32">
         <v>40472</v>
       </c>
     </row>
-    <row r="598" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A598" s="10">
         <v>673</v>
       </c>
       <c r="B598" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C598" s="30" t="s">
         <v>837</v>
       </c>
       <c r="D598" s="31" t="s">
         <v>291</v>
       </c>
       <c r="E598" s="32">
         <v>40441</v>
       </c>
       <c r="F598" s="32">
         <v>40515</v>
       </c>
     </row>
-    <row r="599" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A599" s="10">
         <v>674</v>
       </c>
       <c r="B599" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C599" s="30" t="s">
         <v>1498</v>
       </c>
       <c r="D599" s="31" t="s">
         <v>174</v>
       </c>
       <c r="E599" s="32">
         <v>40438</v>
       </c>
       <c r="F599" s="32">
         <v>40513</v>
       </c>
     </row>
-    <row r="600" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A600" s="10">
         <v>675</v>
       </c>
       <c r="B600" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C600" s="30" t="s">
         <v>838</v>
       </c>
       <c r="D600" s="31" t="s">
         <v>300</v>
       </c>
       <c r="E600" s="32">
         <v>40436</v>
       </c>
       <c r="F600" s="32">
         <v>40588</v>
       </c>
     </row>
-    <row r="601" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A601" s="10">
         <v>676</v>
       </c>
       <c r="B601" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C601" s="30" t="s">
         <v>839</v>
       </c>
       <c r="D601" s="31" t="s">
         <v>307</v>
       </c>
       <c r="E601" s="32">
         <v>40470</v>
       </c>
       <c r="F601" s="32">
         <v>40533</v>
       </c>
     </row>
-    <row r="602" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A602" s="10">
         <v>677</v>
       </c>
       <c r="B602" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C602" s="30" t="s">
         <v>840</v>
       </c>
       <c r="D602" s="31" t="s">
         <v>841</v>
       </c>
       <c r="E602" s="32">
         <v>40490</v>
       </c>
       <c r="F602" s="32">
         <v>40564</v>
       </c>
     </row>
-    <row r="603" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A603" s="10">
         <v>678</v>
       </c>
       <c r="B603" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C603" s="30" t="s">
         <v>842</v>
       </c>
       <c r="D603" s="31" t="s">
         <v>783</v>
       </c>
       <c r="E603" s="32">
         <v>40487</v>
       </c>
       <c r="F603" s="32">
         <v>40556</v>
       </c>
     </row>
-    <row r="604" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A604" s="10">
         <v>679</v>
       </c>
       <c r="B604" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C604" s="30" t="s">
         <v>843</v>
       </c>
       <c r="D604" s="31" t="s">
         <v>308</v>
       </c>
       <c r="E604" s="32">
         <v>40499</v>
       </c>
       <c r="F604" s="32">
         <v>40571</v>
       </c>
     </row>
-    <row r="605" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A605" s="10">
         <v>680</v>
       </c>
       <c r="B605" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C605" s="30" t="s">
         <v>1354</v>
       </c>
       <c r="D605" s="31" t="s">
         <v>309</v>
       </c>
       <c r="E605" s="32">
         <v>40520</v>
       </c>
       <c r="F605" s="32">
         <v>40592</v>
       </c>
     </row>
-    <row r="606" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A606" s="10">
         <v>681</v>
       </c>
       <c r="B606" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C606" s="30" t="s">
         <v>1466</v>
       </c>
       <c r="D606" s="31" t="s">
         <v>299</v>
       </c>
       <c r="E606" s="32">
         <v>40522</v>
       </c>
       <c r="F606" s="32">
         <v>40596</v>
       </c>
     </row>
-    <row r="607" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:6" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A607" s="10">
         <v>683</v>
       </c>
       <c r="B607" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C607" s="30" t="s">
         <v>1355</v>
       </c>
       <c r="D607" s="31" t="s">
         <v>204</v>
       </c>
       <c r="E607" s="32">
         <v>40540</v>
       </c>
       <c r="F607" s="32">
         <v>40613</v>
       </c>
     </row>
-    <row r="608" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:6" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A608" s="10">
         <v>684</v>
       </c>
       <c r="B608" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C608" s="30" t="s">
         <v>844</v>
       </c>
       <c r="D608" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E608" s="32">
         <v>40541</v>
       </c>
       <c r="F608" s="32">
         <v>40598</v>
       </c>
     </row>
-    <row r="609" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:6" ht="38.6" x14ac:dyDescent="0.3">
       <c r="A609" s="10">
         <v>685</v>
       </c>
       <c r="B609" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C609" s="30" t="s">
         <v>845</v>
       </c>
       <c r="D609" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E609" s="32">
         <v>40541</v>
       </c>
       <c r="F609" s="32">
         <v>40598</v>
       </c>
     </row>
-    <row r="610" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:6" ht="37.75" x14ac:dyDescent="0.3">
       <c r="A610" s="10">
         <v>686</v>
       </c>
       <c r="B610" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C610" s="30" t="s">
         <v>855</v>
       </c>
       <c r="D610" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E610" s="32">
         <v>40541</v>
       </c>
       <c r="F610" s="32">
         <v>40598</v>
       </c>
     </row>
-    <row r="611" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A611" s="10">
         <v>687</v>
       </c>
       <c r="B611" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C611" s="30" t="s">
         <v>846</v>
       </c>
       <c r="D611" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E611" s="32">
         <v>40541</v>
       </c>
       <c r="F611" s="32">
         <v>40598</v>
       </c>
     </row>
-    <row r="612" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="612" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A612" s="10">
         <v>688</v>
       </c>
       <c r="B612" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C612" s="30" t="s">
         <v>847</v>
       </c>
       <c r="D612" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E612" s="32">
         <v>40541</v>
       </c>
       <c r="F612" s="32">
         <v>40598</v>
       </c>
     </row>
-    <row r="613" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A613" s="10">
         <v>689</v>
       </c>
       <c r="B613" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C613" s="30" t="s">
         <v>848</v>
       </c>
       <c r="D613" s="31" t="s">
         <v>205</v>
       </c>
       <c r="E613" s="32">
         <v>40546</v>
       </c>
       <c r="F613" s="32">
         <v>40619</v>
       </c>
     </row>
-    <row r="614" spans="1:6" ht="92.4" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:6" ht="88.75" x14ac:dyDescent="0.3">
       <c r="A614" s="10">
         <v>690</v>
       </c>
       <c r="B614" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C614" s="30" t="s">
         <v>849</v>
       </c>
       <c r="D614" s="31" t="s">
         <v>303</v>
       </c>
       <c r="E614" s="32">
         <v>40491</v>
       </c>
       <c r="F614" s="32">
         <v>40567</v>
       </c>
     </row>
-    <row r="615" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:6" ht="39.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A615" s="10">
         <v>691</v>
       </c>
       <c r="B615" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C615" s="30" t="s">
         <v>850</v>
       </c>
       <c r="D615" s="31" t="s">
         <v>191</v>
       </c>
       <c r="E615" s="32">
         <v>40562</v>
       </c>
       <c r="F615" s="32">
         <v>40624</v>
       </c>
     </row>
-    <row r="616" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A616" s="10">
         <v>692</v>
       </c>
       <c r="B616" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C616" s="30" t="s">
         <v>851</v>
       </c>
       <c r="D616" s="31" t="s">
         <v>190</v>
       </c>
       <c r="E616" s="32">
         <v>40563</v>
       </c>
       <c r="F616" s="32">
         <v>40638</v>
       </c>
     </row>
-    <row r="617" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A617" s="10">
         <v>693</v>
       </c>
       <c r="B617" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C617" s="30" t="s">
         <v>852</v>
       </c>
       <c r="D617" s="31" t="s">
         <v>206</v>
       </c>
       <c r="E617" s="32">
         <v>40563</v>
       </c>
       <c r="F617" s="32">
         <v>40638</v>
       </c>
     </row>
-    <row r="618" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A618" s="10">
         <v>694</v>
       </c>
       <c r="B618" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C618" s="30" t="s">
         <v>853</v>
       </c>
       <c r="D618" s="31" t="s">
         <v>207</v>
       </c>
       <c r="E618" s="32">
         <v>40567</v>
       </c>
       <c r="F618" s="32">
         <v>40642</v>
       </c>
     </row>
-    <row r="619" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A619" s="10">
         <v>695</v>
       </c>
       <c r="B619" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C619" s="30" t="s">
         <v>1467</v>
       </c>
       <c r="D619" s="31" t="s">
         <v>179</v>
       </c>
       <c r="E619" s="32">
         <v>40567</v>
       </c>
       <c r="F619" s="32">
         <v>40642</v>
       </c>
     </row>
-    <row r="620" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A620" s="10">
         <v>696</v>
       </c>
       <c r="B620" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C620" s="30" t="s">
         <v>329</v>
       </c>
       <c r="D620" s="31" t="s">
         <v>854</v>
       </c>
       <c r="E620" s="32">
         <v>40577</v>
       </c>
       <c r="F620" s="32">
         <v>40652</v>
       </c>
     </row>
-    <row r="621" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A621" s="10">
         <v>697</v>
       </c>
       <c r="B621" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C621" s="30" t="s">
         <v>1356</v>
       </c>
       <c r="D621" s="31" t="s">
         <v>191</v>
       </c>
       <c r="E621" s="32">
         <v>40578</v>
       </c>
       <c r="F621" s="32">
         <v>40653</v>
       </c>
     </row>
-    <row r="622" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A622" s="10">
         <v>698</v>
       </c>
       <c r="B622" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C622" s="30" t="s">
         <v>1357</v>
       </c>
       <c r="D622" s="31" t="s">
         <v>228</v>
       </c>
       <c r="E622" s="32">
         <v>40584</v>
       </c>
       <c r="F622" s="32">
         <v>40654</v>
       </c>
     </row>
-    <row r="623" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A623" s="10">
         <v>699</v>
       </c>
       <c r="B623" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C623" s="30" t="s">
         <v>330</v>
       </c>
       <c r="D623" s="31" t="s">
         <v>208</v>
       </c>
       <c r="E623" s="32">
         <v>40592</v>
       </c>
       <c r="F623" s="32">
         <v>40639</v>
       </c>
     </row>
-    <row r="624" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A624" s="10">
         <v>700</v>
       </c>
       <c r="B624" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C624" s="30" t="s">
         <v>661</v>
       </c>
       <c r="D624" s="31" t="s">
         <v>209</v>
       </c>
       <c r="E624" s="32">
         <v>40605</v>
       </c>
       <c r="F624" s="32">
         <v>40679</v>
       </c>
     </row>
-    <row r="625" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A625" s="10">
         <v>701</v>
       </c>
       <c r="B625" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C625" s="30" t="s">
         <v>199</v>
       </c>
       <c r="D625" s="31" t="s">
         <v>301</v>
       </c>
       <c r="E625" s="32">
         <v>40613</v>
       </c>
       <c r="F625" s="32">
         <v>40681</v>
       </c>
     </row>
-    <row r="626" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A626" s="10">
         <v>702</v>
       </c>
       <c r="B626" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C626" s="30" t="s">
         <v>1461</v>
       </c>
       <c r="D626" s="31" t="s">
         <v>690</v>
       </c>
       <c r="E626" s="32">
         <v>40623</v>
       </c>
       <c r="F626" s="32">
         <v>40697</v>
       </c>
     </row>
-    <row r="627" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A627" s="10">
         <v>703</v>
       </c>
       <c r="B627" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C627" s="30" t="s">
         <v>1462</v>
       </c>
       <c r="D627" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E627" s="32">
         <v>40624</v>
       </c>
       <c r="F627" s="32">
         <v>40697</v>
       </c>
     </row>
-    <row r="628" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A628" s="10">
         <v>704</v>
       </c>
       <c r="B628" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C628" s="30" t="s">
         <v>662</v>
       </c>
       <c r="D628" s="31" t="s">
         <v>689</v>
       </c>
       <c r="E628" s="32">
         <v>40624</v>
       </c>
       <c r="F628" s="32">
         <v>40697</v>
       </c>
     </row>
-    <row r="629" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A629" s="10">
         <v>705</v>
       </c>
       <c r="B629" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C629" s="30" t="s">
         <v>663</v>
       </c>
       <c r="D629" s="31" t="s">
         <v>210</v>
       </c>
       <c r="E629" s="32">
         <v>40653</v>
       </c>
       <c r="F629" s="32">
         <v>40725</v>
       </c>
     </row>
-    <row r="630" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A630" s="10">
         <v>706</v>
       </c>
       <c r="B630" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C630" s="30" t="s">
         <v>410</v>
       </c>
       <c r="D630" s="31" t="s">
         <v>211</v>
       </c>
       <c r="E630" s="32">
         <v>40654</v>
       </c>
       <c r="F630" s="32">
         <v>40729</v>
       </c>
     </row>
-    <row r="631" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A631" s="10">
         <v>708</v>
       </c>
       <c r="B631" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C631" s="30" t="s">
         <v>664</v>
       </c>
       <c r="D631" s="31" t="s">
         <v>690</v>
       </c>
       <c r="E631" s="32">
         <v>40668</v>
       </c>
       <c r="F631" s="32">
         <v>40742</v>
       </c>
     </row>
-    <row r="632" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A632" s="10">
         <v>709</v>
       </c>
       <c r="B632" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C632" s="30" t="s">
         <v>665</v>
       </c>
       <c r="D632" s="31" t="s">
         <v>775</v>
       </c>
       <c r="E632" s="32">
         <v>40680</v>
       </c>
       <c r="F632" s="32">
         <v>40753</v>
       </c>
     </row>
-    <row r="633" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="633" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A633" s="10">
         <v>710</v>
       </c>
       <c r="B633" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C633" s="30" t="s">
         <v>666</v>
       </c>
       <c r="D633" s="30" t="s">
         <v>303</v>
       </c>
       <c r="E633" s="32">
         <v>40701</v>
       </c>
       <c r="F633" s="32">
         <v>40774</v>
       </c>
     </row>
-    <row r="634" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A634" s="10">
         <v>711</v>
       </c>
       <c r="B634" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C634" s="30" t="s">
         <v>667</v>
       </c>
       <c r="D634" s="30" t="s">
         <v>303</v>
       </c>
       <c r="E634" s="32">
         <v>40701</v>
       </c>
       <c r="F634" s="32">
         <v>40774</v>
       </c>
     </row>
-    <row r="635" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A635" s="10">
         <v>712</v>
       </c>
       <c r="B635" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C635" s="30" t="s">
         <v>668</v>
       </c>
       <c r="D635" s="30" t="s">
         <v>227</v>
       </c>
       <c r="E635" s="32">
         <v>40701</v>
       </c>
       <c r="F635" s="32">
         <v>40773</v>
       </c>
     </row>
-    <row r="636" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A636" s="10">
         <v>713</v>
       </c>
       <c r="B636" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C636" s="30" t="s">
         <v>669</v>
       </c>
       <c r="D636" s="30" t="s">
         <v>227</v>
       </c>
       <c r="E636" s="32">
         <v>40701</v>
       </c>
       <c r="F636" s="32">
         <v>40773</v>
       </c>
     </row>
-    <row r="637" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A637" s="10">
         <v>714</v>
       </c>
       <c r="B637" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C637" s="30" t="s">
         <v>670</v>
       </c>
       <c r="D637" s="30" t="s">
         <v>228</v>
       </c>
       <c r="E637" s="32">
         <v>40709</v>
       </c>
       <c r="F637" s="32">
         <v>40781</v>
       </c>
     </row>
-    <row r="638" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A638" s="10">
         <v>715</v>
       </c>
       <c r="B638" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C638" s="30" t="s">
         <v>1440</v>
       </c>
       <c r="D638" s="30" t="s">
         <v>250</v>
       </c>
       <c r="E638" s="32">
         <v>40710</v>
       </c>
       <c r="F638" s="32">
         <v>40781</v>
       </c>
     </row>
-    <row r="639" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A639" s="10">
         <v>716</v>
       </c>
       <c r="B639" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C639" s="30" t="s">
         <v>671</v>
       </c>
       <c r="D639" s="30" t="s">
         <v>408</v>
       </c>
       <c r="E639" s="32">
         <v>40715</v>
       </c>
       <c r="F639" s="32">
         <v>40785</v>
       </c>
     </row>
-    <row r="640" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="640" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A640" s="10">
         <v>717</v>
       </c>
       <c r="B640" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C640" s="30" t="s">
         <v>672</v>
       </c>
       <c r="D640" s="30" t="s">
         <v>229</v>
       </c>
       <c r="E640" s="32">
         <v>40721</v>
       </c>
       <c r="F640" s="32">
         <v>40795</v>
       </c>
     </row>
-    <row r="641" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A641" s="24">
         <v>718</v>
       </c>
       <c r="B641" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C641" s="30" t="s">
         <v>171</v>
       </c>
       <c r="D641" s="30" t="s">
         <v>178</v>
       </c>
       <c r="E641" s="32">
         <v>40725</v>
       </c>
       <c r="F641" s="32">
         <v>40813</v>
       </c>
     </row>
-    <row r="642" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A642" s="10">
         <v>720</v>
       </c>
       <c r="B642" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C642" s="30" t="s">
         <v>673</v>
       </c>
       <c r="D642" s="30" t="s">
         <v>230</v>
       </c>
       <c r="E642" s="32">
         <v>40736</v>
       </c>
       <c r="F642" s="32">
         <v>40807</v>
       </c>
     </row>
-    <row r="643" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A643" s="10">
         <v>721</v>
       </c>
       <c r="B643" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C643" s="30" t="s">
         <v>674</v>
       </c>
       <c r="D643" s="31" t="s">
         <v>212</v>
       </c>
       <c r="E643" s="32">
         <v>40749</v>
       </c>
       <c r="F643" s="32">
         <v>40795</v>
       </c>
     </row>
-    <row r="644" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A644" s="10">
         <v>722</v>
       </c>
       <c r="B644" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C644" s="30" t="s">
         <v>675</v>
       </c>
       <c r="D644" s="31" t="s">
         <v>691</v>
       </c>
       <c r="E644" s="32">
         <v>40757</v>
       </c>
       <c r="F644" s="32">
         <v>40829</v>
       </c>
     </row>
-    <row r="645" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A645" s="10">
         <v>724</v>
       </c>
       <c r="B645" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C645" s="30" t="s">
         <v>676</v>
       </c>
       <c r="D645" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E645" s="32">
         <v>40763</v>
       </c>
       <c r="F645" s="32">
         <v>40833</v>
       </c>
     </row>
-    <row r="646" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A646" s="10">
         <v>725</v>
       </c>
       <c r="B646" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C646" s="30" t="s">
         <v>677</v>
       </c>
       <c r="D646" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E646" s="32">
         <v>40784</v>
       </c>
       <c r="F646" s="32">
         <v>40856</v>
       </c>
     </row>
-    <row r="647" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A647" s="10">
         <v>726</v>
       </c>
       <c r="B647" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C647" s="30" t="s">
         <v>678</v>
       </c>
       <c r="D647" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E647" s="32">
         <v>40784</v>
       </c>
       <c r="F647" s="32">
         <v>40857</v>
       </c>
     </row>
-    <row r="648" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A648" s="10">
         <v>727</v>
       </c>
       <c r="B648" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C648" s="30" t="s">
         <v>315</v>
       </c>
       <c r="D648" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E648" s="32">
         <v>40794</v>
       </c>
       <c r="F648" s="32">
         <v>40857</v>
       </c>
     </row>
-    <row r="649" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A649" s="10">
         <v>728</v>
       </c>
       <c r="B649" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C649" s="30" t="s">
         <v>679</v>
       </c>
       <c r="D649" s="31" t="s">
         <v>246</v>
       </c>
       <c r="E649" s="32">
         <v>40800</v>
       </c>
       <c r="F649" s="32">
         <v>40868</v>
       </c>
     </row>
-    <row r="650" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A650" s="10">
         <v>729</v>
       </c>
       <c r="B650" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C650" s="30" t="s">
         <v>680</v>
       </c>
       <c r="D650" s="31" t="s">
         <v>692</v>
       </c>
       <c r="E650" s="32">
         <v>40801</v>
       </c>
       <c r="F650" s="32">
         <v>40869</v>
       </c>
     </row>
-    <row r="651" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A651" s="10">
         <v>731</v>
       </c>
       <c r="B651" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C651" s="30" t="s">
         <v>681</v>
       </c>
       <c r="D651" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E651" s="32">
         <v>40821</v>
       </c>
       <c r="F651" s="32">
         <v>40878</v>
       </c>
     </row>
-    <row r="652" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A652" s="10">
         <v>732</v>
       </c>
       <c r="B652" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C652" s="30" t="s">
         <v>682</v>
       </c>
       <c r="D652" s="31" t="s">
         <v>163</v>
       </c>
       <c r="E652" s="32">
         <v>40833</v>
       </c>
       <c r="F652" s="32">
         <v>40903</v>
       </c>
     </row>
-    <row r="653" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A653" s="10">
         <v>733</v>
       </c>
       <c r="B653" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C653" s="30" t="s">
         <v>683</v>
       </c>
       <c r="D653" s="31" t="s">
         <v>248</v>
       </c>
       <c r="E653" s="32">
         <v>40770</v>
       </c>
       <c r="F653" s="32">
         <v>40844</v>
       </c>
     </row>
-    <row r="654" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:6" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A654" s="10">
         <v>734</v>
       </c>
       <c r="B654" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C654" s="30" t="s">
         <v>574</v>
       </c>
       <c r="D654" s="31" t="s">
         <v>658</v>
       </c>
       <c r="E654" s="32">
         <v>40848</v>
       </c>
       <c r="F654" s="32">
         <v>40920</v>
       </c>
     </row>
-    <row r="655" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A655" s="10">
         <v>735</v>
       </c>
       <c r="B655" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C655" s="30" t="s">
         <v>684</v>
       </c>
       <c r="D655" s="31" t="s">
         <v>185</v>
       </c>
       <c r="E655" s="32">
         <v>40849</v>
       </c>
       <c r="F655" s="32">
         <v>40921</v>
       </c>
     </row>
-    <row r="656" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="656" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A656" s="10">
         <v>736</v>
       </c>
       <c r="B656" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C656" s="30" t="s">
         <v>1446</v>
       </c>
       <c r="D656" s="31" t="s">
         <v>249</v>
       </c>
       <c r="E656" s="32">
         <v>40856</v>
       </c>
       <c r="F656" s="32">
         <v>40931</v>
       </c>
     </row>
-    <row r="657" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A657" s="10">
         <v>737</v>
       </c>
       <c r="B657" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C657" s="30" t="s">
         <v>575</v>
       </c>
       <c r="D657" s="31" t="s">
         <v>250</v>
       </c>
       <c r="E657" s="32">
         <v>40856</v>
       </c>
       <c r="F657" s="32">
         <v>40931</v>
       </c>
     </row>
-    <row r="658" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A658" s="10">
         <v>738</v>
       </c>
       <c r="B658" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C658" s="30" t="s">
         <v>685</v>
       </c>
       <c r="D658" s="31" t="s">
         <v>251</v>
       </c>
       <c r="E658" s="32">
         <v>40861</v>
       </c>
       <c r="F658" s="32">
         <v>40884</v>
       </c>
     </row>
-    <row r="659" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A659" s="10">
         <v>739</v>
       </c>
       <c r="B659" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C659" s="30" t="s">
         <v>252</v>
       </c>
       <c r="D659" s="31" t="s">
         <v>253</v>
       </c>
       <c r="E659" s="32">
         <v>40933</v>
       </c>
       <c r="F659" s="32">
         <v>40952</v>
       </c>
     </row>
-    <row r="660" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="660" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A660" s="10">
         <v>740</v>
       </c>
       <c r="B660" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C660" s="30" t="s">
         <v>686</v>
       </c>
       <c r="D660" s="31" t="s">
         <v>254</v>
       </c>
       <c r="E660" s="32">
         <v>40868</v>
       </c>
       <c r="F660" s="32">
         <v>40938</v>
       </c>
     </row>
-    <row r="661" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A661" s="10">
         <v>741</v>
       </c>
       <c r="B661" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C661" s="30" t="s">
         <v>687</v>
       </c>
       <c r="D661" s="31" t="s">
         <v>247</v>
       </c>
       <c r="E661" s="32">
         <v>40878</v>
       </c>
       <c r="F661" s="32">
         <v>40938</v>
       </c>
     </row>
-    <row r="662" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A662" s="10">
         <v>742</v>
       </c>
       <c r="B662" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C662" s="30" t="s">
         <v>688</v>
       </c>
       <c r="D662" s="31" t="s">
         <v>693</v>
       </c>
       <c r="E662" s="32">
         <v>40884</v>
       </c>
       <c r="F662" s="32">
         <v>40952</v>
       </c>
     </row>
-    <row r="663" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A663" s="10">
         <v>743</v>
       </c>
       <c r="B663" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C663" s="30" t="s">
         <v>685</v>
       </c>
       <c r="D663" s="31" t="s">
         <v>4</v>
       </c>
       <c r="E663" s="32">
         <v>40904</v>
       </c>
       <c r="F663" s="32">
         <v>40961</v>
       </c>
     </row>
-    <row r="664" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A664" s="10">
         <v>744</v>
       </c>
       <c r="B664" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C664" s="30" t="s">
         <v>5</v>
       </c>
       <c r="D664" s="31" t="s">
         <v>6</v>
       </c>
       <c r="E664" s="32">
         <v>40913</v>
       </c>
       <c r="F664" s="32">
         <v>40961</v>
       </c>
     </row>
-    <row r="665" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A665" s="10">
         <v>745</v>
       </c>
       <c r="B665" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C665" s="30" t="s">
         <v>9</v>
       </c>
       <c r="D665" s="31" t="s">
         <v>706</v>
       </c>
       <c r="E665" s="32">
         <v>40966</v>
       </c>
       <c r="F665" s="32">
         <v>41023</v>
       </c>
     </row>
-    <row r="666" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A666" s="10">
         <v>746</v>
       </c>
       <c r="B666" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C666" s="30" t="s">
         <v>7</v>
       </c>
       <c r="D666" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E666" s="32">
         <v>40938</v>
       </c>
       <c r="F666" s="32">
         <v>40976</v>
       </c>
     </row>
-    <row r="667" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A667" s="10">
         <v>747</v>
       </c>
       <c r="B667" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C667" s="30" t="s">
         <v>8</v>
       </c>
       <c r="D667" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E667" s="32">
         <v>40938</v>
       </c>
       <c r="F667" s="32">
         <v>40976</v>
       </c>
     </row>
-    <row r="668" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A668" s="10">
         <v>748</v>
       </c>
       <c r="B668" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C668" s="30" t="s">
         <v>705</v>
       </c>
       <c r="D668" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E668" s="32">
         <v>40938</v>
       </c>
       <c r="F668" s="32">
         <v>40976</v>
       </c>
     </row>
-    <row r="669" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A669" s="10">
         <v>749</v>
       </c>
       <c r="B669" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C669" s="30" t="s">
         <v>707</v>
       </c>
       <c r="D669" s="31" t="s">
         <v>332</v>
       </c>
       <c r="E669" s="32">
         <v>40970</v>
       </c>
       <c r="F669" s="32">
         <v>41023</v>
       </c>
     </row>
-    <row r="670" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A670" s="10">
         <v>750</v>
       </c>
       <c r="B670" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C670" s="30" t="s">
         <v>258</v>
       </c>
       <c r="D670" s="31" t="s">
         <v>249</v>
       </c>
       <c r="E670" s="32">
         <v>40987</v>
       </c>
       <c r="F670" s="32">
         <v>41010</v>
       </c>
     </row>
-    <row r="671" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A671" s="10">
         <v>751</v>
       </c>
       <c r="B671" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C671" s="30" t="s">
         <v>708</v>
       </c>
       <c r="D671" s="31" t="s">
         <v>259</v>
       </c>
       <c r="E671" s="32">
         <v>40987</v>
       </c>
       <c r="F671" s="32">
         <v>41040</v>
       </c>
     </row>
-    <row r="672" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A672" s="10">
         <v>752</v>
       </c>
       <c r="B672" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C672" s="30" t="s">
         <v>193</v>
       </c>
       <c r="D672" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E672" s="32">
         <v>40995</v>
       </c>
       <c r="F672" s="32">
         <v>41023</v>
       </c>
     </row>
-    <row r="673" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A673" s="10">
         <v>753</v>
       </c>
       <c r="B673" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C673" s="30" t="s">
         <v>194</v>
       </c>
       <c r="D673" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E673" s="32">
         <v>40995</v>
       </c>
       <c r="F673" s="32">
         <v>41023</v>
       </c>
     </row>
-    <row r="674" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A674" s="10">
         <v>754</v>
       </c>
       <c r="B674" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C674" s="30" t="s">
         <v>195</v>
       </c>
       <c r="D674" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E674" s="32">
         <v>40995</v>
       </c>
       <c r="F674" s="32">
         <v>41023</v>
       </c>
     </row>
-    <row r="675" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A675" s="10">
         <v>755</v>
       </c>
       <c r="B675" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C675" s="30" t="s">
         <v>709</v>
       </c>
       <c r="D675" s="31" t="s">
         <v>331</v>
       </c>
       <c r="E675" s="32">
         <v>41005</v>
       </c>
       <c r="F675" s="32">
         <v>41024</v>
       </c>
     </row>
-    <row r="676" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A676" s="10">
         <v>756</v>
       </c>
       <c r="B676" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C676" s="30" t="s">
         <v>710</v>
       </c>
       <c r="D676" s="30" t="s">
         <v>332</v>
       </c>
       <c r="E676" s="32">
         <v>41010</v>
       </c>
       <c r="F676" s="32">
         <v>41059</v>
       </c>
     </row>
-    <row r="677" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A677" s="10">
         <v>757</v>
       </c>
       <c r="B677" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C677" s="30" t="s">
         <v>711</v>
       </c>
       <c r="D677" s="31" t="s">
         <v>333</v>
       </c>
       <c r="E677" s="32">
         <v>41011</v>
       </c>
       <c r="F677" s="32">
         <v>41065</v>
       </c>
     </row>
-    <row r="678" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A678" s="10">
         <v>758</v>
       </c>
       <c r="B678" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C678" s="30" t="s">
         <v>334</v>
       </c>
       <c r="D678" s="31" t="s">
         <v>335</v>
       </c>
       <c r="E678" s="32">
         <v>41025</v>
       </c>
       <c r="F678" s="32">
         <v>41093</v>
       </c>
     </row>
-    <row r="679" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A679" s="10">
         <v>759</v>
       </c>
       <c r="B679" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C679" s="30" t="s">
         <v>336</v>
       </c>
       <c r="D679" s="31" t="s">
         <v>211</v>
       </c>
       <c r="E679" s="32">
         <v>41025</v>
       </c>
       <c r="F679" s="32">
         <v>41065</v>
       </c>
     </row>
-    <row r="680" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="680" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A680" s="10">
         <v>760</v>
       </c>
       <c r="B680" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C680" s="30" t="s">
         <v>573</v>
       </c>
       <c r="D680" s="31" t="s">
         <v>337</v>
       </c>
       <c r="E680" s="32">
         <v>41038</v>
       </c>
       <c r="F680" s="32">
         <v>41087</v>
       </c>
     </row>
-    <row r="681" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A681" s="10">
         <v>761</v>
       </c>
       <c r="B681" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C681" s="30" t="s">
         <v>565</v>
       </c>
       <c r="D681" s="31" t="s">
         <v>342</v>
       </c>
       <c r="E681" s="32">
         <v>41050</v>
       </c>
       <c r="F681" s="32">
         <v>41093</v>
       </c>
     </row>
-    <row r="682" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A682" s="10">
         <v>762</v>
       </c>
       <c r="B682" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C682" s="30" t="s">
         <v>338</v>
       </c>
       <c r="D682" s="31" t="s">
         <v>339</v>
       </c>
       <c r="E682" s="32">
         <v>41058</v>
       </c>
       <c r="F682" s="32">
         <v>41078</v>
       </c>
     </row>
-    <row r="683" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A683" s="10">
         <v>763</v>
       </c>
       <c r="B683" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C683" s="30" t="s">
         <v>572</v>
       </c>
       <c r="D683" s="31" t="s">
         <v>279</v>
       </c>
       <c r="E683" s="32">
         <v>41064</v>
       </c>
       <c r="F683" s="32">
         <v>41115</v>
       </c>
     </row>
-    <row r="684" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="684" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A684" s="10">
         <v>764</v>
       </c>
       <c r="B684" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C684" s="30" t="s">
         <v>712</v>
       </c>
       <c r="D684" s="31" t="s">
         <v>658</v>
       </c>
       <c r="E684" s="32">
         <v>41071</v>
       </c>
       <c r="F684" s="32">
         <v>41127</v>
       </c>
     </row>
-    <row r="685" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A685" s="10">
         <v>765</v>
       </c>
       <c r="B685" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C685" s="30" t="s">
         <v>340</v>
       </c>
       <c r="D685" s="31" t="s">
         <v>341</v>
       </c>
       <c r="E685" s="32">
         <v>41071</v>
       </c>
       <c r="F685" s="32">
         <v>41103</v>
       </c>
     </row>
-    <row r="686" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A686" s="10">
         <v>766</v>
       </c>
       <c r="B686" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C686" s="30" t="s">
         <v>343</v>
       </c>
       <c r="D686" s="31" t="s">
         <v>344</v>
       </c>
       <c r="E686" s="32">
         <v>41103</v>
       </c>
       <c r="F686" s="32">
         <v>41115</v>
       </c>
       <c r="G686" s="3"/>
       <c r="H686" s="3"/>
       <c r="I686" s="3"/>
       <c r="J686" s="3"/>
       <c r="K686" s="3"/>
     </row>
-    <row r="687" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A687" s="10">
         <v>767</v>
       </c>
       <c r="B687" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C687" s="30" t="s">
         <v>713</v>
       </c>
       <c r="D687" s="31" t="s">
         <v>348</v>
       </c>
       <c r="E687" s="32">
         <v>41106</v>
       </c>
       <c r="F687" s="32">
         <v>41150</v>
       </c>
       <c r="G687" s="3"/>
       <c r="H687" s="3"/>
       <c r="I687" s="3"/>
       <c r="J687" s="3"/>
       <c r="K687" s="3"/>
     </row>
-    <row r="688" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A688" s="10">
         <v>768</v>
       </c>
       <c r="B688" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C688" s="30" t="s">
         <v>714</v>
       </c>
       <c r="D688" s="31" t="s">
         <v>355</v>
       </c>
       <c r="E688" s="32">
         <v>41113</v>
       </c>
       <c r="F688" s="32">
         <v>41120</v>
       </c>
       <c r="G688" s="3"/>
       <c r="H688" s="3"/>
       <c r="I688" s="3"/>
       <c r="J688" s="3"/>
       <c r="K688" s="3"/>
     </row>
-    <row r="689" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A689" s="10">
         <v>769</v>
       </c>
       <c r="B689" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C689" s="30" t="s">
         <v>345</v>
       </c>
       <c r="D689" s="31" t="s">
         <v>346</v>
       </c>
       <c r="E689" s="32">
         <v>41127</v>
       </c>
       <c r="F689" s="32">
         <v>41178</v>
       </c>
       <c r="G689" s="3"/>
       <c r="H689" s="3"/>
       <c r="I689" s="3"/>
       <c r="J689" s="3"/>
       <c r="K689" s="3"/>
     </row>
-    <row r="690" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A690" s="10">
         <v>770</v>
       </c>
       <c r="B690" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C690" s="30" t="s">
         <v>347</v>
       </c>
       <c r="D690" s="31" t="s">
         <v>204</v>
       </c>
       <c r="E690" s="32">
         <v>41128</v>
       </c>
       <c r="F690" s="32">
         <v>41162</v>
       </c>
       <c r="G690" s="3"/>
       <c r="H690" s="3"/>
       <c r="I690" s="3"/>
       <c r="J690" s="3"/>
       <c r="K690" s="3"/>
     </row>
-    <row r="691" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A691" s="10">
         <v>771</v>
       </c>
       <c r="B691" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C691" s="30" t="s">
         <v>349</v>
       </c>
       <c r="D691" s="31" t="s">
         <v>350</v>
       </c>
       <c r="E691" s="32">
         <v>41129</v>
       </c>
       <c r="F691" s="32">
         <v>41142</v>
       </c>
       <c r="G691" s="3"/>
       <c r="H691" s="3"/>
       <c r="I691" s="3"/>
       <c r="J691" s="3"/>
       <c r="K691" s="3"/>
     </row>
-    <row r="692" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A692" s="10">
         <v>772</v>
       </c>
       <c r="B692" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C692" s="30" t="s">
         <v>715</v>
       </c>
       <c r="D692" s="31" t="s">
         <v>351</v>
       </c>
       <c r="E692" s="32">
         <v>41130</v>
       </c>
       <c r="F692" s="32">
         <v>41178</v>
       </c>
       <c r="G692" s="3"/>
       <c r="H692" s="3"/>
       <c r="I692" s="3"/>
       <c r="J692" s="3"/>
       <c r="K692" s="3"/>
     </row>
-    <row r="693" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A693" s="10">
         <v>773</v>
       </c>
       <c r="B693" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C693" s="30" t="s">
         <v>352</v>
       </c>
       <c r="D693" s="31" t="s">
         <v>353</v>
       </c>
       <c r="E693" s="32">
         <v>41157</v>
       </c>
       <c r="F693" s="32">
         <v>41219</v>
       </c>
       <c r="G693" s="3"/>
       <c r="H693" s="3"/>
       <c r="I693" s="3"/>
       <c r="J693" s="3"/>
       <c r="K693" s="3"/>
     </row>
-    <row r="694" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A694" s="10">
         <v>774</v>
       </c>
       <c r="B694" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C694" s="30" t="s">
         <v>349</v>
       </c>
       <c r="D694" s="31" t="s">
         <v>716</v>
       </c>
       <c r="E694" s="32">
         <v>41169</v>
       </c>
       <c r="F694" s="32">
         <v>41219</v>
       </c>
       <c r="G694" s="3"/>
       <c r="H694" s="3"/>
       <c r="I694" s="3"/>
       <c r="J694" s="3"/>
       <c r="K694" s="3"/>
     </row>
-    <row r="695" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A695" s="10">
         <v>775</v>
       </c>
       <c r="B695" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C695" s="30" t="s">
         <v>354</v>
       </c>
       <c r="D695" s="31" t="s">
         <v>636</v>
       </c>
       <c r="E695" s="32">
         <v>41200</v>
       </c>
       <c r="F695" s="32">
         <v>41253</v>
       </c>
       <c r="G695" s="3"/>
       <c r="H695" s="3"/>
       <c r="I695" s="3"/>
       <c r="J695" s="3"/>
       <c r="K695" s="3"/>
     </row>
-    <row r="696" spans="1:11" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:11" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A696" s="10">
         <v>776</v>
       </c>
       <c r="B696" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C696" s="30" t="s">
         <v>714</v>
       </c>
       <c r="D696" s="31" t="s">
         <v>355</v>
       </c>
       <c r="E696" s="32">
         <v>41200</v>
       </c>
       <c r="F696" s="32">
         <v>41240</v>
       </c>
       <c r="G696" s="3"/>
       <c r="H696" s="3"/>
       <c r="I696" s="3"/>
       <c r="J696" s="3"/>
       <c r="K696" s="3"/>
     </row>
-    <row r="697" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="697" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A697" s="10">
         <v>777</v>
       </c>
       <c r="B697" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C697" s="30" t="s">
         <v>356</v>
       </c>
       <c r="D697" s="31" t="s">
         <v>188</v>
       </c>
       <c r="E697" s="32">
         <v>41204</v>
       </c>
       <c r="F697" s="32">
         <v>41240</v>
       </c>
       <c r="G697" s="3"/>
       <c r="H697" s="3"/>
       <c r="I697" s="3"/>
       <c r="J697" s="3"/>
       <c r="K697" s="3"/>
     </row>
-    <row r="698" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A698" s="10">
         <v>778</v>
       </c>
       <c r="B698" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C698" s="30" t="s">
         <v>357</v>
       </c>
       <c r="D698" s="31" t="s">
         <v>358</v>
       </c>
       <c r="E698" s="32">
         <v>41205</v>
       </c>
       <c r="F698" s="32">
         <v>41257</v>
       </c>
       <c r="G698" s="3"/>
       <c r="H698" s="3"/>
       <c r="I698" s="3"/>
       <c r="J698" s="3"/>
       <c r="K698" s="3"/>
     </row>
-    <row r="699" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A699" s="10">
         <v>779</v>
       </c>
       <c r="B699" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C699" s="30" t="s">
         <v>359</v>
       </c>
       <c r="D699" s="31" t="s">
         <v>360</v>
       </c>
       <c r="E699" s="32">
         <v>41219</v>
       </c>
       <c r="F699" s="32">
         <v>41264</v>
       </c>
       <c r="G699" s="3"/>
       <c r="H699" s="3"/>
       <c r="I699" s="3"/>
       <c r="J699" s="3"/>
       <c r="K699" s="3"/>
     </row>
-    <row r="700" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A700" s="10">
         <v>780</v>
       </c>
       <c r="B700" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C700" s="30" t="s">
         <v>571</v>
       </c>
       <c r="D700" s="31" t="s">
         <v>230</v>
       </c>
       <c r="E700" s="32">
         <v>41226</v>
       </c>
       <c r="F700" s="32">
         <v>41257</v>
       </c>
       <c r="G700" s="3"/>
       <c r="H700" s="3"/>
       <c r="I700" s="3"/>
       <c r="J700" s="3"/>
       <c r="K700" s="3"/>
     </row>
-    <row r="701" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A701" s="10">
         <v>781</v>
       </c>
       <c r="B701" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C701" s="30" t="s">
         <v>361</v>
       </c>
       <c r="D701" s="31" t="s">
         <v>362</v>
       </c>
       <c r="E701" s="32">
         <v>41240</v>
       </c>
       <c r="F701" s="32">
         <v>41253</v>
       </c>
       <c r="G701" s="3"/>
       <c r="H701" s="3"/>
       <c r="I701" s="3"/>
       <c r="J701" s="3"/>
       <c r="K701" s="3"/>
     </row>
-    <row r="702" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="702" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A702" s="10">
         <v>782</v>
       </c>
       <c r="B702" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C702" s="30" t="s">
         <v>363</v>
       </c>
       <c r="D702" s="31" t="s">
         <v>364</v>
       </c>
       <c r="E702" s="32">
         <v>41248</v>
       </c>
       <c r="F702" s="32">
         <v>41253</v>
       </c>
       <c r="G702" s="3"/>
       <c r="H702" s="3"/>
       <c r="I702" s="3"/>
       <c r="J702" s="3"/>
       <c r="K702" s="3"/>
     </row>
-    <row r="703" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A703" s="10">
         <v>783</v>
       </c>
       <c r="B703" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C703" s="30" t="s">
         <v>365</v>
       </c>
       <c r="D703" s="31" t="s">
         <v>185</v>
       </c>
       <c r="E703" s="32">
         <v>41253</v>
       </c>
       <c r="F703" s="32">
         <v>41298</v>
       </c>
       <c r="G703" s="3"/>
       <c r="H703" s="3"/>
       <c r="I703" s="3"/>
       <c r="J703" s="3"/>
       <c r="K703" s="3"/>
     </row>
-    <row r="704" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A704" s="10">
         <v>784</v>
       </c>
       <c r="B704" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C704" s="30" t="s">
         <v>366</v>
       </c>
       <c r="D704" s="31" t="s">
         <v>717</v>
       </c>
       <c r="E704" s="32">
         <v>41256</v>
       </c>
       <c r="F704" s="32">
         <v>41257</v>
       </c>
       <c r="G704" s="3"/>
       <c r="H704" s="3"/>
       <c r="I704" s="3"/>
       <c r="J704" s="3"/>
       <c r="K704" s="3"/>
     </row>
-    <row r="705" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A705" s="10">
         <v>785</v>
       </c>
       <c r="B705" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C705" s="30" t="s">
         <v>865</v>
       </c>
       <c r="D705" s="31" t="s">
         <v>369</v>
       </c>
       <c r="E705" s="32">
         <v>41277</v>
       </c>
       <c r="F705" s="32">
         <v>41297</v>
       </c>
       <c r="G705" s="3"/>
       <c r="H705" s="3"/>
       <c r="I705" s="3"/>
       <c r="J705" s="3"/>
       <c r="K705" s="3"/>
     </row>
-    <row r="706" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A706" s="10">
         <v>786</v>
       </c>
       <c r="B706" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C706" s="30" t="s">
         <v>866</v>
       </c>
       <c r="D706" s="31" t="s">
         <v>129</v>
       </c>
       <c r="E706" s="32">
         <v>41284</v>
       </c>
       <c r="F706" s="32">
         <v>41351</v>
       </c>
       <c r="G706" s="3"/>
       <c r="H706" s="3"/>
       <c r="I706" s="3"/>
       <c r="J706" s="3"/>
       <c r="K706" s="3"/>
     </row>
-    <row r="707" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A707" s="10">
         <v>787</v>
       </c>
       <c r="B707" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C707" s="30" t="s">
         <v>867</v>
       </c>
       <c r="D707" s="31" t="s">
         <v>868</v>
       </c>
       <c r="E707" s="32">
         <v>41324</v>
       </c>
       <c r="F707" s="32">
         <v>41386</v>
       </c>
       <c r="G707" s="3"/>
       <c r="H707" s="3"/>
       <c r="I707" s="3"/>
       <c r="J707" s="3"/>
       <c r="K707" s="3"/>
     </row>
-    <row r="708" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A708" s="10">
         <v>788</v>
       </c>
       <c r="B708" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C708" s="30" t="s">
         <v>869</v>
       </c>
       <c r="D708" s="31" t="s">
         <v>368</v>
       </c>
       <c r="E708" s="32">
         <v>41324</v>
       </c>
       <c r="F708" s="32">
         <v>41375</v>
       </c>
       <c r="G708" s="3"/>
       <c r="H708" s="3"/>
       <c r="I708" s="3"/>
       <c r="J708" s="3"/>
       <c r="K708" s="3"/>
     </row>
-    <row r="709" spans="1:11" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:11" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A709" s="10">
         <v>789</v>
       </c>
       <c r="B709" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C709" s="30" t="s">
         <v>870</v>
       </c>
       <c r="D709" s="31" t="s">
         <v>367</v>
       </c>
       <c r="E709" s="32">
         <v>41325</v>
       </c>
       <c r="F709" s="32">
         <v>41397</v>
       </c>
       <c r="G709" s="3"/>
       <c r="H709" s="3"/>
       <c r="I709" s="3"/>
       <c r="J709" s="3"/>
       <c r="K709" s="3"/>
     </row>
-    <row r="710" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A710" s="10">
         <v>790</v>
       </c>
       <c r="B710" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C710" s="30" t="s">
         <v>570</v>
       </c>
       <c r="D710" s="31" t="s">
         <v>355</v>
       </c>
       <c r="E710" s="32">
         <v>41337</v>
       </c>
       <c r="F710" s="32">
         <v>41401</v>
       </c>
       <c r="G710" s="3"/>
       <c r="H710" s="3"/>
       <c r="I710" s="3"/>
       <c r="J710" s="3"/>
       <c r="K710" s="3"/>
     </row>
-    <row r="711" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A711" s="10">
         <v>791</v>
       </c>
       <c r="B711" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C711" s="30" t="s">
         <v>671</v>
       </c>
       <c r="D711" s="30" t="s">
         <v>408</v>
       </c>
       <c r="E711" s="32">
         <v>41340</v>
       </c>
       <c r="F711" s="32">
         <v>41390</v>
       </c>
       <c r="G711" s="3"/>
       <c r="H711" s="3"/>
       <c r="I711" s="3"/>
       <c r="J711" s="3"/>
       <c r="K711" s="3"/>
     </row>
-    <row r="712" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A712" s="10">
         <v>792</v>
       </c>
       <c r="B712" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C712" s="30" t="s">
         <v>871</v>
       </c>
       <c r="D712" s="31" t="s">
         <v>369</v>
       </c>
       <c r="E712" s="32">
         <v>41355</v>
       </c>
       <c r="F712" s="32">
         <v>41403</v>
       </c>
       <c r="G712" s="3"/>
       <c r="H712" s="3"/>
       <c r="I712" s="3"/>
       <c r="J712" s="3"/>
       <c r="K712" s="3"/>
     </row>
-    <row r="713" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A713" s="10">
         <v>793</v>
       </c>
       <c r="B713" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C713" s="30" t="s">
         <v>872</v>
       </c>
       <c r="D713" s="31" t="s">
         <v>370</v>
       </c>
       <c r="E713" s="32">
         <v>41382</v>
       </c>
       <c r="F713" s="32">
         <v>41387</v>
       </c>
       <c r="G713" s="3"/>
       <c r="H713" s="3"/>
       <c r="I713" s="3"/>
       <c r="J713" s="3"/>
       <c r="K713" s="3"/>
     </row>
-    <row r="714" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A714" s="10">
         <v>794</v>
       </c>
       <c r="B714" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C714" s="30" t="s">
         <v>873</v>
       </c>
       <c r="D714" s="31" t="s">
         <v>370</v>
       </c>
       <c r="E714" s="32">
         <v>41382</v>
       </c>
       <c r="F714" s="32">
         <v>41387</v>
       </c>
       <c r="G714" s="3"/>
       <c r="H714" s="3"/>
       <c r="I714" s="3"/>
       <c r="J714" s="3"/>
       <c r="K714" s="3"/>
     </row>
-    <row r="715" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A715" s="10">
         <v>795</v>
       </c>
       <c r="B715" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C715" s="30" t="s">
         <v>874</v>
       </c>
       <c r="D715" s="31" t="s">
         <v>371</v>
       </c>
       <c r="E715" s="32">
         <v>41408</v>
       </c>
       <c r="F715" s="32">
         <v>41414</v>
       </c>
       <c r="G715" s="3"/>
       <c r="H715" s="3"/>
       <c r="I715" s="3"/>
       <c r="J715" s="3"/>
       <c r="K715" s="3"/>
     </row>
-    <row r="716" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A716" s="10">
         <v>796</v>
       </c>
       <c r="B716" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C716" s="30" t="s">
         <v>875</v>
       </c>
       <c r="D716" s="31" t="s">
         <v>351</v>
       </c>
       <c r="E716" s="32">
         <v>41417</v>
       </c>
       <c r="F716" s="32">
         <v>41486</v>
       </c>
       <c r="G716" s="3"/>
       <c r="H716" s="3"/>
       <c r="I716" s="3"/>
       <c r="J716" s="3"/>
       <c r="K716" s="3"/>
     </row>
-    <row r="717" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="717" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A717" s="10">
         <v>797</v>
       </c>
       <c r="B717" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C717" s="30" t="s">
         <v>876</v>
       </c>
       <c r="D717" s="31" t="s">
         <v>877</v>
       </c>
       <c r="E717" s="32">
         <v>41422</v>
       </c>
       <c r="F717" s="32">
         <v>41477</v>
       </c>
       <c r="G717" s="3"/>
       <c r="H717" s="3"/>
       <c r="I717" s="3"/>
       <c r="J717" s="3"/>
       <c r="K717" s="3"/>
     </row>
-    <row r="718" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A718" s="10">
         <v>798</v>
       </c>
       <c r="B718" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C718" s="30" t="s">
         <v>878</v>
       </c>
       <c r="D718" s="31" t="s">
         <v>879</v>
       </c>
       <c r="E718" s="32">
         <v>41437</v>
       </c>
       <c r="F718" s="32">
         <v>41501</v>
       </c>
       <c r="G718" s="3"/>
       <c r="H718" s="3"/>
       <c r="I718" s="3"/>
       <c r="J718" s="3"/>
       <c r="K718" s="3"/>
     </row>
-    <row r="719" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A719" s="10">
         <v>799</v>
       </c>
       <c r="B719" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C719" s="30" t="s">
         <v>372</v>
       </c>
       <c r="D719" s="31" t="s">
         <v>373</v>
       </c>
       <c r="E719" s="32">
         <v>41439</v>
       </c>
       <c r="F719" s="32">
         <v>41506</v>
       </c>
       <c r="G719" s="3"/>
       <c r="H719" s="3"/>
       <c r="I719" s="3"/>
       <c r="J719" s="3"/>
       <c r="K719" s="3"/>
     </row>
-    <row r="720" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A720" s="10">
         <v>800</v>
       </c>
       <c r="B720" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C720" s="30" t="s">
         <v>374</v>
       </c>
       <c r="D720" s="31" t="s">
         <v>375</v>
       </c>
       <c r="E720" s="32">
         <v>41449</v>
       </c>
       <c r="F720" s="32">
         <v>41456</v>
       </c>
       <c r="G720" s="3"/>
       <c r="H720" s="3"/>
       <c r="I720" s="3"/>
       <c r="J720" s="3"/>
       <c r="K720" s="3"/>
     </row>
-    <row r="721" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A721" s="10">
         <v>801</v>
       </c>
       <c r="B721" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C721" s="30" t="s">
         <v>570</v>
       </c>
       <c r="D721" s="31" t="s">
         <v>355</v>
       </c>
       <c r="E721" s="32">
         <v>41479</v>
       </c>
       <c r="F721" s="32">
         <v>41529</v>
       </c>
       <c r="G721" s="3"/>
       <c r="H721" s="3"/>
       <c r="I721" s="3"/>
       <c r="J721" s="3"/>
       <c r="K721" s="3"/>
     </row>
-    <row r="722" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="722" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A722" s="10">
         <v>802</v>
       </c>
       <c r="B722" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C722" s="30" t="s">
         <v>880</v>
       </c>
       <c r="D722" s="31" t="s">
         <v>382</v>
       </c>
       <c r="E722" s="32">
         <v>41487</v>
       </c>
       <c r="F722" s="32">
         <v>41529</v>
       </c>
       <c r="G722" s="3"/>
       <c r="H722" s="3"/>
       <c r="I722" s="3"/>
       <c r="J722" s="3"/>
       <c r="K722" s="3"/>
     </row>
-    <row r="723" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="723" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A723" s="10">
         <v>803</v>
       </c>
       <c r="B723" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C723" s="30" t="s">
         <v>881</v>
       </c>
       <c r="D723" s="31" t="s">
         <v>376</v>
       </c>
       <c r="E723" s="32">
         <v>41500</v>
       </c>
       <c r="F723" s="32">
         <v>41506</v>
       </c>
       <c r="G723" s="3"/>
       <c r="H723" s="3"/>
       <c r="I723" s="3"/>
       <c r="J723" s="3"/>
       <c r="K723" s="3"/>
     </row>
-    <row r="724" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="724" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A724" s="10">
         <v>804</v>
       </c>
       <c r="B724" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C724" s="30" t="s">
         <v>378</v>
       </c>
       <c r="D724" s="31" t="s">
         <v>377</v>
       </c>
       <c r="E724" s="32">
         <v>41520</v>
       </c>
       <c r="F724" s="32">
         <v>41576</v>
       </c>
       <c r="G724" s="3"/>
       <c r="H724" s="3"/>
       <c r="I724" s="3"/>
       <c r="J724" s="3"/>
       <c r="K724" s="3"/>
     </row>
-    <row r="725" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="725" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A725" s="10">
         <v>805</v>
       </c>
       <c r="B725" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C725" s="30" t="s">
         <v>379</v>
       </c>
       <c r="D725" s="31" t="s">
         <v>380</v>
       </c>
       <c r="E725" s="32">
         <v>41526</v>
       </c>
       <c r="F725" s="32">
         <v>41576</v>
       </c>
       <c r="G725" s="3"/>
       <c r="H725" s="3"/>
       <c r="I725" s="3"/>
       <c r="J725" s="3"/>
       <c r="K725" s="3"/>
     </row>
-    <row r="726" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A726" s="10">
         <v>806</v>
       </c>
       <c r="B726" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C726" s="30" t="s">
         <v>882</v>
       </c>
       <c r="D726" s="31" t="s">
         <v>376</v>
       </c>
       <c r="E726" s="32">
         <v>41564</v>
       </c>
       <c r="F726" s="32">
         <v>41631</v>
       </c>
       <c r="G726" s="3"/>
       <c r="H726" s="3"/>
       <c r="I726" s="3"/>
       <c r="J726" s="3"/>
       <c r="K726" s="3"/>
     </row>
-    <row r="727" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="727" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A727" s="10">
         <v>807</v>
       </c>
       <c r="B727" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C727" s="30" t="s">
         <v>883</v>
       </c>
       <c r="D727" s="31" t="s">
         <v>376</v>
       </c>
       <c r="E727" s="32">
         <v>41564</v>
       </c>
       <c r="F727" s="32">
         <v>41631</v>
       </c>
     </row>
-    <row r="728" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="728" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A728" s="10">
         <v>808</v>
       </c>
       <c r="B728" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C728" s="30" t="s">
         <v>884</v>
       </c>
       <c r="D728" s="31" t="s">
         <v>376</v>
       </c>
       <c r="E728" s="32">
         <v>41564</v>
       </c>
       <c r="F728" s="32">
         <v>41631</v>
       </c>
     </row>
-    <row r="729" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="729" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A729" s="10">
         <v>809</v>
       </c>
       <c r="B729" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C729" s="30" t="s">
         <v>885</v>
       </c>
       <c r="D729" s="31" t="s">
         <v>376</v>
       </c>
       <c r="E729" s="32">
         <v>41564</v>
       </c>
       <c r="F729" s="32">
         <v>41631</v>
       </c>
     </row>
-    <row r="730" spans="1:11" ht="150.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:11" ht="150.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A730" s="10">
         <v>810</v>
       </c>
       <c r="B730" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C730" s="30" t="s">
         <v>886</v>
       </c>
       <c r="D730" s="31" t="s">
         <v>381</v>
       </c>
       <c r="E730" s="32">
         <v>41568</v>
       </c>
       <c r="F730" s="32">
         <v>41579</v>
       </c>
     </row>
-    <row r="731" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="731" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A731" s="10">
         <v>811</v>
       </c>
       <c r="B731" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C731" s="30" t="s">
         <v>869</v>
       </c>
       <c r="D731" s="31" t="s">
         <v>368</v>
       </c>
       <c r="E731" s="32">
         <v>41591</v>
       </c>
       <c r="F731" s="32">
         <v>41631</v>
       </c>
     </row>
-    <row r="732" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="732" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A732" s="10">
         <v>812</v>
       </c>
       <c r="B732" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C732" s="30" t="s">
         <v>887</v>
       </c>
       <c r="D732" s="31" t="s">
         <v>230</v>
       </c>
       <c r="E732" s="32">
         <v>41597</v>
       </c>
       <c r="F732" s="32">
         <v>41661</v>
       </c>
     </row>
-    <row r="733" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="733" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A733" s="10">
         <v>813</v>
       </c>
       <c r="B733" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C733" s="30" t="s">
         <v>888</v>
       </c>
       <c r="D733" s="31" t="s">
         <v>185</v>
       </c>
       <c r="E733" s="32">
         <v>41603</v>
       </c>
       <c r="F733" s="32">
         <v>41674</v>
       </c>
     </row>
-    <row r="734" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A734" s="10">
         <v>814</v>
       </c>
       <c r="B734" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C734" s="30" t="s">
         <v>1532</v>
       </c>
       <c r="D734" s="31" t="s">
         <v>973</v>
       </c>
       <c r="E734" s="32">
         <v>41612</v>
       </c>
       <c r="F734" s="32">
         <v>41680</v>
       </c>
     </row>
-    <row r="735" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="735" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A735" s="10">
         <v>815</v>
       </c>
       <c r="B735" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C735" s="30" t="s">
         <v>889</v>
       </c>
       <c r="D735" s="31" t="s">
         <v>383</v>
       </c>
       <c r="E735" s="32">
         <v>41612</v>
       </c>
       <c r="F735" s="32">
         <v>41680</v>
       </c>
     </row>
-    <row r="736" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:11" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A736" s="10">
         <v>816</v>
       </c>
       <c r="B736" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C736" s="30" t="s">
         <v>890</v>
       </c>
       <c r="D736" s="31" t="s">
         <v>926</v>
       </c>
       <c r="E736" s="32">
         <v>41620</v>
       </c>
       <c r="F736" s="32">
         <v>41626</v>
       </c>
     </row>
-    <row r="737" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A737" s="10">
         <v>817</v>
       </c>
       <c r="B737" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C737" s="30" t="s">
         <v>875</v>
       </c>
       <c r="D737" s="31" t="s">
         <v>351</v>
       </c>
       <c r="E737" s="32">
         <v>41627</v>
       </c>
       <c r="F737" s="32">
         <v>41682</v>
       </c>
     </row>
-    <row r="738" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="738" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A738" s="10">
         <v>818</v>
       </c>
       <c r="B738" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C738" s="30" t="s">
         <v>384</v>
       </c>
       <c r="D738" s="31" t="s">
         <v>291</v>
       </c>
       <c r="E738" s="32">
         <v>41663</v>
       </c>
       <c r="F738" s="32">
         <v>41717</v>
       </c>
     </row>
-    <row r="739" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A739" s="10">
         <v>819</v>
       </c>
       <c r="B739" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C739" s="30" t="s">
         <v>891</v>
       </c>
       <c r="D739" s="31" t="s">
         <v>385</v>
       </c>
       <c r="E739" s="32">
         <v>41663</v>
       </c>
       <c r="F739" s="32">
         <v>41717</v>
       </c>
     </row>
-    <row r="740" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="740" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A740" s="10">
         <v>820</v>
       </c>
       <c r="B740" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C740" s="30" t="s">
         <v>892</v>
       </c>
       <c r="D740" s="31" t="s">
         <v>893</v>
       </c>
       <c r="E740" s="32">
         <v>41663</v>
       </c>
       <c r="F740" s="32">
         <v>41682</v>
       </c>
     </row>
-    <row r="741" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="741" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A741" s="10">
         <v>821</v>
       </c>
       <c r="B741" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C741" s="30" t="s">
         <v>894</v>
       </c>
       <c r="D741" s="31" t="s">
         <v>895</v>
       </c>
       <c r="E741" s="32">
         <v>41674</v>
       </c>
       <c r="F741" s="32">
         <v>41733</v>
       </c>
     </row>
-    <row r="742" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A742" s="10">
         <v>822</v>
       </c>
       <c r="B742" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C742" s="30" t="s">
         <v>392</v>
       </c>
       <c r="D742" s="31" t="s">
         <v>896</v>
       </c>
       <c r="E742" s="32">
         <v>41674</v>
       </c>
       <c r="F742" s="32">
         <v>41682</v>
       </c>
     </row>
-    <row r="743" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="743" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A743" s="10">
         <v>823</v>
       </c>
       <c r="B743" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C743" s="30" t="s">
         <v>897</v>
       </c>
       <c r="D743" s="31" t="s">
         <v>386</v>
       </c>
       <c r="E743" s="32">
         <v>41682</v>
       </c>
       <c r="F743" s="32">
         <v>41757</v>
       </c>
     </row>
-    <row r="744" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A744" s="10">
         <v>824</v>
       </c>
       <c r="B744" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C744" s="30" t="s">
         <v>1419</v>
       </c>
       <c r="D744" s="31" t="s">
         <v>337</v>
       </c>
       <c r="E744" s="32">
         <v>41694</v>
       </c>
       <c r="F744" s="32">
         <v>41767</v>
       </c>
     </row>
-    <row r="745" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A745" s="10">
         <v>825</v>
       </c>
       <c r="B745" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C745" s="30" t="s">
         <v>898</v>
       </c>
       <c r="D745" s="31" t="s">
         <v>380</v>
       </c>
       <c r="E745" s="32">
         <v>41709</v>
       </c>
       <c r="F745" s="32">
         <v>41782</v>
       </c>
     </row>
-    <row r="746" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A746" s="10">
         <v>826</v>
       </c>
       <c r="B746" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C746" s="30" t="s">
         <v>899</v>
       </c>
       <c r="D746" s="31" t="s">
         <v>387</v>
       </c>
       <c r="E746" s="32">
         <v>41711</v>
       </c>
       <c r="F746" s="32">
         <v>41781</v>
       </c>
     </row>
-    <row r="747" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A747" s="10">
         <v>827</v>
       </c>
       <c r="B747" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C747" s="30" t="s">
         <v>900</v>
       </c>
       <c r="D747" s="31" t="s">
         <v>388</v>
       </c>
       <c r="E747" s="32">
         <v>41717</v>
       </c>
       <c r="F747" s="32">
         <v>41767</v>
       </c>
     </row>
-    <row r="748" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="748" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A748" s="10">
         <v>828</v>
       </c>
       <c r="B748" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C748" s="30" t="s">
         <v>197</v>
       </c>
       <c r="D748" s="31" t="s">
         <v>389</v>
       </c>
       <c r="E748" s="32">
         <v>41736</v>
       </c>
       <c r="F748" s="32">
         <v>41789</v>
       </c>
     </row>
-    <row r="749" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A749" s="10">
         <v>829</v>
       </c>
       <c r="B749" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C749" s="30" t="s">
         <v>390</v>
       </c>
       <c r="D749" s="31" t="s">
         <v>391</v>
       </c>
       <c r="E749" s="32">
         <v>41738</v>
       </c>
       <c r="F749" s="32">
         <v>41803</v>
       </c>
     </row>
-    <row r="750" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="750" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A750" s="10">
         <v>830</v>
       </c>
       <c r="B750" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C750" s="30" t="s">
         <v>392</v>
       </c>
       <c r="D750" s="31" t="s">
         <v>901</v>
       </c>
       <c r="E750" s="32">
         <v>41753</v>
       </c>
       <c r="F750" s="32">
         <v>41764</v>
       </c>
     </row>
-    <row r="751" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A751" s="10">
         <v>831</v>
       </c>
       <c r="B751" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C751" s="30" t="s">
         <v>902</v>
       </c>
       <c r="D751" s="31" t="s">
         <v>393</v>
       </c>
       <c r="E751" s="32">
         <v>41772</v>
       </c>
       <c r="F751" s="32">
         <v>41781</v>
       </c>
     </row>
-    <row r="752" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="752" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A752" s="10">
         <v>832</v>
       </c>
       <c r="B752" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C752" s="30" t="s">
         <v>903</v>
       </c>
       <c r="D752" s="31" t="s">
         <v>394</v>
       </c>
       <c r="E752" s="32">
         <v>41781</v>
       </c>
       <c r="F752" s="32">
         <v>41789</v>
       </c>
     </row>
-    <row r="753" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A753" s="10">
         <v>833</v>
       </c>
       <c r="B753" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C753" s="30" t="s">
         <v>904</v>
       </c>
       <c r="D753" s="31" t="s">
         <v>647</v>
       </c>
       <c r="E753" s="32">
         <v>41781</v>
       </c>
       <c r="F753" s="32">
         <v>41838</v>
       </c>
     </row>
-    <row r="754" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="754" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A754" s="10">
         <v>834</v>
       </c>
       <c r="B754" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C754" s="30" t="s">
         <v>905</v>
       </c>
       <c r="D754" s="31" t="s">
         <v>647</v>
       </c>
       <c r="E754" s="32">
         <v>41781</v>
       </c>
       <c r="F754" s="32">
         <v>41838</v>
       </c>
     </row>
-    <row r="755" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="755" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A755" s="10">
         <v>835</v>
       </c>
       <c r="B755" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C755" s="30" t="s">
         <v>906</v>
       </c>
       <c r="D755" s="31" t="s">
         <v>647</v>
       </c>
       <c r="E755" s="32">
         <v>41781</v>
       </c>
       <c r="F755" s="32">
         <v>41851</v>
       </c>
     </row>
-    <row r="756" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A756" s="10">
         <v>836</v>
       </c>
       <c r="B756" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C756" s="30" t="s">
         <v>907</v>
       </c>
       <c r="D756" s="31" t="s">
         <v>908</v>
       </c>
       <c r="E756" s="32">
         <v>41788</v>
       </c>
       <c r="F756" s="32">
         <v>41858</v>
       </c>
     </row>
-    <row r="757" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A757" s="10">
         <v>837</v>
       </c>
       <c r="B757" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C757" s="30" t="s">
         <v>909</v>
       </c>
       <c r="D757" s="31" t="s">
         <v>910</v>
       </c>
       <c r="E757" s="32">
         <v>41789</v>
       </c>
       <c r="F757" s="32">
         <v>41863</v>
       </c>
     </row>
-    <row r="758" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="758" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A758" s="10">
         <v>838</v>
       </c>
       <c r="B758" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C758" s="30" t="s">
         <v>395</v>
       </c>
       <c r="D758" s="31" t="s">
         <v>397</v>
       </c>
       <c r="E758" s="32">
         <v>41792</v>
       </c>
       <c r="F758" s="32">
         <v>41799</v>
       </c>
     </row>
-    <row r="759" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="759" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A759" s="10">
         <v>839</v>
       </c>
       <c r="B759" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C759" s="30" t="s">
         <v>911</v>
       </c>
       <c r="D759" s="31" t="s">
         <v>396</v>
       </c>
       <c r="E759" s="32">
         <v>41793</v>
       </c>
       <c r="F759" s="32">
         <v>41799</v>
       </c>
     </row>
-    <row r="760" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="760" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A760" s="10">
         <v>840</v>
       </c>
       <c r="B760" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C760" s="30" t="s">
         <v>398</v>
       </c>
       <c r="D760" s="31" t="s">
         <v>912</v>
       </c>
       <c r="E760" s="32">
         <v>41802</v>
       </c>
       <c r="F760" s="32">
         <v>41877</v>
       </c>
     </row>
-    <row r="761" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="761" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A761" s="10">
         <v>841</v>
       </c>
       <c r="B761" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C761" s="30" t="s">
         <v>913</v>
       </c>
       <c r="D761" s="31" t="s">
         <v>399</v>
       </c>
       <c r="E761" s="32">
         <v>41806</v>
       </c>
       <c r="F761" s="32">
         <v>41879</v>
       </c>
     </row>
-    <row r="762" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="762" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A762" s="10">
         <v>842</v>
       </c>
       <c r="B762" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C762" s="30" t="s">
         <v>914</v>
       </c>
       <c r="D762" s="31" t="s">
         <v>926</v>
       </c>
       <c r="E762" s="32">
         <v>41816</v>
       </c>
       <c r="F762" s="32">
         <v>41890</v>
       </c>
     </row>
-    <row r="763" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A763" s="10">
         <v>843</v>
       </c>
       <c r="B763" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C763" s="30" t="s">
         <v>915</v>
       </c>
       <c r="D763" s="31" t="s">
         <v>393</v>
       </c>
       <c r="E763" s="32">
         <v>41821</v>
       </c>
       <c r="F763" s="32">
         <v>41894</v>
       </c>
     </row>
-    <row r="764" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="764" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A764" s="10">
         <v>844</v>
       </c>
       <c r="B764" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C764" s="30" t="s">
         <v>916</v>
       </c>
       <c r="D764" s="31" t="s">
         <v>400</v>
       </c>
       <c r="E764" s="32">
         <v>41837</v>
       </c>
       <c r="F764" s="32">
         <v>41901</v>
       </c>
     </row>
-    <row r="765" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="765" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A765" s="10">
         <v>845</v>
       </c>
       <c r="B765" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C765" s="30" t="s">
         <v>917</v>
       </c>
       <c r="D765" s="31" t="s">
         <v>401</v>
       </c>
       <c r="E765" s="32">
         <v>41844</v>
       </c>
       <c r="F765" s="32">
         <v>41918</v>
       </c>
     </row>
-    <row r="766" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="766" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A766" s="10">
         <v>846</v>
       </c>
       <c r="B766" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C766" s="30" t="s">
         <v>918</v>
       </c>
       <c r="D766" s="31" t="s">
         <v>783</v>
       </c>
       <c r="E766" s="32">
         <v>41865</v>
       </c>
       <c r="F766" s="32">
         <v>41936</v>
       </c>
     </row>
-    <row r="767" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A767" s="10">
         <v>847</v>
       </c>
       <c r="B767" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C767" s="30" t="s">
         <v>919</v>
       </c>
       <c r="D767" s="31" t="s">
         <v>402</v>
       </c>
       <c r="E767" s="32">
         <v>41869</v>
       </c>
       <c r="F767" s="32">
         <v>41929</v>
       </c>
     </row>
-    <row r="768" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="768" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A768" s="10">
         <v>848</v>
       </c>
       <c r="B768" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C768" s="30" t="s">
         <v>1495</v>
       </c>
       <c r="D768" s="31" t="s">
         <v>403</v>
       </c>
       <c r="E768" s="32">
         <v>41876</v>
       </c>
       <c r="F768" s="32">
         <v>41946</v>
       </c>
     </row>
-    <row r="769" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A769" s="10">
         <v>849</v>
       </c>
       <c r="B769" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C769" s="30" t="s">
         <v>920</v>
       </c>
       <c r="D769" s="31" t="s">
         <v>404</v>
       </c>
       <c r="E769" s="32">
         <v>41900</v>
       </c>
       <c r="F769" s="32">
         <v>42026</v>
       </c>
     </row>
-    <row r="770" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="770" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A770" s="10">
         <v>850</v>
       </c>
       <c r="B770" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C770" s="30" t="s">
         <v>921</v>
       </c>
       <c r="D770" s="31" t="s">
         <v>405</v>
       </c>
       <c r="E770" s="32">
         <v>41901</v>
       </c>
       <c r="F770" s="32">
         <v>41950</v>
       </c>
     </row>
-    <row r="771" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A771" s="10">
         <v>851</v>
       </c>
       <c r="B771" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C771" s="30" t="s">
         <v>922</v>
       </c>
       <c r="D771" s="31" t="s">
         <v>400</v>
       </c>
       <c r="E771" s="32">
         <v>41932</v>
       </c>
       <c r="F771" s="32">
         <v>42013</v>
       </c>
     </row>
-    <row r="772" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="772" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A772" s="10">
         <v>852</v>
       </c>
       <c r="B772" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C772" s="30" t="s">
         <v>923</v>
       </c>
       <c r="D772" s="31" t="s">
         <v>400</v>
       </c>
       <c r="E772" s="32">
         <v>41932</v>
       </c>
       <c r="F772" s="32">
         <v>42013</v>
       </c>
     </row>
-    <row r="773" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A773" s="10">
         <v>853</v>
       </c>
       <c r="B773" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C773" s="30" t="s">
         <v>924</v>
       </c>
       <c r="D773" s="31" t="s">
         <v>406</v>
       </c>
       <c r="E773" s="32">
         <v>41934</v>
       </c>
       <c r="F773" s="32">
         <v>42003</v>
       </c>
     </row>
-    <row r="774" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="774" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A774" s="10">
         <v>854</v>
       </c>
       <c r="B774" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C774" s="30" t="s">
         <v>925</v>
       </c>
       <c r="D774" s="31" t="s">
         <v>926</v>
       </c>
       <c r="E774" s="32">
         <v>41934</v>
       </c>
       <c r="F774" s="32">
         <v>42009</v>
       </c>
     </row>
-    <row r="775" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="775" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A775" s="10">
         <v>855</v>
       </c>
       <c r="B775" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C775" s="30" t="s">
         <v>927</v>
       </c>
       <c r="D775" s="31" t="s">
         <v>908</v>
       </c>
       <c r="E775" s="32">
         <v>41962</v>
       </c>
       <c r="F775" s="32">
         <v>42034</v>
       </c>
     </row>
-    <row r="776" spans="1:6" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:6" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A776" s="10">
         <v>856</v>
       </c>
       <c r="B776" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C776" s="30" t="s">
         <v>928</v>
       </c>
       <c r="D776" s="31" t="s">
         <v>929</v>
       </c>
       <c r="E776" s="32">
         <v>41982</v>
       </c>
       <c r="F776" s="32">
         <v>42054</v>
       </c>
     </row>
-    <row r="777" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="777" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A777" s="10">
         <v>857</v>
       </c>
       <c r="B777" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C777" s="30" t="s">
         <v>1495</v>
       </c>
       <c r="D777" s="31" t="s">
         <v>403</v>
       </c>
       <c r="E777" s="32">
         <v>42003</v>
       </c>
       <c r="F777" s="32">
         <v>42074</v>
       </c>
     </row>
-    <row r="778" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="778" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A778" s="10">
         <v>858</v>
       </c>
       <c r="B778" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C778" s="30" t="s">
         <v>930</v>
       </c>
       <c r="D778" s="31" t="s">
         <v>895</v>
       </c>
       <c r="E778" s="32">
         <v>42024</v>
       </c>
       <c r="F778" s="32">
         <v>42142</v>
       </c>
     </row>
-    <row r="779" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A779" s="10">
         <v>859</v>
       </c>
       <c r="B779" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C779" s="30" t="s">
         <v>931</v>
       </c>
       <c r="D779" s="30" t="s">
         <v>407</v>
       </c>
       <c r="E779" s="32">
         <v>42024</v>
       </c>
       <c r="F779" s="32">
         <v>42093</v>
       </c>
     </row>
-    <row r="780" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="780" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A780" s="10">
         <v>860</v>
       </c>
       <c r="B780" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C780" s="30" t="s">
         <v>924</v>
       </c>
       <c r="D780" s="31" t="s">
         <v>406</v>
       </c>
       <c r="E780" s="32">
         <v>42026</v>
       </c>
       <c r="F780" s="32">
         <v>42152</v>
       </c>
     </row>
-    <row r="781" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A781" s="10">
         <v>861</v>
       </c>
       <c r="B781" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C781" s="30" t="s">
         <v>932</v>
       </c>
       <c r="D781" s="30" t="s">
         <v>1547</v>
       </c>
       <c r="E781" s="32">
         <v>42034</v>
       </c>
       <c r="F781" s="32">
         <v>42153</v>
       </c>
     </row>
-    <row r="782" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A782" s="10">
         <v>862</v>
       </c>
       <c r="B782" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C782" s="30" t="s">
         <v>933</v>
       </c>
       <c r="D782" s="31" t="s">
         <v>934</v>
       </c>
       <c r="E782" s="32">
         <v>42047</v>
       </c>
       <c r="F782" s="32">
         <v>42058</v>
       </c>
     </row>
-    <row r="783" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="783" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A783" s="10">
         <v>863</v>
       </c>
       <c r="B783" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C783" s="30" t="s">
         <v>935</v>
       </c>
       <c r="D783" s="31" t="s">
         <v>408</v>
       </c>
       <c r="E783" s="32">
         <v>42058</v>
       </c>
       <c r="F783" s="32">
         <v>42129</v>
       </c>
     </row>
-    <row r="784" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="784" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A784" s="10">
         <v>864</v>
       </c>
       <c r="B784" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C784" s="30" t="s">
         <v>936</v>
       </c>
       <c r="D784" s="31" t="s">
         <v>409</v>
       </c>
       <c r="E784" s="32">
         <v>42059</v>
       </c>
       <c r="F784" s="32">
         <v>42121</v>
       </c>
     </row>
-    <row r="785" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="785" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A785" s="10">
         <v>865</v>
       </c>
       <c r="B785" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C785" s="30" t="s">
         <v>410</v>
       </c>
       <c r="D785" s="31" t="s">
         <v>411</v>
       </c>
       <c r="E785" s="32">
         <v>42075</v>
       </c>
       <c r="F785" s="32">
         <v>42121</v>
       </c>
     </row>
-    <row r="786" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A786" s="10">
         <v>866</v>
       </c>
       <c r="B786" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C786" s="30" t="s">
         <v>937</v>
       </c>
       <c r="D786" s="31" t="s">
         <v>351</v>
       </c>
       <c r="E786" s="32">
         <v>42080</v>
       </c>
       <c r="F786" s="32">
         <v>42207</v>
       </c>
     </row>
-    <row r="787" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="787" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A787" s="10">
         <v>867</v>
       </c>
       <c r="B787" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C787" s="30" t="s">
         <v>938</v>
       </c>
       <c r="D787" s="31" t="s">
         <v>412</v>
       </c>
       <c r="E787" s="32">
         <v>42083</v>
       </c>
       <c r="F787" s="32">
         <v>42152</v>
       </c>
     </row>
-    <row r="788" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="788" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A788" s="10">
         <v>868</v>
       </c>
       <c r="B788" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C788" s="30" t="s">
         <v>939</v>
       </c>
       <c r="D788" s="31" t="s">
         <v>413</v>
       </c>
       <c r="E788" s="32">
         <v>42114</v>
       </c>
       <c r="F788" s="32">
         <v>42178</v>
       </c>
     </row>
-    <row r="789" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="789" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A789" s="10">
         <v>869</v>
       </c>
       <c r="B789" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C789" s="30" t="s">
         <v>940</v>
       </c>
       <c r="D789" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E789" s="32">
         <v>42124</v>
       </c>
       <c r="F789" s="32">
         <v>42186</v>
       </c>
     </row>
-    <row r="790" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="790" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A790" s="10">
         <v>870</v>
       </c>
       <c r="B790" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C790" s="30" t="s">
         <v>941</v>
       </c>
       <c r="D790" s="31" t="s">
         <v>414</v>
       </c>
       <c r="E790" s="32">
         <v>42146</v>
       </c>
       <c r="F790" s="32">
         <v>42202</v>
       </c>
     </row>
-    <row r="791" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="791" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A791" s="10">
         <v>871</v>
       </c>
       <c r="B791" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C791" s="30" t="s">
         <v>942</v>
       </c>
       <c r="D791" s="31" t="s">
         <v>943</v>
       </c>
       <c r="E791" s="32">
         <v>42152</v>
       </c>
       <c r="F791" s="32">
         <v>42202</v>
       </c>
     </row>
-    <row r="792" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="792" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A792" s="10">
         <v>872</v>
       </c>
       <c r="B792" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C792" s="30" t="s">
         <v>944</v>
       </c>
       <c r="D792" s="31" t="s">
         <v>945</v>
       </c>
       <c r="E792" s="32">
         <v>42156</v>
       </c>
       <c r="F792" s="32">
         <v>42215</v>
       </c>
     </row>
-    <row r="793" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A793" s="10">
         <v>873</v>
       </c>
       <c r="B793" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C793" s="30" t="s">
         <v>1533</v>
       </c>
       <c r="D793" s="31" t="s">
         <v>415</v>
       </c>
       <c r="E793" s="32">
         <v>42191</v>
       </c>
       <c r="F793" s="32">
         <v>42243</v>
       </c>
     </row>
-    <row r="794" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="794" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A794" s="10">
         <v>874</v>
       </c>
       <c r="B794" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C794" s="30" t="s">
         <v>946</v>
       </c>
       <c r="D794" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E794" s="32">
         <v>42192</v>
       </c>
       <c r="F794" s="32">
         <v>42261</v>
       </c>
     </row>
-    <row r="795" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="795" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A795" s="10">
         <v>875</v>
       </c>
       <c r="B795" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C795" s="30" t="s">
         <v>947</v>
       </c>
       <c r="D795" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E795" s="32">
         <v>42192</v>
       </c>
       <c r="F795" s="32">
         <v>42261</v>
       </c>
     </row>
-    <row r="796" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A796" s="10">
         <v>876</v>
       </c>
       <c r="B796" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C796" s="30" t="s">
         <v>948</v>
       </c>
       <c r="D796" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E796" s="32">
         <v>42192</v>
       </c>
       <c r="F796" s="32">
         <v>42261</v>
       </c>
     </row>
-    <row r="797" spans="1:6" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="797" spans="1:6" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A797" s="10">
         <v>877</v>
       </c>
       <c r="B797" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C797" s="30" t="s">
         <v>1470</v>
       </c>
       <c r="D797" s="31" t="s">
         <v>417</v>
       </c>
       <c r="E797" s="32">
         <v>42216</v>
       </c>
       <c r="F797" s="32">
         <v>42269</v>
       </c>
     </row>
-    <row r="798" spans="1:6" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="798" spans="1:6" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A798" s="10">
         <v>878</v>
       </c>
       <c r="B798" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C798" s="30" t="s">
         <v>949</v>
       </c>
       <c r="D798" s="31" t="s">
         <v>418</v>
       </c>
       <c r="E798" s="32">
         <v>42220</v>
       </c>
       <c r="F798" s="32">
         <v>42256</v>
       </c>
     </row>
-    <row r="799" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="799" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A799" s="10">
         <v>879</v>
       </c>
       <c r="B799" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C799" s="30" t="s">
         <v>950</v>
       </c>
       <c r="D799" s="31" t="s">
         <v>419</v>
       </c>
       <c r="E799" s="32">
         <v>42222</v>
       </c>
       <c r="F799" s="32">
         <v>42286</v>
       </c>
     </row>
-    <row r="800" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="800" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A800" s="10">
         <v>880</v>
       </c>
       <c r="B800" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C800" s="30" t="s">
         <v>924</v>
       </c>
       <c r="D800" s="31" t="s">
         <v>406</v>
       </c>
       <c r="E800" s="32">
         <v>42227</v>
       </c>
       <c r="F800" s="32">
         <v>42292</v>
       </c>
     </row>
-    <row r="801" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="801" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A801" s="10">
         <v>881</v>
       </c>
       <c r="B801" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C801" s="30" t="s">
         <v>951</v>
       </c>
       <c r="D801" s="31" t="s">
         <v>405</v>
       </c>
       <c r="E801" s="32">
         <v>42234</v>
       </c>
       <c r="F801" s="32">
         <v>42269</v>
       </c>
     </row>
-    <row r="802" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="802" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A802" s="10">
         <v>882</v>
       </c>
       <c r="B802" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C802" s="30" t="s">
         <v>952</v>
       </c>
       <c r="D802" s="30" t="s">
         <v>1402</v>
       </c>
       <c r="E802" s="32">
         <v>42240</v>
       </c>
       <c r="F802" s="32">
         <v>42311</v>
       </c>
     </row>
-    <row r="803" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="803" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A803" s="10">
         <v>883</v>
       </c>
       <c r="B803" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C803" s="30" t="s">
         <v>953</v>
       </c>
       <c r="D803" s="31" t="s">
         <v>418</v>
       </c>
       <c r="E803" s="32">
         <v>42242</v>
       </c>
       <c r="F803" s="32">
         <v>42375</v>
       </c>
     </row>
-    <row r="804" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="804" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A804" s="10">
         <v>884</v>
       </c>
       <c r="B804" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C804" s="30" t="s">
         <v>954</v>
       </c>
       <c r="D804" s="31" t="s">
         <v>649</v>
       </c>
       <c r="E804" s="32">
         <v>42251</v>
       </c>
       <c r="F804" s="32">
         <v>42318</v>
       </c>
     </row>
-    <row r="805" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A805" s="10">
         <v>885</v>
       </c>
       <c r="B805" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C805" s="30" t="s">
         <v>420</v>
       </c>
       <c r="D805" s="31" t="s">
         <v>421</v>
       </c>
       <c r="E805" s="32">
         <v>42269</v>
       </c>
       <c r="F805" s="32">
         <v>42339</v>
       </c>
     </row>
-    <row r="806" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="806" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A806" s="10">
         <v>886</v>
       </c>
       <c r="B806" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C806" s="30" t="s">
         <v>955</v>
       </c>
       <c r="D806" s="31" t="s">
         <v>422</v>
       </c>
       <c r="E806" s="32">
         <v>42277</v>
       </c>
       <c r="F806" s="32">
         <v>42333</v>
       </c>
     </row>
-    <row r="807" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="807" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A807" s="10">
         <v>887</v>
       </c>
       <c r="B807" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C807" s="30" t="s">
         <v>946</v>
       </c>
       <c r="D807" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E807" s="32">
         <v>42279</v>
       </c>
       <c r="F807" s="32">
         <v>42348</v>
       </c>
     </row>
-    <row r="808" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="808" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A808" s="10">
         <v>888</v>
       </c>
       <c r="B808" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C808" s="30" t="s">
         <v>947</v>
       </c>
       <c r="D808" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E808" s="32">
         <v>42279</v>
       </c>
       <c r="F808" s="32">
         <v>42348</v>
       </c>
     </row>
-    <row r="809" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="809" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A809" s="10">
         <v>889</v>
       </c>
       <c r="B809" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C809" s="30" t="s">
         <v>948</v>
       </c>
       <c r="D809" s="31" t="s">
         <v>416</v>
       </c>
       <c r="E809" s="32">
         <v>42279</v>
       </c>
       <c r="F809" s="32">
         <v>42348</v>
       </c>
     </row>
-    <row r="810" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="810" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A810" s="33">
         <v>890</v>
       </c>
       <c r="B810" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C810" s="30" t="s">
         <v>956</v>
       </c>
       <c r="D810" s="31" t="s">
         <v>182</v>
       </c>
       <c r="E810" s="32">
         <v>42281</v>
       </c>
       <c r="F810" s="32">
         <v>42352</v>
       </c>
     </row>
-    <row r="811" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="811" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A811" s="10">
         <v>891</v>
       </c>
       <c r="B811" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C811" s="30" t="s">
         <v>957</v>
       </c>
       <c r="D811" s="31" t="s">
         <v>423</v>
       </c>
       <c r="E811" s="32">
         <v>42282</v>
       </c>
       <c r="F811" s="32">
         <v>42353</v>
       </c>
     </row>
-    <row r="812" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A812" s="10">
         <v>892</v>
       </c>
       <c r="B812" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C812" s="30" t="s">
         <v>958</v>
       </c>
       <c r="D812" s="31" t="s">
         <v>400</v>
       </c>
       <c r="E812" s="32">
         <v>42282</v>
       </c>
       <c r="F812" s="32">
         <v>42353</v>
       </c>
     </row>
-    <row r="813" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="813" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A813" s="10">
         <v>893</v>
       </c>
       <c r="B813" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C813" s="30" t="s">
         <v>424</v>
       </c>
       <c r="D813" s="31" t="s">
         <v>425</v>
       </c>
       <c r="E813" s="32">
         <v>42285</v>
       </c>
       <c r="F813" s="32">
         <v>42354</v>
       </c>
     </row>
-    <row r="814" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="814" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A814" s="10">
         <v>894</v>
       </c>
       <c r="B814" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C814" s="30" t="s">
         <v>959</v>
       </c>
       <c r="D814" s="31" t="s">
         <v>655</v>
       </c>
       <c r="E814" s="32">
         <v>42290</v>
       </c>
       <c r="F814" s="32">
         <v>42361</v>
       </c>
     </row>
-    <row r="815" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="815" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A815" s="10">
         <v>895</v>
       </c>
       <c r="B815" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C815" s="30" t="s">
         <v>960</v>
       </c>
       <c r="D815" s="31" t="s">
         <v>98</v>
       </c>
       <c r="E815" s="32">
         <v>42303</v>
       </c>
       <c r="F815" s="32">
         <v>42361</v>
       </c>
     </row>
-    <row r="816" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="816" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A816" s="10">
         <v>896</v>
       </c>
       <c r="B816" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C816" s="30" t="s">
         <v>961</v>
       </c>
       <c r="D816" s="31" t="s">
         <v>962</v>
       </c>
       <c r="E816" s="32">
         <v>42324</v>
       </c>
       <c r="F816" s="32">
         <v>42384</v>
       </c>
     </row>
-    <row r="817" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A817" s="10">
         <v>897</v>
       </c>
       <c r="B817" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C817" s="30" t="s">
         <v>963</v>
       </c>
       <c r="D817" s="31" t="s">
         <v>964</v>
       </c>
       <c r="E817" s="32">
         <v>42326</v>
       </c>
       <c r="F817" s="32">
         <v>42396</v>
       </c>
     </row>
-    <row r="818" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A818" s="10">
         <v>898</v>
       </c>
       <c r="B818" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C818" s="30" t="s">
         <v>965</v>
       </c>
       <c r="D818" s="31" t="s">
         <v>426</v>
       </c>
       <c r="E818" s="32">
         <v>42333</v>
       </c>
       <c r="F818" s="32">
         <v>42403</v>
       </c>
     </row>
-    <row r="819" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="819" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A819" s="10">
         <v>899</v>
       </c>
       <c r="B819" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C819" s="30" t="s">
         <v>625</v>
       </c>
       <c r="D819" s="31" t="s">
         <v>408</v>
       </c>
       <c r="E819" s="32">
         <v>42338</v>
       </c>
       <c r="F819" s="32">
         <v>42410</v>
       </c>
     </row>
-    <row r="820" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="820" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A820" s="10">
         <v>900</v>
       </c>
       <c r="B820" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C820" s="30" t="s">
         <v>427</v>
       </c>
       <c r="D820" s="31" t="s">
         <v>964</v>
       </c>
       <c r="E820" s="32">
         <v>42339</v>
       </c>
       <c r="F820" s="32">
         <v>42408</v>
       </c>
     </row>
-    <row r="821" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="821" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A821" s="10">
         <v>901</v>
       </c>
       <c r="B821" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C821" s="30" t="s">
         <v>626</v>
       </c>
       <c r="D821" s="31" t="s">
         <v>966</v>
       </c>
       <c r="E821" s="32">
         <v>42356</v>
       </c>
       <c r="F821" s="32">
         <v>42549</v>
       </c>
     </row>
-    <row r="822" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="822" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A822" s="10">
         <v>902</v>
       </c>
       <c r="B822" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C822" s="30" t="s">
         <v>627</v>
       </c>
       <c r="D822" s="31" t="s">
         <v>428</v>
       </c>
       <c r="E822" s="32">
         <v>42349</v>
       </c>
       <c r="F822" s="32">
         <v>42422</v>
       </c>
     </row>
-    <row r="823" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A823" s="10">
         <v>903</v>
       </c>
       <c r="B823" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C823" s="30" t="s">
         <v>429</v>
       </c>
       <c r="D823" s="31" t="s">
         <v>185</v>
       </c>
       <c r="E823" s="32">
         <v>42361</v>
       </c>
       <c r="F823" s="32">
         <v>42430</v>
       </c>
     </row>
-    <row r="824" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A824" s="10">
         <v>904</v>
       </c>
       <c r="B824" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C824" s="30" t="s">
         <v>600</v>
       </c>
       <c r="D824" s="31" t="s">
         <v>430</v>
       </c>
       <c r="E824" s="32">
         <v>42362</v>
       </c>
       <c r="F824" s="32">
         <v>42425</v>
       </c>
     </row>
-    <row r="825" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="825" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A825" s="10">
         <v>905</v>
       </c>
       <c r="B825" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C825" s="30" t="s">
         <v>431</v>
       </c>
       <c r="D825" s="31" t="s">
         <v>432</v>
       </c>
       <c r="E825" s="32">
         <v>42369</v>
       </c>
       <c r="F825" s="32">
         <v>42431</v>
       </c>
     </row>
-    <row r="826" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="826" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A826" s="10">
         <v>906</v>
       </c>
       <c r="B826" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C826" s="30" t="s">
         <v>1534</v>
       </c>
       <c r="D826" s="31" t="s">
         <v>433</v>
       </c>
       <c r="E826" s="32">
         <v>42374</v>
       </c>
       <c r="F826" s="32">
         <v>42445</v>
       </c>
     </row>
-    <row r="827" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="827" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A827" s="10">
         <v>907</v>
       </c>
       <c r="B827" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C827" s="30" t="s">
         <v>1535</v>
       </c>
       <c r="D827" s="31" t="s">
         <v>434</v>
       </c>
       <c r="E827" s="32">
         <v>42376</v>
       </c>
       <c r="F827" s="32">
         <v>42446</v>
       </c>
     </row>
-    <row r="828" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="828" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A828" s="10">
         <v>908</v>
       </c>
       <c r="B828" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C828" s="30" t="s">
         <v>628</v>
       </c>
       <c r="D828" s="31" t="s">
         <v>435</v>
       </c>
       <c r="E828" s="32">
         <v>42388</v>
       </c>
       <c r="F828" s="32">
         <v>42460</v>
       </c>
     </row>
-    <row r="829" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="829" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A829" s="10">
         <v>909</v>
       </c>
       <c r="B829" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C829" s="30" t="s">
         <v>569</v>
       </c>
       <c r="D829" s="31" t="s">
         <v>856</v>
       </c>
       <c r="E829" s="32">
         <v>42398</v>
       </c>
       <c r="F829" s="32">
         <v>42460</v>
       </c>
     </row>
-    <row r="830" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="830" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A830" s="33">
         <v>910</v>
       </c>
       <c r="B830" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C830" s="30" t="s">
         <v>436</v>
       </c>
       <c r="D830" s="31" t="s">
         <v>425</v>
       </c>
       <c r="E830" s="32">
         <v>42401</v>
       </c>
       <c r="F830" s="32">
         <v>42474</v>
       </c>
     </row>
-    <row r="831" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="831" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A831" s="10">
         <v>911</v>
       </c>
       <c r="B831" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C831" s="30" t="s">
         <v>629</v>
       </c>
       <c r="D831" s="30" t="s">
         <v>437</v>
       </c>
       <c r="E831" s="32">
         <v>42401</v>
       </c>
       <c r="F831" s="32">
         <v>42528</v>
       </c>
     </row>
-    <row r="832" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="832" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A832" s="10">
         <v>912</v>
       </c>
       <c r="B832" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C832" s="30" t="s">
         <v>630</v>
       </c>
       <c r="D832" s="30" t="s">
         <v>438</v>
       </c>
       <c r="E832" s="32">
         <v>42411</v>
       </c>
       <c r="F832" s="32">
         <v>42480</v>
       </c>
     </row>
-    <row r="833" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="833" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A833" s="10">
         <v>913</v>
       </c>
       <c r="B833" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C833" s="30" t="s">
         <v>439</v>
       </c>
       <c r="D833" s="31" t="s">
         <v>654</v>
       </c>
       <c r="E833" s="32">
         <v>42429</v>
       </c>
       <c r="F833" s="32">
         <v>42499</v>
       </c>
     </row>
-    <row r="834" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="834" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A834" s="10">
         <v>914</v>
       </c>
       <c r="B834" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C834" s="30" t="s">
         <v>601</v>
       </c>
       <c r="D834" s="31" t="s">
         <v>400</v>
       </c>
       <c r="E834" s="32">
         <v>42439</v>
       </c>
       <c r="F834" s="32">
         <v>42509</v>
       </c>
     </row>
-    <row r="835" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="835" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A835" s="10">
         <v>915</v>
       </c>
       <c r="B835" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C835" s="30" t="s">
         <v>602</v>
       </c>
       <c r="D835" s="31" t="s">
         <v>440</v>
       </c>
       <c r="E835" s="32">
         <v>42446</v>
       </c>
       <c r="F835" s="32">
         <v>42513</v>
       </c>
     </row>
-    <row r="836" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="836" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A836" s="33">
         <v>916</v>
       </c>
       <c r="B836" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C836" s="30" t="s">
         <v>441</v>
       </c>
       <c r="D836" s="31" t="s">
         <v>653</v>
       </c>
       <c r="E836" s="32">
         <v>42467</v>
       </c>
       <c r="F836" s="32">
         <v>42535</v>
       </c>
     </row>
-    <row r="837" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="837" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A837" s="10">
         <v>917</v>
       </c>
       <c r="B837" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C837" s="30" t="s">
         <v>631</v>
       </c>
       <c r="D837" s="31" t="s">
         <v>432</v>
       </c>
       <c r="E837" s="32">
         <v>42468</v>
       </c>
       <c r="F837" s="32">
         <v>42535</v>
       </c>
     </row>
-    <row r="838" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="838" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A838" s="10">
         <v>918</v>
       </c>
       <c r="B838" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C838" s="30" t="s">
         <v>632</v>
       </c>
       <c r="D838" s="31" t="s">
         <v>442</v>
       </c>
       <c r="E838" s="32">
         <v>42472</v>
       </c>
       <c r="F838" s="32">
         <v>42542</v>
       </c>
     </row>
-    <row r="839" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="839" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A839" s="10">
         <v>919</v>
       </c>
       <c r="B839" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C839" s="30" t="s">
         <v>603</v>
       </c>
       <c r="D839" s="31" t="s">
         <v>443</v>
       </c>
       <c r="E839" s="32">
         <v>42472</v>
       </c>
       <c r="F839" s="32">
         <v>42542</v>
       </c>
     </row>
-    <row r="840" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="840" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A840" s="33">
         <v>920</v>
       </c>
       <c r="B840" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C840" s="30" t="s">
         <v>605</v>
       </c>
       <c r="D840" s="31" t="s">
         <v>1536</v>
       </c>
       <c r="E840" s="32">
         <v>42475</v>
       </c>
       <c r="F840" s="32">
         <v>42611</v>
       </c>
     </row>
-    <row r="841" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="841" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A841" s="10">
         <v>923</v>
       </c>
       <c r="B841" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C841" s="30" t="s">
         <v>604</v>
       </c>
       <c r="D841" s="31" t="s">
         <v>444</v>
       </c>
       <c r="E841" s="32">
         <v>42481</v>
       </c>
       <c r="F841" s="32">
         <v>42549</v>
       </c>
     </row>
-    <row r="842" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="842" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A842" s="10">
         <v>924</v>
       </c>
       <c r="B842" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C842" s="30" t="s">
         <v>633</v>
       </c>
       <c r="D842" s="31" t="s">
         <v>652</v>
       </c>
       <c r="E842" s="32">
         <v>42486</v>
       </c>
       <c r="F842" s="32">
         <v>42558</v>
       </c>
     </row>
-    <row r="843" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="843" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A843" s="10">
         <v>925</v>
       </c>
       <c r="B843" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C843" s="30" t="s">
         <v>606</v>
       </c>
       <c r="D843" s="31" t="s">
         <v>651</v>
       </c>
       <c r="E843" s="32">
         <v>42500</v>
       </c>
       <c r="F843" s="32">
         <v>42565</v>
       </c>
     </row>
-    <row r="844" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="844" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A844" s="10">
         <v>926</v>
       </c>
       <c r="B844" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C844" s="30" t="s">
         <v>607</v>
       </c>
       <c r="D844" s="31" t="s">
         <v>651</v>
       </c>
       <c r="E844" s="32">
         <v>42500</v>
       </c>
       <c r="F844" s="32">
         <v>42565</v>
       </c>
     </row>
-    <row r="845" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="845" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A845" s="10">
         <v>927</v>
       </c>
       <c r="B845" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C845" s="30" t="s">
         <v>608</v>
       </c>
       <c r="D845" s="31" t="s">
         <v>651</v>
       </c>
       <c r="E845" s="32">
         <v>42500</v>
       </c>
       <c r="F845" s="32">
         <v>42565</v>
       </c>
     </row>
-    <row r="846" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="846" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A846" s="10">
         <v>928</v>
       </c>
       <c r="B846" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C846" s="30" t="s">
         <v>609</v>
       </c>
       <c r="D846" s="31" t="s">
         <v>182</v>
       </c>
       <c r="E846" s="32">
         <v>42509</v>
       </c>
       <c r="F846" s="32">
         <v>42573</v>
       </c>
     </row>
-    <row r="847" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="847" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A847" s="10">
         <v>929</v>
       </c>
       <c r="B847" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C847" s="30" t="s">
         <v>610</v>
       </c>
       <c r="D847" s="31" t="s">
         <v>445</v>
       </c>
       <c r="E847" s="32">
         <v>42511</v>
       </c>
       <c r="F847" s="32">
         <v>42584</v>
       </c>
     </row>
-    <row r="848" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="848" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A848" s="10">
         <v>930</v>
       </c>
       <c r="B848" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C848" s="30" t="s">
         <v>525</v>
       </c>
       <c r="D848" s="31" t="s">
         <v>446</v>
       </c>
       <c r="E848" s="32">
         <v>42514</v>
       </c>
       <c r="F848" s="32">
         <v>42586</v>
       </c>
     </row>
-    <row r="849" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="849" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A849" s="10">
         <v>931</v>
       </c>
       <c r="B849" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C849" s="30" t="s">
         <v>611</v>
       </c>
       <c r="D849" s="31" t="s">
         <v>447</v>
       </c>
       <c r="E849" s="32">
         <v>42529</v>
       </c>
       <c r="F849" s="32">
         <v>42598</v>
       </c>
     </row>
-    <row r="850" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="850" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A850" s="10">
         <v>932</v>
       </c>
       <c r="B850" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C850" s="30" t="s">
         <v>601</v>
       </c>
       <c r="D850" s="31" t="s">
         <v>400</v>
       </c>
       <c r="E850" s="32">
         <v>42545</v>
       </c>
       <c r="F850" s="32">
         <v>42614</v>
       </c>
     </row>
-    <row r="851" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="851" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A851" s="10">
         <v>933</v>
       </c>
       <c r="B851" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C851" s="30" t="s">
         <v>448</v>
       </c>
       <c r="D851" s="31" t="s">
         <v>650</v>
       </c>
       <c r="E851" s="32">
         <v>42555</v>
       </c>
       <c r="F851" s="32">
         <v>42600</v>
       </c>
     </row>
-    <row r="852" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="852" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A852" s="10">
         <v>934</v>
       </c>
       <c r="B852" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C852" s="30" t="s">
         <v>631</v>
       </c>
       <c r="D852" s="31" t="s">
         <v>432</v>
       </c>
       <c r="E852" s="32">
         <v>42557</v>
       </c>
       <c r="F852" s="32">
         <v>42738</v>
       </c>
     </row>
-    <row r="853" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="853" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A853" s="33">
         <v>935</v>
       </c>
       <c r="B853" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C853" s="30" t="s">
         <v>612</v>
       </c>
       <c r="D853" s="31" t="s">
         <v>450</v>
       </c>
       <c r="E853" s="32">
         <v>42559</v>
       </c>
       <c r="F853" s="32">
         <v>42632</v>
       </c>
     </row>
-    <row r="854" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="854" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A854" s="10">
         <v>936</v>
       </c>
       <c r="B854" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C854" s="30" t="s">
         <v>613</v>
       </c>
       <c r="D854" s="31" t="s">
         <v>451</v>
       </c>
       <c r="E854" s="32">
         <v>42571</v>
       </c>
       <c r="F854" s="32">
         <v>42640</v>
       </c>
     </row>
-    <row r="855" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="855" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A855" s="10">
         <v>937</v>
       </c>
       <c r="B855" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C855" s="30" t="s">
         <v>614</v>
       </c>
       <c r="D855" s="31" t="s">
         <v>452</v>
       </c>
       <c r="E855" s="32">
         <v>42573</v>
       </c>
       <c r="F855" s="32">
         <v>42642</v>
       </c>
     </row>
-    <row r="856" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="856" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A856" s="33">
         <v>938</v>
       </c>
       <c r="B856" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C856" s="30" t="s">
         <v>615</v>
       </c>
       <c r="D856" s="31" t="s">
         <v>599</v>
       </c>
       <c r="E856" s="32">
         <v>42573</v>
       </c>
       <c r="F856" s="32">
         <v>42709</v>
       </c>
     </row>
-    <row r="857" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="857" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A857" s="10">
         <v>939</v>
       </c>
       <c r="B857" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C857" s="30" t="s">
         <v>449</v>
       </c>
       <c r="D857" s="31" t="s">
         <v>453</v>
       </c>
       <c r="E857" s="32">
         <v>42591</v>
       </c>
       <c r="F857" s="32">
         <v>42642</v>
       </c>
     </row>
-    <row r="858" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="858" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A858" s="10">
         <v>940</v>
       </c>
       <c r="B858" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C858" s="30" t="s">
         <v>1359</v>
       </c>
       <c r="D858" s="31" t="s">
         <v>1373</v>
       </c>
       <c r="E858" s="32">
         <v>42592</v>
       </c>
       <c r="F858" s="32">
         <v>42769</v>
       </c>
     </row>
-    <row r="859" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="859" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A859" s="10">
         <v>941</v>
       </c>
       <c r="B859" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C859" s="30" t="s">
         <v>616</v>
       </c>
       <c r="D859" s="31" t="s">
         <v>454</v>
       </c>
       <c r="E859" s="32">
         <v>42597</v>
       </c>
       <c r="F859" s="32">
         <v>42642</v>
       </c>
     </row>
-    <row r="860" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="860" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A860" s="10">
         <v>942</v>
       </c>
       <c r="B860" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C860" s="30" t="s">
         <v>455</v>
       </c>
       <c r="D860" s="31" t="s">
         <v>456</v>
       </c>
       <c r="E860" s="32">
         <v>42608</v>
       </c>
       <c r="F860" s="32">
         <v>42745</v>
       </c>
     </row>
-    <row r="861" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="861" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A861" s="10">
         <v>943</v>
       </c>
       <c r="B861" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C861" s="30" t="s">
         <v>617</v>
       </c>
       <c r="D861" s="31" t="s">
         <v>649</v>
       </c>
       <c r="E861" s="32">
         <v>42614</v>
       </c>
       <c r="F861" s="32">
         <v>42681</v>
       </c>
     </row>
-    <row r="862" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="862" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A862" s="10">
         <v>944</v>
       </c>
       <c r="B862" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C862" s="30" t="s">
         <v>526</v>
       </c>
       <c r="D862" s="31" t="s">
         <v>457</v>
       </c>
       <c r="E862" s="32">
         <v>42621</v>
       </c>
       <c r="F862" s="32">
         <v>42724</v>
       </c>
     </row>
-    <row r="863" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="863" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A863" s="10">
         <v>945</v>
       </c>
       <c r="B863" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C863" s="30" t="s">
         <v>1538</v>
       </c>
       <c r="D863" s="31" t="s">
         <v>1539</v>
       </c>
       <c r="E863" s="32">
         <v>42621</v>
       </c>
       <c r="F863" s="32">
         <v>42853</v>
       </c>
     </row>
-    <row r="864" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="864" spans="1:6" ht="30.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A864" s="10">
         <v>946</v>
       </c>
       <c r="B864" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C864" s="30" t="s">
         <v>459</v>
       </c>
       <c r="D864" s="31" t="s">
         <v>458</v>
       </c>
       <c r="E864" s="32">
         <v>42626</v>
       </c>
       <c r="F864" s="32">
         <v>42642</v>
       </c>
     </row>
-    <row r="865" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="865" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A865" s="10">
         <v>947</v>
       </c>
       <c r="B865" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C865" s="30" t="s">
         <v>619</v>
       </c>
       <c r="D865" s="31" t="s">
         <v>648</v>
       </c>
       <c r="E865" s="32">
         <v>42629</v>
       </c>
       <c r="F865" s="32">
         <v>42696</v>
       </c>
     </row>
-    <row r="866" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="866" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A866" s="10">
         <v>948</v>
       </c>
       <c r="B866" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C866" s="30" t="s">
         <v>618</v>
       </c>
       <c r="D866" s="31" t="s">
         <v>639</v>
       </c>
       <c r="E866" s="32">
         <v>42636</v>
       </c>
       <c r="F866" s="32">
         <v>42704</v>
       </c>
     </row>
-    <row r="867" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="867" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A867" s="10">
         <v>949</v>
       </c>
       <c r="B867" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C867" s="30" t="s">
         <v>1416</v>
       </c>
       <c r="D867" s="31" t="s">
         <v>460</v>
       </c>
       <c r="E867" s="32">
         <v>42649</v>
       </c>
       <c r="F867" s="32">
         <v>42713</v>
       </c>
     </row>
-    <row r="868" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="868" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A868" s="10">
         <v>950</v>
       </c>
       <c r="B868" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C868" s="30" t="s">
         <v>461</v>
       </c>
       <c r="D868" s="31" t="s">
         <v>460</v>
       </c>
       <c r="E868" s="32">
         <v>42649</v>
       </c>
       <c r="F868" s="32">
         <v>42713</v>
       </c>
     </row>
-    <row r="869" spans="1:6" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="869" spans="1:6" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A869" s="10">
         <v>951</v>
       </c>
       <c r="B869" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C869" s="30" t="s">
         <v>410</v>
       </c>
       <c r="D869" s="31" t="s">
         <v>460</v>
       </c>
       <c r="E869" s="32">
         <v>42650</v>
       </c>
       <c r="F869" s="32">
         <v>42713</v>
       </c>
     </row>
-    <row r="870" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="870" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A870" s="10">
         <v>952</v>
       </c>
       <c r="B870" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C870" s="30" t="s">
         <v>620</v>
       </c>
       <c r="D870" s="31" t="s">
         <v>647</v>
       </c>
       <c r="E870" s="32">
         <v>42657</v>
       </c>
       <c r="F870" s="32">
         <v>42725</v>
       </c>
     </row>
-    <row r="871" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="871" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A871" s="33">
         <v>953</v>
       </c>
       <c r="B871" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C871" s="30" t="s">
         <v>462</v>
       </c>
       <c r="D871" s="31" t="s">
         <v>463</v>
       </c>
       <c r="E871" s="32">
         <v>42671</v>
       </c>
       <c r="F871" s="32">
         <v>42739</v>
       </c>
     </row>
-    <row r="872" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="872" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A872" s="33">
         <v>954</v>
       </c>
       <c r="B872" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C872" s="30" t="s">
         <v>623</v>
       </c>
       <c r="D872" s="31" t="s">
         <v>1411</v>
       </c>
       <c r="E872" s="32">
         <v>42671</v>
       </c>
       <c r="F872" s="32">
         <v>42744</v>
       </c>
     </row>
-    <row r="873" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="873" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A873" s="33">
         <v>955</v>
       </c>
       <c r="B873" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C873" s="30" t="s">
         <v>621</v>
       </c>
       <c r="D873" s="31" t="s">
         <v>1411</v>
       </c>
       <c r="E873" s="32">
         <v>42671</v>
       </c>
       <c r="F873" s="32">
         <v>42744</v>
       </c>
     </row>
-    <row r="874" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="874" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A874" s="33">
         <v>956</v>
       </c>
       <c r="B874" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C874" s="30" t="s">
         <v>622</v>
       </c>
       <c r="D874" s="31" t="s">
         <v>1411</v>
       </c>
       <c r="E874" s="32">
         <v>42671</v>
       </c>
       <c r="F874" s="32">
         <v>42744</v>
       </c>
     </row>
-    <row r="875" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="875" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A875" s="21">
         <v>957</v>
       </c>
       <c r="B875" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C875" s="30" t="s">
         <v>1319</v>
       </c>
       <c r="D875" s="31" t="s">
         <v>169</v>
       </c>
       <c r="E875" s="32">
         <v>42677</v>
       </c>
       <c r="F875" s="32">
         <v>42745</v>
       </c>
     </row>
-    <row r="876" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="876" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A876" s="33">
         <v>958</v>
       </c>
       <c r="B876" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C876" s="30" t="s">
         <v>634</v>
       </c>
       <c r="D876" s="31" t="s">
         <v>647</v>
       </c>
       <c r="E876" s="32">
         <v>42683</v>
       </c>
       <c r="F876" s="32">
         <v>42753</v>
       </c>
     </row>
-    <row r="877" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="877" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A877" s="33">
         <v>959</v>
       </c>
       <c r="B877" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C877" s="34" t="s">
         <v>1358</v>
       </c>
       <c r="D877" s="31" t="s">
         <v>635</v>
       </c>
       <c r="E877" s="32">
         <v>42683</v>
       </c>
       <c r="F877" s="32">
         <v>42753</v>
       </c>
     </row>
-    <row r="878" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="878" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A878" s="33">
         <v>960</v>
       </c>
       <c r="B878" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C878" s="30" t="s">
         <v>561</v>
       </c>
       <c r="D878" s="31" t="s">
         <v>464</v>
       </c>
       <c r="E878" s="32">
         <v>42687</v>
       </c>
       <c r="F878" s="32">
         <v>42753</v>
       </c>
     </row>
-    <row r="879" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="879" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A879" s="33">
         <v>961</v>
       </c>
       <c r="B879" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C879" s="30" t="s">
         <v>1494</v>
       </c>
       <c r="D879" s="31" t="s">
         <v>391</v>
       </c>
       <c r="E879" s="32">
         <v>42690</v>
       </c>
       <c r="F879" s="32">
         <v>42754</v>
       </c>
     </row>
-    <row r="880" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="880" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A880" s="33">
         <v>962</v>
       </c>
       <c r="B880" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C880" s="30" t="s">
         <v>626</v>
       </c>
       <c r="D880" s="31" t="s">
         <v>646</v>
       </c>
       <c r="E880" s="32">
         <v>42696</v>
       </c>
       <c r="F880" s="32">
         <v>42769</v>
       </c>
     </row>
-    <row r="881" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="881" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A881" s="33">
         <v>963</v>
       </c>
       <c r="B881" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C881" s="30" t="s">
         <v>465</v>
       </c>
       <c r="D881" s="31" t="s">
         <v>466</v>
       </c>
       <c r="E881" s="32">
         <v>42705</v>
       </c>
       <c r="F881" s="32">
         <v>42769</v>
       </c>
     </row>
-    <row r="882" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="882" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A882" s="10">
         <v>964</v>
       </c>
       <c r="B882" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C882" s="30" t="s">
         <v>624</v>
       </c>
       <c r="D882" s="31" t="s">
         <v>637</v>
       </c>
       <c r="E882" s="32">
         <v>42710</v>
       </c>
       <c r="F882" s="32">
         <v>42779</v>
       </c>
     </row>
-    <row r="883" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="883" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A883" s="10">
         <v>965</v>
       </c>
       <c r="B883" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C883" s="30" t="s">
         <v>1540</v>
       </c>
       <c r="D883" s="31" t="s">
         <v>1541</v>
       </c>
       <c r="E883" s="32">
         <v>42721</v>
       </c>
       <c r="F883" s="32">
         <v>42857</v>
       </c>
     </row>
-    <row r="884" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="884" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A884" s="10">
         <v>966</v>
       </c>
       <c r="B884" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C884" s="30" t="s">
         <v>1484</v>
       </c>
       <c r="D884" s="31" t="s">
         <v>467</v>
       </c>
       <c r="E884" s="32">
         <v>42725</v>
       </c>
       <c r="F884" s="32">
         <v>42790</v>
       </c>
     </row>
-    <row r="885" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="885" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A885" s="10">
         <v>967</v>
       </c>
       <c r="B885" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C885" s="30" t="s">
         <v>468</v>
       </c>
       <c r="D885" s="31" t="s">
         <v>175</v>
       </c>
       <c r="E885" s="32">
         <v>42710</v>
       </c>
       <c r="F885" s="32">
         <v>42780</v>
       </c>
     </row>
-    <row r="886" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="886" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A886" s="33">
         <v>968</v>
       </c>
       <c r="B886" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C886" s="30" t="s">
         <v>1542</v>
       </c>
       <c r="D886" s="31" t="s">
         <v>1543</v>
       </c>
       <c r="E886" s="32">
         <v>42771</v>
       </c>
       <c r="F886" s="32">
         <v>42878</v>
       </c>
     </row>
-    <row r="887" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="887" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A887" s="33">
         <v>969</v>
       </c>
       <c r="B887" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C887" s="30" t="s">
         <v>1487</v>
       </c>
       <c r="D887" s="31" t="s">
         <v>638</v>
       </c>
       <c r="E887" s="32">
         <v>42741</v>
       </c>
       <c r="F887" s="32">
         <v>42803</v>
       </c>
     </row>
-    <row r="888" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="888" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A888" s="10">
         <v>970</v>
       </c>
       <c r="B888" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C888" s="30" t="s">
         <v>469</v>
       </c>
       <c r="D888" s="31" t="s">
         <v>657</v>
       </c>
       <c r="E888" s="32">
         <v>42742</v>
       </c>
       <c r="F888" s="32">
         <v>42803</v>
       </c>
     </row>
-    <row r="889" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="889" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A889" s="10">
         <v>971</v>
       </c>
       <c r="B889" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C889" s="30" t="s">
         <v>470</v>
       </c>
       <c r="D889" s="31" t="s">
         <v>471</v>
       </c>
       <c r="E889" s="32">
         <v>42742</v>
       </c>
       <c r="F889" s="32">
         <v>42803</v>
       </c>
     </row>
-    <row r="890" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="890" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A890" s="10">
         <v>972</v>
       </c>
       <c r="B890" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C890" s="30" t="s">
         <v>1490</v>
       </c>
       <c r="D890" s="31" t="s">
         <v>639</v>
       </c>
       <c r="E890" s="32">
         <v>42745</v>
       </c>
       <c r="F890" s="32">
         <v>42804</v>
       </c>
     </row>
-    <row r="891" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="891" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A891" s="10">
         <v>973</v>
       </c>
       <c r="B891" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C891" s="30" t="s">
         <v>472</v>
       </c>
       <c r="D891" s="31" t="s">
         <v>473</v>
       </c>
       <c r="E891" s="32">
         <v>42747</v>
       </c>
       <c r="F891" s="32">
         <v>42803</v>
       </c>
     </row>
-    <row r="892" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="892" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A892" s="10">
         <v>974</v>
       </c>
       <c r="B892" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C892" s="30" t="s">
         <v>1448</v>
       </c>
       <c r="D892" s="31" t="s">
         <v>474</v>
       </c>
       <c r="E892" s="32">
         <v>42751</v>
       </c>
       <c r="F892" s="32">
         <v>42804</v>
       </c>
     </row>
-    <row r="893" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="893" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A893" s="10">
         <v>975</v>
       </c>
       <c r="B893" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C893" s="30" t="s">
         <v>475</v>
       </c>
       <c r="D893" s="31" t="s">
         <v>476</v>
       </c>
       <c r="E893" s="32">
         <v>42753</v>
       </c>
       <c r="F893" s="32">
         <v>42804</v>
       </c>
     </row>
-    <row r="894" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="894" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A894" s="10">
         <v>977</v>
       </c>
       <c r="B894" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C894" s="30" t="s">
         <v>568</v>
       </c>
       <c r="D894" s="31" t="s">
         <v>477</v>
       </c>
       <c r="E894" s="32">
         <v>42753</v>
       </c>
       <c r="F894" s="32">
         <v>42804</v>
       </c>
     </row>
-    <row r="895" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="895" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A895" s="33">
         <v>978</v>
       </c>
       <c r="B895" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C895" s="30" t="s">
         <v>694</v>
       </c>
       <c r="D895" s="31" t="s">
         <v>478</v>
       </c>
       <c r="E895" s="32">
         <v>42757</v>
       </c>
       <c r="F895" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="896" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="896" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A896" s="10">
         <v>979</v>
       </c>
       <c r="B896" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C896" s="30" t="s">
         <v>479</v>
       </c>
       <c r="D896" s="31" t="s">
         <v>480</v>
       </c>
       <c r="E896" s="32">
         <v>42762</v>
       </c>
       <c r="F896" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="897" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="897" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A897" s="10">
         <v>980</v>
       </c>
       <c r="B897" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C897" s="30" t="s">
         <v>481</v>
       </c>
       <c r="D897" s="31" t="s">
         <v>482</v>
       </c>
       <c r="E897" s="32">
         <v>42764</v>
       </c>
       <c r="F897" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="898" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="898" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A898" s="10">
         <v>981</v>
       </c>
       <c r="B898" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C898" s="30" t="s">
         <v>695</v>
       </c>
       <c r="D898" s="31" t="s">
         <v>1450</v>
       </c>
       <c r="E898" s="32">
         <v>42764</v>
       </c>
       <c r="F898" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="899" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="899" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A899" s="10">
         <v>982</v>
       </c>
       <c r="B899" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C899" s="30" t="s">
         <v>483</v>
       </c>
       <c r="D899" s="31" t="s">
         <v>484</v>
       </c>
       <c r="E899" s="32">
         <v>42765</v>
       </c>
       <c r="F899" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="900" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="900" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A900" s="10">
         <v>983</v>
       </c>
       <c r="B900" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C900" s="30" t="s">
         <v>486</v>
       </c>
       <c r="D900" s="31" t="s">
         <v>485</v>
       </c>
       <c r="E900" s="32">
         <v>42765</v>
       </c>
       <c r="F900" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="901" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="901" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A901" s="10">
         <v>984</v>
       </c>
       <c r="B901" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C901" s="30" t="s">
         <v>487</v>
       </c>
       <c r="D901" s="31" t="s">
         <v>488</v>
       </c>
       <c r="E901" s="32">
         <v>42765</v>
       </c>
       <c r="F901" s="32">
         <v>42830</v>
       </c>
     </row>
-    <row r="902" spans="1:6" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="902" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A902" s="10">
         <v>985</v>
       </c>
       <c r="B902" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C902" s="30" t="s">
         <v>489</v>
       </c>
       <c r="D902" s="31" t="s">
         <v>490</v>
       </c>
       <c r="E902" s="32">
         <v>42765</v>
       </c>
       <c r="F902" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="903" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="903" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A903" s="10">
         <v>986</v>
       </c>
       <c r="B903" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C903" s="30" t="s">
         <v>491</v>
       </c>
       <c r="D903" s="31" t="s">
         <v>485</v>
       </c>
       <c r="E903" s="32">
         <v>42766</v>
       </c>
       <c r="F903" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="904" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="904" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A904" s="10">
         <v>987</v>
       </c>
       <c r="B904" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C904" s="30" t="s">
         <v>1483</v>
       </c>
       <c r="D904" s="31" t="s">
         <v>467</v>
       </c>
       <c r="E904" s="32">
         <v>42769</v>
       </c>
       <c r="F904" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="905" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="905" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A905" s="10">
         <v>988</v>
       </c>
       <c r="B905" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C905" s="30" t="s">
         <v>696</v>
       </c>
       <c r="D905" s="31" t="s">
         <v>508</v>
       </c>
       <c r="E905" s="32">
         <v>42779</v>
       </c>
       <c r="F905" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="906" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="906" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A906" s="10">
         <v>989</v>
       </c>
       <c r="B906" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C906" s="30" t="s">
         <v>697</v>
       </c>
       <c r="D906" s="31" t="s">
         <v>509</v>
       </c>
       <c r="E906" s="32">
         <v>42780</v>
       </c>
       <c r="F906" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="907" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="907" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A907" s="10">
         <v>990</v>
       </c>
       <c r="B907" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C907" s="30" t="s">
         <v>567</v>
       </c>
       <c r="D907" s="31" t="s">
         <v>509</v>
       </c>
       <c r="E907" s="32">
         <v>42780</v>
       </c>
       <c r="F907" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="908" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="908" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A908" s="10">
         <v>991</v>
       </c>
       <c r="B908" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C908" s="30" t="s">
         <v>492</v>
       </c>
       <c r="D908" s="31" t="s">
         <v>510</v>
       </c>
       <c r="E908" s="32">
         <v>42782</v>
       </c>
       <c r="F908" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="909" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="909" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A909" s="21">
         <v>992</v>
       </c>
       <c r="B909" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C909" s="35" t="s">
         <v>527</v>
       </c>
       <c r="D909" s="36" t="s">
         <v>528</v>
       </c>
       <c r="E909" s="32">
         <v>42783</v>
       </c>
       <c r="F909" s="32">
         <v>42853</v>
       </c>
     </row>
-    <row r="910" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="910" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A910" s="21">
         <v>993</v>
       </c>
       <c r="B910" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C910" s="35" t="s">
         <v>329</v>
       </c>
       <c r="D910" s="36" t="s">
         <v>854</v>
       </c>
       <c r="E910" s="32">
         <v>42783</v>
       </c>
       <c r="F910" s="32">
         <v>42853</v>
       </c>
     </row>
-    <row r="911" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="911" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A911" s="10">
         <v>994</v>
       </c>
       <c r="B911" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C911" s="30" t="s">
         <v>493</v>
       </c>
       <c r="D911" s="31" t="s">
         <v>511</v>
       </c>
       <c r="E911" s="32">
         <v>42786</v>
       </c>
       <c r="F911" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="912" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="912" spans="1:6" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A912" s="10">
         <v>995</v>
       </c>
       <c r="B912" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C912" s="30" t="s">
         <v>494</v>
       </c>
       <c r="D912" s="31" t="s">
         <v>698</v>
       </c>
       <c r="E912" s="32">
         <v>42788</v>
       </c>
       <c r="F912" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="913" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="913" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A913" s="21">
         <v>996</v>
       </c>
       <c r="B913" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C913" s="35" t="s">
         <v>529</v>
       </c>
       <c r="D913" s="36" t="s">
         <v>699</v>
       </c>
       <c r="E913" s="32">
         <v>42790</v>
       </c>
       <c r="F913" s="32">
         <v>42857</v>
       </c>
     </row>
-    <row r="914" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="914" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A914" s="10">
         <v>997</v>
       </c>
       <c r="B914" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C914" s="30" t="s">
         <v>495</v>
       </c>
       <c r="D914" s="31" t="s">
         <v>512</v>
       </c>
       <c r="E914" s="32">
         <v>42794</v>
       </c>
       <c r="F914" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="915" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="915" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A915" s="10">
         <v>998</v>
       </c>
       <c r="B915" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C915" s="30" t="s">
         <v>496</v>
       </c>
       <c r="D915" s="31" t="s">
         <v>700</v>
       </c>
       <c r="E915" s="32">
         <v>42795</v>
       </c>
       <c r="F915" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="916" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="916" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A916" s="21">
         <v>999</v>
       </c>
       <c r="B916" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C916" s="35" t="s">
         <v>530</v>
       </c>
       <c r="D916" s="36" t="s">
         <v>645</v>
       </c>
       <c r="E916" s="32">
         <v>42797</v>
       </c>
       <c r="F916" s="32">
         <v>42870</v>
       </c>
     </row>
-    <row r="917" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="917" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A917" s="10">
         <v>1000</v>
       </c>
       <c r="B917" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C917" s="30" t="s">
         <v>497</v>
       </c>
       <c r="D917" s="31" t="s">
         <v>644</v>
       </c>
       <c r="E917" s="32">
         <v>42803</v>
       </c>
       <c r="F917" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="918" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="918" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A918" s="10">
         <v>1001</v>
       </c>
       <c r="B918" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C918" s="30" t="s">
         <v>498</v>
       </c>
       <c r="D918" s="31" t="s">
         <v>513</v>
       </c>
       <c r="E918" s="32">
         <v>42806</v>
       </c>
       <c r="F918" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="919" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="919" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A919" s="10">
         <v>1002</v>
       </c>
       <c r="B919" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C919" s="30" t="s">
         <v>499</v>
       </c>
       <c r="D919" s="31" t="s">
         <v>643</v>
       </c>
       <c r="E919" s="32">
         <v>42807</v>
       </c>
       <c r="F919" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="920" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="920" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A920" s="10">
         <v>1003</v>
       </c>
       <c r="B920" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C920" s="30" t="s">
         <v>500</v>
       </c>
       <c r="D920" s="31" t="s">
         <v>515</v>
       </c>
       <c r="E920" s="32">
         <v>42807</v>
       </c>
       <c r="F920" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="921" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="921" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A921" s="10">
         <v>1004</v>
       </c>
       <c r="B921" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C921" s="30" t="s">
         <v>501</v>
       </c>
       <c r="D921" s="31" t="s">
         <v>514</v>
       </c>
       <c r="E921" s="32">
         <v>42807</v>
       </c>
       <c r="F921" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="922" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="922" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A922" s="10">
         <v>1005</v>
       </c>
       <c r="B922" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C922" s="30" t="s">
         <v>502</v>
       </c>
       <c r="D922" s="31" t="s">
         <v>514</v>
       </c>
       <c r="E922" s="32">
         <v>42807</v>
       </c>
       <c r="F922" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="923" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="923" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A923" s="10">
         <v>1006</v>
       </c>
       <c r="B923" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C923" s="30" t="s">
         <v>499</v>
       </c>
       <c r="D923" s="31" t="s">
         <v>516</v>
       </c>
       <c r="E923" s="32">
         <v>42807</v>
       </c>
       <c r="F923" s="32">
         <v>42829</v>
       </c>
     </row>
-    <row r="924" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="924" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A924" s="10">
         <v>1007</v>
       </c>
       <c r="B924" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C924" s="30" t="s">
         <v>501</v>
       </c>
       <c r="D924" s="31" t="s">
         <v>516</v>
       </c>
       <c r="E924" s="32">
         <v>42807</v>
       </c>
       <c r="F924" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="925" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="925" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A925" s="10">
         <v>1008</v>
       </c>
       <c r="B925" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C925" s="30" t="s">
         <v>503</v>
       </c>
       <c r="D925" s="31" t="s">
         <v>517</v>
       </c>
       <c r="E925" s="32">
         <v>42807</v>
       </c>
       <c r="F925" s="32">
         <v>42877</v>
       </c>
     </row>
-    <row r="926" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="926" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A926" s="10">
         <v>1009</v>
       </c>
       <c r="B926" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C926" s="30" t="s">
         <v>502</v>
       </c>
       <c r="D926" s="31" t="s">
         <v>516</v>
       </c>
       <c r="E926" s="32">
         <v>42808</v>
       </c>
       <c r="F926" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="927" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="927" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A927" s="10">
         <v>1010</v>
       </c>
       <c r="B927" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C927" s="30" t="s">
         <v>504</v>
       </c>
       <c r="D927" s="31" t="s">
         <v>518</v>
       </c>
       <c r="E927" s="32">
         <v>42809</v>
       </c>
       <c r="F927" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="928" spans="1:6" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="928" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A928" s="10">
         <v>1012</v>
       </c>
       <c r="B928" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C928" s="30" t="s">
         <v>505</v>
       </c>
       <c r="D928" s="31" t="s">
         <v>519</v>
       </c>
       <c r="E928" s="32">
         <v>42811</v>
       </c>
       <c r="F928" s="32">
         <v>42885</v>
       </c>
     </row>
-    <row r="929" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="929" spans="1:6" ht="27.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A929" s="21">
         <v>1013</v>
       </c>
       <c r="B929" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C929" s="35" t="s">
         <v>566</v>
       </c>
       <c r="D929" s="36" t="s">
         <v>701</v>
       </c>
       <c r="E929" s="32">
         <v>42815</v>
       </c>
       <c r="F929" s="32">
         <v>42886</v>
       </c>
     </row>
-    <row r="930" spans="1:6" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="930" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A930" s="21">
         <v>1014</v>
       </c>
       <c r="B930" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C930" s="35" t="s">
         <v>641</v>
       </c>
       <c r="D930" s="36" t="s">
         <v>531</v>
       </c>
       <c r="E930" s="32">
         <v>42819</v>
       </c>
       <c r="F930" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="931" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="931" spans="1:6" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A931" s="10">
         <v>1015</v>
       </c>
       <c r="B931" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C931" s="30" t="s">
         <v>506</v>
       </c>
       <c r="D931" s="31" t="s">
         <v>520</v>
       </c>
       <c r="E931" s="32">
         <v>42822</v>
       </c>
       <c r="F931" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="932" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="932" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A932" s="10">
         <v>1016</v>
       </c>
       <c r="B932" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C932" s="30" t="s">
         <v>507</v>
       </c>
       <c r="D932" s="31" t="s">
         <v>507</v>
       </c>
       <c r="E932" s="32">
         <v>42823</v>
       </c>
       <c r="F932" s="32">
         <v>42867</v>
       </c>
     </row>
-    <row r="933" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="933" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A933" s="21">
         <v>1017</v>
       </c>
       <c r="B933" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C933" s="35" t="s">
         <v>1393</v>
       </c>
       <c r="D933" s="36" t="s">
         <v>532</v>
       </c>
       <c r="E933" s="32">
         <v>42824</v>
       </c>
       <c r="F933" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="934" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="934" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A934" s="21">
         <v>1018</v>
       </c>
       <c r="B934" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C934" s="35" t="s">
         <v>533</v>
       </c>
       <c r="D934" s="36" t="s">
         <v>534</v>
       </c>
       <c r="E934" s="32">
         <v>42829</v>
       </c>
       <c r="F934" s="32">
         <v>42888</v>
       </c>
     </row>
-    <row r="935" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="935" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A935" s="21">
         <v>1019</v>
       </c>
       <c r="B935" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C935" s="35" t="s">
         <v>535</v>
       </c>
       <c r="D935" s="36" t="s">
         <v>536</v>
       </c>
       <c r="E935" s="32">
         <v>42831</v>
       </c>
       <c r="F935" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="936" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="936" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A936" s="21">
         <v>1020</v>
       </c>
       <c r="B936" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C936" s="35" t="s">
         <v>537</v>
       </c>
       <c r="D936" s="36" t="s">
         <v>538</v>
       </c>
       <c r="E936" s="32">
         <v>42833</v>
       </c>
       <c r="F936" s="32">
         <v>42860</v>
       </c>
     </row>
-    <row r="937" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="937" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A937" s="21">
         <v>1021</v>
       </c>
       <c r="B937" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C937" s="35" t="s">
         <v>1449</v>
       </c>
       <c r="D937" s="36" t="s">
         <v>169</v>
       </c>
       <c r="E937" s="32">
         <v>42838</v>
       </c>
       <c r="F937" s="32">
         <v>42905</v>
       </c>
     </row>
-    <row r="938" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="938" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A938" s="21">
         <v>1022</v>
       </c>
       <c r="B938" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C938" s="35" t="s">
         <v>539</v>
       </c>
       <c r="D938" s="36" t="s">
         <v>168</v>
       </c>
       <c r="E938" s="32">
         <v>42846</v>
       </c>
       <c r="F938" s="32">
         <v>42986</v>
       </c>
     </row>
-    <row r="939" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="939" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A939" s="21">
         <v>1023</v>
       </c>
       <c r="B939" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C939" s="35" t="s">
         <v>1392</v>
       </c>
       <c r="D939" s="36" t="s">
         <v>540</v>
       </c>
       <c r="E939" s="32">
         <v>42847</v>
       </c>
       <c r="F939" s="32">
         <v>42913</v>
       </c>
     </row>
-    <row r="940" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="940" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A940" s="21">
         <v>1024</v>
       </c>
       <c r="B940" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C940" s="35" t="s">
         <v>541</v>
       </c>
       <c r="D940" s="36" t="s">
         <v>640</v>
       </c>
       <c r="E940" s="32">
         <v>42849</v>
       </c>
       <c r="F940" s="32">
         <v>42913</v>
       </c>
     </row>
-    <row r="941" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="941" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A941" s="21">
         <v>1025</v>
       </c>
       <c r="B941" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C941" s="35" t="s">
         <v>542</v>
       </c>
       <c r="D941" s="36" t="s">
         <v>1391</v>
       </c>
       <c r="E941" s="32">
         <v>42850</v>
       </c>
       <c r="F941" s="32">
         <v>42905</v>
       </c>
     </row>
-    <row r="942" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="942" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A942" s="21">
         <v>1026</v>
       </c>
       <c r="B942" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C942" s="35" t="s">
         <v>539</v>
       </c>
       <c r="D942" s="36" t="s">
         <v>168</v>
       </c>
       <c r="E942" s="32">
         <v>42850</v>
       </c>
       <c r="F942" s="32">
         <v>42986</v>
       </c>
     </row>
-    <row r="943" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="943" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A943" s="21">
         <v>1027</v>
       </c>
       <c r="B943" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C943" s="35" t="s">
         <v>543</v>
       </c>
       <c r="D943" s="36" t="s">
         <v>856</v>
       </c>
       <c r="E943" s="32">
         <v>42853</v>
       </c>
       <c r="F943" s="32">
         <v>42921</v>
       </c>
     </row>
-    <row r="944" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="944" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A944" s="21">
         <v>1028</v>
       </c>
       <c r="B944" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C944" s="35" t="s">
         <v>544</v>
       </c>
       <c r="D944" s="36" t="s">
         <v>702</v>
       </c>
       <c r="E944" s="32">
         <v>42856</v>
       </c>
       <c r="F944" s="32">
         <v>42921</v>
       </c>
     </row>
-    <row r="945" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="945" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A945" s="21">
         <v>1029</v>
       </c>
       <c r="B945" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C945" s="35" t="s">
         <v>545</v>
       </c>
       <c r="D945" s="36" t="s">
         <v>546</v>
       </c>
       <c r="E945" s="32">
         <v>42857</v>
       </c>
       <c r="F945" s="32">
         <v>42921</v>
       </c>
     </row>
-    <row r="946" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="946" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A946" s="21">
         <v>1030</v>
       </c>
       <c r="B946" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C946" s="35" t="s">
         <v>547</v>
       </c>
       <c r="D946" s="36" t="s">
         <v>703</v>
       </c>
       <c r="E946" s="32">
         <v>42865</v>
       </c>
       <c r="F946" s="32">
         <v>42921</v>
       </c>
     </row>
-    <row r="947" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="947" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A947" s="21">
         <v>1031</v>
       </c>
       <c r="B947" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C947" s="35" t="s">
         <v>1390</v>
       </c>
       <c r="D947" s="36" t="s">
         <v>532</v>
       </c>
       <c r="E947" s="32">
         <v>42865</v>
       </c>
       <c r="F947" s="32">
         <v>42922</v>
       </c>
     </row>
-    <row r="948" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="948" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A948" s="21">
         <v>1032</v>
       </c>
       <c r="B948" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C948" s="35" t="s">
         <v>548</v>
       </c>
       <c r="D948" s="36" t="s">
         <v>549</v>
       </c>
       <c r="E948" s="32">
         <v>42867</v>
       </c>
       <c r="F948" s="32">
         <v>42922</v>
       </c>
     </row>
-    <row r="949" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="949" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A949" s="21">
         <v>1033</v>
       </c>
       <c r="B949" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C949" s="35" t="s">
         <v>550</v>
       </c>
       <c r="D949" s="36" t="s">
         <v>551</v>
       </c>
       <c r="E949" s="32">
         <v>42867</v>
       </c>
       <c r="F949" s="32">
         <v>42933</v>
       </c>
     </row>
-    <row r="950" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="950" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A950" s="21">
         <v>1034</v>
       </c>
       <c r="B950" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C950" s="35" t="s">
         <v>552</v>
       </c>
       <c r="D950" s="36" t="s">
         <v>704</v>
       </c>
       <c r="E950" s="32">
         <v>42868</v>
       </c>
       <c r="F950" s="32">
         <v>42934</v>
       </c>
     </row>
-    <row r="951" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="951" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A951" s="21">
         <v>1035</v>
       </c>
       <c r="B951" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C951" s="35" t="s">
         <v>553</v>
       </c>
       <c r="D951" s="36" t="s">
         <v>554</v>
       </c>
       <c r="E951" s="32">
         <v>42875</v>
       </c>
       <c r="F951" s="32">
         <v>42934</v>
       </c>
     </row>
-    <row r="952" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="952" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A952" s="21">
         <v>1036</v>
       </c>
       <c r="B952" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C952" s="35" t="s">
         <v>553</v>
       </c>
       <c r="D952" s="36" t="s">
         <v>554</v>
       </c>
       <c r="E952" s="32">
         <v>42876</v>
       </c>
       <c r="F952" s="32">
         <v>42934</v>
       </c>
     </row>
-    <row r="953" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="953" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A953" s="21">
         <v>1037</v>
       </c>
       <c r="B953" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C953" s="35" t="s">
         <v>554</v>
       </c>
       <c r="D953" s="36" t="s">
         <v>554</v>
       </c>
       <c r="E953" s="32">
         <v>42876</v>
       </c>
       <c r="F953" s="32">
         <v>42934</v>
       </c>
     </row>
-    <row r="954" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="954" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A954" s="21">
         <v>1038</v>
       </c>
       <c r="B954" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C954" s="35" t="s">
         <v>553</v>
       </c>
       <c r="D954" s="36" t="s">
         <v>554</v>
       </c>
       <c r="E954" s="32">
         <v>42876</v>
       </c>
       <c r="F954" s="32">
         <v>42934</v>
       </c>
     </row>
-    <row r="955" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="955" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A955" s="21">
         <v>1039</v>
       </c>
       <c r="B955" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C955" s="35" t="s">
         <v>555</v>
       </c>
       <c r="D955" s="36" t="s">
         <v>556</v>
       </c>
       <c r="E955" s="32">
         <v>42878</v>
       </c>
       <c r="F955" s="32">
         <v>43020</v>
       </c>
     </row>
-    <row r="956" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="956" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A956" s="21">
         <v>1040</v>
       </c>
       <c r="B956" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C956" s="35" t="s">
         <v>1387</v>
       </c>
       <c r="D956" s="36" t="s">
         <v>1386</v>
       </c>
       <c r="E956" s="32">
         <v>42887</v>
       </c>
       <c r="F956" s="32">
         <v>42955</v>
       </c>
     </row>
-    <row r="957" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="957" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A957" s="21">
         <v>1041</v>
       </c>
       <c r="B957" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C957" s="35" t="s">
         <v>557</v>
       </c>
       <c r="D957" s="36" t="s">
         <v>558</v>
       </c>
       <c r="E957" s="32">
         <v>42892</v>
       </c>
       <c r="F957" s="32">
         <v>42958</v>
       </c>
     </row>
-    <row r="958" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="958" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A958" s="21">
         <v>1042</v>
       </c>
       <c r="B958" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C958" s="35" t="s">
         <v>1389</v>
       </c>
       <c r="D958" s="36" t="s">
         <v>463</v>
       </c>
       <c r="E958" s="32">
         <v>42898</v>
       </c>
       <c r="F958" s="32">
         <v>42969</v>
       </c>
     </row>
-    <row r="959" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="959" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A959" s="21">
         <v>1043</v>
       </c>
       <c r="B959" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C959" s="35" t="s">
         <v>1388</v>
       </c>
       <c r="D959" s="36" t="s">
         <v>559</v>
       </c>
       <c r="E959" s="32">
         <v>42907</v>
       </c>
       <c r="F959" s="32">
         <v>42971</v>
       </c>
     </row>
-    <row r="960" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="960" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A960" s="21">
         <v>1044</v>
       </c>
       <c r="B960" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C960" s="36" t="s">
         <v>1359</v>
       </c>
       <c r="D960" s="36" t="s">
         <v>1360</v>
       </c>
       <c r="E960" s="32">
         <v>42922</v>
       </c>
       <c r="F960" s="32">
         <v>42996</v>
       </c>
     </row>
-    <row r="961" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="961" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A961" s="21">
         <v>1045</v>
       </c>
       <c r="B961" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C961" s="36" t="s">
         <v>1361</v>
       </c>
       <c r="D961" s="36" t="s">
         <v>1360</v>
       </c>
       <c r="E961" s="32">
         <v>42923</v>
       </c>
       <c r="F961" s="32">
         <v>43116</v>
       </c>
     </row>
-    <row r="962" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="962" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A962" s="21">
         <v>1046</v>
       </c>
       <c r="B962" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C962" s="36" t="s">
         <v>1362</v>
       </c>
       <c r="D962" s="36" t="s">
         <v>1363</v>
       </c>
       <c r="E962" s="32">
         <v>42944</v>
       </c>
       <c r="F962" s="32">
         <v>43004</v>
       </c>
     </row>
-    <row r="963" spans="1:6" s="7" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="963" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A963" s="21">
         <v>1047</v>
       </c>
       <c r="B963" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C963" s="36" t="s">
         <v>1364</v>
       </c>
       <c r="D963" s="36" t="s">
         <v>185</v>
       </c>
       <c r="E963" s="32">
         <v>42961</v>
       </c>
       <c r="F963" s="32">
         <v>43151</v>
       </c>
     </row>
-    <row r="964" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="964" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A964" s="21">
         <v>1048</v>
       </c>
       <c r="B964" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C964" s="36" t="s">
         <v>1372</v>
       </c>
       <c r="D964" s="36" t="s">
         <v>169</v>
       </c>
       <c r="E964" s="32">
         <v>42969</v>
       </c>
       <c r="F964" s="32">
         <v>43039</v>
       </c>
     </row>
-    <row r="965" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="965" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A965" s="21">
         <v>1049</v>
       </c>
       <c r="B965" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C965" s="36" t="s">
         <v>1407</v>
       </c>
       <c r="D965" s="36" t="s">
         <v>1373</v>
       </c>
       <c r="E965" s="32">
         <v>43053</v>
       </c>
       <c r="F965" s="32">
         <v>43116</v>
       </c>
     </row>
-    <row r="966" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="966" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A966" s="21">
         <v>1050</v>
       </c>
       <c r="B966" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C966" s="36" t="s">
         <v>1404</v>
       </c>
       <c r="D966" s="36" t="s">
         <v>1365</v>
       </c>
       <c r="E966" s="32">
         <v>43054</v>
       </c>
       <c r="F966" s="32">
         <v>43119</v>
       </c>
     </row>
-    <row r="967" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="967" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A967" s="21">
         <v>1051</v>
       </c>
       <c r="B967" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C967" s="36" t="s">
         <v>1395</v>
       </c>
       <c r="D967" s="36" t="s">
         <v>1366</v>
       </c>
       <c r="E967" s="32">
         <v>43054</v>
       </c>
       <c r="F967" s="32">
         <v>43119</v>
       </c>
     </row>
-    <row r="968" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="968" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A968" s="21">
         <v>1052</v>
       </c>
       <c r="B968" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C968" s="36" t="s">
         <v>1394</v>
       </c>
       <c r="D968" s="36" t="s">
         <v>1367</v>
       </c>
       <c r="E968" s="32">
         <v>43055</v>
       </c>
       <c r="F968" s="32">
         <v>43119</v>
       </c>
     </row>
-    <row r="969" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="969" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A969" s="21">
         <v>1053</v>
       </c>
       <c r="B969" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C969" s="36" t="s">
         <v>1399</v>
       </c>
       <c r="D969" s="36" t="s">
         <v>1412</v>
       </c>
       <c r="E969" s="32">
         <v>43056</v>
       </c>
       <c r="F969" s="32">
         <v>43119</v>
       </c>
     </row>
-    <row r="970" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="970" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A970" s="21">
         <v>1054</v>
       </c>
       <c r="B970" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C970" s="36" t="s">
         <v>1398</v>
       </c>
       <c r="D970" s="36" t="s">
         <v>1368</v>
       </c>
       <c r="E970" s="32">
         <v>43059</v>
       </c>
       <c r="F970" s="32">
         <v>43119</v>
       </c>
     </row>
-    <row r="971" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="971" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A971" s="21">
         <v>1055</v>
       </c>
       <c r="B971" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C971" s="36" t="s">
         <v>1369</v>
       </c>
       <c r="D971" s="36" t="s">
         <v>1374</v>
       </c>
       <c r="E971" s="32">
         <v>43072</v>
       </c>
       <c r="F971" s="32">
         <v>43130</v>
       </c>
     </row>
-    <row r="972" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="972" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A972" s="21">
         <v>1056</v>
       </c>
       <c r="B972" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C972" s="36" t="s">
         <v>1396</v>
       </c>
       <c r="D972" s="36" t="s">
         <v>1397</v>
       </c>
       <c r="E972" s="32">
         <v>43083</v>
       </c>
       <c r="F972" s="32">
         <v>43153</v>
       </c>
     </row>
-    <row r="973" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="973" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A973" s="21">
         <v>1057</v>
       </c>
       <c r="B973" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C973" s="37" t="s">
         <v>1370</v>
       </c>
       <c r="D973" s="38" t="s">
         <v>1375</v>
       </c>
       <c r="E973" s="32">
         <v>43090</v>
       </c>
       <c r="F973" s="32">
         <v>43159</v>
       </c>
     </row>
-    <row r="974" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="974" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A974" s="21">
         <v>1058</v>
       </c>
       <c r="B974" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C974" s="37" t="s">
         <v>1371</v>
       </c>
       <c r="D974" s="38" t="s">
         <v>1375</v>
       </c>
       <c r="E974" s="32">
         <v>43090</v>
       </c>
       <c r="F974" s="32">
         <v>43159</v>
       </c>
     </row>
-    <row r="975" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="975" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A975" s="21">
         <v>1059</v>
       </c>
       <c r="B975" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C975" s="39" t="s">
         <v>1377</v>
       </c>
       <c r="D975" s="36" t="s">
         <v>1400</v>
       </c>
       <c r="E975" s="32">
         <v>43088</v>
       </c>
       <c r="F975" s="32">
         <v>43160</v>
       </c>
     </row>
-    <row r="976" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="976" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A976" s="21">
         <v>1060</v>
       </c>
       <c r="B976" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C976" s="39" t="s">
         <v>1378</v>
       </c>
       <c r="D976" s="36" t="s">
         <v>1401</v>
       </c>
       <c r="E976" s="32">
         <v>43091</v>
       </c>
       <c r="F976" s="32">
         <v>43164</v>
       </c>
     </row>
-    <row r="977" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="977" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A977" s="21">
         <v>1061</v>
       </c>
       <c r="B977" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C977" s="39" t="s">
         <v>1379</v>
       </c>
       <c r="D977" s="36" t="s">
         <v>1380</v>
       </c>
       <c r="E977" s="32">
         <v>43091</v>
       </c>
       <c r="F977" s="32">
         <v>43164</v>
       </c>
     </row>
-    <row r="978" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="978" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A978" s="21">
         <v>1062</v>
       </c>
       <c r="B978" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C978" s="36" t="s">
         <v>1403</v>
       </c>
       <c r="D978" s="40" t="s">
         <v>1402</v>
       </c>
       <c r="E978" s="32">
         <v>43096</v>
       </c>
       <c r="F978" s="32">
         <v>43166</v>
       </c>
     </row>
-    <row r="979" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="979" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A979" s="21">
         <v>1063</v>
       </c>
       <c r="B979" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C979" s="41" t="s">
         <v>1408</v>
       </c>
       <c r="D979" s="36" t="s">
         <v>528</v>
       </c>
       <c r="E979" s="32">
         <v>43102</v>
       </c>
       <c r="F979" s="32">
         <v>43207</v>
       </c>
     </row>
-    <row r="980" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="980" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A980" s="21">
         <v>1064</v>
       </c>
       <c r="B980" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C980" s="36" t="s">
         <v>1381</v>
       </c>
       <c r="D980" s="36" t="s">
         <v>1382</v>
       </c>
       <c r="E980" s="32">
         <v>43111</v>
       </c>
       <c r="F980" s="32">
         <v>43139</v>
       </c>
     </row>
-    <row r="981" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="981" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A981" s="21">
         <v>1065</v>
       </c>
       <c r="B981" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C981" s="36" t="s">
         <v>1405</v>
       </c>
       <c r="D981" s="36" t="s">
         <v>638</v>
       </c>
       <c r="E981" s="32">
         <v>43137</v>
       </c>
       <c r="F981" s="32">
         <v>43207</v>
       </c>
     </row>
-    <row r="982" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="982" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A982" s="21">
         <v>1066</v>
       </c>
       <c r="B982" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C982" s="36" t="s">
         <v>1383</v>
       </c>
       <c r="D982" s="36" t="s">
         <v>1384</v>
       </c>
       <c r="E982" s="32">
         <v>43138</v>
       </c>
       <c r="F982" s="32">
         <v>43209</v>
       </c>
     </row>
-    <row r="983" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="983" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A983" s="21">
         <v>1067</v>
       </c>
       <c r="B983" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C983" s="36" t="s">
         <v>1409</v>
       </c>
       <c r="D983" s="36" t="s">
         <v>1410</v>
       </c>
       <c r="E983" s="32">
         <v>43157</v>
       </c>
       <c r="F983" s="32">
         <v>43222</v>
       </c>
     </row>
-    <row r="984" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="984" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A984" s="21">
         <v>1068</v>
       </c>
       <c r="B984" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C984" s="36" t="s">
         <v>1406</v>
       </c>
       <c r="D984" s="36" t="s">
         <v>163</v>
       </c>
       <c r="E984" s="32">
         <v>43160</v>
       </c>
       <c r="F984" s="32">
         <v>43227</v>
       </c>
     </row>
-    <row r="985" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="985" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A985" s="21">
         <v>1069</v>
       </c>
       <c r="B985" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C985" s="41" t="s">
         <v>361</v>
       </c>
       <c r="D985" s="36" t="s">
         <v>1385</v>
       </c>
       <c r="E985" s="32">
         <v>43175</v>
       </c>
       <c r="F985" s="32">
         <v>43234</v>
       </c>
     </row>
-    <row r="986" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="986" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A986" s="21">
         <v>1070</v>
       </c>
       <c r="B986" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C986" s="36" t="s">
         <v>1447</v>
       </c>
       <c r="D986" s="36" t="s">
         <v>1430</v>
       </c>
       <c r="E986" s="32">
         <v>43178</v>
       </c>
       <c r="F986" s="32">
         <v>43241</v>
       </c>
     </row>
-    <row r="987" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="987" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A987" s="21">
         <v>1071</v>
       </c>
       <c r="B987" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C987" s="36" t="s">
         <v>1431</v>
       </c>
       <c r="D987" s="36" t="s">
         <v>1428</v>
       </c>
       <c r="E987" s="32">
         <v>43182</v>
       </c>
       <c r="F987" s="32">
         <v>43252</v>
       </c>
     </row>
-    <row r="988" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="988" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A988" s="21">
         <v>1072</v>
       </c>
       <c r="B988" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C988" s="36" t="s">
         <v>1432</v>
       </c>
       <c r="D988" s="36" t="s">
         <v>1412</v>
       </c>
       <c r="E988" s="32">
         <v>43201</v>
       </c>
       <c r="F988" s="32">
         <v>43271</v>
       </c>
     </row>
-    <row r="989" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="989" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A989" s="21">
         <v>1073</v>
       </c>
       <c r="B989" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C989" s="36" t="s">
         <v>1433</v>
       </c>
       <c r="D989" s="38" t="s">
         <v>1429</v>
       </c>
       <c r="E989" s="32">
         <v>43206</v>
       </c>
       <c r="F989" s="32">
         <v>43277</v>
       </c>
     </row>
-    <row r="990" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="990" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A990" s="21">
         <v>1074</v>
       </c>
       <c r="B990" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C990" s="36" t="s">
         <v>1445</v>
       </c>
       <c r="D990" s="36" t="s">
         <v>648</v>
       </c>
       <c r="E990" s="32">
         <v>43206</v>
       </c>
       <c r="F990" s="32">
         <v>43277</v>
       </c>
     </row>
-    <row r="991" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="991" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A991" s="21">
         <v>1075</v>
       </c>
       <c r="B991" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C991" s="36" t="s">
         <v>1435</v>
       </c>
       <c r="D991" s="36" t="s">
         <v>1434</v>
       </c>
       <c r="E991" s="32">
         <v>43206</v>
       </c>
       <c r="F991" s="32">
         <v>43277</v>
       </c>
     </row>
-    <row r="992" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="992" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A992" s="21">
         <v>1076</v>
       </c>
       <c r="B992" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C992" s="36" t="s">
         <v>1398</v>
       </c>
       <c r="D992" s="36" t="s">
         <v>1368</v>
       </c>
       <c r="E992" s="32">
         <v>43207</v>
       </c>
       <c r="F992" s="32">
         <v>43277</v>
       </c>
     </row>
-    <row r="993" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="993" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A993" s="21">
         <v>1077</v>
       </c>
       <c r="B993" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C993" s="36" t="s">
         <v>1442</v>
       </c>
       <c r="D993" s="36" t="s">
         <v>1443</v>
       </c>
       <c r="E993" s="32">
         <v>43251</v>
       </c>
       <c r="F993" s="32">
         <v>43299</v>
       </c>
     </row>
-    <row r="994" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="994" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A994" s="21">
         <v>1078</v>
       </c>
       <c r="B994" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C994" s="36" t="s">
         <v>1444</v>
       </c>
       <c r="D994" s="36" t="s">
         <v>1441</v>
       </c>
       <c r="E994" s="32">
         <v>43251</v>
       </c>
       <c r="F994" s="32">
         <v>43299</v>
       </c>
     </row>
-    <row r="995" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="995" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A995" s="20">
         <v>1079</v>
       </c>
       <c r="B995" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C995" s="36" t="s">
         <v>1499</v>
       </c>
       <c r="D995" s="36" t="s">
         <v>1536</v>
       </c>
       <c r="E995" s="32">
         <v>43252</v>
       </c>
       <c r="F995" s="32">
         <v>43314</v>
       </c>
     </row>
-    <row r="996" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="996" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A996" s="21">
         <v>1080</v>
       </c>
       <c r="B996" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C996" s="36" t="s">
         <v>1500</v>
       </c>
       <c r="D996" s="36" t="s">
         <v>1548</v>
       </c>
       <c r="E996" s="32">
         <v>43258</v>
       </c>
       <c r="F996" s="32">
         <v>43314</v>
       </c>
     </row>
-    <row r="997" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="997" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A997" s="21">
         <v>1081</v>
       </c>
       <c r="B997" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C997" s="36" t="s">
         <v>1502</v>
       </c>
       <c r="D997" s="36" t="s">
         <v>652</v>
       </c>
       <c r="E997" s="32">
         <v>43290</v>
       </c>
       <c r="F997" s="32">
         <v>43354</v>
       </c>
     </row>
-    <row r="998" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="998" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A998" s="21">
         <v>1082</v>
       </c>
       <c r="B998" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C998" s="36" t="s">
         <v>1503</v>
       </c>
       <c r="D998" s="36" t="s">
         <v>1549</v>
       </c>
       <c r="E998" s="32">
         <v>43305</v>
       </c>
       <c r="F998" s="32">
         <v>43370</v>
       </c>
     </row>
-    <row r="999" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="999" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A999" s="21">
         <v>1083</v>
       </c>
       <c r="B999" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C999" s="36" t="s">
         <v>1504</v>
       </c>
       <c r="D999" s="36" t="s">
         <v>1505</v>
       </c>
       <c r="E999" s="32">
         <v>43318</v>
       </c>
       <c r="F999" s="32">
         <v>43385</v>
       </c>
     </row>
-    <row r="1000" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1000" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1000" s="21">
         <v>1084</v>
       </c>
       <c r="B1000" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1000" s="36" t="s">
         <v>1530</v>
       </c>
       <c r="D1000" s="36" t="s">
         <v>1529</v>
       </c>
       <c r="E1000" s="32">
         <v>43320</v>
       </c>
       <c r="F1000" s="32">
         <v>43391</v>
       </c>
     </row>
-    <row r="1001" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1001" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1001" s="21">
         <v>1085</v>
       </c>
       <c r="B1001" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1001" s="36" t="s">
         <v>1531</v>
       </c>
       <c r="D1001" s="36" t="s">
         <v>1506</v>
       </c>
       <c r="E1001" s="32">
         <v>43325</v>
       </c>
       <c r="F1001" s="32">
         <v>43396</v>
       </c>
     </row>
-    <row r="1002" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1002" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1002" s="21">
         <v>1086</v>
       </c>
       <c r="B1002" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1002" s="36" t="s">
         <v>1507</v>
       </c>
       <c r="D1002" s="36" t="s">
         <v>1550</v>
       </c>
       <c r="E1002" s="32">
         <v>43327</v>
       </c>
       <c r="F1002" s="32">
         <v>43396</v>
       </c>
     </row>
-    <row r="1003" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1003" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1003" s="21">
         <v>1087</v>
       </c>
       <c r="B1003" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1003" s="36" t="s">
         <v>1508</v>
       </c>
       <c r="D1003" s="36" t="s">
         <v>1509</v>
       </c>
       <c r="E1003" s="32">
         <v>43335</v>
       </c>
       <c r="F1003" s="32">
         <v>43403</v>
       </c>
     </row>
-    <row r="1004" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1004" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1004" s="20">
         <v>1088</v>
       </c>
       <c r="B1004" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1004" s="36" t="s">
         <v>1510</v>
       </c>
       <c r="D1004" s="36" t="s">
         <v>1525</v>
       </c>
       <c r="E1004" s="32">
         <v>43337</v>
       </c>
       <c r="F1004" s="32">
         <v>43403</v>
       </c>
     </row>
-    <row r="1005" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1005" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1005" s="21">
         <v>1089</v>
       </c>
       <c r="B1005" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1005" s="36" t="s">
         <v>1511</v>
       </c>
       <c r="D1005" s="36" t="s">
         <v>1544</v>
       </c>
       <c r="E1005" s="32">
         <v>43341</v>
       </c>
       <c r="F1005" s="32">
         <v>43410</v>
       </c>
     </row>
-    <row r="1006" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1006" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1006" s="21">
         <v>1090</v>
       </c>
       <c r="B1006" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1006" s="36" t="s">
         <v>1551</v>
       </c>
       <c r="D1006" s="36" t="s">
         <v>1512</v>
       </c>
       <c r="E1006" s="32">
         <v>43347</v>
       </c>
       <c r="F1006" s="32">
         <v>43419</v>
       </c>
     </row>
-    <row r="1007" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1007" s="21">
         <v>1091</v>
       </c>
       <c r="B1007" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1007" s="39" t="s">
         <v>1378</v>
       </c>
       <c r="D1007" s="36" t="s">
         <v>1401</v>
       </c>
       <c r="E1007" s="32">
         <v>43350</v>
       </c>
       <c r="F1007" s="32">
         <v>43417</v>
       </c>
     </row>
-    <row r="1008" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1008" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1008" s="21">
         <v>1092</v>
       </c>
       <c r="B1008" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1008" s="36" t="s">
         <v>1513</v>
       </c>
       <c r="D1008" s="36" t="s">
         <v>1514</v>
       </c>
       <c r="E1008" s="32">
         <v>43383</v>
       </c>
       <c r="F1008" s="32">
         <v>43438</v>
       </c>
     </row>
-    <row r="1009" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1009" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A1009" s="42">
         <v>1093</v>
       </c>
       <c r="B1009" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1009" s="36" t="s">
         <v>1515</v>
       </c>
       <c r="D1009" s="36" t="s">
         <v>1516</v>
       </c>
       <c r="E1009" s="32">
         <v>43391</v>
       </c>
       <c r="F1009" s="32">
         <v>43453</v>
       </c>
     </row>
-    <row r="1010" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1010" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1010" s="21">
         <v>1094</v>
       </c>
       <c r="B1010" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1010" s="36" t="s">
         <v>1517</v>
       </c>
       <c r="D1010" s="36" t="s">
         <v>1518</v>
       </c>
       <c r="E1010" s="32">
         <v>43391</v>
       </c>
       <c r="F1010" s="32">
         <v>43453</v>
       </c>
     </row>
-    <row r="1011" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1011" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1011" s="21">
         <v>1095</v>
       </c>
       <c r="B1011" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1011" s="36" t="s">
         <v>1519</v>
       </c>
       <c r="D1011" s="36" t="s">
         <v>1384</v>
       </c>
       <c r="E1011" s="32">
         <v>43398</v>
       </c>
       <c r="F1011" s="32">
         <v>43453</v>
       </c>
     </row>
-    <row r="1012" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1012" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1012" s="21">
         <v>1096</v>
       </c>
       <c r="B1012" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1012" s="36" t="s">
         <v>1552</v>
       </c>
       <c r="D1012" s="36" t="s">
         <v>639</v>
       </c>
       <c r="E1012" s="32">
         <v>43402</v>
       </c>
       <c r="F1012" s="32">
         <v>43474</v>
       </c>
     </row>
-    <row r="1013" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1013" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A1013" s="42">
         <v>1097</v>
       </c>
       <c r="B1013" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1013" s="36" t="s">
         <v>1500</v>
       </c>
       <c r="D1013" s="36" t="s">
         <v>1501</v>
       </c>
       <c r="E1013" s="32">
         <v>43406</v>
       </c>
       <c r="F1013" s="32">
         <v>43477</v>
       </c>
     </row>
-    <row r="1014" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1014" s="21">
         <v>1098</v>
       </c>
       <c r="B1014" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1014" s="36" t="s">
         <v>1520</v>
       </c>
       <c r="D1014" s="36" t="s">
         <v>1537</v>
       </c>
       <c r="E1014" s="32">
         <v>43411</v>
       </c>
       <c r="F1014" s="32">
         <v>43496</v>
       </c>
     </row>
-    <row r="1015" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1015" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1015" s="21">
         <v>1099</v>
       </c>
       <c r="B1015" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1015" s="36" t="s">
         <v>1553</v>
       </c>
       <c r="D1015" s="36" t="s">
         <v>1521</v>
       </c>
       <c r="E1015" s="32">
         <v>43412</v>
       </c>
       <c r="F1015" s="32">
         <v>43497</v>
       </c>
     </row>
-    <row r="1016" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1016" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1016" s="21">
         <v>1100</v>
       </c>
       <c r="B1016" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1016" s="36" t="s">
         <v>1522</v>
       </c>
       <c r="D1016" s="36" t="s">
         <v>1523</v>
       </c>
       <c r="E1016" s="32">
         <v>43416</v>
       </c>
       <c r="F1016" s="32">
         <v>43497</v>
       </c>
     </row>
-    <row r="1017" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1017" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1017" s="42">
         <v>1101</v>
       </c>
       <c r="B1017" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1017" s="36" t="s">
         <v>1524</v>
       </c>
       <c r="D1017" s="36" t="s">
         <v>1525</v>
       </c>
       <c r="E1017" s="32">
         <v>43419</v>
       </c>
       <c r="F1017" s="32">
         <v>43494</v>
       </c>
     </row>
-    <row r="1018" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1018" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1018" s="21">
         <v>1102</v>
       </c>
       <c r="B1018" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1018" s="36" t="s">
         <v>1526</v>
       </c>
       <c r="D1018" s="36" t="s">
         <v>1527</v>
       </c>
       <c r="E1018" s="32">
         <v>43424</v>
       </c>
       <c r="F1018" s="32">
         <v>43497</v>
       </c>
     </row>
-    <row r="1019" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1019" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1019" s="21">
         <v>1103</v>
       </c>
       <c r="B1019" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1019" s="36" t="s">
         <v>1528</v>
       </c>
       <c r="D1019" s="36" t="s">
         <v>1545</v>
       </c>
       <c r="E1019" s="32">
         <v>43424</v>
       </c>
       <c r="F1019" s="32">
         <v>43497</v>
       </c>
     </row>
-    <row r="1020" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1020" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1020" s="21">
         <v>1104</v>
       </c>
       <c r="B1020" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1020" s="36" t="s">
         <v>1554</v>
       </c>
       <c r="D1020" s="36" t="s">
         <v>1546</v>
       </c>
       <c r="E1020" s="32">
         <v>43437</v>
       </c>
       <c r="F1020" s="32">
         <v>43508</v>
       </c>
     </row>
-    <row r="1021" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1021" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1021" s="22">
         <v>1105</v>
       </c>
       <c r="B1021" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1021" s="43" t="s">
         <v>1555</v>
       </c>
       <c r="D1021" s="43" t="s">
         <v>1556</v>
       </c>
       <c r="E1021" s="44">
         <v>43497</v>
       </c>
       <c r="F1021" s="44">
         <v>43546</v>
       </c>
     </row>
-    <row r="1022" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1022" s="22">
         <v>1106</v>
       </c>
       <c r="B1022" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1022" s="43" t="s">
         <v>1557</v>
       </c>
       <c r="D1022" s="43" t="s">
         <v>1558</v>
       </c>
       <c r="E1022" s="44">
         <v>43562</v>
       </c>
       <c r="F1022" s="44">
         <v>43622</v>
       </c>
     </row>
-    <row r="1023" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1023" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1023" s="22">
         <v>1107</v>
       </c>
       <c r="B1023" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1023" s="43" t="s">
         <v>1559</v>
       </c>
       <c r="D1023" s="43" t="s">
         <v>1560</v>
       </c>
       <c r="E1023" s="44">
         <v>43566</v>
       </c>
       <c r="F1023" s="44">
         <v>43636</v>
       </c>
     </row>
-    <row r="1024" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1024" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1024" s="22">
         <v>1108</v>
       </c>
       <c r="B1024" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1024" s="43" t="s">
         <v>1561</v>
       </c>
       <c r="D1024" s="43" t="s">
         <v>1562</v>
       </c>
       <c r="E1024" s="44">
         <v>43570</v>
       </c>
       <c r="F1024" s="44">
         <v>43636</v>
       </c>
     </row>
-    <row r="1025" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1025" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1025" s="22">
         <v>1109</v>
       </c>
       <c r="B1025" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1025" s="43" t="s">
         <v>1563</v>
       </c>
       <c r="D1025" s="43" t="s">
         <v>1564</v>
       </c>
       <c r="E1025" s="44">
         <v>43571</v>
       </c>
       <c r="F1025" s="44">
         <v>43641</v>
       </c>
     </row>
-    <row r="1026" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1026" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1026" s="22">
         <v>1110</v>
       </c>
       <c r="B1026" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1026" s="43" t="s">
         <v>1565</v>
       </c>
       <c r="D1026" s="43" t="s">
         <v>1566</v>
       </c>
       <c r="E1026" s="44">
         <v>43585</v>
       </c>
       <c r="F1026" s="44">
         <v>43656</v>
       </c>
     </row>
-    <row r="1027" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1027" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1027" s="22">
         <v>1111</v>
       </c>
       <c r="B1027" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1027" s="43" t="s">
         <v>1567</v>
       </c>
       <c r="D1027" s="43" t="s">
         <v>1568</v>
       </c>
       <c r="E1027" s="44">
         <v>43601</v>
       </c>
       <c r="F1027" s="44">
         <v>43663</v>
       </c>
     </row>
-    <row r="1028" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1028" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1028" s="22">
         <v>1112</v>
       </c>
       <c r="B1028" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1028" s="43" t="s">
         <v>1569</v>
       </c>
       <c r="D1028" s="43" t="s">
         <v>1570</v>
       </c>
       <c r="E1028" s="44">
         <v>43614</v>
       </c>
       <c r="F1028" s="44">
         <v>43678</v>
       </c>
     </row>
-    <row r="1029" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1029" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1029" s="22">
         <v>1113</v>
       </c>
       <c r="B1029" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1029" s="43" t="s">
         <v>1571</v>
       </c>
       <c r="D1029" s="43" t="s">
         <v>1572</v>
       </c>
       <c r="E1029" s="44">
         <v>43621</v>
       </c>
       <c r="F1029" s="44">
         <v>43683</v>
       </c>
     </row>
-    <row r="1030" spans="1:6" ht="27" x14ac:dyDescent="0.25">
+    <row r="1030" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1030" s="22">
         <v>1114</v>
       </c>
       <c r="B1030" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1030" s="43" t="s">
         <v>1573</v>
       </c>
       <c r="D1030" s="43" t="s">
         <v>1574</v>
       </c>
       <c r="E1030" s="44">
         <v>43634</v>
       </c>
       <c r="F1030" s="44">
         <v>43697</v>
       </c>
     </row>
-    <row r="1031" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1031" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1031" s="22">
         <v>1115</v>
       </c>
       <c r="B1031" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1031" s="43" t="s">
         <v>1575</v>
       </c>
       <c r="D1031" s="43" t="s">
         <v>1576</v>
       </c>
       <c r="E1031" s="44">
         <v>43634</v>
       </c>
       <c r="F1031" s="44">
         <v>43703</v>
       </c>
     </row>
-    <row r="1032" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1032" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1032" s="22">
         <v>1116</v>
       </c>
       <c r="B1032" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1032" s="43" t="s">
         <v>1577</v>
       </c>
       <c r="D1032" s="43" t="s">
         <v>1578</v>
       </c>
       <c r="E1032" s="44">
         <v>43635</v>
       </c>
       <c r="F1032" s="44">
         <v>43706</v>
       </c>
     </row>
-    <row r="1033" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1033" s="22">
         <v>1117</v>
       </c>
       <c r="B1033" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1033" s="43" t="s">
         <v>1579</v>
       </c>
       <c r="D1033" s="43" t="s">
         <v>1580</v>
       </c>
       <c r="E1033" s="44">
         <v>43637</v>
       </c>
       <c r="F1033" s="44">
         <v>43706</v>
       </c>
     </row>
-    <row r="1034" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1034" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1034" s="22">
         <v>1118</v>
       </c>
       <c r="B1034" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1034" s="43" t="s">
         <v>1581</v>
       </c>
       <c r="D1034" s="43" t="s">
         <v>1582</v>
       </c>
       <c r="E1034" s="44">
         <v>43651</v>
       </c>
       <c r="F1034" s="44">
         <v>43724</v>
       </c>
     </row>
-    <row r="1035" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1035" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1035" s="22">
         <v>1119</v>
       </c>
       <c r="B1035" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1035" s="43" t="s">
         <v>1583</v>
       </c>
       <c r="D1035" s="43" t="s">
         <v>1584</v>
       </c>
       <c r="E1035" s="44">
         <v>43654</v>
       </c>
       <c r="F1035" s="44">
         <v>43727</v>
       </c>
     </row>
-    <row r="1036" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1036" s="22">
         <v>1120</v>
       </c>
       <c r="B1036" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1036" s="43" t="s">
         <v>1585</v>
       </c>
       <c r="D1036" s="43" t="s">
         <v>1586</v>
       </c>
       <c r="E1036" s="44">
         <v>43655</v>
       </c>
       <c r="F1036" s="44">
         <v>43727</v>
       </c>
     </row>
-    <row r="1037" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1037" s="22">
         <v>1121</v>
       </c>
       <c r="B1037" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1037" s="43" t="s">
         <v>1587</v>
       </c>
       <c r="D1037" s="43" t="s">
         <v>1588</v>
       </c>
       <c r="E1037" s="44">
         <v>43663</v>
       </c>
       <c r="F1037" s="44">
         <v>43737</v>
       </c>
     </row>
-    <row r="1038" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1038" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1038" s="22">
         <v>1122</v>
       </c>
       <c r="B1038" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1038" s="43" t="s">
         <v>1589</v>
       </c>
       <c r="D1038" s="43" t="s">
         <v>1590</v>
       </c>
       <c r="E1038" s="44">
         <v>43668</v>
       </c>
       <c r="F1038" s="44">
         <v>43737</v>
       </c>
     </row>
-    <row r="1039" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1039" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1039" s="22">
         <v>1123</v>
       </c>
       <c r="B1039" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1039" s="43" t="s">
         <v>1591</v>
       </c>
       <c r="D1039" s="43" t="s">
         <v>1592</v>
       </c>
       <c r="E1039" s="44">
         <v>43682</v>
       </c>
       <c r="F1039" s="44">
         <v>43808</v>
       </c>
     </row>
-    <row r="1040" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1040" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1040" s="22">
         <v>1124</v>
       </c>
       <c r="B1040" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1040" s="43" t="s">
         <v>1593</v>
       </c>
       <c r="D1040" s="43" t="s">
         <v>1594</v>
       </c>
       <c r="E1040" s="44">
         <v>43683</v>
       </c>
       <c r="F1040" s="44">
         <v>43754</v>
       </c>
     </row>
-    <row r="1041" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1041" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1041" s="22">
         <v>1125</v>
       </c>
       <c r="B1041" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1041" s="43" t="s">
         <v>1595</v>
       </c>
       <c r="D1041" s="43" t="s">
         <v>1548</v>
       </c>
       <c r="E1041" s="44">
         <v>43690</v>
       </c>
       <c r="F1041" s="44">
         <v>43760</v>
       </c>
     </row>
-    <row r="1042" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1042" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1042" s="22">
         <v>1126</v>
       </c>
       <c r="B1042" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1042" s="43" t="s">
         <v>1596</v>
       </c>
       <c r="D1042" s="43" t="s">
         <v>1597</v>
       </c>
       <c r="E1042" s="44">
         <v>43692</v>
       </c>
       <c r="F1042" s="44">
         <v>43763</v>
       </c>
     </row>
-    <row r="1043" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1043" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1043" s="22">
         <v>1127</v>
       </c>
       <c r="B1043" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1043" s="43" t="s">
         <v>1378</v>
       </c>
       <c r="D1043" s="43" t="s">
         <v>1598</v>
       </c>
       <c r="E1043" s="44">
         <v>43692</v>
       </c>
       <c r="F1043" s="44">
         <v>43763</v>
       </c>
     </row>
-    <row r="1044" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1044" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1044" s="22">
         <v>1128</v>
       </c>
       <c r="B1044" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1044" s="43" t="s">
         <v>1599</v>
       </c>
       <c r="D1044" s="43" t="s">
         <v>1600</v>
       </c>
       <c r="E1044" s="44">
         <v>43708</v>
       </c>
       <c r="F1044" s="44">
         <v>43781</v>
       </c>
     </row>
-    <row r="1045" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1045" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1045" s="22">
         <v>1129</v>
       </c>
       <c r="B1045" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1045" s="43" t="s">
         <v>1601</v>
       </c>
       <c r="D1045" s="43" t="s">
         <v>1602</v>
       </c>
       <c r="E1045" s="44">
         <v>43717</v>
       </c>
       <c r="F1045" s="44">
         <v>43787</v>
       </c>
     </row>
-    <row r="1046" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1046" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1046" s="22">
         <v>1130</v>
       </c>
       <c r="B1046" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1046" s="43" t="s">
         <v>1603</v>
       </c>
       <c r="D1046" s="43" t="s">
         <v>1604</v>
       </c>
       <c r="E1046" s="44">
         <v>43719</v>
       </c>
       <c r="F1046" s="44">
         <v>43787</v>
       </c>
     </row>
-    <row r="1047" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1047" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1047" s="22">
         <v>1131</v>
       </c>
       <c r="B1047" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1047" s="43" t="s">
         <v>1605</v>
       </c>
       <c r="D1047" s="43" t="s">
         <v>1606</v>
       </c>
       <c r="E1047" s="44">
         <v>43753</v>
       </c>
       <c r="F1047" s="44">
         <v>43818</v>
       </c>
     </row>
-    <row r="1048" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1048" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1048" s="22">
         <v>1132</v>
       </c>
       <c r="B1048" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1048" s="43" t="s">
         <v>1587</v>
       </c>
       <c r="D1048" s="43" t="s">
         <v>1588</v>
       </c>
       <c r="E1048" s="44">
         <v>43763</v>
       </c>
       <c r="F1048" s="44">
         <v>43836</v>
       </c>
     </row>
-    <row r="1049" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1049" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1049" s="22">
         <v>1133</v>
       </c>
       <c r="B1049" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1049" s="43" t="s">
         <v>1607</v>
       </c>
       <c r="D1049" s="43" t="s">
         <v>1608</v>
       </c>
       <c r="E1049" s="44">
         <v>43769</v>
       </c>
       <c r="F1049" s="44">
         <v>43843</v>
       </c>
     </row>
-    <row r="1050" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1050" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1050" s="22">
         <v>1134</v>
       </c>
       <c r="B1050" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1050" s="43" t="s">
         <v>1609</v>
       </c>
       <c r="D1050" s="43" t="s">
         <v>1365</v>
       </c>
       <c r="E1050" s="44">
         <v>43791</v>
       </c>
       <c r="F1050" s="44">
         <v>43866</v>
       </c>
     </row>
-    <row r="1051" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1051" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1051" s="22">
         <v>1135</v>
       </c>
       <c r="B1051" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1051" s="43" t="s">
         <v>1610</v>
       </c>
       <c r="D1051" s="43" t="s">
         <v>1611</v>
       </c>
       <c r="E1051" s="44">
         <v>43794</v>
       </c>
       <c r="F1051" s="44">
         <v>43867</v>
       </c>
     </row>
-    <row r="1052" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1052" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1052" s="22">
         <v>1136</v>
       </c>
       <c r="B1052" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1052" s="43" t="s">
         <v>1612</v>
       </c>
       <c r="D1052" s="43" t="s">
         <v>1613</v>
       </c>
       <c r="E1052" s="44">
         <v>43812</v>
       </c>
       <c r="F1052" s="44">
         <v>43886</v>
       </c>
     </row>
-    <row r="1053" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1053" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1053" s="22">
         <v>1137</v>
       </c>
       <c r="B1053" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1053" s="43" t="s">
         <v>1614</v>
       </c>
       <c r="D1053" s="43" t="s">
         <v>1615</v>
       </c>
       <c r="E1053" s="44">
         <v>43823</v>
       </c>
       <c r="F1053" s="44">
         <v>43888</v>
       </c>
     </row>
-    <row r="1054" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1054" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1054" s="22">
         <v>1138</v>
       </c>
       <c r="B1054" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1054" s="43" t="s">
         <v>1616</v>
       </c>
       <c r="D1054" s="43" t="s">
         <v>1617</v>
       </c>
       <c r="E1054" s="44">
         <v>43843</v>
       </c>
       <c r="F1054" s="44">
         <v>43913</v>
       </c>
     </row>
-    <row r="1055" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1055" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1055" s="22">
         <v>1139</v>
       </c>
       <c r="B1055" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1055" s="43" t="s">
         <v>1618</v>
       </c>
       <c r="D1055" s="43" t="s">
         <v>1619</v>
       </c>
       <c r="E1055" s="44">
         <v>43854</v>
       </c>
       <c r="F1055" s="44">
         <v>43921</v>
       </c>
     </row>
-    <row r="1056" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1056" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1056" s="22">
         <v>1140</v>
       </c>
       <c r="B1056" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1056" s="43" t="s">
         <v>1620</v>
       </c>
       <c r="D1056" s="43" t="s">
         <v>1611</v>
       </c>
       <c r="E1056" s="44">
         <v>43873</v>
       </c>
       <c r="F1056" s="44">
         <v>43944</v>
       </c>
     </row>
-    <row r="1057" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1057" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1057" s="22">
         <v>1141</v>
       </c>
       <c r="B1057" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1057" s="45" t="s">
         <v>1621</v>
       </c>
       <c r="D1057" s="43" t="s">
         <v>1622</v>
       </c>
       <c r="E1057" s="44">
         <v>43874</v>
       </c>
       <c r="F1057" s="44">
         <v>43948</v>
       </c>
     </row>
-    <row r="1058" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1058" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1058" s="22">
         <v>1142</v>
       </c>
       <c r="B1058" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1058" s="43" t="s">
         <v>1623</v>
       </c>
       <c r="D1058" s="43" t="s">
         <v>1624</v>
       </c>
       <c r="E1058" s="44">
         <v>43889</v>
       </c>
       <c r="F1058" s="44">
         <v>43962</v>
       </c>
     </row>
-    <row r="1059" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1059" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1059" s="22">
         <v>1143</v>
       </c>
       <c r="B1059" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1059" s="43" t="s">
         <v>1625</v>
       </c>
       <c r="D1059" s="43" t="s">
         <v>1626</v>
       </c>
       <c r="E1059" s="44">
         <v>43894</v>
       </c>
       <c r="F1059" s="44">
         <v>43964</v>
       </c>
     </row>
-    <row r="1060" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1060" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1060" s="22">
         <v>1144</v>
       </c>
       <c r="B1060" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1060" s="43" t="s">
         <v>1627</v>
       </c>
       <c r="D1060" s="43" t="s">
         <v>1628</v>
       </c>
       <c r="E1060" s="44">
         <v>43899</v>
       </c>
       <c r="F1060" s="44">
         <v>43972</v>
       </c>
     </row>
-    <row r="1061" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1061" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1061" s="22">
         <v>1145</v>
       </c>
       <c r="B1061" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1061" s="43" t="s">
         <v>1629</v>
       </c>
       <c r="D1061" s="43" t="s">
         <v>1630</v>
       </c>
       <c r="E1061" s="44">
         <v>43909</v>
       </c>
       <c r="F1061" s="44">
         <v>43980</v>
       </c>
     </row>
-    <row r="1062" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1062" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1062" s="22">
         <v>1146</v>
       </c>
       <c r="B1062" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1062" s="46" t="s">
         <v>1631</v>
       </c>
       <c r="D1062" s="43" t="s">
         <v>1632</v>
       </c>
       <c r="E1062" s="44">
         <v>43937</v>
       </c>
       <c r="F1062" s="44">
         <v>44012</v>
       </c>
     </row>
-    <row r="1063" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1063" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1063" s="22">
         <v>1147</v>
       </c>
       <c r="B1063" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1063" s="43" t="s">
         <v>1633</v>
       </c>
       <c r="D1063" s="43" t="s">
         <v>1634</v>
       </c>
       <c r="E1063" s="44">
         <v>43937</v>
       </c>
       <c r="F1063" s="44">
         <v>43994</v>
       </c>
     </row>
-    <row r="1064" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1064" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A1064" s="22">
         <v>1148</v>
       </c>
       <c r="B1064" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1064" s="43" t="s">
         <v>1635</v>
       </c>
       <c r="D1064" s="43" t="s">
         <v>1636</v>
       </c>
       <c r="E1064" s="44">
         <v>43942</v>
       </c>
       <c r="F1064" s="44">
         <v>44013</v>
       </c>
     </row>
-    <row r="1065" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1065" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1065" s="22">
         <v>1149</v>
       </c>
       <c r="B1065" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1065" s="46" t="s">
         <v>1637</v>
       </c>
       <c r="D1065" s="43" t="s">
         <v>1632</v>
       </c>
       <c r="E1065" s="44">
         <v>43949</v>
       </c>
       <c r="F1065" s="44">
         <v>44020</v>
       </c>
     </row>
-    <row r="1066" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1066" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1066" s="22">
         <v>1150</v>
       </c>
       <c r="B1066" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1066" s="43" t="s">
         <v>1638</v>
       </c>
       <c r="D1066" s="43" t="s">
         <v>1639</v>
       </c>
       <c r="E1066" s="44">
         <v>43958</v>
       </c>
       <c r="F1066" s="44">
         <v>44028</v>
       </c>
     </row>
-    <row r="1067" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1067" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1067" s="22">
         <v>1151</v>
       </c>
       <c r="B1067" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1067" s="43" t="s">
         <v>1640</v>
       </c>
       <c r="D1067" s="43" t="s">
         <v>1641</v>
       </c>
       <c r="E1067" s="44">
         <v>43958</v>
       </c>
       <c r="F1067" s="44">
         <v>44028</v>
       </c>
     </row>
-    <row r="1068" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1068" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1068" s="22">
         <v>1152</v>
       </c>
       <c r="B1068" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1068" s="45" t="s">
         <v>1642</v>
       </c>
       <c r="D1068" s="43" t="s">
         <v>1643</v>
       </c>
       <c r="E1068" s="44">
         <v>43958</v>
       </c>
       <c r="F1068" s="44">
         <v>44028</v>
       </c>
     </row>
-    <row r="1069" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1069" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1069" s="22">
         <v>1153</v>
       </c>
       <c r="B1069" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1069" s="43" t="s">
         <v>1644</v>
       </c>
       <c r="D1069" s="43" t="s">
         <v>1401</v>
       </c>
       <c r="E1069" s="44">
         <v>43969</v>
       </c>
       <c r="F1069" s="44">
         <v>44041</v>
       </c>
     </row>
-    <row r="1070" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1070" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1070" s="22">
         <v>1154</v>
       </c>
       <c r="B1070" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1070" s="43" t="s">
         <v>1645</v>
       </c>
       <c r="D1070" s="43" t="s">
         <v>1646</v>
       </c>
       <c r="E1070" s="44">
         <v>43971</v>
       </c>
       <c r="F1070" s="44">
         <v>44041</v>
       </c>
     </row>
-    <row r="1071" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1071" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A1071" s="22">
         <v>1155</v>
       </c>
       <c r="B1071" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1071" s="43" t="s">
         <v>1647</v>
       </c>
       <c r="D1071" s="43" t="s">
         <v>1648</v>
       </c>
       <c r="E1071" s="44">
         <v>43977</v>
       </c>
       <c r="F1071" s="44">
         <v>44050</v>
       </c>
     </row>
-    <row r="1072" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1072" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1072" s="22">
         <v>1156</v>
       </c>
       <c r="B1072" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1072" s="43" t="s">
         <v>1653</v>
       </c>
       <c r="D1072" s="43" t="s">
         <v>1649</v>
       </c>
       <c r="E1072" s="44">
         <v>43983</v>
       </c>
       <c r="F1072" s="44">
         <v>44056</v>
       </c>
     </row>
-    <row r="1073" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1073" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A1073" s="22">
         <v>1157</v>
       </c>
       <c r="B1073" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1073" s="43" t="s">
         <v>1650</v>
       </c>
       <c r="D1073" s="43" t="s">
         <v>1651</v>
       </c>
       <c r="E1073" s="44">
         <v>43984</v>
       </c>
       <c r="F1073" s="44">
         <v>44057</v>
       </c>
     </row>
-    <row r="1074" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1074" spans="1:17" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1074" s="10">
         <v>1159</v>
       </c>
       <c r="B1074" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1074" s="30" t="s">
         <v>1654</v>
       </c>
       <c r="D1074" s="30" t="s">
         <v>1652</v>
       </c>
       <c r="E1074" s="32">
         <v>44013</v>
       </c>
       <c r="F1074" s="47">
         <v>44084</v>
       </c>
     </row>
-    <row r="1075" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1075" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A1075" s="10">
         <v>1160</v>
       </c>
       <c r="B1075" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1075" s="30" t="s">
         <v>1655</v>
       </c>
       <c r="D1075" s="30" t="s">
         <v>1656</v>
       </c>
       <c r="E1075" s="32">
         <v>44013</v>
       </c>
       <c r="F1075" s="48">
         <v>44084</v>
       </c>
     </row>
-    <row r="1076" spans="1:17" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1076" spans="1:17" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1076" s="23">
         <v>1161</v>
       </c>
       <c r="B1076" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1076" s="31" t="s">
         <v>1657</v>
       </c>
       <c r="D1076" s="30" t="s">
         <v>1658</v>
       </c>
       <c r="E1076" s="49">
         <v>44019</v>
       </c>
       <c r="F1076" s="48">
         <v>44090</v>
       </c>
     </row>
-    <row r="1077" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1077" spans="1:17" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1077" s="10">
         <v>1162</v>
       </c>
       <c r="B1077" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1077" s="30" t="s">
         <v>1665</v>
       </c>
       <c r="D1077" s="30" t="s">
         <v>1659</v>
       </c>
       <c r="E1077" s="32">
         <v>44021</v>
       </c>
       <c r="F1077" s="32">
         <v>44090</v>
       </c>
     </row>
-    <row r="1078" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1078" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A1078" s="10">
         <v>1163</v>
       </c>
       <c r="B1078" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1078" s="30" t="s">
         <v>1660</v>
       </c>
       <c r="D1078" s="30" t="s">
         <v>1661</v>
       </c>
       <c r="E1078" s="32">
         <v>44022</v>
       </c>
       <c r="F1078" s="32">
         <v>44090</v>
       </c>
     </row>
-    <row r="1079" spans="1:17" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1079" spans="1:17" ht="25.75" x14ac:dyDescent="0.35">
       <c r="A1079" s="10">
         <v>1164</v>
       </c>
       <c r="B1079" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1079" s="50" t="s">
         <v>1663</v>
       </c>
       <c r="D1079" s="30" t="s">
         <v>1666</v>
       </c>
       <c r="E1079" s="32">
         <v>44025</v>
       </c>
       <c r="F1079" s="32">
         <v>44098</v>
       </c>
     </row>
-    <row r="1080" spans="1:17" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1080" spans="1:17" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A1080" s="10">
         <v>1165</v>
       </c>
       <c r="B1080" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1080" s="31" t="s">
         <v>1664</v>
       </c>
       <c r="D1080" s="30" t="s">
         <v>1666</v>
       </c>
       <c r="E1080" s="32">
         <v>44025</v>
       </c>
       <c r="F1080" s="32">
         <v>44098</v>
       </c>
     </row>
-    <row r="1081" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1081" spans="1:17" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1081" s="10">
         <v>1166</v>
       </c>
       <c r="B1081" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1081" s="51" t="s">
         <v>1667</v>
       </c>
       <c r="D1081" s="30" t="s">
         <v>1662</v>
       </c>
       <c r="E1081" s="32">
         <v>44028</v>
       </c>
       <c r="F1081" s="32">
         <v>44103</v>
       </c>
     </row>
-    <row r="1082" spans="1:17" s="8" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1082" spans="1:17" s="8" customFormat="1" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1082" s="10">
         <v>1167</v>
       </c>
       <c r="B1082" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1082" s="51" t="s">
         <v>1707</v>
       </c>
       <c r="D1082" s="30" t="s">
         <v>1617</v>
       </c>
       <c r="E1082" s="32">
         <v>44475</v>
       </c>
       <c r="F1082" s="32">
         <v>44180</v>
       </c>
       <c r="G1082" s="2"/>
       <c r="H1082" s="2"/>
       <c r="I1082" s="2"/>
       <c r="J1082" s="2"/>
       <c r="K1082" s="2"/>
       <c r="L1082" s="2"/>
       <c r="M1082" s="2"/>
       <c r="N1082" s="2"/>
       <c r="O1082" s="2"/>
       <c r="P1082" s="2"/>
       <c r="Q1082" s="2"/>
     </row>
-    <row r="1083" spans="1:17" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1083" spans="1:17" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1083" s="21">
         <v>1168</v>
       </c>
       <c r="B1083" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1083" s="51" t="s">
         <v>1669</v>
       </c>
       <c r="D1083" s="30" t="s">
         <v>1630</v>
       </c>
       <c r="E1083" s="32">
         <v>44041</v>
       </c>
       <c r="F1083" s="32">
         <v>44111</v>
       </c>
     </row>
-    <row r="1084" spans="1:17" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1084" spans="1:17" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1084" s="10">
         <v>1169</v>
       </c>
       <c r="B1084" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1084" s="31" t="s">
         <v>1668</v>
       </c>
       <c r="D1084" s="30" t="s">
         <v>1658</v>
       </c>
       <c r="E1084" s="32">
         <v>44041</v>
       </c>
       <c r="F1084" s="32">
         <v>44112</v>
       </c>
     </row>
-    <row r="1085" spans="1:17" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1085" spans="1:17" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1085" s="10">
         <v>1170</v>
       </c>
       <c r="B1085" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1085" s="30" t="s">
         <v>1708</v>
       </c>
       <c r="D1085" s="30" t="s">
         <v>1634</v>
       </c>
       <c r="E1085" s="32">
         <v>44111</v>
       </c>
       <c r="F1085" s="32">
         <v>44175</v>
       </c>
     </row>
-    <row r="1086" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1086" spans="1:17" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1086" s="10">
         <v>1171</v>
       </c>
       <c r="B1086" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1086" s="51" t="s">
         <v>1679</v>
       </c>
       <c r="D1086" s="30" t="s">
         <v>1584</v>
       </c>
       <c r="E1086" s="32">
         <v>44057</v>
       </c>
       <c r="F1086" s="32">
         <v>44123</v>
       </c>
     </row>
-    <row r="1087" spans="1:17" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1087" spans="1:17" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A1087" s="10">
         <v>1172</v>
       </c>
       <c r="B1087" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1087" s="51" t="s">
         <v>1678</v>
       </c>
       <c r="D1087" s="30" t="s">
         <v>1670</v>
       </c>
       <c r="E1087" s="32">
         <v>44057</v>
       </c>
       <c r="F1087" s="32">
         <v>44127</v>
       </c>
     </row>
-    <row r="1088" spans="1:17" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1088" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A1088" s="10">
         <v>1173</v>
       </c>
       <c r="B1088" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1088" s="31" t="s">
         <v>1674</v>
       </c>
       <c r="D1088" s="30" t="s">
         <v>1675</v>
       </c>
       <c r="E1088" s="32">
         <v>44068</v>
       </c>
       <c r="F1088" s="32">
         <v>44134</v>
       </c>
     </row>
-    <row r="1089" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1089" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1089" s="10">
         <v>1174</v>
       </c>
       <c r="B1089" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1089" s="51" t="s">
         <v>1684</v>
       </c>
       <c r="D1089" s="30" t="s">
         <v>1671</v>
       </c>
       <c r="E1089" s="32">
         <v>44068</v>
       </c>
       <c r="F1089" s="32">
         <v>44137</v>
       </c>
     </row>
-    <row r="1090" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1090" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1090" s="10">
         <v>1175</v>
       </c>
       <c r="B1090" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1090" s="30" t="s">
         <v>1683</v>
       </c>
       <c r="D1090" s="30" t="s">
         <v>1676</v>
       </c>
       <c r="E1090" s="32">
         <v>44074</v>
       </c>
       <c r="F1090" s="32">
         <v>44141</v>
       </c>
     </row>
-    <row r="1091" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1091" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1091" s="10">
         <v>1176</v>
       </c>
       <c r="B1091" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1091" s="51" t="s">
         <v>1672</v>
       </c>
       <c r="D1091" s="30" t="s">
         <v>1673</v>
       </c>
       <c r="E1091" s="32">
         <v>44075</v>
       </c>
       <c r="F1091" s="32">
         <v>44141</v>
       </c>
     </row>
-    <row r="1092" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1092" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1092" s="10">
         <v>1177</v>
       </c>
       <c r="B1092" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1092" s="51" t="s">
         <v>1677</v>
       </c>
       <c r="D1092" s="30" t="s">
         <v>1646</v>
       </c>
       <c r="E1092" s="32">
         <v>44078</v>
       </c>
       <c r="F1092" s="32">
         <v>44147</v>
       </c>
     </row>
-    <row r="1093" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1093" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1093" s="10">
         <v>1178</v>
       </c>
       <c r="B1093" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1093" s="51" t="s">
         <v>1681</v>
       </c>
       <c r="D1093" s="30" t="s">
         <v>1363</v>
       </c>
       <c r="E1093" s="32">
         <v>44078</v>
       </c>
       <c r="F1093" s="32">
         <v>44144</v>
       </c>
     </row>
-    <row r="1094" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1094" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1094" s="10">
         <v>1179</v>
       </c>
       <c r="B1094" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1094" s="51" t="s">
         <v>1682</v>
       </c>
       <c r="D1094" s="30" t="s">
         <v>1363</v>
       </c>
       <c r="E1094" s="32">
         <v>44078</v>
       </c>
       <c r="F1094" s="32">
         <v>44144</v>
       </c>
     </row>
-    <row r="1095" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1095" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1095" s="10">
         <v>1180</v>
       </c>
       <c r="B1095" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1095" s="51" t="s">
         <v>1680</v>
       </c>
       <c r="D1095" s="30" t="s">
         <v>1658</v>
       </c>
       <c r="E1095" s="32">
         <v>44084</v>
       </c>
       <c r="F1095" s="32">
         <v>44152</v>
       </c>
     </row>
-    <row r="1096" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1096" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1096" s="10">
         <v>1181</v>
       </c>
       <c r="B1096" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1096" s="30" t="s">
         <v>1697</v>
       </c>
       <c r="D1096" s="30" t="s">
         <v>1685</v>
       </c>
       <c r="E1096" s="52">
         <v>44112</v>
       </c>
       <c r="F1096" s="52">
         <v>44182</v>
       </c>
     </row>
-    <row r="1097" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1097" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1097" s="10">
         <v>1182</v>
       </c>
       <c r="B1097" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1097" s="30" t="s">
         <v>1699</v>
       </c>
       <c r="D1097" s="30" t="s">
         <v>1686</v>
       </c>
       <c r="E1097" s="52">
         <v>44126</v>
       </c>
       <c r="F1097" s="52">
         <v>44200</v>
       </c>
     </row>
-    <row r="1098" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1098" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1098" s="10">
         <v>1183</v>
       </c>
       <c r="B1098" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1098" s="30" t="s">
         <v>1700</v>
       </c>
       <c r="D1098" s="30" t="s">
         <v>1686</v>
       </c>
       <c r="E1098" s="52">
         <v>44126</v>
       </c>
       <c r="F1098" s="52">
         <v>44200</v>
       </c>
     </row>
-    <row r="1099" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1099" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1099" s="10">
         <v>1184</v>
       </c>
       <c r="B1099" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1099" s="30" t="s">
         <v>1687</v>
       </c>
       <c r="D1099" s="30" t="s">
         <v>1673</v>
       </c>
       <c r="E1099" s="52">
         <v>44152</v>
       </c>
       <c r="F1099" s="52">
         <v>44225</v>
       </c>
     </row>
-    <row r="1100" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1100" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1100" s="10">
         <v>1185</v>
       </c>
       <c r="B1100" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1100" s="30" t="s">
         <v>1701</v>
       </c>
       <c r="D1100" s="30" t="s">
         <v>1688</v>
       </c>
       <c r="E1100" s="52">
         <v>44160</v>
       </c>
       <c r="F1100" s="52">
         <v>44223</v>
       </c>
     </row>
-    <row r="1101" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1101" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1101" s="10">
         <v>1186</v>
       </c>
       <c r="B1101" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1101" s="30" t="s">
         <v>1706</v>
       </c>
       <c r="D1101" s="30" t="s">
         <v>1689</v>
       </c>
       <c r="E1101" s="52">
         <v>44162</v>
       </c>
       <c r="F1101" s="52">
         <v>44231</v>
       </c>
     </row>
-    <row r="1102" spans="1:6" ht="40.200000000000003" x14ac:dyDescent="0.25">
+    <row r="1102" spans="1:6" ht="38.6" x14ac:dyDescent="0.3">
       <c r="A1102" s="10">
         <v>1187</v>
       </c>
       <c r="B1102" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1102" s="30" t="s">
         <v>1702</v>
       </c>
       <c r="D1102" s="30" t="s">
         <v>1690</v>
       </c>
       <c r="E1102" s="52">
         <v>44166</v>
       </c>
       <c r="F1102" s="52">
         <v>44237</v>
       </c>
     </row>
-    <row r="1103" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1103" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A1103" s="10">
         <v>1188</v>
       </c>
       <c r="B1103" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1103" s="31" t="s">
         <v>1703</v>
       </c>
       <c r="D1103" s="30" t="s">
         <v>1691</v>
       </c>
       <c r="E1103" s="52">
         <v>44167</v>
       </c>
       <c r="F1103" s="52">
         <v>44237</v>
       </c>
     </row>
-    <row r="1104" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1104" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1104" s="10">
         <v>1189</v>
       </c>
       <c r="B1104" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1104" s="30" t="s">
         <v>1692</v>
       </c>
       <c r="D1104" s="30" t="s">
         <v>1671</v>
       </c>
       <c r="E1104" s="52">
         <v>44168</v>
       </c>
       <c r="F1104" s="52">
         <v>44238</v>
       </c>
     </row>
-    <row r="1105" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1105" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1105" s="10">
         <v>1190</v>
       </c>
       <c r="B1105" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1105" s="31" t="s">
         <v>1693</v>
       </c>
       <c r="D1105" s="30" t="s">
         <v>1694</v>
       </c>
       <c r="E1105" s="52">
         <v>44175</v>
       </c>
       <c r="F1105" s="52">
         <v>44246</v>
       </c>
     </row>
-    <row r="1106" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1106" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1106" s="10">
         <v>1191</v>
       </c>
       <c r="B1106" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1106" s="31" t="s">
         <v>1704</v>
       </c>
       <c r="D1106" s="30" t="s">
         <v>1695</v>
       </c>
       <c r="E1106" s="52">
         <v>44180</v>
       </c>
       <c r="F1106" s="52">
         <v>44251</v>
       </c>
     </row>
-    <row r="1107" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1107" spans="1:6" ht="37.75" x14ac:dyDescent="0.3">
       <c r="A1107" s="10">
         <v>1192</v>
       </c>
       <c r="B1107" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1107" s="30" t="s">
         <v>1705</v>
       </c>
       <c r="D1107" s="30" t="s">
         <v>1696</v>
       </c>
       <c r="E1107" s="52">
         <v>44183</v>
       </c>
       <c r="F1107" s="52">
         <v>44253</v>
       </c>
     </row>
-    <row r="1108" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1108" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1108" s="10">
         <v>1193</v>
       </c>
       <c r="B1108" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1108" s="30" t="s">
         <v>1698</v>
       </c>
       <c r="D1108" s="30" t="s">
         <v>1584</v>
       </c>
       <c r="E1108" s="52">
         <v>44196</v>
       </c>
       <c r="F1108" s="52">
         <v>44264</v>
       </c>
     </row>
-    <row r="1109" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1109" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A1109" s="10">
         <v>1194</v>
       </c>
       <c r="B1109" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1109" s="31" t="s">
         <v>1709</v>
       </c>
       <c r="D1109" s="30" t="s">
         <v>1710</v>
       </c>
       <c r="E1109" s="52">
         <v>44216</v>
       </c>
       <c r="F1109" s="52">
         <v>44284</v>
       </c>
     </row>
-    <row r="1110" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1110" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1110" s="10">
         <v>1195</v>
       </c>
       <c r="B1110" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1110" s="31" t="s">
         <v>1697</v>
       </c>
       <c r="D1110" s="30" t="s">
         <v>1685</v>
       </c>
       <c r="E1110" s="52">
         <v>44222</v>
       </c>
       <c r="F1110" s="52">
         <v>44292</v>
       </c>
     </row>
-    <row r="1111" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1111" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1111" s="10">
         <v>1196</v>
       </c>
       <c r="B1111" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1111" s="30" t="s">
         <v>1717</v>
       </c>
       <c r="D1111" s="30" t="s">
         <v>1713</v>
       </c>
       <c r="E1111" s="52">
         <v>44292</v>
       </c>
       <c r="F1111" s="52">
         <v>44344</v>
       </c>
     </row>
-    <row r="1112" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1112" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1112" s="10">
         <v>1197</v>
       </c>
       <c r="B1112" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1112" s="31" t="s">
         <v>1711</v>
       </c>
       <c r="D1112" s="30" t="s">
         <v>1712</v>
       </c>
       <c r="E1112" s="52">
         <v>44228</v>
       </c>
       <c r="F1112" s="52">
         <v>44298</v>
       </c>
     </row>
-    <row r="1113" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1113" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1113" s="10">
         <v>1198</v>
       </c>
       <c r="B1113" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1113" s="30" t="s">
         <v>1720</v>
       </c>
       <c r="D1113" s="30" t="s">
         <v>1719</v>
       </c>
       <c r="E1113" s="52">
         <v>44298</v>
       </c>
       <c r="F1113" s="52">
         <v>44344</v>
       </c>
     </row>
-    <row r="1114" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1114" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1114" s="10">
         <v>1199</v>
       </c>
       <c r="B1114" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1114" s="31" t="s">
         <v>1730</v>
       </c>
       <c r="D1114" s="30" t="s">
         <v>1728</v>
       </c>
       <c r="E1114" s="53" t="s">
         <v>1729</v>
       </c>
       <c r="F1114" s="54">
         <v>44400</v>
       </c>
     </row>
-    <row r="1115" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1115" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1115" s="10">
         <v>1200</v>
       </c>
       <c r="B1115" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1115" s="30" t="s">
         <v>1718</v>
       </c>
       <c r="D1115" s="30" t="s">
         <v>1714</v>
       </c>
       <c r="E1115" s="52">
         <v>44278</v>
       </c>
       <c r="F1115" s="52">
         <v>44344</v>
       </c>
     </row>
-    <row r="1116" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1116" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1116" s="10">
         <v>1201</v>
       </c>
       <c r="B1116" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1116" s="30" t="s">
         <v>1715</v>
       </c>
       <c r="D1116" s="30" t="s">
         <v>1716</v>
       </c>
       <c r="E1116" s="52">
         <v>44278</v>
       </c>
       <c r="F1116" s="52">
         <v>44344</v>
       </c>
     </row>
-    <row r="1117" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1117" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1117" s="10">
         <v>1202</v>
       </c>
       <c r="B1117" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1117" s="30" t="s">
         <v>1732</v>
       </c>
       <c r="D1117" s="30" t="s">
         <v>1731</v>
       </c>
       <c r="E1117" s="52">
         <v>44328</v>
       </c>
       <c r="F1117" s="53">
         <v>44400</v>
       </c>
     </row>
-    <row r="1118" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1118" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1118" s="10">
         <v>1203</v>
       </c>
       <c r="B1118" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1118" s="30" t="s">
         <v>1725</v>
       </c>
       <c r="D1118" s="30" t="s">
         <v>1721</v>
       </c>
       <c r="E1118" s="52">
         <v>44313</v>
       </c>
       <c r="F1118" s="52">
         <v>44377</v>
       </c>
     </row>
-    <row r="1119" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1119" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1119" s="10">
         <v>1204</v>
       </c>
       <c r="B1119" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1119" s="30" t="s">
         <v>1724</v>
       </c>
       <c r="D1119" s="55" t="s">
         <v>1722</v>
       </c>
       <c r="E1119" s="52">
         <v>44313</v>
       </c>
       <c r="F1119" s="52">
         <v>44377</v>
       </c>
     </row>
-    <row r="1120" spans="1:6" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1120" spans="1:6" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A1120" s="10">
         <v>1205</v>
       </c>
       <c r="B1120" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1120" s="31" t="s">
         <v>1726</v>
       </c>
       <c r="D1120" s="30" t="s">
         <v>1723</v>
       </c>
       <c r="E1120" s="52">
         <v>44320</v>
       </c>
       <c r="F1120" s="52">
         <v>44389</v>
       </c>
     </row>
-    <row r="1121" spans="1:7" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="1121" spans="1:7" ht="37.299999999999997" x14ac:dyDescent="0.3">
       <c r="A1121" s="21">
         <v>1206</v>
       </c>
       <c r="B1121" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1121" s="31" t="s">
         <v>1727</v>
       </c>
       <c r="D1121" s="31" t="s">
         <v>1723</v>
       </c>
       <c r="E1121" s="52">
         <v>44320</v>
       </c>
       <c r="F1121" s="52">
         <v>44389</v>
       </c>
     </row>
-    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1122" s="21">
         <v>1207</v>
       </c>
       <c r="B1122" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1122" s="31" t="s">
         <v>1733</v>
       </c>
       <c r="D1122" s="31" t="s">
         <v>1734</v>
       </c>
       <c r="E1122" s="52">
         <v>44329</v>
       </c>
       <c r="F1122" s="52">
         <v>44398</v>
       </c>
       <c r="G1122" s="9"/>
     </row>
-    <row r="1123" spans="1:7" ht="52.8" x14ac:dyDescent="0.25">
+    <row r="1123" spans="1:7" ht="38.15" x14ac:dyDescent="0.3">
       <c r="A1123" s="10">
         <v>1208</v>
       </c>
       <c r="B1123" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1123" s="30" t="s">
         <v>1738</v>
       </c>
       <c r="D1123" s="31" t="s">
         <v>1670</v>
       </c>
       <c r="E1123" s="52">
         <v>44348</v>
       </c>
       <c r="F1123" s="52">
         <v>44407</v>
       </c>
     </row>
-    <row r="1124" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1124" spans="1:7" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1124" s="10">
         <v>1209</v>
       </c>
       <c r="B1124" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1124" s="34" t="s">
         <v>1736</v>
       </c>
       <c r="D1124" s="31" t="s">
         <v>1740</v>
       </c>
       <c r="E1124" s="52">
         <v>44363</v>
       </c>
       <c r="F1124" s="52">
         <v>44428</v>
       </c>
     </row>
-    <row r="1125" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1125" spans="1:7" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1125" s="10">
         <v>1210</v>
       </c>
       <c r="B1125" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1125" s="30" t="s">
         <v>1737</v>
       </c>
       <c r="D1125" s="31" t="s">
         <v>1735</v>
       </c>
       <c r="E1125" s="52">
         <v>44368</v>
       </c>
       <c r="F1125" s="52">
         <v>44434</v>
       </c>
     </row>
-    <row r="1126" spans="1:7" ht="40.200000000000003" x14ac:dyDescent="0.25">
+    <row r="1126" spans="1:7" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A1126" s="10">
         <v>1211</v>
       </c>
       <c r="B1126" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1126" s="30" t="s">
         <v>1742</v>
       </c>
       <c r="D1126" s="31" t="s">
         <v>1743</v>
       </c>
       <c r="E1126" s="52">
         <v>44386</v>
       </c>
       <c r="F1126" s="52">
         <v>44441</v>
       </c>
     </row>
-    <row r="1127" spans="1:7" ht="27" x14ac:dyDescent="0.25">
+    <row r="1127" spans="1:7" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1127" s="10">
         <v>1212</v>
       </c>
       <c r="B1127" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1127" s="30" t="s">
         <v>1741</v>
       </c>
       <c r="D1127" s="31" t="s">
         <v>1739</v>
       </c>
       <c r="E1127" s="52">
         <v>44390</v>
       </c>
       <c r="F1127" s="52">
         <v>44414</v>
       </c>
     </row>
-    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1128" s="10">
         <v>1213</v>
       </c>
       <c r="B1128" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1128" s="30" t="str">
         <f>[1]Sheet1!B621</f>
         <v>Momordica charantia</v>
       </c>
       <c r="D1128" s="31" t="str">
         <f>[2]Mar2021!D2</f>
         <v>NutraLife Ltd., Co</v>
       </c>
       <c r="E1128" s="52">
         <f>[1]Sheet1!I621</f>
         <v>44411</v>
       </c>
       <c r="F1128" s="52">
         <f>[1]Sheet1!D621</f>
         <v>44461</v>
       </c>
     </row>
-    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1129" s="10">
         <v>1214</v>
       </c>
       <c r="B1129" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1129" s="30" t="str">
         <f>[1]Sheet1!B622</f>
         <v>Rhamnox 50</v>
       </c>
       <c r="D1129" s="31" t="str">
         <f>[2]Mar2021!D3</f>
         <v>REJIMUS, INC.</v>
       </c>
       <c r="E1129" s="52">
         <f>[1]Sheet1!I622</f>
         <v>44421</v>
       </c>
       <c r="F1129" s="52">
         <f>[1]Sheet1!D622</f>
         <v>44483</v>
       </c>
     </row>
-    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1130" s="10">
         <v>1215</v>
       </c>
       <c r="B1130" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1130" s="30" t="str">
         <f>[1]Sheet1!B623</f>
         <v>HemoHIM® Herbal Extract</v>
       </c>
       <c r="D1130" s="31" t="str">
         <f>[2]Mar2021!D4</f>
         <v>Kolmar BNH Co. Ltd.</v>
       </c>
       <c r="E1130" s="52">
         <f>[1]Sheet1!I623</f>
         <v>44425</v>
       </c>
       <c r="F1130" s="52">
         <f>[1]Sheet1!D623</f>
         <v>44487</v>
       </c>
     </row>
-    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1131" s="10">
         <v>1216</v>
       </c>
       <c r="B1131" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1131" s="30" t="str">
         <f>[1]Sheet1!B624</f>
         <v>Micro-encapsulated and Micronized Iron Saccharate</v>
       </c>
       <c r="D1131" s="31" t="str">
         <f>[2]Mar2021!D5</f>
         <v>Pharmafen LLC</v>
       </c>
       <c r="E1131" s="52">
         <f>[1]Sheet1!I624</f>
         <v>44427</v>
       </c>
       <c r="F1131" s="52">
         <f>[1]Sheet1!D624</f>
         <v>44477</v>
       </c>
     </row>
-    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1132" s="10">
         <v>1217</v>
       </c>
       <c r="B1132" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1132" s="30" t="str">
         <f>[1]Sheet1!B625</f>
         <v>Banana stamen extract</v>
       </c>
       <c r="D1132" s="31" t="s">
         <v>1783</v>
       </c>
       <c r="E1132" s="52">
         <f>[1]Sheet1!I625</f>
         <v>44427</v>
       </c>
       <c r="F1132" s="52">
         <f>[1]Sheet1!D625</f>
         <v>44461</v>
       </c>
     </row>
-    <row r="1133" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1133" spans="1:7" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1133" s="10">
         <v>1218</v>
       </c>
       <c r="B1133" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1133" s="30" t="s">
         <v>1744</v>
       </c>
       <c r="D1133" s="30" t="s">
         <v>1745</v>
       </c>
       <c r="E1133" s="52">
         <v>44431</v>
       </c>
       <c r="F1133" s="52">
         <f>[1]Sheet1!D626</f>
         <v>44452</v>
       </c>
     </row>
-    <row r="1134" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1134" spans="1:7" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1134" s="10">
         <v>1219</v>
       </c>
       <c r="B1134" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1134" s="30" t="s">
         <v>1746</v>
       </c>
       <c r="D1134" s="30" t="s">
         <v>1739</v>
       </c>
       <c r="E1134" s="52">
         <v>44431</v>
       </c>
       <c r="F1134" s="52">
         <f>[1]Sheet1!D627</f>
         <v>44490</v>
       </c>
     </row>
-    <row r="1135" spans="1:7" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1135" spans="1:7" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1135" s="10">
         <v>1220</v>
       </c>
       <c r="B1135" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1135" s="30" t="s">
         <v>1747</v>
       </c>
       <c r="D1135" s="30" t="s">
         <v>1748</v>
       </c>
       <c r="E1135" s="52">
         <v>44438</v>
       </c>
       <c r="F1135" s="52">
         <f>[1]Sheet1!D628</f>
         <v>44505</v>
       </c>
     </row>
-    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1136" s="10">
         <v>1221</v>
       </c>
       <c r="B1136" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1136" s="30" t="s">
         <v>1749</v>
       </c>
       <c r="D1136" s="30" t="s">
         <v>1750</v>
       </c>
       <c r="E1136" s="52">
         <v>44438</v>
       </c>
       <c r="F1136" s="52">
         <f>[1]Sheet1!D629</f>
         <v>44505</v>
       </c>
     </row>
-    <row r="1137" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1137" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1137" s="10">
         <v>1222</v>
       </c>
       <c r="B1137" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1137" s="30" t="s">
         <v>1754</v>
       </c>
       <c r="D1137" s="30" t="str">
         <f>[2]Mar2021!D11</f>
         <v>Proteinworks Co. Inc.</v>
       </c>
       <c r="E1137" s="52">
         <v>44442</v>
       </c>
       <c r="F1137" s="52">
         <v>44510</v>
       </c>
     </row>
-    <row r="1138" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1138" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1138" s="10">
         <v>1223</v>
       </c>
       <c r="B1138" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1138" s="30" t="s">
         <v>1755</v>
       </c>
       <c r="D1138" s="30" t="str">
         <f>[2]Mar2021!D12</f>
         <v>Representing Novozymes</v>
       </c>
       <c r="E1138" s="52">
         <v>44446</v>
       </c>
       <c r="F1138" s="52">
         <v>44559</v>
       </c>
     </row>
-    <row r="1139" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1139" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1139" s="10">
         <v>1224</v>
       </c>
       <c r="B1139" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1139" s="30" t="s">
         <v>1751</v>
       </c>
       <c r="D1139" s="30" t="str">
         <f>[2]Mar2021!D13</f>
         <v>Green Cross Wellbeing Corporation</v>
       </c>
       <c r="E1139" s="52">
         <v>44447</v>
       </c>
       <c r="F1139" s="52">
         <v>44510</v>
       </c>
     </row>
-    <row r="1140" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1140" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1140" s="10">
         <v>1225</v>
       </c>
       <c r="B1140" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1140" s="30" t="s">
         <v>1752</v>
       </c>
       <c r="D1140" s="30" t="str">
         <f>[2]Mar2021!D14</f>
         <v>Hofseth BioCare ASA</v>
       </c>
       <c r="E1140" s="52">
         <v>44449</v>
       </c>
       <c r="F1140" s="52">
         <v>44517</v>
       </c>
     </row>
-    <row r="1141" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1141" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1141" s="10">
         <v>1226</v>
       </c>
       <c r="B1141" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1141" s="30" t="s">
         <v>1753</v>
       </c>
       <c r="D1141" s="30" t="str">
         <f>[2]Mar2021!D15</f>
         <v xml:space="preserve">Hofseth BioCare ASA
 </v>
       </c>
       <c r="E1141" s="52">
         <v>44449</v>
       </c>
       <c r="F1141" s="52">
         <v>44517</v>
       </c>
     </row>
-    <row r="1142" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1142" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1142" s="56">
         <v>1227</v>
       </c>
       <c r="B1142" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1142" s="11" t="s">
         <v>1765</v>
       </c>
       <c r="D1142" s="55" t="s">
         <v>1766</v>
       </c>
       <c r="E1142" s="57">
         <v>44461</v>
       </c>
       <c r="F1142" s="57">
         <v>44530</v>
       </c>
     </row>
-    <row r="1143" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1143" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1143" s="58">
         <v>1228</v>
       </c>
       <c r="B1143" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1143" s="30" t="s">
         <v>1756</v>
       </c>
       <c r="D1143" s="30" t="s">
         <v>1539</v>
       </c>
       <c r="E1143" s="52">
         <v>44470</v>
       </c>
       <c r="F1143" s="52">
         <v>44537</v>
       </c>
     </row>
-    <row r="1144" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1144" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1144" s="58">
         <v>1229</v>
       </c>
       <c r="B1144" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1144" s="37" t="s">
         <v>1757</v>
       </c>
       <c r="D1144" s="30" t="s">
         <v>1758</v>
       </c>
       <c r="E1144" s="52">
         <v>44474</v>
       </c>
       <c r="F1144" s="52">
         <v>44538</v>
       </c>
     </row>
-    <row r="1145" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1145" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1145" s="58">
         <v>1230</v>
       </c>
       <c r="B1145" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1145" s="30" t="s">
         <v>1759</v>
       </c>
       <c r="D1145" s="30" t="s">
         <v>1760</v>
       </c>
       <c r="E1145" s="52">
         <v>44481</v>
       </c>
       <c r="F1145" s="52">
         <v>44544</v>
       </c>
     </row>
-    <row r="1146" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1146" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1146" s="58">
         <v>1231</v>
       </c>
       <c r="B1146" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1146" s="30" t="s">
         <v>1761</v>
       </c>
       <c r="D1146" s="30" t="s">
         <v>1762</v>
       </c>
       <c r="E1146" s="52">
         <v>44490</v>
       </c>
       <c r="F1146" s="52">
         <v>44560</v>
       </c>
     </row>
-    <row r="1147" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1147" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1147" s="58">
         <v>1232</v>
       </c>
       <c r="B1147" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1147" s="30" t="s">
         <v>1687</v>
       </c>
       <c r="D1147" s="30" t="s">
         <v>1673</v>
       </c>
       <c r="E1147" s="52">
         <v>44490</v>
       </c>
       <c r="F1147" s="52">
         <v>44552</v>
       </c>
     </row>
-    <row r="1148" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1148" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1148" s="58">
         <v>1233</v>
       </c>
       <c r="B1148" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1148" s="30" t="s">
         <v>1763</v>
       </c>
       <c r="D1148" s="30" t="s">
         <v>1764</v>
       </c>
       <c r="E1148" s="52">
         <v>44496</v>
       </c>
       <c r="F1148" s="52">
         <v>44553</v>
       </c>
     </row>
-    <row r="1149" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1149" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1149" s="56">
         <v>1234</v>
       </c>
       <c r="B1149" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1149" s="55" t="s">
         <v>1767</v>
       </c>
       <c r="D1149" s="55" t="s">
         <v>1768</v>
       </c>
       <c r="E1149" s="57">
         <v>44515</v>
       </c>
       <c r="F1149" s="57">
         <v>44579</v>
       </c>
     </row>
-    <row r="1150" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1150" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1150" s="56">
         <v>1235</v>
       </c>
       <c r="B1150" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1150" s="55" t="s">
         <v>1769</v>
       </c>
       <c r="D1150" s="55" t="s">
         <v>1770</v>
       </c>
       <c r="E1150" s="57">
         <v>44523</v>
       </c>
       <c r="F1150" s="57">
         <v>44588</v>
       </c>
     </row>
-    <row r="1151" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1151" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1151" s="56">
         <v>1236</v>
       </c>
       <c r="B1151" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1151" s="55" t="s">
         <v>1744</v>
       </c>
       <c r="D1151" s="55" t="s">
         <v>1745</v>
       </c>
       <c r="E1151" s="57">
         <v>44524</v>
       </c>
       <c r="F1151" s="57">
         <v>44594</v>
       </c>
     </row>
-    <row r="1152" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1152" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1152" s="56">
         <v>1237</v>
       </c>
       <c r="B1152" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1152" s="55" t="s">
         <v>1771</v>
       </c>
       <c r="D1152" s="55" t="s">
         <v>1772</v>
       </c>
       <c r="E1152" s="57">
         <v>44524</v>
       </c>
       <c r="F1152" s="57">
         <v>44593</v>
       </c>
     </row>
-    <row r="1153" spans="1:6" ht="18" x14ac:dyDescent="0.25">
+    <row r="1153" spans="1:6" ht="15.9" x14ac:dyDescent="0.3">
       <c r="A1153" s="56">
         <v>1238</v>
       </c>
       <c r="B1153" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1153" s="55" t="s">
         <v>1773</v>
       </c>
       <c r="D1153" s="55" t="s">
         <v>1774</v>
       </c>
       <c r="E1153" s="57">
         <v>44538</v>
       </c>
       <c r="F1153" s="57">
         <v>44602</v>
       </c>
     </row>
-    <row r="1154" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1154" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1154" s="56">
         <v>1239</v>
       </c>
       <c r="B1154" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1154" s="59" t="s">
         <v>1775</v>
       </c>
       <c r="D1154" s="55" t="s">
         <v>1776</v>
       </c>
       <c r="E1154" s="57">
         <v>44550</v>
       </c>
       <c r="F1154" s="57">
         <v>44607</v>
       </c>
     </row>
-    <row r="1155" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1155" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1155" s="56">
         <v>1240</v>
       </c>
       <c r="B1155" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1155" s="55" t="s">
         <v>1777</v>
       </c>
       <c r="D1155" s="55" t="s">
         <v>1778</v>
       </c>
       <c r="E1155" s="57">
         <v>44557</v>
       </c>
       <c r="F1155" s="57">
         <v>44616</v>
       </c>
     </row>
-    <row r="1156" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1156" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1156" s="56">
         <v>1241</v>
       </c>
       <c r="B1156" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1156" s="55" t="s">
         <v>1779</v>
       </c>
       <c r="D1156" s="55" t="s">
         <v>1780</v>
       </c>
       <c r="E1156" s="57">
         <v>44568</v>
       </c>
       <c r="F1156" s="57">
         <v>44641</v>
       </c>
     </row>
-    <row r="1157" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1157" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1157" s="56">
         <v>1242</v>
       </c>
       <c r="B1157" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1157" s="55" t="s">
         <v>1781</v>
       </c>
       <c r="D1157" s="55" t="s">
         <v>1782</v>
       </c>
       <c r="E1157" s="57">
         <v>44607</v>
       </c>
       <c r="F1157" s="57">
         <v>44658</v>
       </c>
     </row>
-    <row r="1158" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1158" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1158" s="56">
         <v>1243</v>
       </c>
       <c r="B1158" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1158" s="55" t="s">
         <v>1784</v>
       </c>
       <c r="D1158" s="55" t="s">
         <v>1785</v>
       </c>
       <c r="E1158" s="57">
         <v>44642</v>
       </c>
       <c r="F1158" s="57">
         <v>44705</v>
       </c>
     </row>
-    <row r="1159" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1159" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1159" s="56">
         <v>1244</v>
       </c>
       <c r="B1159" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1159" s="55" t="s">
         <v>1786</v>
       </c>
       <c r="D1159" s="55" t="s">
         <v>1783</v>
       </c>
       <c r="E1159" s="57">
         <v>44616</v>
       </c>
       <c r="F1159" s="57">
         <v>44680</v>
       </c>
     </row>
-    <row r="1160" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1160" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1160" s="56">
         <v>1245</v>
       </c>
       <c r="B1160" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1160" s="60" t="s">
         <v>1798</v>
       </c>
       <c r="D1160" s="55" t="s">
         <v>1783</v>
       </c>
       <c r="E1160" s="57">
         <v>44680</v>
       </c>
       <c r="F1160" s="57">
         <v>44728</v>
       </c>
     </row>
-    <row r="1161" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1161" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1161" s="61">
         <v>1246</v>
       </c>
       <c r="B1161" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1161" s="55" t="s">
         <v>1787</v>
       </c>
       <c r="D1161" s="55" t="s">
         <v>1788</v>
       </c>
       <c r="E1161" s="57">
         <v>44622</v>
       </c>
       <c r="F1161" s="57">
         <v>44687</v>
       </c>
     </row>
-    <row r="1162" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1162" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1162" s="61">
         <v>1247</v>
       </c>
       <c r="B1162" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1162" s="11" t="s">
         <v>1789</v>
       </c>
       <c r="D1162" s="55" t="s">
         <v>1778</v>
       </c>
       <c r="E1162" s="57">
         <v>44641</v>
       </c>
       <c r="F1162" s="57">
         <v>44697</v>
       </c>
     </row>
-    <row r="1163" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1163" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1163" s="61">
         <v>1248</v>
       </c>
       <c r="B1163" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1163" s="11" t="s">
         <v>1790</v>
       </c>
       <c r="D1163" s="55" t="s">
         <v>1688</v>
       </c>
       <c r="E1163" s="57">
         <v>44648</v>
       </c>
       <c r="F1163" s="57">
         <v>44714</v>
       </c>
     </row>
-    <row r="1164" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1164" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1164" s="61">
         <v>1249</v>
       </c>
       <c r="B1164" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1164" s="11" t="s">
         <v>1791</v>
       </c>
       <c r="D1164" s="55" t="s">
         <v>1564</v>
       </c>
       <c r="E1164" s="57">
         <v>44650</v>
       </c>
       <c r="F1164" s="57">
         <v>44718</v>
       </c>
     </row>
-    <row r="1165" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1165" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1165" s="61">
         <v>1250</v>
       </c>
       <c r="B1165" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1165" s="11" t="s">
         <v>1792</v>
       </c>
       <c r="D1165" s="55" t="s">
         <v>1793</v>
       </c>
       <c r="E1165" s="57">
         <v>44652</v>
       </c>
       <c r="F1165" s="57">
         <v>44714</v>
       </c>
     </row>
-    <row r="1166" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1166" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1166" s="61">
         <v>1251</v>
       </c>
       <c r="B1166" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1166" s="11" t="s">
         <v>1794</v>
       </c>
       <c r="D1166" s="55" t="s">
         <v>1795</v>
       </c>
       <c r="E1166" s="57">
         <v>44655</v>
       </c>
       <c r="F1166" s="57">
         <v>44720</v>
       </c>
     </row>
-    <row r="1167" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1167" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1167" s="61">
         <v>1252</v>
       </c>
       <c r="B1167" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1167" s="11" t="s">
         <v>1796</v>
       </c>
       <c r="D1167" s="55" t="s">
         <v>1797</v>
       </c>
       <c r="E1167" s="57">
         <v>44671</v>
       </c>
       <c r="F1167" s="57">
         <v>44740</v>
       </c>
     </row>
-    <row r="1168" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1168" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1168" s="58">
         <v>1253</v>
       </c>
       <c r="B1168" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1168" s="62" t="s">
         <v>1799</v>
       </c>
       <c r="D1168" s="30" t="s">
         <v>1800</v>
       </c>
       <c r="E1168" s="52">
         <v>44685</v>
       </c>
       <c r="F1168" s="52">
         <v>44749</v>
       </c>
     </row>
-    <row r="1169" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1169" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1169" s="10">
         <v>1254</v>
       </c>
       <c r="B1169" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1169" s="30" t="s">
         <v>1802</v>
       </c>
       <c r="D1169" s="30" t="s">
         <v>1801</v>
       </c>
       <c r="E1169" s="52">
         <v>44706</v>
       </c>
       <c r="F1169" s="52">
         <v>44769</v>
       </c>
     </row>
-    <row r="1170" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1170" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1170" s="10">
         <v>1255</v>
       </c>
       <c r="B1170" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1170" s="63" t="s">
         <v>1803</v>
       </c>
       <c r="D1170" s="30" t="s">
         <v>1584</v>
       </c>
       <c r="E1170" s="52">
         <v>44755</v>
       </c>
       <c r="F1170" s="52">
         <v>44823</v>
       </c>
     </row>
-    <row r="1171" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1171" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1171" s="10">
         <v>1256</v>
       </c>
       <c r="B1171" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1171" s="63" t="s">
         <v>1804</v>
       </c>
       <c r="D1171" s="62" t="s">
         <v>1807</v>
       </c>
       <c r="E1171" s="52">
         <v>44763</v>
       </c>
       <c r="F1171" s="52">
         <v>44825</v>
       </c>
     </row>
-    <row r="1172" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1172" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1172" s="10">
         <v>1257</v>
       </c>
       <c r="B1172" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1172" s="63" t="s">
         <v>1805</v>
       </c>
       <c r="D1172" s="62" t="s">
         <v>406</v>
       </c>
       <c r="E1172" s="52">
         <v>44763</v>
       </c>
       <c r="F1172" s="52">
         <v>44827</v>
       </c>
     </row>
-    <row r="1173" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1173" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1173" s="58">
         <v>1258</v>
       </c>
       <c r="B1173" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1173" s="64" t="s">
         <v>1806</v>
       </c>
       <c r="D1173" s="62" t="s">
         <v>1750</v>
       </c>
       <c r="E1173" s="52">
         <v>44764</v>
       </c>
       <c r="F1173" s="52">
         <v>44831</v>
       </c>
     </row>
-    <row r="1174" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1174" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1174" s="61">
         <v>1259</v>
       </c>
       <c r="B1174" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1174" s="55" t="s">
         <v>1767</v>
       </c>
       <c r="D1174" s="55" t="s">
         <v>1808</v>
       </c>
       <c r="E1174" s="57">
         <v>44770</v>
       </c>
       <c r="F1174" s="57">
         <v>44845</v>
       </c>
     </row>
-    <row r="1175" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1175" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1175" s="61">
         <v>1260</v>
       </c>
       <c r="B1175" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1175" s="55" t="s">
         <v>2290</v>
       </c>
       <c r="D1175" s="55" t="s">
         <v>2291</v>
       </c>
       <c r="E1175" s="57">
         <v>44806</v>
       </c>
       <c r="F1175" s="57">
         <v>44874</v>
       </c>
     </row>
-    <row r="1176" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1176" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1176" s="56">
         <v>1261</v>
       </c>
       <c r="B1176" s="29"/>
       <c r="C1176" s="65" t="s">
         <v>2310</v>
       </c>
       <c r="D1176" s="66" t="s">
         <v>2311</v>
       </c>
       <c r="E1176" s="67">
         <v>44883</v>
       </c>
       <c r="F1176" s="57">
         <v>44914</v>
       </c>
     </row>
-    <row r="1177" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1177" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1177" s="61">
         <v>1262</v>
       </c>
       <c r="B1177" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1177" s="55" t="s">
         <v>2292</v>
       </c>
       <c r="D1177" s="55" t="s">
         <v>2293</v>
       </c>
       <c r="E1177" s="68">
         <v>44834</v>
       </c>
       <c r="F1177" s="57">
         <v>44896</v>
       </c>
     </row>
-    <row r="1178" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1178" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1178" s="61">
         <v>1263</v>
       </c>
       <c r="B1178" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1178" s="55" t="s">
         <v>2294</v>
       </c>
       <c r="D1178" s="55" t="s">
         <v>1774</v>
       </c>
       <c r="E1178" s="68">
         <v>44853</v>
       </c>
       <c r="F1178" s="57">
         <v>44925</v>
       </c>
     </row>
-    <row r="1179" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1179" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1179" s="61">
         <v>1264</v>
       </c>
       <c r="B1179" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1179" s="55" t="s">
         <v>2295</v>
       </c>
       <c r="D1179" s="55" t="s">
         <v>2296</v>
       </c>
       <c r="E1179" s="68">
         <v>44855</v>
       </c>
       <c r="F1179" s="57">
         <v>44930</v>
       </c>
     </row>
-    <row r="1180" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1180" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1180" s="58">
         <v>1265</v>
       </c>
       <c r="B1180" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1180" s="65" t="s">
         <v>2297</v>
       </c>
       <c r="D1180" s="30" t="s">
         <v>2301</v>
       </c>
       <c r="E1180" s="54">
         <v>44909</v>
       </c>
       <c r="F1180" s="69">
         <v>44944</v>
       </c>
     </row>
-    <row r="1181" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1181" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1181" s="56">
         <v>1266</v>
       </c>
       <c r="B1181" s="29"/>
       <c r="C1181" s="62" t="s">
         <v>2300</v>
       </c>
       <c r="D1181" s="30" t="s">
         <v>2304</v>
       </c>
       <c r="E1181" s="54">
         <v>44866</v>
       </c>
       <c r="F1181" s="53">
         <v>44874</v>
       </c>
     </row>
-    <row r="1182" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1182" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1182" s="58">
         <v>1267</v>
       </c>
       <c r="B1182" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1182" s="65" t="s">
         <v>2298</v>
       </c>
       <c r="D1182" s="30" t="s">
         <v>2302</v>
       </c>
       <c r="E1182" s="54">
         <v>44872</v>
       </c>
       <c r="F1182" s="69">
         <v>44944</v>
       </c>
     </row>
-    <row r="1183" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1183" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1183" s="58">
         <v>1268</v>
       </c>
       <c r="B1183" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1183" s="65" t="s">
         <v>2299</v>
       </c>
       <c r="D1183" s="30" t="s">
         <v>2303</v>
       </c>
       <c r="E1183" s="54">
         <v>44881</v>
       </c>
       <c r="F1183" s="69">
         <v>44949</v>
       </c>
     </row>
-    <row r="1184" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1184" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1184" s="58">
         <v>1269</v>
       </c>
       <c r="B1184" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1184" s="70" t="s">
         <v>2300</v>
       </c>
       <c r="D1184" s="30" t="s">
         <v>2304</v>
       </c>
       <c r="E1184" s="54">
         <v>44882</v>
       </c>
       <c r="F1184" s="69">
         <v>44952</v>
       </c>
     </row>
-    <row r="1185" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1185" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1185" s="10">
         <v>1270</v>
       </c>
       <c r="B1185" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1185" s="71" t="s">
         <v>2305</v>
       </c>
       <c r="D1185" s="63" t="s">
         <v>2312</v>
       </c>
       <c r="E1185" s="54">
         <v>44911</v>
       </c>
       <c r="F1185" s="52">
         <v>44974</v>
       </c>
     </row>
-    <row r="1186" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1186" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1186" s="10">
         <v>1271</v>
       </c>
       <c r="B1186" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1186" s="72" t="s">
         <v>2306</v>
       </c>
       <c r="D1186" s="63" t="s">
         <v>2313</v>
       </c>
       <c r="E1186" s="54">
         <v>44915</v>
       </c>
       <c r="F1186" s="52">
         <v>44981</v>
       </c>
     </row>
-    <row r="1187" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1187" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1187" s="10">
         <v>1272</v>
       </c>
       <c r="B1187" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1187" s="72" t="s">
         <v>2307</v>
       </c>
       <c r="D1187" s="63" t="s">
         <v>2314</v>
       </c>
       <c r="E1187" s="54">
         <v>44917</v>
       </c>
       <c r="F1187" s="52">
         <v>44984</v>
       </c>
     </row>
-    <row r="1188" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1188" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1188" s="10">
         <v>1273</v>
       </c>
       <c r="B1188" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1188" s="72" t="s">
         <v>2308</v>
       </c>
       <c r="D1188" s="63" t="s">
         <v>2315</v>
       </c>
       <c r="E1188" s="54">
         <v>44918</v>
       </c>
       <c r="F1188" s="52">
         <v>44987</v>
       </c>
     </row>
-    <row r="1189" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1189" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1189" s="10">
         <v>1274</v>
       </c>
       <c r="B1189" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1189" s="71" t="s">
         <v>2309</v>
       </c>
       <c r="D1189" s="63" t="s">
         <v>2313</v>
       </c>
       <c r="E1189" s="54">
         <v>44938</v>
       </c>
       <c r="F1189" s="52">
         <v>45005</v>
       </c>
     </row>
-    <row r="1190" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1190" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1190" s="10">
         <v>1275</v>
       </c>
       <c r="B1190" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1190" s="71" t="s">
         <v>2337</v>
       </c>
       <c r="D1190" s="62" t="s">
         <v>2338</v>
       </c>
       <c r="E1190" s="54">
         <v>44945</v>
       </c>
       <c r="F1190" s="52">
         <v>44958</v>
       </c>
     </row>
-    <row r="1191" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1191" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1191" s="10">
         <v>1276</v>
       </c>
       <c r="B1191" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1191" s="71" t="s">
         <v>2316</v>
       </c>
       <c r="D1191" s="62" t="s">
         <v>2324</v>
       </c>
       <c r="E1191" s="73">
         <v>44957</v>
       </c>
       <c r="F1191" s="52">
         <v>44967</v>
       </c>
     </row>
-    <row r="1192" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1192" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1192" s="10">
         <v>1277</v>
       </c>
       <c r="B1192" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1192" s="70" t="s">
         <v>2317</v>
       </c>
       <c r="D1192" s="62" t="s">
         <v>2328</v>
       </c>
       <c r="E1192" s="73">
         <v>44963</v>
       </c>
       <c r="F1192" s="52">
         <v>44967</v>
       </c>
     </row>
-    <row r="1193" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1193" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1193" s="10">
         <v>1278</v>
       </c>
       <c r="B1193" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1193" s="74" t="s">
         <v>2318</v>
       </c>
       <c r="D1193" s="62" t="s">
         <v>2325</v>
       </c>
       <c r="E1193" s="73">
         <v>44965</v>
       </c>
       <c r="F1193" s="52">
         <v>45030</v>
       </c>
     </row>
-    <row r="1194" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1194" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1194" s="10">
         <v>1279</v>
       </c>
       <c r="B1194" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1194" s="74" t="s">
         <v>2319</v>
       </c>
       <c r="D1194" s="62" t="s">
         <v>2326</v>
       </c>
       <c r="E1194" s="73">
         <v>44967</v>
       </c>
       <c r="F1194" s="52">
         <v>45037</v>
       </c>
     </row>
-    <row r="1195" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1195" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1195" s="10">
         <v>1280</v>
       </c>
       <c r="B1195" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1195" s="74" t="s">
         <v>2320</v>
       </c>
       <c r="D1195" s="62" t="s">
         <v>2327</v>
       </c>
       <c r="E1195" s="73">
         <v>44984</v>
       </c>
       <c r="F1195" s="52">
         <v>45020</v>
       </c>
     </row>
-    <row r="1196" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1196" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1196" s="10">
         <v>1281</v>
       </c>
       <c r="B1196" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1196" s="70" t="s">
         <v>2333</v>
       </c>
       <c r="D1196" s="62" t="s">
         <v>2328</v>
       </c>
       <c r="E1196" s="73">
         <v>44978</v>
       </c>
       <c r="F1196" s="52">
         <v>45050</v>
       </c>
     </row>
-    <row r="1197" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1197" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1197" s="10">
         <v>1282</v>
       </c>
       <c r="B1197" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1197" s="71" t="s">
         <v>352</v>
       </c>
       <c r="D1197" s="62" t="s">
         <v>2329</v>
       </c>
       <c r="E1197" s="73">
         <v>44980</v>
       </c>
       <c r="F1197" s="52">
         <v>45017</v>
       </c>
     </row>
-    <row r="1198" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1198" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1198" s="10">
         <v>1283</v>
       </c>
       <c r="B1198" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1198" s="70" t="s">
         <v>2321</v>
       </c>
       <c r="D1198" s="62" t="s">
         <v>1800</v>
       </c>
       <c r="E1198" s="73">
         <v>44981</v>
       </c>
       <c r="F1198" s="52">
         <v>45051</v>
       </c>
     </row>
-    <row r="1199" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1199" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1199" s="10">
         <v>1284</v>
       </c>
       <c r="B1199" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1199" s="71" t="s">
         <v>2334</v>
       </c>
       <c r="D1199" s="62" t="s">
         <v>2324</v>
       </c>
       <c r="E1199" s="73">
         <v>44994</v>
       </c>
       <c r="F1199" s="52">
         <v>45058</v>
       </c>
     </row>
-    <row r="1200" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1200" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1200" s="10">
         <v>1285</v>
       </c>
       <c r="B1200" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1200" s="74" t="s">
         <v>2322</v>
       </c>
       <c r="D1200" s="62" t="s">
         <v>2330</v>
       </c>
       <c r="E1200" s="73">
         <v>45000</v>
       </c>
       <c r="F1200" s="52">
         <v>45055</v>
       </c>
     </row>
-    <row r="1201" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1201" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1201" s="10">
         <v>1286</v>
       </c>
       <c r="B1201" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1201" s="74" t="s">
         <v>2335</v>
       </c>
       <c r="D1201" s="62" t="s">
         <v>2332</v>
       </c>
       <c r="E1201" s="73">
         <v>45009</v>
       </c>
       <c r="F1201" s="52">
         <v>45078</v>
       </c>
     </row>
-    <row r="1202" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1202" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1202" s="10">
         <v>1287</v>
       </c>
       <c r="B1202" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1202" s="74" t="s">
         <v>2323</v>
       </c>
       <c r="D1202" s="62" t="s">
         <v>2331</v>
       </c>
       <c r="E1202" s="73">
         <v>45016</v>
       </c>
       <c r="F1202" s="52">
         <v>45035</v>
       </c>
     </row>
-    <row r="1203" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1203" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1203" s="80">
         <v>1288</v>
       </c>
       <c r="B1203" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1203" s="81" t="s">
         <v>2336</v>
       </c>
       <c r="D1203" s="82" t="s">
         <v>2312</v>
       </c>
       <c r="E1203" s="83">
         <v>45020</v>
       </c>
       <c r="F1203" s="84">
         <v>45091</v>
       </c>
     </row>
-    <row r="1204" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1204" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1204" s="61">
         <v>1289</v>
       </c>
       <c r="B1204" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1204" s="11" t="s">
         <v>2339</v>
       </c>
       <c r="D1204" s="55" t="s">
         <v>2340</v>
       </c>
       <c r="E1204" s="57">
         <v>45036</v>
       </c>
       <c r="F1204" s="57">
         <v>45105</v>
       </c>
     </row>
-    <row r="1205" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1205" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1205" s="61">
         <v>1290</v>
       </c>
       <c r="B1205" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1205" s="11" t="s">
         <v>2341</v>
       </c>
       <c r="D1205" s="55" t="s">
         <v>2342</v>
       </c>
       <c r="E1205" s="57">
         <v>45037</v>
       </c>
       <c r="F1205" s="57">
         <v>45112</v>
       </c>
     </row>
-    <row r="1206" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1206" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1206" s="61">
         <v>1291</v>
       </c>
       <c r="B1206" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1206" s="11" t="s">
         <v>2343</v>
       </c>
       <c r="D1206" s="55" t="s">
         <v>2344</v>
       </c>
       <c r="E1206" s="57">
         <v>45037</v>
       </c>
       <c r="F1206" s="57">
         <v>45104</v>
       </c>
     </row>
-    <row r="1207" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1207" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1207" s="85">
         <v>1292</v>
       </c>
       <c r="B1207" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1207" s="86" t="s">
         <v>2345</v>
       </c>
       <c r="D1207" s="86" t="s">
         <v>2346</v>
       </c>
       <c r="E1207" s="87">
         <v>45061</v>
       </c>
       <c r="F1207" s="87">
         <v>45131</v>
       </c>
     </row>
-    <row r="1208" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1208" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1208" s="85">
         <v>1293</v>
       </c>
       <c r="B1208" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1208" s="82" t="s">
         <v>2347</v>
       </c>
       <c r="D1208" s="82" t="s">
         <v>2348</v>
       </c>
       <c r="E1208" s="88">
         <v>45068</v>
       </c>
       <c r="F1208" s="88">
         <v>45131</v>
       </c>
     </row>
-    <row r="1209" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1209" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1209" s="61">
         <v>1294</v>
       </c>
       <c r="B1209" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1209" s="55" t="s">
         <v>2349</v>
       </c>
       <c r="D1209" s="11" t="s">
         <v>1795</v>
       </c>
       <c r="E1209" s="57">
         <v>45069</v>
       </c>
       <c r="F1209" s="57">
         <v>45139</v>
       </c>
     </row>
-    <row r="1210" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1210" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1210" s="61">
         <v>1295</v>
       </c>
       <c r="B1210" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1210" s="11" t="s">
         <v>2350</v>
       </c>
       <c r="D1210" s="55" t="s">
         <v>2291</v>
       </c>
       <c r="E1210" s="57">
         <v>45069</v>
       </c>
       <c r="F1210" s="57">
         <v>45134</v>
       </c>
     </row>
-    <row r="1211" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1211" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1211" s="61">
         <v>1296</v>
       </c>
       <c r="B1211" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1211" s="11" t="s">
         <v>2351</v>
       </c>
       <c r="D1211" s="55" t="s">
         <v>1586</v>
       </c>
       <c r="E1211" s="57">
         <v>45070</v>
       </c>
       <c r="F1211" s="57">
         <v>45135</v>
       </c>
     </row>
-    <row r="1212" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1212" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1212" s="61">
         <v>1297</v>
       </c>
       <c r="B1212" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1212" s="11" t="s">
         <v>2352</v>
       </c>
       <c r="D1212" s="55" t="s">
         <v>2353</v>
       </c>
       <c r="E1212" s="57">
         <v>45072</v>
       </c>
       <c r="F1212" s="57">
         <v>45140</v>
       </c>
     </row>
-    <row r="1213" spans="1:6" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="1213" spans="1:6" ht="14.15" x14ac:dyDescent="0.3">
       <c r="A1213" s="10">
         <v>1298</v>
       </c>
       <c r="B1213" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1213" s="74" t="s">
         <v>2357</v>
       </c>
       <c r="D1213" s="63" t="s">
         <v>2326</v>
       </c>
       <c r="E1213" s="52">
         <v>45086</v>
       </c>
       <c r="F1213" s="52">
         <v>45154</v>
       </c>
     </row>
-    <row r="1214" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1214" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1214" s="10">
         <v>1300</v>
       </c>
       <c r="B1214" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1214" s="89" t="s">
         <v>2354</v>
       </c>
       <c r="D1214" s="63" t="s">
         <v>2358</v>
       </c>
       <c r="E1214" s="52">
         <v>45106</v>
       </c>
       <c r="F1214" s="52">
         <v>45169</v>
       </c>
     </row>
-    <row r="1215" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1215" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1215" s="10">
         <v>1301</v>
       </c>
       <c r="B1215" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1215" s="90" t="s">
         <v>2355</v>
       </c>
       <c r="D1215" s="62" t="s">
         <v>2303</v>
       </c>
       <c r="E1215" s="52">
         <v>45110</v>
       </c>
       <c r="F1215" s="52">
         <v>45176</v>
       </c>
     </row>
-    <row r="1216" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1216" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1216" s="10">
         <v>1302</v>
       </c>
       <c r="B1216" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1216" s="70" t="s">
         <v>2356</v>
       </c>
       <c r="D1216" s="30" t="s">
         <v>2359</v>
       </c>
       <c r="E1216" s="52">
         <v>45128</v>
       </c>
       <c r="F1216" s="52">
         <v>45138</v>
       </c>
     </row>
-    <row r="1217" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1217" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1217" s="96">
         <v>1303</v>
       </c>
       <c r="B1217" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1217" s="63" t="s">
         <v>2373</v>
       </c>
       <c r="D1217" s="55" t="s">
         <v>2374</v>
       </c>
       <c r="E1217" s="57">
         <v>45139</v>
       </c>
       <c r="F1217" s="57">
         <v>45197</v>
       </c>
     </row>
-    <row r="1218" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1218" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1218" s="92">
         <v>1304</v>
       </c>
       <c r="B1218" s="78" t="s">
         <v>2289</v>
       </c>
       <c r="C1218" s="93" t="s">
         <v>2360</v>
       </c>
       <c r="D1218" s="94" t="s">
         <v>2367</v>
       </c>
       <c r="E1218" s="95">
         <v>45159</v>
       </c>
       <c r="F1218" s="95">
         <v>45219</v>
       </c>
     </row>
-    <row r="1219" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1219" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1219" s="56">
         <v>1305</v>
       </c>
       <c r="B1219" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1219" s="30" t="s">
         <v>2361</v>
       </c>
       <c r="D1219" s="11" t="s">
         <v>2368</v>
       </c>
       <c r="E1219" s="52">
         <v>45167</v>
       </c>
       <c r="F1219" s="52">
         <v>45237</v>
       </c>
     </row>
-    <row r="1220" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1220" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1220" s="56">
         <v>1306</v>
       </c>
       <c r="B1220" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1220" s="30" t="s">
         <v>2362</v>
       </c>
       <c r="D1220" s="55" t="s">
         <v>1795</v>
       </c>
       <c r="E1220" s="52">
         <v>45184</v>
       </c>
       <c r="F1220" s="52">
         <v>45251</v>
       </c>
     </row>
-    <row r="1221" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1221" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1221" s="56">
         <v>1307</v>
       </c>
       <c r="B1221" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1221" s="30" t="s">
         <v>2363</v>
       </c>
       <c r="D1221" s="55" t="s">
         <v>2369</v>
       </c>
       <c r="E1221" s="52">
         <v>45194</v>
       </c>
       <c r="F1221" s="52">
         <v>45264</v>
       </c>
     </row>
-    <row r="1222" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1222" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1222" s="56">
         <v>1308</v>
       </c>
       <c r="B1222" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1222" s="30" t="s">
         <v>2364</v>
       </c>
       <c r="D1222" s="55" t="s">
         <v>2370</v>
       </c>
       <c r="E1222" s="52">
         <v>45194</v>
       </c>
       <c r="F1222" s="52">
         <v>45265</v>
       </c>
     </row>
-    <row r="1223" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1223" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1223" s="91">
         <v>1309</v>
       </c>
       <c r="B1223" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1223" s="30" t="s">
         <v>2365</v>
       </c>
       <c r="D1223" s="55" t="s">
         <v>2371</v>
       </c>
       <c r="E1223" s="52">
         <v>45195</v>
       </c>
       <c r="F1223" s="52">
         <v>45266</v>
       </c>
     </row>
-    <row r="1224" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1224" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1224" s="56">
         <v>1310</v>
       </c>
       <c r="B1224" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1224" s="30" t="s">
         <v>2366</v>
       </c>
       <c r="D1224" s="55" t="s">
         <v>2372</v>
       </c>
       <c r="E1224" s="52">
         <v>45202</v>
       </c>
       <c r="F1224" s="52">
         <v>45273</v>
       </c>
     </row>
-    <row r="1225" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1225" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1225" s="56">
         <v>1311</v>
       </c>
       <c r="B1225" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1225" s="63" t="s">
         <v>2375</v>
       </c>
       <c r="D1225" s="63" t="s">
         <v>2342</v>
       </c>
       <c r="E1225" s="97">
         <v>45222</v>
       </c>
       <c r="F1225" s="97">
         <v>45296</v>
       </c>
     </row>
-    <row r="1226" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1226" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1226" s="56">
         <v>1312</v>
       </c>
       <c r="B1226" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1226" s="63" t="s">
         <v>1784</v>
       </c>
       <c r="D1226" s="63" t="s">
         <v>1785</v>
       </c>
       <c r="E1226" s="97">
         <v>45225</v>
       </c>
       <c r="F1226" s="97">
         <v>45300</v>
       </c>
     </row>
-    <row r="1227" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1227" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1227" s="56">
         <v>1313</v>
       </c>
       <c r="B1227" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1227" s="63" t="s">
         <v>2376</v>
       </c>
       <c r="D1227" s="63" t="s">
         <v>2379</v>
       </c>
       <c r="E1227" s="97">
         <v>45230</v>
       </c>
       <c r="F1227" s="97">
         <v>45302</v>
       </c>
     </row>
-    <row r="1228" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1228" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1228" s="56">
         <v>1314</v>
       </c>
       <c r="B1228" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1228" s="63" t="s">
         <v>2377</v>
       </c>
       <c r="D1228" s="63" t="s">
         <v>2380</v>
       </c>
       <c r="E1228" s="97">
         <v>45236</v>
       </c>
       <c r="F1228" s="97">
         <v>45308</v>
       </c>
     </row>
-    <row r="1229" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1229" spans="1:6" ht="12.9" x14ac:dyDescent="0.35">
       <c r="A1229" s="56">
         <v>1315</v>
       </c>
       <c r="B1229" s="29" t="s">
         <v>2289</v>
       </c>
       <c r="C1229" s="63" t="s">
         <v>2378</v>
       </c>
       <c r="D1229" s="63" t="s">
         <v>2381</v>
       </c>
       <c r="E1229" s="97">
         <v>45237</v>
       </c>
       <c r="F1229" s="97">
         <v>45309</v>
       </c>
     </row>
-    <row r="1230" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1230" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1230" s="80">
         <v>1316</v>
       </c>
       <c r="B1230" s="99" t="s">
         <v>2289</v>
       </c>
       <c r="C1230" s="100" t="s">
         <v>2382</v>
       </c>
       <c r="D1230" s="82" t="s">
         <v>2383</v>
       </c>
       <c r="E1230" s="84">
         <v>45257</v>
       </c>
       <c r="F1230" s="84">
         <v>45327</v>
       </c>
     </row>
-    <row r="1231" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1231" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1231" s="56">
         <v>1317</v>
       </c>
       <c r="B1231" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1231" s="30" t="s">
         <v>2402</v>
       </c>
       <c r="D1231" s="30" t="s">
         <v>2332</v>
       </c>
       <c r="E1231" s="52">
         <v>45274</v>
       </c>
       <c r="F1231" s="52">
         <v>45335</v>
       </c>
     </row>
-    <row r="1232" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1232" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1232" s="56">
         <v>1318</v>
       </c>
       <c r="B1232" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1232" s="30" t="s">
         <v>2384</v>
       </c>
       <c r="D1232" s="30" t="s">
         <v>1783</v>
       </c>
       <c r="E1232" s="52">
         <v>45274</v>
       </c>
       <c r="F1232" s="52">
         <v>45345</v>
       </c>
     </row>
-    <row r="1233" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1233" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1233" s="56">
         <v>1319</v>
       </c>
       <c r="B1233" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1233" s="30" t="s">
         <v>2385</v>
       </c>
       <c r="D1233" s="30" t="s">
         <v>2386</v>
       </c>
       <c r="E1233" s="52">
         <v>45279</v>
       </c>
       <c r="F1233" s="52">
         <v>45348</v>
       </c>
     </row>
-    <row r="1234" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1234" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1234" s="56">
         <v>1320</v>
       </c>
       <c r="B1234" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1234" s="30" t="s">
         <v>2387</v>
       </c>
       <c r="D1234" s="30" t="s">
         <v>2388</v>
       </c>
       <c r="E1234" s="52">
         <v>45299</v>
       </c>
       <c r="F1234" s="52">
         <v>45371</v>
       </c>
     </row>
-    <row r="1235" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1235" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1235" s="56">
         <v>1321</v>
       </c>
       <c r="B1235" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1235" s="30" t="s">
         <v>2389</v>
       </c>
       <c r="D1235" s="30" t="s">
         <v>2386</v>
       </c>
       <c r="E1235" s="52">
         <v>45309</v>
       </c>
       <c r="F1235" s="52">
         <v>45376</v>
       </c>
     </row>
-    <row r="1236" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1236" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1236" s="56">
         <v>1322</v>
       </c>
       <c r="B1236" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1236" s="30" t="s">
         <v>2390</v>
       </c>
       <c r="D1236" s="30" t="s">
         <v>2391</v>
       </c>
       <c r="E1236" s="52">
         <v>45314</v>
       </c>
       <c r="F1236" s="52">
         <v>45380</v>
       </c>
     </row>
-    <row r="1237" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1237" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1237" s="56">
         <v>1323</v>
       </c>
       <c r="B1237" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1237" s="30" t="s">
         <v>2392</v>
       </c>
       <c r="D1237" s="30" t="s">
         <v>2393</v>
       </c>
       <c r="E1237" s="52">
         <v>45329</v>
       </c>
       <c r="F1237" s="52">
         <v>45383</v>
       </c>
     </row>
-    <row r="1238" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1238" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1238" s="56">
         <v>1324</v>
       </c>
       <c r="B1238" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1238" s="30" t="s">
         <v>2394</v>
       </c>
       <c r="D1238" s="30" t="s">
         <v>2395</v>
       </c>
       <c r="E1238" s="52">
         <v>45330</v>
       </c>
       <c r="F1238" s="52">
         <v>45384</v>
       </c>
     </row>
-    <row r="1239" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1239" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1239" s="56">
         <v>1325</v>
       </c>
       <c r="B1239" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1239" s="30" t="s">
         <v>2396</v>
       </c>
       <c r="D1239" s="30" t="s">
         <v>2397</v>
       </c>
       <c r="E1239" s="52">
         <v>45362</v>
       </c>
       <c r="F1239" s="52">
         <v>45429</v>
       </c>
     </row>
-    <row r="1240" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1240" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1240" s="56">
         <v>1326</v>
       </c>
       <c r="B1240" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1240" s="34" t="s">
         <v>2398</v>
       </c>
       <c r="D1240" s="30" t="s">
         <v>2399</v>
       </c>
       <c r="E1240" s="52">
         <v>45362</v>
       </c>
       <c r="F1240" s="52">
         <v>45390</v>
       </c>
     </row>
-    <row r="1241" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1241" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1241" s="101">
         <v>1327</v>
       </c>
       <c r="B1241" s="99" t="s">
         <v>2289</v>
       </c>
       <c r="C1241" s="100" t="s">
         <v>2400</v>
       </c>
       <c r="D1241" s="100" t="s">
         <v>2401</v>
       </c>
       <c r="E1241" s="84">
         <v>45366</v>
       </c>
       <c r="F1241" s="84">
         <v>45435</v>
       </c>
     </row>
-    <row r="1242" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1242" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1242" s="56">
         <v>1328</v>
       </c>
       <c r="B1242" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1242" s="102" t="s">
         <v>2407</v>
       </c>
       <c r="D1242" s="55" t="s">
         <v>2403</v>
       </c>
       <c r="E1242" s="57">
         <v>45372</v>
       </c>
       <c r="F1242" s="57">
         <v>45415</v>
       </c>
     </row>
-    <row r="1243" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1243" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1243" s="56">
         <v>1329</v>
       </c>
       <c r="B1243" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1243" s="11" t="s">
         <v>2404</v>
       </c>
       <c r="D1243" s="55" t="s">
         <v>2405</v>
       </c>
       <c r="E1243" s="57">
         <v>45377</v>
       </c>
       <c r="F1243" s="57">
         <v>45425</v>
       </c>
     </row>
-    <row r="1244" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1244" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1244" s="61">
         <v>1330</v>
       </c>
       <c r="B1244" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1244" s="55" t="s">
         <v>2418</v>
       </c>
       <c r="D1244" s="55" t="s">
         <v>2406</v>
       </c>
       <c r="E1244" s="57">
         <v>45392</v>
       </c>
       <c r="F1244" s="57">
         <v>45460</v>
       </c>
     </row>
-    <row r="1245" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1245" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1245" s="56">
         <v>1331</v>
       </c>
       <c r="B1245" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1245" s="40" t="s">
         <v>2408</v>
       </c>
       <c r="D1245" s="62" t="s">
         <v>1800</v>
       </c>
       <c r="E1245" s="54">
         <v>45394</v>
       </c>
       <c r="F1245" s="52">
         <v>45461</v>
       </c>
     </row>
-    <row r="1246" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1246" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1246" s="56">
         <v>1332</v>
       </c>
       <c r="B1246" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1246" s="40" t="s">
         <v>2409</v>
       </c>
       <c r="D1246" s="107" t="s">
         <v>2419</v>
       </c>
       <c r="E1246" s="54">
         <v>45404</v>
       </c>
       <c r="F1246" s="52">
         <v>45468</v>
       </c>
     </row>
-    <row r="1247" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1247" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1247" s="56">
         <v>1333</v>
       </c>
       <c r="B1247" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1247" s="40" t="s">
         <v>2410</v>
       </c>
       <c r="D1247" s="62" t="s">
         <v>2420</v>
       </c>
       <c r="E1247" s="54">
         <v>45405</v>
       </c>
       <c r="F1247" s="52">
         <v>45443</v>
       </c>
     </row>
-    <row r="1248" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1248" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1248" s="56">
         <v>1334</v>
       </c>
       <c r="B1248" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1248" s="40" t="s">
         <v>2411</v>
       </c>
       <c r="D1248" s="62" t="s">
         <v>2420</v>
       </c>
       <c r="E1248" s="54">
         <v>45405</v>
       </c>
       <c r="F1248" s="52">
         <v>45443</v>
       </c>
     </row>
-    <row r="1249" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1249" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1249" s="56">
         <v>1335</v>
       </c>
       <c r="B1249" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1249" s="40" t="s">
         <v>2412</v>
       </c>
       <c r="D1249" s="62" t="s">
         <v>2421</v>
       </c>
       <c r="E1249" s="54">
         <v>45407</v>
       </c>
       <c r="F1249" s="52">
         <v>45475</v>
       </c>
     </row>
-    <row r="1250" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1250" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1250" s="56">
         <v>1336</v>
       </c>
       <c r="B1250" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1250" s="65" t="s">
         <v>2413</v>
       </c>
       <c r="D1250" s="62" t="s">
         <v>2422</v>
       </c>
       <c r="E1250" s="54">
         <v>45414</v>
       </c>
       <c r="F1250" s="52">
         <v>45475</v>
       </c>
     </row>
-    <row r="1251" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1251" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1251" s="56">
         <v>1337</v>
       </c>
       <c r="B1251" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1251" s="40" t="s">
         <v>2414</v>
       </c>
       <c r="D1251" s="62" t="s">
         <v>2423</v>
       </c>
       <c r="E1251" s="54">
         <v>45422</v>
       </c>
       <c r="F1251" s="52">
         <v>45426</v>
       </c>
     </row>
-    <row r="1252" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1252" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1252" s="56">
         <v>1338</v>
       </c>
       <c r="B1252" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1252" s="40" t="s">
         <v>2415</v>
       </c>
       <c r="D1252" s="62" t="s">
         <v>2424</v>
       </c>
       <c r="E1252" s="54">
         <v>45426</v>
       </c>
       <c r="F1252" s="52">
         <v>45498</v>
       </c>
     </row>
-    <row r="1253" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1253" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1253" s="56">
         <v>1339</v>
       </c>
       <c r="B1253" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1253" s="103" t="s">
         <v>2416</v>
       </c>
       <c r="D1253" s="30" t="s">
         <v>2314</v>
       </c>
       <c r="E1253" s="54">
         <v>45427</v>
       </c>
       <c r="F1253" s="52">
         <v>45442</v>
       </c>
     </row>
-    <row r="1254" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1254" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1254" s="56">
         <v>1340</v>
       </c>
       <c r="B1254" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1254" s="40" t="s">
         <v>2417</v>
       </c>
       <c r="D1254" s="62" t="s">
         <v>2425</v>
       </c>
       <c r="E1254" s="104">
         <v>45453</v>
       </c>
       <c r="F1254" s="52">
         <v>45523</v>
       </c>
     </row>
-    <row r="1255" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1255" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1255" s="61">
         <v>1341</v>
       </c>
       <c r="B1255" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1255" s="55" t="s">
         <v>2426</v>
       </c>
       <c r="D1255" s="55" t="s">
         <v>2427</v>
       </c>
       <c r="E1255" s="57">
         <v>45463</v>
       </c>
       <c r="F1255" s="57">
         <v>45534</v>
       </c>
     </row>
-    <row r="1256" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1256" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1256" s="61">
         <v>1342</v>
       </c>
       <c r="B1256" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1256" s="55" t="s">
         <v>2428</v>
       </c>
       <c r="D1256" s="55" t="s">
         <v>2424</v>
       </c>
       <c r="E1256" s="57">
         <v>45434</v>
       </c>
       <c r="F1256" s="57">
         <v>45504</v>
       </c>
     </row>
-    <row r="1257" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1257" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1257" s="61">
         <v>1343</v>
       </c>
       <c r="B1257" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1257" s="11" t="s">
         <v>2392</v>
       </c>
       <c r="D1257" s="55" t="s">
         <v>2429</v>
       </c>
       <c r="E1257" s="57">
         <v>45436</v>
       </c>
       <c r="F1257" s="57">
         <v>45505</v>
       </c>
     </row>
-    <row r="1258" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1258" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1258" s="61">
         <v>1344</v>
       </c>
       <c r="B1258" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1258" s="11" t="s">
         <v>2430</v>
       </c>
       <c r="D1258" s="55" t="s">
         <v>2431</v>
       </c>
       <c r="E1258" s="57">
         <v>45436</v>
       </c>
       <c r="F1258" s="57">
         <v>45475</v>
       </c>
     </row>
-    <row r="1259" spans="1:6" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="1259" spans="1:6" ht="14.15" x14ac:dyDescent="0.3">
       <c r="A1259" s="61">
         <v>1345</v>
       </c>
       <c r="B1259" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1259" s="55" t="s">
         <v>2459</v>
       </c>
       <c r="D1259" s="55" t="s">
         <v>2432</v>
       </c>
       <c r="E1259" s="57">
         <v>45440</v>
       </c>
       <c r="F1259" s="57">
         <v>45511</v>
       </c>
     </row>
-    <row r="1260" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1260" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1260" s="61">
         <v>1346</v>
       </c>
       <c r="B1260" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1260" s="55" t="s">
         <v>2295</v>
       </c>
       <c r="D1260" s="55" t="s">
         <v>2296</v>
       </c>
       <c r="E1260" s="57">
         <v>45453</v>
       </c>
       <c r="F1260" s="57">
         <v>45527</v>
       </c>
     </row>
-    <row r="1261" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1261" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1261" s="61">
         <v>1347</v>
       </c>
       <c r="B1261" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1261" s="11" t="s">
         <v>2433</v>
       </c>
       <c r="D1261" s="55" t="s">
         <v>2434</v>
       </c>
       <c r="E1261" s="57">
         <v>45454</v>
       </c>
       <c r="F1261" s="57">
         <v>45516</v>
       </c>
     </row>
-    <row r="1262" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1262" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1262" s="61">
         <v>1348</v>
       </c>
       <c r="B1262" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1262" s="11" t="s">
         <v>2435</v>
       </c>
       <c r="D1262" s="55" t="s">
         <v>2436</v>
       </c>
       <c r="E1262" s="57">
         <v>45456</v>
       </c>
       <c r="F1262" s="57">
         <v>45530</v>
       </c>
     </row>
-    <row r="1263" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1263" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1263" s="61">
         <v>1349</v>
       </c>
       <c r="B1263" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1263" s="11" t="s">
         <v>2437</v>
       </c>
       <c r="D1263" s="55" t="s">
         <v>1586</v>
       </c>
       <c r="E1263" s="57">
         <v>45496</v>
       </c>
       <c r="F1263" s="57">
         <v>45554</v>
       </c>
     </row>
-    <row r="1264" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1264" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1264" s="61">
         <v>1350</v>
       </c>
       <c r="B1264" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1264" s="11" t="s">
         <v>2438</v>
       </c>
       <c r="D1264" s="55" t="s">
         <v>2439</v>
       </c>
       <c r="E1264" s="57">
         <v>45498</v>
       </c>
       <c r="F1264" s="57">
         <v>45601</v>
       </c>
     </row>
-    <row r="1265" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1265" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1265" s="61">
         <v>1351</v>
       </c>
       <c r="B1265" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1265" s="55" t="s">
         <v>2440</v>
       </c>
       <c r="D1265" s="55" t="s">
         <v>2439</v>
       </c>
       <c r="E1265" s="57">
         <v>45499</v>
       </c>
       <c r="F1265" s="57">
         <v>45601</v>
       </c>
     </row>
-    <row r="1266" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1266" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1266" s="61">
         <v>1352</v>
       </c>
       <c r="B1266" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1266" s="11" t="s">
         <v>2318</v>
       </c>
       <c r="D1266" s="55" t="s">
         <v>2325</v>
       </c>
       <c r="E1266" s="57">
         <v>45509</v>
       </c>
       <c r="F1266" s="57">
         <v>45576</v>
       </c>
     </row>
-    <row r="1267" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1267" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1267" s="61">
         <v>1353</v>
       </c>
       <c r="B1267" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1267" s="11" t="s">
         <v>2441</v>
       </c>
       <c r="D1267" s="55" t="s">
         <v>2442</v>
       </c>
       <c r="E1267" s="57">
         <v>45513</v>
       </c>
       <c r="F1267" s="57">
         <v>45581</v>
       </c>
     </row>
-    <row r="1268" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1268" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1268" s="61">
         <v>1354</v>
       </c>
       <c r="B1268" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1268" s="55" t="s">
         <v>2443</v>
       </c>
       <c r="D1268" s="55" t="s">
         <v>2444</v>
       </c>
       <c r="E1268" s="57">
         <v>45523</v>
       </c>
       <c r="F1268" s="57">
         <v>45590</v>
       </c>
     </row>
-    <row r="1269" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1269" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1269" s="61">
         <v>1355</v>
       </c>
       <c r="B1269" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1269" s="55" t="s">
         <v>2445</v>
       </c>
       <c r="D1269" s="55" t="s">
         <v>2446</v>
       </c>
       <c r="E1269" s="57">
         <v>45531</v>
       </c>
       <c r="F1269" s="57">
         <v>45568</v>
       </c>
     </row>
-    <row r="1270" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1270" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1270" s="61">
         <v>1356</v>
       </c>
       <c r="B1270" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1270" s="55" t="s">
         <v>2447</v>
       </c>
       <c r="D1270" s="55" t="s">
         <v>2448</v>
       </c>
       <c r="E1270" s="57">
         <v>45562</v>
       </c>
       <c r="F1270" s="57">
         <v>45622</v>
       </c>
     </row>
-    <row r="1271" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1271" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1271" s="61">
         <v>1357</v>
       </c>
       <c r="B1271" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1271" s="11" t="s">
         <v>2408</v>
       </c>
       <c r="D1271" s="55" t="s">
         <v>1800</v>
       </c>
       <c r="E1271" s="57">
         <v>45538</v>
       </c>
       <c r="F1271" s="57">
         <v>45602</v>
       </c>
     </row>
-    <row r="1272" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1272" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1272" s="61">
         <v>1358</v>
       </c>
       <c r="B1272" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1272" s="55" t="s">
         <v>2449</v>
       </c>
       <c r="D1272" s="55" t="s">
         <v>2450</v>
       </c>
       <c r="E1272" s="57">
         <v>45538</v>
       </c>
       <c r="F1272" s="57">
         <v>45603</v>
       </c>
     </row>
-    <row r="1273" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1273" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1273" s="61">
         <v>1359</v>
       </c>
       <c r="B1273" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1273" s="105" t="s">
         <v>2460</v>
       </c>
       <c r="D1273" s="55" t="s">
         <v>2451</v>
       </c>
       <c r="E1273" s="57">
         <v>45546</v>
       </c>
       <c r="F1273" s="57">
         <v>45616</v>
       </c>
     </row>
-    <row r="1274" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1274" spans="1:6" ht="25.75" x14ac:dyDescent="0.3">
       <c r="A1274" s="61">
         <v>1360</v>
       </c>
       <c r="B1274" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1274" s="55" t="s">
         <v>2461</v>
       </c>
       <c r="D1274" s="55" t="s">
         <v>2452</v>
       </c>
       <c r="E1274" s="57">
         <v>45547</v>
       </c>
       <c r="F1274" s="57">
         <v>45616</v>
       </c>
     </row>
-    <row r="1275" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1275" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1275" s="61">
         <v>1361</v>
       </c>
       <c r="B1275" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1275" s="105" t="s">
         <v>2462</v>
       </c>
       <c r="D1275" s="55" t="s">
         <v>2453</v>
       </c>
       <c r="E1275" s="57">
         <v>45551</v>
       </c>
       <c r="F1275" s="57">
         <v>45622</v>
       </c>
     </row>
-    <row r="1276" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1276" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1276" s="61">
         <v>1362</v>
       </c>
       <c r="B1276" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1276" s="11" t="s">
         <v>2454</v>
       </c>
       <c r="D1276" s="55" t="s">
         <v>2455</v>
       </c>
       <c r="E1276" s="57">
         <v>45561</v>
       </c>
       <c r="F1276" s="57">
         <v>45623</v>
       </c>
     </row>
-    <row r="1277" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1277" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1277" s="61">
         <v>1363</v>
       </c>
       <c r="B1277" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1277" s="55" t="s">
         <v>2456</v>
       </c>
       <c r="D1277" s="55" t="s">
         <v>2457</v>
       </c>
       <c r="E1277" s="57">
         <v>45569</v>
       </c>
       <c r="F1277" s="57">
         <v>45637</v>
       </c>
     </row>
-    <row r="1278" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1278" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1278" s="61">
         <v>1364</v>
       </c>
       <c r="B1278" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1278" s="55" t="s">
         <v>2463</v>
       </c>
       <c r="D1278" s="55" t="s">
         <v>2458</v>
       </c>
       <c r="E1278" s="57">
         <v>45628</v>
       </c>
       <c r="F1278" s="57">
         <v>45694</v>
       </c>
     </row>
-    <row r="1279" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1279" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1279" s="56">
         <v>1365</v>
       </c>
       <c r="B1279" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1279" s="55" t="s">
         <v>2464</v>
       </c>
       <c r="D1279" s="55" t="s">
         <v>2465</v>
       </c>
       <c r="E1279" s="57">
         <v>45572</v>
       </c>
       <c r="F1279" s="57">
         <v>45644</v>
       </c>
     </row>
-    <row r="1280" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1280" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1280" s="56">
         <v>1366</v>
       </c>
       <c r="B1280" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1280" s="105" t="s">
         <v>2466</v>
       </c>
       <c r="D1280" s="55" t="s">
         <v>2467</v>
       </c>
       <c r="E1280" s="57">
         <v>45573</v>
       </c>
       <c r="F1280" s="57">
         <v>45597</v>
       </c>
     </row>
-    <row r="1281" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1281" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1281" s="56">
         <v>1367</v>
       </c>
       <c r="B1281" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1281" s="105" t="s">
         <v>2468</v>
       </c>
       <c r="D1281" s="55" t="s">
         <v>2469</v>
       </c>
       <c r="E1281" s="57">
         <v>45586</v>
       </c>
       <c r="F1281" s="57">
         <v>45638</v>
       </c>
     </row>
-    <row r="1282" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1282" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1282" s="56">
         <v>1368</v>
       </c>
       <c r="B1282" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1282" s="55" t="s">
         <v>2470</v>
       </c>
       <c r="D1282" s="55" t="s">
         <v>2471</v>
       </c>
       <c r="E1282" s="106" t="s">
         <v>2472</v>
       </c>
       <c r="F1282" s="57">
         <v>45646</v>
       </c>
     </row>
-    <row r="1283" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1283" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1283" s="101">
         <v>1369</v>
       </c>
       <c r="B1283" s="99" t="s">
         <v>2289</v>
       </c>
       <c r="C1283" s="86" t="s">
         <v>2473</v>
       </c>
       <c r="D1283" s="86" t="s">
         <v>2474</v>
       </c>
       <c r="E1283" s="87">
         <v>45596</v>
       </c>
       <c r="F1283" s="87">
         <v>45656</v>
       </c>
     </row>
-    <row r="1284" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1284" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1284" s="56">
         <v>1370</v>
       </c>
       <c r="B1284" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1284" s="55" t="s">
         <v>2475</v>
       </c>
       <c r="D1284" s="55" t="s">
         <v>2476</v>
       </c>
       <c r="E1284" s="57">
         <v>45608</v>
       </c>
       <c r="F1284" s="57">
         <v>45678</v>
       </c>
     </row>
-    <row r="1285" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1285" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1285" s="56">
         <v>1371</v>
       </c>
       <c r="B1285" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1285" s="105" t="s">
         <v>2515</v>
       </c>
       <c r="D1285" s="55" t="s">
         <v>2477</v>
       </c>
       <c r="E1285" s="57">
         <v>45609</v>
       </c>
       <c r="F1285" s="57">
         <v>45646</v>
       </c>
     </row>
-    <row r="1286" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1286" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1286" s="56">
         <v>1372</v>
       </c>
       <c r="B1286" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1286" s="17" t="s">
         <v>2516</v>
       </c>
       <c r="D1286" s="55" t="s">
         <v>2478</v>
       </c>
       <c r="E1286" s="57">
         <v>45616</v>
       </c>
       <c r="F1286" s="57">
         <v>45687</v>
       </c>
     </row>
-    <row r="1287" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1287" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1287" s="56">
         <v>1373</v>
       </c>
       <c r="B1287" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1287" s="11" t="s">
         <v>2479</v>
       </c>
       <c r="D1287" s="55" t="s">
         <v>1780</v>
       </c>
       <c r="E1287" s="57">
         <v>45625</v>
       </c>
       <c r="F1287" s="57">
         <v>45693</v>
       </c>
     </row>
-    <row r="1288" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1288" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1288" s="56">
         <v>1374</v>
       </c>
       <c r="B1288" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1288" s="55" t="s">
         <v>2480</v>
       </c>
       <c r="D1288" s="55" t="s">
         <v>2481</v>
       </c>
       <c r="E1288" s="57">
         <v>45636</v>
       </c>
       <c r="F1288" s="57">
         <v>45702</v>
       </c>
     </row>
-    <row r="1289" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1289" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1289" s="56">
         <v>1375</v>
       </c>
       <c r="B1289" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1289" s="55" t="s">
         <v>2482</v>
       </c>
       <c r="D1289" s="55" t="s">
         <v>2483</v>
       </c>
       <c r="E1289" s="57">
         <v>45297</v>
       </c>
       <c r="F1289" s="57">
         <v>45702</v>
       </c>
     </row>
-    <row r="1290" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1290" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1290" s="56">
         <v>1376</v>
       </c>
       <c r="B1290" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1290" s="55" t="s">
         <v>2484</v>
       </c>
       <c r="D1290" s="55" t="s">
         <v>2485</v>
       </c>
       <c r="E1290" s="57">
         <v>45638</v>
       </c>
       <c r="F1290" s="57">
         <v>45708</v>
       </c>
     </row>
-    <row r="1291" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1291" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1291" s="56">
         <v>1377</v>
       </c>
       <c r="B1291" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1291" s="11" t="s">
         <v>2404</v>
       </c>
       <c r="D1291" s="55" t="s">
         <v>2405</v>
       </c>
       <c r="E1291" s="57">
         <v>45650</v>
       </c>
       <c r="F1291" s="57">
         <v>45712</v>
       </c>
     </row>
-    <row r="1292" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1292" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1292" s="56">
         <v>1378</v>
       </c>
       <c r="B1292" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1292" s="11" t="s">
         <v>2486</v>
       </c>
       <c r="D1292" s="55" t="s">
         <v>2487</v>
       </c>
       <c r="E1292" s="57">
         <v>45652</v>
       </c>
       <c r="F1292" s="57">
         <v>45714</v>
       </c>
     </row>
-    <row r="1293" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1293" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1293" s="56">
         <v>1379</v>
       </c>
       <c r="B1293" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1293" s="55" t="s">
         <v>2488</v>
       </c>
       <c r="D1293" s="55" t="s">
         <v>2489</v>
       </c>
       <c r="E1293" s="57">
         <v>45659</v>
       </c>
       <c r="F1293" s="57">
         <v>45715</v>
       </c>
     </row>
-    <row r="1294" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1294" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1294" s="56">
         <v>1380</v>
       </c>
       <c r="B1294" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1294" s="11" t="s">
         <v>2490</v>
       </c>
       <c r="D1294" s="55" t="s">
         <v>2491</v>
       </c>
       <c r="E1294" s="57">
         <v>45293</v>
       </c>
       <c r="F1294" s="57">
         <v>45702</v>
       </c>
     </row>
-    <row r="1295" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1295" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1295" s="56">
         <v>1381</v>
       </c>
       <c r="B1295" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1295" s="11" t="s">
         <v>2492</v>
       </c>
       <c r="D1295" s="55" t="s">
         <v>2439</v>
       </c>
       <c r="E1295" s="57">
         <v>45672</v>
       </c>
       <c r="F1295" s="57">
         <v>45722</v>
       </c>
     </row>
-    <row r="1296" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1296" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1296" s="56">
         <v>1382</v>
       </c>
       <c r="B1296" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1296" s="11" t="s">
         <v>2493</v>
       </c>
       <c r="D1296" s="55" t="s">
         <v>2494</v>
       </c>
       <c r="E1296" s="57">
         <v>45679</v>
       </c>
       <c r="F1296" s="57">
         <v>45737</v>
       </c>
     </row>
-    <row r="1297" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1297" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1297" s="56">
         <v>1383</v>
       </c>
       <c r="B1297" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1297" s="55" t="s">
         <v>2517</v>
       </c>
       <c r="D1297" s="55" t="s">
         <v>2495</v>
       </c>
       <c r="E1297" s="57">
         <v>45691</v>
       </c>
       <c r="F1297" s="57">
         <v>45693</v>
       </c>
     </row>
-    <row r="1298" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1298" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1298" s="56">
         <v>1384</v>
       </c>
       <c r="B1298" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1298" s="55" t="s">
         <v>2518</v>
       </c>
       <c r="D1298" s="55" t="s">
         <v>2496</v>
       </c>
       <c r="E1298" s="57">
         <v>45698</v>
       </c>
       <c r="F1298" s="57">
         <v>45728</v>
       </c>
     </row>
-    <row r="1299" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1299" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1299" s="56">
         <v>1385</v>
       </c>
       <c r="B1299" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1299" s="11" t="s">
         <v>2497</v>
       </c>
       <c r="D1299" s="55" t="s">
         <v>2498</v>
       </c>
       <c r="E1299" s="57">
         <v>45702</v>
       </c>
       <c r="F1299" s="57">
         <v>45729</v>
       </c>
     </row>
-    <row r="1300" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1300" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1300" s="56">
         <v>1386</v>
       </c>
       <c r="B1300" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1300" s="55" t="s">
         <v>2499</v>
       </c>
       <c r="D1300" s="55" t="s">
         <v>2500</v>
       </c>
       <c r="E1300" s="57">
         <v>45719</v>
       </c>
       <c r="F1300" s="57">
         <v>45786</v>
       </c>
     </row>
-    <row r="1301" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1301" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1301" s="56">
         <v>1387</v>
       </c>
       <c r="B1301" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1301" s="105" t="s">
         <v>2519</v>
       </c>
       <c r="D1301" s="55" t="s">
         <v>2501</v>
       </c>
       <c r="E1301" s="57">
         <v>45727</v>
       </c>
       <c r="F1301" s="57">
         <v>45734</v>
       </c>
     </row>
-    <row r="1302" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1302" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1302" s="56">
         <v>1388</v>
       </c>
       <c r="B1302" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1302" s="105" t="s">
         <v>2520</v>
       </c>
       <c r="D1302" s="55" t="s">
         <v>2502</v>
       </c>
       <c r="E1302" s="57">
         <v>45733</v>
       </c>
       <c r="F1302" s="57">
         <v>45744</v>
       </c>
     </row>
-    <row r="1303" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1303" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1303" s="56">
         <v>1389</v>
       </c>
       <c r="B1303" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1303" s="55" t="s">
         <v>2521</v>
       </c>
       <c r="D1303" s="55" t="s">
         <v>2503</v>
       </c>
       <c r="E1303" s="57">
         <v>45737</v>
       </c>
       <c r="F1303" s="57">
         <v>45806</v>
       </c>
     </row>
-    <row r="1304" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1304" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1304" s="56">
         <v>1390</v>
       </c>
       <c r="B1304" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1304" s="55" t="s">
         <v>2504</v>
       </c>
       <c r="D1304" s="55" t="s">
         <v>2505</v>
       </c>
       <c r="E1304" s="57">
         <v>45743</v>
       </c>
       <c r="F1304" s="57">
         <v>45813</v>
       </c>
     </row>
-    <row r="1305" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1305" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1305" s="56">
         <v>1391</v>
       </c>
       <c r="B1305" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1305" s="55" t="s">
         <v>2522</v>
       </c>
       <c r="D1305" s="55" t="s">
         <v>2342</v>
       </c>
       <c r="E1305" s="57">
         <v>45744</v>
       </c>
       <c r="F1305" s="57">
         <v>45762</v>
       </c>
     </row>
-    <row r="1306" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1306" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1306" s="56">
         <v>1392</v>
       </c>
       <c r="B1306" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1306" s="55" t="s">
         <v>225</v>
       </c>
       <c r="D1306" s="55" t="s">
         <v>2342</v>
       </c>
       <c r="E1306" s="57">
         <v>45744</v>
       </c>
       <c r="F1306" s="57">
         <v>45762</v>
       </c>
     </row>
-    <row r="1307" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1307" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1307" s="56">
         <v>1393</v>
       </c>
       <c r="B1307" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1307" s="55" t="s">
         <v>1784</v>
       </c>
       <c r="D1307" s="55" t="s">
         <v>2342</v>
       </c>
       <c r="E1307" s="57">
         <v>45744</v>
       </c>
       <c r="F1307" s="57">
         <v>45762</v>
       </c>
     </row>
-    <row r="1308" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1308" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1308" s="56">
         <v>1394</v>
       </c>
       <c r="B1308" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1308" s="105" t="s">
         <v>2523</v>
       </c>
       <c r="D1308" s="55" t="s">
         <v>2403</v>
       </c>
       <c r="E1308" s="57">
         <v>45751</v>
       </c>
       <c r="F1308" s="57">
         <v>45819</v>
       </c>
     </row>
-    <row r="1309" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1309" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1309" s="56">
         <v>1395</v>
       </c>
       <c r="B1309" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1309" s="55" t="s">
         <v>2506</v>
       </c>
       <c r="D1309" s="55" t="s">
         <v>2507</v>
       </c>
       <c r="E1309" s="57">
         <v>45758</v>
       </c>
       <c r="F1309" s="57">
         <v>45784</v>
       </c>
     </row>
-    <row r="1310" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1310" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1310" s="56">
         <v>1396</v>
       </c>
       <c r="B1310" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1310" s="105" t="s">
         <v>2520</v>
       </c>
       <c r="D1310" s="55" t="s">
         <v>2502</v>
       </c>
       <c r="E1310" s="57">
         <v>45775</v>
       </c>
       <c r="F1310" s="57">
         <v>45841</v>
       </c>
     </row>
-    <row r="1311" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1311" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1311" s="56">
         <v>1397</v>
       </c>
       <c r="B1311" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1311" s="55" t="s">
         <v>2508</v>
       </c>
       <c r="D1311" s="55" t="s">
         <v>2509</v>
       </c>
       <c r="E1311" s="57">
         <v>45762</v>
       </c>
       <c r="F1311" s="57">
         <v>45834</v>
       </c>
     </row>
-    <row r="1312" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1312" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1312" s="56">
         <v>1398</v>
       </c>
       <c r="B1312" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1312" s="55" t="s">
         <v>2510</v>
       </c>
       <c r="D1312" s="55" t="s">
         <v>2511</v>
       </c>
       <c r="E1312" s="57">
         <v>45797</v>
       </c>
       <c r="F1312" s="57">
         <v>45866</v>
       </c>
     </row>
-    <row r="1313" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1313" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1313" s="56">
         <v>1399</v>
       </c>
       <c r="B1313" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1313" s="55" t="s">
         <v>2512</v>
       </c>
       <c r="D1313" s="55" t="s">
         <v>2513</v>
       </c>
       <c r="E1313" s="57">
         <v>45772</v>
       </c>
       <c r="F1313" s="57">
         <v>45812</v>
       </c>
     </row>
-    <row r="1314" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1314" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1314" s="21">
         <v>1400</v>
       </c>
       <c r="B1314" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1314" s="35" t="s">
         <v>2514</v>
       </c>
       <c r="D1314" s="108" t="s">
         <v>2432</v>
       </c>
       <c r="E1314" s="69">
         <v>45777</v>
       </c>
       <c r="F1314" s="69">
         <v>45847</v>
       </c>
     </row>
-    <row r="1315" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1315" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1315" s="109">
         <v>1401</v>
       </c>
       <c r="B1315" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1315" s="110" t="s">
         <v>2548</v>
       </c>
       <c r="D1315" s="108" t="s">
         <v>2524</v>
       </c>
       <c r="E1315" s="111">
         <v>45777</v>
       </c>
       <c r="F1315" s="111">
         <v>45847</v>
       </c>
     </row>
-    <row r="1316" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1316" spans="1:6" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A1316" s="109">
         <v>1402</v>
       </c>
       <c r="B1316" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1316" s="112" t="s">
         <v>2549</v>
       </c>
       <c r="D1316" s="108" t="s">
         <v>1750</v>
       </c>
       <c r="E1316" s="111">
         <v>45783</v>
       </c>
       <c r="F1316" s="111">
         <v>45855</v>
       </c>
     </row>
-    <row r="1317" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1317" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1317" s="109">
         <v>1403</v>
       </c>
       <c r="B1317" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1317" s="113" t="s">
         <v>2525</v>
       </c>
       <c r="D1317" s="108" t="s">
         <v>2291</v>
       </c>
       <c r="E1317" s="111">
         <v>45791</v>
       </c>
       <c r="F1317" s="111">
         <v>45860</v>
       </c>
     </row>
-    <row r="1318" spans="1:6" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="1318" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A1318" s="109">
         <v>1404</v>
       </c>
       <c r="B1318" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1318" s="112" t="s">
         <v>2550</v>
       </c>
       <c r="D1318" s="108" t="s">
         <v>2526</v>
       </c>
       <c r="E1318" s="111">
         <v>45796</v>
       </c>
       <c r="F1318" s="111">
         <v>45863</v>
       </c>
     </row>
-    <row r="1319" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1319" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1319" s="109">
         <v>1406</v>
       </c>
       <c r="B1319" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1319" s="108" t="s">
         <v>2527</v>
       </c>
       <c r="D1319" s="108" t="s">
         <v>2528</v>
       </c>
       <c r="E1319" s="111">
         <v>45800</v>
       </c>
       <c r="F1319" s="111">
         <v>45841</v>
       </c>
     </row>
-    <row r="1320" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1320" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1320" s="109">
         <v>1407</v>
       </c>
       <c r="B1320" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1320" s="113" t="s">
         <v>2551</v>
       </c>
       <c r="D1320" s="108" t="s">
         <v>2529</v>
       </c>
       <c r="E1320" s="111">
         <v>45804</v>
       </c>
       <c r="F1320" s="111">
         <v>45866</v>
       </c>
     </row>
-    <row r="1321" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1321" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1321" s="109">
         <v>1408</v>
       </c>
       <c r="B1321" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1321" s="113" t="s">
         <v>2530</v>
       </c>
       <c r="D1321" s="108" t="s">
         <v>2531</v>
       </c>
       <c r="E1321" s="111">
         <v>45805</v>
       </c>
       <c r="F1321" s="111">
         <v>45841</v>
       </c>
     </row>
-    <row r="1322" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1322" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1322" s="109">
         <v>1409</v>
       </c>
       <c r="B1322" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1322" s="113" t="s">
         <v>2532</v>
       </c>
       <c r="D1322" s="108" t="s">
         <v>2533</v>
       </c>
       <c r="E1322" s="111">
         <v>45810</v>
       </c>
       <c r="F1322" s="111">
         <v>45876</v>
       </c>
     </row>
-    <row r="1323" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1323" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1323" s="109">
         <v>1410</v>
       </c>
       <c r="B1323" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1323" s="108" t="s">
         <v>2534</v>
       </c>
       <c r="D1323" s="108" t="s">
         <v>2535</v>
       </c>
       <c r="E1323" s="111">
         <v>45821</v>
       </c>
       <c r="F1323" s="111">
         <v>45854</v>
       </c>
     </row>
-    <row r="1324" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1324" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1324" s="109">
         <v>1411</v>
       </c>
       <c r="B1324" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1324" s="108" t="s">
         <v>2492</v>
       </c>
       <c r="D1324" s="108" t="s">
         <v>2439</v>
       </c>
       <c r="E1324" s="111">
         <v>45821</v>
       </c>
       <c r="F1324" s="111">
         <v>45881</v>
       </c>
     </row>
-    <row r="1325" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1325" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1325" s="109">
         <v>1412</v>
       </c>
       <c r="B1325" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1325" s="108" t="s">
         <v>2536</v>
       </c>
       <c r="D1325" s="108" t="s">
         <v>2537</v>
       </c>
       <c r="E1325" s="111">
         <v>45824</v>
       </c>
       <c r="F1325" s="111">
         <v>45867</v>
       </c>
     </row>
-    <row r="1326" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1326" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1326" s="109">
         <v>1413</v>
       </c>
       <c r="B1326" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1326" s="108" t="s">
         <v>2538</v>
       </c>
       <c r="D1326" s="108" t="s">
         <v>2539</v>
       </c>
       <c r="E1326" s="111">
         <v>45831</v>
       </c>
       <c r="F1326" s="111">
         <v>45897</v>
       </c>
     </row>
-    <row r="1327" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1327" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1327" s="109">
         <v>1414</v>
       </c>
       <c r="B1327" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1327" s="112" t="s">
         <v>2552</v>
       </c>
       <c r="D1327" s="108" t="s">
         <v>2540</v>
       </c>
       <c r="E1327" s="111">
         <v>45835</v>
       </c>
       <c r="F1327" s="111">
         <v>45903</v>
       </c>
     </row>
-    <row r="1328" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1328" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1328" s="109">
         <v>1415</v>
       </c>
       <c r="B1328" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1328" s="108" t="s">
         <v>2541</v>
       </c>
       <c r="D1328" s="108" t="s">
         <v>2542</v>
       </c>
       <c r="E1328" s="111">
         <v>45838</v>
       </c>
       <c r="F1328" s="111">
         <v>45910</v>
       </c>
     </row>
-    <row r="1329" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1329" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1329" s="109">
         <v>1416</v>
       </c>
       <c r="B1329" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1329" s="113" t="s">
         <v>2543</v>
       </c>
       <c r="D1329" s="108" t="s">
         <v>2544</v>
       </c>
       <c r="E1329" s="111">
         <v>45838</v>
       </c>
       <c r="F1329" s="111">
         <v>45909</v>
       </c>
     </row>
-    <row r="1330" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1330" spans="1:6" ht="12.9" x14ac:dyDescent="0.3">
       <c r="A1330" s="109">
         <v>1417</v>
       </c>
       <c r="B1330" s="98" t="s">
         <v>2289</v>
       </c>
       <c r="C1330" s="112" t="s">
         <v>2553</v>
       </c>
       <c r="D1330" s="108" t="s">
         <v>2545</v>
       </c>
       <c r="E1330" s="111">
         <v>45846</v>
       </c>
       <c r="F1330" s="111">
         <v>45918</v>
       </c>
     </row>
-    <row r="1331" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1331" s="109">
+    <row r="1331" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1331" s="114">
         <v>1418</v>
       </c>
-      <c r="B1331" s="98" t="s">
-[...2 lines deleted...]
-      <c r="C1331" s="113" t="s">
+      <c r="B1331" s="99" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1331" s="115" t="s">
         <v>2546</v>
       </c>
-      <c r="D1331" s="108" t="s">
+      <c r="D1331" s="116" t="s">
         <v>2547</v>
       </c>
-      <c r="E1331" s="111">
+      <c r="E1331" s="117">
         <v>45848</v>
       </c>
-      <c r="F1331" s="111">
+      <c r="F1331" s="117">
         <v>45919</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:6" ht="13.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1332" s="118">
+        <v>1419</v>
+      </c>
+      <c r="B1332" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1332" s="110" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1332" s="108" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E1332" s="111">
+        <v>45848</v>
+      </c>
+      <c r="F1332" s="111">
+        <v>45919</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:6" ht="25.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1333" s="119">
+        <v>1420</v>
+      </c>
+      <c r="B1333" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1333" s="113" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D1333" s="108" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E1333" s="111">
+        <v>45849</v>
+      </c>
+      <c r="F1333" s="111">
+        <v>45923</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:6" ht="13.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1334" s="119">
+        <v>1421</v>
+      </c>
+      <c r="B1334" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1334" s="112" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D1334" s="108" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E1334" s="111">
+        <v>45852</v>
+      </c>
+      <c r="F1334" s="111">
+        <v>45922</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:6" ht="25.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1335" s="119">
+        <v>1422</v>
+      </c>
+      <c r="B1335" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1335" s="108" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D1335" s="108" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E1335" s="111">
+        <v>45856</v>
+      </c>
+      <c r="F1335" s="111">
+        <v>45926</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:6" ht="13.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1336" s="119">
+        <v>1423</v>
+      </c>
+      <c r="B1336" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1336" s="110" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D1336" s="108" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E1336" s="111">
+        <v>45856</v>
+      </c>
+      <c r="F1336" s="111">
+        <v>45925</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:6" ht="25.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1337" s="119">
+        <v>1424</v>
+      </c>
+      <c r="B1337" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1337" s="113" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D1337" s="108" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E1337" s="111">
+        <v>45861</v>
+      </c>
+      <c r="F1337" s="111">
+        <v>45926</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:6" ht="13.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1338" s="119">
+        <v>1425</v>
+      </c>
+      <c r="B1338" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1338" s="110" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D1338" s="108" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E1338" s="111">
+        <v>45908</v>
+      </c>
+      <c r="F1338" s="111">
+        <v>45982</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1339" s="119">
+        <v>1426</v>
+      </c>
+      <c r="B1339" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1339" s="113" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D1339" s="108" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E1339" s="111">
+        <v>45867</v>
+      </c>
+      <c r="F1339" s="111">
+        <v>45989</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1340" s="119">
+        <v>1427</v>
+      </c>
+      <c r="B1340" s="99" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1340" s="115" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D1340" s="116" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E1340" s="117">
+        <v>45867</v>
+      </c>
+      <c r="F1340" s="117">
+        <v>45930</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:6" ht="13.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1341" s="119">
+        <v>1428</v>
+      </c>
+      <c r="B1341" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1341" s="113" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D1341" s="108" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E1341" s="111">
+        <v>45868</v>
+      </c>
+      <c r="F1341" s="111">
+        <v>45930</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:6" ht="37.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1342" s="119">
+        <v>1429</v>
+      </c>
+      <c r="B1342" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1342" s="113" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1342" s="108" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E1342" s="111">
+        <v>45869</v>
+      </c>
+      <c r="F1342" s="111">
+        <v>45930</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1343" s="119">
+        <v>1430</v>
+      </c>
+      <c r="B1343" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1343" s="113" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D1343" s="108" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E1343" s="111">
+        <v>45873</v>
+      </c>
+      <c r="F1343" s="111">
+        <v>45996</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1344" s="118">
+        <v>1431</v>
+      </c>
+      <c r="B1344" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1344" s="113" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D1344" s="108" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E1344" s="111">
+        <v>45874</v>
+      </c>
+      <c r="F1344" s="111">
+        <v>45995</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1345" s="119">
+        <v>1432</v>
+      </c>
+      <c r="B1345" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1345" s="108" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D1345" s="108" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E1345" s="111">
+        <v>45881</v>
+      </c>
+      <c r="F1345" s="111">
+        <v>45989</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:6" ht="13.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1346" s="119">
+        <v>1433</v>
+      </c>
+      <c r="B1346" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1346" s="112" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D1346" s="108" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E1346" s="111">
+        <v>45882</v>
+      </c>
+      <c r="F1346" s="111">
+        <v>45994</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:6" ht="25.3" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1347" s="119">
+        <v>1434</v>
+      </c>
+      <c r="B1347" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1347" s="108" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D1347" s="108" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E1347" s="111">
+        <v>45884</v>
+      </c>
+      <c r="F1347" s="111">
+        <v>45996</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1348" s="119">
+        <v>1435</v>
+      </c>
+      <c r="B1348" s="98" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1348" s="113" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D1348" s="108" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E1348" s="111">
+        <v>45894</v>
+      </c>
+      <c r="F1348" s="111">
+        <v>46009</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1020" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F1020">
       <sortCondition ref="A1:A1020"/>
     </sortState>
   </autoFilter>
   <customSheetViews>
     <customSheetView guid="{28719226-2A9A-45DB-8275-C9711C153A3F}" fitToPage="1" showAutoFilter="1" topLeftCell="A871">
       <selection activeCell="A874" sqref="A874"/>
       <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddFooter>&amp;L&amp;8Note: The entries without an active link are in the process of being posted on Regulations.gov. Please check back for updates.&amp;C&amp;P
 &amp;RLast updated 1/16/2018</oddFooter>
       </headerFooter>
-      <autoFilter ref="A1:E956" xr:uid="{6E9A8653-B296-47BA-B7B6-3F56B520D9B5}">
+      <autoFilter ref="A1:E956" xr:uid="{875449DD-38FF-41DF-A597-AFC449745852}">
         <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E956">
           <sortCondition ref="A1:A956"/>
         </sortState>
       </autoFilter>
     </customSheetView>
   </customSheetViews>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A1112" r:id="rId2" display="https://www.regulations.gov/search?filter=ndi%201197" xr:uid="{2D51E45A-EAC2-4931-BD04-56A5D0A8E370}"/>
     <hyperlink ref="A1110" r:id="rId3" display="https://www.regulations.gov/search?filter=ndi%201195" xr:uid="{BE0EB7B4-4E6F-4263-A343-AA59DAE20B5B}"/>
     <hyperlink ref="A1109" r:id="rId4" display="https://www.regulations.gov/search?filter=ndi%201194" xr:uid="{C2FEBA4D-9B40-4044-B9C3-0DBD4958A396}"/>
     <hyperlink ref="A1111" r:id="rId5" display="https://www.regulations.gov/search?filter=ndi%201196" xr:uid="{55BE8B12-2138-44B1-8FAB-AC2EB7A2E0FB}"/>
     <hyperlink ref="A1115" r:id="rId6" display="https://www.regulations.gov/search?filter=ndi%201200" xr:uid="{4E803102-5EC6-45DB-8EAC-7D92FFC40A66}"/>
     <hyperlink ref="A1116" r:id="rId7" display="https://www.regulations.gov/search?filter=ndi%201201" xr:uid="{DFF121D3-632E-4DDE-9477-13DAC48DBBF1}"/>
     <hyperlink ref="A1113" r:id="rId8" display="https://www.regulations.gov/search?filter=ndi%201198" xr:uid="{9D8F3BDC-0F15-457B-A265-D336F14DA67E}"/>
     <hyperlink ref="A1118" r:id="rId9" display="https://www.regulations.gov/search?filter=ndi%201203" xr:uid="{4515548E-9641-41F2-BB91-BB1D53AF5102}"/>
     <hyperlink ref="A1119" r:id="rId10" display="https://www.regulations.gov/search?filter=ndi%201204" xr:uid="{942D6E4B-889D-4A0C-A136-932F1054D44D}"/>
     <hyperlink ref="A1120" r:id="rId11" display="https://www.regulations.gov/search?filter=ndi%201205" xr:uid="{D51D76DE-36DB-4E0F-AA33-CD0134375A7C}"/>
     <hyperlink ref="A1114" r:id="rId12" display="https://www.regulations.gov/search?filter=ndi%201199" xr:uid="{33FD3768-9006-4BCC-8092-FE1E9C5D0128}"/>
     <hyperlink ref="A1117" r:id="rId13" display="https://www.regulations.gov/search?filter=ndi%201202" xr:uid="{18C5AA4B-0396-489A-A426-87278394A328}"/>
     <hyperlink ref="A1121" r:id="rId14" display="https://www.regulations.gov/search?filter=ndi%201206" xr:uid="{62812DB5-F68F-4659-8B48-9AB0F84B3EEE}"/>
     <hyperlink ref="A1122" r:id="rId15" display="https://www.regulations.gov/search?filter=ndi%201207" xr:uid="{D82716F9-4876-4489-899A-42775F1A685B}"/>
     <hyperlink ref="A1123" r:id="rId16" display="https://www.regulations.gov/search?filter=ndi%201208" xr:uid="{69428165-A03E-43BF-B999-7C8AFF4A89AA}"/>
     <hyperlink ref="A1124" r:id="rId17" display="https://www.regulations.gov/search?filter=ndi%201209" xr:uid="{D492D509-438C-4A4C-886C-3439D9DC1698}"/>
     <hyperlink ref="A1125" r:id="rId18" display="https://www.regulations.gov/search?filter=ndi%201210" xr:uid="{BBB0F62E-3C68-4F79-BFE2-49C76322AE0E}"/>
@@ -41606,89 +42133,100 @@
     <hyperlink ref="A1307" r:id="rId1284" display="https://www.regulations.gov/search?filter=ndi%201393" xr:uid="{B01C2772-D60D-4982-B4AD-6D74EF8EDE86}"/>
     <hyperlink ref="A1308" r:id="rId1285" display="https://www.regulations.gov/search?filter=ndi%201394" xr:uid="{74FE8D99-F6AB-4DC2-AF69-EB1CBD506EB3}"/>
     <hyperlink ref="A1309" r:id="rId1286" display="https://www.regulations.gov/search?filter=ndi%201395" xr:uid="{EB15ABA2-022A-4181-95D1-B51A0A5CA439}"/>
     <hyperlink ref="A1310" r:id="rId1287" display="https://www.regulations.gov/search?filter=ndi%201396" xr:uid="{7D5412D2-98CF-4E3A-9C0C-FA5A5856193F}"/>
     <hyperlink ref="A1311" r:id="rId1288" display="https://www.regulations.gov/search?filter=ndi%201397" xr:uid="{C6C427F1-75EE-4A62-8359-0BF68510A9B8}"/>
     <hyperlink ref="A1312" r:id="rId1289" display="https://www.regulations.gov/search?filter=ndi%201398" xr:uid="{ED08EA38-CCF4-4E99-9322-9E7E46B3C753}"/>
     <hyperlink ref="A1313" r:id="rId1290" display="https://www.regulations.gov/search?filter=ndi%201399" xr:uid="{97F84229-FAF6-45A6-81BC-B3E972C36984}"/>
     <hyperlink ref="A1314" r:id="rId1291" display="https://www.regulations.gov/search?filter=ndi%201400" xr:uid="{26AB1086-1BB4-4DB3-B936-153D3BC999CA}"/>
     <hyperlink ref="A1315" r:id="rId1292" display="https://www.regulations.gov/search?filter=ndi%201401" xr:uid="{BBAE2C22-CA11-41F9-8C1D-BCC633E4EEDB}"/>
     <hyperlink ref="A1316" r:id="rId1293" display="https://www.regulations.gov/search?filter=ndi%201402" xr:uid="{2113DB31-46E3-4F6B-97BB-3027ACC3BC2A}"/>
     <hyperlink ref="A1317" r:id="rId1294" display="https://www.regulations.gov/search?filter=ndi%201403" xr:uid="{2EB2464A-6F80-4769-97A9-D2163EDB1901}"/>
     <hyperlink ref="A1318" r:id="rId1295" display="https://www.regulations.gov/search?filter=ndi%201404" xr:uid="{22EA2CBB-61BE-421E-A4EF-BBAECA1D2291}"/>
     <hyperlink ref="A1319" r:id="rId1296" display="https://www.regulations.gov/search?filter=ndi%201406" xr:uid="{EDD1F9CC-64D7-4C8B-AE9C-87B8537ADBFC}"/>
     <hyperlink ref="A1320" r:id="rId1297" display="https://www.regulations.gov/search?filter=ndi%201407" xr:uid="{3EB5C764-80D2-44C5-B6DE-0B81342FD5D8}"/>
     <hyperlink ref="A1321" r:id="rId1298" display="https://www.regulations.gov/search?filter=ndi%201408" xr:uid="{9F34570F-EC94-4AFC-A0EA-7A45F474A680}"/>
     <hyperlink ref="A1322" r:id="rId1299" display="https://www.regulations.gov/search?filter=ndi%201409" xr:uid="{BE16FCF3-7E08-48AF-97D6-09AB7BB76896}"/>
     <hyperlink ref="A1323" r:id="rId1300" display="https://www.regulations.gov/search?filter=ndi%201410" xr:uid="{95ED8E63-12DA-40B3-84AE-0C9C1B4BD798}"/>
     <hyperlink ref="A1324" r:id="rId1301" display="https://www.regulations.gov/search?filter=ndi%201411" xr:uid="{B2F2BAFE-0159-4BC8-B269-8F99FB6E7007}"/>
     <hyperlink ref="A1325" r:id="rId1302" display="https://www.regulations.gov/search?filter=ndi%201412" xr:uid="{9619F179-177E-4DBC-A023-18C0DD041295}"/>
     <hyperlink ref="A1326" r:id="rId1303" display="https://www.regulations.gov/search?filter=ndi%201413" xr:uid="{E2BD1C7E-6B39-4F17-B425-1AE8FE171712}"/>
     <hyperlink ref="A1327" r:id="rId1304" display="https://www.regulations.gov/search?filter=ndi%201414" xr:uid="{FC86E986-44FE-41FA-9D7D-93B483FD1C43}"/>
     <hyperlink ref="A1328" r:id="rId1305" display="https://www.regulations.gov/search?filter=ndi%201415" xr:uid="{86245297-1EE3-4E4A-A3AA-F2DD8CBDBF6F}"/>
     <hyperlink ref="A1329" r:id="rId1306" display="https://www.regulations.gov/search?filter=ndi%201416" xr:uid="{5EF1170C-4F6C-4291-BD66-B233C96F3E2D}"/>
     <hyperlink ref="A1330" r:id="rId1307" display="https://www.regulations.gov/search?filter=ndi%201417" xr:uid="{AA672B79-A07E-4942-B2F9-6CEA5B7E8FDA}"/>
     <hyperlink ref="A1331" r:id="rId1308" display="https://www.regulations.gov/search?filter=ndi%201418" xr:uid="{D59FB061-E72A-453D-BE4D-C1C2CEAA59EE}"/>
+    <hyperlink ref="A1332" r:id="rId1309" display="https://www.regulations.gov/search?filter=ndi%201419" xr:uid="{EF3FAC21-93F5-4E5D-B36F-86ADB6FB3388}"/>
+    <hyperlink ref="A1333" r:id="rId1310" display="https://www.regulations.gov/search?filter=ndi%201420" xr:uid="{0D6906B9-3E33-4CC1-9A43-EA70F2B638E9}"/>
+    <hyperlink ref="A1334" r:id="rId1311" display="https://www.regulations.gov/search?filter=ndi%201421" xr:uid="{8EC78B1B-6902-4C0A-ABE0-E6E86CDE479D}"/>
+    <hyperlink ref="A1335" r:id="rId1312" display="https://www.regulations.gov/search?filter=ndi%201422" xr:uid="{DBE593C6-9CB3-4115-BA91-19605802D4C3}"/>
+    <hyperlink ref="A1336" r:id="rId1313" display="https://www.regulations.gov/search?filter=ndi%201423" xr:uid="{6DFA5DB1-FCB8-4287-9663-89D5CCA1B0AA}"/>
+    <hyperlink ref="A1337" r:id="rId1314" display="https://www.regulations.gov/search?filter=ndi%201424" xr:uid="{BAAF41CE-0C2C-49A3-91E1-3AEF311ECE3A}"/>
+    <hyperlink ref="A1338" r:id="rId1315" display="https://www.regulations.gov/search?filter=ndi%201425" xr:uid="{328EE81D-0C70-417D-B35D-CDAE32019005}"/>
+    <hyperlink ref="A1339" r:id="rId1316" display="https://www.regulations.gov/search?filter=ndi%201426" xr:uid="{21481420-6625-429E-8598-DA93D4ABED69}"/>
+    <hyperlink ref="A1340" r:id="rId1317" display="https://www.regulations.gov/search?filter=ndi%201427" xr:uid="{EA4F7E7C-0775-4D5D-BF1A-ABD33F07FF47}"/>
+    <hyperlink ref="A1341" r:id="rId1318" display="https://www.regulations.gov/search?filter=ndi%201428" xr:uid="{B9DDA81C-5A5A-47A5-B83E-7D50E92E3CF8}"/>
+    <hyperlink ref="A1342" r:id="rId1319" display="https://www.regulations.gov/search?filter=ndi%201429" xr:uid="{E0E30D9C-FF6B-4C30-975F-E335C353EE0F}"/>
+    <hyperlink ref="A1343" r:id="rId1320" display="https://www.regulations.gov/search?filter=ndi%201430" xr:uid="{2B04AE7C-AFDC-4E18-9070-EBD278EC5E49}"/>
+    <hyperlink ref="A1344" r:id="rId1321" display="https://www.regulations.gov/search?filter=ndi%201431" xr:uid="{C486B7EB-DB48-421A-A9A5-07C37D9D6EF1}"/>
+    <hyperlink ref="A1345" r:id="rId1322" display="https://www.regulations.gov/search?filter=ndi%201432" xr:uid="{E2810E67-72D7-4F6E-97BD-7D927B7508FD}"/>
+    <hyperlink ref="A1346" r:id="rId1323" display="https://www.regulations.gov/search?filter=ndi%201433" xr:uid="{0BB7ADE9-3C44-4906-BBC4-9340664C6AB5}"/>
+    <hyperlink ref="A1347" r:id="rId1324" display="https://www.regulations.gov/search?filter=ndi%201434" xr:uid="{9446ED84-9985-4851-855F-1F2DA7F053FB}"/>
+    <hyperlink ref="A1348" r:id="rId1325" display="https://www.regulations.gov/search?filter=ndi%201435" xr:uid="{5FEBD2A8-7E40-4074-976E-7C5CD03128B0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="96" fitToHeight="0" orientation="landscape" r:id="rId1309"/>
+  <pageSetup scale="96" fitToHeight="0" orientation="landscape" r:id="rId1326"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;8Note: The entries without an active link are in the process of being posted on Regulations.gov. Please check back for updates.&amp;C&amp;P
-&amp;RLast updated 2/2/26</oddFooter>
+&amp;RLast updated 4/24/26</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100076A08FBD5310342BF958ADCB470BE9A" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2960bb72702f32ccbd5e6b36113b7a5c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="978cbee1-b604-4d95-9f89-3d25ff6383a8" xmlns:ns4="ecc0eb5f-8763-404a-8c31-210cabb72f88" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98b8fa34d8ddfc7b849a5a44ca26b488" ns3:_="" ns4:_="">
     <xsd:import namespace="978cbee1-b604-4d95-9f89-3d25ff6383a8"/>
     <xsd:import namespace="ecc0eb5f-8763-404a-8c31-210cabb72f88"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -41853,127 +42391,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FAF0AF8-20A6-4038-AB2D-B76EE11BAA14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAE9C896-3BA9-40CF-8FE0-F757484E17FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="978cbee1-b604-4d95-9f89-3d25ff6383a8"/>
     <ds:schemaRef ds:uri="ecc0eb5f-8763-404a-8c31-210cabb72f88"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AF02626-7C42-48B7-8452-6D84CECC186E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="978cbee1-b604-4d95-9f89-3d25ff6383a8"/>
+    <ds:schemaRef ds:uri="ecc0eb5f-8763-404a-8c31-210cabb72f88"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7d2fdb41-339c-4257-87f2-a665730b31fc}" enabled="0" method="" siteId="{7d2fdb41-339c-4257-87f2-a665730b31fc}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>NDIN List</vt:lpstr>
       <vt:lpstr>'NDIN List'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>US FDA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Scales, Markeesa</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100076A08FBD5310342BF958ADCB470BE9A</vt:lpwstr>
   </property>
 </Properties>
 </file>