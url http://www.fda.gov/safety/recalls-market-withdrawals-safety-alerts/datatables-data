--- v1 (2026-03-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="recall solr index" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3380">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Brand-Names</t>
   </si>
   <si>
     <t>Product-Description</t>
   </si>
   <si>
     <t>Product-Types</t>
   </si>
   <si>
     <t>Recall-Reason-Description</t>
   </si>
   <si>
     <t>Company-Name</t>
   </si>
   <si>
     <t>Terminated Recall</t>
   </si>
   <si>
     <t>03/20/2025</t>
   </si>
   <si>
@@ -3611,6441 +3611,6591 @@
   <si>
     <t>Heparin Sodium in 0.9% Sodium Chloride Injection</t>
   </si>
   <si>
     <t>Elevated endotoxin levels</t>
   </si>
   <si>
     <t>Baxter International Inc</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>Yummy</t>
   </si>
   <si>
     <t>Yummy Swirly Ices, various flavors</t>
   </si>
   <si>
     <t>Undeclared Milk Allergen</t>
   </si>
   <si>
     <t>Yummy Foods</t>
   </si>
   <si>
+    <t>01/08/2020</t>
+  </si>
+  <si>
+    <t>LemonPrep®, PediaPrep®, Wave Prep, Cardio Prep</t>
+  </si>
+  <si>
+    <t>LemonPrep®, PediaPrep® and Wave Prep 4-ounce tubes and single use cups, Cardio Prep and Collodions, Collodion removers</t>
+  </si>
+  <si>
+    <t>Burkholderia cepacia</t>
+  </si>
+  <si>
+    <t>Mavidon</t>
+  </si>
+  <si>
+    <t>10/19/2017</t>
+  </si>
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <t>Dietary Supplement A1 Slim</t>
+  </si>
+  <si>
+    <t>Drugs, Caffeine , Generic Drugs</t>
+  </si>
+  <si>
+    <t>Unapproved new drug; tainted with sibutramine, phenolphthalein and N-Desmethyl sibutramine</t>
+  </si>
+  <si>
+    <t>Kiriko, LLC</t>
+  </si>
+  <si>
+    <t>12/17/2018</t>
+  </si>
+  <si>
+    <t>Envoachem Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Dyural-40 and Dyural-80</t>
+  </si>
+  <si>
+    <t>Due to Latex Hazard</t>
+  </si>
+  <si>
+    <t>Asclemed USA Inc dba Envoachem Pharmeceuticals</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>LIFEPAK 15</t>
+  </si>
+  <si>
+    <t>LIFEPAK 15 monitor/defibrillators</t>
+  </si>
+  <si>
+    <t>Failure to deliver a defibrillation shock after the “Shock” button on the keypad is pressed</t>
+  </si>
+  <si>
+    <t>Stryker</t>
+  </si>
+  <si>
+    <t>05/03/2019</t>
+  </si>
+  <si>
+    <t>Heritage</t>
+  </si>
+  <si>
+    <t>Losartan Potassium Tablets USP</t>
+  </si>
+  <si>
+    <t>Due to the detection of N-Nitroso-N-methyl-4-aminobutyric acid (NMBA)</t>
+  </si>
+  <si>
+    <t>Vivimed</t>
+  </si>
+  <si>
+    <t>09/30/2020</t>
+  </si>
+  <si>
+    <t>Cleaner</t>
+  </si>
+  <si>
+    <t>Cleaner Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>Potential Presence of Methanol (Wood Alcohol)</t>
+  </si>
+  <si>
+    <t>Estado de México, México, DMM VISSION, S.A. de C.V</t>
+  </si>
+  <si>
+    <t>08/01/2020</t>
+  </si>
+  <si>
+    <t>Thomson Premium, TLC Thomson International, Tender Loving Care, more</t>
+  </si>
+  <si>
+    <t>Red, Yellow, White and Sweet Yellow Onions</t>
+  </si>
+  <si>
+    <t>Thomson International, Inc.</t>
+  </si>
+  <si>
+    <t>12/08/2019</t>
+  </si>
+  <si>
+    <t>Tailor Cut Produce</t>
+  </si>
+  <si>
+    <t>Fruit Luau</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Snack Food Item</t>
+  </si>
+  <si>
+    <t>07/17/2019</t>
+  </si>
+  <si>
+    <t>Northfork Bison Distributions Inc</t>
+  </si>
+  <si>
+    <t>Bison Burgers &amp; Bison Ground</t>
+  </si>
+  <si>
+    <t>Has the potential to be contaminated with E. coli: O121 and O103</t>
+  </si>
+  <si>
+    <t>06/15/2021</t>
+  </si>
+  <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>Philips Bi-Level Positive Airway Pressure (Bi-Level PAP), Continuous Positive Airway Pressure (CPAP), and mechanical ventilator devices</t>
+  </si>
+  <si>
+    <t>Potential health risks related to the polyester-based polyurethane (PE-PUR) sound abatement foam component in these devices</t>
+  </si>
+  <si>
+    <t>07/19/2021</t>
+  </si>
+  <si>
+    <t>CHANTIX</t>
+  </si>
+  <si>
+    <t>Smoking cessation treatment</t>
+  </si>
+  <si>
+    <t>N-Nitroso Varenicline content above ADI level</t>
+  </si>
+  <si>
+    <t>Pfizer</t>
+  </si>
+  <si>
+    <t>09/16/2021</t>
+  </si>
+  <si>
+    <t>Varenicline tablets</t>
+  </si>
+  <si>
+    <t>N-nitroso-varenicline above acceptable daily intake level</t>
+  </si>
+  <si>
+    <t>09/26/2021</t>
+  </si>
+  <si>
+    <t>Lilly</t>
+  </si>
+  <si>
+    <t>Glucagon Emergency Kit</t>
+  </si>
+  <si>
+    <t>Loss of potency</t>
+  </si>
+  <si>
+    <t>Eli Lilly and Company</t>
+  </si>
+  <si>
+    <t>03/19/2021</t>
+  </si>
+  <si>
+    <t>Fresh to You, MG Foods</t>
+  </si>
+  <si>
+    <t>Turkey wrap sandwich wraps</t>
+  </si>
+  <si>
+    <t>Due to possible Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>MG Foods dba Canteen Inc.</t>
+  </si>
+  <si>
+    <t>04/14/2020</t>
+  </si>
+  <si>
+    <t>Guan's Mushroom Co.</t>
+  </si>
+  <si>
+    <t>Enoki Mushroom</t>
+  </si>
+  <si>
+    <t>Potential Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>03/25/2021</t>
+  </si>
+  <si>
+    <t>Imperial</t>
+  </si>
+  <si>
+    <t>Dietary Supplement for Male Enhancement</t>
+  </si>
+  <si>
+    <t>Undeclared Sildenafil &amp; Tadalafil</t>
+  </si>
+  <si>
+    <t>S&amp;B Shopper LLC</t>
+  </si>
+  <si>
+    <t>09/23/2020</t>
+  </si>
+  <si>
+    <t>Riomet ER</t>
+  </si>
+  <si>
+    <t>Metformin Hydrochloride for Extended-Release Oral Suspension</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries</t>
+  </si>
+  <si>
+    <t>01/31/2019</t>
+  </si>
+  <si>
+    <t>Hill's Science Diet</t>
+  </si>
+  <si>
+    <t>Canned Dog Food</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Pet Food</t>
+  </si>
+  <si>
+    <t>Potentially Elevated Levels of Vitamin D</t>
+  </si>
+  <si>
+    <t>Hill's Pet Nutrition</t>
+  </si>
+  <si>
+    <t>Lupin</t>
+  </si>
+  <si>
+    <t>Metformin Hydrochloride Extended-Release Tablets, 500mg and 1000mg</t>
+  </si>
+  <si>
+    <t>N-Nitrosodimethylamine (NDMA) Impurity</t>
+  </si>
+  <si>
+    <t>Lupin Pharmaceuticals, Inc.</t>
+  </si>
+  <si>
+    <t>08/16/2019</t>
+  </si>
+  <si>
+    <t>Chef Toby</t>
+  </si>
+  <si>
+    <t>Pig ears</t>
+  </si>
+  <si>
+    <t>Dog Goods USA LLC</t>
+  </si>
+  <si>
+    <t>10/03/2019</t>
+  </si>
+  <si>
+    <t>King Arthur Flour</t>
+  </si>
+  <si>
+    <t>Unbleached All-Purpose Flour</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Bakery Product/Mix</t>
+  </si>
+  <si>
+    <t>E. coli O26</t>
+  </si>
+  <si>
+    <t>King Arthur Flour, Inc.</t>
+  </si>
+  <si>
+    <t>08/04/2020</t>
+  </si>
+  <si>
+    <t>Command Brands</t>
+  </si>
+  <si>
+    <t>Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>Roque Plast S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>07/14/2020</t>
+  </si>
+  <si>
+    <t>Bersih</t>
+  </si>
+  <si>
+    <t>Hand Sanitizer Gel</t>
+  </si>
+  <si>
+    <t>Potential Methanol Contamination</t>
+  </si>
+  <si>
+    <t>Soluciones Cosmeticas</t>
+  </si>
+  <si>
+    <t>08/15/2019</t>
+  </si>
+  <si>
+    <t>Texas Tripe</t>
+  </si>
+  <si>
+    <t>Raw frozen pet food</t>
+  </si>
+  <si>
+    <t>Potential to be contaminated with Salmonella and Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Texas Tripe Inc.</t>
+  </si>
+  <si>
+    <t>12/22/2021</t>
+  </si>
+  <si>
+    <t>Dole, Ahold, Kroger, Lidl, and Others</t>
+  </si>
+  <si>
+    <t>Salads</t>
+  </si>
+  <si>
+    <t>Potential for Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Dole Fresh Vegetables Inc.</t>
+  </si>
+  <si>
+    <t>04/22/2022</t>
+  </si>
+  <si>
+    <t>Accupril (Quinapril HCl) tablets 10mg, 20mg, 40 mg</t>
+  </si>
+  <si>
+    <t>Due to N-Nitroso-Quinapril Content</t>
+  </si>
+  <si>
+    <t>06/29/2020</t>
+  </si>
+  <si>
+    <t>Saniderm</t>
+  </si>
+  <si>
+    <t>Advanced Hand Sanitizer, 70% alcohol content</t>
+  </si>
+  <si>
+    <t>Potential presence of methanol (wood alcohol)</t>
+  </si>
+  <si>
+    <t>UVT, INC.</t>
+  </si>
+  <si>
+    <t>Malichita</t>
+  </si>
+  <si>
+    <t>Fresh Cantaloupe</t>
+  </si>
+  <si>
+    <t>Sofia Produce, LLC dba Trufresh</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>Merck Animal Health</t>
+  </si>
+  <si>
+    <t>Banamine; Banamine-S</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Animal Drugs</t>
+  </si>
+  <si>
+    <t>12/20/2023</t>
+  </si>
+  <si>
+    <t>Busse Hospital Disposals</t>
+  </si>
+  <si>
+    <t>Medical Device Kits and Trays</t>
+  </si>
+  <si>
+    <t>Device &amp; Drug Safety - Potential Lack of Sterility</t>
+  </si>
+  <si>
+    <t>bio aaa</t>
+  </si>
+  <si>
+    <t>Potential Undeclared Methanol Contamination</t>
+  </si>
+  <si>
+    <t>AAA Cosmetica, S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>07/06/2020</t>
+  </si>
+  <si>
+    <t>All Clean</t>
+  </si>
+  <si>
+    <t>Hand sanitizer</t>
+  </si>
+  <si>
+    <t>Potential presence of methanol (wood alcohol).</t>
+  </si>
+  <si>
+    <t>ITECH 361</t>
+  </si>
+  <si>
+    <t>01/23/2024</t>
+  </si>
+  <si>
+    <t>Aligned Medical Solutions</t>
+  </si>
+  <si>
+    <t>Convenience kits containing saline</t>
+  </si>
+  <si>
+    <t>Product cannot be verified as having the required sterility assurance level</t>
+  </si>
+  <si>
+    <t>04/20/2022</t>
+  </si>
+  <si>
+    <t>Babyganics</t>
+  </si>
+  <si>
+    <t>Chamomile verbena bubble bath</t>
+  </si>
+  <si>
+    <t>Cosmetics</t>
+  </si>
+  <si>
+    <t>Presence of the bacterium Pluralibacter gergoviae, a bacterium</t>
+  </si>
+  <si>
+    <t>07/20/2020</t>
+  </si>
+  <si>
+    <t>Optimus</t>
+  </si>
+  <si>
+    <t>LIQ-E S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>04/08/2024</t>
+  </si>
+  <si>
+    <t>Medline and Centurion</t>
+  </si>
+  <si>
+    <t>Convenience kits</t>
+  </si>
+  <si>
+    <t>The potential for a lack of sterility</t>
+  </si>
+  <si>
+    <t>Medline Industries, LP</t>
+  </si>
+  <si>
+    <t>Eva Nutrition, Science of Alpha, Niwali, NWL Nutra</t>
+  </si>
+  <si>
+    <t>Tejocote Dietary Supplements</t>
+  </si>
+  <si>
+    <t>Dietary Supplements, Food &amp; Beverages</t>
+  </si>
+  <si>
+    <t>Product contains toxic yellow oleander.</t>
+  </si>
+  <si>
+    <t>Global Mix, Inc.</t>
+  </si>
+  <si>
+    <t>10/07/2022</t>
+  </si>
+  <si>
+    <t>Earth Grown Vegan</t>
+  </si>
+  <si>
+    <t>Earth Grown Vegan Traditional Falafel and Garlic &amp; Herb Falafel</t>
+  </si>
+  <si>
+    <t>Potential contamination with shiga toxin-producing E. Coli</t>
+  </si>
+  <si>
+    <t>Cuisine Innovations Unlimited LLC</t>
+  </si>
+  <si>
+    <t>12/31/2020</t>
+  </si>
+  <si>
+    <t>GUM Paroex</t>
+  </si>
+  <si>
+    <t>Paroex Chlorhexidine Gluconate Oral Rinse, 15 mL unit dose cups</t>
+  </si>
+  <si>
+    <t>Potential contamination with Burkholderia lata</t>
+  </si>
+  <si>
+    <t>Precision Dose Inc.</t>
+  </si>
+  <si>
+    <t>04/19/2021</t>
+  </si>
+  <si>
+    <t>Tenacore LLC</t>
+  </si>
+  <si>
+    <t>2001 Tenacore Replacement CareFusion Alaris 8100 bezels</t>
+  </si>
+  <si>
+    <t>Potentially weakened plastic</t>
+  </si>
+  <si>
+    <t>12/21/2022</t>
+  </si>
+  <si>
+    <t>Quinapril 20 and 40 mg tablets</t>
+  </si>
+  <si>
+    <t>Presence of nitrosamine impurity, N-Nitroso-Quinapril</t>
+  </si>
+  <si>
+    <t>Lupin Pharmaceuticals Inc.</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>Enjoy Life</t>
+  </si>
+  <si>
+    <t>Baked snacks</t>
+  </si>
+  <si>
+    <t>Product may contain hard plastic pieces</t>
+  </si>
+  <si>
+    <t>Enjoy Life Natural Brands, LLC</t>
+  </si>
+  <si>
+    <t>Tovala</t>
+  </si>
+  <si>
+    <t>Gochujang-Glazed Salmon and Pork Bowls</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>Moor Herbs</t>
+  </si>
+  <si>
+    <t>Angel Formula Infant formula</t>
+  </si>
+  <si>
+    <t>Product did not meet specific nutrition and labeling requirements for infant formula</t>
+  </si>
+  <si>
+    <t>05/27/2022</t>
+  </si>
+  <si>
+    <t>Rich’s</t>
+  </si>
+  <si>
+    <t>Peanut butter cups</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Peanut Butter</t>
+  </si>
+  <si>
+    <t>Albanese Confectionery Group, Inc.</t>
+  </si>
+  <si>
+    <t>07/28/2020</t>
+  </si>
+  <si>
+    <t>Herbacil</t>
+  </si>
+  <si>
+    <t>Undeclared Methanol</t>
+  </si>
+  <si>
+    <t>Broncolin S.A. de C.V</t>
+  </si>
+  <si>
+    <t>Aviator</t>
+  </si>
+  <si>
+    <t>Dehydrated tomato halves</t>
+  </si>
+  <si>
+    <t>Global Veg Corp</t>
+  </si>
+  <si>
+    <t>09/30/2022</t>
+  </si>
+  <si>
+    <t>Diana’s</t>
+  </si>
+  <si>
+    <t>Milk Chocolate Banana Babies, 10.5 oz</t>
+  </si>
+  <si>
+    <t>Diana’s Bananas, LLC</t>
+  </si>
+  <si>
+    <t>Door Country Love</t>
+  </si>
+  <si>
+    <t>Dark Chocolate Cherry Granola</t>
+  </si>
+  <si>
+    <t>May contain undeclared almonds</t>
+  </si>
+  <si>
+    <t>Kick Ash Products, LLC</t>
+  </si>
+  <si>
+    <t>03/28/2022</t>
+  </si>
+  <si>
+    <t>Wilton</t>
+  </si>
+  <si>
+    <t>Ready to Build Chocolate Cookie Bunny Hutch Kit</t>
+  </si>
+  <si>
+    <t>Wilton Industries, Inc.</t>
+  </si>
+  <si>
+    <t>11/22/2023</t>
+  </si>
+  <si>
+    <t>Seasonal Blend, Melon Trio and more</t>
+  </si>
+  <si>
+    <t>Cantaloupes</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness, Salmonella</t>
+  </si>
+  <si>
+    <t>CF Dallas, LLC</t>
+  </si>
+  <si>
+    <t>11/14/2023</t>
+  </si>
+  <si>
+    <t>Vinyard</t>
+  </si>
+  <si>
+    <t>Cantaloupe Chunks and Cubes and Fruit Mixes and Medleys Containing Cantaloupe</t>
+  </si>
+  <si>
+    <t>Potential Salmonella Contamination</t>
+  </si>
+  <si>
+    <t>Vinyard Fruit and Vegetable Company</t>
+  </si>
+  <si>
+    <t>08/16/2022</t>
+  </si>
+  <si>
+    <t>Lyons, Barista, Ready Care, various</t>
+  </si>
+  <si>
+    <t>Nutritional and beverage products</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Meal Replacements</t>
+  </si>
+  <si>
+    <t>Due to the potential for microbial contamination, including Cronobacter sakazakii and Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>Lyons Magnus LLC</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
+    <t>Regal Gourmet Snacks</t>
+  </si>
+  <si>
+    <t>Milk Chocolate Raisins</t>
+  </si>
+  <si>
+    <t>Undeclared peanuts.</t>
+  </si>
+  <si>
+    <t>Regal Health Food International, Inc.</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>Karma</t>
+  </si>
+  <si>
+    <t>White Cheddar Cheese Popped Water Lily Seeds</t>
+  </si>
+  <si>
+    <t>Karma Spices and Trading Company, LLC</t>
+  </si>
+  <si>
+    <t>02/20/2020</t>
+  </si>
+  <si>
+    <t>Coronary dilatation catheters</t>
+  </si>
+  <si>
+    <t>Catheter balloon may not deflate as intended</t>
+  </si>
+  <si>
+    <t>12/29/2017</t>
+  </si>
+  <si>
+    <t>Comforts</t>
+  </si>
+  <si>
+    <t>Comforts FOR BABY Purified Water with Fluoride</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Food &amp; Beverage Safety</t>
+  </si>
+  <si>
+    <t>Potential mold contamination - Talaromyces penicillium</t>
+  </si>
+  <si>
+    <t>Kroger Company</t>
+  </si>
+  <si>
+    <t>07/03/2019</t>
+  </si>
+  <si>
+    <t>PSP</t>
+  </si>
+  <si>
+    <t>Pet Supplies Plus</t>
+  </si>
+  <si>
+    <t>07/25/2019</t>
+  </si>
+  <si>
+    <t>BIOCELL®</t>
+  </si>
+  <si>
+    <t>BIOCELL® textured breast implants and tissue expanders</t>
+  </si>
+  <si>
+    <t>Medical Devices, General &amp; Plastic Surgery</t>
+  </si>
+  <si>
+    <t>Due to uncommon incidence of breast implant-associated anaplastic large cell lymphoma (BIA-ALCL)</t>
+  </si>
+  <si>
+    <t>Allergan plc</t>
+  </si>
+  <si>
+    <t>02/08/2018</t>
+  </si>
+  <si>
+    <t>Super Panther 7K</t>
+  </si>
+  <si>
+    <t>Dietary Supplement</t>
+  </si>
+  <si>
+    <t>Dietary Supplements, Drugs, Nutritional Supplement, Generic Drugs</t>
+  </si>
+  <si>
+    <t>Unapproved new drug</t>
+  </si>
+  <si>
+    <t>Ultra Shop Supplement</t>
+  </si>
+  <si>
+    <t>10/08/2019</t>
+  </si>
+  <si>
+    <t>Premo and Fresh Grab</t>
+  </si>
+  <si>
+    <t>Ham and cheese wedge sandwiches</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Prepared Food</t>
+  </si>
+  <si>
+    <t>07/19/2019</t>
+  </si>
+  <si>
+    <t>Kogenate®</t>
+  </si>
+  <si>
+    <t>Kogenate® FS antihemophilic factor (recombinant)</t>
+  </si>
+  <si>
+    <t>Biologics</t>
+  </si>
+  <si>
+    <t>Mislabeling-contains the FVIII hemophilia A treatment, Jivi® antihemophilic factor</t>
+  </si>
+  <si>
+    <t>Bayer</t>
+  </si>
+  <si>
+    <t>06/05/2020</t>
+  </si>
+  <si>
+    <t>Actavis</t>
+  </si>
+  <si>
+    <t>Metformin Hydrochloride Extended-Release Tablets, USP 500mg and 750mg</t>
+  </si>
+  <si>
+    <t>Due to detection of N-Nitrosodimethylamine (NDMA)</t>
+  </si>
+  <si>
+    <t>Teva Pharmaceuticals USA Inc.</t>
+  </si>
+  <si>
+    <t>06/11/2019</t>
+  </si>
+  <si>
+    <t>GSMS Inc.</t>
+  </si>
+  <si>
+    <t>Losartan potassium tablets</t>
+  </si>
+  <si>
+    <t>Drugs, Generic Drugs</t>
+  </si>
+  <si>
+    <t>Detection of an impurity – N-Nitroso-N-methyl-4-aminobutyric acid (NMBA)</t>
+  </si>
+  <si>
+    <t>Teva Pharmaceuticals USA, Inc.</t>
+  </si>
+  <si>
+    <t>06/07/2019</t>
+  </si>
+  <si>
+    <t>Private Selection</t>
+  </si>
+  <si>
+    <t>Frozen Triple Berry Medley</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Fruit/Fruit Product</t>
+  </si>
+  <si>
+    <t>Possible Hepatitis A Contamination</t>
+  </si>
+  <si>
+    <t>The Kroger Co.</t>
+  </si>
+  <si>
+    <t>06/10/2019</t>
+  </si>
+  <si>
+    <t>Karawan &amp; SoCo</t>
+  </si>
+  <si>
+    <t>Tahini</t>
+  </si>
+  <si>
+    <t>Brodt Zenatti Holding LLC</t>
+  </si>
+  <si>
+    <t>10/02/2019</t>
+  </si>
+  <si>
+    <t>Lipari Old Tyme, Premo, Fresh Grab, Premo Signature</t>
+  </si>
+  <si>
+    <t>Chicken Salad and Chicken Salad Sandwiches</t>
+  </si>
+  <si>
+    <t>03/11/2020</t>
+  </si>
+  <si>
+    <t>Achdut, Baron's, S&amp;F, Pepperwood and others</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Poultry/Poultry Product</t>
+  </si>
+  <si>
+    <t>Potential Contamination by Salmonella</t>
+  </si>
+  <si>
+    <t>Achdut LTD.</t>
+  </si>
+  <si>
+    <t>H&amp;C Food Inc.</t>
+  </si>
+  <si>
+    <t>Enoki mushrooms</t>
+  </si>
+  <si>
+    <t>Sun Hong Foods</t>
+  </si>
+  <si>
+    <t>Sun Hong Foods, Inc.</t>
+  </si>
+  <si>
+    <t>03/22/2018</t>
+  </si>
+  <si>
+    <t>Vacutainer tubes</t>
+  </si>
+  <si>
+    <t>Inaccurate lead test results</t>
+  </si>
+  <si>
+    <t>05/21/2019</t>
+  </si>
+  <si>
+    <t>Hill’s</t>
+  </si>
+  <si>
+    <t>Hill’s Pet Nutrition</t>
+  </si>
+  <si>
+    <t>06/14/2019</t>
+  </si>
+  <si>
+    <t>Pillsbury BEST</t>
+  </si>
+  <si>
+    <t>Flour</t>
+  </si>
+  <si>
+    <t>E.coli</t>
+  </si>
+  <si>
+    <t>Hometown Food Company</t>
+  </si>
+  <si>
+    <t>09/04/2019</t>
+  </si>
+  <si>
+    <t>QQ Fish</t>
+  </si>
+  <si>
+    <t>Fish Ball Products</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Fish</t>
+  </si>
+  <si>
+    <t>Great One Trading Inc.</t>
+  </si>
+  <si>
+    <t>09/10/2019</t>
+  </si>
+  <si>
+    <t>Metrix, Baxter</t>
+  </si>
+  <si>
+    <t>Empty IV flexible containers (bag)</t>
+  </si>
+  <si>
+    <t>Medical Devices, General Hospital &amp; Personal Use</t>
+  </si>
+  <si>
+    <t>Potential for leaking of the IV bag at the chamber divider rod</t>
+  </si>
+  <si>
+    <t>The Metrix Company</t>
+  </si>
+  <si>
+    <t>06/27/2020</t>
+  </si>
+  <si>
+    <t>Advanced Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>May contain methanol (wood alcohol)</t>
+  </si>
+  <si>
+    <t>Saniderm Products</t>
+  </si>
+  <si>
+    <t>07/27/2020</t>
+  </si>
+  <si>
+    <t>Resource Recover &amp; Trading, LLC</t>
+  </si>
+  <si>
+    <t>Undeclared Methanol subpotency ethyl alcohol</t>
+  </si>
+  <si>
+    <t>Resource Recovery &amp; Trading, LLC</t>
+  </si>
+  <si>
+    <t>Assured, Blumen, Modesa</t>
+  </si>
+  <si>
+    <t>4e Brands North America</t>
+  </si>
+  <si>
+    <t>08/09/2020</t>
+  </si>
+  <si>
+    <t>07/13/2020</t>
+  </si>
+  <si>
+    <t>Blumen</t>
+  </si>
+  <si>
+    <t>08/20/2020</t>
+  </si>
+  <si>
+    <t>FLORANCE MORRIS</t>
+  </si>
+  <si>
+    <t>Antiseptic Hand Sanitizer, 70% Alcohol</t>
+  </si>
+  <si>
+    <t>Grupo Asimex de Mexico SA de CV</t>
+  </si>
+  <si>
+    <t>Wawona and Organic</t>
+  </si>
+  <si>
+    <t>Assorted Peaches (Loose Bulk and Packaged)</t>
+  </si>
+  <si>
+    <t>Potential Salmonella enteritidis</t>
+  </si>
+  <si>
+    <t>08/18/2020</t>
+  </si>
+  <si>
+    <t>Nuuxsan, Modesa, more</t>
+  </si>
+  <si>
+    <t>ALBEK de Mexico S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>08/19/2020</t>
+  </si>
+  <si>
+    <t>Hello Fresh</t>
+  </si>
+  <si>
+    <t>Onions</t>
+  </si>
+  <si>
+    <t>HelloFresh</t>
+  </si>
+  <si>
+    <t>08/28/2020</t>
+  </si>
+  <si>
+    <t>Harmonic Nature</t>
+  </si>
+  <si>
+    <t>Product contains 1 propanol</t>
+  </si>
+  <si>
+    <t>HARMONIC NATURE S. DE R.L. Mi</t>
+  </si>
+  <si>
+    <t>08/31/2020</t>
+  </si>
+  <si>
+    <t>Always Be Clean, Just</t>
+  </si>
+  <si>
+    <t>Products labeled to contain methanol</t>
+  </si>
+  <si>
+    <t>Open Book Extracts</t>
+  </si>
+  <si>
+    <t>Bayshore Pharmaceuticals, LLC</t>
+  </si>
+  <si>
+    <t>Metformin Hydrochloride Extended-Release Tablets USP, 500 mg &amp; 750 mg</t>
+  </si>
+  <si>
+    <t>08/22/2020</t>
+  </si>
+  <si>
+    <t>Wawona, Prima, Kroger, Organic Marketside, and Wegmans</t>
+  </si>
+  <si>
+    <t>Peaches</t>
+  </si>
+  <si>
+    <t>Prima Wawona</t>
+  </si>
+  <si>
+    <t>08/25/2020</t>
+  </si>
+  <si>
+    <t>Crazy Fresh and Quick &amp; Easy an Unbranded and Bountiful Fresh gift baskets</t>
+  </si>
+  <si>
+    <t>Peach Salsa and Gift Baskets</t>
+  </si>
+  <si>
+    <t>Potential for Salmonella contamination</t>
+  </si>
+  <si>
+    <t>Russ Davis Wholesale</t>
+  </si>
+  <si>
+    <t>Jaloma</t>
+  </si>
+  <si>
+    <t>Laboratorios Jaloma S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>05/24/2022</t>
+  </si>
+  <si>
+    <t>Store-prepared items containing peanut butter</t>
+  </si>
+  <si>
+    <t>02/17/2022</t>
+  </si>
+  <si>
+    <t>Similac, Alimentum, and EleCare</t>
+  </si>
+  <si>
+    <t>Powder Infant Formula</t>
+  </si>
+  <si>
+    <t>Consumer complaints regarding Cronobacter sakazakii, Salmonella Newport.</t>
+  </si>
+  <si>
+    <t>07/24/2020</t>
+  </si>
+  <si>
+    <t>Born Basic, Scent Theory and more</t>
+  </si>
+  <si>
+    <t>Real Clean Distribuciones SA de CV</t>
+  </si>
+  <si>
+    <t>05/28/2019</t>
+  </si>
+  <si>
+    <t>Baker’s Corner</t>
+  </si>
+  <si>
+    <t>Potential presence of E.coli</t>
+  </si>
+  <si>
+    <t>ADM Milling Co.</t>
+  </si>
+  <si>
+    <t>02/01/2019</t>
+  </si>
+  <si>
+    <t>LIFEPAK</t>
+  </si>
+  <si>
+    <t>Defibrillator</t>
+  </si>
+  <si>
+    <t>Medical Devices, Cardiovascular</t>
+  </si>
+  <si>
+    <t>Device Dysfunction</t>
+  </si>
+  <si>
+    <t>Striker</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>Prime Foods</t>
+  </si>
+  <si>
+    <t>Steam Buns with Egg Custard Added &amp; Steam Buns with Egg Custard and Coconut Added</t>
+  </si>
+  <si>
+    <t>Prime Foods Processing LLC</t>
+  </si>
+  <si>
+    <t>Dunking Cookies Chocolate Chip</t>
+  </si>
+  <si>
+    <t>Too Good Gourmet</t>
+  </si>
+  <si>
+    <t>Breas</t>
+  </si>
+  <si>
+    <t>Vivo 45 LS (US Version) Ventilator</t>
+  </si>
+  <si>
+    <t>Potential for short term elevated levels of formaldehyde exposure</t>
+  </si>
+  <si>
+    <t>Breas Medical</t>
+  </si>
+  <si>
+    <t>09/16/2022</t>
+  </si>
+  <si>
+    <t>Colgate</t>
+  </si>
+  <si>
+    <t>Toothpaste</t>
+  </si>
+  <si>
+    <t>Product was stored outside of labeled temperature requirements</t>
+  </si>
+  <si>
+    <t>Family Dollar</t>
+  </si>
+  <si>
+    <t>Various OTC medical products</t>
+  </si>
+  <si>
+    <t>Product was stored outside of labeled temperature requirements.</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>Certain CPAP or Bi-Level PAP therapy masks with magnetic headgear clips or straps</t>
+  </si>
+  <si>
+    <t>potential risk of serious injury</t>
+  </si>
+  <si>
+    <t>Royal Philips’ subsidiary Philips Respironics</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>Pilot</t>
+  </si>
+  <si>
+    <t>COVID-19 At-Home Test</t>
+  </si>
+  <si>
+    <t>Due to microbial contamination in the liquid buffer solution.</t>
+  </si>
+  <si>
+    <t>SD Biosensor, Inc.</t>
+  </si>
+  <si>
+    <t>Yacana</t>
+  </si>
+  <si>
+    <t>Yacana Hand Sanitizer, 70% Alcohol</t>
+  </si>
+  <si>
+    <t>Potential Presence of Methanol (Wood Alcohol) and sub-potent ethanol</t>
+  </si>
+  <si>
+    <t>Grupo Yacana México S.A.S de C.V.</t>
+  </si>
+  <si>
+    <t>V-Klean, Medical Minded, Protz</t>
+  </si>
+  <si>
+    <t>Potential presence of methanol (wood alcohol) and subpotent ethanol levels</t>
+  </si>
+  <si>
+    <t>Asiaticon SA de CV</t>
+  </si>
+  <si>
+    <t>08/15/2020</t>
+  </si>
+  <si>
+    <t>SkinGuard24</t>
+  </si>
+  <si>
+    <t>All Day Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>Contains Methanol</t>
+  </si>
+  <si>
+    <t>SG24 LLC</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>Wawona Frozen Foods</t>
+  </si>
+  <si>
+    <t>Organic Daybreak Blend 4lb bags of frozen fruit</t>
+  </si>
+  <si>
+    <t>Potential to be contaminated with Hepatitis A</t>
+  </si>
+  <si>
+    <t>Wawona Frozen Foods, Inc.</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>CVS Health, H-E-B Baby</t>
+  </si>
+  <si>
+    <t>Premium Infant Formula with Iron Milk-Based Powder</t>
+  </si>
+  <si>
+    <t>Product contains levels of Vitamin D above the maximum level permitted</t>
+  </si>
+  <si>
+    <t>B Braun</t>
+  </si>
+  <si>
+    <t>0.9% Sodium Chloride for Injection USP 1000 mL in E3 containers</t>
+  </si>
+  <si>
+    <t>Potential for particulate matter and fluid leakage of the containers</t>
+  </si>
+  <si>
+    <t>B. Braun Medical Inc.</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>Chicken Enchiladas Verde, Cilantro Salad Dressing, Elote Chopped Salad Kit, Southwest Salad</t>
+  </si>
+  <si>
+    <t>Trader Joe’s Company</t>
+  </si>
+  <si>
+    <t>Marketside, Ready Pac Bistro</t>
+  </si>
+  <si>
+    <t>Southwest Chopped Salad Kit, Bacon Ranch Crunch Kit, Fresh Mex Chopped Kit, Queso Crunch Salad Kit</t>
+  </si>
+  <si>
+    <t>Ready Pac Foods, Inc.</t>
+  </si>
+  <si>
+    <t>Dole, Marketside, President’s Choice</t>
+  </si>
+  <si>
+    <t>Salad kits</t>
+  </si>
+  <si>
+    <t>Dole Fresh Vegetables, Inc.</t>
+  </si>
+  <si>
+    <t>Bright Farms</t>
+  </si>
+  <si>
+    <t>Bright Farms Southwest Chipotle Crunch Kit salad kit</t>
+  </si>
+  <si>
+    <t>BrightFarms, Inc.</t>
+  </si>
+  <si>
+    <t>Bacon Ranch Crunch Chopped Salad Kit</t>
+  </si>
+  <si>
+    <t>Braga Fresh</t>
+  </si>
+  <si>
+    <t>Fresh and Ready, Sprig and Sprout, Jack and Olive</t>
+  </si>
+  <si>
+    <t>Torta sandwiches</t>
+  </si>
+  <si>
+    <t>Fresh and Ready Foods</t>
+  </si>
+  <si>
+    <t>08/26/2020</t>
+  </si>
+  <si>
+    <t>Zanilast+</t>
+  </si>
+  <si>
+    <t>Product contains 1-propanol.</t>
+  </si>
+  <si>
+    <t>Nanomateriales, SA de CV</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>Life2000 Ventilator with an attached battery charger dongle</t>
+  </si>
+  <si>
+    <t>Potential Battery Charger Dongle Damage</t>
+  </si>
+  <si>
+    <t>Baxter International, Inc.</t>
+  </si>
+  <si>
+    <t>02/17/2024</t>
+  </si>
+  <si>
+    <t>Raw Farm LLC</t>
+  </si>
+  <si>
+    <t>Raw Cheddar Cheese</t>
+  </si>
+  <si>
+    <t>Potential contamination with E. Coli 0157:H7</t>
+  </si>
+  <si>
+    <t>Shine &amp; Clean</t>
+  </si>
+  <si>
+    <t>Maquiladora Miniara, S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>Snowfruit</t>
+  </si>
+  <si>
+    <t>Variety of vegetables and pepper mixes</t>
+  </si>
+  <si>
+    <t>JFE Franchising, Inc.</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>Smith’s Medical</t>
+  </si>
+  <si>
+    <t>CADD Infusion System Infusion Sets for use with CADD pumps</t>
+  </si>
+  <si>
+    <t>Potential lack of delivery or underdelivery and false no disposable attached (NDA) alarms.</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>Various Snack Foods</t>
+  </si>
+  <si>
+    <t>Undeclared Bonito, Sardines, Tuna, coconut, shea nut</t>
+  </si>
+  <si>
+    <t>Daiso California LLC</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>Tandem</t>
+  </si>
+  <si>
+    <t>T:Connect Mobile App for iOS Devices</t>
+  </si>
+  <si>
+    <t>Rapid Depletion of a User’s t:slim X2 Insulin Pump Battery</t>
+  </si>
+  <si>
+    <t>Tandem Diabetes Care, Inc.</t>
+  </si>
+  <si>
+    <t>08/13/2024</t>
+  </si>
+  <si>
+    <t>El Chilar</t>
+  </si>
+  <si>
+    <t>“Canela Molida” Ground Cinnamon</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Spices, Flavors &amp;  Salts</t>
+  </si>
+  <si>
+    <t>Due to Elevated Levels of Lead</t>
+  </si>
+  <si>
+    <t>El Chilar HF, LLC.</t>
+  </si>
+  <si>
+    <t>01/28/2022</t>
+  </si>
+  <si>
+    <t>Auromedics</t>
+  </si>
+  <si>
+    <t>Polymyxin B for Injection USP, 500,000 Units/Vial</t>
+  </si>
+  <si>
+    <t>Presence of Particulate Matter</t>
+  </si>
+  <si>
+    <t>AuroMedics Pharma LLC</t>
+  </si>
+  <si>
+    <t>02/13/2023</t>
+  </si>
+  <si>
+    <t>PrimeZEN</t>
+  </si>
+  <si>
+    <t>PrimeZEN Black 6000 male enhancement capsules</t>
+  </si>
+  <si>
+    <t>Product contains undeclared tadalafil and sildenafil</t>
+  </si>
+  <si>
+    <t>Volt Candy</t>
+  </si>
+  <si>
+    <t>09/19/2022</t>
+  </si>
+  <si>
+    <t>Antica Farmacista</t>
+  </si>
+  <si>
+    <t>Ocean Citron Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>Product contains benzene</t>
+  </si>
+  <si>
+    <t>Salon Technologies International Inc.</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>Rainbow Chip Crunch Sprinkles and Rainbow Sprinkles Mix</t>
+  </si>
+  <si>
+    <t>08/20/2024</t>
+  </si>
+  <si>
+    <t>Emerald</t>
+  </si>
+  <si>
+    <t>Emerald Kettle Glazed Walnuts</t>
+  </si>
+  <si>
+    <t>Undeclared peanuts, almonds, pecans</t>
+  </si>
+  <si>
+    <t>Flagstone Foods, LLC</t>
+  </si>
+  <si>
+    <t>Hilltop Meadow Farm</t>
+  </si>
+  <si>
+    <t>Pepper Jack Raw Milk Cheese</t>
+  </si>
+  <si>
+    <t>Presence of Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>08/24/2024</t>
+  </si>
+  <si>
+    <t>Bloodline</t>
+  </si>
+  <si>
+    <t>Water Based Tattoo Pigments</t>
+  </si>
+  <si>
+    <t>Contaminated with high concentrations of microorganisms</t>
+  </si>
+  <si>
+    <t>Sierra Stain LLC</t>
+  </si>
+  <si>
+    <t>09/19/2024</t>
+  </si>
+  <si>
+    <t>Enjoy Premium</t>
+  </si>
+  <si>
+    <t>Coconut and Taro Cookies</t>
+  </si>
+  <si>
+    <t>KTM Services Inc</t>
+  </si>
+  <si>
+    <t>09/20/2024</t>
+  </si>
+  <si>
+    <t>Lactaid</t>
+  </si>
+  <si>
+    <t>Lactaid 96 oz milk carton varieties</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Allergens, Milk/Milk Product</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Tree Nuts (almond)</t>
+  </si>
+  <si>
+    <t>HP Hood LLC</t>
+  </si>
+  <si>
+    <t>a-1 On the Go</t>
+  </si>
+  <si>
+    <t>Kara Boondhi, Kerala Mixture, and Spicy Murukku snack products</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Wheat</t>
+  </si>
+  <si>
+    <t>Grace Imports, LLC</t>
+  </si>
+  <si>
+    <t>Vail-Bon</t>
+  </si>
+  <si>
+    <t>Vail-Bon Jie Yang Wan</t>
+  </si>
+  <si>
+    <t>Product is tainted with dexamethasone and chlorpheniramine</t>
+  </si>
+  <si>
+    <t>123herbals</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>Bivona</t>
+  </si>
+  <si>
+    <t>Bivona® Aire-Cuf®, TTS™, Uncuffed, Mid-Range Neonatal/Pediatric Tracheostomy Tube(s) and Bivona Aire-Cuf®, TTS™, Cuffless FlexTend™, TTS™ FlexTend™ Adult Tracheostomy Tube(s)</t>
+  </si>
+  <si>
+    <t>The securement flange of specific lots of the Bivona Neonatal/Pediatric and Adult Tracheostomy products may tear because of a manufacturing defect.</t>
+  </si>
+  <si>
+    <t>Smiths Medical</t>
+  </si>
+  <si>
+    <t>08/19/2024</t>
+  </si>
+  <si>
+    <t>El Servidor Corp</t>
+  </si>
+  <si>
+    <t>Potentially contaminated with elevated levels of lead.</t>
+  </si>
+  <si>
+    <t>Gutierrez Distributor</t>
+  </si>
+  <si>
+    <t>08/23/2024</t>
+  </si>
+  <si>
+    <t>Bliss Tree</t>
+  </si>
+  <si>
+    <t>Butter Snacks</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen-Undeclared milk, sesame</t>
+  </si>
+  <si>
+    <t>Sri Lakshmi Narasimhar Overseas LLC</t>
+  </si>
+  <si>
+    <t>08/26/2024</t>
+  </si>
+  <si>
+    <t>Golden Raisins</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen-Undeclared Sulfites</t>
+  </si>
+  <si>
+    <t>Sunco &amp; Frenchie LLC</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>Urban River Spirits</t>
+  </si>
+  <si>
+    <t>Nonalcoholic drink mixes</t>
+  </si>
+  <si>
+    <t>Potential for under-processing</t>
+  </si>
+  <si>
+    <t>Old Spice, Secret</t>
+  </si>
+  <si>
+    <t>Old Spice and Secret Aerosol Sprays</t>
+  </si>
+  <si>
+    <t>Cosmetics, Drugs</t>
+  </si>
+  <si>
+    <t>Due to the presence of benzene</t>
+  </si>
+  <si>
+    <t>The Proctor &amp; Gamble Company</t>
+  </si>
+  <si>
+    <t>08/29/2024</t>
+  </si>
+  <si>
+    <t>M&amp;P Food Productio. Ltd.</t>
+  </si>
+  <si>
+    <t>Blintzes, pirozhki, and vareniki</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>Ah</t>
+  </si>
+  <si>
+    <t>Black Fungus (Nam Meo)</t>
+  </si>
+  <si>
+    <t>AH USA Group, Inc.</t>
+  </si>
+  <si>
+    <t>08/22/2024</t>
+  </si>
+  <si>
+    <t>Montreal Fudge</t>
+  </si>
+  <si>
+    <t>Chocolate Fudge with Nuts</t>
+  </si>
+  <si>
+    <t>Potential mold growth contamination</t>
+  </si>
+  <si>
+    <t>Authentik Fudge</t>
+  </si>
+  <si>
+    <t>08/21/2024</t>
+  </si>
+  <si>
+    <t>Popsicle</t>
+  </si>
+  <si>
+    <t>Jolly Rancher Green Apple, Blue Raspberry, Grape Frozen Confection Pop</t>
+  </si>
+  <si>
+    <t>Unilever US</t>
+  </si>
+  <si>
+    <t>09/06/2024</t>
+  </si>
+  <si>
+    <t>Kandy</t>
+  </si>
+  <si>
+    <t>Whole Cantaloupe</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Fruit/Fruit Product</t>
+  </si>
+  <si>
+    <t>Eagle Produce LLC</t>
+  </si>
+  <si>
+    <t>Milo’s Poultry Farms &amp; Tony’s Fresh Market</t>
+  </si>
+  <si>
+    <t>Eggs</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Egg/Egg Product</t>
+  </si>
+  <si>
+    <t>Milo’s Poultry Farms, LLC</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>ELV Alipotec</t>
+  </si>
+  <si>
+    <t>Mexican Tejocte Root Supplement</t>
+  </si>
+  <si>
+    <t>Taharka Brothers</t>
+  </si>
+  <si>
+    <t>Peanut Butter Cup Ice Cream</t>
+  </si>
+  <si>
+    <t>Taharka Brothers Ice Cream</t>
+  </si>
+  <si>
+    <t>03/20/2023</t>
+  </si>
+  <si>
+    <t>Kagome</t>
+  </si>
+  <si>
+    <t>Worcestershire Sauce, Chuno Sauce, and Take Out Tonkatsu Sauce</t>
+  </si>
+  <si>
+    <t>Mutual Trading, Inc.</t>
+  </si>
+  <si>
+    <t>07/13/2022</t>
+  </si>
+  <si>
+    <t>Kingdom Honey</t>
+  </si>
+  <si>
+    <t>Royal Honey</t>
+  </si>
+  <si>
+    <t>Undeclared Sildenafil</t>
+  </si>
+  <si>
+    <t>Shopaax.com</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>Pacific Trellis Fruit, LLC.</t>
+  </si>
+  <si>
+    <t>AJI MORI</t>
+  </si>
+  <si>
+    <t>CHILLIMAMI SAUCE</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness - Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>AJI MORI Sauce Corp. DBA Susi Koo</t>
+  </si>
+  <si>
+    <t>03/15/2023</t>
+  </si>
+  <si>
+    <t>Clio</t>
+  </si>
+  <si>
+    <t>Strawberry Granola &amp; Greek Yogurt Parfait Bar</t>
+  </si>
+  <si>
+    <t>Clio Snacks</t>
+  </si>
+  <si>
+    <t>01/25/2024</t>
+  </si>
+  <si>
+    <t>Zendedi</t>
+  </si>
+  <si>
+    <t>dextroamphetamine sulfate tablets, 30 mg</t>
+  </si>
+  <si>
+    <t>Mislabeled package</t>
+  </si>
+  <si>
+    <t>Azurity Pharmaceuticals, Inc.</t>
+  </si>
+  <si>
+    <t>Feve Artisan Chocolatier x Dandelion Chocolate</t>
+  </si>
+  <si>
+    <t>Chocolate-covered cocoa nibs, 4 oz</t>
+  </si>
+  <si>
+    <t>Undeclared hazelnut allergen</t>
+  </si>
+  <si>
+    <t>Feve Artisan Chocolatier and Dandelion Chocolate</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>Bickel’s Snack Foods, Inc.</t>
+  </si>
+  <si>
+    <t>Butter Flavored Popcorn</t>
+  </si>
+  <si>
+    <t>09/18/2024</t>
+  </si>
+  <si>
+    <t>BionPharma</t>
+  </si>
+  <si>
+    <t>Atovaquone Oral Suspension, 750 mg/mL</t>
+  </si>
+  <si>
+    <t>Product found to be contaminated with Cohnella bacteria</t>
+  </si>
+  <si>
+    <t>Bionpharma Inc.</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>Niitakaya</t>
+  </si>
+  <si>
+    <t>Shiso Katsuo Ninniku &amp; Miso Katsuo Ninniku</t>
+  </si>
+  <si>
+    <t>Undeclared Fish (Bonito)</t>
+  </si>
+  <si>
+    <t>Niitakaya USA Inc.</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>7-Eleven</t>
+  </si>
+  <si>
+    <t>Fudge Brownie</t>
+  </si>
+  <si>
+    <t>Innovation Bakers, LLC</t>
+  </si>
+  <si>
+    <t>09/23/2024</t>
+  </si>
+  <si>
+    <t>ANSWERS</t>
+  </si>
+  <si>
+    <t>Beef and Chicken Dog Foods</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Food &amp; Beverages, Foodborne Illness, Pet Food</t>
+  </si>
+  <si>
+    <t>Due to Potential Salmonella and Listeria</t>
+  </si>
+  <si>
+    <t>Lystn, LLC. d.b.a. ANSWERS</t>
+  </si>
+  <si>
+    <t>10/22/2019</t>
+  </si>
+  <si>
+    <t>Green Lumber</t>
+  </si>
+  <si>
+    <t>Dietary supplements for male sexual enhancement</t>
+  </si>
+  <si>
+    <t>Contains Tadalafil</t>
+  </si>
+  <si>
+    <t>GL Holdings</t>
+  </si>
+  <si>
+    <t>Bacalaitos Criollos</t>
+  </si>
+  <si>
+    <t>Codfish Frying Mix</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Fish</t>
+  </si>
+  <si>
+    <t>Avole, Inc.</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>L&amp;B</t>
+  </si>
+  <si>
+    <t>Lone Star Dip</t>
+  </si>
+  <si>
+    <t>Potential mold contamination</t>
+  </si>
+  <si>
+    <t>Lunds &amp; Byerlys</t>
+  </si>
+  <si>
+    <t>Jack &amp; the Green Sprouts</t>
+  </si>
+  <si>
+    <t>Alfalfa and Alfalfa &amp; Onion Sprouts</t>
+  </si>
+  <si>
+    <t>Jack and the Green Sprouts, Inc.</t>
+  </si>
+  <si>
+    <t>10/03/2024</t>
+  </si>
+  <si>
+    <t>Hammond’s</t>
+  </si>
+  <si>
+    <t>Dark Chocolate Filled Mini Waffle Cones</t>
+  </si>
+  <si>
+    <t>Hammond’s Candies</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>Happy Moose</t>
+  </si>
+  <si>
+    <t>Tropical Roots and Strawberry Fields, 12 oz bottles</t>
+  </si>
+  <si>
+    <t>Youngtown Grape Distributors Inc</t>
+  </si>
+  <si>
+    <t>10/23/2023</t>
+  </si>
+  <si>
+    <t>Gills Onions</t>
+  </si>
+  <si>
+    <t>Diced onions</t>
+  </si>
+  <si>
+    <t>North Fish Inc.</t>
+  </si>
+  <si>
+    <t>Cold Smoked Capelin</t>
+  </si>
+  <si>
+    <t>Potential to be contaminated with Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>North Fish USA INC</t>
+  </si>
+  <si>
+    <t>09/25/2024</t>
+  </si>
+  <si>
+    <t>Grabeez</t>
+  </si>
+  <si>
+    <t>Trail Mix with peanuts, pretzels, and crackers.</t>
+  </si>
+  <si>
+    <t>Undeclared Almonds and Cashews</t>
+  </si>
+  <si>
+    <t>Tropical Nut &amp; Fruit d.b.a. Truly Good Foods</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>Whole Cucumbers</t>
+  </si>
+  <si>
+    <t>Fresh Start Produce Sales, Inc.</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>Sandwiches</t>
+  </si>
+  <si>
+    <t>Undeclared soy and milk.</t>
+  </si>
+  <si>
+    <t>Hearn Kirkwood</t>
+  </si>
+  <si>
+    <t>10/26/2024</t>
+  </si>
+  <si>
+    <t>Kirkland Signature</t>
+  </si>
+  <si>
+    <t>Kirkland Signature Smoked Salmon</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness – Listeria monocytogens</t>
+  </si>
+  <si>
+    <t>Acme Smoked Fish Corporation</t>
+  </si>
+  <si>
+    <t>Gourmet Cafe</t>
+  </si>
+  <si>
+    <t>Gourmet Café Chicken Caesar Salad Bowl</t>
+  </si>
+  <si>
+    <t>Fresh Express Incorporated</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>Los Andes Foods</t>
+  </si>
+  <si>
+    <t>Cachapa de Maiz sweet corn pancakes</t>
+  </si>
+  <si>
+    <t>Tipical Latin Food Corp.</t>
+  </si>
+  <si>
+    <t>Bistro 28, Don Pancho</t>
+  </si>
+  <si>
+    <t>Meal kits containing chicken</t>
+  </si>
+  <si>
+    <t>Korean Seasoned Seaweed</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen - Sesame</t>
+  </si>
+  <si>
+    <t>Philips Respironics</t>
+  </si>
+  <si>
+    <t>Trilogy Evo, Trilogy Evo O2, Trilogy Evo Universal, and Trilogy EV300 ventilators</t>
+  </si>
+  <si>
+    <t>The use of in-line nebulizers placed in certain locations may lead to aerosol deposits forming over time on the ventilator flow sensor. Should this occur, there is a possibility of inaccurate flow measurements affecting therapy.</t>
+  </si>
+  <si>
+    <t>Philips Respironics, Inc.</t>
+  </si>
+  <si>
+    <t>10/28/2024</t>
+  </si>
+  <si>
+    <t>Atwater’s</t>
+  </si>
+  <si>
+    <t>Tarts</t>
+  </si>
+  <si>
+    <t>info@atwatersfood.com</t>
+  </si>
+  <si>
+    <t>One Roof, LLC.</t>
+  </si>
+  <si>
+    <t>dynacare</t>
+  </si>
+  <si>
+    <t>Baby Powder</t>
+  </si>
+  <si>
+    <t>Potential Metal or Chemical Contaminant</t>
+  </si>
+  <si>
+    <t>Dynarex Corporation</t>
+  </si>
+  <si>
+    <t>Vandevi</t>
+  </si>
+  <si>
+    <t>Asafoetida Yellow Powder in 50 gram, 100 gram, 200 gram, 500 gram, and 1 kilogram packages.</t>
+  </si>
+  <si>
+    <t>May contain undeclared wheat traces.</t>
+  </si>
+  <si>
+    <t>Kinjin Food Pvt. Ltd.</t>
+  </si>
+  <si>
+    <t>Ground Cinnamon “Canela Molida”</t>
+  </si>
+  <si>
+    <t>El Chilar Rodriguez LLC</t>
+  </si>
+  <si>
+    <t>04/13/2024</t>
+  </si>
+  <si>
+    <t>Nutrena Country Feeds</t>
+  </si>
+  <si>
+    <t>Meat bird 22% Crumble (RV)</t>
+  </si>
+  <si>
+    <t>Non-inclusion of Vitamin D</t>
+  </si>
+  <si>
+    <t>Cargill</t>
+  </si>
+  <si>
+    <t>10/18/2024</t>
+  </si>
+  <si>
+    <t>MiniMed™ 600 series or 700 series insulin pumps</t>
+  </si>
+  <si>
+    <t>Device &amp; Drug Safety - Defect</t>
+  </si>
+  <si>
+    <t>Medtronic plc</t>
+  </si>
+  <si>
+    <t>10/19/2024</t>
+  </si>
+  <si>
+    <t>Multiple Store Brands</t>
+  </si>
+  <si>
+    <t>ReadyMeals and store-made deli items</t>
+  </si>
+  <si>
+    <t>Dakota Tom’s</t>
+  </si>
+  <si>
+    <t>Pepperjack Cheeseburger, Bacon Cheeseburger and The Gambler</t>
+  </si>
+  <si>
+    <t>Dakota Tom’s Sandwiches</t>
+  </si>
+  <si>
+    <t>Enoki King</t>
+  </si>
+  <si>
+    <t>Enoki Mushroom 5.3 oz</t>
+  </si>
+  <si>
+    <t>Enoki King Mushroom Farm</t>
+  </si>
+  <si>
+    <t>10/16/2024</t>
+  </si>
+  <si>
+    <t>AK Forte</t>
+  </si>
+  <si>
+    <t>AK Forte Dietary Supplement</t>
+  </si>
+  <si>
+    <t>Device &amp; Drug Safety – Unapproved Drug</t>
+  </si>
+  <si>
+    <t>C&amp;A Naturistics</t>
+  </si>
+  <si>
+    <t>STASKA Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Ascorbic Acid Solution for Injection</t>
+  </si>
+  <si>
+    <t>Device &amp; Drug Safety – Presence of glass particulates</t>
+  </si>
+  <si>
+    <t>STASKA Pharmaceuticals Inc.</t>
+  </si>
+  <si>
+    <t>10/21/2024</t>
+  </si>
+  <si>
+    <t>Trail Bologna</t>
+  </si>
+  <si>
+    <t>Meat Processing Kit</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Wheat and Soy</t>
+  </si>
+  <si>
+    <t>Con Yeager Spice Company</t>
+  </si>
+  <si>
+    <t>Grand Central</t>
+  </si>
+  <si>
+    <t>U-Bake Pie Crust, U-Bake Apple Pie, U-Bake Marionberry Pie, U-Bake Chicken Pot Pie</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Egg</t>
+  </si>
+  <si>
+    <t>Grand Central Bakery</t>
+  </si>
+  <si>
+    <t>10/31/2024</t>
+  </si>
+  <si>
+    <t>Hannaford</t>
+  </si>
+  <si>
+    <t>Seafood Salad</t>
+  </si>
+  <si>
+    <t>Contains an undeclared soy allergen.</t>
+  </si>
+  <si>
+    <t>R. Walters LLC dba Elevation Foods</t>
+  </si>
+  <si>
+    <t>11/16/2024</t>
+  </si>
+  <si>
+    <t>Organic whole carrots and organic baby carrots</t>
+  </si>
+  <si>
+    <t>Products may be contaminated with Shiga toxin-producing Escherichia coli (E. coli) O121:H19.</t>
+  </si>
+  <si>
+    <t>Grimmway Farms</t>
+  </si>
+  <si>
+    <t>11/21/2024</t>
+  </si>
+  <si>
+    <t>UMARY Hyaluronic Acid tablets</t>
+  </si>
+  <si>
+    <t>The product contains undeclared diclofenac and omeprazole</t>
+  </si>
+  <si>
+    <t>MXBBB</t>
+  </si>
+  <si>
+    <t>11/28/2024</t>
+  </si>
+  <si>
+    <t>SunFed</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness/Salmonella</t>
+  </si>
+  <si>
+    <t>SunFed Produce LLC</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>Puppy Mix</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>Mutiple items with cucumbers</t>
+  </si>
+  <si>
+    <t>11/25/2024</t>
+  </si>
+  <si>
+    <t>Green Onions</t>
+  </si>
+  <si>
+    <t>Recall Cancellation Due to False Positive</t>
+  </si>
+  <si>
+    <t>Church Brothers</t>
+  </si>
+  <si>
+    <t>Church Brothers, LLC</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>Baker Farms</t>
+  </si>
+  <si>
+    <t>Curly Mustard Greens</t>
+  </si>
+  <si>
+    <t>Vegetable Medleys and Whole Organic Carrots</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness - Shiga toxin-producing Escherichia coli (E. coli) O121:H19</t>
+  </si>
+  <si>
+    <t>4Earth Farms</t>
+  </si>
+  <si>
+    <t>11/27/2024</t>
+  </si>
+  <si>
+    <t>Organic eggs</t>
+  </si>
+  <si>
+    <t>Handsome Brook Farms</t>
+  </si>
+  <si>
+    <t>Al’Fez</t>
+  </si>
+  <si>
+    <t>AB World Foods US, Inc.</t>
+  </si>
+  <si>
+    <t>11/22/2024</t>
+  </si>
+  <si>
+    <t>Organic whole carrots</t>
+  </si>
+  <si>
+    <t>11/23/2024</t>
+  </si>
+  <si>
+    <t>Hollywood Feed</t>
+  </si>
+  <si>
+    <t>Carolina Made Chicken Chips Dog Treats</t>
+  </si>
+  <si>
+    <t>Potentially contaminated with Salmonella</t>
+  </si>
+  <si>
+    <t>Carolina Prime Pet</t>
+  </si>
+  <si>
+    <t>Gaines Family Farmstead</t>
+  </si>
+  <si>
+    <t>Chicken Chips Dog Treats</t>
+  </si>
+  <si>
+    <t>Gaines Pet Treats LLC</t>
+  </si>
+  <si>
+    <t>11/05/2024</t>
+  </si>
+  <si>
+    <t>Boulla LLC</t>
+  </si>
+  <si>
+    <t>Marketed as Dietary Supplement</t>
+  </si>
+  <si>
+    <t>Undeclared Sildenafil and Diclofenac</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>VitalityVita</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>Gyro Family Kit</t>
+  </si>
+  <si>
+    <t>Reser’s Fine Foods, Inc</t>
+  </si>
+  <si>
+    <t>Borsari</t>
+  </si>
+  <si>
+    <t>Bloody Mary Mix</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Soy, Fish</t>
+  </si>
+  <si>
+    <t>Borsari Food Co</t>
+  </si>
+  <si>
+    <t>MadeGood</t>
+  </si>
+  <si>
+    <t>Granola bars</t>
+  </si>
+  <si>
+    <t>Potential Metal Contaminant</t>
+  </si>
+  <si>
+    <t>Riverside Natural Foods Inc.</t>
+  </si>
+  <si>
+    <t>12/13/2024</t>
+  </si>
+  <si>
+    <t>Buy-herbal.com</t>
+  </si>
+  <si>
+    <t>Nhan Sam Tuyet Lien Truy Phong Hoan dietary supplement capsules</t>
+  </si>
+  <si>
+    <t>VidaSlim</t>
+  </si>
+  <si>
+    <t>VidaSlim Brand 90-day, 30-day and 7-day Original Root, Root Plus, and Root Capsules &amp; VidaSlim Hot Body Brew Dietary Supplements</t>
+  </si>
+  <si>
+    <t>Motivate Me Ashley, LLC</t>
+  </si>
+  <si>
+    <t>12/14/2024</t>
+  </si>
+  <si>
+    <t>Cal Yee's, Cal Yee Farm, Boa Vista Orchards</t>
+  </si>
+  <si>
+    <t>Nut and snack products</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – almond, milk, soy, wheat, sesame, and FD&amp;C #6</t>
+  </si>
+  <si>
+    <t>Cal Yee Farm LLC</t>
+  </si>
+  <si>
+    <t>Connie’s</t>
+  </si>
+  <si>
+    <t>Thin crust cheese frozen pizza, 20.36oz</t>
+  </si>
+  <si>
+    <t>Palermo Villa, Inc</t>
+  </si>
+  <si>
+    <t>12/20/2024</t>
+  </si>
+  <si>
+    <t>Adrenalin® Chloride Solution (EPINEPHrine nasal solution, USP)</t>
+  </si>
+  <si>
+    <t>Product is an unapproved drug.</t>
+  </si>
+  <si>
+    <t>Endo, Inc.</t>
+  </si>
+  <si>
+    <t>Jose Madrid</t>
+  </si>
+  <si>
+    <t>Chipotle Con Queso Salsa</t>
+  </si>
+  <si>
+    <t>Undeclared Yellow 5 and Yellow 6</t>
+  </si>
+  <si>
+    <t>Jose Madrid Salsa</t>
+  </si>
+  <si>
+    <t>Taste of Deutschland</t>
+  </si>
+  <si>
+    <t>Frozen Buttered Vegetables, Carrots, Peas, Cauliflower, &amp; Corn</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Allergens, Vegetable Products</t>
+  </si>
+  <si>
+    <t>12/23/2024</t>
+  </si>
+  <si>
+    <t>Systane</t>
+  </si>
+  <si>
+    <t>Lubricant Eye Drugs</t>
+  </si>
+  <si>
+    <t>Due to Fungal Contamination</t>
+  </si>
+  <si>
+    <t>Alcon Laboratories</t>
+  </si>
+  <si>
+    <t>12/18/2024</t>
+  </si>
+  <si>
+    <t>Lay’s</t>
+  </si>
+  <si>
+    <t>Potato Chip</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Milk</t>
+  </si>
+  <si>
+    <t>Frito-Lay</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Wicklow Gold</t>
+  </si>
+  <si>
+    <t>Cheddar style cheeses</t>
+  </si>
+  <si>
+    <t>Abbey Specialty Foods</t>
+  </si>
+  <si>
+    <t>Kitten mix pet food</t>
+  </si>
+  <si>
+    <t>12/31/2024</t>
+  </si>
+  <si>
+    <t>Broccoli Florets</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Dierbergs Kitchen</t>
+  </si>
+  <si>
+    <t>Premium Home-Style Mashed Potatoes</t>
+  </si>
+  <si>
+    <t>Dierbergs Markets</t>
+  </si>
+  <si>
+    <t>12/16/2024</t>
+  </si>
+  <si>
+    <t>Force Forever</t>
+  </si>
+  <si>
+    <t>Product contains undeclared diclofenac and dexamethasone</t>
+  </si>
+  <si>
+    <t>GNMART Inc</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>Daily Veggies</t>
+  </si>
+  <si>
+    <t>Potential to be contaminated with Listeria monocytogenes.</t>
+  </si>
+  <si>
+    <t>New Age International Inc</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>Aldi, La Bonne Vie and others</t>
+  </si>
+  <si>
+    <t>Soft ripened cheeses</t>
+  </si>
+  <si>
+    <t>Savencia Cheese USA</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>F&amp;S Fresh Foods</t>
+  </si>
+  <si>
+    <t>Mediterranean Inspired Party Tray</t>
+  </si>
+  <si>
+    <t>May be contaminated with Salmonella</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>NuGo</t>
+  </si>
+  <si>
+    <t>NuGo Dark Chocolate Chip Nutrition Bar and NuGo Dark Pretzel Chocolate Nutrition Bar</t>
+  </si>
+  <si>
+    <t>Lifestyle Evolution Inc.</t>
+  </si>
+  <si>
+    <t>12/24/2024</t>
+  </si>
+  <si>
+    <t>Astellas</t>
+  </si>
+  <si>
+    <t>Tacrolimus and Tacrolimus Extended-Release capsules</t>
+  </si>
+  <si>
+    <t>Bottles may contain empty capsules.</t>
+  </si>
+  <si>
+    <t>Astellas Pharma US, Inc.</t>
+  </si>
+  <si>
+    <t>12/19/2024</t>
+  </si>
+  <si>
+    <t>Orgain</t>
+  </si>
+  <si>
+    <t>30g Plant Protein Complete Protein Powder – Chocolate</t>
+  </si>
+  <si>
+    <t>Product may contain undeclared peanut</t>
+  </si>
+  <si>
+    <t>Fouzee</t>
+  </si>
+  <si>
+    <t>SugarLin Herbal Formula Herbal Dietary Supplement</t>
+  </si>
+  <si>
+    <t>Product contains undeclared Metformin and Glyburide</t>
+  </si>
+  <si>
+    <t>Shoppers-Plaza</t>
+  </si>
+  <si>
+    <t>12/27/2024</t>
+  </si>
+  <si>
+    <t>Gardners Candies</t>
+  </si>
+  <si>
+    <t>Chocolate Candy Bars</t>
+  </si>
+  <si>
+    <t>Undeclared Tree Nuts (Cashews)</t>
+  </si>
+  <si>
+    <t>Gardners Candies, Inc.</t>
+  </si>
+  <si>
+    <t>My Mochi</t>
+  </si>
+  <si>
+    <t>My Mochi Peach Mango Sorbet</t>
+  </si>
+  <si>
+    <t>My Mochi Ice Cream Company LLC</t>
+  </si>
+  <si>
+    <t>Atkinson’s</t>
+  </si>
+  <si>
+    <t>Hushpuppies with Onions, Hushpuppies</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen - Milk</t>
+  </si>
+  <si>
+    <t>Atkinson Milling Company</t>
+  </si>
+  <si>
+    <t>07/17/2024</t>
+  </si>
+  <si>
+    <t>Clonazepam Orally Disintegrating Tablets, USP (C-IV) 0.25 mg tablets</t>
+  </si>
+  <si>
+    <t>Mislabeled with the incorrect strength on the carton</t>
+  </si>
+  <si>
+    <t>Endo USA, Inc</t>
+  </si>
+  <si>
+    <t>11/19/2024</t>
+  </si>
+  <si>
+    <t>Babcock Dairy</t>
+  </si>
+  <si>
+    <t>Orange Custard Chocolate Chip ice cream</t>
+  </si>
+  <si>
+    <t>Cut cucumber slices</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>CF, J&amp;O and other</t>
+  </si>
+  <si>
+    <t>Autumn Turkey Sandwiches</t>
+  </si>
+  <si>
+    <t>CIBUS Fresh</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>fresh guacamole products</t>
+  </si>
+  <si>
+    <t>Metro Produce Distributors Inc.</t>
+  </si>
+  <si>
+    <t>11/18/2024</t>
+  </si>
+  <si>
+    <t>SUPER BRAND</t>
+  </si>
+  <si>
+    <t>IHA Beverage</t>
+  </si>
+  <si>
+    <t>12/31/2023</t>
+  </si>
+  <si>
+    <t>Enfamil</t>
+  </si>
+  <si>
+    <t>Nutramigen Powder infant formula in 12.6 and 19.8oz cans</t>
+  </si>
+  <si>
+    <t>Reckitt/Mead Johnson Nutrition</t>
+  </si>
+  <si>
+    <t>Off the Eaten Path</t>
+  </si>
+  <si>
+    <t>Chickpea Veggie Crisps</t>
+  </si>
+  <si>
+    <t>06/16/2023</t>
+  </si>
+  <si>
+    <t>Tostitos</t>
+  </si>
+  <si>
+    <t>Tostitos Avocado Salsa Dip</t>
+  </si>
+  <si>
+    <t>12/21/2023</t>
+  </si>
+  <si>
+    <t>Chocew</t>
+  </si>
+  <si>
+    <t>Burnt Caramel Candy Bars</t>
+  </si>
+  <si>
+    <t>Potential Allergen – Undeclared Coconut</t>
+  </si>
+  <si>
+    <t>Astor Chocolate Corporation</t>
+  </si>
+  <si>
+    <t>Eltahan</t>
+  </si>
+  <si>
+    <t>USA Hookah, LLC. dba Eltahan</t>
+  </si>
+  <si>
+    <t>Albertsons, Safeway, Eagle, Carrs-Safeway, Pavilions, Vons, Randalls, Tom Thumb, Shaw's, Star Market, Lucky</t>
+  </si>
+  <si>
+    <t>Chicken Taco Kits and Meals</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>The Perfect Bite Co.</t>
+  </si>
+  <si>
+    <t>Mexican Style Street Corn Bites</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>Alfalfa Sprouts</t>
+  </si>
+  <si>
+    <t>01/15/2025</t>
+  </si>
+  <si>
+    <t>Pearl Milling Company</t>
+  </si>
+  <si>
+    <t>Pancake and Waffle Mix</t>
+  </si>
+  <si>
+    <t>The Quaker Oats Company</t>
+  </si>
+  <si>
+    <t>01/16/2025</t>
+  </si>
+  <si>
+    <t>New York Mutual Trading Co., Inc.</t>
+  </si>
+  <si>
+    <t>Monkfish Liver</t>
+  </si>
+  <si>
+    <t>Undeclared milk allergen.</t>
+  </si>
+  <si>
+    <t>New York Mutual Trading, Co., Inc.</t>
+  </si>
+  <si>
+    <t>The Beef &amp; Lamb Gyro Sandwich Express Meal Kits</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>4.2% Sodium Bicarbonate Injection, USP, 1% Lidocaine HCl Injection, USP, and 2% Lidocaine HCl Injection, USP</t>
+  </si>
+  <si>
+    <t>Potential Presence of Glass Particulates</t>
+  </si>
+  <si>
+    <t>Hospira, Inc.</t>
+  </si>
+  <si>
+    <t>02/28/2024</t>
+  </si>
+  <si>
+    <t>Roland</t>
+  </si>
+  <si>
+    <t>Roland Foods, LLC.</t>
+  </si>
+  <si>
+    <t>Nature’s Wonderland</t>
+  </si>
+  <si>
+    <t>Nature’s Wonderland Thyroid Formula</t>
+  </si>
+  <si>
+    <t>Penn Herb Company Ltd</t>
+  </si>
+  <si>
+    <t>02/23/2025</t>
+  </si>
+  <si>
+    <t>ReadyCare, Imperial</t>
+  </si>
+  <si>
+    <t>Frozen supplemental shakes</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>Wild Coast Raw</t>
+  </si>
+  <si>
+    <t>Frozen Boneless Free Range Chicken Formula raw pet food for cats</t>
+  </si>
+  <si>
+    <t>Possible Bird Flu Health Risk</t>
+  </si>
+  <si>
+    <t>Wild Coast LLC dba Wild Coast Raw</t>
+  </si>
+  <si>
+    <t>SinuCleanse</t>
+  </si>
+  <si>
+    <t>Soft Tip Squeeze Bottle Nasal Wash System</t>
+  </si>
+  <si>
+    <t>Microbial contamination of the product with Staphylococcus aureus (S. aureus)</t>
+  </si>
+  <si>
+    <t>Ascent Consumer Products Inc.</t>
+  </si>
+  <si>
+    <t>02/20/2025</t>
+  </si>
+  <si>
+    <t>Las Ollas</t>
+  </si>
+  <si>
+    <t>Las Ollas Botana Mix Snacks and Delights 2 lb packages</t>
+  </si>
+  <si>
+    <t>Undeclared wheat, sesame, soy, yellow 5, yellow 6, red 6</t>
+  </si>
+  <si>
+    <t>Kedake Inc</t>
+  </si>
+  <si>
+    <t>02/19/2025</t>
+  </si>
+  <si>
+    <t>Naturipe Snacks</t>
+  </si>
+  <si>
+    <t>Berry Buddies, Berries &amp; Pancakes bento box snack packs</t>
+  </si>
+  <si>
+    <t>Undeclared allergen (wheat, eggs)</t>
+  </si>
+  <si>
+    <t>Naturipe Value Added Fresh LLC</t>
+  </si>
+  <si>
+    <t>02/21/2025</t>
+  </si>
+  <si>
+    <t>Glicks</t>
+  </si>
+  <si>
+    <t>Dark Chocolate Conettos</t>
+  </si>
+  <si>
+    <t>Kayco</t>
+  </si>
+  <si>
+    <t>Vitality</t>
+  </si>
+  <si>
+    <t>Vitality male enhancement dietary supplement capsules</t>
+  </si>
+  <si>
+    <t>Undeclared Sildenafil and Tadalafil</t>
+  </si>
+  <si>
+    <t>One Source Nutrition</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>CHOSHIYA</t>
+  </si>
+  <si>
+    <t>Menma Ajitsuke Prepared Bamboo Shoot</t>
+  </si>
+  <si>
+    <t>AKT Trading Inc.</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Prepared vegetable products.</t>
+  </si>
+  <si>
+    <t>Potential risk of Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>AKT Trading, Inc.</t>
+  </si>
+  <si>
+    <t>Alpha</t>
+  </si>
+  <si>
+    <t>Frozen Burritos</t>
+  </si>
+  <si>
+    <t>The Miso Brothers Inc</t>
+  </si>
+  <si>
+    <t>Electric City Sweets</t>
+  </si>
+  <si>
+    <t>Red Velvet Milk Chocolate Bars</t>
+  </si>
+  <si>
+    <t>Due to Undeclared Milk</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>Bowl &amp; Basket</t>
+  </si>
+  <si>
+    <t>Onion Soup Mix</t>
+  </si>
+  <si>
+    <t>Gilster Mary Lee Corporation</t>
+  </si>
+  <si>
+    <t>02/14/2025</t>
+  </si>
+  <si>
+    <t>ICU Medical</t>
+  </si>
+  <si>
+    <t>POTASSIUM CHLORIDE Inj. 20 mEq and 10 mEq</t>
+  </si>
+  <si>
+    <t>Bags of POTASSIUM CHLORIDE Inj. 20 mEq have incorrect overwrap labels which state POTASSIUM CHLORIDE Inj. 10 mEq.</t>
+  </si>
+  <si>
+    <t>Cub Foods, Jerrys Foods, Country Market</t>
+  </si>
+  <si>
+    <t>Raisin Bran Muffin</t>
+  </si>
+  <si>
+    <t>JE Bakery LLC DBA Broadway Bakery</t>
+  </si>
+  <si>
+    <t>02/26/2025</t>
+  </si>
+  <si>
+    <t>Natural Dior LLC</t>
+  </si>
+  <si>
+    <t>Undeclared Tadalafil</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>Nova-Tech</t>
+  </si>
+  <si>
+    <t>Lactate Ringers Injection 5000 mL</t>
+  </si>
+  <si>
+    <t>Potential presence of fiber-like particles.</t>
+  </si>
+  <si>
+    <t>Nova-Tech, Inc.</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>Joy Luck</t>
+  </si>
+  <si>
+    <t>Dried Lily Flowers</t>
+  </si>
+  <si>
+    <t>Natural Mix</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>Aleppo</t>
+  </si>
+  <si>
+    <t>Tahini Sesame Paste</t>
+  </si>
+  <si>
+    <t>Alvogen</t>
+  </si>
+  <si>
+    <t>Fentanyl Transdermal System 25 mcg/h transdermal patches</t>
+  </si>
+  <si>
+    <t>There is potential that patches could be multi-stacked, adhered one on top of the other, in a single product pouch</t>
+  </si>
+  <si>
+    <t>Alvogen, Inc.</t>
+  </si>
+  <si>
+    <t>02/18/2025</t>
+  </si>
+  <si>
+    <t>ChloraPrep Clear 1 mL applicator skin preparation product</t>
+  </si>
+  <si>
+    <t>Potential for fungal contamination under certain environmental conditions allowing the growth of Aspergillus penicillioides</t>
+  </si>
+  <si>
+    <t>02/23/2023</t>
+  </si>
+  <si>
+    <t>Bindle Bottle LLC</t>
+  </si>
+  <si>
+    <t>Bottles</t>
+  </si>
+  <si>
+    <t>Adulterated by lead</t>
+  </si>
+  <si>
+    <t>06/21/2024</t>
+  </si>
+  <si>
+    <t>BARKWORTHIES and BEST BULLY STICKS</t>
+  </si>
+  <si>
+    <t>Green Tripe Dog Treats</t>
+  </si>
+  <si>
+    <t>May Contain Metal Objects</t>
+  </si>
+  <si>
+    <t>TDBBS LLC</t>
+  </si>
+  <si>
+    <t>07/31/2023</t>
+  </si>
+  <si>
+    <t>Tydemy oral contraceptive</t>
+  </si>
+  <si>
+    <t>Out of Specification Results</t>
+  </si>
+  <si>
+    <t>Elevated lead</t>
+  </si>
+  <si>
+    <t>Gutierrez Distributors, LLC</t>
+  </si>
+  <si>
+    <t>Pedigree</t>
+  </si>
+  <si>
+    <t>Adult Complete Nutrition Grilled Steak &amp; Vegetable Flavor Dry Dog Food</t>
+  </si>
+  <si>
+    <t>Potential Presence of Loose Metal Pieces</t>
+  </si>
+  <si>
+    <t>Mars Petcare US, Inc.</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>Payback®</t>
+  </si>
+  <si>
+    <t>Champion Lamb Text B30 with Power Booster</t>
+  </si>
+  <si>
+    <t>Elevated levels of copper</t>
+  </si>
+  <si>
+    <t>CHS, Inc.</t>
+  </si>
+  <si>
+    <t>Wei-Chuan</t>
+  </si>
+  <si>
+    <t>Dried Black Fungus Slice</t>
+  </si>
+  <si>
+    <t>Natureen International Inc.</t>
+  </si>
+  <si>
+    <t>06/27/2025</t>
+  </si>
+  <si>
+    <t>Sandoz</t>
+  </si>
+  <si>
+    <t>Cefazolin for Injection, USP, 1 gm vial</t>
+  </si>
+  <si>
+    <t>Potential Presence of Penicillin G Potassium Injection Vial</t>
+  </si>
+  <si>
+    <t>Sandoz Inc.</t>
+  </si>
+  <si>
+    <t>07/14/2025</t>
+  </si>
+  <si>
+    <t>Nostrum Laboratories</t>
+  </si>
+  <si>
+    <t>Sucralfate Tablets USP 1 gram</t>
+  </si>
+  <si>
+    <t>Company closure and discontinuation of quality activities.</t>
+  </si>
+  <si>
+    <t>Nostrum Laboratories, Inc.</t>
+  </si>
+  <si>
+    <t>YoCrunch®</t>
+  </si>
+  <si>
+    <t>Yogurt with topper</t>
+  </si>
+  <si>
+    <t>Potential presence of plastic pieces in the dome topper.</t>
+  </si>
+  <si>
+    <t>Danone U.S.</t>
+  </si>
+  <si>
+    <t>Lewis Bake Shop</t>
+  </si>
+  <si>
+    <t>Artisan Style 1/2 Loaf</t>
+  </si>
+  <si>
+    <t>Undeclared hazelnuts</t>
+  </si>
+  <si>
+    <t>Hartford Bakery, Inc.</t>
+  </si>
+  <si>
+    <t>07/10/2025</t>
+  </si>
+  <si>
+    <t>Emek</t>
+  </si>
+  <si>
+    <t>Spread Pistachio Cacao Cream with Kadayif</t>
+  </si>
+  <si>
+    <t>World Market</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>Ritz</t>
+  </si>
+  <si>
+    <t>Peanut butter cracker sandwiches</t>
+  </si>
+  <si>
+    <t>Mondelez Global LLC</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>Peeters and Aunt Mid’s</t>
+  </si>
+  <si>
+    <t>Fresh sliced and Cremini sliced mushrooms</t>
+  </si>
+  <si>
+    <t>Wiet Peeters Farm Products Limited</t>
+  </si>
+  <si>
+    <t>10/24/2024</t>
+  </si>
+  <si>
+    <t>Sprouts</t>
+  </si>
+  <si>
+    <t>Chicken Street Taco Meal Kit</t>
+  </si>
+  <si>
+    <t>Fresh Gourmet</t>
+  </si>
+  <si>
+    <t>Fresh Gourmet Tortilla Strips Santa Fe Style</t>
+  </si>
+  <si>
+    <t>Sugar Foods</t>
+  </si>
+  <si>
+    <t>07/13/2025</t>
+  </si>
+  <si>
+    <t>LLK TRADING INC.</t>
+  </si>
+  <si>
+    <t>Needle mushroom</t>
+  </si>
+  <si>
+    <t>07/18/2025</t>
+  </si>
+  <si>
+    <t>Nirwana Foods</t>
+  </si>
+  <si>
+    <t>Nirwana Foods LLC</t>
+  </si>
+  <si>
+    <t>07/21/2025</t>
+  </si>
+  <si>
+    <t>Jewel Osco</t>
+  </si>
+  <si>
+    <t>Tuna Salad Products</t>
+  </si>
+  <si>
+    <t>07/15/2025</t>
+  </si>
+  <si>
+    <t>Vials incorrectly labelled as Penicillin G Potassium for Injection contain Cefazolin for Injection</t>
+  </si>
+  <si>
+    <t>Sandoz, Inc.</t>
+  </si>
+  <si>
+    <t>ARAL SILVER VOBLA</t>
+  </si>
+  <si>
+    <t>EVISCERATE DRY SALTED VOBLA ARAL SILVER</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness – Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>KRASNIY OKTYABR INC. USA</t>
+  </si>
+  <si>
+    <t>07/17/2025</t>
+  </si>
+  <si>
+    <t>Alaris™ and BD Alaris™</t>
+  </si>
+  <si>
+    <t>Pump Modules</t>
+  </si>
+  <si>
+    <t>May have been serviced with previously recalled bezel kit assemblies</t>
+  </si>
+  <si>
+    <t>L'espoir</t>
+  </si>
+  <si>
+    <t>L’espoir and Drycapot cookies,</t>
+  </si>
+  <si>
+    <t>Undeclared milk and tree nuts (almonds and macadamia nuts)</t>
+  </si>
+  <si>
+    <t>Jalux Americas, Inc.(dba J.sweets)</t>
+  </si>
+  <si>
+    <t>06/30/2025</t>
+  </si>
+  <si>
+    <t>Semi-sweet Chocolate</t>
+  </si>
+  <si>
+    <t>Mellace Family Brands California, Inc.</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>Wangzhihe</t>
+  </si>
+  <si>
+    <t>Hot Pot Sauce</t>
+  </si>
+  <si>
+    <t>Undeclared allergen - peanut, soy, sesame, and wheat</t>
+  </si>
+  <si>
+    <t>Liaoning Cheng Da USA Inc.</t>
+  </si>
+  <si>
+    <t>03/13/2025</t>
+  </si>
+  <si>
+    <t>Levetiracetam in Sodium Chloride Injection</t>
+  </si>
+  <si>
+    <t>Mislabeling of infusion bag</t>
+  </si>
+  <si>
+    <t>Dr. Reddy’s Laboratories Ltd.</t>
+  </si>
+  <si>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>New Age International Inc.</t>
+  </si>
+  <si>
+    <t>Cipla</t>
+  </si>
+  <si>
+    <t>Albuterol Sulfate Inhalation Aerosol, 90 mcg (200 Metered Inhalation)</t>
+  </si>
+  <si>
+    <t>Failure to deliver the recommended dose</t>
+  </si>
+  <si>
+    <t>08/30/2024</t>
+  </si>
+  <si>
+    <t>Asli Fine Foods</t>
+  </si>
+  <si>
+    <t>Cinnamon powder</t>
+  </si>
+  <si>
+    <t>Contains Lead</t>
+  </si>
+  <si>
+    <t>05/24/2024</t>
+  </si>
+  <si>
+    <t>Pop a Nosh</t>
+  </si>
+  <si>
+    <t>Mixed Munch Regular and Honey BBQ</t>
+  </si>
+  <si>
+    <t>Undeclared allergen - wheat</t>
+  </si>
+  <si>
+    <t>AMB Food Inc</t>
+  </si>
+  <si>
+    <t>03/18/2025</t>
+  </si>
+  <si>
+    <t>Stouffer’s</t>
+  </si>
+  <si>
+    <t>Frozen meals</t>
+  </si>
+  <si>
+    <t>Potential Contaminant - Wood</t>
+  </si>
+  <si>
+    <t>Kaytee</t>
+  </si>
+  <si>
+    <t>Wild Bird Food Birders’ Blend</t>
+  </si>
+  <si>
+    <t>Potential Elevated Levels of Aflatoxin</t>
+  </si>
+  <si>
+    <t>Kaytee Products Inc.</t>
+  </si>
+  <si>
+    <t>02/03/2024</t>
+  </si>
+  <si>
+    <t>WEGMANS</t>
+  </si>
+  <si>
+    <t>Harissa hummus topped with harissa</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen-Sesame</t>
+  </si>
+  <si>
+    <t>Summer Fresh Salads Inc.</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>Product may be contaminated with elevated levels of lead and arsenic</t>
+  </si>
+  <si>
+    <t>Portex</t>
+  </si>
+  <si>
+    <t>Intubation Oral/Nasal Endotracheal Tubes</t>
+  </si>
+  <si>
+    <t>Diameter of Device Smaller than Expected</t>
+  </si>
+  <si>
+    <t>03/15/2025</t>
+  </si>
+  <si>
+    <t>Seabear</t>
+  </si>
+  <si>
+    <t>Alehouse Clam Chowder and Smoked Salmon Chowder</t>
+  </si>
+  <si>
+    <t>Potential contamination with Clostridium botulinum</t>
+  </si>
+  <si>
+    <t>Seabear Company</t>
+  </si>
+  <si>
+    <t>Jinga</t>
+  </si>
+  <si>
+    <t>Glass noodles with vegetables</t>
+  </si>
+  <si>
+    <t>HAR Maspeth Corp</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>Fresh &amp; Ready Foods, Fresh Take Crave Away, City Point Market Fresh Food to Go</t>
+  </si>
+  <si>
+    <t>Ready to eat sandwiches and snack items</t>
+  </si>
+  <si>
+    <t>Potential Listeria monocytogenes Contamination</t>
+  </si>
+  <si>
+    <t>Fresh &amp; Ready Foods LLC</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>Bonya</t>
+  </si>
+  <si>
+    <t>Low Fat Yogurt Parfaits</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Allergens, Yogurt/Yogurt Product</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen – Tree Nuts (almonds)</t>
+  </si>
+  <si>
+    <t>Knockroe Inc.</t>
+  </si>
+  <si>
+    <t>Savage Pet</t>
+  </si>
+  <si>
+    <t>Cat Food Chicken</t>
+  </si>
+  <si>
+    <t>11/02/2024</t>
+  </si>
+  <si>
+    <t>HH Fresh Trading</t>
+  </si>
+  <si>
+    <t>HH Fresh Trading Corp of California</t>
+  </si>
+  <si>
+    <t>Whole Foods Market</t>
+  </si>
+  <si>
+    <t>Organic Carrots &amp; Celery</t>
+  </si>
+  <si>
+    <t>Madeline’s Pâtisserie</t>
+  </si>
+  <si>
+    <t>Croissants and Croissant Buns</t>
+  </si>
+  <si>
+    <t>Undeclared allergen - wheat.</t>
+  </si>
+  <si>
+    <t>Element 112, LLC dba Madeline’s Pâtisserie</t>
+  </si>
+  <si>
+    <t>05/29/2025</t>
+  </si>
+  <si>
+    <t>Kings, Isabelle’s Kitchen Inc., Maple Avenue Foods</t>
+  </si>
+  <si>
+    <t>Salads containing fresh cucumbers.</t>
+  </si>
+  <si>
+    <t>Isabelle’s Kitchen, Inc.</t>
+  </si>
+  <si>
+    <t>Shore Lunch</t>
+  </si>
+  <si>
+    <t>Breading and Batter Mix</t>
+  </si>
+  <si>
+    <t>Presence of Undeclared Milk</t>
+  </si>
+  <si>
+    <t>Homegrown Family Foods</t>
+  </si>
+  <si>
+    <t>04/29/2025</t>
+  </si>
+  <si>
+    <t>Health Fixer</t>
+  </si>
+  <si>
+    <t>Male Enhancement Dietary Supplements</t>
+  </si>
+  <si>
+    <t>Undeclared Chloropretadalafil, Propoxyphenylsildenafil, Sildenafil</t>
+  </si>
+  <si>
+    <t>Sesame Miso Salad with Salmon</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>Ankimo</t>
+  </si>
+  <si>
+    <t>JJWV Marketing Corporation</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>Ray &amp; Mascari Inc.</t>
+  </si>
+  <si>
+    <t>Ray &amp; Mascari Inc</t>
+  </si>
+  <si>
+    <t>03/27/2025</t>
+  </si>
+  <si>
+    <t>Cantina Traditional Yellow Corn Tortilla Chips</t>
+  </si>
+  <si>
+    <t>CFS Cromer Food Services, Inc.</t>
+  </si>
+  <si>
+    <t>Chicken salad on white bread sandwich</t>
+  </si>
+  <si>
+    <t>Cromer Food Services, Inc.</t>
+  </si>
+  <si>
+    <t>04/10/2025</t>
+  </si>
+  <si>
+    <t>Celery Sticks</t>
+  </si>
+  <si>
+    <t>Duda Farm Fresh Foods, Inc.</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>Puppy Mix and Kitten Mix</t>
+  </si>
+  <si>
+    <t>Salmonella &amp; Listeria contamination.</t>
+  </si>
+  <si>
+    <t>Little Leaf Farms</t>
+  </si>
+  <si>
+    <t>Southwest Salad Kits</t>
+  </si>
+  <si>
+    <t>Undeclared fish and wheat allergen</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>Rugby</t>
+  </si>
+  <si>
+    <t>OTC Ophthalmic Sterile Drops</t>
+  </si>
+  <si>
+    <t>Insanitary manufacturing conditions</t>
+  </si>
+  <si>
+    <t>The Harvard Drug Group, LLC dba Major Pharmaceutical and Rugby Laboratories</t>
+  </si>
+  <si>
+    <t>04/16/2025</t>
+  </si>
+  <si>
+    <t>Dorado Nutrition/Space Garden</t>
+  </si>
+  <si>
+    <t>Spermidine/Spermidin</t>
+  </si>
+  <si>
+    <t>Supplement Manufacturing Partners, Inc.</t>
+  </si>
+  <si>
+    <t>Dexased™ and Dexmedvet™</t>
+  </si>
+  <si>
+    <t>Dexmedetomidine Hydrochloride Injection 0.5 mg/mL</t>
+  </si>
+  <si>
+    <t>Presence of particulate matter</t>
+  </si>
+  <si>
+    <t>Cronus Pharma LLC</t>
+  </si>
+  <si>
+    <t>04/26/2025</t>
+  </si>
+  <si>
+    <t>Mauna Loa</t>
+  </si>
+  <si>
+    <t>Dark Chocolate Covered Macadamias</t>
+  </si>
+  <si>
+    <t>Undeclared cashew, almond</t>
+  </si>
+  <si>
+    <t>Mauna Loa Macadamia Nut Company LLC</t>
+  </si>
+  <si>
+    <t>08/28/2025</t>
+  </si>
+  <si>
+    <t>Aqua Star</t>
+  </si>
+  <si>
+    <t>Cocktail Shrimp</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Contaminants, Shellfish</t>
+  </si>
+  <si>
+    <t>Potential Contaminant – cesium-137 (Cs-137)</t>
+  </si>
+  <si>
+    <t>Aquastar Corp</t>
+  </si>
+  <si>
+    <t>08/27/2025</t>
+  </si>
+  <si>
+    <t>Country Eggs, NIJIYA, GOLDEN YOLK</t>
+  </si>
+  <si>
+    <t>Large Brown Cage Free Eggs</t>
+  </si>
+  <si>
+    <t>Country Eggs, LLC</t>
+  </si>
+  <si>
+    <t>06/08/2022</t>
+  </si>
+  <si>
+    <t>Major</t>
+  </si>
+  <si>
+    <t>Milk of Magnesia, Magnisium Hydroxide/Aluminum Hydroxide/Simethicone Oral Suspension</t>
+  </si>
+  <si>
+    <t>Due to microbial contamination</t>
+  </si>
+  <si>
+    <t>Plastikon Healthcare, LLC</t>
+  </si>
+  <si>
+    <t>08/22/2022</t>
+  </si>
+  <si>
+    <t>Propofol Injection Emulsion, USP</t>
+  </si>
+  <si>
+    <t>Potential presence of visible particulate</t>
+  </si>
+  <si>
+    <t>Hospira, Inc., a Pfizer Company</t>
+  </si>
+  <si>
+    <t>Eagle Produce, LLC</t>
+  </si>
+  <si>
+    <t>07/26/2025</t>
+  </si>
+  <si>
+    <t>La Michoacana, Helados Mexico</t>
+  </si>
+  <si>
+    <t>Ice cream products</t>
+  </si>
+  <si>
+    <t>03/27/2024</t>
+  </si>
+  <si>
+    <t>Vancomycin Hydrochloride for Oral Solution, USP, 250 mg/5mL</t>
+  </si>
+  <si>
+    <t>Super potent due to bottles being overfilled</t>
+  </si>
+  <si>
+    <t>Amneal Pharmaceuticals, LLC.</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>t:slim X2 insulin pumps</t>
+  </si>
+  <si>
+    <t>Potential speaker-related issue that can trigger an error resulting in a discontinuation of insulin delivery</t>
+  </si>
+  <si>
+    <t>50% Less Salt Roasted &amp; Salted Whole Cashews</t>
+  </si>
+  <si>
+    <t>Wenders LLC</t>
+  </si>
+  <si>
+    <t>08/19/2025</t>
+  </si>
+  <si>
+    <t>B. Braun</t>
+  </si>
+  <si>
+    <t>Lactated Ringer’s Injection USP 1000 mL/0.9% Sodium Chloride Injection USP 1000 mL</t>
+  </si>
+  <si>
+    <t>Due to the presence of particulate matter.</t>
+  </si>
+  <si>
+    <t>B. Braun Medical, Inc.</t>
+  </si>
+  <si>
+    <t>07/28/2025</t>
+  </si>
+  <si>
+    <t>Randalls, Albertsons, Tom Thumb</t>
+  </si>
+  <si>
+    <t>Additional Tuna Salad products</t>
+  </si>
+  <si>
+    <t>Albertsons</t>
+  </si>
+  <si>
+    <t>Randalls, Albertsons</t>
+  </si>
+  <si>
+    <t>Tuna Salad products</t>
+  </si>
+  <si>
+    <t>Hillside Orchard Farms</t>
+  </si>
+  <si>
+    <t>Fruit Bread and Fritters</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen – Egg</t>
+  </si>
+  <si>
+    <t>07/31/2025</t>
+  </si>
+  <si>
+    <t>Member’s Mark</t>
+  </si>
+  <si>
+    <t>Freeze dried fruit</t>
+  </si>
+  <si>
+    <t>Doehler Dry Ingredient Solutions, LLC</t>
+  </si>
+  <si>
+    <t>07/30/2025</t>
+  </si>
+  <si>
+    <t>High Noon, Celsius</t>
+  </si>
+  <si>
+    <t>Energy Drink</t>
+  </si>
+  <si>
+    <t>Cans contain alcohol</t>
+  </si>
+  <si>
+    <t>High Noon</t>
+  </si>
+  <si>
+    <t>Clover Valley</t>
+  </si>
+  <si>
+    <t>Instant coffee</t>
+  </si>
+  <si>
+    <t>Dollar General Corporation</t>
+  </si>
+  <si>
+    <t>12/27/2022</t>
+  </si>
+  <si>
+    <t>After Burn® Cream and First Aid Kits containing After Burn Cream</t>
+  </si>
+  <si>
+    <t>Product is contaminated with Bacillus licheniformis and Bacillus sonorensis.</t>
+  </si>
+  <si>
+    <t>GFA Production</t>
+  </si>
+  <si>
+    <t>05/25/2024</t>
+  </si>
+  <si>
+    <t>Crecelac and Farmalac</t>
+  </si>
+  <si>
+    <t>Infant Formula</t>
+  </si>
+  <si>
+    <t>Food Compliance Programs – Baby Formula</t>
+  </si>
+  <si>
+    <t>Wegmans Food Markets</t>
+  </si>
+  <si>
+    <t>Asian Sesame Salad with Chicken &amp; Asian Dressing</t>
+  </si>
+  <si>
+    <t>10/23/2024</t>
+  </si>
+  <si>
+    <t>Frozen toaster waffles, Belgian waffles and pancakes</t>
+  </si>
+  <si>
+    <t>TreeHouse Foods, Inc.</t>
+  </si>
+  <si>
+    <t>Due to potential safety and performance concerns</t>
+  </si>
+  <si>
+    <t>Due to potential safety and performance concerns.</t>
+  </si>
+  <si>
+    <t>06/25/2025</t>
+  </si>
+  <si>
+    <t>Kilwins</t>
+  </si>
+  <si>
+    <t>Mocha Truffles</t>
+  </si>
+  <si>
+    <t>Undeclared pecans</t>
+  </si>
+  <si>
+    <t>Kilwins Quality Confections, LLC</t>
+  </si>
+  <si>
+    <t>DermaRite</t>
+  </si>
+  <si>
+    <t>Hand Sanitizers, Cleansers, Skin Protectants, Deodorant</t>
+  </si>
+  <si>
+    <t>Device &amp; Drug Safety - Potential Burkholderia cepacian contamination</t>
+  </si>
+  <si>
+    <t>DermaRite Industries</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>DermaKleen, Dermasarra, Kleenfoam, and Perigiene</t>
+  </si>
+  <si>
+    <t>OTC antiseptic lotion soaps, external analgesics, antimicrobial foam soaps, and antiseptic cleansers</t>
+  </si>
+  <si>
+    <t>Contamination with Burkholderia cepacia</t>
+  </si>
+  <si>
+    <t>DermaRite Industries, LL</t>
+  </si>
+  <si>
+    <t>Kroger</t>
+  </si>
+  <si>
+    <t>Mercado Frozen Cooked Shrimp</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>Red Bliss Potato Salad</t>
+  </si>
+  <si>
+    <t>08/29/2025</t>
+  </si>
+  <si>
+    <t>Unichem Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Cyclobenzaprine Hydrochloride Tablets USP 10 mg</t>
+  </si>
+  <si>
+    <t>Device &amp; Drug Safety – Mislabel</t>
+  </si>
+  <si>
+    <t>09/17/2025</t>
+  </si>
+  <si>
+    <t>Haifa</t>
+  </si>
+  <si>
+    <t>Cold Smoked Salmon and Cold Smoked Seabass</t>
+  </si>
+  <si>
+    <t>Haifa Smoked Fish</t>
+  </si>
+  <si>
+    <t>09/21/2025</t>
+  </si>
+  <si>
+    <t>Kroger, Kroger Mercado, AquaStar</t>
+  </si>
+  <si>
+    <t>Raw Shrimp, Cooked Shrimp, Shrimp Skewers</t>
+  </si>
+  <si>
+    <t>Due to possible radionuclide (Cesium-137) contamination</t>
+  </si>
+  <si>
+    <t>09/23/2025</t>
+  </si>
+  <si>
+    <t>Sprout Organics</t>
+  </si>
+  <si>
+    <t>Sweet Potato Apple and Spinach, 3.5-ounce pouch</t>
+  </si>
+  <si>
+    <t>09/16/2025</t>
+  </si>
+  <si>
+    <t>Product may contain elevated levels of lead</t>
+  </si>
+  <si>
+    <t>08/21/2025</t>
+  </si>
+  <si>
+    <t>Sand Bar/Arctic Shores/Best Yet/Great American/First Street</t>
+  </si>
+  <si>
+    <t>Frozen shrimp</t>
+  </si>
+  <si>
+    <t>Due to possible radionuclide (Cesium-137) contamination.</t>
+  </si>
+  <si>
+    <t>Southwind Foods, LLC.</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>TRUE METRIX</t>
+  </si>
+  <si>
+    <t>Blood Glucose Meters</t>
+  </si>
+  <si>
+    <t>Potential for defective LCD displays that can affect product performance</t>
+  </si>
+  <si>
+    <t>Trividia Health, Inc.</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>Fusia Asian Inspirations</t>
+  </si>
+  <si>
+    <t>Veggie Spring Rolls</t>
+  </si>
+  <si>
+    <t>Undeclared shrimp allergen</t>
+  </si>
+  <si>
+    <t>TAI FOONG USA</t>
+  </si>
+  <si>
+    <t>Durra</t>
+  </si>
+  <si>
+    <t>Eureka Inc.</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Signature</t>
+  </si>
+  <si>
+    <t>Product may be contaminated with Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>09/30/2025</t>
+  </si>
+  <si>
+    <t>Bowtie Pasta Salads and Meals</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Scott &amp; Jon's</t>
+  </si>
+  <si>
+    <t>Shrimp Scampi with Linguini</t>
+  </si>
+  <si>
+    <t>Demers Food Group</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>Nature’s Own</t>
+  </si>
+  <si>
+    <t>Pet Chews Bully Bites Treats</t>
+  </si>
+  <si>
+    <t>Potential Foodborne illness - Salmonella</t>
+  </si>
+  <si>
+    <t>Best Buy Bones, Inc.</t>
+  </si>
+  <si>
+    <t>Giant Eagle</t>
+  </si>
+  <si>
+    <t>Smoked Mozzarella Pasta Salad</t>
+  </si>
+  <si>
+    <t>Potential listeria monocytogenes contamination</t>
+  </si>
+  <si>
+    <t>Giant Eagle, Inc.</t>
+  </si>
+  <si>
+    <t>09/25/2025</t>
+  </si>
+  <si>
+    <t>AquaStar</t>
+  </si>
+  <si>
+    <t>Shrimp Skewers, Raw Peeled Tail-on</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness - possible radionuclide (Cesium-137) contamination</t>
+  </si>
+  <si>
+    <t>Goot Essa</t>
+  </si>
+  <si>
+    <t>Der Mutterschaf Cheese</t>
+  </si>
+  <si>
+    <t>Goot Essa LLC</t>
+  </si>
+  <si>
+    <t>09/27/2025</t>
+  </si>
+  <si>
+    <t>G&amp;L Food</t>
+  </si>
+  <si>
+    <t>Dried Bean Curd</t>
+  </si>
+  <si>
+    <t>Undeclared wheat allergen</t>
+  </si>
+  <si>
+    <t>Gansu Zhaofeng Agricultural Development Co., Ltd.</t>
+  </si>
+  <si>
+    <t>09/26/2025</t>
+  </si>
+  <si>
+    <t>Wise Wife</t>
+  </si>
+  <si>
+    <t>Potential to be contaminated with elevated levels of lead</t>
+  </si>
+  <si>
+    <t>SLR Food Distribution</t>
+  </si>
+  <si>
+    <t>09/29/2025</t>
+  </si>
+  <si>
+    <t>Tru Fru</t>
+  </si>
+  <si>
+    <t>Freeze Dried Fruit snacks</t>
+  </si>
+  <si>
+    <t>Due to potential presence of metal in the product.</t>
+  </si>
+  <si>
+    <t>Georgia Nut Company</t>
+  </si>
+  <si>
+    <t>Wholesale Produce Supply, LLC.</t>
+  </si>
+  <si>
+    <t>Fresh Cut Cantaloupe</t>
+  </si>
+  <si>
+    <t>Sea Port</t>
+  </si>
+  <si>
+    <t>Raw Frozen Easy Peel White Shrimp Jumbo size 16/20</t>
+  </si>
+  <si>
+    <t>Product May Have Become Contaminated with Cesium-137 (Cs-137)</t>
+  </si>
+  <si>
+    <t>Sea Port Products Corp</t>
+  </si>
+  <si>
+    <t>04/28/2023</t>
+  </si>
+  <si>
+    <t>Gold Medal</t>
+  </si>
+  <si>
+    <t>All Purpose Flour, bleached and unbleached</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Bakery Product/Mix</t>
+  </si>
+  <si>
+    <t>General Mills</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>Cookies</t>
+  </si>
+  <si>
+    <t>Undeclared almonds, sesame, Red 40, Red 3, Blue 1, Yellow 5, Red 40, Yellow 6</t>
+  </si>
+  <si>
+    <t>Gina Marie Bakery</t>
+  </si>
+  <si>
+    <t>07/16/2025</t>
+  </si>
+  <si>
+    <t>Deep</t>
+  </si>
+  <si>
+    <t>Sprouted Moong (sprouted mung beans)</t>
+  </si>
+  <si>
+    <t>CHETAK  LLC GROUP</t>
+  </si>
+  <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>Goodles</t>
+  </si>
+  <si>
+    <t>Flavored pasta</t>
+  </si>
+  <si>
+    <t>Undeclared milk and cashews</t>
+  </si>
+  <si>
+    <t>Gooder Foods, Inc</t>
+  </si>
+  <si>
+    <t>08/18/2025</t>
+  </si>
+  <si>
+    <t>Middlefield Original Cheese Co-op/Copia Collective/Farmers Cheese</t>
+  </si>
+  <si>
+    <t>Cheese</t>
+  </si>
+  <si>
+    <t>Middlefield Original Cheese Co-op</t>
+  </si>
+  <si>
+    <t>09/08/2025</t>
+  </si>
+  <si>
+    <t>Middlefield Original Cheese Co-op, Sunrise Creamery</t>
+  </si>
+  <si>
+    <t>Potential contamination with-Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>KVK Tech</t>
+  </si>
+  <si>
+    <t>Betaxolol Tablets, USP</t>
+  </si>
+  <si>
+    <t>Potential Presence of Oxycodone HCl tablet</t>
+  </si>
+  <si>
+    <t>KVK-Tech, Inc.</t>
+  </si>
+  <si>
+    <t>03/29/2023</t>
+  </si>
+  <si>
+    <t>Worcester Sauce; Chuno Sauce</t>
+  </si>
+  <si>
+    <t>North American Food Distributing Company, Inc.</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>Spectrum</t>
+  </si>
+  <si>
+    <t>Epinephrine bulk API</t>
+  </si>
+  <si>
+    <t>Product discoloration</t>
+  </si>
+  <si>
+    <t>Spectrum Laboratory Products Inc.</t>
+  </si>
+  <si>
+    <t>12/13/2021</t>
+  </si>
+  <si>
+    <t>Howling Cow</t>
+  </si>
+  <si>
+    <t>Howling Cow Butter Almond Ice Cream Pints</t>
+  </si>
+  <si>
+    <t>Undeclared Soy, Wheat</t>
+  </si>
+  <si>
+    <t>Maryland &amp; Virginia Milk Producers Cooperative Association</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>Bikano</t>
+  </si>
+  <si>
+    <t>Moong Dal, Crunchy Green Gram</t>
+  </si>
+  <si>
+    <t>Thal Golden Spices Inc.</t>
+  </si>
+  <si>
+    <t>09/15/2025</t>
+  </si>
+  <si>
+    <t>BD Alaris</t>
+  </si>
+  <si>
+    <t>BD Alaris Pump Module model 8100 used with a subset of compatible pump infusion sets</t>
+  </si>
+  <si>
+    <t>Pump performance variations compared to the performance described in the user manual could impact infusion delivery</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>G.Nutt</t>
+  </si>
+  <si>
+    <t>Vanilla G.Nutt Ice Cream</t>
+  </si>
+  <si>
+    <t>Undeclared almond allergen</t>
+  </si>
+  <si>
+    <t>Ice Cream Factory</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>African Food on Wheels Inc.</t>
+  </si>
+  <si>
+    <t>Oven Dried Fish (Scomberomorus cavalla)</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>Moonlight/Kroger</t>
+  </si>
+  <si>
+    <t>Yellow and white peaches</t>
+  </si>
+  <si>
+    <t>Moonlight Companies</t>
+  </si>
+  <si>
+    <t>07/23/2025</t>
+  </si>
+  <si>
+    <t>Parashore</t>
+  </si>
+  <si>
+    <t>Canned Sliced Pears</t>
+  </si>
+  <si>
+    <t>Potential Metal Contaminant – Lead and Cadmium</t>
+  </si>
+  <si>
+    <t>WW Industrial Group</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Endico</t>
+  </si>
+  <si>
+    <t>Frozen Peas and Carrots, Mixed Vegetables</t>
+  </si>
+  <si>
+    <t>Endico Potatoes Inc.</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>Friendly’s</t>
+  </si>
+  <si>
+    <t>Cookies and Cream Ice Cream</t>
+  </si>
+  <si>
+    <t>Undeclared wheat and soy allergens</t>
+  </si>
+  <si>
+    <t>DFA Dairy Brands, LLC</t>
+  </si>
+  <si>
+    <t>09/20/2025</t>
+  </si>
+  <si>
+    <t>Ahi Tuna Wasabi Poke</t>
+  </si>
+  <si>
+    <t>Product has the potential to be contaminated with Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Western United Fish Company dba Annasea Foods Group</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>10/17/2025</t>
+  </si>
+  <si>
+    <t>Rich &amp; Creamy Vanilla Ice Cream</t>
+  </si>
+  <si>
+    <t>May contain undeclared egg allergen</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>Raw Bistro</t>
+  </si>
+  <si>
+    <t>Frozen Beef Dog Food</t>
+  </si>
+  <si>
+    <t>Raw Bistro Pet Fare</t>
+  </si>
+  <si>
+    <t>Chocolate candy with nuts.</t>
+  </si>
+  <si>
+    <t>Due to a mislabeled allergen, cashews</t>
+  </si>
+  <si>
+    <t>Abdallah Inc.</t>
+  </si>
+  <si>
+    <t>08/22/2025</t>
+  </si>
+  <si>
+    <t>Blue Bell</t>
+  </si>
+  <si>
+    <t>Ice Cream</t>
+  </si>
+  <si>
+    <t>Undeclared almond, walnut, and pecan</t>
+  </si>
+  <si>
+    <t>Blue Bell Creameries, L.P.</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>Fresh Express &amp; Publix</t>
+  </si>
+  <si>
+    <t>Salad Kits</t>
+  </si>
+  <si>
+    <t>12/18/2025</t>
+  </si>
+  <si>
+    <t>Single use ligating device</t>
+  </si>
+  <si>
+    <t>PolyLoop device may fail to detach as expected and become anchored to patient anatomy</t>
+  </si>
+  <si>
+    <t>08/14/2025</t>
+  </si>
+  <si>
+    <t>Brie Royal Faucon</t>
+  </si>
+  <si>
+    <t>Brie Royal Faucon Cheese</t>
+  </si>
+  <si>
+    <t>Fromi USA</t>
+  </si>
+  <si>
+    <t>12/22/2025</t>
+  </si>
+  <si>
+    <t>Virgo</t>
+  </si>
+  <si>
+    <t>Rheumacare Capsules</t>
+  </si>
+  <si>
+    <t>Handelnine Global Limited d/b/a Navafresh</t>
+  </si>
+  <si>
+    <t>12/23/2025</t>
+  </si>
+  <si>
+    <t>Willy Pete’s Chocolates</t>
+  </si>
+  <si>
+    <t>Almond Despair chocolate bar</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen - Almond</t>
+  </si>
+  <si>
+    <t>Willy Pete’s Chocolate Company LLC</t>
+  </si>
+  <si>
+    <t>Atwater's</t>
+  </si>
+  <si>
+    <t>Cookie tins</t>
+  </si>
+  <si>
+    <t>Undeclared tree nut allergens, almonds, pecans, and walnuts.</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Newway Import</t>
+  </si>
+  <si>
+    <t>Preserved mustard in soybean oil</t>
+  </si>
+  <si>
+    <t>Newway Import Inc.</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Grandma Belle’s</t>
+  </si>
+  <si>
+    <t>Tomato Basil Soup</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Undeclared Milk</t>
+  </si>
+  <si>
+    <t>Lil’ Turtles</t>
+  </si>
+  <si>
+    <t>Lucky Foods</t>
+  </si>
+  <si>
+    <t>Lucky Foods brand Cinnamon Powder 40g, best before date 15.09.2027, packaged in a vacuum or modified atmosphere 40g pouch with a brown label</t>
+  </si>
+  <si>
+    <t>TBC Distribution Corporate</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>Jhal Chanachur food treats</t>
+  </si>
+  <si>
+    <t>May contain undeclared peanut allergen</t>
+  </si>
+  <si>
+    <t>South Asian Food Inc</t>
+  </si>
+  <si>
+    <t>Town Food Service Equipment Co.</t>
+  </si>
+  <si>
+    <t>4 sizes of aluminum saucepans with capacities ranging from 1 quart to 3 quarts</t>
+  </si>
+  <si>
+    <t>Aluminum saucepans recalled because they have the potential to be contaminated with lead (Pb) which may leach into food.</t>
+  </si>
+  <si>
+    <t>Town Food Service Equipment Co., Inc.</t>
+  </si>
+  <si>
+    <t>12/15/2025</t>
+  </si>
+  <si>
+    <t>Decorated pound cakes</t>
+  </si>
+  <si>
+    <t>Undeclared soy</t>
+  </si>
+  <si>
+    <t>Ukrop;s Homestyle Foods, LLC</t>
+  </si>
+  <si>
+    <t>01/12/2026</t>
+  </si>
+  <si>
+    <t>Karison</t>
+  </si>
+  <si>
+    <t>Panjiri, pinni, and laddoo</t>
+  </si>
+  <si>
+    <t>Karison Foods &amp; Snacks Inc</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>Haagen-Dazs</t>
+  </si>
+  <si>
+    <t>Ice Cream Bars</t>
+  </si>
+  <si>
+    <t>May contain undeclared wheat</t>
+  </si>
+  <si>
+    <t>Dreyer’s Grand Ice Cream, Inc.</t>
+  </si>
+  <si>
+    <t>Marabou</t>
+  </si>
+  <si>
+    <t>Sea Salt chocolate bar</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen-Undeclared Almond, Wheat and nuts</t>
+  </si>
+  <si>
+    <t>BONBON - A SWEDISH CANDY CO.</t>
+  </si>
+  <si>
+    <t>Hofood99 Inc.</t>
+  </si>
+  <si>
+    <t>10/28/2025</t>
+  </si>
+  <si>
+    <t>Hampton Farms</t>
+  </si>
+  <si>
+    <t>Mixed Nuts</t>
+  </si>
+  <si>
+    <t>Cheeses</t>
+  </si>
+  <si>
+    <t>Wegmans New York</t>
+  </si>
+  <si>
+    <t>Martin’s and Giant/Casa Mamita</t>
+  </si>
+  <si>
+    <t>Taco Dinner Kits</t>
+  </si>
+  <si>
+    <t>May contain undeclared milk.</t>
+  </si>
+  <si>
+    <t>Teasdale Foods, Inc.</t>
+  </si>
+  <si>
+    <t>Purity Products</t>
+  </si>
+  <si>
+    <t>Dietary Supplement for bladder support</t>
+  </si>
+  <si>
+    <t>Potential contamination with Escherichia coli O7:K1 and 1303</t>
+  </si>
+  <si>
+    <t>Dwater</t>
+  </si>
+  <si>
+    <t>11/20/2025</t>
+  </si>
+  <si>
+    <t>Prime Food</t>
+  </si>
+  <si>
+    <t>Lava Buns</t>
+  </si>
+  <si>
+    <t>Prime Food Processing LLC</t>
+  </si>
+  <si>
+    <t>11/19/2025</t>
+  </si>
+  <si>
+    <t>Majestic Chef Pan</t>
+  </si>
+  <si>
+    <t>Milk Pan 24cm</t>
+  </si>
+  <si>
+    <t>Product has the potential to be contaminated with significant levels of lead (Pb) which may leach into food</t>
+  </si>
+  <si>
+    <t>SHATA TRADERS INC</t>
+  </si>
+  <si>
+    <t>Foodynamics</t>
+  </si>
+  <si>
+    <t>Freeze Dried Pet Treats</t>
+  </si>
+  <si>
+    <t>Kenz Henz</t>
+  </si>
+  <si>
+    <t>Grade AA Large Pasture Raised Eggs</t>
+  </si>
+  <si>
+    <t>Haetae</t>
+  </si>
+  <si>
+    <t>Haitai, Inc</t>
+  </si>
+  <si>
+    <t>Nat’s Nuts</t>
+  </si>
+  <si>
+    <t>Cinnamon Whiskey Pecans</t>
+  </si>
+  <si>
+    <t>Sheehan Brothers Vending</t>
+  </si>
+  <si>
+    <t>Cheeseburgers, Spicy Chicken Sandwich, Italian Mini Subs, Pepperoni Pizza Sub, Chili Cheese Coney and BBQ Riblet w/coleslaw</t>
+  </si>
+  <si>
+    <t>11/18/2025</t>
+  </si>
+  <si>
+    <t>Jeni’s</t>
+  </si>
+  <si>
+    <t>Passion Fruit Dreamsicle Ice Cream Bars</t>
+  </si>
+  <si>
+    <t>Undeclared allergen - soy, wheat.</t>
+  </si>
+  <si>
+    <t>Jeni’s Splendid Ice Cream</t>
+  </si>
+  <si>
+    <t>Tops</t>
+  </si>
+  <si>
+    <t>Mixed Fruit Jam and Strawberry Jam</t>
+  </si>
+  <si>
+    <t>Undeclared Carmoisine</t>
+  </si>
+  <si>
+    <t>MANGALM LLC</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>Whole Nutrition Infant formula 24 oz cans and 0.6oz packets</t>
+  </si>
+  <si>
+    <t>ByHeart Inc.</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>Fresenius Kabi</t>
+  </si>
+  <si>
+    <t>Famotidine Injection, USP 20 mg per 2 mL</t>
+  </si>
+  <si>
+    <t>Out-of-specification endotoxin results</t>
+  </si>
+  <si>
+    <t>Fresenius Kabi USA, LLC</t>
+  </si>
+  <si>
+    <t>Blue Oven Bakery, Inc.</t>
+  </si>
+  <si>
+    <t>English muffin</t>
+  </si>
+  <si>
+    <t>Clonazepam Orally Disintegrating Tablets, USP (C-IV)</t>
+  </si>
+  <si>
+    <t>05/07/2019</t>
+  </si>
+  <si>
+    <t>THE BEAST</t>
+  </si>
+  <si>
+    <t>THE BEAST capsules</t>
+  </si>
+  <si>
+    <t>Dietary Supplements, Nutritional Supplement</t>
+  </si>
+  <si>
+    <t>Contains undeclared sildenafil</t>
+  </si>
+  <si>
+    <t>STIFF BOY, LLC</t>
+  </si>
+  <si>
+    <t>10/27/2025</t>
+  </si>
+  <si>
+    <t>Twin Sisters Creamery</t>
+  </si>
+  <si>
+    <t>Whatcom Blue and Farmhouse cheese products</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness - Shiga toxin-producing Escherichia coli (STEC) and Escherichia coli O103</t>
+  </si>
+  <si>
+    <t>Peterson Company</t>
+  </si>
+  <si>
+    <t>Whatcom Blue, Farmhouse, Peppercorn and Mustard Seed cheese products</t>
+  </si>
+  <si>
+    <t>Twin Sisters Creamery, Inc.</t>
+  </si>
+  <si>
+    <t>Deli Express</t>
+  </si>
+  <si>
+    <t>BBQ Pulled Pork Sandwich</t>
+  </si>
+  <si>
+    <t>Due to the potential presence of foreign particles (plastic).</t>
+  </si>
+  <si>
+    <t>E. A. Sween Company</t>
+  </si>
+  <si>
+    <t>10/31/2025</t>
+  </si>
+  <si>
+    <t>Monarch Premium</t>
+  </si>
+  <si>
+    <t>Bali Gold, Red Bali, Green Maeng Da, and White Elephant Kratom powder</t>
+  </si>
+  <si>
+    <t>Vanguard Enterprises, LLC. DBA Bedrock MFG</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>First &amp; Last</t>
+  </si>
+  <si>
+    <t>Marinara Sauce, Puttanesca Sauce, and Meat Flavored Pasta Sauce</t>
+  </si>
+  <si>
+    <t>Potential for Clostridium botulinum hazard as the product is manufactured without an approved schedule</t>
+  </si>
+  <si>
+    <t>First and Last Bakery LLC</t>
+  </si>
+  <si>
+    <t>Cabot Creamery</t>
+  </si>
+  <si>
+    <t>Sea Salt Caramel Cheddar Popcorn</t>
+  </si>
+  <si>
+    <t>Due to presence of undeclared peanuts</t>
+  </si>
+  <si>
+    <t>Jody's Inc.</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>Whole Nutrition Infant formula</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Africa Imports</t>
+  </si>
+  <si>
+    <t>Organic Moringa Leaf Powder</t>
+  </si>
+  <si>
+    <t>12/10/2025</t>
+  </si>
+  <si>
+    <t>Monster cookies</t>
+  </si>
+  <si>
+    <t>May contain undeclared peanut, egg, and soy allergens</t>
+  </si>
+  <si>
+    <t>ReBoost</t>
+  </si>
+  <si>
+    <t>Nasal spray, 0.68 fl oz</t>
+  </si>
+  <si>
+    <t>Product has been found to contain yeast/mold and microbial contamination with one species identified as Achromobacter, at levels above specifications.</t>
+  </si>
+  <si>
+    <t>MediNatura New Mexico Inc.</t>
+  </si>
+  <si>
+    <t>Meal Simple</t>
+  </si>
+  <si>
+    <t>Red Lentil Dal Soup</t>
+  </si>
+  <si>
+    <t>May contain undeclared milk allergens</t>
+  </si>
+  <si>
+    <t>Bakkavor USA</t>
+  </si>
+  <si>
+    <t>Nutrena® Country Feeds®</t>
+  </si>
+  <si>
+    <t>Nutrena® Country Feeds® Cracked Corn for livestock, 50 lb. bag</t>
+  </si>
+  <si>
+    <t>Product may contain aflatoxin levels that exceed the Food and Drug Administration (FDA) action level for immature animals, wildlife, equines, small ruminants, and dairy animals.</t>
+  </si>
+  <si>
+    <t>Cargill Animal Nutrition &amp; Health</t>
+  </si>
+  <si>
+    <t>12/16/2025</t>
+  </si>
+  <si>
+    <t>MR7 Super 700000</t>
+  </si>
+  <si>
+    <t>Dietary supplement for male enhancement</t>
+  </si>
+  <si>
+    <t>StuffbyNainax LLC</t>
+  </si>
+  <si>
+    <t>ReBoost, ClearLife</t>
+  </si>
+  <si>
+    <t>Gregory's Foods</t>
+  </si>
+  <si>
+    <t>Bag Full of Cookies White Chocolate Macadamia Nut Frozen Cookie Dough</t>
+  </si>
+  <si>
+    <t>Gregory's Foods, Inc.</t>
+  </si>
+  <si>
+    <t>12/19/2025</t>
+  </si>
+  <si>
+    <t>Market 32 and Waterfront Bistro</t>
+  </si>
+  <si>
+    <t>Frozen Raw Shrimp</t>
+  </si>
+  <si>
+    <t>Product may have been prepared, packed, or held under conditions whereby they may have become exposed to very low levels of cesium-137 (Cs-137)</t>
+  </si>
+  <si>
+    <t>Direct Source Seafood LLC</t>
+  </si>
+  <si>
+    <t>Gilead</t>
+  </si>
+  <si>
+    <t>Veklury (remdesivir) for Injection</t>
+  </si>
+  <si>
+    <t>Due to Presence of Glass Particle</t>
+  </si>
+  <si>
+    <t>Gilead Sciences, Inc.</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Klong Kone</t>
+  </si>
+  <si>
+    <t>Klong Kone Shrimp Paste</t>
+  </si>
+  <si>
+    <t>Gusto Group Inc.</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>Silintan</t>
+  </si>
+  <si>
+    <t>Dietary supplement capsules marketed for relief of joint and body aches</t>
+  </si>
+  <si>
+    <t>Unapproved new drug found to contain undeclared meloxicam</t>
+  </si>
+  <si>
+    <t>Anthony Trinh, 123Herbals LLC</t>
+  </si>
+  <si>
+    <t>HerbsForever LLC</t>
+  </si>
+  <si>
+    <t>Gastro Care capsule and Hingwastika powder and capsule dietary supplements</t>
+  </si>
+  <si>
+    <t>Modern Warrior</t>
+  </si>
+  <si>
+    <t>Dietary supplement capsules marketed for metabolism moosting, improving brain function, and reducing cravings</t>
+  </si>
+  <si>
+    <t>Unapproved new drug found to contain undeclared 1,4-DMAA and aniracetam, and tianeptine</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Primavera</t>
+  </si>
+  <si>
+    <t>Tamales</t>
+  </si>
+  <si>
+    <t>Potential presence of Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Primavera Nueva Inc.</t>
+  </si>
+  <si>
+    <t>12/17/2025</t>
+  </si>
+  <si>
+    <t>Potential presence of Listeria monocytogenes.</t>
+  </si>
+  <si>
+    <t>SiluetaYa</t>
+  </si>
+  <si>
+    <t>Tejocote Root dietary supplement</t>
+  </si>
+  <si>
+    <t>10/29/2025</t>
+  </si>
+  <si>
+    <t>Hoque</t>
+  </si>
+  <si>
+    <t>Dry Ghoinnya Fish</t>
+  </si>
+  <si>
+    <t>Product was found to be uneviscerated. Uneviscerated fish have been linked to outbreaks of botulism poisoning.</t>
+  </si>
+  <si>
+    <t>New Hoque &amp; Sons Inc.</t>
+  </si>
+  <si>
+    <t>10/14/2025</t>
+  </si>
+  <si>
+    <t>Ben’s Original</t>
+  </si>
+  <si>
+    <t>Long Grain White, Whole Grain Brown, and Long Grain &amp; Wild Ready Rice</t>
+  </si>
+  <si>
+    <t>Potential Foreign Body Contaminant – Small Stones</t>
+  </si>
+  <si>
+    <t>11/24/2025</t>
+  </si>
+  <si>
+    <t>Boar’s Head</t>
+  </si>
+  <si>
+    <t>Chicken Caesar Salad and Wrap</t>
+  </si>
+  <si>
+    <t>Due to the potential presence of Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Supreme Service Solutions, LLC.</t>
+  </si>
+  <si>
+    <t>08/25/2025</t>
+  </si>
+  <si>
+    <t>Ground Beef for Dogs and Ground Chicken for Dogs and Cats</t>
+  </si>
+  <si>
+    <t>Salmonella and Listeria monocytogenes contamination</t>
+  </si>
+  <si>
+    <t>Viva Raw LLC.</t>
+  </si>
+  <si>
+    <t>20 mEq Potassium Chloride Injection</t>
+  </si>
+  <si>
+    <t>Potential for Potassium chloride overdose: 20 mEq Potassium Chloride Injection is Mislabeled As 10 mEq Potassium Chloride Injection</t>
+  </si>
+  <si>
+    <t>Otsuka ICU Medical LLC</t>
+  </si>
+  <si>
+    <t>Bronchofiberscopes and bronchovideoscopes</t>
+  </si>
+  <si>
+    <t>Potential for endobronchial combustion</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Deluxe Mixed Nuts Unsalted (34 oz tubs and 11.5 oz bags)</t>
+  </si>
+  <si>
+    <t>Product may be contaminated with Salmonella</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Vetoquinol</t>
+  </si>
+  <si>
+    <t>FOLLTROPIN Injectable Kits for Cattle</t>
+  </si>
+  <si>
+    <t>Vetoquinol USA</t>
+  </si>
+  <si>
+    <t>Peanut Butter Cracker Sandwiches</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Undeclared Peanut</t>
+  </si>
+  <si>
+    <t>11/26/2025</t>
+  </si>
+  <si>
+    <t>Prairie Farms</t>
+  </si>
+  <si>
+    <t>Fat Free Milk</t>
+  </si>
+  <si>
+    <t>May contain food-grade cleaning agents</t>
+  </si>
+  <si>
+    <t>Locatelli</t>
+  </si>
+  <si>
+    <t>Grated Pecorino Romano Cheese</t>
+  </si>
+  <si>
+    <t>Wegmans Food Markets, Inc.</t>
+  </si>
+  <si>
+    <t>True Sea Moss</t>
+  </si>
+  <si>
+    <t>Sea Moss Gel Superfood in various flavors (16 FL OZ glass jars)</t>
+  </si>
+  <si>
+    <t>Diva Fam Inc.</t>
+  </si>
+  <si>
+    <t>Outside the Breadbox</t>
+  </si>
+  <si>
+    <t>Bread Crumbs</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Egg and Milk</t>
+  </si>
+  <si>
+    <t>VH Foods Inc. DBA Outside The Breadbox</t>
+  </si>
+  <si>
+    <t>02/12/2026</t>
+  </si>
+  <si>
+    <t>Junebar</t>
+  </si>
+  <si>
+    <t>Snack Bars</t>
+  </si>
+  <si>
+    <t>Juniper Granola, LLC.</t>
+  </si>
+  <si>
+    <t>Wellsley Farms</t>
+  </si>
+  <si>
+    <t>Salmon</t>
+  </si>
+  <si>
+    <t>Slade Gorton &amp; Co., Inc.</t>
+  </si>
+  <si>
+    <t>02/05/2026</t>
+  </si>
+  <si>
+    <t>Dried Croaker Fish</t>
+  </si>
+  <si>
+    <t>Product was not adequately eviscerated and may harbor harmful bacteria or toxins</t>
+  </si>
+  <si>
+    <t>Snow Fruit</t>
+  </si>
+  <si>
+    <t>Peach Salsa</t>
+  </si>
+  <si>
+    <t>JFE Franchising Inc.</t>
+  </si>
+  <si>
+    <t>Choceur</t>
+  </si>
+  <si>
+    <t>Bark candy with nuts and fruit</t>
+  </si>
+  <si>
+    <t>Undeclared pecans and wheat</t>
+  </si>
+  <si>
+    <t>Silvestri Sweet, Inc.</t>
+  </si>
+  <si>
+    <t>LAWRENCE WHOLESALE LLC</t>
+  </si>
+  <si>
+    <t>Holiday Bark</t>
+  </si>
+  <si>
+    <t>Good &amp; Gather</t>
+  </si>
+  <si>
+    <t>Frozen Burrito Bowl</t>
+  </si>
+  <si>
+    <t>Undeclared shrimp (shellfish)</t>
+  </si>
+  <si>
+    <t>One Frozen, LLC</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>Twin Marquis</t>
+  </si>
+  <si>
+    <t>Thick Shanghai Style Plain Noodles</t>
+  </si>
+  <si>
+    <t>Twin Marquis LLC</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>Dairyland Produce, LLC</t>
+  </si>
+  <si>
+    <t>Dairyland Produe, LLC</t>
+  </si>
+  <si>
+    <t>02/13/2026</t>
+  </si>
+  <si>
+    <t>Rosabella</t>
+  </si>
+  <si>
+    <t>Moringa capsules</t>
+  </si>
+  <si>
+    <t>Possible contamination with Salmonella</t>
+  </si>
+  <si>
+    <t>Ambrosia Brands, LLC.</t>
+  </si>
+  <si>
+    <t>Undeclared prescription drug-Tadalafil</t>
+  </si>
+  <si>
+    <t>Green Lumber Holding, LLC.</t>
+  </si>
+  <si>
+    <t>Tippy Toes</t>
+  </si>
+  <si>
+    <t>Baby Food</t>
+  </si>
+  <si>
+    <t>Elevated levels of patulin</t>
+  </si>
+  <si>
+    <t>IF Copack, LLC. d.b.a. Initiative Foods</t>
+  </si>
+  <si>
+    <t>02/17/2026</t>
+  </si>
+  <si>
+    <t>Advanced Alkaloids</t>
+  </si>
+  <si>
+    <t>Alkaloids Chewable Tablets—White Vein</t>
+  </si>
+  <si>
+    <t>Product contains 7-Hydroxymitragynine (7-OH) in an amount more than the declared value of 7.5 mg/tablet.</t>
+  </si>
+  <si>
+    <t>Shaman Botanicals, LLC</t>
+  </si>
+  <si>
+    <t>Possible contamination with radionuclide (Cesium-137)</t>
+  </si>
+  <si>
+    <t>Beaver Street Fisheries, LLC</t>
+  </si>
+  <si>
+    <t>Carrot Top Kitchens</t>
+  </si>
+  <si>
+    <t>Hummus Varieties</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Sesame</t>
+  </si>
+  <si>
+    <t>01/15/2026</t>
+  </si>
+  <si>
+    <t>Spring &amp; Mulberry</t>
+  </si>
+  <si>
+    <t>Multiple Flavors of Chocolate Bars</t>
+  </si>
+  <si>
+    <t>Mint Leaf Date Sweetened Chocolate Bar</t>
+  </si>
+  <si>
+    <t>FreeStyle Libre</t>
+  </si>
+  <si>
+    <t>FreeStyle Libre 3 and 3 Plus Glucose monitoring sensors</t>
+  </si>
+  <si>
+    <t>Internal testing determined that some sensors may provide incorrect low glucose readings.</t>
+  </si>
+  <si>
+    <t>Ambriola, Locatelli, Member’s Mark, Pinna, and Boar’s Head</t>
+  </si>
+  <si>
+    <t>The Ambriola Company</t>
+  </si>
+  <si>
+    <t>01/28/2026</t>
+  </si>
+  <si>
+    <t>Arrowroot biscuits</t>
+  </si>
+  <si>
+    <t>potential presence of soft plastic and/or paper pieces</t>
+  </si>
+  <si>
+    <t>01/23/2026</t>
+  </si>
+  <si>
+    <t>IKM</t>
+  </si>
+  <si>
+    <t>Metal Cookware Items</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Contaminants, Foodborne Illness</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness – Lead contamination</t>
+  </si>
+  <si>
+    <t>02/27/2026</t>
+  </si>
+  <si>
+    <t>Savannah Bee Company</t>
+  </si>
+  <si>
+    <t>BBQ sauce</t>
+  </si>
+  <si>
+    <t>Undeclared wheat and soy</t>
+  </si>
+  <si>
+    <t>02/26/2026</t>
+  </si>
+  <si>
+    <t>Quest</t>
+  </si>
+  <si>
+    <t>Cat Food Chicken Recipe Frozen</t>
+  </si>
+  <si>
+    <t>May contain low levels of thiamine (Vitamin B1)</t>
+  </si>
+  <si>
+    <t>Go Raw LLC.</t>
+  </si>
+  <si>
+    <t>11/15/2025</t>
+  </si>
+  <si>
+    <t>Vampire Slayer Garlic Cheddar cheese</t>
+  </si>
+  <si>
+    <t>Face Rock Creamery LLC</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>CHIPS AHOY</t>
+  </si>
+  <si>
+    <t>Baked brownie bites</t>
+  </si>
+  <si>
+    <t>Product Safety – choking threats</t>
+  </si>
+  <si>
+    <t>Mondelez Global</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>Blood Glucose Monitoring Systems</t>
+  </si>
+  <si>
+    <t>As currently written, the Owner’s Booklets/System Instructions for Use fails to emphasize that users must seek medical attention immediately if they receive an E-5 error code and are experiencing symptoms of high glucose.</t>
+  </si>
+  <si>
+    <t>02/20/2026</t>
+  </si>
+  <si>
+    <t>Made Fresh Salad</t>
+  </si>
+  <si>
+    <t>Various Cream Cheeses and Tofu Spread</t>
+  </si>
+  <si>
+    <t>Made Fresh Salads, Inc.</t>
+  </si>
+  <si>
+    <t>02/24/2026</t>
+  </si>
+  <si>
+    <t>Elite Treats</t>
+  </si>
+  <si>
+    <t>Chicken dog treats</t>
+  </si>
+  <si>
+    <t>Elite Treats, LLC.</t>
+  </si>
+  <si>
+    <t>02/25/2026</t>
+  </si>
+  <si>
+    <t>Boner Bears</t>
+  </si>
+  <si>
+    <t>Chocolate syrup</t>
+  </si>
+  <si>
+    <t>Lockout Supplements</t>
+  </si>
+  <si>
+    <t>Doan's Bakery</t>
+  </si>
+  <si>
+    <t>White Chocolate Coconut &amp; Carrot Bundt Cakes</t>
+  </si>
+  <si>
+    <t>Undeclared allergens, wheat and milk</t>
+  </si>
+  <si>
+    <t>Quest Cat Food Chicken Recipe Freeze Dried Nuggets, 10oz bag</t>
+  </si>
+  <si>
+    <t>Go Raw LLC</t>
+  </si>
+  <si>
+    <t>RHINO CHOCO VIP 10X</t>
+  </si>
+  <si>
+    <t>Chocolate</t>
+  </si>
+  <si>
+    <t>USA LESS Co.</t>
+  </si>
+  <si>
+    <t>01/20/2026</t>
+  </si>
+  <si>
+    <t>Live it Up</t>
+  </si>
+  <si>
+    <t>Super Greens Original and Wild Berry Flavored pouches and packs</t>
+  </si>
+  <si>
+    <t>Superfoods, Inc. DBA as Live it Up</t>
+  </si>
+  <si>
+    <t>Why Not Natural</t>
+  </si>
+  <si>
+    <t>Organic Moringa – Green Superfood</t>
+  </si>
+  <si>
+    <t>01/29/2026</t>
+  </si>
+  <si>
+    <t>Neogen</t>
+  </si>
+  <si>
+    <t>Vet HYCOAT® Hyaluronate Sodium Sterile Solution</t>
+  </si>
+  <si>
+    <t>Neogen Corporation</t>
+  </si>
+  <si>
+    <t>Cottage Cheese</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Cheese/Cheese Product</t>
+  </si>
+  <si>
+    <t>Not fully pasteurized.</t>
+  </si>
+  <si>
+    <t>Saputo Cheese USA, Inc.</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>Miss Vickie’s</t>
+  </si>
+  <si>
+    <t>Spicy Dill Pickle Potato Chips</t>
+  </si>
+  <si>
+    <t>Pacific</t>
+  </si>
+  <si>
+    <t>Italian Parsley</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness – Salmonella contamination</t>
+  </si>
+  <si>
+    <t>Pacific International Marketing</t>
+  </si>
+  <si>
     <t>Full Circle Market</t>
   </si>
   <si>
     <t>Coconutmilk Chocolate Almond Crunch Frozen Dessert</t>
   </si>
   <si>
     <t>Undeclared Cashew Allergen</t>
   </si>
   <si>
     <t>G.S. Gelato &amp; Desserts, Inc.</t>
   </si>
   <si>
-    <t>01/08/2020</t>
-[...4070 lines deleted...]
-    <t>Kilwins Quality Confections, LLC</t>
+    <t>AquaStar, Best Yet, Waterfront Bistro, Publix</t>
+  </si>
+  <si>
+    <t>AquaStar Corp</t>
+  </si>
+  <si>
+    <t>Snowfruit &amp; Snowfox</t>
+  </si>
+  <si>
+    <t>Fresh cut cucumber items and sushi products</t>
+  </si>
+  <si>
+    <t>12/26/2025</t>
+  </si>
+  <si>
+    <t>All FDA-regulated products held at facility including drugs, medical devices, cosmetics, dietary supplements, human food, and pet food</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Cosmetics, Dietary Supplements, Drugs, Food &amp; Beverages, Medical Devices, Foodborne Illness</t>
+  </si>
+  <si>
+    <t>Potential Salmonella contamination, presence of rodent and avian contamination and insanitary conditions during the storage process.</t>
+  </si>
+  <si>
+    <t>Gold Star Distribution, Inc.</t>
+  </si>
+  <si>
+    <t>Yummi Sushi</t>
+  </si>
+  <si>
+    <t>Multiple sushi products with cucumber</t>
+  </si>
+  <si>
+    <t>Yummi Sushi LLC</t>
+  </si>
+  <si>
+    <t>05/28/2025</t>
+  </si>
+  <si>
+    <t>Fresh cucumbers and salad and vegetable trays containing fresh cucumbers.</t>
+  </si>
+  <si>
+    <t>Due to possible contamination with Salmonella</t>
+  </si>
+  <si>
+    <t>Diamond Shruumz</t>
+  </si>
+  <si>
+    <t>Infused Cones, Chocolate Bars, and Gummies</t>
+  </si>
+  <si>
+    <t>Toxic levels of muscimol</t>
+  </si>
+  <si>
+    <t>Prophet Premium Blends</t>
+  </si>
+  <si>
+    <t>02/06/2024</t>
+  </si>
+  <si>
+    <t>Rizo Brothers California Creamery</t>
+  </si>
+  <si>
+    <t>Cheese, Yogurt, Sour cream</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Dairy</t>
+  </si>
+  <si>
+    <t>Expanded recall for potential Listeria monocytogenes contamination</t>
+  </si>
+  <si>
+    <t>02/27/2024</t>
+  </si>
+  <si>
+    <t>Avanos Medical</t>
+  </si>
+  <si>
+    <t>MIC* Gastric-Jejunal Feeding Tube Kits</t>
+  </si>
+  <si>
+    <t>Potential Lack of Sterility Assurance</t>
+  </si>
+  <si>
+    <t>Avanos Medical, Inc.</t>
+  </si>
+  <si>
+    <t>Ice Cream Products</t>
+  </si>
+  <si>
+    <t>Food &amp; Beverages, Foodborne Illness, Ice Cream/Frozen Dairy</t>
+  </si>
+  <si>
+    <t>Totally Cool, Inc.</t>
+  </si>
+  <si>
+    <t>06/20/2024</t>
+  </si>
+  <si>
+    <t>Snapchill</t>
+  </si>
+  <si>
+    <t>Coffee Products</t>
+  </si>
+  <si>
+    <t>Snapchill LLC</t>
+  </si>
+  <si>
+    <t>PAM PAK</t>
+  </si>
+  <si>
+    <t>Whole Fresh American Cucumbers</t>
+  </si>
+  <si>
+    <t>Baloian Farms of Arizonia Co., Inc.</t>
+  </si>
+  <si>
+    <t>04/30/2024</t>
+  </si>
+  <si>
+    <t>Gibson Farms</t>
+  </si>
+  <si>
+    <t>California Shelled Walnuts, Organic Light Halves and Pieces</t>
+  </si>
+  <si>
+    <t>Due to potential Escherichia coli 0157:H7 (E. coli)  contamination</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>Genova, Van Camp’s, H-E-B, Trader Joe’s</t>
+  </si>
+  <si>
+    <t>Canned tuna</t>
+  </si>
+  <si>
+    <t>Tri-Union Seafoods</t>
+  </si>
+  <si>
+    <t>01/19/2026</t>
+  </si>
+  <si>
+    <t>Genova</t>
+  </si>
+  <si>
+    <t>Yellowfin Tuna</t>
+  </si>
+  <si>
+    <t>09/22/2025</t>
+  </si>
+  <si>
+    <t>ViziShot 2 FLEX (19G) EBUS -TBNA needles</t>
+  </si>
+  <si>
+    <t>Device Components May Detach During Procedures</t>
+  </si>
+  <si>
+    <t>01/16/2026</t>
+  </si>
+  <si>
+    <t>Fu Zhou</t>
+  </si>
+  <si>
+    <t>Fish balls</t>
+  </si>
+  <si>
+    <t>Koikoi Trading Inc.</t>
+  </si>
+  <si>
+    <t>Navitas Organice</t>
+  </si>
+  <si>
+    <t>Navitas Organics</t>
+  </si>
+  <si>
+    <t>Cattle Feed</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Food &amp; Beverages, Livestock Feed</t>
+  </si>
+  <si>
+    <t>Elevated levels or deficient levels of nutrients which may be harmful to cattle</t>
+  </si>
+  <si>
+    <t>Covidien and Cardinal Health</t>
+  </si>
+  <si>
+    <t>Expanded list of Urology and OR room specific kits and trays</t>
+  </si>
+  <si>
+    <t>Potential lack of sterility assurance which could result in non-sterile product</t>
+  </si>
+  <si>
+    <t>Cardinal Health</t>
+  </si>
+  <si>
+    <t>03/20/2026</t>
+  </si>
+  <si>
+    <t>Webcol</t>
+  </si>
+  <si>
+    <t>Large Alcohol Prep Pads (70% isopropyl alcohol)</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>Urology and OR room specific kits and trays</t>
+  </si>
+  <si>
+    <t>12/24/2025</t>
+  </si>
+  <si>
+    <t>Country Vet, Heartland Harvest</t>
+  </si>
+  <si>
+    <t>Dog Biscuits</t>
+  </si>
+  <si>
+    <t>Consumers Supply Distributing, LLC</t>
+  </si>
+  <si>
+    <t>08/26/2025</t>
+  </si>
+  <si>
+    <t>Taylor Farms</t>
+  </si>
+  <si>
+    <t>Honey Balsamic Salad Kit</t>
+  </si>
+  <si>
+    <t>Undeclared Allergen – Sesame and Soy</t>
+  </si>
+  <si>
+    <t>So Delicious</t>
+  </si>
+  <si>
+    <t>Non-dairy frozen dessert</t>
+  </si>
+  <si>
+    <t>Potential presence of foreign materials such as stones and other hard objects.</t>
+  </si>
+  <si>
+    <t>05/19/2025</t>
+  </si>
+  <si>
+    <t>RM Refresher</t>
+  </si>
+  <si>
+    <t>Instant Milk Tea Powder</t>
+  </si>
+  <si>
+    <t>R&amp;M Trading LLC</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Ashfiat Alharamain</t>
+  </si>
+  <si>
+    <t>Honey Product for Energy Support</t>
+  </si>
+  <si>
+    <t>Product contains tadalafil</t>
+  </si>
+  <si>
+    <t>Akkarco LLC</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>Neuhaus</t>
+  </si>
+  <si>
+    <t>Belgian Chocolate Moments Smurfs Popping Milk Chocolates with Cookies</t>
+  </si>
+  <si>
+    <t>Neuhaus Chocolates NV</t>
+  </si>
+  <si>
+    <t>Sno Pac/Del Mar</t>
+  </si>
+  <si>
+    <t>Frozen Spinach</t>
+  </si>
+  <si>
+    <t>Sno Pac Foods, Inc.</t>
+  </si>
+  <si>
+    <t>12/20/2025</t>
+  </si>
+  <si>
+    <t>Fran’s</t>
+  </si>
+  <si>
+    <t>Almondmilk Chocolate 46% Madagascar Plant-Based</t>
+  </si>
+  <si>
+    <t>Contains undeclared hazelnut</t>
+  </si>
+  <si>
+    <t>Pinocchio</t>
+  </si>
+  <si>
+    <t>Stewed Aged Kimchi w/ Mackerel</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Milk and Shrimp</t>
+  </si>
+  <si>
+    <t>Lee K of NY INC</t>
+  </si>
+  <si>
+    <t>Publix Rice &amp; Pigeon Peas</t>
+  </si>
+  <si>
+    <t>Contains undeclared soy</t>
+  </si>
+  <si>
+    <t>A.S.K. Foods, LLC</t>
+  </si>
+  <si>
+    <t>Zingerman’s Candy</t>
+  </si>
+  <si>
+    <t>Peanut Butter Crush and Ca$hew Cow candy bars</t>
+  </si>
+  <si>
+    <t>Potential or Undeclared Allergen – Undeclared Cashew and Peanut</t>
+  </si>
+  <si>
+    <t>Zingerman’s Candy Manufactory</t>
+  </si>
+  <si>
+    <t>Anthony’s</t>
+  </si>
+  <si>
+    <t>Barbecue Sauce</t>
+  </si>
+  <si>
+    <t>May contain undeclared Anchovy (fish).</t>
+  </si>
+  <si>
+    <t>Anthony’s BBQ Sauce</t>
+  </si>
+  <si>
+    <t>Charlevoix Cheese Company</t>
+  </si>
+  <si>
+    <t>Milk Cheddar Cheese</t>
+  </si>
+  <si>
+    <t>Boss Dairy Farms</t>
+  </si>
+  <si>
+    <t>DEVI</t>
+  </si>
+  <si>
+    <t>Homeneeds Inc.</t>
+  </si>
+  <si>
+    <t>Publix Raspberry Coffee Cake</t>
+  </si>
+  <si>
+    <t>Label does not declare walnuts in the ingredient list.</t>
+  </si>
+  <si>
+    <t>The James Skinner LLC</t>
+  </si>
+  <si>
+    <t>Troemner Family Farm</t>
+  </si>
+  <si>
+    <t>Pfeffernusse Cookies</t>
+  </si>
+  <si>
+    <t>Undeclared milk, wheat, and soy allergens</t>
+  </si>
+  <si>
+    <t>Troemner Farm</t>
+  </si>
+  <si>
+    <t>02/15/2025</t>
+  </si>
+  <si>
+    <t>Mauna Loa Milk Chocolate Covered Macadamias</t>
+  </si>
+  <si>
+    <t>Mauna Loa Macadamia Nut Company, LLC</t>
+  </si>
+  <si>
+    <t>Danshi</t>
+  </si>
+  <si>
+    <t>Spicy Shredded Tofu</t>
+  </si>
+  <si>
+    <t>SHANG HAO JIA, INC</t>
+  </si>
+  <si>
+    <t>Grostrong, MoorMan's, MaxLean, Roughage Buster, Pen Pals, Patriot, Goat Power, Juniorglo, Rack Plus, Seniorglo</t>
+  </si>
+  <si>
+    <t>Animal Feed Products</t>
+  </si>
+  <si>
+    <t>Snowfruit, Snowfox</t>
+  </si>
+  <si>
+    <t>Multiple products with cucumbers</t>
+  </si>
+  <si>
+    <t>02/19/2021</t>
+  </si>
+  <si>
+    <t>El Abuelito, Rio Grande, Rio Lindo</t>
+  </si>
+  <si>
+    <t>Queso Fresco</t>
+  </si>
+  <si>
+    <t>El Abuelito Cheese</t>
+  </si>
+  <si>
+    <t>Frozen Shrimp</t>
+  </si>
+  <si>
+    <t>Southwind Foods, LLC</t>
+  </si>
+  <si>
+    <t>03/14/2026</t>
+  </si>
+  <si>
+    <t>Boner Bear, Red Bull and Blue Bull</t>
+  </si>
+  <si>
+    <t>Honey dietary supplement</t>
+  </si>
+  <si>
+    <t>Product contains sildenafil and tadalafil</t>
+  </si>
+  <si>
+    <t>Pure Vitamins and Natural Supplements, LLC</t>
+  </si>
+  <si>
+    <t>03/13/2026</t>
+  </si>
+  <si>
+    <t>Omnipod</t>
+  </si>
+  <si>
+    <t>Alternate controller enabled insulin infusion pump</t>
+  </si>
+  <si>
+    <t>Pods may have a small tear in the internal tubing that delivers insulin. This may leak inside the Pod instead of being fully infused into the body as intended.</t>
+  </si>
+  <si>
+    <t>Insulet Corporation</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>Primal Herbs</t>
+  </si>
+  <si>
+    <t>Dietary supplement</t>
+  </si>
+  <si>
+    <t>Product contains sildenafil</t>
+  </si>
+  <si>
+    <t>Primal Supplements Group LLC</t>
+  </si>
+  <si>
+    <t>03/18/2026</t>
+  </si>
+  <si>
+    <t>Mama Grande</t>
+  </si>
+  <si>
+    <t>Gorditas de Azucar and Doraditas de Azucar</t>
+  </si>
+  <si>
+    <t>Undeclared Wheat and Soy</t>
+  </si>
+  <si>
+    <t>Mama Grande Tortilla Factory</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>Bonnihill Farms</t>
+  </si>
+  <si>
+    <t>BeefiBowls Beef Recipe gently cooked frozen dog food, 16 oz. chubs</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Food &amp; Beverages, Contaminants, Animal Feed</t>
+  </si>
+  <si>
+    <t>Potential foreign plastic contamination</t>
+  </si>
+  <si>
+    <t>Fromm Family Foods</t>
+  </si>
+  <si>
+    <t>11/17/2023</t>
+  </si>
+  <si>
+    <t>Whole Peaches, Plums, and Nectarines</t>
+  </si>
+  <si>
+    <t>The HMC Group Marketing, Inc.</t>
+  </si>
+  <si>
+    <t>Ulker</t>
+  </si>
+  <si>
+    <t>Snack rolls, biscuits, and wafers</t>
+  </si>
+  <si>
+    <t>Undeclared allergen (wheat, eggs, milk)</t>
+  </si>
+  <si>
+    <t>ZB Importing LLC</t>
+  </si>
+  <si>
+    <t>10/21/2021</t>
+  </si>
+  <si>
+    <t>Big Bull, Peak Fresh Produce, Sierra Madre, Markon First Crop., Markon Essentials, Rio Blue, ProSource, Rio Valley, and Sysco Imperial</t>
+  </si>
+  <si>
+    <t>Whole raw red, yellow, white onions</t>
+  </si>
+  <si>
+    <t>ProSource Produce LLC</t>
+  </si>
+  <si>
+    <t>Frozen fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Glenmark</t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals, Inc.</t>
+  </si>
+  <si>
+    <t>02/18/2022</t>
+  </si>
+  <si>
+    <t>Numerous brand names</t>
+  </si>
+  <si>
+    <t>Numerous human food, animal (pet) food, medical devices, and drug products</t>
+  </si>
+  <si>
+    <t>Animal &amp; Veterinary, Cosmetics, Dietary Supplements, Drugs, Food &amp; Beverages, Medical Devices</t>
+  </si>
+  <si>
+    <t>Potential Salmonella contamination and presence of rodent activity at the distribution center</t>
+  </si>
+  <si>
+    <t>Family Dollar, Inc.</t>
+  </si>
+  <si>
+    <t>White Castle</t>
+  </si>
+  <si>
+    <t>Original Sliders, frozen, 4 count carton</t>
+  </si>
+  <si>
+    <t>May contain undeclared milk and soy allergens</t>
+  </si>
+  <si>
+    <t>White Castle Food Products LLC</t>
   </si>
   <si>
     <t>08/13/2025</t>
   </si>
   <si>
     <t>Quesito El Establo</t>
   </si>
   <si>
     <t>Spanish Cheese (Quesito Colombiano)</t>
   </si>
   <si>
     <t>Due to the presence of rodent, rodent activity, and other insanitary conditions during the manufacturing and storage process</t>
   </si>
   <si>
-    <t>DermaRite</t>
-[...184 lines deleted...]
-  <si>
     <t>Kroger, Baker’s, City Market, Dillons, Fred Meyer, Fry’s, Gerbes, King Soopers, Payless, Ralphs and Smith’s</t>
   </si>
   <si>
     <t>Basil Pesto Bowtie Salad and Smoked Mozzarella Penne Salad</t>
   </si>
   <si>
-    <t>Giant Eagle</t>
-[...733 lines deleted...]
-  <si>
     <t>11/13/2025</t>
   </si>
   <si>
     <t>Food To Live</t>
   </si>
   <si>
     <t>Organic Supergreens Powder Mix and Organic Moringa Leaf Powder</t>
   </si>
   <si>
+    <t>Higher Harvest by H-E-B</t>
+  </si>
+  <si>
+    <t>Dairy-Free Coconut Yogurt, Strawberry flavor</t>
+  </si>
+  <si>
+    <t>May contain undeclared almond</t>
+  </si>
+  <si>
+    <t>PlantBased Innovations</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>Favorina</t>
+  </si>
+  <si>
+    <t>Chocolate Ladybugs - German-Style Nougat Candy</t>
+  </si>
+  <si>
+    <t>Don Pancho, HEB, Trader Joe’s</t>
+  </si>
+  <si>
+    <t>Cilantro Lime Crema, Everything Sauce Fiesta, Cilantro Cotija dressing, Poblano Caesar dressing, Cilantro Dressing, Street Taco Express Meal Kit</t>
+  </si>
+  <si>
+    <t>Frozen Waffle Products</t>
+  </si>
+  <si>
+    <t>Gracie’s Kitchens, King Kullen, Wild By Nature</t>
+  </si>
+  <si>
+    <t>RTE fruit and vegetables</t>
+  </si>
+  <si>
+    <t>Potential Foodborne Illness/Listeria monocytogenes</t>
+  </si>
+  <si>
+    <t>Crazy Fresh and more</t>
+  </si>
+  <si>
+    <t>Cucumbers and salads with kit</t>
+  </si>
+  <si>
+    <t>01/31/2024</t>
+  </si>
+  <si>
+    <t>Quaker</t>
+  </si>
+  <si>
+    <t>Quaker Chewy Dipps Llama Rama bars and more</t>
+  </si>
+  <si>
+    <t>Cereal, bars, and snacks</t>
+  </si>
+  <si>
+    <t>Granola Bars and Granola Cereals</t>
+  </si>
+  <si>
+    <t>03/24/2026</t>
+  </si>
+  <si>
+    <t>Magnesium Sulfate in Water for Injection, USP, 4g/100mL, IV bag</t>
+  </si>
+  <si>
+    <t>A Magnesium Sulfate in Water for Injection pouch was found to contain an IV bag of Tranexamic Acid in 0.7% Sodium Chloride Injection, 10 mg/mL.</t>
+  </si>
+  <si>
+    <t>Amneal Pharmaceuticals LLC</t>
+  </si>
+  <si>
+    <t>03/26/2026</t>
+  </si>
+  <si>
+    <t>Falcon Trading Company</t>
+  </si>
+  <si>
+    <t>Black Beans Organic , Chili Bean Blend Organic, Sunset Soup Mix Organic</t>
+  </si>
+  <si>
+    <t>Product contains pesticide residue</t>
+  </si>
+  <si>
+    <t>Falcon Trading Company, Inc.</t>
+  </si>
+  <si>
+    <t>03/28/2026</t>
+  </si>
+  <si>
+    <t>Einstein Bros Bagels</t>
+  </si>
+  <si>
+    <t>Honey Cream Cheese</t>
+  </si>
+  <si>
+    <t>Schreiber Foods, Inc.</t>
+  </si>
+  <si>
+    <t>03/27/2026</t>
+  </si>
+  <si>
+    <t>Vital Nutrient</t>
+  </si>
+  <si>
+    <t>Aller-C Dietary Supplement</t>
+  </si>
+  <si>
+    <t>Dietary Supplements, Food &amp; Beverages, Allergens</t>
+  </si>
+  <si>
+    <t>Undeclared egg, hazelnut and soy</t>
+  </si>
+  <si>
+    <t>Blueroot Health</t>
+  </si>
+  <si>
     <t>11/25/2025</t>
   </si>
   <si>
     <t>Belevini</t>
   </si>
   <si>
     <t>Dried Whole Salted Smelt, Mullet, Goby</t>
   </si>
   <si>
     <t>Potential to be contaminated with Clostridium botulinum.</t>
   </si>
   <si>
     <t>Mamtakim, Inc.</t>
   </si>
   <si>
-    <t>12/03/2025</t>
-[...1340 lines deleted...]
-    <t>Spicy Dill Pickle Potato Chips</t>
+    <t>Gold Lion, ilum</t>
+  </si>
+  <si>
+    <t>Gear Isle</t>
+  </si>
+  <si>
+    <t>Turkey and Havarti Sandwich</t>
+  </si>
+  <si>
+    <t>Undeclared allergen, sesame</t>
+  </si>
+  <si>
+    <t>GHGA, LLC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10349,51 +10499,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G877"/>
+  <dimension ref="A1:G889"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="206.378" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="133.253" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="270.077" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -16468,12862 +16618,13136 @@
       <c r="G283"/>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
         <v>1194</v>
       </c>
       <c r="B284" t="s">
         <v>1195</v>
       </c>
       <c r="C284" t="s">
         <v>1196</v>
       </c>
       <c r="D284" t="s">
         <v>10</v>
       </c>
       <c r="E284" t="s">
         <v>1197</v>
       </c>
       <c r="F284" t="s">
         <v>1198</v>
       </c>
       <c r="G284"/>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
       <c r="B285" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="C285" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="D285" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="E285" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F285" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="G285"/>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B286" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C286" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D286" t="s">
-        <v>132</v>
+        <v>1207</v>
       </c>
       <c r="E286" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="F286" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="G286"/>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B287" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C287" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="D287" t="s">
-        <v>1211</v>
+        <v>25</v>
       </c>
       <c r="E287" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="F287" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G287"/>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B288" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C288" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D288" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="E288" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F288" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="G288"/>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B289" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C289" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D289" t="s">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="E289" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="F289" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G289"/>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B290" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C290" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D290" t="s">
         <v>25</v>
       </c>
       <c r="E290" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F290" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="G290"/>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B291" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C291" t="s">
-        <v>1231</v>
-[...3 lines deleted...]
-      </c>
+        <v>1232</v>
+      </c>
+      <c r="D291"/>
       <c r="E291" t="s">
-        <v>1232</v>
+        <v>21</v>
       </c>
       <c r="F291" t="s">
         <v>1233</v>
       </c>
       <c r="G291"/>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
         <v>1234</v>
       </c>
       <c r="B292" t="s">
         <v>1235</v>
       </c>
       <c r="C292" t="s">
         <v>1236</v>
       </c>
-      <c r="D292"/>
+      <c r="D292" t="s">
+        <v>1237</v>
+      </c>
       <c r="E292" t="s">
         <v>21</v>
       </c>
       <c r="F292" t="s">
-        <v>1237</v>
-[...1 lines deleted...]
-      <c r="G292"/>
+        <v>1235</v>
+      </c>
+      <c r="G292" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
         <v>1238</v>
       </c>
       <c r="B293" t="s">
         <v>1239</v>
       </c>
       <c r="C293" t="s">
         <v>1240</v>
       </c>
       <c r="D293" t="s">
+        <v>16</v>
+      </c>
+      <c r="E293" t="s">
         <v>1241</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F293" t="s">
         <v>1239</v>
       </c>
       <c r="G293" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
         <v>1242</v>
       </c>
       <c r="B294" t="s">
         <v>1243</v>
       </c>
       <c r="C294" t="s">
         <v>1244</v>
       </c>
       <c r="D294" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="E294" t="s">
         <v>1245</v>
       </c>
       <c r="F294" t="s">
         <v>1243</v>
       </c>
-      <c r="G294" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G294"/>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
         <v>1246</v>
       </c>
       <c r="B295" t="s">
         <v>1247</v>
       </c>
       <c r="C295" t="s">
         <v>1248</v>
       </c>
       <c r="D295" t="s">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="E295" t="s">
         <v>1249</v>
       </c>
       <c r="F295" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="G295"/>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B296" t="s">
-        <v>1251</v>
+        <v>1247</v>
       </c>
       <c r="C296" t="s">
         <v>1252</v>
       </c>
       <c r="D296" t="s">
         <v>25</v>
       </c>
       <c r="E296" t="s">
         <v>1253</v>
       </c>
       <c r="F296" t="s">
-        <v>1254</v>
+        <v>1250</v>
       </c>
       <c r="G296"/>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B297" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
       <c r="C297" t="s">
         <v>1256</v>
       </c>
       <c r="D297" t="s">
         <v>25</v>
       </c>
       <c r="E297" t="s">
         <v>1257</v>
       </c>
       <c r="F297" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="G297"/>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B298" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="C298" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="D298" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E298" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="F298" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="G298"/>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B299" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C299" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D299" t="s">
+        <v>81</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F299" t="s">
         <v>1265</v>
       </c>
-      <c r="D299" t="s">
-[...8 lines deleted...]
-      <c r="G299"/>
+      <c r="G299" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
         <v>1268</v>
       </c>
       <c r="B300" t="s">
         <v>1269</v>
       </c>
       <c r="C300" t="s">
         <v>1270</v>
       </c>
       <c r="D300" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E300" t="s">
         <v>1271</v>
       </c>
       <c r="F300" t="s">
-        <v>1269</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="G300"/>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B301" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="C301" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="D301" t="s">
         <v>25</v>
       </c>
       <c r="E301" t="s">
-        <v>1275</v>
+        <v>613</v>
       </c>
       <c r="F301" t="s">
         <v>1276</v>
       </c>
-      <c r="G301"/>
+      <c r="G301" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
         <v>1277</v>
       </c>
       <c r="B302" t="s">
         <v>1278</v>
       </c>
       <c r="C302" t="s">
         <v>1279</v>
       </c>
       <c r="D302" t="s">
-        <v>25</v>
+        <v>1280</v>
       </c>
       <c r="E302" t="s">
-        <v>613</v>
+        <v>1281</v>
       </c>
       <c r="F302" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="G302" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>1281</v>
+        <v>919</v>
       </c>
       <c r="B303" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="C303" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="D303" t="s">
-        <v>1284</v>
+        <v>25</v>
       </c>
       <c r="E303" t="s">
         <v>1285</v>
       </c>
       <c r="F303" t="s">
         <v>1286</v>
       </c>
       <c r="G303" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>919</v>
+        <v>1287</v>
       </c>
       <c r="B304" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C304" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D304" t="s">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="E304" t="s">
-        <v>1289</v>
+        <v>21</v>
       </c>
       <c r="F304" t="s">
         <v>1290</v>
       </c>
-      <c r="G304" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304"/>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
         <v>1291</v>
       </c>
       <c r="B305" t="s">
         <v>1292</v>
       </c>
       <c r="C305" t="s">
         <v>1293</v>
       </c>
       <c r="D305" t="s">
-        <v>240</v>
+        <v>1294</v>
       </c>
       <c r="E305" t="s">
-        <v>21</v>
+        <v>1295</v>
       </c>
       <c r="F305" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="G305"/>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="B306" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="C306" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="D306" t="s">
-        <v>1298</v>
+        <v>25</v>
       </c>
       <c r="E306" t="s">
-        <v>1299</v>
+        <v>1070</v>
       </c>
       <c r="F306" t="s">
         <v>1300</v>
       </c>
-      <c r="G306"/>
+      <c r="G306" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
         <v>1301</v>
       </c>
       <c r="B307" t="s">
         <v>1302</v>
       </c>
       <c r="C307" t="s">
         <v>1303</v>
       </c>
       <c r="D307" t="s">
         <v>25</v>
       </c>
       <c r="E307" t="s">
-        <v>1070</v>
+        <v>1304</v>
       </c>
       <c r="F307" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="G307" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B308" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="C308" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D308" t="s">
-        <v>25</v>
+        <v>1280</v>
       </c>
       <c r="E308" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="F308" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1310</v>
+      </c>
+      <c r="G308"/>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B309" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="C309" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D309" t="s">
-        <v>1284</v>
+        <v>117</v>
       </c>
       <c r="E309" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F309" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="G309"/>
+        <v>1315</v>
+      </c>
+      <c r="G309" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="B310" t="s">
-        <v>1316</v>
+        <v>1250</v>
       </c>
       <c r="C310" t="s">
         <v>1317</v>
       </c>
       <c r="D310" t="s">
-        <v>117</v>
+        <v>25</v>
       </c>
       <c r="E310" t="s">
         <v>1318</v>
       </c>
       <c r="F310" t="s">
-        <v>1319</v>
+        <v>1250</v>
       </c>
       <c r="G310" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B311" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254</v>
       </c>
       <c r="C311" t="s">
         <v>1321</v>
       </c>
       <c r="D311" t="s">
         <v>25</v>
       </c>
       <c r="E311" t="s">
         <v>1322</v>
       </c>
       <c r="F311" t="s">
-        <v>1254</v>
+        <v>1323</v>
       </c>
       <c r="G311" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>1323</v>
+        <v>1076</v>
       </c>
       <c r="B312" t="s">
         <v>1324</v>
       </c>
       <c r="C312" t="s">
         <v>1325</v>
       </c>
       <c r="D312" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E312" t="s">
+        <v>996</v>
+      </c>
+      <c r="F312" t="s">
         <v>1326</v>
       </c>
-      <c r="F312" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G312"/>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>1076</v>
+        <v>1327</v>
       </c>
       <c r="B313" t="s">
         <v>1328</v>
       </c>
       <c r="C313" t="s">
         <v>1329</v>
       </c>
       <c r="D313" t="s">
-        <v>81</v>
+        <v>1330</v>
       </c>
       <c r="E313" t="s">
-        <v>996</v>
+        <v>1047</v>
       </c>
       <c r="F313" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="G313"/>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
         <v>1331</v>
       </c>
       <c r="B314" t="s">
         <v>1332</v>
       </c>
       <c r="C314" t="s">
         <v>1333</v>
       </c>
       <c r="D314" t="s">
+        <v>132</v>
+      </c>
+      <c r="E314" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
       <c r="F314" t="s">
         <v>1332</v>
       </c>
       <c r="G314"/>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B315" t="s">
         <v>1335</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D315" t="s">
+        <v>25</v>
+      </c>
+      <c r="E315" t="s">
         <v>1336</v>
       </c>
-      <c r="C315" t="s">
+      <c r="F315" t="s">
         <v>1337</v>
       </c>
-      <c r="D315" t="s">
-[...8 lines deleted...]
-      <c r="G315"/>
+      <c r="G315" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>1305</v>
+        <v>1338</v>
       </c>
       <c r="B316" t="s">
         <v>1339</v>
       </c>
       <c r="C316" t="s">
-        <v>1303</v>
+        <v>1340</v>
       </c>
       <c r="D316" t="s">
         <v>25</v>
       </c>
       <c r="E316" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="F316" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="G316" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B317" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C317" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D317" t="s">
+        <v>132</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F317" t="s">
         <v>1344</v>
       </c>
-      <c r="D317" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G317"/>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
         <v>1347</v>
       </c>
       <c r="B318" t="s">
         <v>1348</v>
       </c>
       <c r="C318" t="s">
         <v>1349</v>
       </c>
       <c r="D318" t="s">
-        <v>132</v>
+        <v>1350</v>
       </c>
       <c r="E318" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="F318" t="s">
         <v>1348</v>
       </c>
-      <c r="G318"/>
+      <c r="G318" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B319" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="C319" t="s">
-        <v>1353</v>
+        <v>1299</v>
       </c>
       <c r="D319" t="s">
+        <v>25</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F319" t="s">
         <v>1354</v>
-      </c>
-[...4 lines deleted...]
-        <v>1352</v>
       </c>
       <c r="G319" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B320" t="s">
         <v>1356</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" t="s">
         <v>1357</v>
       </c>
-      <c r="C320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D320" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="E320" t="s">
-        <v>1308</v>
+        <v>1358</v>
       </c>
       <c r="F320" t="s">
-        <v>1358</v>
-[...3 lines deleted...]
-      </c>
+        <v>1359</v>
+      </c>
+      <c r="G320"/>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>1359</v>
+        <v>721</v>
       </c>
       <c r="B321" t="s">
         <v>1360</v>
       </c>
       <c r="C321" t="s">
         <v>1361</v>
       </c>
       <c r="D321" t="s">
-        <v>132</v>
+        <v>1362</v>
       </c>
       <c r="E321" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="F321" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="G321"/>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>721</v>
+        <v>1365</v>
       </c>
       <c r="B322" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C322" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D322" t="s">
-        <v>1366</v>
+        <v>81</v>
       </c>
       <c r="E322" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F322" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="G322"/>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B323" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C323" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="D323" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E323" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F323" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="G323"/>
+        <v>1374</v>
+      </c>
+      <c r="G323" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B324" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C324" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D324" t="s">
+        <v>132</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F324" t="s">
         <v>1376</v>
-      </c>
-[...7 lines deleted...]
-        <v>1378</v>
       </c>
       <c r="G324" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
         <v>1379</v>
       </c>
       <c r="B325" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C325" t="s">
         <v>1380</v>
       </c>
-      <c r="C325" t="s">
+      <c r="D325" t="s">
+        <v>25</v>
+      </c>
+      <c r="E325" t="s">
         <v>1381</v>
       </c>
-      <c r="D325" t="s">
-[...2 lines deleted...]
-      <c r="E325" t="s">
+      <c r="F325" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
       <c r="G325" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
         <v>1383</v>
       </c>
       <c r="B326" t="s">
-        <v>1287</v>
+        <v>1384</v>
       </c>
       <c r="C326" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D326" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E326" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F326" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="G326" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>1387</v>
+        <v>1383</v>
       </c>
       <c r="B327" t="s">
         <v>1388</v>
       </c>
       <c r="C327" t="s">
         <v>1389</v>
       </c>
       <c r="D327" t="s">
         <v>16</v>
       </c>
       <c r="E327" t="s">
-        <v>1390</v>
+        <v>525</v>
       </c>
       <c r="F327" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
       <c r="G327" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="B328" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C328" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
       <c r="D328" t="s">
         <v>16</v>
       </c>
       <c r="E328" t="s">
-        <v>525</v>
+        <v>1393</v>
       </c>
       <c r="F328" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
       <c r="G328" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
         <v>1394</v>
       </c>
       <c r="B329" t="s">
         <v>1395</v>
       </c>
       <c r="C329" t="s">
         <v>1396</v>
       </c>
       <c r="D329" t="s">
-        <v>16</v>
+        <v>1397</v>
       </c>
       <c r="E329" t="s">
-        <v>1397</v>
+        <v>82</v>
       </c>
       <c r="F329" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="G329" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B330" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="C330" t="s">
-        <v>1400</v>
+        <v>1299</v>
       </c>
       <c r="D330" t="s">
+        <v>25</v>
+      </c>
+      <c r="E330" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F330" t="s">
         <v>1402</v>
       </c>
       <c r="G330" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
+        <v>475</v>
+      </c>
+      <c r="B331" t="s">
         <v>1403</v>
       </c>
-      <c r="B331" t="s">
+      <c r="C331" t="s">
         <v>1404</v>
       </c>
-      <c r="C331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D331" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E331" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F331" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="G331" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>475</v>
+        <v>1406</v>
       </c>
       <c r="B332" t="s">
         <v>1407</v>
       </c>
       <c r="C332" t="s">
         <v>1408</v>
       </c>
       <c r="D332" t="s">
         <v>16</v>
       </c>
       <c r="E332" t="s">
-        <v>1083</v>
+        <v>1056</v>
       </c>
       <c r="F332" t="s">
         <v>1409</v>
       </c>
       <c r="G332" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
+        <v>668</v>
+      </c>
+      <c r="B333" t="s">
         <v>1410</v>
       </c>
-      <c r="B333" t="s">
+      <c r="C333" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="D333" t="s">
         <v>16</v>
       </c>
       <c r="E333" t="s">
-        <v>1056</v>
+        <v>1412</v>
       </c>
       <c r="F333" t="s">
         <v>1413</v>
       </c>
       <c r="G333" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>668</v>
+        <v>1414</v>
       </c>
       <c r="B334" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C334" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D334" t="s">
         <v>16</v>
       </c>
       <c r="E334" t="s">
-        <v>1416</v>
+        <v>31</v>
       </c>
       <c r="F334" t="s">
         <v>1417</v>
       </c>
       <c r="G334" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
         <v>1418</v>
       </c>
       <c r="B335" t="s">
         <v>1419</v>
       </c>
       <c r="C335" t="s">
         <v>1420</v>
       </c>
       <c r="D335" t="s">
         <v>16</v>
       </c>
       <c r="E335" t="s">
-        <v>31</v>
+        <v>1421</v>
       </c>
       <c r="F335" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="G335" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B336" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C336" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D336" t="s">
         <v>16</v>
       </c>
       <c r="E336" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F336" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="G336" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B337" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C337" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D337" t="s">
-        <v>16</v>
+        <v>1431</v>
       </c>
       <c r="E337" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="F337" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="G337" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B338" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C338" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="D338" t="s">
-        <v>1435</v>
+        <v>307</v>
       </c>
       <c r="E338" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="F338" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="G338" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B339" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C339" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D339" t="s">
-        <v>307</v>
+        <v>16</v>
       </c>
       <c r="E339" t="s">
-        <v>1441</v>
+        <v>330</v>
       </c>
       <c r="F339" t="s">
         <v>1442</v>
       </c>
       <c r="G339" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
         <v>1443</v>
       </c>
       <c r="B340" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C340" t="s">
         <v>1444</v>
       </c>
-      <c r="C340" t="s">
+      <c r="D340" t="s">
+        <v>132</v>
+      </c>
+      <c r="E340" t="s">
         <v>1445</v>
       </c>
-      <c r="D340" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F340" t="s">
-        <v>1446</v>
-[...3 lines deleted...]
-      </c>
+        <v>1153</v>
+      </c>
+      <c r="G340"/>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B341" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="C341" t="s">
         <v>1448</v>
       </c>
       <c r="D341" t="s">
-        <v>132</v>
+        <v>1449</v>
       </c>
       <c r="E341" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="F341" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="G341"/>
+        <v>1451</v>
+      </c>
+      <c r="G341" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="B342" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="C342" t="s">
-        <v>1452</v>
+        <v>1289</v>
       </c>
       <c r="D342" t="s">
-        <v>1453</v>
+        <v>1025</v>
       </c>
       <c r="E342" t="s">
+        <v>996</v>
+      </c>
+      <c r="F342" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
       <c r="G342" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B343" t="s">
         <v>1456</v>
       </c>
-      <c r="B343" t="s">
+      <c r="C343" t="s">
         <v>1457</v>
       </c>
-      <c r="C343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D343" t="s">
-        <v>1025</v>
+        <v>1458</v>
       </c>
       <c r="E343" t="s">
-        <v>996</v>
+        <v>1459</v>
       </c>
       <c r="F343" t="s">
-        <v>1458</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="G343"/>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="B344" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="C344" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="D344" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="E344" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="F344" t="s">
-        <v>1464</v>
-[...1 lines deleted...]
-      <c r="G344"/>
+        <v>1466</v>
+      </c>
+      <c r="G344" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B345" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="C345" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="D345" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="E345" t="s">
-        <v>1469</v>
+        <v>1019</v>
       </c>
       <c r="F345" t="s">
-        <v>1470</v>
+        <v>180</v>
       </c>
       <c r="G345" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
         <v>1471</v>
       </c>
       <c r="B346" t="s">
         <v>1472</v>
       </c>
       <c r="C346" t="s">
         <v>1473</v>
       </c>
       <c r="D346" t="s">
         <v>1474</v>
       </c>
       <c r="E346" t="s">
-        <v>1019</v>
+        <v>1475</v>
       </c>
       <c r="F346" t="s">
-        <v>180</v>
+        <v>1476</v>
       </c>
       <c r="G346" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B347" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="C347" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="D347" t="s">
-        <v>1478</v>
+        <v>25</v>
       </c>
       <c r="E347" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="F347" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      </c>
+        <v>1481</v>
+      </c>
+      <c r="G347"/>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B348" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="C348" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="D348" t="s">
-        <v>25</v>
+        <v>1485</v>
       </c>
       <c r="E348" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="F348" t="s">
-        <v>1485</v>
-[...1 lines deleted...]
-      <c r="G348"/>
+        <v>1487</v>
+      </c>
+      <c r="G348" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B349" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="C349" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="D349" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="E349" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="F349" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="G349" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B350" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="C350" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="D350" t="s">
-        <v>1495</v>
+        <v>16</v>
       </c>
       <c r="E350" t="s">
-        <v>1496</v>
+        <v>82</v>
       </c>
       <c r="F350" t="s">
         <v>1497</v>
       </c>
       <c r="G350" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
         <v>1498</v>
       </c>
       <c r="B351" t="s">
         <v>1499</v>
       </c>
       <c r="C351" t="s">
         <v>1500</v>
       </c>
       <c r="D351" t="s">
-        <v>16</v>
+        <v>1470</v>
       </c>
       <c r="E351" t="s">
-        <v>82</v>
+        <v>446</v>
       </c>
       <c r="F351" t="s">
-        <v>1501</v>
+        <v>180</v>
       </c>
       <c r="G351" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B352" t="s">
         <v>1502</v>
       </c>
-      <c r="B352" t="s">
+      <c r="C352" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D352" t="s">
         <v>1503</v>
       </c>
-      <c r="C352" t="s">
+      <c r="E352" t="s">
         <v>1504</v>
       </c>
-      <c r="D352" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F352" t="s">
-        <v>180</v>
+        <v>1505</v>
       </c>
       <c r="G352" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>1505</v>
+        <v>1264</v>
       </c>
       <c r="B353" t="s">
         <v>1506</v>
       </c>
       <c r="C353" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="D353" t="s">
-        <v>1507</v>
+        <v>81</v>
       </c>
       <c r="E353" t="s">
-        <v>1508</v>
+        <v>802</v>
       </c>
       <c r="F353" t="s">
-        <v>1509</v>
+        <v>1506</v>
       </c>
       <c r="G353" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="B354" t="s">
-        <v>1510</v>
+        <v>1508</v>
       </c>
       <c r="C354" t="s">
-        <v>1511</v>
+        <v>116</v>
       </c>
       <c r="D354" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E354" t="s">
         <v>802</v>
       </c>
       <c r="F354" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
       <c r="G354" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>1268</v>
+        <v>1510</v>
       </c>
       <c r="B355" t="s">
+        <v>465</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D355" t="s">
+        <v>25</v>
+      </c>
+      <c r="E355" t="s">
         <v>1512</v>
       </c>
-      <c r="C355" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F355" t="s">
-        <v>1513</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="G355"/>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B356" t="s">
         <v>1514</v>
       </c>
-      <c r="B356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C356" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F356" t="s">
         <v>1515</v>
-      </c>
-[...7 lines deleted...]
-        <v>465</v>
       </c>
       <c r="G356"/>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B357" t="s">
         <v>1517</v>
       </c>
-      <c r="B357" t="s">
+      <c r="C357" t="s">
         <v>1518</v>
       </c>
-      <c r="C357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D357" t="s">
-        <v>1284</v>
+        <v>1294</v>
       </c>
       <c r="E357" t="s">
-        <v>1285</v>
+        <v>1519</v>
       </c>
       <c r="F357" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="G357"/>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="B358" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C358" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D358" t="s">
-        <v>1298</v>
+        <v>1524</v>
       </c>
       <c r="E358" t="s">
-        <v>1523</v>
+        <v>724</v>
       </c>
       <c r="F358" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="G358"/>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B359" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C359" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="D359" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="E359" t="s">
-        <v>724</v>
+        <v>1530</v>
       </c>
       <c r="F359" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="G359"/>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
       <c r="B360" t="s">
-        <v>1531</v>
+        <v>1320</v>
       </c>
       <c r="C360" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="D360" t="s">
-        <v>1533</v>
+        <v>25</v>
       </c>
       <c r="E360" t="s">
         <v>1534</v>
       </c>
       <c r="F360" t="s">
         <v>1535</v>
       </c>
       <c r="G360"/>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
         <v>1536</v>
       </c>
       <c r="B361" t="s">
-        <v>1324</v>
+        <v>1537</v>
       </c>
       <c r="C361" t="s">
-        <v>1537</v>
+        <v>1299</v>
       </c>
       <c r="D361" t="s">
         <v>25</v>
       </c>
       <c r="E361" t="s">
         <v>1538</v>
       </c>
       <c r="F361" t="s">
         <v>1539</v>
       </c>
       <c r="G361"/>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B362" t="s">
         <v>1540</v>
       </c>
-      <c r="B362" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C362" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="D362" t="s">
         <v>25</v>
       </c>
       <c r="E362" t="s">
-        <v>1542</v>
+        <v>1401</v>
       </c>
       <c r="F362" t="s">
-        <v>1543</v>
+        <v>1541</v>
       </c>
       <c r="G362"/>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B363" t="s">
-        <v>1544</v>
+        <v>1302</v>
       </c>
       <c r="C363" t="s">
         <v>1303</v>
       </c>
       <c r="D363" t="s">
         <v>25</v>
       </c>
       <c r="E363" t="s">
-        <v>1405</v>
+        <v>1304</v>
       </c>
       <c r="F363" t="s">
-        <v>1545</v>
+        <v>1305</v>
       </c>
       <c r="G363"/>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>1546</v>
+        <v>1543</v>
       </c>
       <c r="B364" t="s">
-        <v>1306</v>
+        <v>1544</v>
       </c>
       <c r="C364" t="s">
-        <v>1307</v>
+        <v>1299</v>
       </c>
       <c r="D364" t="s">
         <v>25</v>
       </c>
       <c r="E364" t="s">
-        <v>1308</v>
+        <v>1401</v>
       </c>
       <c r="F364" t="s">
-        <v>1309</v>
+        <v>1541</v>
       </c>
       <c r="G364"/>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C365" t="s">
         <v>1547</v>
-      </c>
-[...4 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="D365" t="s">
         <v>25</v>
       </c>
       <c r="E365" t="s">
-        <v>1405</v>
+        <v>1304</v>
       </c>
       <c r="F365" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="G365"/>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B366" t="s">
         <v>1549</v>
       </c>
-      <c r="B366" t="s">
+      <c r="C366" t="s">
         <v>1550</v>
       </c>
-      <c r="C366" t="s">
+      <c r="D366" t="s">
+        <v>16</v>
+      </c>
+      <c r="E366" t="s">
         <v>1551</v>
       </c>
-      <c r="D366" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F366" t="s">
-        <v>1552</v>
+        <v>156</v>
       </c>
       <c r="G366"/>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="B367" t="s">
         <v>1553</v>
       </c>
       <c r="C367" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D367" t="s">
+        <v>25</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F367" t="s">
         <v>1554</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G367"/>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B368" t="s">
         <v>1556</v>
       </c>
-      <c r="B368" t="s">
+      <c r="C368" t="s">
         <v>1557</v>
       </c>
-      <c r="C368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D368" t="s">
-        <v>25</v>
+        <v>117</v>
       </c>
       <c r="E368" t="s">
-        <v>1405</v>
+        <v>1426</v>
       </c>
       <c r="F368" t="s">
         <v>1558</v>
       </c>
       <c r="G368"/>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
         <v>1559</v>
       </c>
       <c r="B369" t="s">
         <v>1560</v>
       </c>
       <c r="C369" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D369" t="s">
+        <v>25</v>
+      </c>
+      <c r="E369" t="s">
         <v>1561</v>
-      </c>
-[...4 lines deleted...]
-        <v>1430</v>
       </c>
       <c r="F369" t="s">
         <v>1562</v>
       </c>
       <c r="G369"/>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
         <v>1563</v>
       </c>
       <c r="B370" t="s">
         <v>1564</v>
       </c>
       <c r="C370" t="s">
-        <v>1344</v>
+        <v>1299</v>
       </c>
       <c r="D370" t="s">
         <v>25</v>
       </c>
       <c r="E370" t="s">
         <v>1565</v>
       </c>
       <c r="F370" t="s">
         <v>1566</v>
       </c>
       <c r="G370"/>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B371" t="s">
         <v>1567</v>
       </c>
-      <c r="B371" t="s">
+      <c r="C371" t="s">
         <v>1568</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="D371" t="s">
         <v>25</v>
       </c>
       <c r="E371" t="s">
-        <v>1569</v>
+        <v>613</v>
       </c>
       <c r="F371" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="G371"/>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>1549</v>
+        <v>1569</v>
       </c>
       <c r="B372" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C372" t="s">
         <v>1571</v>
       </c>
-      <c r="C372" t="s">
+      <c r="D372" t="s">
+        <v>16</v>
+      </c>
+      <c r="E372" t="s">
+        <v>996</v>
+      </c>
+      <c r="F372" t="s">
         <v>1572</v>
-      </c>
-[...7 lines deleted...]
-        <v>1571</v>
       </c>
       <c r="G372"/>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
         <v>1573</v>
       </c>
       <c r="B373" t="s">
         <v>1574</v>
       </c>
       <c r="C373" t="s">
         <v>1575</v>
       </c>
       <c r="D373" t="s">
         <v>16</v>
       </c>
       <c r="E373" t="s">
-        <v>996</v>
+        <v>1576</v>
       </c>
       <c r="F373" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="G373"/>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>1577</v>
+        <v>1230</v>
       </c>
       <c r="B374" t="s">
         <v>1578</v>
       </c>
       <c r="C374" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D374" t="s">
+        <v>25</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F374" t="s">
         <v>1579</v>
       </c>
-      <c r="D374" t="s">
-[...8 lines deleted...]
-      <c r="G374"/>
+      <c r="G374" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>1234</v>
+        <v>1580</v>
       </c>
       <c r="B375" t="s">
-        <v>1582</v>
+        <v>196</v>
       </c>
       <c r="C375" t="s">
-        <v>1303</v>
+        <v>1581</v>
       </c>
       <c r="D375" t="s">
-        <v>25</v>
+        <v>1397</v>
       </c>
       <c r="E375" t="s">
-        <v>1405</v>
+        <v>82</v>
       </c>
       <c r="F375" t="s">
-        <v>1583</v>
+        <v>103</v>
       </c>
       <c r="G375" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C376" t="s">
         <v>1584</v>
       </c>
-      <c r="B376" t="s">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="D376" t="s">
+        <v>81</v>
+      </c>
+      <c r="E376" t="s">
         <v>1585</v>
       </c>
-      <c r="D376" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F376" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>1153</v>
+      </c>
+      <c r="G376"/>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
         <v>1586</v>
       </c>
       <c r="B377" t="s">
         <v>1587</v>
       </c>
       <c r="C377" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D377" t="s">
+        <v>25</v>
+      </c>
+      <c r="E377" t="s">
+        <v>701</v>
+      </c>
+      <c r="F377" t="s">
         <v>1588</v>
       </c>
-      <c r="D377" t="s">
-[...8 lines deleted...]
-      <c r="G377"/>
+      <c r="G377" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B378" t="s">
         <v>1590</v>
       </c>
-      <c r="B378" t="s">
+      <c r="C378" t="s">
+        <v>740</v>
+      </c>
+      <c r="D378" t="s">
+        <v>16</v>
+      </c>
+      <c r="E378" t="s">
         <v>1591</v>
-      </c>
-[...7 lines deleted...]
-        <v>701</v>
       </c>
       <c r="F378" t="s">
         <v>1592</v>
       </c>
-      <c r="G378" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G378"/>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
         <v>1593</v>
       </c>
       <c r="B379" t="s">
         <v>1594</v>
       </c>
       <c r="C379" t="s">
-        <v>740</v>
+        <v>1595</v>
       </c>
       <c r="D379" t="s">
-        <v>16</v>
+        <v>1596</v>
       </c>
       <c r="E379" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="F379" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="G379"/>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="B380" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="C380" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="D380" t="s">
-        <v>1600</v>
+        <v>10</v>
       </c>
       <c r="E380" t="s">
-        <v>1601</v>
+        <v>418</v>
       </c>
       <c r="F380" t="s">
         <v>1602</v>
       </c>
       <c r="G380"/>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B381" t="s">
+        <v>188</v>
+      </c>
+      <c r="C381" t="s">
         <v>1603</v>
-      </c>
-[...4 lines deleted...]
-        <v>1605</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
-        <v>418</v>
+        <v>330</v>
       </c>
       <c r="F381" t="s">
-        <v>1606</v>
+        <v>1604</v>
       </c>
       <c r="G381"/>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
       <c r="B382" t="s">
-        <v>188</v>
+        <v>1605</v>
       </c>
       <c r="C382" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D382" t="s">
+        <v>132</v>
+      </c>
+      <c r="E382" t="s">
         <v>1607</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F382" t="s">
         <v>1608</v>
       </c>
       <c r="G382"/>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="B383" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="C383" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="D383" t="s">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="E383" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="F383" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="G383"/>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B384" t="s">
+        <v>196</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D384" t="s">
+        <v>132</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F384" t="s">
         <v>1613</v>
-      </c>
-[...13 lines deleted...]
-        <v>1617</v>
       </c>
       <c r="G384"/>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="B385" t="s">
-        <v>196</v>
+        <v>1243</v>
       </c>
       <c r="C385" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="D385" t="s">
         <v>132</v>
       </c>
       <c r="E385" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F385" t="s">
         <v>1619</v>
-      </c>
-[...1 lines deleted...]
-        <v>1617</v>
       </c>
       <c r="G385"/>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
         <v>1620</v>
       </c>
       <c r="B386" t="s">
-        <v>1247</v>
+        <v>1621</v>
       </c>
       <c r="C386" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D386" t="s">
         <v>132</v>
       </c>
       <c r="E386" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="F386" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="G386"/>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>1624</v>
+        <v>1552</v>
       </c>
       <c r="B387" t="s">
         <v>1625</v>
       </c>
       <c r="C387" t="s">
         <v>1626</v>
       </c>
       <c r="D387" t="s">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="E387" t="s">
         <v>1627</v>
       </c>
       <c r="F387" t="s">
         <v>1628</v>
       </c>
-      <c r="G387"/>
+      <c r="G387" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
       <c r="B388" t="s">
         <v>1629</v>
       </c>
       <c r="C388" t="s">
-        <v>1630</v>
+        <v>1299</v>
       </c>
       <c r="D388" t="s">
         <v>25</v>
       </c>
       <c r="E388" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F388" t="s">
         <v>1631</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632</v>
       </c>
       <c r="G388" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>1577</v>
+        <v>1632</v>
       </c>
       <c r="B389" t="s">
         <v>1633</v>
       </c>
       <c r="C389" t="s">
-        <v>1303</v>
+        <v>1634</v>
       </c>
       <c r="D389" t="s">
         <v>25</v>
       </c>
       <c r="E389" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F389" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="G389" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B390" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="C390" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="D390" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E390" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="F390" t="s">
-        <v>1640</v>
-[...3 lines deleted...]
-      </c>
+        <v>1641</v>
+      </c>
+      <c r="G390"/>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B391" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C391" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D391" t="s">
-        <v>16</v>
+        <v>775</v>
       </c>
       <c r="E391" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="F391" t="s">
-        <v>1645</v>
+        <v>269</v>
       </c>
       <c r="G391"/>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B392" t="s">
         <v>1646</v>
       </c>
-      <c r="B392" t="s">
+      <c r="C392" t="s">
         <v>1647</v>
       </c>
-      <c r="C392" t="s">
+      <c r="D392" t="s">
+        <v>25</v>
+      </c>
+      <c r="E392" t="s">
         <v>1648</v>
       </c>
-      <c r="D392" t="s">
-[...2 lines deleted...]
-      <c r="E392" t="s">
+      <c r="F392" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="G392"/>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="B393" t="s">
-        <v>1650</v>
+        <v>110</v>
       </c>
       <c r="C393" t="s">
         <v>1651</v>
       </c>
       <c r="D393" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E393" t="s">
+        <v>451</v>
+      </c>
+      <c r="F393" t="s">
         <v>1652</v>
-      </c>
-[...1 lines deleted...]
-        <v>1653</v>
       </c>
       <c r="G393"/>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C394" t="s">
         <v>1654</v>
-      </c>
-[...4 lines deleted...]
-        <v>1655</v>
       </c>
       <c r="D394" t="s">
         <v>81</v>
       </c>
       <c r="E394" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="F394" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="G394"/>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>1654</v>
+        <v>538</v>
       </c>
       <c r="B395" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C395" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
       <c r="D395" t="s">
         <v>81</v>
       </c>
       <c r="E395" t="s">
-        <v>442</v>
+        <v>984</v>
       </c>
       <c r="F395" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="G395"/>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>538</v>
+        <v>1650</v>
       </c>
       <c r="B396" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C396" t="s">
         <v>1660</v>
-      </c>
-[...1 lines deleted...]
-        <v>1661</v>
       </c>
       <c r="D396" t="s">
         <v>81</v>
       </c>
       <c r="E396" t="s">
-        <v>984</v>
+        <v>442</v>
       </c>
       <c r="F396" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="G396"/>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>1654</v>
+        <v>538</v>
       </c>
       <c r="B397" t="s">
-        <v>1663</v>
+        <v>98</v>
       </c>
       <c r="C397" t="s">
-        <v>1664</v>
+        <v>1662</v>
       </c>
       <c r="D397" t="s">
         <v>81</v>
       </c>
       <c r="E397" t="s">
         <v>442</v>
       </c>
       <c r="F397" t="s">
-        <v>1665</v>
+        <v>1663</v>
       </c>
       <c r="G397"/>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
         <v>538</v>
       </c>
       <c r="B398" t="s">
-        <v>98</v>
+        <v>1664</v>
       </c>
       <c r="C398" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="D398" t="s">
         <v>81</v>
       </c>
       <c r="E398" t="s">
         <v>442</v>
       </c>
       <c r="F398" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="G398"/>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>538</v>
+        <v>1667</v>
       </c>
       <c r="B399" t="s">
         <v>1668</v>
       </c>
       <c r="C399" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D399" t="s">
+        <v>25</v>
+      </c>
+      <c r="E399" t="s">
         <v>1669</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
       <c r="F399" t="s">
         <v>1670</v>
       </c>
-      <c r="G399"/>
+      <c r="G399" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
         <v>1671</v>
       </c>
       <c r="B400" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C400" t="s">
         <v>1672</v>
       </c>
-      <c r="C400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D400" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="E400" t="s">
         <v>1673</v>
       </c>
       <c r="F400" t="s">
         <v>1674</v>
       </c>
-      <c r="G400" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G400"/>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
         <v>1675</v>
       </c>
       <c r="B401" t="s">
-        <v>1190</v>
+        <v>1676</v>
       </c>
       <c r="C401" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D401" t="s">
+        <v>16</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F401" t="s">
         <v>1676</v>
-      </c>
-[...7 lines deleted...]
-        <v>1678</v>
       </c>
       <c r="G401"/>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B402" t="s">
         <v>1679</v>
       </c>
-      <c r="B402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C402" t="s">
-        <v>1681</v>
+        <v>1303</v>
       </c>
       <c r="D402" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E402" t="s">
-        <v>1682</v>
+        <v>1322</v>
       </c>
       <c r="F402" t="s">
         <v>1680</v>
       </c>
-      <c r="G402"/>
+      <c r="G402" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>1590</v>
+        <v>1129</v>
       </c>
       <c r="B403" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D403" t="s">
+        <v>81</v>
+      </c>
+      <c r="E403" t="s">
+        <v>173</v>
+      </c>
+      <c r="F403" t="s">
         <v>1683</v>
       </c>
-      <c r="C403" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="G403"/>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>1129</v>
+        <v>1684</v>
       </c>
       <c r="B404" t="s">
         <v>1685</v>
       </c>
       <c r="C404" t="s">
         <v>1686</v>
       </c>
       <c r="D404" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="E404" t="s">
-        <v>173</v>
+        <v>1687</v>
       </c>
       <c r="F404" t="s">
-        <v>1687</v>
+        <v>1685</v>
       </c>
       <c r="G404"/>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
         <v>1688</v>
       </c>
       <c r="B405" t="s">
+        <v>687</v>
+      </c>
+      <c r="C405" t="s">
         <v>1689</v>
       </c>
-      <c r="C405" t="s">
+      <c r="D405" t="s">
+        <v>16</v>
+      </c>
+      <c r="E405" t="s">
         <v>1690</v>
       </c>
-      <c r="D405" t="s">
-[...2 lines deleted...]
-      <c r="E405" t="s">
+      <c r="F405" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="G405"/>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
         <v>1692</v>
       </c>
       <c r="B406" t="s">
-        <v>687</v>
+        <v>1693</v>
       </c>
       <c r="C406" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="D406" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="E406" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="F406" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="G406"/>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B407" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C407" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="D407" t="s">
-        <v>132</v>
+        <v>1700</v>
       </c>
       <c r="E407" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="F407" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="G407"/>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="B408" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="C408" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D408" t="s">
-        <v>1704</v>
+        <v>25</v>
       </c>
       <c r="E408" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="F408" t="s">
-        <v>1706</v>
-[...1 lines deleted...]
-      <c r="G408"/>
+        <v>1707</v>
+      </c>
+      <c r="G408" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B409" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="C409" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="D409" t="s">
         <v>25</v>
       </c>
       <c r="E409" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="F409" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="G409" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B410" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="C410" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D410" t="s">
         <v>25</v>
       </c>
       <c r="E410" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="F410" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="G410" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B411" t="s">
-        <v>1718</v>
+        <v>1415</v>
       </c>
       <c r="C411" t="s">
         <v>1719</v>
       </c>
       <c r="D411" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E411" t="s">
-        <v>1720</v>
+        <v>31</v>
       </c>
       <c r="F411" t="s">
-        <v>1721</v>
+        <v>1417</v>
       </c>
       <c r="G411" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C412" t="s">
         <v>1722</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="D412" t="s">
+        <v>10</v>
+      </c>
+      <c r="E412" t="s">
         <v>1723</v>
       </c>
-      <c r="D412" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F412" t="s">
-        <v>1421</v>
-[...3 lines deleted...]
-      </c>
+        <v>1724</v>
+      </c>
+      <c r="G412"/>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>1724</v>
+        <v>480</v>
       </c>
       <c r="B413" t="s">
         <v>1725</v>
       </c>
       <c r="C413" t="s">
         <v>1726</v>
       </c>
       <c r="D413" t="s">
-        <v>10</v>
+        <v>754</v>
       </c>
       <c r="E413" t="s">
         <v>1727</v>
       </c>
       <c r="F413" t="s">
-        <v>1728</v>
-[...1 lines deleted...]
-      <c r="G413"/>
+        <v>1725</v>
+      </c>
+      <c r="G413" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>480</v>
+        <v>1728</v>
       </c>
       <c r="B414" t="s">
         <v>1729</v>
       </c>
       <c r="C414" t="s">
         <v>1730</v>
       </c>
       <c r="D414" t="s">
-        <v>754</v>
+        <v>1350</v>
       </c>
       <c r="E414" t="s">
         <v>1731</v>
       </c>
       <c r="F414" t="s">
-        <v>1729</v>
-[...3 lines deleted...]
-      </c>
+        <v>1732</v>
+      </c>
+      <c r="G414"/>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B415" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C415" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="D415" t="s">
-        <v>1354</v>
+        <v>10</v>
       </c>
       <c r="E415" t="s">
-        <v>1735</v>
+        <v>178</v>
       </c>
       <c r="F415" t="s">
         <v>1736</v>
       </c>
       <c r="G415"/>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
         <v>1737</v>
       </c>
       <c r="B416" t="s">
         <v>1738</v>
       </c>
       <c r="C416" t="s">
         <v>1739</v>
       </c>
       <c r="D416" t="s">
-        <v>10</v>
+        <v>1740</v>
       </c>
       <c r="E416" t="s">
-        <v>178</v>
+        <v>1741</v>
       </c>
       <c r="F416" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="G416"/>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="B417" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="C417" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="D417" t="s">
-        <v>1744</v>
+        <v>10</v>
       </c>
       <c r="E417" t="s">
         <v>1745</v>
       </c>
       <c r="F417" t="s">
         <v>1746</v>
       </c>
       <c r="G417"/>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="B418" t="s">
         <v>1747</v>
       </c>
       <c r="C418" t="s">
         <v>1748</v>
       </c>
       <c r="D418" t="s">
-        <v>10</v>
+        <v>973</v>
       </c>
       <c r="E418" t="s">
         <v>1749</v>
       </c>
       <c r="F418" t="s">
         <v>1750</v>
       </c>
       <c r="G418"/>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>1741</v>
+        <v>1751</v>
       </c>
       <c r="B419" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="C419" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="D419" t="s">
-        <v>973</v>
+        <v>132</v>
       </c>
       <c r="E419" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="F419" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="G419"/>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B420" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="C420" t="s">
-        <v>1757</v>
+        <v>1157</v>
       </c>
       <c r="D420" t="s">
-        <v>132</v>
+        <v>1135</v>
       </c>
       <c r="E420" t="s">
         <v>1758</v>
       </c>
       <c r="F420" t="s">
         <v>1759</v>
       </c>
       <c r="G420"/>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
         <v>1760</v>
       </c>
       <c r="B421" t="s">
         <v>1761</v>
       </c>
       <c r="C421" t="s">
-        <v>1157</v>
+        <v>1762</v>
       </c>
       <c r="D421" t="s">
-        <v>1135</v>
+        <v>10</v>
       </c>
       <c r="E421" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="F421" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="G421"/>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B422" t="s">
-        <v>1765</v>
+        <v>994</v>
       </c>
       <c r="C422" t="s">
         <v>1766</v>
       </c>
       <c r="D422" t="s">
         <v>10</v>
       </c>
       <c r="E422" t="s">
         <v>1767</v>
       </c>
       <c r="F422" t="s">
         <v>1768</v>
       </c>
       <c r="G422"/>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
         <v>1769</v>
       </c>
       <c r="B423" t="s">
-        <v>994</v>
+        <v>1770</v>
       </c>
       <c r="C423" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D423" t="s">
+        <v>81</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F423" t="s">
         <v>1770</v>
       </c>
-      <c r="D423" t="s">
-[...8 lines deleted...]
-      <c r="G423"/>
+      <c r="G423" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
+        <v>645</v>
+      </c>
+      <c r="B424" t="s">
         <v>1773</v>
       </c>
-      <c r="B424" t="s">
+      <c r="C424" t="s">
         <v>1774</v>
       </c>
-      <c r="C424" t="s">
+      <c r="D424" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E424" t="s">
         <v>1776</v>
       </c>
       <c r="F424" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="G424" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>645</v>
+        <v>1778</v>
       </c>
       <c r="B425" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="C425" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="D425" t="s">
+        <v>10</v>
+      </c>
+      <c r="E425" t="s">
+        <v>888</v>
+      </c>
+      <c r="F425" t="s">
         <v>1779</v>
       </c>
-      <c r="E425" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G425"/>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B426" t="s">
         <v>1782</v>
       </c>
-      <c r="B426" t="s">
+      <c r="C426" t="s">
         <v>1783</v>
       </c>
-      <c r="C426" t="s">
+      <c r="D426" t="s">
+        <v>16</v>
+      </c>
+      <c r="E426" t="s">
+        <v>82</v>
+      </c>
+      <c r="F426" t="s">
         <v>1784</v>
       </c>
-      <c r="D426" t="s">
-[...8 lines deleted...]
-      <c r="G426"/>
+      <c r="G426" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
         <v>1785</v>
       </c>
       <c r="B427" t="s">
         <v>1786</v>
       </c>
       <c r="C427" t="s">
         <v>1787</v>
       </c>
       <c r="D427" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E427" t="s">
-        <v>82</v>
+        <v>1788</v>
       </c>
       <c r="F427" t="s">
-        <v>1788</v>
-[...3 lines deleted...]
-      </c>
+        <v>1789</v>
+      </c>
+      <c r="G427"/>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B428" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C428" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="D428" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E428" t="s">
-        <v>1792</v>
+        <v>330</v>
       </c>
       <c r="F428" t="s">
         <v>1793</v>
       </c>
       <c r="G428"/>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
         <v>1794</v>
       </c>
       <c r="B429" t="s">
         <v>1795</v>
       </c>
       <c r="C429" t="s">
         <v>1796</v>
       </c>
       <c r="D429" t="s">
-        <v>10</v>
+        <v>1797</v>
       </c>
       <c r="E429" t="s">
-        <v>330</v>
+        <v>21</v>
       </c>
       <c r="F429" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="G429"/>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="B430" t="s">
         <v>1799</v>
       </c>
       <c r="C430" t="s">
         <v>1800</v>
       </c>
       <c r="D430" t="s">
         <v>1801</v>
       </c>
       <c r="E430" t="s">
         <v>21</v>
       </c>
       <c r="F430" t="s">
         <v>1802</v>
       </c>
       <c r="G430"/>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="B431" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C431" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="D431" t="s">
-        <v>1805</v>
+        <v>16</v>
       </c>
       <c r="E431" t="s">
-        <v>21</v>
+        <v>867</v>
       </c>
       <c r="F431" t="s">
-        <v>1806</v>
-[...1 lines deleted...]
-      <c r="G431"/>
+        <v>868</v>
+      </c>
+      <c r="G431" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C432" t="s">
         <v>1807</v>
-      </c>
-[...4 lines deleted...]
-        <v>1809</v>
       </c>
       <c r="D432" t="s">
         <v>16</v>
       </c>
       <c r="E432" t="s">
-        <v>867</v>
+        <v>82</v>
       </c>
       <c r="F432" t="s">
-        <v>868</v>
+        <v>1808</v>
       </c>
       <c r="G432" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>1722</v>
+        <v>1809</v>
       </c>
       <c r="B433" t="s">
         <v>1810</v>
       </c>
       <c r="C433" t="s">
         <v>1811</v>
       </c>
       <c r="D433" t="s">
-        <v>16</v>
+        <v>273</v>
       </c>
       <c r="E433" t="s">
-        <v>82</v>
+        <v>455</v>
       </c>
       <c r="F433" t="s">
         <v>1812</v>
       </c>
       <c r="G433" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
         <v>1813</v>
       </c>
       <c r="B434" t="s">
         <v>1814</v>
       </c>
       <c r="C434" t="s">
         <v>1815</v>
       </c>
       <c r="D434" t="s">
-        <v>273</v>
+        <v>16</v>
       </c>
       <c r="E434" t="s">
-        <v>455</v>
+        <v>1816</v>
       </c>
       <c r="F434" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="G434" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B435" t="s">
-        <v>1818</v>
+        <v>1324</v>
       </c>
       <c r="C435" t="s">
-        <v>1819</v>
+        <v>1796</v>
       </c>
       <c r="D435" t="s">
         <v>16</v>
       </c>
       <c r="E435" t="s">
-        <v>1820</v>
+        <v>483</v>
       </c>
       <c r="F435" t="s">
-        <v>1821</v>
+        <v>1819</v>
       </c>
       <c r="G435" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>1822</v>
+        <v>1159</v>
       </c>
       <c r="B436" t="s">
-        <v>1328</v>
+        <v>1820</v>
       </c>
       <c r="C436" t="s">
-        <v>1800</v>
+        <v>1821</v>
       </c>
       <c r="D436" t="s">
         <v>16</v>
       </c>
       <c r="E436" t="s">
-        <v>483</v>
+        <v>1822</v>
       </c>
       <c r="F436" t="s">
         <v>1823</v>
       </c>
       <c r="G436" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>1159</v>
+        <v>653</v>
       </c>
       <c r="B437" t="s">
-        <v>1824</v>
+        <v>1324</v>
       </c>
       <c r="C437" t="s">
-        <v>1825</v>
+        <v>1325</v>
       </c>
       <c r="D437" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E437" t="s">
-        <v>1826</v>
+        <v>21</v>
       </c>
       <c r="F437" t="s">
-        <v>1827</v>
+        <v>1326</v>
       </c>
       <c r="G437" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>653</v>
+        <v>1824</v>
       </c>
       <c r="B438" t="s">
-        <v>1328</v>
+        <v>1825</v>
       </c>
       <c r="C438" t="s">
-        <v>1329</v>
+        <v>1826</v>
       </c>
       <c r="D438" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E438" t="s">
-        <v>21</v>
+        <v>984</v>
       </c>
       <c r="F438" t="s">
-        <v>1330</v>
+        <v>1827</v>
       </c>
       <c r="G438" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
         <v>1828</v>
       </c>
       <c r="B439" t="s">
         <v>1829</v>
       </c>
       <c r="C439" t="s">
         <v>1830</v>
       </c>
       <c r="D439" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E439" t="s">
-        <v>984</v>
+        <v>1831</v>
       </c>
       <c r="F439" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="G439" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>1832</v>
+        <v>1003</v>
       </c>
       <c r="B440" t="s">
         <v>1833</v>
       </c>
       <c r="C440" t="s">
         <v>1834</v>
       </c>
       <c r="D440" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E440" t="s">
         <v>1835</v>
       </c>
       <c r="F440" t="s">
         <v>1836</v>
       </c>
       <c r="G440" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>1003</v>
+        <v>1837</v>
       </c>
       <c r="B441" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="C441" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D441" t="s">
+        <v>10</v>
+      </c>
+      <c r="E441" t="s">
+        <v>330</v>
+      </c>
+      <c r="F441" t="s">
         <v>1838</v>
-      </c>
-[...7 lines deleted...]
-        <v>1840</v>
       </c>
       <c r="G441" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B442" t="s">
         <v>1841</v>
       </c>
-      <c r="B442" t="s">
+      <c r="C442" t="s">
         <v>1842</v>
       </c>
-      <c r="C442" t="s">
+      <c r="D442" t="s">
+        <v>25</v>
+      </c>
+      <c r="E442" t="s">
         <v>1843</v>
       </c>
-      <c r="D442" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F442" t="s">
-        <v>1842</v>
-[...3 lines deleted...]
-      </c>
+        <v>1844</v>
+      </c>
+      <c r="G442"/>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B443" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C443" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="D443" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E443" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="F443" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="G443"/>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B444" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="C444" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="D444" t="s">
         <v>10</v>
       </c>
       <c r="E444" t="s">
-        <v>1852</v>
+        <v>578</v>
       </c>
       <c r="F444" t="s">
         <v>1853</v>
       </c>
       <c r="G444"/>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
         <v>1854</v>
       </c>
       <c r="B445" t="s">
         <v>1855</v>
       </c>
       <c r="C445" t="s">
         <v>1856</v>
       </c>
       <c r="D445" t="s">
-        <v>10</v>
+        <v>1857</v>
       </c>
       <c r="E445" t="s">
-        <v>578</v>
+        <v>1858</v>
       </c>
       <c r="F445" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="G445"/>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="B446" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="C446" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="D446" t="s">
-        <v>1861</v>
+        <v>25</v>
       </c>
       <c r="E446" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="F446" t="s">
-        <v>1863</v>
-[...1 lines deleted...]
-      <c r="G446"/>
+        <v>1864</v>
+      </c>
+      <c r="G446" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>1864</v>
+        <v>1737</v>
       </c>
       <c r="B447" t="s">
         <v>1865</v>
       </c>
       <c r="C447" t="s">
         <v>1866</v>
       </c>
       <c r="D447" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E447" t="s">
         <v>1867</v>
       </c>
       <c r="F447" t="s">
         <v>1868</v>
       </c>
-      <c r="G447" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G447"/>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>1741</v>
+        <v>1869</v>
       </c>
       <c r="B448" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="C448" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="D448" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E448" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="F448" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="G448"/>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="B449" t="s">
         <v>1874</v>
       </c>
       <c r="C449" t="s">
         <v>1875</v>
       </c>
       <c r="D449" t="s">
         <v>81</v>
       </c>
       <c r="E449" t="s">
+        <v>984</v>
+      </c>
+      <c r="F449" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="G449"/>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="B450" t="s">
         <v>1878</v>
       </c>
       <c r="C450" t="s">
         <v>1879</v>
       </c>
       <c r="D450" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E450" t="s">
-        <v>984</v>
+        <v>31</v>
       </c>
       <c r="F450" t="s">
         <v>1880</v>
       </c>
       <c r="G450"/>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
         <v>1881</v>
       </c>
       <c r="B451" t="s">
         <v>1882</v>
       </c>
       <c r="C451" t="s">
         <v>1883</v>
       </c>
       <c r="D451" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="E451" t="s">
-        <v>31</v>
+        <v>816</v>
       </c>
       <c r="F451" t="s">
         <v>1884</v>
       </c>
       <c r="G451"/>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>1885</v>
+        <v>1854</v>
       </c>
       <c r="B452" t="s">
-        <v>1886</v>
+        <v>1865</v>
       </c>
       <c r="C452" t="s">
-        <v>1887</v>
+        <v>1866</v>
       </c>
       <c r="D452" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="E452" t="s">
-        <v>816</v>
+        <v>1867</v>
       </c>
       <c r="F452" t="s">
-        <v>1888</v>
+        <v>1868</v>
       </c>
       <c r="G452"/>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="B453" t="s">
-        <v>1869</v>
+        <v>1886</v>
       </c>
       <c r="C453" t="s">
-        <v>1870</v>
+        <v>1887</v>
       </c>
       <c r="D453" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E453" t="s">
-        <v>1871</v>
+        <v>82</v>
       </c>
       <c r="F453" t="s">
-        <v>1872</v>
-[...1 lines deleted...]
-      <c r="G453"/>
+        <v>1886</v>
+      </c>
+      <c r="G453" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C454" t="s">
         <v>1889</v>
       </c>
-      <c r="B454" t="s">
+      <c r="D454" t="s">
+        <v>81</v>
+      </c>
+      <c r="E454" t="s">
         <v>1890</v>
       </c>
-      <c r="C454" t="s">
+      <c r="F454" t="s">
         <v>1891</v>
-      </c>
-[...7 lines deleted...]
-        <v>1890</v>
       </c>
       <c r="G454" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>1646</v>
+        <v>1892</v>
       </c>
       <c r="B455" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="C455" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="D455" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E455" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="F455" t="s">
-        <v>1895</v>
-[...3 lines deleted...]
-      </c>
+        <v>1896</v>
+      </c>
+      <c r="G455"/>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B456" t="s">
-        <v>1897</v>
+        <v>79</v>
       </c>
       <c r="C456" t="s">
         <v>1898</v>
       </c>
       <c r="D456" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="E456" t="s">
+        <v>82</v>
+      </c>
+      <c r="F456" t="s">
         <v>1899</v>
       </c>
-      <c r="F456" t="s">
-[...2 lines deleted...]
-      <c r="G456"/>
+      <c r="G456" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B457" t="s">
+        <v>196</v>
+      </c>
+      <c r="C457" t="s">
         <v>1901</v>
       </c>
-      <c r="B457" t="s">
-[...2 lines deleted...]
-      <c r="C457" t="s">
+      <c r="D457" t="s">
+        <v>16</v>
+      </c>
+      <c r="E457" t="s">
         <v>1902</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F457" t="s">
         <v>1903</v>
       </c>
       <c r="G457" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
         <v>1904</v>
       </c>
       <c r="B458" t="s">
-        <v>196</v>
+        <v>1905</v>
       </c>
       <c r="C458" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="D458" t="s">
-        <v>16</v>
+        <v>1006</v>
       </c>
       <c r="E458" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="F458" t="s">
-        <v>1907</v>
-[...3 lines deleted...]
-      </c>
+        <v>1908</v>
+      </c>
+      <c r="G458"/>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="B459" t="s">
         <v>1909</v>
       </c>
       <c r="C459" t="s">
         <v>1910</v>
       </c>
       <c r="D459" t="s">
-        <v>1006</v>
+        <v>81</v>
       </c>
       <c r="E459" t="s">
+        <v>173</v>
+      </c>
+      <c r="F459" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="G459"/>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="B460" t="s">
         <v>1913</v>
       </c>
       <c r="C460" t="s">
         <v>1914</v>
       </c>
       <c r="D460" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E460" t="s">
-        <v>173</v>
+        <v>967</v>
       </c>
       <c r="F460" t="s">
         <v>1915</v>
       </c>
       <c r="G460"/>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B461" t="s">
         <v>1916</v>
       </c>
-      <c r="B461" t="s">
+      <c r="C461" t="s">
         <v>1917</v>
       </c>
-      <c r="C461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D461" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E461" t="s">
-        <v>967</v>
+        <v>442</v>
       </c>
       <c r="F461" t="s">
-        <v>1919</v>
+        <v>906</v>
       </c>
       <c r="G461"/>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="B462" t="s">
-        <v>1920</v>
+        <v>305</v>
       </c>
       <c r="C462" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="D462" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E462" t="s">
-        <v>442</v>
+        <v>1919</v>
       </c>
       <c r="F462" t="s">
-        <v>906</v>
+        <v>309</v>
       </c>
       <c r="G462"/>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>1916</v>
+        <v>1881</v>
       </c>
       <c r="B463" t="s">
-        <v>305</v>
+        <v>1920</v>
       </c>
       <c r="C463" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D463" t="s">
+        <v>132</v>
+      </c>
+      <c r="E463" t="s">
         <v>1922</v>
       </c>
-      <c r="D463" t="s">
-[...2 lines deleted...]
-      <c r="E463" t="s">
+      <c r="F463" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="G463"/>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>1885</v>
+        <v>1924</v>
       </c>
       <c r="B464" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="C464" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="D464" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="E464" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="F464" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="G464"/>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="B465" t="s">
         <v>1929</v>
       </c>
       <c r="C465" t="s">
         <v>1930</v>
       </c>
       <c r="D465" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E465" t="s">
         <v>1931</v>
       </c>
       <c r="F465" t="s">
         <v>1932</v>
       </c>
       <c r="G465"/>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>1928</v>
+        <v>504</v>
       </c>
       <c r="B466" t="s">
         <v>1933</v>
       </c>
       <c r="C466" t="s">
         <v>1934</v>
       </c>
       <c r="D466" t="s">
         <v>16</v>
       </c>
       <c r="E466" t="s">
         <v>1935</v>
       </c>
       <c r="F466" t="s">
         <v>1936</v>
       </c>
-      <c r="G466"/>
+      <c r="G466" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>504</v>
+        <v>1159</v>
       </c>
       <c r="B467" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C467" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
       <c r="D467" t="s">
         <v>16</v>
       </c>
       <c r="E467" t="s">
-        <v>1939</v>
+        <v>573</v>
       </c>
       <c r="F467" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="G467" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>1159</v>
+        <v>1939</v>
       </c>
       <c r="B468" t="s">
-        <v>1702</v>
+        <v>1940</v>
       </c>
       <c r="C468" t="s">
         <v>1941</v>
       </c>
       <c r="D468" t="s">
-        <v>16</v>
+        <v>1025</v>
       </c>
       <c r="E468" t="s">
-        <v>573</v>
+        <v>1942</v>
       </c>
       <c r="F468" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="G468" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B469" t="s">
-        <v>1944</v>
+        <v>226</v>
       </c>
       <c r="C469" t="s">
         <v>1945</v>
       </c>
       <c r="D469" t="s">
-        <v>1025</v>
+        <v>132</v>
       </c>
       <c r="E469" t="s">
         <v>1946</v>
       </c>
       <c r="F469" t="s">
         <v>1947</v>
       </c>
-      <c r="G469" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G469"/>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
         <v>1948</v>
       </c>
       <c r="B470" t="s">
-        <v>226</v>
+        <v>1949</v>
       </c>
       <c r="C470" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="D470" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="E470" t="s">
-        <v>1950</v>
+        <v>1907</v>
       </c>
       <c r="F470" t="s">
-        <v>1951</v>
+        <v>103</v>
       </c>
       <c r="G470"/>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C471" t="s">
         <v>1952</v>
       </c>
-      <c r="B471" t="s">
+      <c r="D471" t="s">
+        <v>81</v>
+      </c>
+      <c r="E471" t="s">
+        <v>846</v>
+      </c>
+      <c r="F471" t="s">
         <v>1953</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G471"/>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>1948</v>
+        <v>1912</v>
       </c>
       <c r="B472" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C472" t="s">
         <v>1955</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
       <c r="D472" t="s">
         <v>81</v>
       </c>
       <c r="E472" t="s">
-        <v>846</v>
+        <v>442</v>
       </c>
       <c r="F472" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="G472"/>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>1916</v>
+        <v>1957</v>
       </c>
       <c r="B473" t="s">
         <v>1958</v>
       </c>
       <c r="C473" t="s">
         <v>1959</v>
       </c>
       <c r="D473" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E473" t="s">
-        <v>442</v>
+        <v>1960</v>
       </c>
       <c r="F473" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="G473"/>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="B474" t="s">
         <v>1962</v>
       </c>
       <c r="C474" t="s">
         <v>1963</v>
       </c>
       <c r="D474" t="s">
         <v>25</v>
       </c>
       <c r="E474" t="s">
         <v>1964</v>
       </c>
       <c r="F474" t="s">
         <v>1965</v>
       </c>
       <c r="G474"/>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="B475" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="C475" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D475" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E475" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="F475" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="G475"/>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>1970</v>
+        <v>1904</v>
       </c>
       <c r="B476" t="s">
         <v>1971</v>
       </c>
       <c r="C476" t="s">
         <v>1972</v>
       </c>
       <c r="D476" t="s">
         <v>10</v>
       </c>
       <c r="E476" t="s">
         <v>1973</v>
       </c>
       <c r="F476" t="s">
         <v>1974</v>
       </c>
       <c r="G476"/>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>1908</v>
+        <v>1975</v>
       </c>
       <c r="B477" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="C477" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="D477" t="s">
         <v>10</v>
       </c>
       <c r="E477" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="F477" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="G477"/>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="B478" t="s">
-        <v>1980</v>
+        <v>1023</v>
       </c>
       <c r="C478" t="s">
         <v>1981</v>
       </c>
       <c r="D478" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E478" t="s">
         <v>1982</v>
       </c>
       <c r="F478" t="s">
         <v>1983</v>
       </c>
       <c r="G478"/>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
         <v>1984</v>
       </c>
       <c r="B479" t="s">
-        <v>1023</v>
+        <v>1116</v>
       </c>
       <c r="C479" t="s">
         <v>1985</v>
       </c>
       <c r="D479" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E479" t="s">
         <v>1986</v>
       </c>
       <c r="F479" t="s">
         <v>1987</v>
       </c>
       <c r="G479"/>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
         <v>1988</v>
       </c>
       <c r="B480" t="s">
-        <v>1116</v>
+        <v>1989</v>
       </c>
       <c r="C480" t="s">
-        <v>1989</v>
+        <v>144</v>
       </c>
       <c r="D480" t="s">
-        <v>25</v>
+        <v>117</v>
       </c>
       <c r="E480" t="s">
         <v>1990</v>
       </c>
       <c r="F480" t="s">
         <v>1991</v>
       </c>
       <c r="G480"/>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
         <v>1992</v>
       </c>
       <c r="B481" t="s">
+        <v>363</v>
+      </c>
+      <c r="C481" t="s">
         <v>1993</v>
       </c>
-      <c r="C481" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D481" t="s">
-        <v>117</v>
+        <v>1280</v>
       </c>
       <c r="E481" t="s">
-        <v>1994</v>
+        <v>241</v>
       </c>
       <c r="F481" t="s">
-        <v>1995</v>
+        <v>363</v>
       </c>
       <c r="G481"/>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="B482" t="s">
-        <v>363</v>
+        <v>1183</v>
       </c>
       <c r="C482" t="s">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="D482" t="s">
-        <v>1284</v>
+        <v>117</v>
       </c>
       <c r="E482" t="s">
-        <v>241</v>
+        <v>1990</v>
       </c>
       <c r="F482" t="s">
-        <v>363</v>
+        <v>1183</v>
       </c>
       <c r="G482"/>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D483" t="s">
+        <v>81</v>
+      </c>
+      <c r="E483" t="s">
         <v>1998</v>
       </c>
-      <c r="B483" t="s">
-[...2 lines deleted...]
-      <c r="C483" t="s">
+      <c r="F483" t="s">
         <v>1999</v>
-      </c>
-[...7 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="G483"/>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>2000</v>
+        <v>1944</v>
       </c>
       <c r="B484" t="s">
-        <v>1023</v>
+        <v>196</v>
       </c>
       <c r="C484" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="D484" t="s">
         <v>81</v>
       </c>
       <c r="E484" t="s">
-        <v>2002</v>
+        <v>82</v>
       </c>
       <c r="F484" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="G484"/>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>1948</v>
+        <v>2001</v>
       </c>
       <c r="B485" t="s">
-        <v>196</v>
+        <v>2002</v>
       </c>
       <c r="C485" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D485" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="E485" t="s">
-        <v>82</v>
+        <v>1907</v>
       </c>
       <c r="F485" t="s">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="G485"/>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B486" t="s">
+        <v>196</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D486" t="s">
+        <v>81</v>
+      </c>
+      <c r="E486" t="s">
         <v>2005</v>
-      </c>
-[...10 lines deleted...]
-        <v>1911</v>
       </c>
       <c r="F486" t="s">
         <v>2006</v>
       </c>
       <c r="G486"/>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="B487" t="s">
-        <v>196</v>
+        <v>1905</v>
       </c>
       <c r="C487" t="s">
         <v>2008</v>
       </c>
       <c r="D487" t="s">
-        <v>81</v>
+        <v>1801</v>
       </c>
       <c r="E487" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F487" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
       <c r="G487"/>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B488" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D488" t="s">
+        <v>81</v>
+      </c>
+      <c r="E488" t="s">
+        <v>21</v>
+      </c>
+      <c r="F488" t="s">
         <v>2011</v>
       </c>
-      <c r="B488" t="s">
-[...14 lines deleted...]
-      <c r="G488"/>
+      <c r="G488" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>1120</v>
+        <v>2012</v>
       </c>
       <c r="B489" t="s">
-        <v>2014</v>
+        <v>196</v>
       </c>
       <c r="C489" t="s">
-        <v>1500</v>
+        <v>2013</v>
       </c>
       <c r="D489" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E489" t="s">
-        <v>21</v>
+        <v>2005</v>
       </c>
       <c r="F489" t="s">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>1983</v>
+      </c>
+      <c r="G489"/>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B490" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C490" t="s">
         <v>2016</v>
       </c>
-      <c r="B490" t="s">
-[...2 lines deleted...]
-      <c r="C490" t="s">
+      <c r="D490" t="s">
+        <v>240</v>
+      </c>
+      <c r="E490" t="s">
         <v>2017</v>
       </c>
-      <c r="D490" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F490" t="s">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="G490"/>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="B491" t="s">
         <v>2019</v>
       </c>
       <c r="C491" t="s">
         <v>2020</v>
       </c>
       <c r="D491" t="s">
-        <v>240</v>
+        <v>1280</v>
       </c>
       <c r="E491" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F491" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="G491"/>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="B492" t="s">
         <v>2023</v>
       </c>
       <c r="C492" t="s">
         <v>2024</v>
       </c>
       <c r="D492" t="s">
-        <v>1284</v>
+        <v>689</v>
       </c>
       <c r="E492" t="s">
-        <v>1430</v>
+        <v>2025</v>
       </c>
       <c r="F492" t="s">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="G492"/>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
         <v>2026</v>
       </c>
       <c r="B493" t="s">
         <v>2027</v>
       </c>
       <c r="C493" t="s">
-        <v>2028</v>
+        <v>2024</v>
       </c>
       <c r="D493" t="s">
         <v>689</v>
       </c>
       <c r="E493" t="s">
-        <v>2029</v>
+        <v>2025</v>
       </c>
       <c r="F493" t="s">
         <v>2027</v>
       </c>
       <c r="G493"/>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B494" t="s">
+        <v>556</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D494" t="s">
+        <v>81</v>
+      </c>
+      <c r="E494" t="s">
+        <v>241</v>
+      </c>
+      <c r="F494" t="s">
         <v>2030</v>
-      </c>
-[...13 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="G494"/>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B495" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C495" t="s">
         <v>2032</v>
       </c>
-      <c r="B495" t="s">
-[...2 lines deleted...]
-      <c r="C495" t="s">
+      <c r="D495" t="s">
+        <v>10</v>
+      </c>
+      <c r="E495" t="s">
         <v>2033</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F495" t="s">
         <v>2034</v>
       </c>
       <c r="G495"/>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="B496" t="s">
         <v>2035</v>
       </c>
       <c r="C496" t="s">
         <v>2036</v>
       </c>
       <c r="D496" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E496" t="s">
         <v>2037</v>
       </c>
       <c r="F496" t="s">
         <v>2038</v>
       </c>
       <c r="G496"/>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
       <c r="B497" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="C497" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D497" t="s">
+        <v>25</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F497" t="s">
         <v>2040</v>
-      </c>
-[...7 lines deleted...]
-        <v>2042</v>
       </c>
       <c r="G497"/>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B498" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C498" t="s">
         <v>2043</v>
       </c>
-      <c r="B498" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D498" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E498" t="s">
-        <v>1964</v>
+        <v>1363</v>
       </c>
       <c r="F498" t="s">
         <v>2044</v>
       </c>
       <c r="G498"/>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="B499" t="s">
         <v>2046</v>
       </c>
       <c r="C499" t="s">
         <v>2047</v>
       </c>
       <c r="D499" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E499" t="s">
-        <v>1367</v>
+        <v>2048</v>
       </c>
       <c r="F499" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="G499"/>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>2049</v>
+        <v>2039</v>
       </c>
       <c r="B500" t="s">
         <v>2050</v>
       </c>
       <c r="C500" t="s">
         <v>2051</v>
       </c>
       <c r="D500" t="s">
-        <v>10</v>
+        <v>335</v>
       </c>
       <c r="E500" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F500" t="s">
         <v>2052</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053</v>
       </c>
       <c r="G500"/>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
       <c r="B501" t="s">
+        <v>674</v>
+      </c>
+      <c r="C501" t="s">
         <v>2054</v>
       </c>
-      <c r="C501" t="s">
+      <c r="D501" t="s">
+        <v>25</v>
+      </c>
+      <c r="E501" t="s">
         <v>2055</v>
-      </c>
-[...4 lines deleted...]
-        <v>1935</v>
       </c>
       <c r="F501" t="s">
         <v>2056</v>
       </c>
       <c r="G501"/>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B502" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="C502" t="s">
         <v>2058</v>
       </c>
       <c r="D502" t="s">
-        <v>25</v>
+        <v>273</v>
       </c>
       <c r="E502" t="s">
         <v>2059</v>
       </c>
       <c r="F502" t="s">
         <v>2060</v>
       </c>
       <c r="G502"/>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="B503" t="s">
         <v>2061</v>
       </c>
       <c r="C503" t="s">
         <v>2062</v>
       </c>
       <c r="D503" t="s">
-        <v>273</v>
+        <v>2063</v>
       </c>
       <c r="E503" t="s">
-        <v>2063</v>
+        <v>330</v>
       </c>
       <c r="F503" t="s">
-        <v>2064</v>
+        <v>746</v>
       </c>
       <c r="G503"/>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>2057</v>
+        <v>2064</v>
       </c>
       <c r="B504" t="s">
         <v>2065</v>
       </c>
       <c r="C504" t="s">
         <v>2066</v>
       </c>
       <c r="D504" t="s">
+        <v>25</v>
+      </c>
+      <c r="E504" t="s">
         <v>2067</v>
       </c>
-      <c r="E504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F504" t="s">
-        <v>746</v>
+        <v>2068</v>
       </c>
       <c r="G504"/>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="B505" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C505" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="D505" t="s">
-        <v>25</v>
+        <v>307</v>
       </c>
       <c r="E505" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="F505" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="G505"/>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="B506" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="C506" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D506" t="s">
-        <v>307</v>
+        <v>754</v>
       </c>
       <c r="E506" t="s">
-        <v>2076</v>
+        <v>802</v>
       </c>
       <c r="F506" t="s">
         <v>2077</v>
       </c>
       <c r="G506"/>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B507" t="s">
+        <v>363</v>
+      </c>
+      <c r="C507" t="s">
         <v>2078</v>
       </c>
-      <c r="B507" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D507" t="s">
-        <v>754</v>
+        <v>1280</v>
       </c>
       <c r="E507" t="s">
-        <v>802</v>
+        <v>21</v>
       </c>
       <c r="F507" t="s">
-        <v>2081</v>
+        <v>363</v>
       </c>
       <c r="G507"/>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="B508" t="s">
-        <v>363</v>
+        <v>98</v>
       </c>
       <c r="C508" t="s">
-        <v>2082</v>
+        <v>2080</v>
       </c>
       <c r="D508" t="s">
-        <v>1284</v>
+        <v>117</v>
       </c>
       <c r="E508" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="F508" t="s">
-        <v>363</v>
+        <v>1663</v>
       </c>
       <c r="G508"/>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B509" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C509" t="s">
         <v>2083</v>
       </c>
-      <c r="B509" t="s">
-[...2 lines deleted...]
-      <c r="C509" t="s">
+      <c r="D509" t="s">
+        <v>10</v>
+      </c>
+      <c r="E509" t="s">
+        <v>128</v>
+      </c>
+      <c r="F509" t="s">
         <v>2084</v>
-      </c>
-[...7 lines deleted...]
-        <v>1667</v>
       </c>
       <c r="G509"/>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
         <v>2085</v>
       </c>
       <c r="B510" t="s">
         <v>2086</v>
       </c>
       <c r="C510" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D510" t="s">
+        <v>973</v>
+      </c>
+      <c r="E510" t="s">
         <v>2087</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F510" t="s">
         <v>2088</v>
       </c>
       <c r="G510"/>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
         <v>2089</v>
       </c>
       <c r="B511" t="s">
         <v>2090</v>
       </c>
       <c r="C511" t="s">
-        <v>1467</v>
+        <v>116</v>
       </c>
       <c r="D511" t="s">
-        <v>973</v>
+        <v>81</v>
       </c>
       <c r="E511" t="s">
         <v>2091</v>
       </c>
       <c r="F511" t="s">
         <v>2092</v>
       </c>
       <c r="G511"/>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
         <v>2093</v>
       </c>
       <c r="B512" t="s">
         <v>2094</v>
       </c>
       <c r="C512" t="s">
-        <v>116</v>
+        <v>2095</v>
       </c>
       <c r="D512" t="s">
-        <v>81</v>
+        <v>754</v>
       </c>
       <c r="E512" t="s">
-        <v>2095</v>
+        <v>1907</v>
       </c>
       <c r="F512" t="s">
         <v>2096</v>
       </c>
       <c r="G512"/>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
         <v>2097</v>
       </c>
       <c r="B513" t="s">
         <v>2098</v>
       </c>
       <c r="C513" t="s">
         <v>2099</v>
       </c>
       <c r="D513" t="s">
-        <v>754</v>
+        <v>16</v>
       </c>
       <c r="E513" t="s">
-        <v>1911</v>
+        <v>2100</v>
       </c>
       <c r="F513" t="s">
-        <v>2100</v>
+        <v>2098</v>
       </c>
       <c r="G513"/>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
         <v>2101</v>
       </c>
       <c r="B514" t="s">
         <v>2102</v>
       </c>
       <c r="C514" t="s">
         <v>2103</v>
       </c>
       <c r="D514" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E514" t="s">
+        <v>330</v>
+      </c>
+      <c r="F514" t="s">
         <v>2104</v>
-      </c>
-[...1 lines deleted...]
-        <v>2102</v>
       </c>
       <c r="G514"/>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
         <v>2105</v>
       </c>
       <c r="B515" t="s">
         <v>2106</v>
       </c>
       <c r="C515" t="s">
         <v>2107</v>
       </c>
       <c r="D515" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E515" t="s">
-        <v>330</v>
+        <v>2108</v>
       </c>
       <c r="F515" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="G515"/>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="B516" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="C516" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D516" t="s">
+        <v>10</v>
+      </c>
+      <c r="E516" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F516" t="s">
         <v>2111</v>
-      </c>
-[...7 lines deleted...]
-        <v>2113</v>
       </c>
       <c r="G516"/>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B517" t="s">
         <v>2114</v>
       </c>
-      <c r="B517" t="s">
+      <c r="C517" t="s">
         <v>2115</v>
       </c>
-      <c r="C517" t="s">
+      <c r="D517" t="s">
+        <v>25</v>
+      </c>
+      <c r="E517" t="s">
         <v>2116</v>
       </c>
-      <c r="D517" t="s">
-[...2 lines deleted...]
-      <c r="E517" t="s">
+      <c r="F517" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2115</v>
       </c>
       <c r="G517"/>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>2073</v>
+        <v>2118</v>
       </c>
       <c r="B518" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="C518" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="D518" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E518" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="F518" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="G518"/>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>2122</v>
+        <v>2101</v>
       </c>
       <c r="B519" t="s">
         <v>2123</v>
       </c>
       <c r="C519" t="s">
         <v>2124</v>
       </c>
       <c r="D519" t="s">
         <v>10</v>
       </c>
       <c r="E519" t="s">
+        <v>478</v>
+      </c>
+      <c r="F519" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
       <c r="G519"/>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>2105</v>
+        <v>1994</v>
       </c>
       <c r="B520" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C520" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
-        <v>478</v>
+        <v>2128</v>
       </c>
       <c r="F520" t="s">
         <v>2129</v>
       </c>
       <c r="G520"/>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>1998</v>
+        <v>2130</v>
       </c>
       <c r="B521" t="s">
-        <v>2130</v>
+        <v>674</v>
       </c>
       <c r="C521" t="s">
         <v>2131</v>
       </c>
       <c r="D521" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E521" t="s">
         <v>2132</v>
       </c>
       <c r="F521" t="s">
         <v>2133</v>
       </c>
       <c r="G521"/>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
         <v>2134</v>
       </c>
       <c r="B522" t="s">
-        <v>674</v>
+        <v>2135</v>
       </c>
       <c r="C522" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D522" t="s">
+        <v>16</v>
+      </c>
+      <c r="E522" t="s">
+        <v>724</v>
+      </c>
+      <c r="F522" t="s">
         <v>2135</v>
-      </c>
-[...7 lines deleted...]
-        <v>2137</v>
       </c>
       <c r="G522"/>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>2138</v>
+        <v>1992</v>
       </c>
       <c r="B523" t="s">
-        <v>2139</v>
+        <v>98</v>
       </c>
       <c r="C523" t="s">
-        <v>2140</v>
+        <v>2137</v>
       </c>
       <c r="D523" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E523" t="s">
-        <v>724</v>
+        <v>1990</v>
       </c>
       <c r="F523" t="s">
-        <v>2139</v>
+        <v>100</v>
       </c>
       <c r="G523"/>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>1996</v>
+        <v>2138</v>
       </c>
       <c r="B524" t="s">
-        <v>98</v>
+        <v>2139</v>
       </c>
       <c r="C524" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D524" t="s">
+        <v>16</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F524" t="s">
         <v>2141</v>
       </c>
-      <c r="D524" t="s">
-[...8 lines deleted...]
-      <c r="G524"/>
+      <c r="G524" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
         <v>2142</v>
       </c>
       <c r="B525" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C525" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
       <c r="D525" t="s">
         <v>16</v>
       </c>
       <c r="E525" t="s">
-        <v>1911</v>
+        <v>442</v>
       </c>
       <c r="F525" t="s">
-        <v>2145</v>
+        <v>2144</v>
       </c>
       <c r="G525" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B526" t="s">
         <v>2146</v>
       </c>
-      <c r="B526" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C526" t="s">
-        <v>2147</v>
+        <v>572</v>
       </c>
       <c r="D526" t="s">
         <v>16</v>
       </c>
       <c r="E526" t="s">
-        <v>442</v>
+        <v>573</v>
       </c>
       <c r="F526" t="s">
-        <v>2148</v>
+        <v>2147</v>
       </c>
       <c r="G526" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B527" t="s">
         <v>2149</v>
       </c>
-      <c r="B527" t="s">
+      <c r="C527" t="s">
         <v>2150</v>
       </c>
-      <c r="C527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D527" t="s">
-        <v>16</v>
+        <v>914</v>
       </c>
       <c r="E527" t="s">
-        <v>573</v>
+        <v>268</v>
       </c>
       <c r="F527" t="s">
         <v>2151</v>
       </c>
       <c r="G527" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
+        <v>653</v>
+      </c>
+      <c r="B528" t="s">
         <v>2152</v>
       </c>
-      <c r="B528" t="s">
+      <c r="C528" t="s">
         <v>2153</v>
       </c>
-      <c r="C528" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D528" t="s">
-        <v>914</v>
+        <v>16</v>
       </c>
       <c r="E528" t="s">
-        <v>268</v>
+        <v>330</v>
       </c>
       <c r="F528" t="s">
-        <v>2155</v>
+        <v>2073</v>
       </c>
       <c r="G528" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>653</v>
+        <v>2154</v>
       </c>
       <c r="B529" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C529" t="s">
         <v>2156</v>
-      </c>
-[...1 lines deleted...]
-        <v>2157</v>
       </c>
       <c r="D529" t="s">
         <v>16</v>
       </c>
       <c r="E529" t="s">
         <v>330</v>
       </c>
       <c r="F529" t="s">
-        <v>2077</v>
+        <v>2073</v>
       </c>
       <c r="G529" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
+        <v>2157</v>
+      </c>
+      <c r="B530" t="s">
         <v>2158</v>
       </c>
-      <c r="B530" t="s">
+      <c r="C530" t="s">
         <v>2159</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160</v>
       </c>
       <c r="D530" t="s">
         <v>16</v>
       </c>
       <c r="E530" t="s">
-        <v>330</v>
+        <v>2160</v>
       </c>
       <c r="F530" t="s">
-        <v>2077</v>
+        <v>2161</v>
       </c>
       <c r="G530" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>2161</v>
+        <v>1423</v>
       </c>
       <c r="B531" t="s">
         <v>2162</v>
       </c>
       <c r="C531" t="s">
-        <v>2163</v>
+        <v>1766</v>
       </c>
       <c r="D531" t="s">
         <v>16</v>
       </c>
       <c r="E531" t="s">
-        <v>2164</v>
+        <v>341</v>
       </c>
       <c r="F531" t="s">
-        <v>2165</v>
+        <v>2163</v>
       </c>
       <c r="G531" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>1427</v>
+        <v>538</v>
       </c>
       <c r="B532" t="s">
-        <v>2166</v>
+        <v>2164</v>
       </c>
       <c r="C532" t="s">
-        <v>1770</v>
+        <v>2165</v>
       </c>
       <c r="D532" t="s">
         <v>16</v>
       </c>
       <c r="E532" t="s">
-        <v>341</v>
+        <v>451</v>
       </c>
       <c r="F532" t="s">
-        <v>2167</v>
+        <v>103</v>
       </c>
       <c r="G532" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>538</v>
+        <v>2166</v>
       </c>
       <c r="B533" t="s">
-        <v>2168</v>
+        <v>2135</v>
       </c>
       <c r="C533" t="s">
-        <v>2169</v>
+        <v>2136</v>
       </c>
       <c r="D533" t="s">
         <v>16</v>
       </c>
       <c r="E533" t="s">
-        <v>451</v>
+        <v>1973</v>
       </c>
       <c r="F533" t="s">
-        <v>103</v>
+        <v>2135</v>
       </c>
       <c r="G533" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>2170</v>
+        <v>545</v>
       </c>
       <c r="B534" t="s">
-        <v>2139</v>
+        <v>2167</v>
       </c>
       <c r="C534" t="s">
-        <v>2140</v>
+        <v>2168</v>
       </c>
       <c r="D534" t="s">
         <v>16</v>
       </c>
       <c r="E534" t="s">
-        <v>1977</v>
+        <v>451</v>
       </c>
       <c r="F534" t="s">
-        <v>2139</v>
+        <v>2167</v>
       </c>
       <c r="G534" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>545</v>
+        <v>2169</v>
       </c>
       <c r="B535" t="s">
-        <v>2171</v>
+        <v>1874</v>
       </c>
       <c r="C535" t="s">
-        <v>2172</v>
+        <v>2170</v>
       </c>
       <c r="D535" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E535" t="s">
-        <v>451</v>
+        <v>173</v>
       </c>
       <c r="F535" t="s">
-        <v>2171</v>
-[...3 lines deleted...]
-      </c>
+        <v>1876</v>
+      </c>
+      <c r="G535"/>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B536" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C536" t="s">
         <v>2173</v>
       </c>
-      <c r="B536" t="s">
-[...2 lines deleted...]
-      <c r="C536" t="s">
+      <c r="D536" t="s">
+        <v>10</v>
+      </c>
+      <c r="E536" t="s">
+        <v>31</v>
+      </c>
+      <c r="F536" t="s">
         <v>2174</v>
-      </c>
-[...7 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="G536"/>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
         <v>2175</v>
       </c>
       <c r="B537" t="s">
         <v>2176</v>
       </c>
       <c r="C537" t="s">
         <v>2177</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
-        <v>31</v>
+        <v>2178</v>
       </c>
       <c r="F537" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="G537"/>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>2179</v>
+        <v>2097</v>
       </c>
       <c r="B538" t="s">
+        <v>113</v>
+      </c>
+      <c r="C538" t="s">
         <v>2180</v>
       </c>
-      <c r="C538" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D538" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E538" t="s">
-        <v>2182</v>
+        <v>2100</v>
       </c>
       <c r="F538" t="s">
-        <v>2183</v>
-[...1 lines deleted...]
-      <c r="G538"/>
+        <v>113</v>
+      </c>
+      <c r="G538" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>2101</v>
+        <v>2181</v>
       </c>
       <c r="B539" t="s">
-        <v>113</v>
+        <v>1039</v>
       </c>
       <c r="C539" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D539" t="s">
+        <v>25</v>
+      </c>
+      <c r="E539" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F539" t="s">
         <v>2184</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G539" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
         <v>2185</v>
       </c>
       <c r="B540" t="s">
-        <v>1039</v>
+        <v>2186</v>
       </c>
       <c r="C540" t="s">
-        <v>2186</v>
+        <v>1496</v>
       </c>
       <c r="D540" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E540" t="s">
+        <v>483</v>
+      </c>
+      <c r="F540" t="s">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
       <c r="G540" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B541" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C541" t="s">
         <v>2189</v>
       </c>
-      <c r="B541" t="s">
+      <c r="D541" t="s">
+        <v>973</v>
+      </c>
+      <c r="E541" t="s">
+        <v>21</v>
+      </c>
+      <c r="F541" t="s">
         <v>2190</v>
-      </c>
-[...10 lines deleted...]
-        <v>2191</v>
       </c>
       <c r="G541" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>1106</v>
+        <v>2191</v>
       </c>
       <c r="B542" t="s">
         <v>2192</v>
       </c>
       <c r="C542" t="s">
         <v>2193</v>
       </c>
       <c r="D542" t="s">
-        <v>973</v>
+        <v>81</v>
       </c>
       <c r="E542" t="s">
-        <v>21</v>
+        <v>963</v>
       </c>
       <c r="F542" t="s">
-        <v>2194</v>
-[...3 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="G542"/>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B543" t="s">
         <v>2195</v>
       </c>
-      <c r="B543" t="s">
+      <c r="C543" t="s">
         <v>2196</v>
       </c>
-      <c r="C543" t="s">
+      <c r="D543" t="s">
+        <v>240</v>
+      </c>
+      <c r="E543" t="s">
         <v>2197</v>
       </c>
-      <c r="D543" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F543" t="s">
-        <v>1437</v>
+        <v>2198</v>
       </c>
       <c r="G543"/>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>2198</v>
+        <v>353</v>
       </c>
       <c r="B544" t="s">
         <v>2199</v>
       </c>
       <c r="C544" t="s">
         <v>2200</v>
       </c>
       <c r="D544" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="E544" t="s">
         <v>2201</v>
       </c>
       <c r="F544" t="s">
         <v>2202</v>
       </c>
       <c r="G544"/>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>353</v>
+        <v>2203</v>
       </c>
       <c r="B545" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="C545" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="D545" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E545" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="F545" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="G545"/>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="B546" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="C546" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="F546" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="G546"/>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B547" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C547" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D547" t="s">
         <v>10</v>
       </c>
       <c r="E547" t="s">
-        <v>2215</v>
+        <v>178</v>
       </c>
       <c r="F547" t="s">
         <v>2216</v>
       </c>
       <c r="G547"/>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B548" t="s">
         <v>2217</v>
       </c>
-      <c r="B548" t="s">
+      <c r="C548" t="s">
         <v>2218</v>
       </c>
-      <c r="C548" t="s">
+      <c r="D548" t="s">
+        <v>689</v>
+      </c>
+      <c r="E548" t="s">
         <v>2219</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="F548" t="s">
         <v>2220</v>
       </c>
       <c r="G548"/>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>2207</v>
+        <v>2221</v>
       </c>
       <c r="B549" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="C549" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="D549" t="s">
-        <v>689</v>
+        <v>81</v>
       </c>
       <c r="E549" t="s">
-        <v>2223</v>
+        <v>108</v>
       </c>
       <c r="F549" t="s">
         <v>2224</v>
       </c>
       <c r="G549"/>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
         <v>2225</v>
       </c>
       <c r="B550" t="s">
+        <v>19</v>
+      </c>
+      <c r="C550" t="s">
         <v>2226</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227</v>
       </c>
       <c r="D550" t="s">
         <v>81</v>
       </c>
       <c r="E550" t="s">
-        <v>108</v>
+        <v>2227</v>
       </c>
       <c r="F550" t="s">
         <v>2228</v>
       </c>
       <c r="G550"/>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>2229</v>
+        <v>2225</v>
       </c>
       <c r="B551" t="s">
-        <v>19</v>
+        <v>2217</v>
       </c>
       <c r="C551" t="s">
-        <v>2230</v>
+        <v>2218</v>
       </c>
       <c r="D551" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E551" t="s">
-        <v>2231</v>
+        <v>2219</v>
       </c>
       <c r="F551" t="s">
-        <v>2232</v>
+        <v>2220</v>
       </c>
       <c r="G551"/>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B552" t="s">
         <v>2229</v>
       </c>
-      <c r="B552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C552" t="s">
-        <v>2222</v>
+        <v>2230</v>
       </c>
       <c r="D552" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E552" t="s">
-        <v>2223</v>
+        <v>31</v>
       </c>
       <c r="F552" t="s">
-        <v>2224</v>
-[...1 lines deleted...]
-      <c r="G552"/>
+        <v>2231</v>
+      </c>
+      <c r="G552" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>1383</v>
+        <v>2022</v>
       </c>
       <c r="B553" t="s">
-        <v>2233</v>
+        <v>2094</v>
       </c>
       <c r="C553" t="s">
-        <v>2234</v>
+        <v>2095</v>
       </c>
       <c r="D553" t="s">
         <v>16</v>
       </c>
       <c r="E553" t="s">
-        <v>31</v>
+        <v>1907</v>
       </c>
       <c r="F553" t="s">
-        <v>2235</v>
+        <v>2096</v>
       </c>
       <c r="G553" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>2026</v>
+        <v>633</v>
       </c>
       <c r="B554" t="s">
-        <v>2098</v>
+        <v>2232</v>
       </c>
       <c r="C554" t="s">
-        <v>2099</v>
+        <v>2233</v>
       </c>
       <c r="D554" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E554" t="s">
-        <v>1911</v>
+        <v>2234</v>
       </c>
       <c r="F554" t="s">
-        <v>2100</v>
+        <v>2232</v>
       </c>
       <c r="G554" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>633</v>
+        <v>2235</v>
       </c>
       <c r="B555" t="s">
         <v>2236</v>
       </c>
       <c r="C555" t="s">
         <v>2237</v>
       </c>
       <c r="D555" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E555" t="s">
+        <v>478</v>
+      </c>
+      <c r="F555" t="s">
         <v>2238</v>
-      </c>
-[...1 lines deleted...]
-        <v>2236</v>
       </c>
       <c r="G555" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
         <v>2239</v>
       </c>
       <c r="B556" t="s">
         <v>2240</v>
       </c>
       <c r="C556" t="s">
         <v>2241</v>
       </c>
       <c r="D556" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E556" t="s">
-        <v>478</v>
+        <v>2242</v>
       </c>
       <c r="F556" t="s">
-        <v>2242</v>
-[...3 lines deleted...]
-      </c>
+        <v>2240</v>
+      </c>
+      <c r="G556"/>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B557" t="s">
         <v>2243</v>
       </c>
-      <c r="B557" t="s">
+      <c r="C557" t="s">
         <v>2244</v>
       </c>
-      <c r="C557" t="s">
+      <c r="D557" t="s">
+        <v>16</v>
+      </c>
+      <c r="E557" t="s">
+        <v>578</v>
+      </c>
+      <c r="F557" t="s">
         <v>2245</v>
-      </c>
-[...7 lines deleted...]
-        <v>2244</v>
       </c>
       <c r="G557"/>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>2243</v>
+        <v>2246</v>
       </c>
       <c r="B558" t="s">
         <v>2247</v>
       </c>
       <c r="C558" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D558" t="s">
+        <v>689</v>
+      </c>
+      <c r="E558" t="s">
         <v>2248</v>
       </c>
-      <c r="D558" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F558" t="s">
-        <v>2249</v>
+        <v>2247</v>
       </c>
       <c r="G558"/>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B559" t="s">
         <v>2250</v>
       </c>
-      <c r="B559" t="s">
+      <c r="C559" t="s">
         <v>2251</v>
       </c>
-      <c r="C559" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D559" t="s">
-        <v>689</v>
+        <v>240</v>
       </c>
       <c r="E559" t="s">
         <v>2252</v>
       </c>
       <c r="F559" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="G559"/>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="B560" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="C560" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="D560" t="s">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="E560" t="s">
-        <v>2256</v>
+        <v>1083</v>
       </c>
       <c r="F560" t="s">
-        <v>2257</v>
+        <v>370</v>
       </c>
       <c r="G560"/>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>2258</v>
+        <v>120</v>
       </c>
       <c r="B561" t="s">
-        <v>2259</v>
+        <v>363</v>
       </c>
       <c r="C561" t="s">
-        <v>2260</v>
+        <v>2257</v>
       </c>
       <c r="D561" t="s">
-        <v>10</v>
+        <v>1857</v>
       </c>
       <c r="E561" t="s">
-        <v>1083</v>
+        <v>163</v>
       </c>
       <c r="F561" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="G561"/>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>120</v>
+        <v>2258</v>
       </c>
       <c r="B562" t="s">
-        <v>363</v>
+        <v>2259</v>
       </c>
       <c r="C562" t="s">
-        <v>2261</v>
+        <v>2260</v>
       </c>
       <c r="D562" t="s">
-        <v>1861</v>
+        <v>81</v>
       </c>
       <c r="E562" t="s">
-        <v>163</v>
+        <v>241</v>
       </c>
       <c r="F562" t="s">
-        <v>363</v>
+        <v>221</v>
       </c>
       <c r="G562"/>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
+        <v>120</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C563" t="s">
         <v>2262</v>
       </c>
-      <c r="B563" t="s">
+      <c r="D563" t="s">
+        <v>25</v>
+      </c>
+      <c r="E563" t="s">
         <v>2263</v>
       </c>
-      <c r="C563" t="s">
+      <c r="F563" t="s">
         <v>2264</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G563"/>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>120</v>
+        <v>2265</v>
       </c>
       <c r="B564" t="s">
-        <v>2265</v>
+        <v>465</v>
       </c>
       <c r="C564" t="s">
         <v>2266</v>
       </c>
       <c r="D564" t="s">
         <v>25</v>
       </c>
       <c r="E564" t="s">
         <v>2267</v>
       </c>
       <c r="F564" t="s">
-        <v>2268</v>
+        <v>465</v>
       </c>
       <c r="G564"/>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B565" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="C565" t="s">
         <v>2270</v>
       </c>
       <c r="D565" t="s">
-        <v>25</v>
+        <v>815</v>
       </c>
       <c r="E565" t="s">
         <v>2271</v>
       </c>
       <c r="F565" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G565"/>
+        <v>2269</v>
+      </c>
+      <c r="G565" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
         <v>2272</v>
       </c>
       <c r="B566" t="s">
         <v>2273</v>
       </c>
       <c r="C566" t="s">
         <v>2274</v>
       </c>
       <c r="D566" t="s">
-        <v>815</v>
+        <v>240</v>
       </c>
       <c r="E566" t="s">
         <v>2275</v>
       </c>
       <c r="F566" t="s">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="G566" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="B567" t="s">
-        <v>2277</v>
+        <v>1286</v>
       </c>
       <c r="C567" t="s">
         <v>2278</v>
       </c>
       <c r="D567" t="s">
-        <v>240</v>
+        <v>25</v>
       </c>
       <c r="E567" t="s">
         <v>2279</v>
       </c>
       <c r="F567" t="s">
-        <v>2280</v>
+        <v>1286</v>
       </c>
       <c r="G567" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D568" t="s">
+        <v>16</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F568" t="s">
         <v>2281</v>
-      </c>
-[...13 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="G568" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>1764</v>
+        <v>853</v>
       </c>
       <c r="B569" t="s">
-        <v>1761</v>
+        <v>2282</v>
       </c>
       <c r="C569" t="s">
-        <v>1157</v>
+        <v>2283</v>
       </c>
       <c r="D569" t="s">
-        <v>16</v>
+        <v>815</v>
       </c>
       <c r="E569" t="s">
         <v>2284</v>
       </c>
       <c r="F569" t="s">
         <v>2285</v>
       </c>
       <c r="G569" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>853</v>
+        <v>2286</v>
       </c>
       <c r="B570" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="C570" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="D570" t="s">
-        <v>815</v>
+        <v>162</v>
       </c>
       <c r="E570" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="F570" t="s">
-        <v>2289</v>
-[...3 lines deleted...]
-      </c>
+        <v>2290</v>
+      </c>
+      <c r="G570"/>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="B571" t="s">
         <v>2291</v>
       </c>
       <c r="C571" t="s">
         <v>2292</v>
       </c>
       <c r="D571" t="s">
-        <v>162</v>
+        <v>81</v>
       </c>
       <c r="E571" t="s">
+        <v>82</v>
+      </c>
+      <c r="F571" t="s">
         <v>2293</v>
-      </c>
-[...1 lines deleted...]
-        <v>2294</v>
       </c>
       <c r="G571"/>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>2290</v>
+        <v>2294</v>
       </c>
       <c r="B572" t="s">
         <v>2295</v>
       </c>
       <c r="C572" t="s">
         <v>2296</v>
       </c>
       <c r="D572" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E572" t="s">
-        <v>82</v>
+        <v>2297</v>
       </c>
       <c r="F572" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="G572"/>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="B573" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="C573" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="D573" t="s">
         <v>25</v>
       </c>
       <c r="E573" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="F573" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="G573"/>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="B574" t="s">
         <v>2304</v>
       </c>
       <c r="C574" t="s">
         <v>2305</v>
       </c>
       <c r="D574" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E574" t="s">
         <v>2306</v>
       </c>
       <c r="F574" t="s">
         <v>2307</v>
       </c>
       <c r="G574"/>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="B575" t="s">
         <v>2308</v>
       </c>
       <c r="C575" t="s">
         <v>2309</v>
       </c>
       <c r="D575" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>2310</v>
       </c>
       <c r="F575" t="s">
         <v>2311</v>
       </c>
       <c r="G575"/>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>2303</v>
+        <v>2312</v>
       </c>
       <c r="B576" t="s">
-        <v>2312</v>
+        <v>2308</v>
       </c>
       <c r="C576" t="s">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="D576" t="s">
-        <v>10</v>
+        <v>234</v>
       </c>
       <c r="E576" t="s">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="F576" t="s">
-        <v>2315</v>
+        <v>2311</v>
       </c>
       <c r="G576"/>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>2316</v>
+        <v>2299</v>
       </c>
       <c r="B577" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="C577" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="D577" t="s">
-        <v>234</v>
+        <v>81</v>
       </c>
       <c r="E577" t="s">
-        <v>2314</v>
+        <v>82</v>
       </c>
       <c r="F577" t="s">
         <v>2315</v>
       </c>
       <c r="G577"/>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>2303</v>
+        <v>2316</v>
       </c>
       <c r="B578" t="s">
         <v>2317</v>
       </c>
       <c r="C578" t="s">
         <v>2318</v>
       </c>
       <c r="D578" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E578" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="F578" t="s">
         <v>2319</v>
       </c>
       <c r="G578"/>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
         <v>2320</v>
       </c>
       <c r="B579" t="s">
         <v>2321</v>
       </c>
       <c r="C579" t="s">
         <v>2322</v>
       </c>
       <c r="D579" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E579" t="s">
-        <v>141</v>
+        <v>846</v>
       </c>
       <c r="F579" t="s">
         <v>2323</v>
       </c>
       <c r="G579"/>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
         <v>2324</v>
       </c>
       <c r="B580" t="s">
         <v>2325</v>
       </c>
       <c r="C580" t="s">
         <v>2326</v>
       </c>
       <c r="D580" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E580" t="s">
-        <v>846</v>
+        <v>1907</v>
       </c>
       <c r="F580" t="s">
-        <v>2327</v>
-[...1 lines deleted...]
-      <c r="G580"/>
+        <v>556</v>
+      </c>
+      <c r="G580" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C581" t="s">
         <v>2328</v>
-      </c>
-[...4 lines deleted...]
-        <v>2330</v>
       </c>
       <c r="D581" t="s">
         <v>16</v>
       </c>
       <c r="E581" t="s">
-        <v>1911</v>
+        <v>810</v>
       </c>
       <c r="F581" t="s">
-        <v>556</v>
+        <v>2329</v>
       </c>
       <c r="G581" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>2016</v>
+        <v>2330</v>
       </c>
       <c r="B582" t="s">
         <v>2331</v>
       </c>
       <c r="C582" t="s">
         <v>2332</v>
       </c>
       <c r="D582" t="s">
         <v>16</v>
       </c>
       <c r="E582" t="s">
-        <v>810</v>
+        <v>173</v>
       </c>
       <c r="F582" t="s">
-        <v>2333</v>
-[...3 lines deleted...]
-      </c>
+        <v>2331</v>
+      </c>
+      <c r="G582"/>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B583" t="s">
         <v>2334</v>
       </c>
-      <c r="B583" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C583" t="s">
-        <v>2336</v>
+        <v>1766</v>
       </c>
       <c r="D583" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E583" t="s">
-        <v>173</v>
+        <v>1083</v>
       </c>
       <c r="F583" t="s">
         <v>2335</v>
       </c>
       <c r="G583"/>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B584" t="s">
         <v>2337</v>
       </c>
-      <c r="B584" t="s">
+      <c r="C584" t="s">
         <v>2338</v>
       </c>
-      <c r="C584" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D584" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E584" t="s">
-        <v>1083</v>
+        <v>173</v>
       </c>
       <c r="F584" t="s">
-        <v>2339</v>
+        <v>2337</v>
       </c>
       <c r="G584"/>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D585"/>
+      <c r="E585" t="s">
         <v>2340</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F585" t="s">
         <v>2341</v>
       </c>
       <c r="G585"/>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C586" t="s">
         <v>2343</v>
       </c>
-      <c r="B586" t="s">
-[...5 lines deleted...]
-      <c r="D586"/>
+      <c r="D586" t="s">
+        <v>81</v>
+      </c>
       <c r="E586" t="s">
         <v>2344</v>
       </c>
       <c r="F586" t="s">
         <v>2345</v>
       </c>
       <c r="G586"/>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="B587" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="C587" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="D587" t="s">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="E587" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="F587" t="s">
-        <v>2349</v>
+        <v>767</v>
       </c>
       <c r="G587"/>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B588" t="s">
         <v>2350</v>
       </c>
-      <c r="B588" t="s">
+      <c r="C588" t="s">
         <v>2351</v>
       </c>
-      <c r="C588" t="s">
+      <c r="D588" t="s">
+        <v>10</v>
+      </c>
+      <c r="E588" t="s">
         <v>2352</v>
       </c>
-      <c r="D588" t="s">
-[...2 lines deleted...]
-      <c r="E588" t="s">
+      <c r="F588" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
       <c r="G588"/>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="B589" t="s">
-        <v>2354</v>
+        <v>376</v>
       </c>
       <c r="C589" t="s">
         <v>2355</v>
       </c>
       <c r="D589" t="s">
         <v>10</v>
       </c>
       <c r="E589" t="s">
+        <v>178</v>
+      </c>
+      <c r="F589" t="s">
         <v>2356</v>
-      </c>
-[...1 lines deleted...]
-        <v>2357</v>
       </c>
       <c r="G589"/>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B590" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C590" t="s">
         <v>2359</v>
       </c>
       <c r="D590" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="E590" t="s">
-        <v>178</v>
+        <v>2360</v>
       </c>
       <c r="F590" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="G590"/>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="B591" t="s">
-        <v>2362</v>
+        <v>787</v>
       </c>
       <c r="C591" t="s">
         <v>2363</v>
       </c>
       <c r="D591" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
       <c r="E591" t="s">
         <v>2364</v>
       </c>
       <c r="F591" t="s">
         <v>2365</v>
       </c>
       <c r="G591"/>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
         <v>2366</v>
       </c>
       <c r="B592" t="s">
-        <v>787</v>
+        <v>2090</v>
       </c>
       <c r="C592" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D592" t="s">
+        <v>81</v>
+      </c>
+      <c r="E592" t="s">
+        <v>984</v>
+      </c>
+      <c r="F592" t="s">
         <v>2367</v>
-      </c>
-[...7 lines deleted...]
-        <v>2369</v>
       </c>
       <c r="G592"/>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
+        <v>620</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D593" t="s">
+        <v>25</v>
+      </c>
+      <c r="E593" t="s">
         <v>2370</v>
       </c>
-      <c r="B593" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F593" t="s">
-        <v>2371</v>
-[...1 lines deleted...]
-      <c r="G593"/>
+        <v>2368</v>
+      </c>
+      <c r="G593" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>620</v>
+        <v>2371</v>
       </c>
       <c r="B594" t="s">
         <v>2372</v>
       </c>
       <c r="C594" t="s">
         <v>2373</v>
       </c>
       <c r="D594" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E594" t="s">
         <v>2374</v>
       </c>
       <c r="F594" t="s">
         <v>2372</v>
       </c>
       <c r="G594" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
         <v>2375</v>
       </c>
       <c r="B595" t="s">
         <v>2376</v>
       </c>
       <c r="C595" t="s">
         <v>2377</v>
       </c>
       <c r="D595" t="s">
         <v>16</v>
       </c>
       <c r="E595" t="s">
         <v>2378</v>
       </c>
       <c r="F595" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="G595" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="B596" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="C596" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="D596" t="s">
         <v>16</v>
       </c>
       <c r="E596" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="F596" t="s">
-        <v>2383</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="G596"/>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B597" t="s">
         <v>2384</v>
       </c>
-      <c r="B597" t="s">
+      <c r="C597" t="s">
         <v>2385</v>
       </c>
-      <c r="C597" t="s">
+      <c r="D597" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E597" t="s">
         <v>2386</v>
       </c>
-      <c r="D597" t="s">
-[...2 lines deleted...]
-      <c r="E597" t="s">
+      <c r="F597" t="s">
         <v>2387</v>
       </c>
-      <c r="F597" t="s">
-[...2 lines deleted...]
-      <c r="G597"/>
+      <c r="G597" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>1813</v>
+        <v>2388</v>
       </c>
       <c r="B598" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="C598" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="D598" t="s">
-        <v>1284</v>
+        <v>16</v>
       </c>
       <c r="E598" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="F598" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="G598" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B599" t="s">
-        <v>2393</v>
+        <v>333</v>
       </c>
       <c r="C599" t="s">
+        <v>973</v>
+      </c>
+      <c r="D599" t="s">
+        <v>94</v>
+      </c>
+      <c r="E599" t="s">
         <v>2394</v>
       </c>
-      <c r="D599" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F599" t="s">
-        <v>2396</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="G599"/>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D600" t="s">
+        <v>132</v>
+      </c>
+      <c r="E600" t="s">
         <v>2397</v>
       </c>
-      <c r="B600" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F600" t="s">
-        <v>337</v>
+        <v>1755</v>
       </c>
       <c r="G600"/>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="B601" t="s">
         <v>2399</v>
       </c>
       <c r="C601" t="s">
         <v>2400</v>
       </c>
       <c r="D601" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="E601" t="s">
         <v>2401</v>
       </c>
       <c r="F601" t="s">
-        <v>1759</v>
+        <v>2402</v>
       </c>
       <c r="G601"/>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>2402</v>
+        <v>212</v>
       </c>
       <c r="B602" t="s">
         <v>2403</v>
       </c>
       <c r="C602" t="s">
         <v>2404</v>
       </c>
       <c r="D602" t="s">
         <v>16</v>
       </c>
       <c r="E602" t="s">
+        <v>215</v>
+      </c>
+      <c r="F602" t="s">
         <v>2405</v>
-      </c>
-[...1 lines deleted...]
-        <v>2406</v>
       </c>
       <c r="G602"/>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>212</v>
+        <v>2406</v>
       </c>
       <c r="B603" t="s">
         <v>2407</v>
       </c>
       <c r="C603" t="s">
         <v>2408</v>
       </c>
       <c r="D603" t="s">
         <v>16</v>
       </c>
       <c r="E603" t="s">
-        <v>215</v>
+        <v>2409</v>
       </c>
       <c r="F603" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="G603"/>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="B604" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="C604" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="D604" t="s">
-        <v>16</v>
+        <v>2414</v>
       </c>
       <c r="E604" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="F604" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="G604"/>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>2415</v>
+        <v>2398</v>
       </c>
       <c r="B605" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="C605" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D605" t="s">
+        <v>240</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2197</v>
+      </c>
+      <c r="F605" t="s">
         <v>2417</v>
       </c>
-      <c r="D605" t="s">
-[...8 lines deleted...]
-      <c r="G605"/>
+      <c r="G605" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>2402</v>
+        <v>2419</v>
       </c>
       <c r="B606" t="s">
-        <v>2421</v>
+        <v>2420</v>
       </c>
       <c r="C606" t="s">
-        <v>2422</v>
+        <v>116</v>
       </c>
       <c r="D606" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="E606" t="s">
-        <v>2201</v>
+        <v>2091</v>
       </c>
       <c r="F606" t="s">
         <v>2421</v>
       </c>
       <c r="G606" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C607" t="s">
         <v>2423</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D607" t="s">
         <v>16</v>
       </c>
       <c r="E607" t="s">
-        <v>2095</v>
+        <v>2005</v>
       </c>
       <c r="F607" t="s">
-        <v>2425</v>
+        <v>2098</v>
       </c>
       <c r="G607" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>1988</v>
+        <v>78</v>
       </c>
       <c r="B608" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D608" t="s">
+        <v>10</v>
+      </c>
+      <c r="E608" t="s">
         <v>2426</v>
       </c>
-      <c r="C608" t="s">
+      <c r="F608" t="s">
         <v>2427</v>
       </c>
-      <c r="D608" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G608"/>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>78</v>
+        <v>2428</v>
       </c>
       <c r="B609" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="C609" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="D609" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E609" t="s">
-        <v>2430</v>
+        <v>21</v>
       </c>
       <c r="F609" t="s">
         <v>2431</v>
       </c>
       <c r="G609"/>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B610" t="s">
         <v>2432</v>
       </c>
-      <c r="B610" t="s">
+      <c r="C610" t="s">
         <v>2433</v>
       </c>
-      <c r="C610" t="s">
+      <c r="D610" t="s">
+        <v>16</v>
+      </c>
+      <c r="E610" t="s">
         <v>2434</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F610" t="s">
         <v>2435</v>
       </c>
       <c r="G610"/>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>2432</v>
+        <v>2436</v>
       </c>
       <c r="B611" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="C611" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D611" t="s">
+        <v>973</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2439</v>
+      </c>
+      <c r="F611" t="s">
         <v>2437</v>
-      </c>
-[...7 lines deleted...]
-        <v>2439</v>
       </c>
       <c r="G611"/>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B612" t="s">
+        <v>110</v>
+      </c>
+      <c r="C612" t="s">
         <v>2440</v>
       </c>
-      <c r="B612" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D612" t="s">
-        <v>973</v>
+        <v>10</v>
       </c>
       <c r="E612" t="s">
-        <v>2443</v>
+        <v>2128</v>
       </c>
       <c r="F612" t="s">
-        <v>2441</v>
+        <v>550</v>
       </c>
       <c r="G612"/>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="B613" t="s">
-        <v>110</v>
+        <v>2442</v>
       </c>
       <c r="C613" t="s">
-        <v>2444</v>
+        <v>2177</v>
       </c>
       <c r="D613" t="s">
         <v>10</v>
       </c>
       <c r="E613" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="F613" t="s">
-        <v>550</v>
+        <v>2443</v>
       </c>
       <c r="G613"/>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B614" t="s">
         <v>2445</v>
       </c>
-      <c r="B614" t="s">
+      <c r="C614" t="s">
+        <v>298</v>
+      </c>
+      <c r="D614" t="s">
+        <v>117</v>
+      </c>
+      <c r="E614" t="s">
+        <v>241</v>
+      </c>
+      <c r="F614" t="s">
         <v>2446</v>
-      </c>
-[...10 lines deleted...]
-        <v>2447</v>
       </c>
       <c r="G614"/>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C615" t="s">
         <v>2448</v>
       </c>
-      <c r="B615" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D615" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="E615" t="s">
-        <v>241</v>
+        <v>330</v>
       </c>
       <c r="F615" t="s">
-        <v>2450</v>
+        <v>2073</v>
       </c>
       <c r="G615"/>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="B616" t="s">
-        <v>2159</v>
+        <v>2449</v>
       </c>
       <c r="C616" t="s">
-        <v>2452</v>
+        <v>2450</v>
       </c>
       <c r="D616" t="s">
         <v>16</v>
       </c>
       <c r="E616" t="s">
         <v>330</v>
       </c>
       <c r="F616" t="s">
-        <v>2077</v>
+        <v>2451</v>
       </c>
       <c r="G616"/>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="B617" t="s">
+        <v>98</v>
+      </c>
+      <c r="C617" t="s">
         <v>2453</v>
       </c>
-      <c r="C617" t="s">
+      <c r="D617" t="s">
+        <v>117</v>
+      </c>
+      <c r="E617" t="s">
+        <v>118</v>
+      </c>
+      <c r="F617" t="s">
         <v>2454</v>
-      </c>
-[...7 lines deleted...]
-        <v>2455</v>
       </c>
       <c r="G617"/>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B618" t="s">
+        <v>363</v>
+      </c>
+      <c r="C618" t="s">
         <v>2456</v>
       </c>
-      <c r="B618" t="s">
-[...2 lines deleted...]
-      <c r="C618" t="s">
+      <c r="D618" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E618" t="s">
         <v>2457</v>
       </c>
-      <c r="D618" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F618" t="s">
-        <v>2458</v>
+        <v>363</v>
       </c>
       <c r="G618"/>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C619" t="s">
         <v>2459</v>
       </c>
-      <c r="B619" t="s">
-[...2 lines deleted...]
-      <c r="C619" t="s">
+      <c r="D619" t="s">
+        <v>16</v>
+      </c>
+      <c r="E619" t="s">
         <v>2460</v>
       </c>
-      <c r="D619" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F619" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="G619"/>
+        <v>2458</v>
+      </c>
+      <c r="G619" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>2198</v>
+        <v>2461</v>
       </c>
       <c r="B620" t="s">
         <v>2462</v>
       </c>
       <c r="C620" t="s">
         <v>2463</v>
       </c>
       <c r="D620" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E620" t="s">
         <v>2464</v>
       </c>
       <c r="F620" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="G620" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>2465</v>
+        <v>2455</v>
       </c>
       <c r="B621" t="s">
-        <v>2466</v>
+        <v>98</v>
       </c>
       <c r="C621" t="s">
-        <v>2467</v>
+        <v>2453</v>
       </c>
       <c r="D621" t="s">
-        <v>25</v>
+        <v>117</v>
       </c>
       <c r="E621" t="s">
-        <v>2468</v>
+        <v>118</v>
       </c>
       <c r="F621" t="s">
-        <v>2469</v>
-[...3 lines deleted...]
-      </c>
+        <v>2454</v>
+      </c>
+      <c r="G621"/>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>2459</v>
+        <v>2466</v>
       </c>
       <c r="B622" t="s">
-        <v>98</v>
+        <v>2467</v>
       </c>
       <c r="C622" t="s">
-        <v>2457</v>
+        <v>2468</v>
       </c>
       <c r="D622" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="E622" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="F622" t="s">
-        <v>2458</v>
+        <v>2469</v>
       </c>
       <c r="G622"/>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
+        <v>66</v>
+      </c>
+      <c r="B623" t="s">
         <v>2470</v>
       </c>
-      <c r="B623" t="s">
+      <c r="C623" t="s">
         <v>2471</v>
       </c>
-      <c r="C623" t="s">
+      <c r="D623" t="s">
+        <v>240</v>
+      </c>
+      <c r="E623" t="s">
         <v>2472</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F623" t="s">
         <v>2473</v>
       </c>
       <c r="G623"/>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>66</v>
+        <v>2474</v>
       </c>
       <c r="B624" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="C624" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="D624" t="s">
-        <v>240</v>
+        <v>16</v>
       </c>
       <c r="E624" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F624" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="G624"/>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="B625" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="C625" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="D625" t="s">
-        <v>16</v>
+        <v>2482</v>
       </c>
       <c r="E625" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F625" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="G625"/>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="B626" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
       <c r="C626" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="D626" t="s">
-        <v>2486</v>
+        <v>81</v>
       </c>
       <c r="E626" t="s">
-        <v>2487</v>
+        <v>241</v>
       </c>
       <c r="F626" t="s">
         <v>2488</v>
       </c>
       <c r="G626"/>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
         <v>2489</v>
       </c>
       <c r="B627" t="s">
         <v>2490</v>
       </c>
       <c r="C627" t="s">
         <v>2491</v>
       </c>
       <c r="D627" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E627" t="s">
-        <v>241</v>
+        <v>2492</v>
       </c>
       <c r="F627" t="s">
-        <v>2492</v>
-[...1 lines deleted...]
-      <c r="G627"/>
+        <v>2493</v>
+      </c>
+      <c r="G627" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="B628" t="s">
-        <v>2494</v>
+        <v>1039</v>
       </c>
       <c r="C628" t="s">
         <v>2495</v>
       </c>
       <c r="D628" t="s">
         <v>25</v>
       </c>
       <c r="E628" t="s">
         <v>2496</v>
       </c>
       <c r="F628" t="s">
         <v>2497</v>
       </c>
       <c r="G628" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
+        <v>605</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D629" t="s">
+        <v>16</v>
+      </c>
+      <c r="E629" t="s">
+        <v>816</v>
+      </c>
+      <c r="F629" t="s">
         <v>2498</v>
-      </c>
-[...13 lines deleted...]
-        <v>2501</v>
       </c>
       <c r="G629" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>605</v>
+        <v>2499</v>
       </c>
       <c r="B630" t="s">
-        <v>1799</v>
+        <v>2500</v>
       </c>
       <c r="C630" t="s">
-        <v>1800</v>
+        <v>2501</v>
       </c>
       <c r="D630" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E630" t="s">
-        <v>816</v>
+        <v>330</v>
       </c>
       <c r="F630" t="s">
-        <v>2502</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="G630"/>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B631" t="s">
+        <v>23</v>
+      </c>
+      <c r="C631" t="s">
         <v>2503</v>
       </c>
-      <c r="B631" t="s">
+      <c r="D631" t="s">
+        <v>25</v>
+      </c>
+      <c r="E631" t="s">
         <v>2504</v>
       </c>
-      <c r="C631" t="s">
+      <c r="F631" t="s">
         <v>2505</v>
       </c>
-      <c r="D631" t="s">
-[...8 lines deleted...]
-      <c r="G631"/>
+      <c r="G631" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
         <v>2506</v>
       </c>
       <c r="B632" t="s">
-        <v>23</v>
+        <v>1696</v>
       </c>
       <c r="C632" t="s">
         <v>2507</v>
       </c>
       <c r="D632" t="s">
-        <v>25</v>
+        <v>132</v>
       </c>
       <c r="E632" t="s">
         <v>2508</v>
       </c>
       <c r="F632" t="s">
-        <v>2509</v>
-[...3 lines deleted...]
-      </c>
+        <v>1696</v>
+      </c>
+      <c r="G632"/>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
+        <v>668</v>
+      </c>
+      <c r="B633" t="s">
+        <v>110</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D633" t="s">
+        <v>16</v>
+      </c>
+      <c r="E633" t="s">
+        <v>483</v>
+      </c>
+      <c r="F633" t="s">
         <v>2510</v>
       </c>
-      <c r="B633" t="s">
-[...14 lines deleted...]
-      <c r="G633"/>
+      <c r="G633" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>668</v>
+        <v>2511</v>
       </c>
       <c r="B634" t="s">
-        <v>110</v>
+        <v>2512</v>
       </c>
       <c r="C634" t="s">
         <v>2513</v>
       </c>
       <c r="D634" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E634" t="s">
-        <v>483</v>
+        <v>2514</v>
       </c>
       <c r="F634" t="s">
-        <v>2514</v>
-[...3 lines deleted...]
-      </c>
+        <v>2515</v>
+      </c>
+      <c r="G634"/>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="B635" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="C635" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="D635" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E635" t="s">
-        <v>2518</v>
+        <v>173</v>
       </c>
       <c r="F635" t="s">
         <v>2519</v>
       </c>
       <c r="G635"/>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B636" t="s">
         <v>2520</v>
       </c>
-      <c r="B636" t="s">
+      <c r="C636" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="D636" t="s">
         <v>81</v>
       </c>
       <c r="E636" t="s">
         <v>173</v>
       </c>
       <c r="F636" t="s">
-        <v>2523</v>
+        <v>2519</v>
       </c>
       <c r="G636"/>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>2340</v>
+        <v>2516</v>
       </c>
       <c r="B637" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D637" t="s">
+        <v>10</v>
+      </c>
+      <c r="E637" t="s">
         <v>2524</v>
       </c>
-      <c r="C637" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F637" t="s">
-        <v>2523</v>
+        <v>2522</v>
       </c>
       <c r="G637"/>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>2520</v>
+        <v>2525</v>
       </c>
       <c r="B638" t="s">
         <v>2526</v>
       </c>
       <c r="C638" t="s">
         <v>2527</v>
       </c>
       <c r="D638" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E638" t="s">
+        <v>173</v>
+      </c>
+      <c r="F638" t="s">
         <v>2528</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
       <c r="G638"/>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
         <v>2529</v>
       </c>
       <c r="B639" t="s">
         <v>2530</v>
       </c>
       <c r="C639" t="s">
         <v>2531</v>
       </c>
       <c r="D639" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E639" t="s">
-        <v>173</v>
+        <v>2532</v>
       </c>
       <c r="F639" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="G639"/>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>2533</v>
+        <v>2506</v>
       </c>
       <c r="B640" t="s">
         <v>2534</v>
       </c>
       <c r="C640" t="s">
         <v>2535</v>
       </c>
       <c r="D640" t="s">
         <v>16</v>
       </c>
       <c r="E640" t="s">
+        <v>648</v>
+      </c>
+      <c r="F640" t="s">
         <v>2536</v>
-      </c>
-[...1 lines deleted...]
-        <v>2537</v>
       </c>
       <c r="G640"/>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>2510</v>
+        <v>2537</v>
       </c>
       <c r="B641" t="s">
+        <v>196</v>
+      </c>
+      <c r="C641" t="s">
         <v>2538</v>
       </c>
-      <c r="C641" t="s">
+      <c r="D641" t="s">
+        <v>25</v>
+      </c>
+      <c r="E641" t="s">
         <v>2539</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
       <c r="F641" t="s">
         <v>2540</v>
       </c>
-      <c r="G641"/>
+      <c r="G641" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
         <v>2541</v>
       </c>
       <c r="B642" t="s">
-        <v>196</v>
+        <v>2542</v>
       </c>
       <c r="C642" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="D642" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="E642" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="F642" t="s">
-        <v>2544</v>
+        <v>916</v>
       </c>
       <c r="G642" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B643" t="s">
         <v>2545</v>
       </c>
-      <c r="B643" t="s">
+      <c r="C643" t="s">
         <v>2546</v>
       </c>
-      <c r="C643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D643" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E643" t="s">
-        <v>2548</v>
+        <v>1973</v>
       </c>
       <c r="F643" t="s">
-        <v>916</v>
+        <v>2545</v>
       </c>
       <c r="G643" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>2142</v>
+        <v>2547</v>
       </c>
       <c r="B644" t="s">
-        <v>2549</v>
+        <v>196</v>
       </c>
       <c r="C644" t="s">
-        <v>2550</v>
+        <v>2548</v>
       </c>
       <c r="D644" t="s">
         <v>16</v>
       </c>
       <c r="E644" t="s">
-        <v>1977</v>
+        <v>173</v>
       </c>
       <c r="F644" t="s">
         <v>2549</v>
       </c>
       <c r="G644" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>2551</v>
+        <v>2506</v>
       </c>
       <c r="B645" t="s">
-        <v>196</v>
+        <v>277</v>
       </c>
       <c r="C645" t="s">
-        <v>2552</v>
+        <v>278</v>
       </c>
       <c r="D645" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="E645" t="s">
-        <v>173</v>
+        <v>2550</v>
       </c>
       <c r="F645" t="s">
-        <v>2553</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="G645"/>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>2510</v>
+        <v>348</v>
       </c>
       <c r="B646" t="s">
         <v>277</v>
       </c>
       <c r="C646" t="s">
         <v>278</v>
       </c>
       <c r="D646" t="s">
         <v>132</v>
       </c>
       <c r="E646" t="s">
-        <v>2554</v>
+        <v>2551</v>
       </c>
       <c r="F646" t="s">
         <v>280</v>
       </c>
       <c r="G646"/>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>348</v>
+        <v>2552</v>
       </c>
       <c r="B647" t="s">
-        <v>277</v>
+        <v>2553</v>
       </c>
       <c r="C647" t="s">
-        <v>278</v>
+        <v>2554</v>
       </c>
       <c r="D647" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="E647" t="s">
         <v>2555</v>
       </c>
       <c r="F647" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="G647"/>
+        <v>2556</v>
+      </c>
+      <c r="G647" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>2556</v>
+        <v>2479</v>
       </c>
       <c r="B648" t="s">
         <v>2557</v>
       </c>
       <c r="C648" t="s">
         <v>2558</v>
       </c>
       <c r="D648" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E648" t="s">
         <v>2559</v>
       </c>
       <c r="F648" t="s">
         <v>2560</v>
       </c>
-      <c r="G648" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G648"/>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
         <v>2561</v>
       </c>
       <c r="B649" t="s">
         <v>2562</v>
       </c>
       <c r="C649" t="s">
         <v>2563</v>
       </c>
       <c r="D649" t="s">
-        <v>754</v>
+        <v>25</v>
       </c>
       <c r="E649" t="s">
         <v>2564</v>
       </c>
       <c r="F649" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="G649"/>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>2510</v>
+        <v>2479</v>
       </c>
       <c r="B650" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="C650" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="D650" t="s">
-        <v>754</v>
+        <v>2482</v>
       </c>
       <c r="E650" t="s">
-        <v>2564</v>
+        <v>2483</v>
       </c>
       <c r="F650" t="s">
-        <v>2562</v>
+        <v>2484</v>
       </c>
       <c r="G650"/>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>2483</v>
+        <v>2568</v>
       </c>
       <c r="B651" t="s">
-        <v>2565</v>
+        <v>959</v>
       </c>
       <c r="C651" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="D651" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E651" t="s">
-        <v>2567</v>
+        <v>128</v>
       </c>
       <c r="F651" t="s">
-        <v>2568</v>
+        <v>959</v>
       </c>
       <c r="G651"/>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B652" t="s">
+        <v>959</v>
+      </c>
+      <c r="C652" t="s">
         <v>2569</v>
       </c>
-      <c r="B652" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D652" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E652" t="s">
-        <v>2572</v>
+        <v>128</v>
       </c>
       <c r="F652" t="s">
-        <v>2573</v>
+        <v>959</v>
       </c>
       <c r="G652"/>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="B653" t="s">
-        <v>2574</v>
+        <v>2571</v>
       </c>
       <c r="C653" t="s">
-        <v>2575</v>
+        <v>2572</v>
       </c>
       <c r="D653" t="s">
-        <v>2486</v>
+        <v>25</v>
       </c>
       <c r="E653" t="s">
-        <v>2487</v>
+        <v>2573</v>
       </c>
       <c r="F653" t="s">
-        <v>2488</v>
+        <v>2571</v>
       </c>
       <c r="G653"/>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C654" t="s">
         <v>2576</v>
       </c>
-      <c r="B654" t="s">
-[...2 lines deleted...]
-      <c r="C654" t="s">
+      <c r="D654" t="s">
+        <v>81</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F654" t="s">
         <v>2577</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
       <c r="G654"/>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
         <v>2578</v>
       </c>
       <c r="B655" t="s">
-        <v>959</v>
+        <v>2579</v>
       </c>
       <c r="C655" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
       <c r="D655" t="s">
-        <v>10</v>
+        <v>2482</v>
       </c>
       <c r="E655" t="s">
-        <v>128</v>
+        <v>2581</v>
       </c>
       <c r="F655" t="s">
-        <v>959</v>
+        <v>2484</v>
       </c>
       <c r="G655"/>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>2489</v>
+        <v>2582</v>
       </c>
       <c r="B656" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="C656" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="D656" t="s">
-        <v>25</v>
+        <v>335</v>
       </c>
       <c r="E656" t="s">
-        <v>2581</v>
+        <v>573</v>
       </c>
       <c r="F656" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="G656"/>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="B657" t="s">
         <v>2583</v>
       </c>
       <c r="C657" t="s">
         <v>2584</v>
       </c>
       <c r="D657" t="s">
-        <v>81</v>
+        <v>335</v>
       </c>
       <c r="E657" t="s">
-        <v>1019</v>
+        <v>2586</v>
       </c>
       <c r="F657" t="s">
-        <v>2585</v>
+        <v>2583</v>
       </c>
       <c r="G657"/>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="B658" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="C658" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="D658" t="s">
-        <v>2486</v>
+        <v>2482</v>
       </c>
       <c r="E658" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="F658" t="s">
-        <v>2488</v>
+        <v>2591</v>
       </c>
       <c r="G658"/>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E659" t="s">
         <v>2590</v>
-      </c>
-[...10 lines deleted...]
-        <v>573</v>
       </c>
       <c r="F659" t="s">
         <v>2591</v>
       </c>
       <c r="G659"/>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B660" t="s">
         <v>2593</v>
       </c>
-      <c r="B660" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C660" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="D660" t="s">
-        <v>335</v>
+        <v>132</v>
       </c>
       <c r="E660" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="F660" t="s">
-        <v>2591</v>
+        <v>2596</v>
       </c>
       <c r="G660"/>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="B661" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="C661" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="D661" t="s">
-        <v>2486</v>
+        <v>10</v>
       </c>
       <c r="E661" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="F661" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="G661"/>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>2578</v>
+        <v>2592</v>
       </c>
       <c r="B662" t="s">
-        <v>2596</v>
+        <v>2602</v>
       </c>
       <c r="C662" t="s">
-        <v>2597</v>
+        <v>1157</v>
       </c>
       <c r="D662" t="s">
-        <v>2486</v>
+        <v>1135</v>
       </c>
       <c r="E662" t="s">
-        <v>2598</v>
+        <v>573</v>
       </c>
       <c r="F662" t="s">
-        <v>2599</v>
+        <v>2603</v>
       </c>
       <c r="G662"/>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>2600</v>
+        <v>2604</v>
       </c>
       <c r="B663" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
       <c r="C663" t="s">
-        <v>2602</v>
+        <v>116</v>
       </c>
       <c r="D663" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="E663" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="F663" t="s">
-        <v>2604</v>
+        <v>2092</v>
       </c>
       <c r="G663"/>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="B664" t="s">
-        <v>2606</v>
+        <v>103</v>
       </c>
       <c r="C664" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="D664" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E664" t="s">
-        <v>2608</v>
+        <v>963</v>
       </c>
       <c r="F664" t="s">
-        <v>2609</v>
+        <v>103</v>
       </c>
       <c r="G664"/>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>2600</v>
+        <v>2609</v>
       </c>
       <c r="B665" t="s">
-        <v>2610</v>
+        <v>196</v>
       </c>
       <c r="C665" t="s">
-        <v>1157</v>
+        <v>2608</v>
       </c>
       <c r="D665" t="s">
-        <v>1135</v>
+        <v>81</v>
       </c>
       <c r="E665" t="s">
-        <v>573</v>
+        <v>963</v>
       </c>
       <c r="F665" t="s">
-        <v>2611</v>
+        <v>103</v>
       </c>
       <c r="G665"/>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>2612</v>
+        <v>2609</v>
       </c>
       <c r="B666" t="s">
-        <v>2613</v>
+        <v>2610</v>
       </c>
       <c r="C666" t="s">
-        <v>116</v>
+        <v>2611</v>
       </c>
       <c r="D666" t="s">
         <v>81</v>
       </c>
       <c r="E666" t="s">
-        <v>2614</v>
+        <v>451</v>
       </c>
       <c r="F666" t="s">
-        <v>2096</v>
+        <v>2612</v>
       </c>
       <c r="G666"/>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C667" t="s">
         <v>2615</v>
       </c>
-      <c r="B667" t="s">
-[...2 lines deleted...]
-      <c r="C667" t="s">
+      <c r="D667" t="s">
+        <v>815</v>
+      </c>
+      <c r="E667" t="s">
         <v>2616</v>
       </c>
-      <c r="D667" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F667" t="s">
-        <v>103</v>
+        <v>2617</v>
       </c>
       <c r="G667"/>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="B668" t="s">
-        <v>196</v>
+        <v>2618</v>
       </c>
       <c r="C668" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="D668" t="s">
         <v>81</v>
       </c>
       <c r="E668" t="s">
-        <v>963</v>
+        <v>2620</v>
       </c>
       <c r="F668" t="s">
-        <v>103</v>
+        <v>2621</v>
       </c>
       <c r="G668"/>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>2617</v>
+        <v>2622</v>
       </c>
       <c r="B669" t="s">
-        <v>2618</v>
+        <v>2623</v>
       </c>
       <c r="C669" t="s">
-        <v>2619</v>
+        <v>2624</v>
       </c>
       <c r="D669" t="s">
-        <v>81</v>
+        <v>2482</v>
       </c>
       <c r="E669" t="s">
-        <v>451</v>
+        <v>2625</v>
       </c>
       <c r="F669" t="s">
-        <v>2620</v>
+        <v>2484</v>
       </c>
       <c r="G669"/>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="B670" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="C670" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
       <c r="D670" t="s">
-        <v>815</v>
+        <v>754</v>
       </c>
       <c r="E670" t="s">
-        <v>2624</v>
+        <v>1019</v>
       </c>
       <c r="F670" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="G670"/>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="B671" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="C671" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="D671" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E671" t="s">
-        <v>173</v>
+        <v>2632</v>
       </c>
       <c r="F671" t="s">
-        <v>1497</v>
+        <v>2633</v>
       </c>
       <c r="G671"/>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>2621</v>
+        <v>2634</v>
       </c>
       <c r="B672" t="s">
-        <v>2629</v>
+        <v>2635</v>
       </c>
       <c r="C672" t="s">
-        <v>2630</v>
+        <v>2373</v>
       </c>
       <c r="D672" t="s">
-        <v>81</v>
+        <v>1135</v>
       </c>
       <c r="E672" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="F672" t="s">
-        <v>2632</v>
+        <v>2637</v>
       </c>
       <c r="G672"/>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="B673" t="s">
-        <v>2634</v>
+        <v>2639</v>
       </c>
       <c r="C673" t="s">
-        <v>2635</v>
+        <v>2640</v>
       </c>
       <c r="D673" t="s">
-        <v>2486</v>
+        <v>335</v>
       </c>
       <c r="E673" t="s">
-        <v>2636</v>
+        <v>2641</v>
       </c>
       <c r="F673" t="s">
-        <v>2488</v>
+        <v>2642</v>
       </c>
       <c r="G673"/>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="B674" t="s">
-        <v>2637</v>
+        <v>2643</v>
       </c>
       <c r="C674" t="s">
-        <v>2638</v>
+        <v>2644</v>
       </c>
       <c r="D674" t="s">
-        <v>754</v>
+        <v>1797</v>
       </c>
       <c r="E674" t="s">
-        <v>1019</v>
+        <v>802</v>
       </c>
       <c r="F674" t="s">
-        <v>2639</v>
+        <v>2643</v>
       </c>
       <c r="G674"/>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>2640</v>
+        <v>2604</v>
       </c>
       <c r="B675" t="s">
-        <v>2641</v>
+        <v>2645</v>
       </c>
       <c r="C675" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
       <c r="D675" t="s">
-        <v>16</v>
+        <v>335</v>
       </c>
       <c r="E675" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
       <c r="F675" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="G675"/>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="B676" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
       <c r="C676" t="s">
-        <v>2377</v>
+        <v>2651</v>
       </c>
       <c r="D676" t="s">
-        <v>1135</v>
+        <v>2652</v>
       </c>
       <c r="E676" t="s">
-        <v>2647</v>
+        <v>21</v>
       </c>
       <c r="F676" t="s">
-        <v>2648</v>
-[...1 lines deleted...]
-      <c r="G676"/>
+        <v>2653</v>
+      </c>
+      <c r="G676" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>2649</v>
+        <v>2654</v>
       </c>
       <c r="B677" t="s">
-        <v>2650</v>
+        <v>200</v>
       </c>
       <c r="C677" t="s">
-        <v>2651</v>
+        <v>2655</v>
       </c>
       <c r="D677" t="s">
-        <v>335</v>
+        <v>10</v>
       </c>
       <c r="E677" t="s">
-        <v>2652</v>
+        <v>2656</v>
       </c>
       <c r="F677" t="s">
-        <v>2653</v>
+        <v>2657</v>
       </c>
       <c r="G677"/>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>2649</v>
+        <v>2658</v>
       </c>
       <c r="B678" t="s">
-        <v>2654</v>
+        <v>2659</v>
       </c>
       <c r="C678" t="s">
-        <v>2655</v>
+        <v>2660</v>
       </c>
       <c r="D678" t="s">
-        <v>1801</v>
+        <v>81</v>
       </c>
       <c r="E678" t="s">
-        <v>802</v>
+        <v>82</v>
       </c>
       <c r="F678" t="s">
-        <v>2654</v>
+        <v>2661</v>
       </c>
       <c r="G678"/>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>2612</v>
+        <v>2662</v>
       </c>
       <c r="B679" t="s">
-        <v>2656</v>
+        <v>2663</v>
       </c>
       <c r="C679" t="s">
-        <v>2657</v>
+        <v>2664</v>
       </c>
       <c r="D679" t="s">
-        <v>335</v>
+        <v>10</v>
       </c>
       <c r="E679" t="s">
-        <v>2658</v>
+        <v>2665</v>
       </c>
       <c r="F679" t="s">
-        <v>2659</v>
+        <v>2666</v>
       </c>
       <c r="G679"/>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>2660</v>
+        <v>2667</v>
       </c>
       <c r="B680" t="s">
-        <v>2661</v>
+        <v>2668</v>
       </c>
       <c r="C680" t="s">
-        <v>2662</v>
+        <v>2669</v>
       </c>
       <c r="D680" t="s">
-        <v>2663</v>
+        <v>754</v>
       </c>
       <c r="E680" t="s">
-        <v>21</v>
+        <v>1019</v>
       </c>
       <c r="F680" t="s">
-        <v>2664</v>
-[...3 lines deleted...]
-      </c>
+        <v>2670</v>
+      </c>
+      <c r="G680"/>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>2665</v>
+        <v>2671</v>
       </c>
       <c r="B681" t="s">
-        <v>200</v>
+        <v>2672</v>
       </c>
       <c r="C681" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="D681" t="s">
-        <v>10</v>
+        <v>754</v>
       </c>
       <c r="E681" t="s">
-        <v>2667</v>
+        <v>2673</v>
       </c>
       <c r="F681" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="G681"/>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
       <c r="B682" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
       <c r="C682" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="D682" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E682" t="s">
-        <v>82</v>
+        <v>2677</v>
       </c>
       <c r="F682" t="s">
-        <v>2672</v>
-[...1 lines deleted...]
-      <c r="G682"/>
+        <v>2678</v>
+      </c>
+      <c r="G682" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>2673</v>
+        <v>2679</v>
       </c>
       <c r="B683" t="s">
-        <v>2674</v>
+        <v>1810</v>
       </c>
       <c r="C683" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
       <c r="D683" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="E683" t="s">
-        <v>2676</v>
+        <v>455</v>
       </c>
       <c r="F683" t="s">
-        <v>2677</v>
-[...1 lines deleted...]
-      <c r="G683"/>
+        <v>2681</v>
+      </c>
+      <c r="G683" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
       <c r="B684" t="s">
-        <v>2679</v>
+        <v>2683</v>
       </c>
       <c r="C684" t="s">
-        <v>2680</v>
+        <v>2684</v>
       </c>
       <c r="D684" t="s">
-        <v>754</v>
+        <v>25</v>
       </c>
       <c r="E684" t="s">
-        <v>1019</v>
+        <v>2685</v>
       </c>
       <c r="F684" t="s">
-        <v>2681</v>
-[...1 lines deleted...]
-      <c r="G684"/>
+        <v>2686</v>
+      </c>
+      <c r="G684" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c r="B685" t="s">
-        <v>2683</v>
+        <v>2688</v>
       </c>
       <c r="C685" t="s">
-        <v>2680</v>
+        <v>2689</v>
       </c>
       <c r="D685" t="s">
-        <v>754</v>
+        <v>16</v>
       </c>
       <c r="E685" t="s">
-        <v>2684</v>
+        <v>2690</v>
       </c>
       <c r="F685" t="s">
-        <v>2681</v>
-[...1 lines deleted...]
-      <c r="G685"/>
+        <v>2691</v>
+      </c>
+      <c r="G685" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>2685</v>
+        <v>2692</v>
       </c>
       <c r="B686" t="s">
-        <v>2686</v>
+        <v>2693</v>
       </c>
       <c r="C686" t="s">
-        <v>2687</v>
+        <v>2694</v>
       </c>
       <c r="D686" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E686" t="s">
-        <v>2688</v>
+        <v>854</v>
       </c>
       <c r="F686" t="s">
-        <v>2689</v>
+        <v>2695</v>
       </c>
       <c r="G686" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>2690</v>
+        <v>2696</v>
       </c>
       <c r="B687" t="s">
-        <v>1814</v>
+        <v>2697</v>
       </c>
       <c r="C687" t="s">
-        <v>2691</v>
+        <v>2698</v>
       </c>
       <c r="D687" t="s">
-        <v>273</v>
+        <v>132</v>
       </c>
       <c r="E687" t="s">
-        <v>455</v>
+        <v>2699</v>
       </c>
       <c r="F687" t="s">
-        <v>2692</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="G687"/>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>2693</v>
+        <v>2700</v>
       </c>
       <c r="B688" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="C688" t="s">
-        <v>2695</v>
+        <v>2702</v>
       </c>
       <c r="D688" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E688" t="s">
-        <v>2696</v>
+        <v>2703</v>
       </c>
       <c r="F688" t="s">
-        <v>2697</v>
-[...3 lines deleted...]
-      </c>
+        <v>2704</v>
+      </c>
+      <c r="G688"/>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>2698</v>
+        <v>2705</v>
       </c>
       <c r="B689" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="C689" t="s">
-        <v>2700</v>
+        <v>2707</v>
       </c>
       <c r="D689" t="s">
         <v>16</v>
       </c>
       <c r="E689" t="s">
-        <v>2701</v>
+        <v>1890</v>
       </c>
       <c r="F689" t="s">
-        <v>2702</v>
-[...3 lines deleted...]
-      </c>
+        <v>2706</v>
+      </c>
+      <c r="G689"/>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>2703</v>
+        <v>2708</v>
       </c>
       <c r="B690" t="s">
-        <v>2704</v>
+        <v>2709</v>
       </c>
       <c r="C690" t="s">
-        <v>2705</v>
+        <v>2710</v>
       </c>
       <c r="D690" t="s">
         <v>16</v>
       </c>
       <c r="E690" t="s">
-        <v>854</v>
+        <v>2091</v>
       </c>
       <c r="F690" t="s">
-        <v>2706</v>
-[...3 lines deleted...]
-      </c>
+        <v>2711</v>
+      </c>
+      <c r="G690"/>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>2707</v>
+        <v>2712</v>
       </c>
       <c r="B691" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="C691" t="s">
-        <v>2709</v>
+        <v>2714</v>
       </c>
       <c r="D691" t="s">
-        <v>132</v>
+        <v>335</v>
       </c>
       <c r="E691" t="s">
-        <v>2710</v>
+        <v>2715</v>
       </c>
       <c r="F691" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G691"/>
+        <v>2716</v>
+      </c>
+      <c r="G691" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>2711</v>
+        <v>2717</v>
       </c>
       <c r="B692" t="s">
-        <v>2712</v>
+        <v>2718</v>
       </c>
       <c r="C692" t="s">
-        <v>2713</v>
+        <v>2719</v>
       </c>
       <c r="D692" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E692" t="s">
-        <v>2714</v>
+        <v>1019</v>
       </c>
       <c r="F692" t="s">
-        <v>2715</v>
-[...1 lines deleted...]
-      <c r="G692"/>
+        <v>2720</v>
+      </c>
+      <c r="G692" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>2716</v>
+        <v>2721</v>
       </c>
       <c r="B693" t="s">
-        <v>2717</v>
+        <v>2722</v>
       </c>
       <c r="C693" t="s">
-        <v>2718</v>
+        <v>2723</v>
       </c>
       <c r="D693" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E693" t="s">
-        <v>1894</v>
+        <v>2724</v>
       </c>
       <c r="F693" t="s">
-        <v>2717</v>
-[...1 lines deleted...]
-      <c r="G693"/>
+        <v>2725</v>
+      </c>
+      <c r="G693" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>2719</v>
+        <v>2726</v>
       </c>
       <c r="B694" t="s">
-        <v>2720</v>
+        <v>1905</v>
       </c>
       <c r="C694" t="s">
-        <v>2721</v>
+        <v>2727</v>
       </c>
       <c r="D694" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E694" t="s">
-        <v>2095</v>
+        <v>2728</v>
       </c>
       <c r="F694" t="s">
-        <v>2722</v>
-[...1 lines deleted...]
-      <c r="G694"/>
+        <v>2729</v>
+      </c>
+      <c r="G694" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>2723</v>
+        <v>2730</v>
       </c>
       <c r="B695" t="s">
-        <v>2724</v>
+        <v>2325</v>
       </c>
       <c r="C695" t="s">
-        <v>2725</v>
+        <v>2619</v>
       </c>
       <c r="D695" t="s">
-        <v>335</v>
+        <v>81</v>
       </c>
       <c r="E695" t="s">
-        <v>2726</v>
+        <v>173</v>
       </c>
       <c r="F695" t="s">
-        <v>2727</v>
+        <v>556</v>
       </c>
       <c r="G695" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="B696" t="s">
-        <v>2729</v>
+        <v>96</v>
       </c>
       <c r="C696" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="D696" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E696" t="s">
-        <v>1019</v>
+        <v>2733</v>
       </c>
       <c r="F696" t="s">
-        <v>2731</v>
+        <v>96</v>
       </c>
       <c r="G696" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="B697" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="C697" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="D697" t="s">
-        <v>10</v>
+        <v>1857</v>
       </c>
       <c r="E697" t="s">
-        <v>2735</v>
+        <v>241</v>
       </c>
       <c r="F697" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="G697" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>2737</v>
+        <v>2607</v>
       </c>
       <c r="B698" t="s">
-        <v>1909</v>
+        <v>1873</v>
       </c>
       <c r="C698" t="s">
         <v>2738</v>
       </c>
       <c r="D698" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E698" t="s">
         <v>2739</v>
       </c>
       <c r="F698" t="s">
         <v>2740</v>
       </c>
       <c r="G698" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
         <v>2741</v>
       </c>
       <c r="B699" t="s">
-        <v>2329</v>
+        <v>2742</v>
       </c>
       <c r="C699" t="s">
-        <v>2630</v>
+        <v>2743</v>
       </c>
       <c r="D699" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E699" t="s">
-        <v>173</v>
+        <v>2744</v>
       </c>
       <c r="F699" t="s">
-        <v>556</v>
+        <v>2745</v>
       </c>
       <c r="G699" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="B700" t="s">
-        <v>96</v>
+        <v>2747</v>
       </c>
       <c r="C700" t="s">
-        <v>2743</v>
+        <v>2748</v>
       </c>
       <c r="D700" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E700" t="s">
-        <v>2744</v>
+        <v>984</v>
       </c>
       <c r="F700" t="s">
-        <v>96</v>
+        <v>1911</v>
       </c>
       <c r="G700" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="B701" t="s">
-        <v>2746</v>
+        <v>324</v>
       </c>
       <c r="C701" t="s">
-        <v>2747</v>
+        <v>2750</v>
       </c>
       <c r="D701" t="s">
-        <v>1861</v>
+        <v>132</v>
       </c>
       <c r="E701" t="s">
-        <v>241</v>
+        <v>2751</v>
       </c>
       <c r="F701" t="s">
-        <v>2748</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="G701"/>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>2615</v>
+        <v>2752</v>
       </c>
       <c r="B702" t="s">
-        <v>1877</v>
+        <v>2753</v>
       </c>
       <c r="C702" t="s">
-        <v>2749</v>
+        <v>2754</v>
       </c>
       <c r="D702" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E702" t="s">
-        <v>2750</v>
+        <v>1019</v>
       </c>
       <c r="F702" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="G702" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="B703" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
       <c r="C703" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="D703" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E703" t="s">
-        <v>2755</v>
+        <v>656</v>
       </c>
       <c r="F703" t="s">
-        <v>2756</v>
-[...3 lines deleted...]
-      </c>
+        <v>2759</v>
+      </c>
+      <c r="G703"/>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
       <c r="B704" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="C704" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="D704" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E704" t="s">
-        <v>984</v>
+        <v>2763</v>
       </c>
       <c r="F704" t="s">
-        <v>1915</v>
-[...3 lines deleted...]
-      </c>
+        <v>2764</v>
+      </c>
+      <c r="G704"/>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
         <v>2760</v>
       </c>
       <c r="B705" t="s">
-        <v>324</v>
+        <v>2765</v>
       </c>
       <c r="C705" t="s">
-        <v>2761</v>
+        <v>2766</v>
       </c>
       <c r="D705" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="E705" t="s">
-        <v>2762</v>
+        <v>2767</v>
       </c>
       <c r="F705" t="s">
-        <v>327</v>
+        <v>2765</v>
       </c>
       <c r="G705"/>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>2763</v>
+        <v>2768</v>
       </c>
       <c r="B706" t="s">
-        <v>2764</v>
+        <v>2769</v>
       </c>
       <c r="C706" t="s">
-        <v>2765</v>
+        <v>2770</v>
       </c>
       <c r="D706" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E706" t="s">
-        <v>1019</v>
+        <v>128</v>
       </c>
       <c r="F706" t="s">
-        <v>2766</v>
-[...3 lines deleted...]
-      </c>
+        <v>2771</v>
+      </c>
+      <c r="G706"/>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>2767</v>
+        <v>2772</v>
       </c>
       <c r="B707" t="s">
-        <v>2768</v>
+        <v>2773</v>
       </c>
       <c r="C707" t="s">
-        <v>2769</v>
+        <v>2774</v>
       </c>
       <c r="D707" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E707" t="s">
-        <v>656</v>
+        <v>2775</v>
       </c>
       <c r="F707" t="s">
-        <v>2770</v>
+        <v>2776</v>
       </c>
       <c r="G707"/>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B708" t="s">
-        <v>2772</v>
+        <v>2777</v>
       </c>
       <c r="C708" t="s">
-        <v>2773</v>
+        <v>2778</v>
       </c>
       <c r="D708" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E708" t="s">
-        <v>2774</v>
+        <v>2636</v>
       </c>
       <c r="F708" t="s">
-        <v>2775</v>
+        <v>2779</v>
       </c>
       <c r="G708"/>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>2771</v>
+        <v>2780</v>
       </c>
       <c r="B709" t="s">
-        <v>2776</v>
+        <v>139</v>
       </c>
       <c r="C709" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
       <c r="D709" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E709" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="F709" t="s">
-        <v>2776</v>
+        <v>2783</v>
       </c>
       <c r="G709"/>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="B710" t="s">
-        <v>2780</v>
+        <v>2784</v>
       </c>
       <c r="C710" t="s">
-        <v>2781</v>
+        <v>2785</v>
       </c>
       <c r="D710" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E710" t="s">
-        <v>128</v>
+        <v>2786</v>
       </c>
       <c r="F710" t="s">
-        <v>2782</v>
+        <v>2787</v>
       </c>
       <c r="G710"/>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>2783</v>
+        <v>2788</v>
       </c>
       <c r="B711" t="s">
-        <v>2784</v>
+        <v>89</v>
       </c>
       <c r="C711" t="s">
-        <v>2785</v>
+        <v>2789</v>
       </c>
       <c r="D711" t="s">
         <v>16</v>
       </c>
       <c r="E711" t="s">
-        <v>2786</v>
+        <v>2790</v>
       </c>
       <c r="F711" t="s">
-        <v>2787</v>
+        <v>2791</v>
       </c>
       <c r="G711"/>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>2783</v>
+        <v>2792</v>
       </c>
       <c r="B712" t="s">
-        <v>2788</v>
+        <v>2793</v>
       </c>
       <c r="C712" t="s">
-        <v>2789</v>
+        <v>2794</v>
       </c>
       <c r="D712" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E712" t="s">
-        <v>2647</v>
+        <v>2072</v>
       </c>
       <c r="F712" t="s">
-        <v>2790</v>
+        <v>2795</v>
       </c>
       <c r="G712"/>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>2791</v>
+        <v>2796</v>
       </c>
       <c r="B713" t="s">
-        <v>2792</v>
+        <v>2797</v>
       </c>
       <c r="C713" t="s">
-        <v>2793</v>
+        <v>2798</v>
       </c>
       <c r="D713" t="s">
         <v>16</v>
       </c>
       <c r="E713" t="s">
-        <v>2794</v>
+        <v>2799</v>
       </c>
       <c r="F713" t="s">
-        <v>2795</v>
+        <v>2800</v>
       </c>
       <c r="G713"/>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>2791</v>
+        <v>2142</v>
       </c>
       <c r="B714" t="s">
-        <v>139</v>
+        <v>2801</v>
       </c>
       <c r="C714" t="s">
-        <v>2796</v>
+        <v>2802</v>
       </c>
       <c r="D714" t="s">
         <v>16</v>
       </c>
       <c r="E714" t="s">
-        <v>2797</v>
+        <v>2803</v>
       </c>
       <c r="F714" t="s">
-        <v>2798</v>
-[...1 lines deleted...]
-      <c r="G714"/>
+        <v>2804</v>
+      </c>
+      <c r="G714" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>2791</v>
+        <v>222</v>
       </c>
       <c r="B715" t="s">
-        <v>2799</v>
+        <v>200</v>
       </c>
       <c r="C715" t="s">
-        <v>2800</v>
+        <v>116</v>
       </c>
       <c r="D715" t="s">
         <v>16</v>
       </c>
       <c r="E715" t="s">
-        <v>2801</v>
+        <v>173</v>
       </c>
       <c r="F715" t="s">
-        <v>2802</v>
-[...1 lines deleted...]
-      <c r="G715"/>
+        <v>2805</v>
+      </c>
+      <c r="G715" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="B716" t="s">
-        <v>89</v>
+        <v>2807</v>
       </c>
       <c r="C716" t="s">
-        <v>2804</v>
+        <v>2808</v>
       </c>
       <c r="D716" t="s">
         <v>16</v>
       </c>
       <c r="E716" t="s">
-        <v>2805</v>
+        <v>1835</v>
       </c>
       <c r="F716" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="G716"/>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>2807</v>
+        <v>2506</v>
       </c>
       <c r="B717" t="s">
-        <v>2808</v>
+        <v>376</v>
       </c>
       <c r="C717" t="s">
         <v>2809</v>
       </c>
       <c r="D717" t="s">
-        <v>10</v>
+        <v>754</v>
       </c>
       <c r="E717" t="s">
-        <v>2076</v>
+        <v>846</v>
       </c>
       <c r="F717" t="s">
         <v>2810</v>
       </c>
-      <c r="G717"/>
+      <c r="G717" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B718" t="s">
         <v>2811</v>
       </c>
-      <c r="B718" t="s">
+      <c r="C718" t="s">
         <v>2812</v>
-      </c>
-[...1 lines deleted...]
-        <v>2813</v>
       </c>
       <c r="D718" t="s">
         <v>16</v>
       </c>
       <c r="E718" t="s">
+        <v>2813</v>
+      </c>
+      <c r="F718" t="s">
         <v>2814</v>
-      </c>
-[...1 lines deleted...]
-        <v>2815</v>
       </c>
       <c r="G718"/>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>2146</v>
+        <v>2806</v>
       </c>
       <c r="B719" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C719" t="s">
         <v>2816</v>
       </c>
-      <c r="C719" t="s">
+      <c r="D719" t="s">
+        <v>973</v>
+      </c>
+      <c r="E719" t="s">
         <v>2817</v>
       </c>
-      <c r="D719" t="s">
-[...2 lines deleted...]
-      <c r="E719" t="s">
+      <c r="F719" t="s">
         <v>2818</v>
       </c>
-      <c r="F719" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G719"/>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>222</v>
+        <v>2819</v>
       </c>
       <c r="B720" t="s">
-        <v>200</v>
+        <v>2820</v>
       </c>
       <c r="C720" t="s">
-        <v>116</v>
+        <v>2821</v>
       </c>
       <c r="D720" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E720" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F720" t="s">
-        <v>2820</v>
-[...3 lines deleted...]
-      </c>
+        <v>2822</v>
+      </c>
+      <c r="G720"/>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="B721" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="C721" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="D721" t="s">
         <v>16</v>
       </c>
       <c r="E721" t="s">
-        <v>1839</v>
+        <v>2826</v>
       </c>
       <c r="F721" t="s">
-        <v>2822</v>
+        <v>2827</v>
       </c>
       <c r="G721"/>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>2510</v>
+        <v>2730</v>
       </c>
       <c r="B722" t="s">
-        <v>376</v>
+        <v>2828</v>
       </c>
       <c r="C722" t="s">
-        <v>2824</v>
+        <v>2829</v>
       </c>
       <c r="D722" t="s">
-        <v>754</v>
+        <v>162</v>
       </c>
       <c r="E722" t="s">
-        <v>846</v>
+        <v>191</v>
       </c>
       <c r="F722" t="s">
-        <v>2825</v>
-[...3 lines deleted...]
-      </c>
+        <v>2828</v>
+      </c>
+      <c r="G722"/>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>2821</v>
+        <v>2731</v>
       </c>
       <c r="B723" t="s">
-        <v>2826</v>
+        <v>2830</v>
       </c>
       <c r="C723" t="s">
-        <v>2827</v>
+        <v>2831</v>
       </c>
       <c r="D723" t="s">
         <v>16</v>
       </c>
       <c r="E723" t="s">
-        <v>2828</v>
+        <v>21</v>
       </c>
       <c r="F723" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="G723"/>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>2821</v>
+        <v>2731</v>
       </c>
       <c r="B724" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="C724" t="s">
-        <v>2831</v>
+        <v>1157</v>
       </c>
       <c r="D724" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E724" t="s">
-        <v>2832</v>
+        <v>573</v>
       </c>
       <c r="F724" t="s">
         <v>2833</v>
       </c>
       <c r="G724"/>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
-        <v>2821</v>
+        <v>2731</v>
       </c>
       <c r="B725" t="s">
         <v>2834</v>
       </c>
       <c r="C725" t="s">
         <v>2835</v>
       </c>
       <c r="D725" t="s">
-        <v>973</v>
+        <v>16</v>
       </c>
       <c r="E725" t="s">
-        <v>2836</v>
+        <v>187</v>
       </c>
       <c r="F725" t="s">
-        <v>2837</v>
+        <v>2834</v>
       </c>
       <c r="G725"/>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
-        <v>2838</v>
+        <v>2312</v>
       </c>
       <c r="B726" t="s">
-        <v>2839</v>
+        <v>2836</v>
       </c>
       <c r="C726" t="s">
-        <v>2840</v>
+        <v>2837</v>
       </c>
       <c r="D726" t="s">
         <v>10</v>
       </c>
       <c r="E726" t="s">
-        <v>178</v>
+        <v>418</v>
       </c>
       <c r="F726" t="s">
-        <v>2841</v>
+        <v>2836</v>
       </c>
       <c r="G726"/>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D727" t="s">
+        <v>10</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2841</v>
+      </c>
+      <c r="F727" t="s">
         <v>2842</v>
-      </c>
-[...13 lines deleted...]
-        <v>2846</v>
       </c>
       <c r="G727"/>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
-        <v>2741</v>
+        <v>2838</v>
       </c>
       <c r="B728" t="s">
-        <v>2847</v>
+        <v>2843</v>
       </c>
       <c r="C728" t="s">
-        <v>2848</v>
+        <v>2844</v>
       </c>
       <c r="D728" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="E728" t="s">
-        <v>191</v>
+        <v>2845</v>
       </c>
       <c r="F728" t="s">
-        <v>2847</v>
+        <v>2846</v>
       </c>
       <c r="G728"/>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
-        <v>2742</v>
+        <v>2847</v>
       </c>
       <c r="B729" t="s">
-        <v>2849</v>
+        <v>748</v>
       </c>
       <c r="C729" t="s">
-        <v>2850</v>
+        <v>2848</v>
       </c>
       <c r="D729" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E729" t="s">
-        <v>21</v>
+        <v>2344</v>
       </c>
       <c r="F729" t="s">
         <v>2849</v>
       </c>
       <c r="G729"/>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
-        <v>2742</v>
+        <v>2850</v>
       </c>
       <c r="B730" t="s">
         <v>2851</v>
       </c>
       <c r="C730" t="s">
-        <v>1157</v>
+        <v>2852</v>
       </c>
       <c r="D730" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E730" t="s">
-        <v>573</v>
+        <v>2853</v>
       </c>
       <c r="F730" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="G730"/>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
-        <v>2742</v>
+        <v>2705</v>
       </c>
       <c r="B731" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="C731" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="D731" t="s">
         <v>16</v>
       </c>
       <c r="E731" t="s">
-        <v>187</v>
+        <v>330</v>
       </c>
       <c r="F731" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="G731"/>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
-        <v>2316</v>
+        <v>2134</v>
       </c>
       <c r="B732" t="s">
-        <v>2855</v>
+        <v>674</v>
       </c>
       <c r="C732" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="D732" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E732" t="s">
-        <v>418</v>
+        <v>2132</v>
       </c>
       <c r="F732" t="s">
-        <v>2855</v>
-[...1 lines deleted...]
-      <c r="G732"/>
+        <v>2056</v>
+      </c>
+      <c r="G732" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="B733" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="C733" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="D733" t="s">
-        <v>10</v>
+        <v>2861</v>
       </c>
       <c r="E733" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="F733" t="s">
-        <v>2861</v>
-[...1 lines deleted...]
-      <c r="G733"/>
+        <v>2863</v>
+      </c>
+      <c r="G733" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
-        <v>2857</v>
+        <v>1733</v>
       </c>
       <c r="B734" t="s">
-        <v>2862</v>
+        <v>1929</v>
       </c>
       <c r="C734" t="s">
-        <v>2863</v>
+        <v>1930</v>
       </c>
       <c r="D734" t="s">
-        <v>10</v>
+        <v>1350</v>
       </c>
       <c r="E734" t="s">
-        <v>2864</v>
+        <v>1931</v>
       </c>
       <c r="F734" t="s">
-        <v>2865</v>
-[...1 lines deleted...]
-      <c r="G734"/>
+        <v>1932</v>
+      </c>
+      <c r="G734" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C735" t="s">
         <v>2866</v>
       </c>
-      <c r="B735" t="s">
-[...2 lines deleted...]
-      <c r="C735" t="s">
+      <c r="D735" t="s">
+        <v>16</v>
+      </c>
+      <c r="E735" t="s">
         <v>2867</v>
-      </c>
-[...4 lines deleted...]
-        <v>2348</v>
       </c>
       <c r="F735" t="s">
         <v>2868</v>
       </c>
       <c r="G735"/>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C736" t="s">
         <v>2869</v>
       </c>
-      <c r="B736" t="s">
+      <c r="D736" t="s">
+        <v>16</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2867</v>
+      </c>
+      <c r="F736" t="s">
         <v>2870</v>
-      </c>
-[...10 lines deleted...]
-        <v>2873</v>
       </c>
       <c r="G736"/>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D737" t="s">
+        <v>16</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F737" t="s">
         <v>2874</v>
-      </c>
-[...13 lines deleted...]
-        <v>2875</v>
       </c>
       <c r="G737"/>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C738" t="s">
         <v>2877</v>
-      </c>
-[...4 lines deleted...]
-        <v>2879</v>
       </c>
       <c r="D738" t="s">
         <v>81</v>
       </c>
       <c r="E738" t="s">
-        <v>2880</v>
+        <v>21</v>
       </c>
       <c r="F738" t="s">
-        <v>2881</v>
+        <v>2878</v>
       </c>
       <c r="G738"/>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D739" t="s">
+        <v>16</v>
+      </c>
+      <c r="E739" t="s">
         <v>2882</v>
       </c>
-      <c r="B739" t="s">
+      <c r="F739" t="s">
         <v>2883</v>
-      </c>
-[...10 lines deleted...]
-        <v>2887</v>
       </c>
       <c r="G739"/>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
-        <v>2716</v>
+        <v>2731</v>
       </c>
       <c r="B740" t="s">
-        <v>2888</v>
+        <v>2884</v>
       </c>
       <c r="C740" t="s">
-        <v>2889</v>
+        <v>2885</v>
       </c>
       <c r="D740" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E740" t="s">
-        <v>330</v>
+        <v>2886</v>
       </c>
       <c r="F740" t="s">
-        <v>2888</v>
+        <v>2887</v>
       </c>
       <c r="G740"/>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
-        <v>2138</v>
+        <v>2888</v>
       </c>
       <c r="B741" t="s">
-        <v>674</v>
+        <v>748</v>
       </c>
       <c r="C741" t="s">
-        <v>2890</v>
+        <v>2889</v>
       </c>
       <c r="D741" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E741" t="s">
-        <v>2136</v>
+        <v>2344</v>
       </c>
       <c r="F741" t="s">
-        <v>2060</v>
-[...3 lines deleted...]
-      </c>
+        <v>2849</v>
+      </c>
+      <c r="G741"/>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B742" t="s">
         <v>2891</v>
       </c>
-      <c r="B742" t="s">
+      <c r="C742" t="s">
         <v>2892</v>
       </c>
-      <c r="C742" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D742" t="s">
-        <v>2894</v>
+        <v>16</v>
       </c>
       <c r="E742" t="s">
-        <v>2895</v>
+        <v>21</v>
       </c>
       <c r="F742" t="s">
-        <v>2896</v>
-[...3 lines deleted...]
-      </c>
+        <v>2891</v>
+      </c>
+      <c r="G742"/>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
-        <v>1737</v>
+        <v>2893</v>
       </c>
       <c r="B743" t="s">
-        <v>1933</v>
+        <v>1873</v>
       </c>
       <c r="C743" t="s">
-        <v>1934</v>
+        <v>2894</v>
       </c>
       <c r="D743" t="s">
-        <v>1354</v>
+        <v>16</v>
       </c>
       <c r="E743" t="s">
-        <v>1935</v>
+        <v>2895</v>
       </c>
       <c r="F743" t="s">
-        <v>1936</v>
-[...3 lines deleted...]
-      </c>
+        <v>1873</v>
+      </c>
+      <c r="G743"/>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C744" t="s">
         <v>2897</v>
       </c>
-      <c r="B744" t="s">
+      <c r="D744" t="s">
+        <v>25</v>
+      </c>
+      <c r="E744" t="s">
         <v>2898</v>
       </c>
-      <c r="C744" t="s">
+      <c r="F744" t="s">
         <v>2899</v>
-      </c>
-[...7 lines deleted...]
-        <v>2901</v>
       </c>
       <c r="G744"/>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
-        <v>2897</v>
+        <v>2893</v>
       </c>
       <c r="B745" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="C745" t="s">
-        <v>2902</v>
+        <v>2901</v>
       </c>
       <c r="D745" t="s">
         <v>16</v>
       </c>
       <c r="E745" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="F745" t="s">
         <v>2903</v>
       </c>
       <c r="G745"/>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
-        <v>2897</v>
+        <v>2893</v>
       </c>
       <c r="B746" t="s">
         <v>2904</v>
       </c>
       <c r="C746" t="s">
         <v>2905</v>
       </c>
       <c r="D746" t="s">
-        <v>16</v>
+        <v>1025</v>
       </c>
       <c r="E746" t="s">
         <v>2906</v>
       </c>
       <c r="F746" t="s">
         <v>2907</v>
       </c>
       <c r="G746"/>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
         <v>2908</v>
       </c>
       <c r="B747" t="s">
         <v>2909</v>
       </c>
       <c r="C747" t="s">
         <v>2910</v>
       </c>
       <c r="D747" t="s">
-        <v>81</v>
+        <v>689</v>
       </c>
       <c r="E747" t="s">
-        <v>21</v>
+        <v>2219</v>
       </c>
       <c r="F747" t="s">
         <v>2911</v>
       </c>
       <c r="G747"/>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B748" t="s">
         <v>2912</v>
       </c>
-      <c r="B748" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C748" t="s">
-        <v>2914</v>
+        <v>2897</v>
       </c>
       <c r="D748" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E748" t="s">
-        <v>2915</v>
+        <v>2898</v>
       </c>
       <c r="F748" t="s">
-        <v>2916</v>
+        <v>2899</v>
       </c>
       <c r="G748"/>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>2742</v>
+        <v>2760</v>
       </c>
       <c r="B749" t="s">
-        <v>2917</v>
+        <v>2913</v>
       </c>
       <c r="C749" t="s">
-        <v>2918</v>
+        <v>2914</v>
       </c>
       <c r="D749" t="s">
         <v>10</v>
       </c>
       <c r="E749" t="s">
-        <v>2919</v>
+        <v>525</v>
       </c>
       <c r="F749" t="s">
-        <v>2920</v>
+        <v>2915</v>
       </c>
       <c r="G749"/>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>2921</v>
+        <v>2916</v>
       </c>
       <c r="B750" t="s">
-        <v>748</v>
+        <v>2917</v>
       </c>
       <c r="C750" t="s">
-        <v>2922</v>
+        <v>2918</v>
       </c>
       <c r="D750" t="s">
-        <v>16</v>
+        <v>2482</v>
       </c>
       <c r="E750" t="s">
-        <v>2348</v>
+        <v>2919</v>
       </c>
       <c r="F750" t="s">
-        <v>2868</v>
+        <v>2920</v>
       </c>
       <c r="G750"/>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D751" t="s">
+        <v>25</v>
+      </c>
+      <c r="E751" t="s">
         <v>2923</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F751" t="s">
         <v>2924</v>
       </c>
-      <c r="G751"/>
+      <c r="G751" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B752" t="s">
         <v>2926</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="C752" t="s">
         <v>2927</v>
       </c>
       <c r="D752" t="s">
         <v>16</v>
       </c>
       <c r="E752" t="s">
+        <v>573</v>
+      </c>
+      <c r="F752" t="s">
         <v>2928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
       <c r="G752"/>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="B753" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="C753" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="D753" t="s">
-        <v>25</v>
+        <v>689</v>
       </c>
       <c r="E753" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="F753" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="G753"/>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="B754" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="C754" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="D754" t="s">
         <v>16</v>
       </c>
       <c r="E754" t="s">
-        <v>2935</v>
+        <v>1745</v>
       </c>
       <c r="F754" t="s">
-        <v>2936</v>
+        <v>2934</v>
       </c>
       <c r="G754"/>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="B755" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C755" t="s">
         <v>2937</v>
       </c>
-      <c r="C755" t="s">
+      <c r="D755" t="s">
+        <v>689</v>
+      </c>
+      <c r="E755" t="s">
         <v>2938</v>
       </c>
-      <c r="D755" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F755" t="s">
-        <v>2940</v>
+        <v>2936</v>
       </c>
       <c r="G755"/>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C756" t="s">
         <v>2941</v>
       </c>
-      <c r="B756" t="s">
+      <c r="D756" t="s">
+        <v>81</v>
+      </c>
+      <c r="E756" t="s">
         <v>2942</v>
       </c>
-      <c r="C756" t="s">
+      <c r="F756" t="s">
         <v>2943</v>
-      </c>
-[...7 lines deleted...]
-        <v>2944</v>
       </c>
       <c r="G756"/>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B757" t="s">
+        <v>200</v>
+      </c>
+      <c r="C757" t="s">
         <v>2941</v>
       </c>
-      <c r="B757" t="s">
+      <c r="D757" t="s">
+        <v>81</v>
+      </c>
+      <c r="E757" t="s">
         <v>2945</v>
       </c>
-      <c r="C757" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F757" t="s">
-        <v>2932</v>
+        <v>2943</v>
       </c>
       <c r="G757"/>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
-        <v>2771</v>
+        <v>2796</v>
       </c>
       <c r="B758" t="s">
         <v>2946</v>
       </c>
       <c r="C758" t="s">
         <v>2947</v>
       </c>
       <c r="D758" t="s">
-        <v>10</v>
+        <v>973</v>
       </c>
       <c r="E758" t="s">
-        <v>525</v>
+        <v>1022</v>
       </c>
       <c r="F758" t="s">
-        <v>2948</v>
+        <v>2946</v>
       </c>
       <c r="G758"/>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B759" t="s">
         <v>2949</v>
       </c>
-      <c r="B759" t="s">
+      <c r="C759" t="s">
         <v>2950</v>
       </c>
-      <c r="C759" t="s">
+      <c r="D759" t="s">
+        <v>16</v>
+      </c>
+      <c r="E759" t="s">
         <v>2951</v>
       </c>
-      <c r="D759" t="s">
-[...2 lines deleted...]
-      <c r="E759" t="s">
+      <c r="F759" t="s">
         <v>2952</v>
-      </c>
-[...1 lines deleted...]
-        <v>2953</v>
       </c>
       <c r="G759"/>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
       <c r="B760" t="s">
         <v>2954</v>
       </c>
       <c r="C760" t="s">
         <v>2955</v>
       </c>
       <c r="D760" t="s">
-        <v>2486</v>
+        <v>335</v>
       </c>
       <c r="E760" t="s">
         <v>2956</v>
       </c>
       <c r="F760" t="s">
-        <v>2957</v>
+        <v>2954</v>
       </c>
       <c r="G760"/>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
-        <v>1858</v>
+        <v>2957</v>
       </c>
       <c r="B761" t="s">
         <v>2958</v>
       </c>
       <c r="C761" t="s">
         <v>2959</v>
       </c>
       <c r="D761" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E761" t="s">
         <v>2960</v>
       </c>
       <c r="F761" t="s">
         <v>2961</v>
       </c>
-      <c r="G761" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G761"/>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
         <v>2962</v>
       </c>
       <c r="B762" t="s">
+        <v>981</v>
+      </c>
+      <c r="C762" t="s">
         <v>2963</v>
       </c>
-      <c r="C762" t="s">
+      <c r="D762" t="s">
+        <v>162</v>
+      </c>
+      <c r="E762" t="s">
         <v>2964</v>
-      </c>
-[...4 lines deleted...]
-        <v>573</v>
       </c>
       <c r="F762" t="s">
         <v>2965</v>
       </c>
       <c r="G762"/>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C763" t="s">
         <v>2966</v>
       </c>
-      <c r="B763" t="s">
+      <c r="D763" t="s">
+        <v>25</v>
+      </c>
+      <c r="E763" t="s">
         <v>2967</v>
       </c>
-      <c r="C763" t="s">
+      <c r="F763" t="s">
         <v>2968</v>
-      </c>
-[...7 lines deleted...]
-        <v>2970</v>
       </c>
       <c r="G763"/>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
-        <v>2966</v>
+        <v>2879</v>
       </c>
       <c r="B764" t="s">
-        <v>2971</v>
+        <v>324</v>
       </c>
       <c r="C764" t="s">
-        <v>2972</v>
+        <v>2969</v>
       </c>
       <c r="D764" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="E764" t="s">
-        <v>1749</v>
+        <v>2970</v>
       </c>
       <c r="F764" t="s">
-        <v>2971</v>
+        <v>327</v>
       </c>
       <c r="G764"/>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
-        <v>2966</v>
+        <v>2971</v>
       </c>
       <c r="B765" t="s">
+        <v>376</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D765" t="s">
+        <v>16</v>
+      </c>
+      <c r="E765" t="s">
         <v>2973</v>
       </c>
-      <c r="C765" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F765" t="s">
-        <v>2973</v>
+        <v>2356</v>
       </c>
       <c r="G765"/>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C766" t="s">
         <v>2976</v>
       </c>
-      <c r="B766" t="s">
+      <c r="D766" t="s">
+        <v>240</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2472</v>
+      </c>
+      <c r="F766" t="s">
         <v>2977</v>
-      </c>
-[...10 lines deleted...]
-        <v>2980</v>
       </c>
       <c r="G766"/>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
-        <v>2981</v>
+        <v>2974</v>
       </c>
       <c r="B767" t="s">
-        <v>200</v>
+        <v>2317</v>
       </c>
       <c r="C767" t="s">
         <v>2978</v>
       </c>
       <c r="D767" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E767" t="s">
-        <v>2982</v>
+        <v>2979</v>
       </c>
       <c r="F767" t="s">
-        <v>2980</v>
+        <v>2319</v>
       </c>
       <c r="G767"/>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
-        <v>2811</v>
+        <v>2980</v>
       </c>
       <c r="B768" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D768" t="s">
+        <v>335</v>
+      </c>
+      <c r="E768" t="s">
         <v>2983</v>
       </c>
-      <c r="C768" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F768" t="s">
-        <v>2983</v>
+        <v>2981</v>
       </c>
       <c r="G768"/>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C769" t="s">
         <v>2985</v>
       </c>
-      <c r="B769" t="s">
+      <c r="D769" t="s">
+        <v>81</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F769" t="s">
         <v>2986</v>
-      </c>
-[...10 lines deleted...]
-        <v>2989</v>
       </c>
       <c r="G769"/>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
-        <v>2990</v>
+        <v>2792</v>
       </c>
       <c r="B770" t="s">
-        <v>2991</v>
+        <v>2987</v>
       </c>
       <c r="C770" t="s">
-        <v>2992</v>
+        <v>2988</v>
       </c>
       <c r="D770" t="s">
-        <v>335</v>
+        <v>81</v>
       </c>
       <c r="E770" t="s">
-        <v>2993</v>
+        <v>108</v>
       </c>
       <c r="F770" t="s">
-        <v>2991</v>
+        <v>2989</v>
       </c>
       <c r="G770"/>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
-        <v>2994</v>
+        <v>2792</v>
       </c>
       <c r="B771" t="s">
-        <v>2995</v>
+        <v>2990</v>
       </c>
       <c r="C771" t="s">
-        <v>2996</v>
+        <v>2991</v>
       </c>
       <c r="D771" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E771" t="s">
-        <v>2997</v>
+        <v>2992</v>
       </c>
       <c r="F771" t="s">
-        <v>2998</v>
+        <v>2993</v>
       </c>
       <c r="G771"/>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
-        <v>2999</v>
+        <v>2994</v>
       </c>
       <c r="B772" t="s">
-        <v>981</v>
+        <v>2995</v>
       </c>
       <c r="C772" t="s">
-        <v>3000</v>
+        <v>2996</v>
       </c>
       <c r="D772" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="E772" t="s">
-        <v>3001</v>
+        <v>1101</v>
       </c>
       <c r="F772" t="s">
-        <v>3002</v>
+        <v>2997</v>
       </c>
       <c r="G772"/>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
-        <v>2912</v>
+        <v>2994</v>
       </c>
       <c r="B773" t="s">
-        <v>2244</v>
+        <v>2998</v>
       </c>
       <c r="C773" t="s">
-        <v>3003</v>
+        <v>2999</v>
       </c>
       <c r="D773" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E773" t="s">
-        <v>3004</v>
+        <v>984</v>
       </c>
       <c r="F773" t="s">
-        <v>3005</v>
+        <v>3000</v>
       </c>
       <c r="G773"/>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
-        <v>2912</v>
+        <v>3001</v>
       </c>
       <c r="B774" t="s">
-        <v>324</v>
+        <v>200</v>
       </c>
       <c r="C774" t="s">
-        <v>3006</v>
+        <v>3002</v>
       </c>
       <c r="D774" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="E774" t="s">
-        <v>3007</v>
+        <v>3003</v>
       </c>
       <c r="F774" t="s">
-        <v>327</v>
+        <v>2822</v>
       </c>
       <c r="G774"/>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
-        <v>3008</v>
+        <v>2796</v>
       </c>
       <c r="B775" t="s">
-        <v>376</v>
+        <v>3004</v>
       </c>
       <c r="C775" t="s">
-        <v>3009</v>
+        <v>3005</v>
       </c>
       <c r="D775" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E775" t="s">
-        <v>3010</v>
+        <v>2091</v>
       </c>
       <c r="F775" t="s">
-        <v>2360</v>
-[...1 lines deleted...]
-      <c r="G775"/>
+        <v>3006</v>
+      </c>
+      <c r="G775" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
-        <v>3011</v>
+        <v>2980</v>
       </c>
       <c r="B776" t="s">
-        <v>3012</v>
+        <v>3007</v>
       </c>
       <c r="C776" t="s">
-        <v>3013</v>
+        <v>3008</v>
       </c>
       <c r="D776" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="E776" t="s">
-        <v>3014</v>
+        <v>3009</v>
       </c>
       <c r="F776" t="s">
-        <v>3015</v>
-[...1 lines deleted...]
-      <c r="G776"/>
+        <v>3010</v>
+      </c>
+      <c r="G776" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
-        <v>3016</v>
+        <v>2582</v>
       </c>
       <c r="B777" t="s">
-        <v>3017</v>
+        <v>2566</v>
       </c>
       <c r="C777" t="s">
-        <v>3018</v>
+        <v>2589</v>
       </c>
       <c r="D777" t="s">
-        <v>132</v>
+        <v>2482</v>
       </c>
       <c r="E777" t="s">
-        <v>3019</v>
+        <v>2590</v>
       </c>
       <c r="F777" t="s">
-        <v>3020</v>
-[...1 lines deleted...]
-      <c r="G777"/>
+        <v>3011</v>
+      </c>
+      <c r="G777" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
-        <v>3021</v>
+        <v>2760</v>
       </c>
       <c r="B778" t="s">
-        <v>3022</v>
+        <v>3007</v>
       </c>
       <c r="C778" t="s">
-        <v>3023</v>
+        <v>3012</v>
       </c>
       <c r="D778" t="s">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="E778" t="s">
-        <v>2476</v>
+        <v>3009</v>
       </c>
       <c r="F778" t="s">
-        <v>3024</v>
-[...1 lines deleted...]
-      <c r="G778"/>
+        <v>3010</v>
+      </c>
+      <c r="G778" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
-        <v>3021</v>
+        <v>2654</v>
       </c>
       <c r="B779" t="s">
-        <v>2321</v>
+        <v>3013</v>
       </c>
       <c r="C779" t="s">
-        <v>3025</v>
+        <v>3014</v>
       </c>
       <c r="D779" t="s">
         <v>10</v>
       </c>
       <c r="E779" t="s">
-        <v>3026</v>
+        <v>3015</v>
       </c>
       <c r="F779" t="s">
-        <v>2323</v>
-[...1 lines deleted...]
-      <c r="G779"/>
+        <v>3016</v>
+      </c>
+      <c r="G779" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
-        <v>3027</v>
+        <v>3017</v>
       </c>
       <c r="B780" t="s">
-        <v>3028</v>
+        <v>3018</v>
       </c>
       <c r="C780" t="s">
-        <v>3029</v>
+        <v>3019</v>
       </c>
       <c r="D780" t="s">
-        <v>335</v>
+        <v>10</v>
       </c>
       <c r="E780" t="s">
-        <v>3030</v>
+        <v>899</v>
       </c>
       <c r="F780" t="s">
-        <v>3028</v>
-[...1 lines deleted...]
-      <c r="G780"/>
+        <v>3020</v>
+      </c>
+      <c r="G780" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
-        <v>3027</v>
+        <v>3021</v>
       </c>
       <c r="B781" t="s">
-        <v>3031</v>
+        <v>3022</v>
       </c>
       <c r="C781" t="s">
-        <v>3032</v>
+        <v>144</v>
       </c>
       <c r="D781" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E781" t="s">
-        <v>2982</v>
+        <v>2100</v>
       </c>
       <c r="F781" t="s">
-        <v>3033</v>
-[...1 lines deleted...]
-      <c r="G781"/>
+        <v>3023</v>
+      </c>
+      <c r="G781" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
-        <v>2807</v>
+        <v>3024</v>
       </c>
       <c r="B782" t="s">
-        <v>3034</v>
+        <v>3025</v>
       </c>
       <c r="C782" t="s">
-        <v>3035</v>
+        <v>3026</v>
       </c>
       <c r="D782" t="s">
         <v>81</v>
       </c>
       <c r="E782" t="s">
-        <v>108</v>
+        <v>3027</v>
       </c>
       <c r="F782" t="s">
-        <v>3036</v>
+        <v>3028</v>
       </c>
       <c r="G782"/>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>2807</v>
+        <v>3024</v>
       </c>
       <c r="B783" t="s">
-        <v>3037</v>
+        <v>1861</v>
       </c>
       <c r="C783" t="s">
-        <v>3038</v>
+        <v>1463</v>
       </c>
       <c r="D783" t="s">
-        <v>10</v>
+        <v>973</v>
       </c>
       <c r="E783" t="s">
-        <v>3039</v>
+        <v>3029</v>
       </c>
       <c r="F783" t="s">
-        <v>3040</v>
+        <v>3030</v>
       </c>
       <c r="G783"/>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
-        <v>3041</v>
+        <v>2570</v>
       </c>
       <c r="B784" t="s">
-        <v>3042</v>
+        <v>1861</v>
       </c>
       <c r="C784" t="s">
-        <v>3043</v>
+        <v>1463</v>
       </c>
       <c r="D784" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E784" t="s">
-        <v>1101</v>
+        <v>3029</v>
       </c>
       <c r="F784" t="s">
-        <v>3044</v>
+        <v>3030</v>
       </c>
       <c r="G784"/>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
-        <v>3041</v>
+        <v>3024</v>
       </c>
       <c r="B785" t="s">
-        <v>3045</v>
+        <v>3031</v>
       </c>
       <c r="C785" t="s">
-        <v>3046</v>
+        <v>3032</v>
       </c>
       <c r="D785" t="s">
         <v>16</v>
       </c>
       <c r="E785" t="s">
-        <v>984</v>
+        <v>3033</v>
       </c>
       <c r="F785" t="s">
-        <v>3047</v>
+        <v>3034</v>
       </c>
       <c r="G785"/>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
-        <v>3048</v>
+        <v>3035</v>
       </c>
       <c r="B786" t="s">
-        <v>200</v>
+        <v>3036</v>
       </c>
       <c r="C786" t="s">
-        <v>3049</v>
+        <v>3037</v>
       </c>
       <c r="D786" t="s">
-        <v>81</v>
+        <v>973</v>
       </c>
       <c r="E786" t="s">
-        <v>3050</v>
+        <v>3038</v>
       </c>
       <c r="F786" t="s">
-        <v>2841</v>
+        <v>3039</v>
       </c>
       <c r="G786"/>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
-        <v>2811</v>
+        <v>2741</v>
       </c>
       <c r="B787" t="s">
-        <v>3051</v>
+        <v>925</v>
       </c>
       <c r="C787" t="s">
-        <v>3052</v>
+        <v>2918</v>
       </c>
       <c r="D787" t="s">
-        <v>81</v>
+        <v>2482</v>
       </c>
       <c r="E787" t="s">
-        <v>2095</v>
+        <v>3040</v>
       </c>
       <c r="F787" t="s">
-        <v>3053</v>
+        <v>3041</v>
       </c>
       <c r="G787" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
-        <v>3027</v>
+        <v>2939</v>
       </c>
       <c r="B788" t="s">
-        <v>3054</v>
+        <v>3042</v>
       </c>
       <c r="C788" t="s">
-        <v>3055</v>
+        <v>3043</v>
       </c>
       <c r="D788" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E788" t="s">
-        <v>3056</v>
+        <v>3044</v>
       </c>
       <c r="F788" t="s">
-        <v>3057</v>
+        <v>3042</v>
       </c>
       <c r="G788" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
-        <v>2590</v>
+        <v>3045</v>
       </c>
       <c r="B789" t="s">
-        <v>2574</v>
+        <v>3046</v>
       </c>
       <c r="C789" t="s">
-        <v>2597</v>
+        <v>3047</v>
       </c>
       <c r="D789" t="s">
-        <v>2486</v>
+        <v>81</v>
       </c>
       <c r="E789" t="s">
-        <v>2598</v>
+        <v>241</v>
       </c>
       <c r="F789" t="s">
-        <v>3058</v>
-[...3 lines deleted...]
-      </c>
+        <v>3046</v>
+      </c>
+      <c r="G789"/>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
-        <v>2771</v>
+        <v>2792</v>
       </c>
       <c r="B790" t="s">
-        <v>3054</v>
+        <v>3046</v>
       </c>
       <c r="C790" t="s">
-        <v>3059</v>
+        <v>3048</v>
       </c>
       <c r="D790" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E790" t="s">
-        <v>3056</v>
+        <v>241</v>
       </c>
       <c r="F790" t="s">
-        <v>3057</v>
-[...3 lines deleted...]
-      </c>
+        <v>3046</v>
+      </c>
+      <c r="G790"/>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
-        <v>2665</v>
+        <v>3045</v>
       </c>
       <c r="B791" t="s">
-        <v>3060</v>
+        <v>3049</v>
       </c>
       <c r="C791" t="s">
-        <v>3061</v>
+        <v>3050</v>
       </c>
       <c r="D791" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="E791" t="s">
-        <v>3062</v>
+        <v>3051</v>
       </c>
       <c r="F791" t="s">
-        <v>3063</v>
-[...3 lines deleted...]
-      </c>
+        <v>1153</v>
+      </c>
+      <c r="G791"/>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>2626</v>
+        <v>3045</v>
       </c>
       <c r="B792" t="s">
-        <v>3064</v>
+        <v>3052</v>
       </c>
       <c r="C792" t="s">
-        <v>3065</v>
+        <v>2669</v>
       </c>
       <c r="D792" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E792" t="s">
-        <v>899</v>
+        <v>802</v>
       </c>
       <c r="F792" t="s">
-        <v>3066</v>
-[...3 lines deleted...]
-      </c>
+        <v>3053</v>
+      </c>
+      <c r="G792"/>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
-        <v>3067</v>
+        <v>3054</v>
       </c>
       <c r="B793" t="s">
-        <v>3068</v>
+        <v>121</v>
       </c>
       <c r="C793" t="s">
-        <v>144</v>
+        <v>3055</v>
       </c>
       <c r="D793" t="s">
         <v>16</v>
       </c>
       <c r="E793" t="s">
-        <v>2104</v>
+        <v>3056</v>
       </c>
       <c r="F793" t="s">
-        <v>3069</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="G793"/>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
-        <v>3070</v>
+        <v>3057</v>
       </c>
       <c r="B794" t="s">
-        <v>3071</v>
+        <v>3058</v>
       </c>
       <c r="C794" t="s">
-        <v>3072</v>
+        <v>3059</v>
       </c>
       <c r="D794" t="s">
-        <v>81</v>
+        <v>3060</v>
       </c>
       <c r="E794" t="s">
-        <v>3073</v>
+        <v>3061</v>
       </c>
       <c r="F794" t="s">
-        <v>3074</v>
+        <v>3058</v>
       </c>
       <c r="G794"/>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
-        <v>3070</v>
+        <v>3062</v>
       </c>
       <c r="B795" t="s">
-        <v>1865</v>
+        <v>3063</v>
       </c>
       <c r="C795" t="s">
-        <v>1467</v>
+        <v>3064</v>
       </c>
       <c r="D795" t="s">
-        <v>973</v>
+        <v>10</v>
       </c>
       <c r="E795" t="s">
-        <v>3075</v>
+        <v>3065</v>
       </c>
       <c r="F795" t="s">
-        <v>3076</v>
+        <v>3063</v>
       </c>
       <c r="G795"/>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
-        <v>2578</v>
+        <v>3066</v>
       </c>
       <c r="B796" t="s">
-        <v>1865</v>
+        <v>3067</v>
       </c>
       <c r="C796" t="s">
-        <v>1467</v>
+        <v>3068</v>
       </c>
       <c r="D796" t="s">
-        <v>25</v>
+        <v>1065</v>
       </c>
       <c r="E796" t="s">
-        <v>3075</v>
+        <v>3069</v>
       </c>
       <c r="F796" t="s">
-        <v>3076</v>
+        <v>3070</v>
       </c>
       <c r="G796"/>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B797" t="s">
-        <v>3077</v>
+        <v>171</v>
       </c>
       <c r="C797" t="s">
-        <v>3078</v>
+        <v>3072</v>
       </c>
       <c r="D797" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E797" t="s">
-        <v>3079</v>
+        <v>802</v>
       </c>
       <c r="F797" t="s">
-        <v>3080</v>
-[...1 lines deleted...]
-      <c r="G797"/>
+        <v>3073</v>
+      </c>
+      <c r="G797" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
-        <v>3081</v>
+        <v>3074</v>
       </c>
       <c r="B798" t="s">
-        <v>3082</v>
+        <v>3075</v>
       </c>
       <c r="C798" t="s">
-        <v>3083</v>
+        <v>3076</v>
       </c>
       <c r="D798" t="s">
-        <v>973</v>
+        <v>16</v>
       </c>
       <c r="E798" t="s">
-        <v>3084</v>
+        <v>3077</v>
       </c>
       <c r="F798" t="s">
-        <v>3085</v>
+        <v>3078</v>
       </c>
       <c r="G798"/>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" t="s">
-        <v>2752</v>
+        <v>3079</v>
       </c>
       <c r="B799" t="s">
-        <v>925</v>
+        <v>2593</v>
       </c>
       <c r="C799" t="s">
-        <v>2955</v>
+        <v>3080</v>
       </c>
       <c r="D799" t="s">
-        <v>2486</v>
+        <v>132</v>
       </c>
       <c r="E799" t="s">
-        <v>3086</v>
+        <v>3081</v>
       </c>
       <c r="F799" t="s">
-        <v>3087</v>
-[...3 lines deleted...]
-      </c>
+        <v>2596</v>
+      </c>
+      <c r="G799"/>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" t="s">
-        <v>2976</v>
+        <v>3082</v>
       </c>
       <c r="B800" t="s">
-        <v>3088</v>
+        <v>3083</v>
       </c>
       <c r="C800" t="s">
-        <v>3089</v>
+        <v>3084</v>
       </c>
       <c r="D800" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E800" t="s">
-        <v>3090</v>
+        <v>984</v>
       </c>
       <c r="F800" t="s">
-        <v>3088</v>
-[...3 lines deleted...]
-      </c>
+        <v>3085</v>
+      </c>
+      <c r="G800"/>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>3091</v>
+        <v>3086</v>
       </c>
       <c r="B801" t="s">
-        <v>3092</v>
+        <v>3087</v>
       </c>
       <c r="C801" t="s">
-        <v>3093</v>
+        <v>3088</v>
       </c>
       <c r="D801" t="s">
-        <v>81</v>
+        <v>1857</v>
       </c>
       <c r="E801" t="s">
-        <v>241</v>
+        <v>2100</v>
       </c>
       <c r="F801" t="s">
-        <v>3092</v>
+        <v>3089</v>
       </c>
       <c r="G801"/>
     </row>
     <row r="802" spans="1:7">
       <c r="A802" t="s">
-        <v>2807</v>
+        <v>3090</v>
       </c>
       <c r="B802" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C802" t="s">
         <v>3092</v>
       </c>
-      <c r="C802" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D802" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E802" t="s">
-        <v>241</v>
+        <v>1816</v>
       </c>
       <c r="F802" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="G802"/>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" t="s">
-        <v>3091</v>
+        <v>2604</v>
       </c>
       <c r="B803" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C803" t="s">
         <v>3095</v>
       </c>
-      <c r="C803" t="s">
+      <c r="D803" t="s">
+        <v>10</v>
+      </c>
+      <c r="E803" t="s">
         <v>3096</v>
       </c>
-      <c r="D803" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F803" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="G803"/>
+        <v>3094</v>
+      </c>
+      <c r="G803" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" t="s">
-        <v>3091</v>
+        <v>3035</v>
       </c>
       <c r="B804" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E804" t="s">
+        <v>3069</v>
+      </c>
+      <c r="F804" t="s">
         <v>3098</v>
-      </c>
-[...10 lines deleted...]
-        <v>3099</v>
       </c>
       <c r="G804"/>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B805" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C805" t="s">
         <v>3100</v>
-      </c>
-[...4 lines deleted...]
-        <v>3101</v>
       </c>
       <c r="D805" t="s">
         <v>16</v>
       </c>
       <c r="E805" t="s">
-        <v>3102</v>
+        <v>2248</v>
       </c>
       <c r="F805" t="s">
-        <v>124</v>
+        <v>3101</v>
       </c>
       <c r="G805"/>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B806" t="s">
         <v>3103</v>
       </c>
-      <c r="B806" t="s">
+      <c r="C806" t="s">
         <v>3104</v>
       </c>
-      <c r="C806" t="s">
+      <c r="D806" t="s">
+        <v>973</v>
+      </c>
+      <c r="E806" t="s">
+        <v>241</v>
+      </c>
+      <c r="F806" t="s">
         <v>3105</v>
-      </c>
-[...7 lines deleted...]
-        <v>3104</v>
       </c>
       <c r="G806"/>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" t="s">
-        <v>2207</v>
+        <v>3054</v>
       </c>
       <c r="B807" t="s">
-        <v>3108</v>
+        <v>3106</v>
       </c>
       <c r="C807" t="s">
-        <v>3109</v>
+        <v>3107</v>
       </c>
       <c r="D807" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="E807" t="s">
-        <v>3110</v>
+        <v>241</v>
       </c>
       <c r="F807" t="s">
-        <v>3111</v>
+        <v>3106</v>
       </c>
       <c r="G807"/>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" t="s">
-        <v>3112</v>
+        <v>3108</v>
       </c>
       <c r="B808" t="s">
-        <v>3113</v>
+        <v>3109</v>
       </c>
       <c r="C808" t="s">
-        <v>3114</v>
+        <v>3110</v>
       </c>
       <c r="D808" t="s">
-        <v>10</v>
+        <v>240</v>
       </c>
       <c r="E808" t="s">
-        <v>3115</v>
+        <v>428</v>
       </c>
       <c r="F808" t="s">
-        <v>3113</v>
+        <v>3111</v>
       </c>
       <c r="G808"/>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" t="s">
-        <v>3116</v>
+        <v>3090</v>
       </c>
       <c r="B809" t="s">
-        <v>3117</v>
+        <v>925</v>
       </c>
       <c r="C809" t="s">
-        <v>3118</v>
+        <v>3112</v>
       </c>
       <c r="D809" t="s">
-        <v>1065</v>
+        <v>3113</v>
       </c>
       <c r="E809" t="s">
-        <v>3119</v>
+        <v>3114</v>
       </c>
       <c r="F809" t="s">
-        <v>3120</v>
+        <v>3115</v>
       </c>
       <c r="G809"/>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>3121</v>
+        <v>3116</v>
       </c>
       <c r="B810" t="s">
-        <v>171</v>
+        <v>3117</v>
       </c>
       <c r="C810" t="s">
-        <v>3122</v>
+        <v>3118</v>
       </c>
       <c r="D810" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E810" t="s">
-        <v>802</v>
+        <v>178</v>
       </c>
       <c r="F810" t="s">
-        <v>3123</v>
-[...3 lines deleted...]
-      </c>
+        <v>2073</v>
+      </c>
+      <c r="G810"/>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" t="s">
-        <v>3124</v>
+        <v>2806</v>
       </c>
       <c r="B811" t="s">
-        <v>3125</v>
+        <v>3119</v>
       </c>
       <c r="C811" t="s">
-        <v>3126</v>
+        <v>3120</v>
       </c>
       <c r="D811" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E811" t="s">
-        <v>3127</v>
+        <v>3121</v>
       </c>
       <c r="F811" t="s">
-        <v>3128</v>
-[...1 lines deleted...]
-      <c r="G811"/>
+        <v>3122</v>
+      </c>
+      <c r="G811" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" t="s">
-        <v>3129</v>
+        <v>1189</v>
       </c>
       <c r="B812" t="s">
-        <v>2601</v>
+        <v>3123</v>
       </c>
       <c r="C812" t="s">
-        <v>3130</v>
+        <v>3124</v>
       </c>
       <c r="D812" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="E812" t="s">
-        <v>3131</v>
+        <v>3125</v>
       </c>
       <c r="F812" t="s">
-        <v>2604</v>
-[...1 lines deleted...]
-      <c r="G812"/>
+        <v>3126</v>
+      </c>
+      <c r="G812" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813" t="s">
-        <v>3132</v>
+        <v>2731</v>
       </c>
       <c r="B813" t="s">
-        <v>3133</v>
+        <v>3127</v>
       </c>
       <c r="C813" t="s">
-        <v>3134</v>
+        <v>2918</v>
       </c>
       <c r="D813" t="s">
-        <v>81</v>
+        <v>845</v>
       </c>
       <c r="E813" t="s">
-        <v>984</v>
+        <v>2919</v>
       </c>
       <c r="F813" t="s">
-        <v>3135</v>
+        <v>3128</v>
       </c>
       <c r="G813"/>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" t="s">
-        <v>3136</v>
+        <v>97</v>
       </c>
       <c r="B814" t="s">
-        <v>3137</v>
+        <v>3129</v>
       </c>
       <c r="C814" t="s">
-        <v>3138</v>
+        <v>3130</v>
       </c>
       <c r="D814" t="s">
-        <v>1861</v>
+        <v>81</v>
       </c>
       <c r="E814" t="s">
-        <v>2104</v>
+        <v>82</v>
       </c>
       <c r="F814" t="s">
-        <v>3139</v>
+        <v>3006</v>
       </c>
       <c r="G814"/>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" t="s">
-        <v>3140</v>
+        <v>3131</v>
       </c>
       <c r="B815" t="s">
-        <v>3141</v>
+        <v>196</v>
       </c>
       <c r="C815" t="s">
-        <v>3142</v>
+        <v>3132</v>
       </c>
       <c r="D815" t="s">
-        <v>16</v>
+        <v>3133</v>
       </c>
       <c r="E815" t="s">
-        <v>1820</v>
+        <v>3134</v>
       </c>
       <c r="F815" t="s">
-        <v>3143</v>
+        <v>3135</v>
       </c>
       <c r="G815"/>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" t="s">
-        <v>2253</v>
+        <v>1994</v>
       </c>
       <c r="B816" t="s">
-        <v>1027</v>
+        <v>3136</v>
       </c>
       <c r="C816" t="s">
-        <v>3144</v>
+        <v>3137</v>
       </c>
       <c r="D816" t="s">
-        <v>3145</v>
+        <v>81</v>
       </c>
       <c r="E816" t="s">
-        <v>3146</v>
+        <v>1990</v>
       </c>
       <c r="F816" t="s">
-        <v>1027</v>
+        <v>3138</v>
       </c>
       <c r="G816"/>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" t="s">
-        <v>2612</v>
+        <v>3139</v>
       </c>
       <c r="B817" t="s">
-        <v>3147</v>
+        <v>1183</v>
       </c>
       <c r="C817" t="s">
-        <v>3148</v>
+        <v>3140</v>
       </c>
       <c r="D817" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="E817" t="s">
-        <v>3149</v>
+        <v>3141</v>
       </c>
       <c r="F817" t="s">
-        <v>3147</v>
-[...3 lines deleted...]
-      </c>
+        <v>2961</v>
+      </c>
+      <c r="G817"/>
     </row>
     <row r="818" spans="1:7">
       <c r="A818" t="s">
-        <v>3081</v>
+        <v>993</v>
       </c>
       <c r="B818" t="s">
-        <v>3117</v>
+        <v>3142</v>
       </c>
       <c r="C818" t="s">
-        <v>3150</v>
+        <v>3143</v>
       </c>
       <c r="D818" t="s">
-        <v>1065</v>
+        <v>16</v>
       </c>
       <c r="E818" t="s">
-        <v>3119</v>
+        <v>3144</v>
       </c>
       <c r="F818" t="s">
-        <v>3151</v>
+        <v>3145</v>
       </c>
       <c r="G818"/>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>3112</v>
+        <v>3146</v>
       </c>
       <c r="B819" t="s">
-        <v>3152</v>
+        <v>3147</v>
       </c>
       <c r="C819" t="s">
-        <v>3153</v>
+        <v>3148</v>
       </c>
       <c r="D819" t="s">
-        <v>16</v>
+        <v>3149</v>
       </c>
       <c r="E819" t="s">
-        <v>2252</v>
+        <v>3150</v>
       </c>
       <c r="F819" t="s">
-        <v>3154</v>
+        <v>452</v>
       </c>
       <c r="G819"/>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" t="s">
-        <v>2742</v>
+        <v>3151</v>
       </c>
       <c r="B820" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D820" t="s">
+        <v>132</v>
+      </c>
+      <c r="E820" t="s">
+        <v>3154</v>
+      </c>
+      <c r="F820" t="s">
         <v>3155</v>
-      </c>
-[...10 lines deleted...]
-        <v>3156</v>
       </c>
       <c r="G820"/>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B821" t="s">
+        <v>196</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D821" t="s">
         <v>3157</v>
       </c>
-      <c r="B821" t="s">
+      <c r="E821" t="s">
+        <v>984</v>
+      </c>
+      <c r="F821" t="s">
         <v>3158</v>
-      </c>
-[...10 lines deleted...]
-        <v>3160</v>
       </c>
       <c r="G821"/>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" t="s">
-        <v>3100</v>
+        <v>3159</v>
       </c>
       <c r="B822" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C822" t="s">
         <v>3161</v>
-      </c>
-[...1 lines deleted...]
-        <v>3162</v>
       </c>
       <c r="D822" t="s">
         <v>81</v>
       </c>
       <c r="E822" t="s">
-        <v>241</v>
+        <v>1890</v>
       </c>
       <c r="F822" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="G822"/>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B823" t="s">
         <v>3163</v>
       </c>
-      <c r="B823" t="s">
+      <c r="C823" t="s">
         <v>3164</v>
       </c>
-      <c r="C823" t="s">
+      <c r="D823" t="s">
+        <v>117</v>
+      </c>
+      <c r="E823" t="s">
+        <v>241</v>
+      </c>
+      <c r="F823" t="s">
         <v>3165</v>
-      </c>
-[...7 lines deleted...]
-        <v>3166</v>
       </c>
       <c r="G823"/>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B824" t="s">
         <v>3167</v>
       </c>
-      <c r="B824" t="s">
+      <c r="C824" t="s">
         <v>3168</v>
-      </c>
-[...1 lines deleted...]
-        <v>3169</v>
       </c>
       <c r="D824" t="s">
         <v>81</v>
       </c>
       <c r="E824" t="s">
-        <v>108</v>
+        <v>3169</v>
       </c>
       <c r="F824" t="s">
-        <v>3170</v>
+        <v>3167</v>
       </c>
       <c r="G824"/>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B825" t="s">
         <v>3171</v>
       </c>
-      <c r="B825" t="s">
+      <c r="C825" t="s">
         <v>3172</v>
-      </c>
-[...1 lines deleted...]
-        <v>3173</v>
       </c>
       <c r="D825" t="s">
         <v>81</v>
       </c>
       <c r="E825" t="s">
-        <v>2405</v>
+        <v>108</v>
       </c>
       <c r="F825" t="s">
-        <v>3170</v>
+        <v>3173</v>
       </c>
       <c r="G825"/>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" t="s">
         <v>3174</v>
       </c>
       <c r="B826" t="s">
-        <v>324</v>
+        <v>3175</v>
       </c>
       <c r="C826" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="D826" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="E826" t="s">
-        <v>3176</v>
+        <v>2401</v>
       </c>
       <c r="F826" t="s">
-        <v>327</v>
+        <v>3173</v>
       </c>
       <c r="G826"/>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" t="s">
         <v>3177</v>
       </c>
       <c r="B827" t="s">
         <v>324</v>
       </c>
       <c r="C827" t="s">
-        <v>3175</v>
+        <v>3178</v>
       </c>
       <c r="D827" t="s">
         <v>132</v>
       </c>
       <c r="E827" t="s">
-        <v>1950</v>
+        <v>3179</v>
       </c>
       <c r="F827" t="s">
         <v>327</v>
       </c>
       <c r="G827"/>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B828" t="s">
+        <v>324</v>
+      </c>
+      <c r="C828" t="s">
         <v>3178</v>
       </c>
-      <c r="B828" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D828" t="s">
-        <v>754</v>
+        <v>132</v>
       </c>
       <c r="E828" t="s">
-        <v>984</v>
+        <v>1946</v>
       </c>
       <c r="F828" t="s">
-        <v>3181</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="G828"/>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" t="s">
-        <v>1053</v>
+        <v>3054</v>
       </c>
       <c r="B829" t="s">
-        <v>196</v>
+        <v>3181</v>
       </c>
       <c r="C829" t="s">
         <v>3182</v>
       </c>
       <c r="D829" t="s">
+        <v>10</v>
+      </c>
+      <c r="E829" t="s">
+        <v>76</v>
+      </c>
+      <c r="F829" t="s">
         <v>3183</v>
-      </c>
-[...4 lines deleted...]
-        <v>3184</v>
       </c>
       <c r="G829"/>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" t="s">
-        <v>3100</v>
+        <v>3057</v>
       </c>
       <c r="B830" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C830" t="s">
+        <v>926</v>
+      </c>
+      <c r="D830" t="s">
+        <v>81</v>
+      </c>
+      <c r="E830" t="s">
+        <v>241</v>
+      </c>
+      <c r="F830" t="s">
         <v>3185</v>
-      </c>
-[...10 lines deleted...]
-        <v>3187</v>
       </c>
       <c r="G830"/>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" t="s">
-        <v>3103</v>
+        <v>2249</v>
       </c>
       <c r="B831" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E831" t="s">
         <v>3188</v>
       </c>
-      <c r="C831" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F831" t="s">
-        <v>3189</v>
+        <v>1027</v>
       </c>
       <c r="G831"/>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" t="s">
-        <v>456</v>
+        <v>527</v>
       </c>
       <c r="B832" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C832" t="s">
         <v>3190</v>
       </c>
-      <c r="C832" t="s">
+      <c r="D832" t="s">
+        <v>132</v>
+      </c>
+      <c r="E832" t="s">
         <v>3191</v>
       </c>
-      <c r="D832" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F832" t="s">
-        <v>113</v>
+        <v>3192</v>
       </c>
       <c r="G832"/>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B833" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D833" t="s">
+        <v>25</v>
+      </c>
+      <c r="E833" t="s">
+        <v>428</v>
+      </c>
+      <c r="F833" t="s">
         <v>3192</v>
-      </c>
-[...13 lines deleted...]
-        <v>3193</v>
       </c>
       <c r="G833"/>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" t="s">
         <v>3196</v>
       </c>
       <c r="B834" t="s">
-        <v>19</v>
+        <v>3189</v>
       </c>
       <c r="C834" t="s">
         <v>3197</v>
       </c>
       <c r="D834" t="s">
-        <v>1801</v>
+        <v>132</v>
       </c>
       <c r="E834" t="s">
-        <v>802</v>
+        <v>3191</v>
       </c>
       <c r="F834" t="s">
-        <v>3198</v>
+        <v>3192</v>
       </c>
       <c r="G834"/>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B835" t="s">
         <v>3199</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C835" t="s">
         <v>3200</v>
       </c>
       <c r="D835" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E835" t="s">
+        <v>21</v>
+      </c>
+      <c r="F835" t="s">
         <v>3201</v>
       </c>
-      <c r="E835" t="s">
-[...5 lines deleted...]
-      <c r="G835"/>
+      <c r="G835" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" t="s">
-        <v>2590</v>
+        <v>3202</v>
       </c>
       <c r="B836" t="s">
-        <v>2596</v>
+        <v>3203</v>
       </c>
       <c r="C836" t="s">
         <v>3204</v>
       </c>
       <c r="D836" t="s">
-        <v>2486</v>
+        <v>10</v>
       </c>
       <c r="E836" t="s">
-        <v>2636</v>
+        <v>3205</v>
       </c>
       <c r="F836" t="s">
-        <v>3205</v>
-[...1 lines deleted...]
-      <c r="G836"/>
+        <v>550</v>
+      </c>
+      <c r="G836" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
-        <v>1948</v>
+        <v>2788</v>
       </c>
       <c r="B837" t="s">
-        <v>196</v>
+        <v>3206</v>
       </c>
       <c r="C837" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="D837" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
       <c r="E837" t="s">
-        <v>173</v>
+        <v>3208</v>
       </c>
       <c r="F837" t="s">
-        <v>2553</v>
+        <v>2307</v>
       </c>
       <c r="G837" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" t="s">
-        <v>993</v>
+        <v>2879</v>
       </c>
       <c r="B838" t="s">
-        <v>3207</v>
+        <v>1183</v>
       </c>
       <c r="C838" t="s">
-        <v>3208</v>
+        <v>3005</v>
       </c>
       <c r="D838" t="s">
         <v>16</v>
       </c>
       <c r="E838" t="s">
-        <v>3209</v>
+        <v>2091</v>
       </c>
       <c r="F838" t="s">
-        <v>3210</v>
-[...1 lines deleted...]
-      <c r="G838"/>
+        <v>1183</v>
+      </c>
+      <c r="G838" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B839" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C839" t="s">
         <v>3211</v>
       </c>
-      <c r="B839" t="s">
+      <c r="D839" t="s">
+        <v>16</v>
+      </c>
+      <c r="E839" t="s">
+        <v>330</v>
+      </c>
+      <c r="F839" t="s">
         <v>3212</v>
-      </c>
-[...10 lines deleted...]
-        <v>3214</v>
       </c>
       <c r="G839" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B840" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C840" t="s">
         <v>3215</v>
       </c>
-      <c r="B840" t="s">
+      <c r="D840" t="s">
+        <v>16</v>
+      </c>
+      <c r="E840" t="s">
         <v>3216</v>
       </c>
-      <c r="C840" t="s">
+      <c r="F840" t="s">
         <v>3217</v>
       </c>
-      <c r="D840" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G840"/>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" t="s">
-        <v>1013</v>
+        <v>3218</v>
       </c>
       <c r="B841" t="s">
         <v>3219</v>
       </c>
       <c r="C841" t="s">
         <v>3220</v>
       </c>
       <c r="D841" t="s">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="E841" t="s">
-        <v>1031</v>
+        <v>2632</v>
       </c>
       <c r="F841" t="s">
-        <v>1027</v>
-[...1 lines deleted...]
-      <c r="G841"/>
+        <v>3221</v>
+      </c>
+      <c r="G841" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" t="s">
-        <v>3221</v>
+        <v>2592</v>
       </c>
       <c r="B842" t="s">
         <v>3222</v>
       </c>
       <c r="C842" t="s">
         <v>3223</v>
       </c>
       <c r="D842" t="s">
         <v>81</v>
       </c>
       <c r="E842" t="s">
-        <v>1580</v>
+        <v>802</v>
       </c>
       <c r="F842" t="s">
-        <v>2178</v>
-[...1 lines deleted...]
-      <c r="G842"/>
+        <v>3224</v>
+      </c>
+      <c r="G842" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" t="s">
-        <v>2803</v>
+        <v>3225</v>
       </c>
       <c r="B843" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
       <c r="C843" t="s">
-        <v>3225</v>
+        <v>3227</v>
       </c>
       <c r="D843" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E843" t="s">
-        <v>3226</v>
+        <v>3228</v>
       </c>
       <c r="F843" t="s">
-        <v>2311</v>
+        <v>3228</v>
       </c>
       <c r="G843" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" t="s">
-        <v>2912</v>
+        <v>2582</v>
       </c>
       <c r="B844" t="s">
-        <v>1183</v>
+        <v>3229</v>
       </c>
       <c r="C844" t="s">
-        <v>3052</v>
+        <v>3230</v>
       </c>
       <c r="D844" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E844" t="s">
-        <v>2095</v>
+        <v>3231</v>
       </c>
       <c r="F844" t="s">
-        <v>1183</v>
+        <v>3232</v>
       </c>
       <c r="G844" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" t="s">
-        <v>3227</v>
+        <v>2749</v>
       </c>
       <c r="B845" t="s">
-        <v>3228</v>
+        <v>96</v>
       </c>
       <c r="C845" t="s">
-        <v>3229</v>
+        <v>3233</v>
       </c>
       <c r="D845" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E845" t="s">
-        <v>330</v>
+        <v>3234</v>
       </c>
       <c r="F845" t="s">
-        <v>3230</v>
+        <v>3235</v>
       </c>
       <c r="G845" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
-        <v>3231</v>
+        <v>2864</v>
       </c>
       <c r="B846" t="s">
-        <v>3232</v>
+        <v>3236</v>
       </c>
       <c r="C846" t="s">
-        <v>3233</v>
+        <v>3237</v>
       </c>
       <c r="D846" t="s">
         <v>16</v>
       </c>
       <c r="E846" t="s">
-        <v>3234</v>
+        <v>3238</v>
       </c>
       <c r="F846" t="s">
-        <v>3235</v>
-[...1 lines deleted...]
-      <c r="G846"/>
+        <v>3239</v>
+      </c>
+      <c r="G846" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" t="s">
-        <v>3236</v>
+        <v>2980</v>
       </c>
       <c r="B847" t="s">
-        <v>3237</v>
+        <v>3240</v>
       </c>
       <c r="C847" t="s">
-        <v>3238</v>
-[...3 lines deleted...]
-      </c>
+        <v>3241</v>
+      </c>
+      <c r="D847"/>
       <c r="E847" t="s">
-        <v>2643</v>
+        <v>3242</v>
       </c>
       <c r="F847" t="s">
-        <v>3239</v>
+        <v>3243</v>
       </c>
       <c r="G847" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" t="s">
-        <v>2600</v>
+        <v>2749</v>
       </c>
       <c r="B848" t="s">
-        <v>3240</v>
+        <v>3244</v>
       </c>
       <c r="C848" t="s">
-        <v>3241</v>
+        <v>3245</v>
       </c>
       <c r="D848" t="s">
-        <v>81</v>
+        <v>754</v>
       </c>
       <c r="E848" t="s">
-        <v>802</v>
+        <v>2091</v>
       </c>
       <c r="F848" t="s">
-        <v>3242</v>
+        <v>3246</v>
       </c>
       <c r="G848" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" t="s">
-        <v>3243</v>
+        <v>2806</v>
       </c>
       <c r="B849" t="s">
-        <v>3244</v>
+        <v>3247</v>
       </c>
       <c r="C849" t="s">
-        <v>3245</v>
+        <v>651</v>
       </c>
       <c r="D849" t="s">
-        <v>10</v>
+        <v>335</v>
       </c>
       <c r="E849" t="s">
-        <v>3246</v>
+        <v>573</v>
       </c>
       <c r="F849" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
       <c r="G849" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" t="s">
-        <v>2590</v>
+        <v>2908</v>
       </c>
       <c r="B850" t="s">
-        <v>3247</v>
+        <v>96</v>
       </c>
       <c r="C850" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="D850" t="s">
         <v>10</v>
       </c>
       <c r="E850" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="F850" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="G850" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" t="s">
-        <v>2760</v>
+        <v>2756</v>
       </c>
       <c r="B851" t="s">
-        <v>96</v>
+        <v>3252</v>
       </c>
       <c r="C851" t="s">
-        <v>3251</v>
+        <v>3253</v>
       </c>
       <c r="D851" t="s">
         <v>10</v>
       </c>
       <c r="E851" t="s">
-        <v>3252</v>
+        <v>3254</v>
       </c>
       <c r="F851" t="s">
-        <v>3253</v>
+        <v>3255</v>
       </c>
       <c r="G851" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" t="s">
-        <v>2897</v>
+        <v>3256</v>
       </c>
       <c r="B852" t="s">
-        <v>3254</v>
+        <v>2475</v>
       </c>
       <c r="C852" t="s">
-        <v>3255</v>
+        <v>3257</v>
       </c>
       <c r="D852" t="s">
         <v>16</v>
       </c>
       <c r="E852" t="s">
-        <v>3256</v>
+        <v>67</v>
       </c>
       <c r="F852" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="G852" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" t="s">
-        <v>3027</v>
+        <v>2294</v>
       </c>
       <c r="B853" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="C853" t="s">
-        <v>3259</v>
-[...1 lines deleted...]
-      <c r="D853"/>
+        <v>3260</v>
+      </c>
+      <c r="D853" t="s">
+        <v>16</v>
+      </c>
       <c r="E853" t="s">
-        <v>3260</v>
+        <v>17</v>
       </c>
       <c r="F853" t="s">
         <v>3261</v>
       </c>
       <c r="G853" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" t="s">
-        <v>2760</v>
+        <v>1013</v>
       </c>
       <c r="B854" t="s">
         <v>3262</v>
       </c>
       <c r="C854" t="s">
         <v>3263</v>
       </c>
       <c r="D854" t="s">
-        <v>754</v>
+        <v>240</v>
       </c>
       <c r="E854" t="s">
-        <v>2095</v>
+        <v>1031</v>
       </c>
       <c r="F854" t="s">
-        <v>3264</v>
-[...3 lines deleted...]
-      </c>
+        <v>1027</v>
+      </c>
+      <c r="G854"/>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" t="s">
-        <v>2821</v>
+        <v>1992</v>
       </c>
       <c r="B855" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C855" t="s">
         <v>3265</v>
       </c>
-      <c r="C855" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D855" t="s">
-        <v>335</v>
+        <v>117</v>
       </c>
       <c r="E855" t="s">
-        <v>573</v>
+        <v>1990</v>
       </c>
       <c r="F855" t="s">
-        <v>3266</v>
-[...3 lines deleted...]
-      </c>
+        <v>1683</v>
+      </c>
+      <c r="G855"/>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" t="s">
-        <v>2941</v>
+        <v>3266</v>
       </c>
       <c r="B856" t="s">
-        <v>96</v>
+        <v>3267</v>
       </c>
       <c r="C856" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="D856" t="s">
-        <v>10</v>
+        <v>754</v>
       </c>
       <c r="E856" t="s">
-        <v>3268</v>
+        <v>984</v>
       </c>
       <c r="F856" t="s">
         <v>3269</v>
       </c>
       <c r="G856" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" t="s">
-        <v>2767</v>
+        <v>2582</v>
       </c>
       <c r="B857" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C857" t="s">
         <v>3270</v>
       </c>
-      <c r="C857" t="s">
+      <c r="D857" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F857" t="s">
         <v>3271</v>
       </c>
-      <c r="D857" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G857"/>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B858" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C858" t="s">
         <v>3274</v>
       </c>
-      <c r="B858" t="s">
-[...2 lines deleted...]
-      <c r="C858" t="s">
+      <c r="D858" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E858" t="s">
         <v>3275</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F858" t="s">
         <v>3276</v>
       </c>
-      <c r="G858" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G858"/>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" t="s">
-        <v>2298</v>
+        <v>3277</v>
       </c>
       <c r="B859" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="C859" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="D859" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="E859" t="s">
-        <v>17</v>
+        <v>3280</v>
       </c>
       <c r="F859" t="s">
-        <v>3279</v>
-[...3 lines deleted...]
-      </c>
+        <v>3281</v>
+      </c>
+      <c r="G859"/>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" t="s">
-        <v>1996</v>
+        <v>3282</v>
       </c>
       <c r="B860" t="s">
-        <v>3280</v>
+        <v>3283</v>
       </c>
       <c r="C860" t="s">
-        <v>3281</v>
+        <v>3284</v>
       </c>
       <c r="D860" t="s">
-        <v>117</v>
+        <v>1362</v>
       </c>
       <c r="E860" t="s">
-        <v>1994</v>
+        <v>3285</v>
       </c>
       <c r="F860" t="s">
-        <v>1687</v>
+        <v>3286</v>
       </c>
       <c r="G860"/>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" t="s">
-        <v>2665</v>
+        <v>3287</v>
       </c>
       <c r="B861" t="s">
-        <v>2670</v>
+        <v>3288</v>
       </c>
       <c r="C861" t="s">
-        <v>3282</v>
+        <v>3289</v>
       </c>
       <c r="D861" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E861" t="s">
-        <v>82</v>
+        <v>3290</v>
       </c>
       <c r="F861" t="s">
-        <v>2672</v>
+        <v>3291</v>
       </c>
       <c r="G861"/>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" t="s">
-        <v>366</v>
+        <v>3292</v>
       </c>
       <c r="B862" t="s">
-        <v>196</v>
+        <v>3293</v>
       </c>
       <c r="C862" t="s">
-        <v>3283</v>
+        <v>3294</v>
       </c>
       <c r="D862" t="s">
-        <v>16</v>
+        <v>3295</v>
       </c>
       <c r="E862" t="s">
-        <v>1580</v>
+        <v>3296</v>
       </c>
       <c r="F862" t="s">
-        <v>2178</v>
+        <v>3297</v>
       </c>
       <c r="G862" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" t="s">
-        <v>1998</v>
+        <v>3298</v>
       </c>
       <c r="B863" t="s">
-        <v>3284</v>
+        <v>19</v>
       </c>
       <c r="C863" t="s">
-        <v>3285</v>
+        <v>3299</v>
       </c>
       <c r="D863" t="s">
-        <v>81</v>
+        <v>1797</v>
       </c>
       <c r="E863" t="s">
-        <v>1994</v>
+        <v>802</v>
       </c>
       <c r="F863" t="s">
-        <v>3286</v>
+        <v>3300</v>
       </c>
       <c r="G863"/>
     </row>
     <row r="864" spans="1:7">
       <c r="A864" t="s">
-        <v>3287</v>
+        <v>2203</v>
       </c>
       <c r="B864" t="s">
-        <v>3288</v>
+        <v>3301</v>
       </c>
       <c r="C864" t="s">
-        <v>3289</v>
+        <v>3302</v>
       </c>
       <c r="D864" t="s">
-        <v>3290</v>
+        <v>10</v>
       </c>
       <c r="E864" t="s">
-        <v>3291</v>
+        <v>3303</v>
       </c>
       <c r="F864" t="s">
-        <v>3292</v>
+        <v>3304</v>
       </c>
       <c r="G864"/>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" t="s">
-        <v>3293</v>
+        <v>3305</v>
       </c>
       <c r="B865" t="s">
-        <v>3294</v>
+        <v>3306</v>
       </c>
       <c r="C865" t="s">
-        <v>3295</v>
+        <v>3307</v>
       </c>
       <c r="D865" t="s">
         <v>117</v>
       </c>
       <c r="E865" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="F865" t="s">
-        <v>3296</v>
+        <v>3308</v>
       </c>
       <c r="G865" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" t="s">
-        <v>3297</v>
+        <v>2654</v>
       </c>
       <c r="B866" t="s">
-        <v>1183</v>
+        <v>2659</v>
       </c>
       <c r="C866" t="s">
-        <v>3298</v>
+        <v>3309</v>
       </c>
       <c r="D866" t="s">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="E866" t="s">
-        <v>3299</v>
+        <v>82</v>
       </c>
       <c r="F866" t="s">
-        <v>2998</v>
+        <v>2661</v>
       </c>
       <c r="G866"/>
     </row>
     <row r="867" spans="1:7">
       <c r="A867" t="s">
-        <v>527</v>
+        <v>1003</v>
       </c>
       <c r="B867" t="s">
-        <v>3017</v>
+        <v>3310</v>
       </c>
       <c r="C867" t="s">
-        <v>3300</v>
+        <v>1000</v>
       </c>
       <c r="D867" t="s">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="E867" t="s">
-        <v>3019</v>
+        <v>1001</v>
       </c>
       <c r="F867" t="s">
-        <v>3020</v>
+        <v>3311</v>
       </c>
       <c r="G867"/>
     </row>
     <row r="868" spans="1:7">
       <c r="A868" t="s">
-        <v>1094</v>
+        <v>3312</v>
       </c>
       <c r="B868" t="s">
-        <v>3222</v>
+        <v>3313</v>
       </c>
       <c r="C868" t="s">
-        <v>3301</v>
+        <v>3314</v>
       </c>
       <c r="D868" t="s">
-        <v>81</v>
+        <v>3315</v>
       </c>
       <c r="E868" t="s">
-        <v>1580</v>
+        <v>3316</v>
       </c>
       <c r="F868" t="s">
-        <v>2178</v>
-[...3 lines deleted...]
-      </c>
+        <v>3317</v>
+      </c>
+      <c r="G868"/>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" t="s">
-        <v>3302</v>
+        <v>2780</v>
       </c>
       <c r="B869" t="s">
-        <v>3303</v>
+        <v>3318</v>
       </c>
       <c r="C869" t="s">
-        <v>3304</v>
+        <v>3319</v>
       </c>
       <c r="D869" t="s">
-        <v>3305</v>
+        <v>16</v>
       </c>
       <c r="E869" t="s">
-        <v>3306</v>
+        <v>3320</v>
       </c>
       <c r="F869" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="G869"/>
+        <v>3321</v>
+      </c>
+      <c r="G869" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870" t="s">
-        <v>3307</v>
+        <v>3322</v>
       </c>
       <c r="B870" t="s">
-        <v>3308</v>
+        <v>3323</v>
       </c>
       <c r="C870" t="s">
-        <v>3309</v>
+        <v>3324</v>
       </c>
       <c r="D870" t="s">
-        <v>81</v>
+        <v>754</v>
       </c>
       <c r="E870" t="s">
-        <v>1894</v>
+        <v>3325</v>
       </c>
       <c r="F870" t="s">
-        <v>3310</v>
-[...1 lines deleted...]
-      <c r="G870"/>
+        <v>3323</v>
+      </c>
+      <c r="G870" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871" t="s">
-        <v>2005</v>
+        <v>2506</v>
       </c>
       <c r="B871" t="s">
-        <v>3311</v>
+        <v>3323</v>
       </c>
       <c r="C871" t="s">
-        <v>3312</v>
+        <v>3324</v>
       </c>
       <c r="D871" t="s">
-        <v>117</v>
+        <v>754</v>
       </c>
       <c r="E871" t="s">
-        <v>241</v>
+        <v>3325</v>
       </c>
       <c r="F871" t="s">
-        <v>3313</v>
-[...1 lines deleted...]
-      <c r="G871"/>
+        <v>3323</v>
+      </c>
+      <c r="G871" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872" t="s">
-        <v>1992</v>
+        <v>3017</v>
       </c>
       <c r="B872" t="s">
-        <v>3314</v>
+        <v>3326</v>
       </c>
       <c r="C872" t="s">
-        <v>3315</v>
+        <v>3327</v>
       </c>
       <c r="D872" t="s">
         <v>81</v>
       </c>
       <c r="E872" t="s">
-        <v>3316</v>
+        <v>173</v>
       </c>
       <c r="F872" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="G872"/>
+        <v>1493</v>
+      </c>
+      <c r="G872" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" t="s">
-        <v>97</v>
+        <v>3328</v>
       </c>
       <c r="B873" t="s">
-        <v>3317</v>
+        <v>3329</v>
       </c>
       <c r="C873" t="s">
-        <v>3318</v>
+        <v>3330</v>
       </c>
       <c r="D873" t="s">
         <v>81</v>
       </c>
       <c r="E873" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="F873" t="s">
-        <v>3053</v>
-[...1 lines deleted...]
-      <c r="G873"/>
+        <v>3329</v>
+      </c>
+      <c r="G873" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" t="s">
-        <v>2005</v>
+        <v>2916</v>
       </c>
       <c r="B874" t="s">
-        <v>3319</v>
+        <v>3331</v>
       </c>
       <c r="C874" t="s">
-        <v>3320</v>
+        <v>3332</v>
       </c>
       <c r="D874" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E874" t="s">
-        <v>1994</v>
+        <v>3333</v>
       </c>
       <c r="F874" t="s">
-        <v>1581</v>
-[...1 lines deleted...]
-      <c r="G874"/>
+        <v>3334</v>
+      </c>
+      <c r="G874" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" t="s">
-        <v>1003</v>
+        <v>3335</v>
       </c>
       <c r="B875" t="s">
-        <v>3321</v>
+        <v>3336</v>
       </c>
       <c r="C875" t="s">
-        <v>1000</v>
+        <v>3337</v>
       </c>
       <c r="D875" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E875" t="s">
-        <v>1001</v>
+        <v>1835</v>
       </c>
       <c r="F875" t="s">
-        <v>3322</v>
+        <v>746</v>
       </c>
       <c r="G875"/>
     </row>
     <row r="876" spans="1:7">
       <c r="A876" t="s">
-        <v>3140</v>
+        <v>456</v>
       </c>
       <c r="B876" t="s">
-        <v>925</v>
+        <v>3338</v>
       </c>
       <c r="C876" t="s">
-        <v>3323</v>
+        <v>3339</v>
       </c>
       <c r="D876" t="s">
-        <v>3324</v>
+        <v>81</v>
       </c>
       <c r="E876" t="s">
-        <v>3325</v>
+        <v>442</v>
       </c>
       <c r="F876" t="s">
-        <v>3326</v>
+        <v>113</v>
       </c>
       <c r="G876"/>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" t="s">
-        <v>3327</v>
+        <v>1944</v>
       </c>
       <c r="B877" t="s">
-        <v>3328</v>
+        <v>196</v>
       </c>
       <c r="C877" t="s">
-        <v>3329</v>
+        <v>3340</v>
       </c>
       <c r="D877" t="s">
+        <v>81</v>
+      </c>
+      <c r="E877" t="s">
+        <v>173</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2549</v>
+      </c>
+      <c r="G877" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7">
+      <c r="A878" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B878" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C878" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D878" t="s">
+        <v>81</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3343</v>
+      </c>
+      <c r="F878" t="s">
+        <v>830</v>
+      </c>
+      <c r="G878"/>
+    </row>
+    <row r="879" spans="1:7">
+      <c r="A879" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B879" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C879" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D879" t="s">
+        <v>81</v>
+      </c>
+      <c r="E879" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G879"/>
+    </row>
+    <row r="880" spans="1:7">
+      <c r="A880" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B880" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C880" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D880" t="s">
+        <v>81</v>
+      </c>
+      <c r="E880" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G880"/>
+    </row>
+    <row r="881" spans="1:7">
+      <c r="A881" t="s">
+        <v>366</v>
+      </c>
+      <c r="B881" t="s">
+        <v>196</v>
+      </c>
+      <c r="C881" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D881" t="s">
         <v>16</v>
       </c>
-      <c r="E877" t="s">
-[...5 lines deleted...]
-      <c r="G877"/>
+      <c r="E881" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F881" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G881" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7">
+      <c r="A882" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B882" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C882" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D882" t="s">
+        <v>81</v>
+      </c>
+      <c r="E882" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G882" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7">
+      <c r="A883" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B883" t="s">
+        <v>23</v>
+      </c>
+      <c r="C883" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D883" t="s">
+        <v>25</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3353</v>
+      </c>
+      <c r="F883" t="s">
+        <v>3354</v>
+      </c>
+      <c r="G883"/>
+    </row>
+    <row r="884" spans="1:7">
+      <c r="A884" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B884" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C884" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D884" t="s">
+        <v>16</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3358</v>
+      </c>
+      <c r="F884" t="s">
+        <v>3359</v>
+      </c>
+      <c r="G884"/>
+    </row>
+    <row r="885" spans="1:7">
+      <c r="A885" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B885" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C885" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D885" t="s">
+        <v>10</v>
+      </c>
+      <c r="E885" t="s">
+        <v>67</v>
+      </c>
+      <c r="F885" t="s">
+        <v>3363</v>
+      </c>
+      <c r="G885"/>
+    </row>
+    <row r="886" spans="1:7">
+      <c r="A886" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B886" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C886" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3368</v>
+      </c>
+      <c r="F886" t="s">
+        <v>3369</v>
+      </c>
+      <c r="G886"/>
+    </row>
+    <row r="887" spans="1:7">
+      <c r="A887" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B887" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C887" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D887" t="s">
+        <v>81</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3373</v>
+      </c>
+      <c r="F887" t="s">
+        <v>3374</v>
+      </c>
+      <c r="G887" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7">
+      <c r="A888" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B888" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C888" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D888" t="s">
+        <v>16</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3275</v>
+      </c>
+      <c r="F888" t="s">
+        <v>3376</v>
+      </c>
+      <c r="G888"/>
+    </row>
+    <row r="889" spans="1:7">
+      <c r="A889" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B889" t="s">
+        <v>79</v>
+      </c>
+      <c r="C889" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D889" t="s">
+        <v>16</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F889" t="s">
+        <v>3379</v>
+      </c>
+      <c r="G889" t="s">
+        <v>47</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>